--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$40</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N34"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="18" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -533,2294 +533,2686 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 경영 리스크 증가와 소액주주 보호 강화 추세에 따라 이사 및 임원을 상대로 한 손해배상 및 배임 관련 소송 가능성이 높아질 것으로 전망합니다. 이는 전문인배상책임보험 시장의 성장으로 이어지고 있으며, 기업 리스크가 비정형·복합 위험으로 변화하고 있음을 시사합니다.</t>
+          <t>이 기사는 횡령, 배임, 회계부정 등 기업 내부통제 실패가 주가 하락, 투자자 집단소송, 금융당국 제재, 검찰 수사 등으로 이어져 기업 존속을 위협할 수 있음을 경고합니다. 과거 기업들이 내부통제를 비용으로 여겼으나, 이제는 경쟁력의 핵심 요소로 인식해야 한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 경영 리스크 증가 및 소액주주 보호 강화에 따른 이사/임원 대상 소송 증가 가능성이라는 시장 동향을 다루고 있습니다. 특정 피해자, 피해 규모, 책임 주체가 명확히 특정된 사건이 아니므로 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>이 기사는 횡령, 배임, 회계부정 등 기업 내부통제 실패로 인한 문제점과 그 파급 효과를 일반론적으로 설명하는 칼럼입니다. 특정 사건이나 피고, 피해 규모, 진행 단계가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로 적합한 신규 사건으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경영 리스크 증가에 ‘전문인배상책임보험’ 우상향…KB손보 6.2% 성장</t>
+          <t>[기업인사이트 11]횡령·배임부터 회계부정까지…기업을 무너뜨리는 것...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040213171122391</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=304388</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:45.595846+00:00</t>
+          <t>2026-08-21 21:15:10.953461+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>엘디티, 멜파스, 모바일어플라이언스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>직무집행정지가처분 및 주주총회결의 집행정지가처분 소송 기각 판결, 주주명부열람등사가처분 소송 제기</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이사의 충실 의무 대상이 '회사와 주주'로 확대됨에 따라 소액주주가 이사를 상대로 손해배상청구 및 배임 책임을 묻는 소송이 증가할 것으로 전망된다. 이러한 법적 변화는 상장 기업을 중심으로 임원배상책임보험 시장의 성장을 촉진하고 있다.</t>
+          <t>해당 기사는 주식시장의 주요 공시 내용을 담고 있으며, 직무집행정지가처분 및 주주총회결의 집행정지가처분 소송의 기각 판결과 주주명부열람등사가처분 소송 제기 등 기업 지배구조 및 주주권 관련 법적 분쟁들을 보도하고 있습니다. 이 사건들은 대규모 금전적 손해배상 청구와는 거리가 멀어 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 이사의 충실 의무 확대에 따른 소액주주 소송 증가 가능성을 전망하는 칼럼이다. 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 소송금융 투자 대상으로 적합한 '사건'이 존재하지 않는다.</t>
+          <t>이 기사는 대규모 금전적 피해를 수반하는 집단적 손해배상 소송이 아닌, 기업 지배구조 및 주주권 관련 절차적 분쟁들을 다루고 있습니다. 일부 소송은 이미 기각 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없으며, 제기된 소송 또한 금전적 회복 가능성이 높은 유형이 아닙니다. (적합 조건 1, 3, 4, 6 미충족, 부적합 조건 '이미 종결된 사건' 일부 해당)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[정인호 객원기자칼럼] 기업 '지배구조 개편' 철저하게 시행돼야</t>
+          <t>8월 12일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7157998</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=127279</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 13:00:44.570834+00:00</t>
+          <t>2026-08-14 07:00:18.222090+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>신세계그룹</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이사회 의사록 열람 소송 법원 승인</t>
+          <t>기업 지배구조 문제 제기 및 비판</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>SNT홀딩스가 스맥 이사회 의사록 열람 소송에서 법원 승인을 받았으나, 해당 소송의 영향력은 제한적일 것으로 전망된다. SNT는 스맥 주주총회 이후 전략을 재검토하고 있으며, 이는 기업 지배구조 관련 분쟁의 일환으로 보인다.</t>
+          <t>정용진 신세계그룹 회장이 스타벅스 '탱크데이' 사태 관련 대표이사 해임 및 대국민 사과를 진행했으나, 변호사는 정 회장이 법적 권한 없이 인사권을 행사하고 책임 없는 직함으로 사과했다고 비판했습니다. 이는 재벌 그룹의 무법적인 지배구조 문제를 드러내며, 주주와 노동자에게 비극적인 상황을 초래할 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이사회 의사록 열람 소송은 이미 법원으로부터 승인을 받아 해당 법적 절차가 종결된 상태이다. 또한, 집단적 피해나 명확한 피해 금액이 확인되지 않으며, 기사에서 해당 소송의 영향력이 제한적일 것으로 언급되어 소송금융 투자 대상으로서의 매력이 낮다. (부적합 조건: 이미 종결된 사건 - 부분적으로 해당, 적합 조건: 집단적 피해, 피해 규모 큼 - 해당 없음)</t>
+          <t>이 기사는 신세계그룹의 기업 지배구조 문제를 비판하는 시론으로, 정용진 회장의 법적 권한 없는 인사 개입과 책임 회피를 지적합니다. 상대방(신세계그룹)은 자력이 충분하나, 특정 사건으로 인한 명확한 집단적 피해나 구체적인 손해배상 청구 대상이 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[더벨]이사회에 막힌 SNT, 스맥 주총 후 ‘전략 재검토’</t>
+          <t>(시론)정용진 ‘회장’, 권한도 책임도 없는 직함</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011133568040107731</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1302289&amp;inflow=N</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 00:42:59.747058+00:00</t>
+          <t>2026-07-21 10:25:38.266912+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유상증자 관련 주주 반발 격화</t>
+          <t>정책 제안에 대한 비판</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한화솔루션의 채무상환 목적 유상증자에 대한 주주들의 반발이 격화되고 있습니다. 기사는 상법상 주주들이 지분율에 따라 주주 제안권, 주주 대표 소송권 등을 행사할 수 있음을 언급하고 있으나, 구체적인 분쟁 내용이나 피해 규모는 명시되지 않았습니다.</t>
+          <t>이병태 KAIST 명예교수는 김용범 청와대 정책실장이 제안한 '국민 배당' 구상에 대해 AI 양극화 해소와 내수 진작에 실효성이 없으며, 시장경제와 상법 원칙을 훼손하고 '코리아 디스카운트'를 심화할 수 있다고 비판했습니다. 그는 기업의 이익 처분권에 정부가 관여하는 것이 상법상 이사의 충실 의무와 충돌하여 소액주주의 이익을 침해할 수 있다고 경고했습니다. 이 기사는 정책 제안에 대한 학술적 비판으로, 실제 피해 발생 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 제한적이라 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모 및 증거 여부를 파악하기 어렵습니다. 상대방(한화솔루션)은 자력이 충분한 대기업이지만, 소송금융 투자에 필요한 핵심 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거)이 확인되지 않습니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 구체적인 피해 발생 사건이 아닌, 정부의 정책 제안에 대한 비판적 논평입니다. 따라서 상대방 책임의 명확성(1), 집단적 피해(3), 피해 규모(4), 증거 존재(5), 공적 절차 진행(6) 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>한화솔루션, ‘채무상환’ 유상증자 반발 ‘격화’…경영진 ‘주식매수...</t>
+          <t>[이슈터미네이터] 이병태  국민배당은 봉건적 기업관 산물…시장·주주...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040211515576124</t>
+          <t>https://www.newspim.com/news/view/20260515001225</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:42:45.791678+00:00</t>
+          <t>2026-07-06 06:04:12.131952+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>대법원이 MBK파트너스와 영풍이 제기한 의결권 가처분 신청을 기각하며 고려아연의 손을 들어주었습니다. 이 분쟁은 2024년 9월 MBK파트너스와 영풍의 연합으로 시작되었으며, 상법상 '자회사' 범위에 외국법인이 포함되는지가 핵심 쟁점이었습니다.</t>
+          <t>남양유업은 2021년부터 지난해까지 현 대주주인 한앤컴퍼니와 과거 대주주인 홍원식 전 회장 측 간 소송으로 조직 안정화와 지배구조 이슈 해결에 상당한 시간을 소모했습니다. 이로 인해 경쟁사들이 단백질, 식물성, 기능성 제품으로 전환하는 동안 우유 비중을 확대하는 전략을 유지했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 사건은 대기업 간의 기업 지배구조 분쟁으로, 일반적인 소송금융의 '집단적 피해'나 '피해 규모가 큼' 기준에 부합하는 피해자가 명확하지 않습니다. 또한, 대법원에서 의결권 가처분 신청이 기각되어 이미 특정 법적 절차에 대한 '판결선고'가 내려진 상태이므로, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>이 기사는 남양유업의 사업 전략을 다루며, 과거 대주주 간 소송을 언급하고 있습니다. 이는 일반적인 소송금융의 투자 대상인 집단적 피해나 소비자 피해 사건이 아닌 내부 주주 간 분쟁이며, 이미 '지난해까지' 진행된 사건으로 새로운 투자 기회로 보기 어렵습니다. (적합 조건 1, 3, 4, 6에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>대법원, MBK·영풍 의결권 가처분 기각…고려아연 손 들어줘</t>
+          <t>흰우유 소비 줄고 단백질 뜨는데… 남양유업은 우유 비중 확대</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704312</t>
+          <t>https://biz.chosun.com/distribution/food/2026/05/28/7XVC3REXBFCADBU7AE6BBCCACE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 13:01:21.789620+00:00</t>
+          <t>2026-06-21 07:03:26.767492+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>특정 법적 분쟁이 아닌 일반적인 의견 표명</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>업계에서는 과도한 다양성(DEI) 정책이 주주 가치를 훼손한다는 논리로 법적 소송과 연계하는 경향이 나타나고 있습니다. 이는 ESG 정책에 대한 거부감을 법적 쟁점으로 전환하려는 움직임으로 보입니다.</t>
+          <t>한 외국인 기관 투자자가 기업 지배구조 개선의 목표는 소송이 아닌 이사회가 투자자 요구를 이해하는 것이라고 강조했습니다. 이는 경영권 침해 우려를 줄이고 기업들이 지배구조를 개선하도록 유도하는 데 초점을 맞춘 발언입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 언급하지 않고, '과도한 다양성(DEI) 정책이 주주 가치를 훼손한다'는 논리로 법적 소송과 연계될 수 있다는 업계의 일반적인 경향을 설명하고 있습니다. 소송 상대방, 피해 규모, 구체적인 증거 등 소송금융 투자에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌, 외국인 기관 투자자의 기업 지배구조 개선에 대한 일반적인 의견 표명입니다. 소송이 목표가 아니라고 명시되어 있어, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>다시 찾아온 '에너지 리얼리즘'…친환경 투자 돌파구는</t>
+          <t>[이재명 정부 1년] 코리아 디스카운트 해소 '속도전'…안착·지속 여부 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603204674i</t>
+          <t>https://www.dailian.co.kr/news/view/1648723/?sc=Naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 00:39:20.249560+00:00</t>
+          <t>2026-06-17 19:18:43.677408+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>기업 이사 및 임원</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소액주주들의 주주제안 및 경영진 상대 소송 증가 추세</t>
+          <t>소액주주 보호 강화로 인한 이사/임원 대상 소송 증가 예상</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>최근 주주총회 시즌을 맞아 소액주주들이 경영진을 상대로 주주제안을 하거나 소송을 제기하는 사례가 증가하고 있습니다. 이는 소액주주들이 손해를 보더라도 더 이상 참지 않고 적극적으로 행동하는 경향을 보여줍니다. 기사는 검사인 총회 선임 청구, 유지청구권, 주주대표소송 등 주주행동의 구체적인 방법들을 언급합니다.</t>
+          <t>기사는 경영 리스크 증가와 소액주주 보호 강화 추세에 따라 이사 및 임원을 상대로 한 손해배상 및 배임 관련 소송 가능성이 높아질 것으로 전망합니다. 이는 전문인배상책임보험 시장의 성장으로 이어지고 있으며, 기업 리스크가 비정형·복합 위험으로 변화하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 소액주주의 경영진 상대 소송 증가 추세에 대한 일반적인 보도이며, 특정 사건이나 기업을 지목하지 않아 소송금융 투자 대상으로 구체적인 검토가 불가능합니다. 적합/부적합 조건을 적용할 특정 사건이 부재합니다.</t>
+          <t>이 기사는 특정 사건이 아닌 경영 리스크 증가 및 소액주주 보호 강화에 따른 이사/임원 대상 소송 증가 가능성이라는 시장 동향을 다루고 있습니다. 특정 피해자, 피해 규모, 책임 주체가 명확히 특정된 사건이 아니므로 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>손해 보면 적극 행동… 소액주주는 이제 참지 않는다</t>
+          <t>경영 리스크 증가에 ‘전문인배상책임보험’ 우상향…KB손보 6.2% 성장</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301278</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026040213171122391</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 12:44:13.828311+00:00</t>
+          <t>2026-04-06 00:39:45.595846+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>조현식 전 한국앤컴퍼니 고문이 조현범 회장을 상대로 제기한 주주총회 결의 취소 소송에서 승소했다. 조 회장이 의결권 제한에도 보수 한도 안건에 참여한 것이 문제였다. 이 사건으로 조 회장은 대표이사와 사내이사직에서 물러났다.</t>
+          <t>이사의 충실 의무 대상이 '회사와 주주'로 확대됨에 따라 소액주주가 이사를 상대로 손해배상청구 및 배임 책임을 묻는 소송이 증가할 것으로 전망된다. 이러한 법적 변화는 상장 기업을 중심으로 임원배상책임보험 시장의 성장을 촉진하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이미 소송이 제기되어 승소 판결로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 이사의 충실 의무 확대에 따른 소액주주 소송 증가 가능성을 전망하는 칼럼이다. 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 소송금융 투자 대상으로 적합한 '사건'이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'옥중 경영' 조현범, 한국앤컴퍼니 주담대 일부 상환…이자 아낀다</t>
+          <t>[정인호 객원기자칼럼] 기업 '지배구조 개편' 철저하게 시행돼야</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109444</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7157998</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-27 13:10:01.248924+00:00</t>
+          <t>2026-04-03 13:00:44.570834+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>김준기, 김남호</t>
+          <t>스맥</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>소송 기각</t>
+          <t>이사회 의사록 열람 소송 법원 승인</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 회장의 보수와 관련한 소송이 법원에서 기각되었습니다. 구체적인 판결 이유는 공개되지 않았으나, 보수 결정이 내부 규정과 이사회 결의를 통해 이뤄졌다는 점이 고려된 것으로 보입니다. 이로 인해 DB그룹의 지배구조 논란은 여전히 남아있습니다.</t>
+          <t>SNT홀딩스가 스맥 이사회 의사록 열람 소송에서 법원 승인을 받았으나, 해당 소송의 영향력은 제한적일 것으로 전망된다. SNT는 스맥 주주총회 이후 전략을 재검토하고 있으며, 이는 기업 지배구조 관련 분쟁의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 회장의 보수 관련 소송이 법원에서 기각되어, 이미 법적 판단이 내려진 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>이사회 의사록 열람 소송은 이미 법원으로부터 승인을 받아 해당 법적 절차가 종결된 상태이다. 또한, 집단적 피해나 명확한 피해 금액이 확인되지 않으며, 기사에서 해당 소송의 영향력이 제한적일 것으로 언급되어 소송금융 투자 대상으로서의 매력이 낮다. (부적합 조건: 이미 종결된 사건 - 부분적으로 해당, 적합 조건: 집단적 피해, 피해 규모 큼 - 해당 없음)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 보수 소송 기각···지배구조 논란 여전</t>
+          <t>[더벨]이사회에 막힌 SNT, 스맥 주총 후 ‘전략 재검토’</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420097</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011133568040107731</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 12:55:36.883237+00:00</t>
+          <t>2026-04-03 00:42:59.747058+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>포스코퓨처엠</t>
+          <t>한화솔루션</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대표 해임을 위한 임시주총 소집 요구 및 소송 추진 계획</t>
+          <t>유상증자 관련 주주 반발 격화</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>포스코퓨처엠 관련 기사에서 김재겸 대표 해임을 위한 임시주주총회 소집이 요구되었으며, 필요 시 소송도 추진할 계획이라고 언급되었습니다. 그러나 소송의 구체적인 내용과 당사자, 피해 규모 등은 명확히 제시되지 않았습니다.</t>
+          <t>한화솔루션의 채무상환 목적 유상증자에 대한 주주들의 반발이 격화되고 있습니다. 기사는 상법상 주주들이 지분율에 따라 주주 제안권, 주주 대표 소송권 등을 행사할 수 있음을 언급하고 있으나, 구체적인 분쟁 내용이나 피해 규모는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 원인, 당사자, 피해 규모, 책임의 명확성 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항을 특정하기 어렵습니다.</t>
+          <t>제공된 기사 내용이 매우 제한적이라 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모 및 증거 여부를 파악하기 어렵습니다. 상대방(한화솔루션)은 자력이 충분한 대기업이지만, 소송금융 투자에 필요한 핵심 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거)이 확인되지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[중화학 ON] 포스코퓨처엠, 엄기천 대표 재선임 外</t>
+          <t>한화솔루션, ‘채무상환’ 유상증자 반발 ‘격화’…경영진 ‘주식매수...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/159162</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026040211515576124</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 12:53:31.518778+00:00</t>
+          <t>2026-04-03 00:42:45.791678+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>주주총회 안건 상정</t>
+          <t>대법원 의결권 가처분 기각</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주주총회에서 이사의 손해배상 책임 제한 정관 변경안이 핵심 쟁점으로 다뤄질 예정이다. 해당 안건은 이사가 고의나 중과실이 없는 경우 배상 책임을 최근 1년 보수의 일정 배수 이내로 제한하는 내용을 담고 있다. 이는 오너 리스크와 주주 행동주의 간의 충돌을 보여주는 사안이다.</t>
+          <t>대법원이 MBK파트너스와 영풍이 제기한 의결권 가처분 신청을 기각하며 고려아연의 손을 들어주었습니다. 이 분쟁은 2024년 9월 MBK파트너스와 영풍의 연합으로 시작되었으며, 상법상 '자회사' 범위에 외국법인이 포함되는지가 핵심 쟁점이었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구에 대한 내용이 아닌, 한국앤컴퍼니 주주총회에서 논의될 이사의 손해배상 책임 제한 정관 변경안에 대한 것이다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등 어느 하나에도 해당하지 않는다. 현재 발생한 구체적인 손해배상 청구 대상 사건이 아니다.</t>
+          <t>이 사건은 대기업 간의 기업 지배구조 분쟁으로, 일반적인 소송금융의 '집단적 피해'나 '피해 규모가 큼' 기준에 부합하는 피해자가 명확하지 않습니다. 또한, 대법원에서 의결권 가처분 신청이 기각되어 이미 특정 법적 절차에 대한 '판결선고'가 내려진 상태이므로, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주총 D-2…오너 리스크·주주행동주의 '정면 충돌'</t>
+          <t>대법원, MBK·영풍 의결권 가처분 기각…고려아연 손 들어줘</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mhj21.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mhj21.com/news/articleView.html?idxno=251236</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704312</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-24 13:02:27.189939+00:00</t>
+          <t>2026-04-02 13:01:21.789620+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>최○○이 제기했던 직무집행정지 등 가처분신청 소송과 주주총회 개최금지 가처분신청 소송이 모두 취하되었다는 공시 내용입니다. 이는 현재 진행 중인 법적 분쟁이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>업계에서는 과도한 다양성(DEI) 정책이 주주 가치를 훼손한다는 논리로 법적 소송과 연계하는 경향이 나타나고 있습니다. 이는 ESG 정책에 대한 거부감을 법적 쟁점으로 전환하려는 움직임으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사에 언급된 직무집행정지 및 주주총회 개최금지 가처분신청 소송이 모두 취하되어, 현재 진행 중인 법적 분쟁이 아닙니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건이나 피해자를 언급하지 않고, '과도한 다양성(DEI) 정책이 주주 가치를 훼손한다'는 논리로 법적 소송과 연계될 수 있다는 업계의 일반적인 경향을 설명하고 있습니다. 소송 상대방, 피해 규모, 구체적인 증거 등 소송금융 투자에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>3월 23일 주식시장 주요공시</t>
+          <t>다시 찾아온 '에너지 리얼리즘'…친환경 투자 돌파구는</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121897</t>
+          <t>https://www.hankyung.com/article/202603204674i</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:29.963055+00:00</t>
+          <t>2026-03-31 00:39:20.249560+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>롯데쇼핑 주주총회 안건으로 이사 손해배상 책임 제한 정관 변경안 상정 예정, 국민연금 반대 표명</t>
+          <t>소액주주들의 주주제안 및 경영진 상대 소송 증가 추세</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국민연금이 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대해 반대 의사를 표명했다. 이 변경안은 이사의 손해배상 책임을 최근 1년 보수의 일정 배수로 제한하는 내용을 담고 있으며, 국민연금은 주주가치 훼손 우려를 이유로 반대 입장을 밝혔다.</t>
+          <t>최근 주주총회 시즌을 맞아 소액주주들이 경영진을 상대로 주주제안을 하거나 소송을 제기하는 사례가 증가하고 있습니다. 이는 소액주주들이 손해를 보더라도 더 이상 참지 않고 적극적으로 행동하는 경향을 보여줍니다. 기사는 검사인 총회 선임 청구, 유지청구권, 주주대표소송 등 주주행동의 구체적인 방법들을 언급합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대한 국민연금의 반대를 다루고 있습니다. 이는 현재 발생한 구체적인 피해나 손해배상 청구 대상이 명확하지 않아 소송금융의 주요 투자 대상인 집단적 피해나 명확한 손해배상 청구권이 부재합니다.</t>
+          <t>본 기사는 소액주주의 경영진 상대 소송 증가 추세에 대한 일반적인 보도이며, 특정 사건이나 기업을 지목하지 않아 소송금융 투자 대상으로 구체적인 검토가 불가능합니다. 적합/부적합 조건을 적용할 특정 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>국민연금, 롯데쇼핑 '자사주' 정관 변경안 반대</t>
+          <t>손해 보면 적극 행동… 소액주주는 이제 참지 않는다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115743</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301278</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:37.909567+00:00</t>
+          <t>2026-03-28 12:44:13.828311+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>홍원식 (남양유업 전 회장)</t>
+          <t>조현범, 한국앤컴퍼니</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>판례 형성</t>
+          <t>주주총회 결의 취소 소송 승소</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>남양유업 정기주총에서 홍원식 당시 회장이 이사 보수한도 승인 안건에 의결권을 행사한 사실을 문제 삼아 소송이 제기되었다. 이 소송은 차파트너스자산운용 추천 감사에 의해 주도되었으며, 결과적으로 중요한 판례를 형성했다.</t>
+          <t>조현식 전 한국앤컴퍼니 고문이 조현범 회장을 상대로 제기한 주주총회 결의 취소 소송에서 승소했다. 조 회장이 의결권 제한에도 보수 한도 안건에 참여한 것이 문제였다. 이 사건으로 조 회장은 대표이사와 사내이사직에서 물러났다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이미 종결되어 판례가 형성된 사건으로, 신규 소송금융 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이미 소송이 제기되어 승소 판결로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[더벨][thebell interview] 남양유업 홍원식 판례 주역 심혜섭 감사의 다...</t>
+          <t>'옥중 경영' 조현범, 한국앤컴퍼니 주담대 일부 상환…이자 아낀다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171012006680106891</t>
+          <t>https://www.topdaily.kr/articles/109444</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-20 00:50:21.595616+00:00</t>
+          <t>2026-03-27 13:10:01.248924+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>김준기, 김남호</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>상법 개정으로 인한 잠재적 소송 리스크 증가 논의</t>
+          <t>소송 기각</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>최근 상법 개정으로 이사의 충실의무 대상이 회사 및 주주로 확대되면서, 임원들의 손해배상 청구 리스크가 현실화되고 있습니다. 이에 따라 집단소송 및 주주대표소송의 가능성이 커지고 있으며, 임원배상책임보험(D&amp;O 보험)의 전략적 설계가 중요해지고 있습니다. 이 기사는 이러한 법적 변화와 그에 따른 기업의 대응 방안에 대한 논의를 다루고 있습니다.</t>
+          <t>DB그룹 김준기·김남호 회장의 보수와 관련한 소송이 법원에서 기각되었습니다. 구체적인 판결 이유는 공개되지 않았으나, 보수 결정이 내부 규정과 이사회 결의를 통해 이뤄졌다는 점이 고려된 것으로 보입니다. 이로 인해 DB그룹의 지배구조 논란은 여전히 남아있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 상법 개정으로 인한 임원배상책임 리스크 증가에 대한 일반적인 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 대상으로 부적합합니다.</t>
+          <t>DB그룹 김준기·김남호 회장의 보수 관련 소송이 법원에서 기각되어, 이미 법적 판단이 내려진 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>상법 개정 이후 임원배상책임보험, 피상적 논의를 넘어 전략적 설계로 ...</t>
+          <t>DB그룹 김준기·김남호 보수 소송 기각···지배구조 논란 여전</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603188867r</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420097</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:07.274309+00:00</t>
+          <t>2026-03-27 12:55:36.883237+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>솔루엠</t>
+          <t>포스코퓨처엠</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>주주제안 및 소송 철회 합의</t>
+          <t>대표 해임을 위한 임시주총 소집 요구 및 소송 추진 계획</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>솔루엠과 얼라인파트너스자산운용이 기업 거버넌스 선진화와 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 양측은 제3자배정 상환전환우선주(RCPS)와 이사회 독립성 강화를 둘러싼 이견을 해소하고, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이번 합의를 통해 솔루엠의 체질 개선과 기업가치 재평가가 기대됩니다.</t>
+          <t>포스코퓨처엠 관련 기사에서 김재겸 대표 해임을 위한 임시주주총회 소집이 요구되었으며, 필요 시 소송도 추진할 계획이라고 언급되었습니다. 그러나 소송의 구체적인 내용과 당사자, 피해 규모 등은 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>솔루엠과 얼라인파트너스 간의 기업 지배구조 관련 분쟁이 포괄적 합의를 통해 해결되었으며, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이는 해당 사건이 이미 종결되었거나 종결 수순에 있어 소송금융 투자 대상으로서의 신규성이 없기 때문입니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 원인, 당사자, 피해 규모, 책임의 명확성 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항을 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>솔루엠·얼라인, '거버넌스 개선' 전격 합의...갈등 접고 주주가치 제고...</t>
+          <t>[중화학 ON] 포스코퓨처엠, 엄기천 대표 재선임 外</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02643686645383976</t>
+          <t>https://dealsite.co.kr/articles/159162</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:05.267020+00:00</t>
+          <t>2026-03-26 12:53:31.518778+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>과거 소송 종결, 현재 기업 지배구조 갈등 지속</t>
+          <t>주주총회 안건 상정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>태광산업은 2007년 우리홈쇼핑 인수 당시 롯데쇼핑의 최대 주주 승인에 반발하여 소송을 제기했으나 2011년 패소했다. 최근 롯데홈쇼핑이 이사회 3분의 2를 확보하며 2대 주주인 태광산업에 경고하는 등 기업 지배구조를 둘러싼 양측의 갈등이 지속되고 있다.</t>
+          <t>한국앤컴퍼니 주주총회에서 이사의 손해배상 책임 제한 정관 변경안이 핵심 쟁점으로 다뤄질 예정이다. 해당 안건은 이사가 고의나 중과실이 없는 경우 배상 책임을 최근 1년 보수의 일정 배수 이내로 제한하는 내용을 담고 있다. 이는 오너 리스크와 주주 행동주의 간의 충돌을 보여주는 사안이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사에서 언급된 주요 소송(2007년 우리홈쇼핑 인수 관련)은 2011년 태광산업의 패소로 이미 종결된 사건입니다 (부적합 조건). 현재 롯데홈쇼핑 이사회 장악 및 태광산업에 대한 경고는 기업 지배구조 내의 갈등을 보여주지만, 태광산업이 제기할 수 있는 새로운 손해배상 청구권이나 그 규모가 기사에서 명확히 특정되지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구에 대한 내용이 아닌, 한국앤컴퍼니 주주총회에서 논의될 이사의 손해배상 책임 제한 정관 변경안에 대한 것이다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등 어느 하나에도 해당하지 않는다. 현재 발생한 구체적인 손해배상 청구 대상 사건이 아니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑, 이사회 3분의 2 확보…2대 주주 태광에 경고</t>
+          <t>한국앤컴퍼니 주총 D-2…오너 리스크·주주행동주의 '정면 충돌'</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mhj21.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=733156</t>
+          <t>https://www.mhj21.com/news/articleView.html?idxno=251236</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-13 13:07:51.542210+00:00</t>
+          <t>2026-03-24 13:02:27.189939+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>태광그룹이 김재겸 대표 해임 추진 및 법적 대응을 예고한 상태</t>
+          <t>가처분신청 소송 취하</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>롯데쇼핑이 롯데홈쇼핑 이사회에서 3분의 2 이상 지분을 확보하며 태광그룹과의 20년 가까이 유지된 균형 구도가 깨졌습니다. 태광그룹은 기존 협약 위반을 주장하며 김재겸 대표 해임 추진 및 법적 대응을 예고했고, 롯데쇼핑 측은 경영 방해에 대해 법적 조치를 취하겠다고 맞서고 있습니다. 이는 롯데홈쇼핑의 지분 구조와 롯데-태광 간 해묵은 갈등에서 비롯된 경영권 분쟁입니다.</t>
+          <t>최○○이 제기했던 직무집행정지 등 가처분신청 소송과 주주총회 개최금지 가처분신청 소송이 모두 취하되었다는 공시 내용입니다. 이는 현재 진행 중인 법적 분쟁이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방인 롯데쇼핑과 태광그룹 모두 자력이 충분하나(적합 조건 2), 본 사건은 대기업 간의 경영권 분쟁으로 집단적 피해(적합 조건 3)나 명확한 금전적 피해 규모(적합 조건 4)가 확인되지 않습니다. 또한, 로앤굿의 고객 대상인 다수의 피해자나 원고(피해자)에 해당하지 않는 기업 간 분쟁이므로 소송금융 투자 적합도가 낮습니다.</t>
+          <t>기사에 언급된 직무집행정지 및 주주총회 개최금지 가처분신청 소송이 모두 취하되어, 현재 진행 중인 법적 분쟁이 아닙니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 집안갈등 어디까지⋯법정공방 '턱밑'</t>
+          <t>3월 23일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1948833</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121897</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-13 12:46:33.375245+00:00</t>
+          <t>2026-03-24 00:48:29.963055+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>롯데쇼핑</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>이사회의결효력정지 가처분 소송 기각</t>
+          <t>롯데쇼핑 주주총회 안건으로 이사 손해배상 책임 제한 정관 변경안 상정 예정, 국민연금 반대 표명</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>KT는 3월 31일 정기 주주총회를 열고 박윤영 대표이사 후보자와 박현진 사내이사 후보자 선임을 의결할 예정이다. 박윤영 후보자는 무자격 사외이사 참여를 이유로 제기된 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소했다. 주총에서는 재무제표 승인, 정관 변경, 사외이사 선임 등 다양한 안건이 다뤄진다.</t>
+          <t>국민연금이 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대해 반대 의사를 표명했다. 이 변경안은 이사의 손해배상 책임을 최근 1년 보수의 일정 배수로 제한하는 내용을 담고 있으며, 국민연금은 주주가치 훼손 우려를 이유로 반대 입장을 밝혔다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 종결된 사건이다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없으며, 새로운 피해 발생이나 소송 가능성을 시사하는 내용이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대한 국민연금의 반대를 다루고 있습니다. 이는 현재 발생한 구체적인 피해나 손해배상 청구 대상이 명확하지 않아 소송금융의 주요 투자 대상인 집단적 피해나 명확한 손해배상 청구권이 부재합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>KT, 박윤영 대표·박현진 사내이사 체제...31일 주총 안건 상정</t>
+          <t>국민연금, 롯데쇼핑 '자사주' 정관 변경안 반대</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260310000435</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115743</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-10 13:12:53.717399+00:00</t>
+          <t>2026-03-20 12:45:37.909567+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>홍원식 (남양유업 전 회장)</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>정기주주총회 예정, 의결권 자문사 권고 발표</t>
+          <t>판례 형성</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회 핵심 안건에 대해 고려아연 측의 '이사 5인 선임안'과 '분리선출 감사위원 2인 확대'에 찬성을 권고했습니다. ISS는 이익준비금 9176억원을 이익잉여금으로 전환하는 안건에도 찬성했으나, MBK·영풍이 제안한 액면분할에 대해서는 반대 입장을 표명했습니다. 이는 고려아연 경영진과 주요 주주 간의 기업 지배구조 및 경영권 분쟁이 심화되고 있음을 보여줍니다.</t>
+          <t>남양유업 정기주총에서 홍원식 당시 회장이 이사 보수한도 승인 안건에 의결권을 행사한 사실을 문제 삼아 소송이 제기되었다. 이 소송은 차파트너스자산운용 추천 감사에 의해 주도되었으며, 결과적으로 중요한 판례를 형성했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 고려아연 경영진과 주요 주주(MBK, 영풍) 간의 기업 지배구조 및 경영권 분쟁으로, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 손해배상 청구 사건과는 거리가 있습니다. 상대방에게 자력은 충분하나(적합 조건 2), 특정 주체의 명확한 위법 행위로 인한 집단적 피해(적합 조건 1, 3)나 직접적인 피해 규모(적합 조건 4)가 명시되지 않았습니다. 이는 전형적인 원고 측 손해배상 소송금융 투자 모델에 부합하지 않습니다.</t>
+          <t>이미 종결되어 판례가 형성된 사건으로, 신규 소송금융 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>고려아연  ISS, 주총 핵심 '이사 5인 선임' 안건 지지 유의미</t>
+          <t>[더벨][thebell interview] 남양유업 홍원식 판례 주역 심혜섭 감사의 다...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/03/09/0046</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171012006680106891</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:00.276978+00:00</t>
+          <t>2026-03-20 00:50:21.595616+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>최태원 회장 이혼소송 진행 중, 3차 상법 개정안 국무회의 의결</t>
+          <t>상법 개정으로 인한 잠재적 소송 리스크 증가 논의</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>SK그룹은 반도체 사업을 중심으로 성공적인 리밸런싱을 진행 중이나, 최태원 회장의 지배구조 안정성에 대한 고민이 깊어지고 있다. 3차 상법 개정안에 따른 자사주 소각 의무화와 최 회장의 이혼소송 재산분할 결과가 지배력에 영향을 미칠 수 있다는 분석이다.</t>
+          <t>최근 상법 개정으로 이사의 충실의무 대상이 회사 및 주주로 확대되면서, 임원들의 손해배상 청구 리스크가 현실화되고 있습니다. 이에 따라 집단소송 및 주주대표소송의 가능성이 커지고 있으며, 임원배상책임보험(D&amp;O 보험)의 전략적 설계가 중요해지고 있습니다. 이 기사는 이러한 법적 변화와 그에 따른 기업의 대응 방안에 대한 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 SK그룹의 사업 리밸런싱과 최태원 회장의 지배구조 안정성 고민을 다루고 있으며, 특정 기업이나 기관의 불법 행위로 인해 다수의 피해자가 발생하여 손해배상 소송이 제기될 만한 사건이 아닙니다. 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 상법 개정으로 인한 임원배상책임 리스크 증가에 대한 일반적인 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[K-밸류업 리포트] 최태원 SK그룹 성공적 리밸런싱 이면의 고민, '자사주...</t>
+          <t>상법 개정 이후 임원배상책임보험, 피상적 논의를 넘어 전략적 설계로 ...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/article/250162</t>
+          <t>https://www.hankyung.com/article/202603188867r</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-09 12:52:58.118477+00:00</t>
+          <t>2026-03-19 12:48:07.274309+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>한미약품 주요 주주 및 경영진</t>
+          <t>솔루엠</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 자산 가압류 소송 진행 중, 주주총회 앞두고 갈등 심화</t>
+          <t>주주제안 및 소송 철회 합의</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>한미약품그룹은 정기 주주총회를 앞두고 창업주 가족과 개인 최대주주 간 경영권 분쟁이 재점화되고 있다. 박재현 대표 연임 문제를 두고 신동국 회장과 송영숙 회장 측이 대립하며, 성추행 비호 및 원료 변경 논란 등 상호 비방이 오가는 가운데 자산 가압류 소송도 진행 중이다. 대한약사회까지 로수젯 원료 변경 논란에 우려를 표명하며 갈등이 확산되고 있다.</t>
+          <t>솔루엠과 얼라인파트너스자산운용이 기업 거버넌스 선진화와 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 양측은 제3자배정 상환전환우선주(RCPS)와 이사회 독립성 강화를 둘러싼 이견을 해소하고, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이번 합의를 통해 솔루엠의 체질 개선과 기업가치 재평가가 기대됩니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 사건은 한미약품그룹의 경영권 분쟁 및 내부 갈등이 주된 내용으로, 소송금융이 주로 투자하는 집단적 피해를 입은 다수의 원고가 명확하지 않습니다. 상대방(한미약품, 주요 주주)의 자력은 충분하나, 책임 소재가 불분명하고, 현재까지 대규모의 외부 피해자 집단과 그에 따른 손해배상 청구액이 구체적으로 확인되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 로수젯 원료 변경 논란은 잠재적 위험이나, 실제 피해 발생 및 집단소송으로 이어질지는 미지수입니다.</t>
+          <t>솔루엠과 얼라인파트너스 간의 기업 지배구조 관련 분쟁이 포괄적 합의를 통해 해결되었으며, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이는 해당 사건이 이미 종결되었거나 종결 수순에 있어 소송금융 투자 대상으로서의 신규성이 없기 때문입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>한미약품 주총 앞두고 내홍 재점화…4자연합 균열 조짐</t>
+          <t>솔루엠·얼라인, '거버넌스 개선' 전격 합의...갈등 접고 주주가치 제고...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=696396</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02643686645383976</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:39.541457+00:00</t>
+          <t>2026-03-16 12:37:05.267020+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>한미약품</t>
+          <t>롯데홈쇼핑, 롯데쇼핑</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>외부 공익 제보 및 대화 녹취 공개로 논란 확산</t>
+          <t>과거 소송 종결, 현재 기업 지배구조 갈등 지속</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>한미약품 내부에서 신동국 회장과 박재현 대표 간의 대립이 격화되며 지배구조가 흔들리고 있습니다. 기업의 피해자 보호 및 내부 징계 조치 미흡이 외부 공익 제보를 통해 알려졌으며, 박 대표가 연임 청탁 관련 대화 녹취를 언론에 공개하며 논란이 확산되고 있습니다.</t>
+          <t>태광산업은 2007년 우리홈쇼핑 인수 당시 롯데쇼핑의 최대 주주 승인에 반발하여 소송을 제기했으나 2011년 패소했다. 최근 롯데홈쇼핑이 이사회 3분의 2를 확보하며 2대 주주인 태광산업에 경고하는 등 기업 지배구조를 둘러싼 양측의 갈등이 지속되고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사는 주로 한미약품 내부의 지배구조 대립과 연임 청탁 관련 논란을 다루고 있어, 소송금융 투자 대상으로서의 명확한 외부 피해자 및 집단적 피해 규모가 불분명합니다. '한미약품'이라는 상대방의 자력은 충분하고(적합 조건 2), '대화 녹취'라는 증거가 언급되었으나(적합 조건 5), 핵심적인 피해자 특정 및 피해 규모 파악이 어려워 투자 적합성이 낮습니다.</t>
+          <t>기사에서 언급된 주요 소송(2007년 우리홈쇼핑 인수 관련)은 2011년 태광산업의 패소로 이미 종결된 사건입니다 (부적합 조건). 현재 롯데홈쇼핑 이사회 장악 및 태광산업에 대한 경고는 기업 지배구조 내의 갈등을 보여주지만, 태광산업이 제기할 수 있는 새로운 손해배상 청구권이나 그 규모가 기사에서 명확히 특정되지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>한미약품, 신동국vs박재현 대립 격화…흔들리는 지배구조</t>
+          <t>롯데홈쇼핑, 이사회 3분의 2 확보…2대 주주 태광에 경고</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603051712176416b065b72042_1</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733156</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:06.177836+00:00</t>
+          <t>2026-03-13 13:07:51.542210+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>연임 제한 폐지 논란 진행 중</t>
+          <t>태광그룹이 김재겸 대표 해임 추진 및 법적 대응을 예고한 상태</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>중기중앙회에서 회장 연임 제한 폐지 논란이 일고 있으며, 이는 현 회장의 종신 회장 가능성을 열어줄 수 있다는 우려를 낳고 있습니다. 일부 이사장들은 이에 반대하고 있으며, 과거 김 회장과 소송 절차를 밟았던 인물도 반대 의사를 표명했습니다. 이 논란은 중기중앙회 내부의 지배구조와 관련된 갈등을 보여줍니다.</t>
+          <t>롯데쇼핑이 롯데홈쇼핑 이사회에서 3분의 2 이상 지분을 확보하며 태광그룹과의 20년 가까이 유지된 균형 구도가 깨졌습니다. 태광그룹은 기존 협약 위반을 주장하며 김재겸 대표 해임 추진 및 법적 대응을 예고했고, 롯데쇼핑 측은 경영 방해에 대해 법적 조치를 취하겠다고 맞서고 있습니다. 이는 롯데홈쇼핑의 지분 구조와 롯데-태광 간 해묵은 갈등에서 비롯된 경영권 분쟁입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 중기중앙회 내부의 회장 연임 제한 폐지 논란과 같은 기업 지배구조 관련 이슈를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 피해 규모, 그리고 특정 가능한 상대방의 불법행위로 인한 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>상대방인 롯데쇼핑과 태광그룹 모두 자력이 충분하나(적합 조건 2), 본 사건은 대기업 간의 경영권 분쟁으로 집단적 피해(적합 조건 3)나 명확한 금전적 피해 규모(적합 조건 4)가 확인되지 않습니다. 또한, 로앤굿의 고객 대상인 다수의 피해자나 원고(피해자)에 해당하지 않는 기업 간 분쟁이므로 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>15년 회장에 '종신 회장' 길 열리나…중기중앙회 연임 제한 폐지 논란</t>
+          <t>롯데홈쇼핑 집안갈등 어디까지⋯법정공방 '턱밑'</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49402</t>
+          <t>http://www.inews24.com/view/1948833</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-07 12:36:51.404203+00:00</t>
+          <t>2026-03-13 12:46:33.375245+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>국민연금 내부 주주권 행사 가이드라인 개선 논의 및 결정</t>
+          <t>이사회의결효력정지 가처분 소송 기각</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>국민연금이 주주대표소송 등 주주권 행사 주체를 수탁자책임전문위원회에서 기금운용본부로 변경하는 가이드라인 개선안을 논의했습니다. 이는 스튜어드십 코드 후퇴라는 비판과 함께 기금운용본부로 권한이 집중되는 것에 대한 우려를 낳고 있습니다. 국민연금은 전문성 강화를 이유로 들고 있습니다.</t>
+          <t>KT는 3월 31일 정기 주주총회를 열고 박윤영 대표이사 후보자와 박현진 사내이사 후보자 선임을 의결할 예정이다. 박윤영 후보자는 무자격 사외이사 참여를 이유로 제기된 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소했다. 주총에서는 재무제표 승인, 정관 변경, 사외이사 선임 등 다양한 안건이 다뤄진다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 국민연금의 주주대표소송 주체 변경 등 내부 정책 변화를 다루고 있습니다. 특정 피해 사건, 명확한 상대방의 책임, 구체적인 피해 규모나 피해자 집단이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사에서 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 종결된 사건이다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없으며, 새로운 피해 발생이나 소송 가능성을 시사하는 내용이 없다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>힘빠진 국민연금 수책위… 스튜어드십 후퇴</t>
+          <t>KT, 박윤영 대표·박현진 사내이사 체제...31일 주총 안건 상정</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11981118</t>
+          <t>https://www.etnews.com/20260310000435</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-06 12:59:42.703792+00:00</t>
+          <t>2026-03-10 13:12:53.717399+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>국민연금기금운용위원회 회의를 통한 정책 논의 및 발표</t>
+          <t>정기주주총회 예정, 의결권 자문사 권고 발표</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국민연금이 국내주식 의결권 일부를 민간 자산운용사에 위탁하는 방안을 시범 추진하며, 위탁운용사의 수탁자 책임활동을 강화할 계획이다. 또한 대표소송 가이드라인을 개선하여 제기 대상을 '기업과의 대화'를 실시 중인 기업으로 한정하기로 했다. 이는 국민연금의 기금운용 및 주주권 행사 방식에 대한 정책 변경 사항이다.</t>
+          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회 핵심 안건에 대해 고려아연 측의 '이사 5인 선임안'과 '분리선출 감사위원 2인 확대'에 찬성을 권고했습니다. ISS는 이익준비금 9176억원을 이익잉여금으로 전환하는 안건에도 찬성했으나, MBK·영풍이 제안한 액면분할에 대해서는 반대 입장을 표명했습니다. 이는 고려아연 경영진과 주요 주주 간의 기업 지배구조 및 경영권 분쟁이 심화되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 기사는 국민연금의 국내주식 의결권 위탁 및 대표소송 가이드라인 개선에 대한 내부 정책 변경을 다루고 있습니다. 특정 피해 사건, 명확한 피고, 또는 집단적 피해자가 존재하지 않아 (적합 조건 1, 3, 4, 5, 6 미충족) 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 고려아연 경영진과 주요 주주(MBK, 영풍) 간의 기업 지배구조 및 경영권 분쟁으로, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 손해배상 청구 사건과는 거리가 있습니다. 상대방에게 자력은 충분하나(적합 조건 2), 특정 주체의 명확한 위법 행위로 인한 집단적 피해(적합 조건 1, 3)나 직접적인 피해 규모(적합 조건 4)가 명시되지 않았습니다. 이는 전형적인 원고 측 손해배상 소송금융 투자 모델에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>국민연금, 국내주식 의결권 일부 '민간 위탁' 추진한다</t>
+          <t>고려아연  ISS, 주총 핵심 '이사 5인 선임' 안건 지지 유의미</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409489</t>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/03/09/0046</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-06 01:54:05.264669+00:00</t>
+          <t>2026-03-09 13:28:00.276978+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 정책 논의 및 위반 시 법적 조치 가능성 언급</t>
+          <t>최태원 회장 이혼소송 진행 중, 3차 상법 개정안 국무회의 의결</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 정책이 추진되며, 위반 시 이사 개인에 대한 과태료 부과 및 주주의 유지청구권, 무효 소송이 인정될 수 있음을 보도한다. 이는 자사주 제도의 구조적 허점 때문이며, 제약·바이오사들의 주주환원 정책에 영향을 미칠 것으로 예상된다.</t>
+          <t>SK그룹은 반도체 사업을 중심으로 성공적인 리밸런싱을 진행 중이나, 최태원 회장의 지배구조 안정성에 대한 고민이 깊어지고 있다. 3차 상법 개정안에 따른 자사주 소각 의무화와 최 회장의 이혼소송 재산분할 결과가 지배력에 영향을 미칠 수 있다는 분석이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 자사주 소각 의무화 정책과 위반 시 발생할 수 있는 법적 조치(주주 소송, 과태료)를 다루고 있으나, 특정 기업의 위반 사례나 구체적인 피해 사실이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>이 기사는 SK그룹의 사업 리밸런싱과 최태원 회장의 지배구조 안정성 고민을 다루고 있으며, 특정 기업이나 기관의 불법 행위로 인해 다수의 피해자가 발생하여 손해배상 소송이 제기될 만한 사건이 아닙니다. 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화…제약·바이오사 주주환원 주목</t>
+          <t>[K-밸류업 리포트] 최태원 SK그룹 성공적 리밸런싱 이면의 고민, '자사주...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934212</t>
+          <t>https://www.huffingtonpost.kr/article/250162</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:08.905480+00:00</t>
+          <t>2026-03-09 12:52:58.118477+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>KD</t>
+          <t>한미약품 주요 주주 및 경영진</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>거래소의 불성실공시법인 지정 예고</t>
+          <t>경영권 분쟁 관련 자산 가압류 소송 진행 중, 주주총회 앞두고 갈등 심화</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>코스닥 상장사 KD는 소송 등의 제기·신청 관련 내용을 지연 공시했다는 이유로 거래소로부터 불성실공시법인 지정을 예고받았다. 이는 하반기 강화되는 상장폐지 기준과 맞물려 주목받고 있으며, KD는 지난해 3분기 누적 적자를 기록하는 등 재정적 어려움을 겪고 있다.</t>
+          <t>한미약품그룹은 정기 주주총회를 앞두고 창업주 가족과 개인 최대주주 간 경영권 분쟁이 재점화되고 있다. 박재현 대표 연임 문제를 두고 신동국 회장과 송영숙 회장 측이 대립하며, 성추행 비호 및 원료 변경 논란 등 상호 비방이 오가는 가운데 자산 가압류 소송도 진행 중이다. 대한약사회까지 로수젯 원료 변경 논란에 우려를 표명하며 갈등이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 KD라는 코스닥 상장사가 소송 관련 내용을 지연 공시하여 거래소로부터 불성실공시법인 지정을 예고받은 상황을 다루고 있습니다. 이는 기업의 규제 준수 및 상장 유지와 관련된 문제로, 특정 피해자가 손해배상을 청구할 수 있는 사건으로 보기에 정보가 부족합니다. 피해자나 피해 규모에 대한 언급이 없으며, 회사의 재정 상태도 좋지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 사건은 한미약품그룹의 경영권 분쟁 및 내부 갈등이 주된 내용으로, 소송금융이 주로 투자하는 집단적 피해를 입은 다수의 원고가 명확하지 않습니다. 상대방(한미약품, 주요 주주)의 자력은 충분하나, 책임 소재가 불분명하고, 현재까지 대규모의 외부 피해자 집단과 그에 따른 손해배상 청구액이 구체적으로 확인되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 로수젯 원료 변경 논란은 잠재적 위험이나, 실제 피해 발생 및 집단소송으로 이어질지는 미지수입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>하반기 상폐 기준 강화…벌점 쌓인 코스닥社 '요주의'</t>
+          <t>한미약품 주총 앞두고 내홍 재점화…4자연합 균열 조짐</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602270155</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=696396</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:49.783599+00:00</t>
+          <t>2026-03-09 00:50:39.541457+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>한미약품</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>가처분 기각</t>
+          <t>외부 공익 제보 및 대화 녹취 공개로 논란 확산</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>법원이 박윤영 KT 대표 내정자 선임 절차의 무효를 주장하는 가처분 신청을 기각했습니다. 이는 결격 사유가 있는 사외이사의 후보 선정 과정 참여가 의결 무효 사유가 되는지에 대한 쟁점에서 신청인의 주장이 받아들여지지 않았음을 의미합니다. 이번 결정으로 KT의 경영 정상화에 탄력이 붙을 것으로 보입니다.</t>
+          <t>한미약품 내부에서 신동국 회장과 박재현 대표 간의 대립이 격화되며 지배구조가 흔들리고 있습니다. 기업의 피해자 보호 및 내부 징계 조치 미흡이 외부 공익 제보를 통해 알려졌으며, 박 대표가 연임 청탁 관련 대화 녹취를 언론에 공개하며 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>법원이 KT 대표 내정자 관련 가처분 신청을 기각하여, 신청인의 주장이 법원에서 받아들여지지 않았습니다. 이는 해당 법적 절차가 종결되었으며, 소송금융 투자 대상으로서의 승소 가능성이 낮음을 시사합니다. 또한, 사건의 성격이 기업 지배구조 관련 분쟁으로, 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있습니다.</t>
+          <t>기사는 주로 한미약품 내부의 지배구조 대립과 연임 청탁 관련 논란을 다루고 있어, 소송금융 투자 대상으로서의 명확한 외부 피해자 및 집단적 피해 규모가 불분명합니다. '한미약품'이라는 상대방의 자력은 충분하고(적합 조건 2), '대화 녹취'라는 증거가 언급되었으나(적합 조건 5), 핵심적인 피해자 특정 및 피해 규모 파악이 어려워 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>법원, 박윤영 KT 대표 내정자 가처분 '기각'... 경영 정상화 탄력</t>
+          <t>한미약품, 신동국vs박재현 대립 격화…흔들리는 지배구조</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429298</t>
+          <t>https://www.g-enews.com/view.php?ud=202603051712176416b065b72042_1</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-28 12:51:52.720780+00:00</t>
+          <t>2026-03-08 00:23:06.177836+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>이사회 결의 효력정지 가처분 기각</t>
+          <t>연임 제한 폐지 논란 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>KT 새 대표이사 선임을 둘러싼 이사회 결의 효력정지 가처분 신청이 법원에서 기각되었다. 법원은 전 사외이사의 후보 선정 과정 참여 및 여성 이사 할당제 관련 주장을 받아들이지 않았다. 이로써 박윤영 내정자의 대표 선임 절차는 법적 불확실성이 해소되었으나, KT는 경영 정상화라는 과제를 안고 있다.</t>
+          <t>중기중앙회에서 회장 연임 제한 폐지 논란이 일고 있으며, 이는 현 회장의 종신 회장 가능성을 열어줄 수 있다는 우려를 낳고 있습니다. 일부 이사장들은 이에 반대하고 있으며, 과거 김 회장과 소송 절차를 밟았던 인물도 반대 의사를 표명했습니다. 이 논란은 중기중앙회 내부의 지배구조와 관련된 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당함. 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 주장이 받아들여지지 않았음. 또한, 다수의 피해자가 발생한 집단적 피해 사건이 아니며, 신청인 측의 직접적인 금전적 피해 규모도 특정하기 어려움.</t>
+          <t>해당 기사는 중기중앙회 내부의 회장 연임 제한 폐지 논란과 같은 기업 지배구조 관련 이슈를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 피해 규모, 그리고 특정 가능한 상대방의 불법행위로 인한 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>KT 대표 선임 절차 하자 없다 …가처분 기각에 박윤영 체제 구축 '급물...</t>
+          <t>15년 회장에 '종신 회장' 길 열리나…중기중앙회 연임 제한 폐지 논란</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=2026022812465946196cf2d78c68_30</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49402</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-28 12:41:14.226405+00:00</t>
+          <t>2026-03-07 12:36:51.404203+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>국민연금 내부 주주권 행사 가이드라인 개선 논의 및 결정</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>카카오페이 주주총회를 앞두고 국민연금이 특정 사외이사들의 임기 관련 안건에 지속적으로 반대표를 행사해 온 사실이 보도되었다. 기사는 2019년 카카오의 손해배상청구소송을 담당했던 이사의 이력과 국민연금의 반대 입장을 중심으로 기업 지배구조 문제를 다루고 있다.</t>
+          <t>국민연금이 주주대표소송 등 주주권 행사 주체를 수탁자책임전문위원회에서 기금운용본부로 변경하는 가이드라인 개선안을 논의했습니다. 이는 스튜어드십 코드 후퇴라는 비판과 함께 기금운용본부로 권한이 집중되는 것에 대한 우려를 낳고 있습니다. 국민연금은 전문성 강화를 이유로 들고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사는 카카오페이의 사외이사 선임 및 국민연금의 반대 등 기업 지배구조 관련 내용을 다루고 있습니다. 2019년 카카오의 손해배상청구소송 사건이 언급되지만, 이는 이미 종결되었을 가능성이 높은 과거 사건이며, 소송의 주체, 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵습니다.</t>
+          <t>이 기사는 국민연금의 주주대표소송 주체 변경 등 내부 정책 변화를 다루고 있습니다. 특정 피해 사건, 명확한 상대방의 책임, 구체적인 피해 규모나 피해자 집단이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[더벨][주주총회 프리뷰] 카카오페이 사외이사 교체, 국민연금 반대 부...</t>
+          <t>힘빠진 국민연금 수책위… 스튜어드십 후퇴</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231802000240108125</t>
+          <t>https://www.mk.co.kr/article/11981118</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-27 00:53:09.337054+00:00</t>
+          <t>2026-03-06 12:59:42.703792+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>메디컬AI 코스닥 상장심사 진행 중, 바디프랜드 경영권 분쟁 및 내부 소송 진행 중</t>
+          <t>국민연금기금운용위원회 회의를 통한 정책 논의 및 발표</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>안마의자 업체 바디프랜드의 자회사 메디컬AI가 코스닥 상장을 추진하고 있으나, 모회사 바디프랜드에 대한 높은 의존도와 경영권 분쟁, 내부 소송 등으로 인해 지배구조 투명성 문제가 제기되고 있습니다. 메디컬AI는 바디프랜드로부터 자금을 차입하고 슈퍼컴퓨터 사용료를 지급하는 등 밀접한 관계를 맺고 있으며, 과거 일부 경영진의 고액 급여 수령 혐의는 불기소 처분된 바 있습니다.</t>
+          <t>국민연금이 국내주식 의결권 일부를 민간 자산운용사에 위탁하는 방안을 시범 추진하며, 위탁운용사의 수탁자 책임활동을 강화할 계획이다. 또한 대표소송 가이드라인을 개선하여 제기 대상을 '기업과의 대화'를 실시 중인 기업으로 한정하기로 했다. 이는 국민연금의 기금운용 및 주주권 행사 방식에 대한 정책 변경 사항이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자 대상이 될 만한 외부 피해자 및 그들의 구체적인 피해 사실을 명확히 제시하지 않습니다. 주로 모회사 바디프랜드의 기업 지배구조 문제와 자회사 메디컬AI의 상장 심사 관련 내용을 다루고 있으며, 특정 횡령 혐의는 이미 불기소 처분된 바 있어 새로운 소송 제기의 근거가 미약합니다.</t>
+          <t>본 기사는 국민연금의 국내주식 의결권 위탁 및 대표소송 가이드라인 개선에 대한 내부 정책 변경을 다루고 있습니다. 특정 피해 사건, 명확한 피고, 또는 집단적 피해자가 존재하지 않아 (적합 조건 1, 3, 4, 5, 6 미충족) 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[IPO현미경]바디프랜드 없이 못사는 메디컬AI, 상장으로 허물 벗을까</t>
+          <t>국민연금, 국내주식 의결권 일부 '민간 위탁' 추진한다</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022411380666819</t>
+          <t>https://www.joongang.co.kr/article/25409489</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-25 00:46:00.090070+00:00</t>
+          <t>2026-03-06 01:54:05.264669+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
+          <t>자사주 소각 의무화 정책 논의 및 위반 시 법적 조치 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>자사주 소각 의무화 정책이 추진되며, 위반 시 이사 개인에 대한 과태료 부과 및 주주의 유지청구권, 무효 소송이 인정될 수 있음을 보도한다. 이는 자사주 제도의 구조적 허점 때문이며, 제약·바이오사들의 주주환원 정책에 영향을 미칠 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>기사는 자사주 소각 의무화 정책과 위반 시 발생할 수 있는 법적 조치(주주 소송, 과태료)를 다루고 있으나, 특정 기업의 위반 사례나 구체적인 피해 사실이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>자사주 소각 의무화…제약·바이오사 주주환원 주목</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934212</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:42:08.905480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>KD</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>거래소의 불성실공시법인 지정 예고</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>코스닥 상장사 KD는 소송 등의 제기·신청 관련 내용을 지연 공시했다는 이유로 거래소로부터 불성실공시법인 지정을 예고받았다. 이는 하반기 강화되는 상장폐지 기준과 맞물려 주목받고 있으며, KD는 지난해 3분기 누적 적자를 기록하는 등 재정적 어려움을 겪고 있다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>기사는 KD라는 코스닥 상장사가 소송 관련 내용을 지연 공시하여 거래소로부터 불성실공시법인 지정을 예고받은 상황을 다루고 있습니다. 이는 기업의 규제 준수 및 상장 유지와 관련된 문제로, 특정 피해자가 손해배상을 청구할 수 있는 사건으로 보기에 정보가 부족합니다. 피해자나 피해 규모에 대한 언급이 없으며, 회사의 재정 상태도 좋지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>하반기 상폐 기준 강화…벌점 쌓인 코스닥社 '요주의'</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202602270155</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:34:49.783599+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>가처분 기각</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>법원이 박윤영 KT 대표 내정자 선임 절차의 무효를 주장하는 가처분 신청을 기각했습니다. 이는 결격 사유가 있는 사외이사의 후보 선정 과정 참여가 의결 무효 사유가 되는지에 대한 쟁점에서 신청인의 주장이 받아들여지지 않았음을 의미합니다. 이번 결정으로 KT의 경영 정상화에 탄력이 붙을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>법원이 KT 대표 내정자 관련 가처분 신청을 기각하여, 신청인의 주장이 법원에서 받아들여지지 않았습니다. 이는 해당 법적 절차가 종결되었으며, 소송금융 투자 대상으로서의 승소 가능성이 낮음을 시사합니다. 또한, 사건의 성격이 기업 지배구조 관련 분쟁으로, 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>법원, 박윤영 KT 대표 내정자 가처분 '기각'... 경영 정상화 탄력</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>econonews.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429298</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:51:52.720780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>이사회 결의 효력정지 가처분 기각</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>KT 새 대표이사 선임을 둘러싼 이사회 결의 효력정지 가처분 신청이 법원에서 기각되었다. 법원은 전 사외이사의 후보 선정 과정 참여 및 여성 이사 할당제 관련 주장을 받아들이지 않았다. 이로써 박윤영 내정자의 대표 선임 절차는 법적 불확실성이 해소되었으나, KT는 경영 정상화라는 과제를 안고 있다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건에 해당함. 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 주장이 받아들여지지 않았음. 또한, 다수의 피해자가 발생한 집단적 피해 사건이 아니며, 신청인 측의 직접적인 금전적 피해 규모도 특정하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>KT 대표 선임 절차 하자 없다 …가처분 기각에 박윤영 체제 구축 '급물...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>beyondpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026022812465946196cf2d78c68_30</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:41:14.226405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>카카오페이 주주총회를 앞두고 국민연금이 특정 사외이사들의 임기 관련 안건에 지속적으로 반대표를 행사해 온 사실이 보도되었다. 기사는 2019년 카카오의 손해배상청구소송을 담당했던 이사의 이력과 국민연금의 반대 입장을 중심으로 기업 지배구조 문제를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>기사는 카카오페이의 사외이사 선임 및 국민연금의 반대 등 기업 지배구조 관련 내용을 다루고 있습니다. 2019년 카카오의 손해배상청구소송 사건이 언급되지만, 이는 이미 종결되었을 가능성이 높은 과거 사건이며, 소송의 주체, 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>[더벨][주주총회 프리뷰] 카카오페이 사외이사 교체, 국민연금 반대 부...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231802000240108125</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:53:09.337054+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>바디프랜드</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>메디컬AI 코스닥 상장심사 진행 중, 바디프랜드 경영권 분쟁 및 내부 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>안마의자 업체 바디프랜드의 자회사 메디컬AI가 코스닥 상장을 추진하고 있으나, 모회사 바디프랜드에 대한 높은 의존도와 경영권 분쟁, 내부 소송 등으로 인해 지배구조 투명성 문제가 제기되고 있습니다. 메디컬AI는 바디프랜드로부터 자금을 차입하고 슈퍼컴퓨터 사용료를 지급하는 등 밀접한 관계를 맺고 있으며, 과거 일부 경영진의 고액 급여 수령 혐의는 불기소 처분된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>본 기사는 소송금융 투자 대상이 될 만한 외부 피해자 및 그들의 구체적인 피해 사실을 명확히 제시하지 않습니다. 주로 모회사 바디프랜드의 기업 지배구조 문제와 자회사 메디컬AI의 상장 심사 관련 내용을 다루고 있으며, 특정 횡령 혐의는 이미 불기소 처분된 바 있어 새로운 소송 제기의 근거가 미약합니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>[IPO현미경]바디프랜드 없이 못사는 메디컬AI, 상장으로 허물 벗을까</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022411380666819</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:46:00.090070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>기업 이사회</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
           <t>상법 개정안 시행 및 정기 주주총회 예정</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>상법 개정으로 이사의 충실 의무 대상이 전체 주주로 확대되고 집중투표제 의무화가 예고되면서 기업 이사회의 법적 책임이 강화되었습니다. 이는 향후 주주대표소송이나 손해배상 청구로 이어질 가능성을 높여 재계와 투자자 간 긴장감이 고조되고 있습니다. 오는 3월 정기 주주총회가 개정 상법의 영향을 가늠할 첫 분수령이 될 전망입니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>상법 개정으로 이사회의 책임이 확대되어 향후 주주대표소송이나 손해배상 청구 가능성이 높아질 것으로 예상되나, 아직 특정 기업의 구체적인 위법 행위나 피해 발생 사실이 확인되지 않았습니다. 따라서 상대방 책임의 명확성(적합 조건 1)이나 증거 확보 가능성(적합 조건 5)을 판단하기 어렵습니다. 이는 소송금융 투자 대상으로서의 즉각적인 사건이 아닌, 법률 환경 변화에 대한 분석 기사입니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
         <is>
           <t>법적 책임 우려에 떠는 기업과 이사회…정기 주총이 ‘분수령’</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>economist.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://economist.co.kr/article/view/ecn202602100033</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-02-23 00:36:52.109794+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N34"/>
+  <autoFilter ref="A1:N40"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>