--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="42" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="41" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="10" customWidth="1" min="8" max="8"/>
-    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="12" customWidth="1" min="8" max="8"/>
+    <col width="17" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -535,1464 +535,1680 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>고려아연, 박기덕 대표</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론 진행 중, 증거 확보(문서제출명령) 여부가 쟁점</t>
+          <t>1심 법원에서 위자료 지급 판결 선고, 박기덕 대표 항소 예정. 임시 주총 효력정지 가처분 사건은 대법원 심리 중.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송의 첫 변론에서 '기밀문서' 공개 여부를 두고 치열한 공방이 벌어졌다. 재판부는 문서제출명령의 엄격한 요건을 강조하며 신중한 입장을 보였다. 이 소송은 주주들이 회사 경영진의 책임을 묻는 것으로, 증거 확보가 본안 소송의 중요한 전초전이 될 전망이다.</t>
+          <t>고려아연은 지난해 임시 주주총회에서 영풍·MBK파트너스 측의 의결권을 제한한 것에 대해 법원으로부터 박기덕 대표의 귀책사유를 인정받아 위자료 1억 원을 배상하라는 판결을 받았다. 고려아연 측은 대법원에서 3월 정기 주총의 적법성을 인정받았으며, 이번 판결은 1월 임시 주총 관련 사안으로 SMC의 주식회사 여부가 쟁점이라고 주장하며 항소할 예정이다. 현재 임시 주총 효력정지 가처분 사건은 대법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>주주대표소송의 상대방인 고려아연은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 현재 소송 진행 중이며, '기밀문서' 공개 여부가 쟁점이 되는 것으로 보아 증거 확보 가능성이 있습니다 (적합 조건 5). 다만, 기사만으로는 구체적인 피해 규모나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>상대방(고려아연)은 자력이 충분하며, 법원에서 의결권 제한에 대한 귀책사유를 인정하여 위자료 지급 판결이 내려진 점은 긍정적입니다. (적합 조건 1, 2, 5) 그러나 집단적 피해가 아니며, 현재 인정된 피해 규모(위자료 1억 원)가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한, MBK 측의 손해배상 청구는 기각되었습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 (위자료)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2 (영풍, MBK파트너스)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고려아연 주주소송, '기밀문서' 공개 여부가 본안 전초전 됐다</t>
+          <t>고려아연  정기주총 적법성 대법이 인정…의결권 제한 위자료 판결, 지...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78954</t>
+          <t>https://www.newsis.com/view/NISX20260713_0003707499</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:16.685167+00:00</t>
+          <t>2026-07-24 07:02:22.259714+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>롯데쇼핑, 롯데홈쇼핑</t>
+          <t>ISS (Institutional Shareholder Services)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>임시 주주총회 소집 요구, 대표이사 해임 추진, 법적 대응 검토 중</t>
+          <t>미 4개 주가 ISS에 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑의 대주주인 롯데쇼핑과 2대 주주인 태광그룹 간 경영권 갈등이 격화되고 있습니다. 롯데 측이 이사회 구성을 변경하며 경영 주도권을 강화하자, 태광 측은 롯데 계열사와의 내부 거래 절차 위반을 주장하며 김재겸 대표 해임을 위한 임시 주총 소집을 요구하고 있습니다. 양측은 법적 대응을 예고하며 공세 수위를 높이고 있습니다.</t>
+          <t>미국 4개 주가 기업 지배구조 및 자문 서비스 기업인 ISS(Institutional Shareholder Services)를 상대로 소송을 제기했다. 이 소송은 ESG 및 DEI(다양성, 형평성, 포용성)와 관련된 것으로 보인다. 구체적인 소송 내용은 기사에 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>롯데그룹(롯데쇼핑, 롯데홈쇼핑)은 대기업으로 자력이 충분하며(적합 조건 2), 태광 측이 문제 삼는 내부 거래 규모가 수십억 원에 달해 피해 규모가 작지 않습니다(적합 조건 4). 이사회 회의록, 내부 거래 내역 등 객관적 증거 확보 가능성이 있습니다(적합 조건 5). 현재 임시 주총 소집 요구 및 법적 대응 검토 단계로, 소송금융 투자 기회가 있습니다.</t>
+          <t>소송이 이미 진행 중이며(소송중), 상대방(ISS)은 주요 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 4개 주가 원고로 참여하여 집단적 성격을 띠지만(적합 조건 3), 사건의 구체적인 내용, 책임의 명확성, 피해 규모 등 핵심 정보가 부족하여 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>앙숙 된 사돈…롯데·태광 또 전쟁?</t>
+          <t>[해외브리핑] 미 빅테크 주주들, 'AI 전력 폭증·기후 공약 충돌' 해명 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000452</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=15581</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:22.162573+00:00</t>
+          <t>2026-07-13 07:40:07.641171+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>상법 개정 취지 무색화 논란, 경영진 책임 약화 우려</t>
+          <t>무효확인 소송 및 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>유통 대기업들이 상법 개정 취지를 무색하게 하는 정관 변경으로 경영진 책임 약화 논란에 휩싸여 있습니다. 이사·감사의 손해배상 책임을 제한하고 주주총회 결의로 면제할 수 있도록 하는 조항이 경영진 책임 약화로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>삼성전자 임금협상 타결 과정에서 회사 자금의 외부 유출이 주주총회 결의 사항이라는 주장이 제기되었다. 이에 대해 무효확인 소송과 이사 충실의무 위반에 따른 손해배상 청구를 검토 중인 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(유통 대기업)의 자력이 충분하며, 정관 및 주주총회 결의 등 관련 증거 확보가 가능할 것으로 보입니다. 그러나 현재 명확한 위법 행위가 특정되지 않고 '논란' 수준이며, 구체적인 피해 규모와 피해자 수가 미상인 점은 투자를 신중하게 만듭니다.</t>
+          <t>대기업인 삼성전자가 피고가 될 예정으로 자력이 충분하며(적합 조건 2), 회사 자금의 외부 유출이 주주총회 결의 사항이라는 주장은 이사 충실의무 위반의 법적 근거를 제시하여 상대방 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 피해 규모와 피해자 수가 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>상법 개정 취지 무색… 유통 대기업들 '정관 꼼수' 논란</t>
+          <t>삼성전자 임금협상 타결…갈등 불씨는 여전</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159535</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1323868</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:59:45.625150+00:00</t>
+          <t>2026-06-24 07:00:10.457506+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>한화솔루션</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주대표소송 제기 움직임</t>
+          <t>주주대표소송 첫 변론 진행 중, 증거 확보(문서제출명령) 여부가 쟁점</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한화솔루션의 2조원 규모 유상증자 발표 후 주주들이 반발하며 주주대표소송 등 법적 대응을 검토하고 있다. 주주들은 유상증자로 인한 지분 가치 희석 및 주가 하락 등의 피해를 주장할 것으로 예상된다.</t>
+          <t>고려아연 주주대표소송의 첫 변론에서 '기밀문서' 공개 여부를 두고 치열한 공방이 벌어졌다. 재판부는 문서제출명령의 엄격한 요건을 강조하며 신중한 입장을 보였다. 이 소송은 주주들이 회사 경영진의 책임을 묻는 것으로, 증거 확보가 본안 소송의 중요한 전초전이 될 전망이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(한화솔루션)은 자력이 충분한 대기업이며, 유상증자로 인한 다수의 주주 피해가 예상되어 집단적 피해 가능성이 높습니다. 다만, 이사의 위법행위 책임이 아직 명확히 특정되지 않았고, 구체적인 증거 확보 여부가 불분명하여 추가적인 사실관계 확인이 필요합니다. (적합 조건: 상대방 자력 충분, 집단적 피해)</t>
+          <t>주주대표소송의 상대방인 고려아연은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 현재 소송 진행 중이며, '기밀문서' 공개 여부가 쟁점이 되는 것으로 보아 증거 확보 가능성이 있습니다 (적합 조건 5). 다만, 기사만으로는 구체적인 피해 규모나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>주주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>한화솔루션 '유상증자' 후폭풍… 주주들 단단히 뿔났다</t>
+          <t>고려아연 주주소송, '기밀문서' 공개 여부가 본안 전초전 됐다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032917334276963</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78954</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 12:48:05.244610+00:00</t>
+          <t>2026-04-03 13:06:16.685167+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>태광산업 경영진 및 사외이사</t>
+          <t>롯데쇼핑, 롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>손해배상 소송 검토 중</t>
+          <t>임시 주주총회 소집 요구, 대표이사 해임 추진, 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>태광산업 경영진의 불법 내부거래 및 사외이사의 사후 추인 가담에 대한 책임 추궁이 예고되었다. 이에 대해 손해배상 청구 방안이 검토되고 있으며, 이는 이호진 전 회장의 복귀와 관련된 포석으로 해석될 수 있다.</t>
+          <t>롯데홈쇼핑의 대주주인 롯데쇼핑과 2대 주주인 태광그룹 간 경영권 갈등이 격화되고 있습니다. 롯데 측이 이사회 구성을 변경하며 경영 주도권을 강화하자, 태광 측은 롯데 계열사와의 내부 거래 절차 위반을 주장하며 김재겸 대표 해임을 위한 임시 주총 소집을 요구하고 있습니다. 양측은 법적 대응을 예고하며 공세 수위를 높이고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)에 해당한다. 태광산업 경영진 및 사외이사의 불법 내부거래 책임이 언급되었고, 상대방 기업의 자력이 충분하다. 그러나 피해 규모와 피해자 수가 명확하지 않고, 구체적인 증거 유무나 공적 절차 진행 여부가 불분명하여 추가 정보가 필요하다.</t>
+          <t>롯데그룹(롯데쇼핑, 롯데홈쇼핑)은 대기업으로 자력이 충분하며(적합 조건 2), 태광 측이 문제 삼는 내부 거래 규모가 수십억 원에 달해 피해 규모가 작지 않습니다(적합 조건 4). 이사회 회의록, 내부 거래 내역 등 객관적 증거 확보 가능성이 있습니다(적합 조건 5). 현재 임시 주총 소집 요구 및 법적 대응 검토 단계로, 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>태광산업, '롯데홈쇼핑 흔들기'…이호진 복귀 '레드카펫' 포석인가</t>
+          <t>앙숙 된 사돈…롯데·태광 또 전쟁?</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3047147</t>
+          <t>https://www.mk.co.kr/article/12000452</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 13:07:24.832858+00:00</t>
+          <t>2026-04-02 00:31:22.162573+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>주주총회 결과에 대한 경영권 분쟁 심화, 직무집행정지 가처분 신청 예고</t>
+          <t>상법 개정 취지 무색화 논란, 경영진 책임 약화 우려</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고려아연 현 경영진이 영풍·MBK파트너스 연합의 이사회 과반 확보 시도를 저지하며 경영권 방어에 성공했습니다. 주주총회에서 고려아연 측 추천 이사 3인이 선임되었고, 정관변경 등 주요 안건에서도 현 경영진 측이 승리했습니다. 그러나 영풍·MBK 측은 외국인 기관투자자 표 계산 방식 변경에 대해 주주 의사 왜곡이라며 직무집행정지 가처분 신청을 예고해 2차전이 예상됩니다.</t>
+          <t>유통 대기업들이 상법 개정 취지를 무색하게 하는 정관 변경으로 경영진 책임 약화 논란에 휩싸여 있습니다. 이사·감사의 손해배상 책임을 제한하고 주주총회 결의로 면제할 수 있도록 하는 조항이 경영진 책임 약화로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스 모두 자력이 충분한 대기업 및 대형 사모펀드이며(적합 조건 2), 주주총회 의사록, 투표 기록 등 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 일반적인 소송금융의 대상이 되는 집단적 피해나 명확한 금전적 손해배상 규모가 특정되지 않는 기업 경영권 분쟁의 성격이 강합니다. 소송의 쟁점은 주로 절차적 정당성과 경영권 확보에 있습니다.</t>
+          <t>적합 조건으로 상대방(유통 대기업)의 자력이 충분하며, 정관 및 주주총회 결의 등 관련 증거 확보가 가능할 것으로 보입니다. 그러나 현재 명확한 위법 행위가 특정되지 않고 '논란' 수준이며, 구체적인 피해 규모와 피해자 수가 미상인 점은 투자를 신중하게 만듭니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>고려아연, MBK·영풍 공세 막았다…이사회 과반 수성 [현장에서]</t>
+          <t>상법 개정 취지 무색… 유통 대기업들 '정관 꼼수' 논란</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181726</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159535</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 00:45:00.968325+00:00</t>
+          <t>2026-03-31 12:59:45.625150+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>롯데웰푸드</t>
+          <t>한화솔루션</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주총회에서 이사 책임 제한 결의 통과, 국민연금 반대 표명</t>
+          <t>주주대표소송 제기 움직임</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>롯데웰푸드가 주주총회에서 이사의 손해배상 책임을 제한하는 결의안을 통과시켰다. 이에 대해 국민연금은 정당한 사유 없는 이사 책임 제한에 우려를 표하며 반대했다. 이 사안은 기업 지배구조 및 주주권과 관련된 문제로, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성이 있다.</t>
+          <t>한화솔루션의 2조원 규모 유상증자 발표 후 주주들이 반발하며 주주대표소송 등 법적 대응을 검토하고 있다. 주주들은 유상증자로 인한 지분 가치 희석 및 주가 하락 등의 피해를 주장할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(롯데웰푸드는 대기업), 증거 확보 가능(주주총회 결의 및 국민연금 반대). 잠재적으로 집단적 피해(모든 주주)가 발생할 수 있음. 부적합 조건: 현재 명확한 피해 금액이 특정되지 않음. 국민연금의 반대는 이사 책임 제한의 부당성에 대한 공적 기관의 우려를 나타내며, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성을 시사함.</t>
+          <t>상대방(한화솔루션)은 자력이 충분한 대기업이며, 유상증자로 인한 다수의 주주 피해가 예상되어 집단적 피해 가능성이 높습니다. 다만, 이사의 위법행위 책임이 아직 명확히 특정되지 않았고, 구체적인 증거 확보 여부가 불분명하여 추가적인 사실관계 확인이 필요합니다. (적합 조건: 상대방 자력 충분, 집단적 피해)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주들 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>롯데웰푸드 '책임 낮추고 보수 높이고'...국민연금 제동</t>
+          <t>한화솔루션 '유상증자' 후폭풍… 주주들 단단히 뿔났다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115756</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032917334276963</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:59.935459+00:00</t>
+          <t>2026-03-29 12:48:05.244610+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>삼성물산</t>
+          <t>태광산업 경영진 및 사외이사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행</t>
+          <t>손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국민연금이 삼성물산 합병 과정에서 발생한 손해에 대해 손해배상 소송을 제기했으며, 청구 금액은 5억1000만원입니다. 형사 재판에서는 무죄가 확정되었으나, 민사 소송에서 손해 여부를 두고 공방이 본격화될 예정입니다.</t>
+          <t>태광산업 경영진의 불법 내부거래 및 사외이사의 사후 추인 가담에 대한 책임 추궁이 예고되었다. 이에 대해 손해배상 청구 방안이 검토되고 있으며, 이는 이호진 전 회장의 복귀와 관련된 포석으로 해석될 수 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방인 삼성물산 및 이재용측은 자력이 충분한 대기업입니다. (적합 조건 2) 청구 금액이 5억1000만원으로 피해 규모가 크다고 볼 수 있습니다. (적합 조건 4) 다만, 형사 재판에서 무죄가 확정된 바 있어 상대방 책임의 명확성 입증에 어려움이 있을 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)에 해당한다. 태광산업 경영진 및 사외이사의 불법 내부거래 책임이 언급되었고, 상대방 기업의 자력이 충분하다. 그러나 피해 규모와 피해자 수가 명확하지 않고, 구체적인 증거 유무나 공적 절차 진행 여부가 불분명하여 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>5억1000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>국민연금  삼성물산 합병 피해  vs 이재용측  위법 없어</t>
+          <t>태광산업, '롯데홈쇼핑 흔들기'…이호진 복귀 '레드카펫' 포석인가</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260319500399</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3047147</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 13:06:35.624657+00:00</t>
+          <t>2026-03-26 13:07:24.832858+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>고려아연 현 경영진</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+          <t>주주총회 결과에 대한 경영권 분쟁 심화, 직무집행정지 가처분 신청 예고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>고려아연은 주주총회를 앞두고 경영권 분쟁이 격화되고 있습니다. 지난해 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국의 검토 결과 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 입장으로 인해 상정하지 못했습니다. 현재 관련 본안 소송이 진행 중인 것으로 보입니다.</t>
+          <t>고려아연 현 경영진이 영풍·MBK파트너스 연합의 이사회 과반 확보 시도를 저지하며 경영권 방어에 성공했습니다. 주주총회에서 고려아연 측 추천 이사 3인이 선임되었고, 정관변경 등 주요 안건에서도 현 경영진 측이 승리했습니다. 그러나 영풍·MBK 측은 외국인 기관투자자 표 계산 방식 변경에 대해 주주 의사 왜곡이라며 직무집행정지 가처분 신청을 예고해 2차전이 예상됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(고려아연)의 자력이 충분하고(적합 조건 2), 관계 당국의 검토 결과 및 본안 소송 진행으로 증거 확보 및 공적 절차 진행 중임이 확인됩니다(적합 조건 5, 6). 그러나 사건의 성격이 일반적인 집단 피해나 소비자 피해가 아닌 기업 경영권 분쟁으로, 소송금융의 주된 고객인 다수의 피해자 또는 개별 원고(피해자)의 직접적인 손해배상 청구와는 거리가 있어 'High' 등급으로 보기 어렵습니다.</t>
+          <t>고려아연, 영풍, MBK파트너스 모두 자력이 충분한 대기업 및 대형 사모펀드이며(적합 조건 2), 주주총회 의사록, 투표 기록 등 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 일반적인 소송금융의 대상이 되는 집단적 피해나 명확한 금전적 손해배상 규모가 특정되지 않는 기업 경영권 분쟁의 성격이 강합니다. 소송의 쟁점은 주로 절차적 정당성과 경영권 확보에 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>주총 일주일 앞둔 고려아연 '경영권 분쟁' 격화… 이사회 단 한 석이라...</t>
+          <t>고려아연, MBK·영풍 공세 막았다…이사회 과반 수성 [현장에서]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928710</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181726</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 12:55:39.853342+00:00</t>
+          <t>2026-03-25 00:45:00.968325+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>영풍, MBK</t>
+          <t>롯데웰푸드</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>주식 액면분할 관련 소송 진행 중</t>
+          <t>주주총회에서 이사 책임 제한 결의 통과, 국민연금 반대 표명</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>고려아연 주주총회에서 주식 액면분할 안건을 두고 영풍 및 MBK 측과 자문사 간 대치가 발생했습니다. 현재 동일 안건에 대한 소송이 진행 중이며, 글래스루이스는 회사 측을, ISS는 최윤범 대표에 반대하는 입장을 표명했습니다.</t>
+          <t>롯데웰푸드가 주주총회에서 이사의 손해배상 책임을 제한하는 결의안을 통과시켰다. 이에 대해 국민연금은 정당한 사유 없는 이사 책임 제한에 우려를 표하며 반대했다. 이 사안은 기업 지배구조 및 주주권과 관련된 문제로, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>대기업 및 투자사(고려아연, 영풍, MBK) 간의 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 기사에 '현재 소송 중인 동일 안건'이라고 명시되어 이미 소송이 진행 중인 사건입니다. 다만, 잠재적 원고(피해자)의 구체적인 피해 규모나 피해자 수가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
+          <t>적합 조건: 상대방 자력 충분(롯데웰푸드는 대기업), 증거 확보 가능(주주총회 결의 및 국민연금 반대). 잠재적으로 집단적 피해(모든 주주)가 발생할 수 있음. 부적합 조건: 현재 명확한 피해 금액이 특정되지 않음. 국민연금의 반대는 이사 책임 제한의 부당성에 대한 공적 기관의 우려를 나타내며, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성을 시사함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>고려아연 주총 '자문사 대치'...글래스루이스 '회사지지' vs ISS '反최윤범...</t>
+          <t>롯데웰푸드 '책임 낮추고 보수 높이고'...국민연금 제동</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56534</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115756</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:49.415377+00:00</t>
+          <t>2026-03-20 12:45:59.935459+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스</t>
+          <t>삼성물산</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>액면분할 관련 소송 진행 중, 주주총회 앞두고 의결권 자문사 권고 발표</t>
+          <t>손해배상 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권 자문사 ISS가 이사 선임 및 정관 변경 안건에 대해 현 이사회 측에 찬성을, MBK파트너스·영풍 측의 액면분할 안건에는 반대를 권고했습니다. 액면분할 안건은 이미 관련 소송으로 효력이 정지된 상태이며, ISS는 MBK·영풍 측에 가처분 신청 철회를 권고했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주요 주주 간의 분쟁으로 해석됩니다.</t>
+          <t>국민연금이 삼성물산 합병 과정에서 발생한 손해에 대해 손해배상 소송을 제기했으며, 청구 금액은 5억1000만원입니다. 형사 재판에서는 무죄가 확정되었으나, 민사 소송에서 손해 여부를 두고 공방이 본격화될 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스 등 소송 상대방의 자력이 충분하고(적합 조건 2), 기업 지배구조 관련 분쟁이므로 증거 확보가 가능할 것으로 보이나(적합 조건 5), 기사 내용만으로는 로앤굿 고객 대상인 '다수의 피해자' 또는 '원고(피해자)'가 명확히 특정되지 않아 소송금융 투자 적합도가 높지 않음. 현재 진행 중인 소송은 액면분할 관련 기업 간 분쟁으로 보입니다.</t>
+          <t>상대방인 삼성물산 및 이재용측은 자력이 충분한 대기업입니다. (적합 조건 2) 청구 금액이 5억1000만원으로 피해 규모가 크다고 볼 수 있습니다. (적합 조건 4) 다만, 형사 재판에서 무죄가 확정된 바 있어 상대방 책임의 명확성 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억1000만원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>ISS “고려아연 이사 5인 선임 찬성”…MBK·영풍 ‘6인안’엔 부정적</t>
+          <t>국민연금  삼성물산 합병 피해  vs 이재용측  위법 없어</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091946378191</t>
+          <t>https://www.asiatime.co.kr/article/20260319500399</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-09 13:25:25.065439+00:00</t>
+          <t>2026-03-19 13:06:35.624657+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>고려아연 주주총회를 둘러싸고 영풍 및 MBK 간 의결권 제한 공세와 사칭 논란이 확산되고 있다. 지난해 주총 액면분할 안건 상정 시 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 관계 당국 입장이 있었다. 이는 기업 지배구조를 둘러싼 법적 분쟁이 진행 중임을 시사한다.</t>
+          <t>고려아연은 주주총회를 앞두고 경영권 분쟁이 격화되고 있습니다. 지난해 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국의 검토 결과 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 입장으로 인해 상정하지 못했습니다. 현재 관련 본안 소송이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (고려아연, 영풍, MBK 등 대기업/대형 투자사), 증거 확보 가능성 높음 (관계 당국 검토 결과 및 본안 소송 진행). 부적합 조건: 집단적 피해 규모 및 개별 피해 금액이 명확히 제시되지 않아 일반적인 집단소송 투자 대상과는 차이가 있음. 사건의 성격이 기업 지배구조 분쟁으로, 소송금융의 투자 대상이 될 수는 있으나 기사만으로는 투자 매력도 판단이 어려움.</t>
+          <t>상대방(고려아연)의 자력이 충분하고(적합 조건 2), 관계 당국의 검토 결과 및 본안 소송 진행으로 증거 확보 및 공적 절차 진행 중임이 확인됩니다(적합 조건 5, 6). 그러나 사건의 성격이 일반적인 집단 피해나 소비자 피해가 아닌 기업 경영권 분쟁으로, 소송금융의 주된 고객인 다수의 피해자 또는 개별 원고(피해자)의 직접적인 손해배상 청구와는 거리가 있어 'High' 등급으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>고려아연 주총戰...영풍·MBK '의결권 제한' 공세·사칭 논란 확산</t>
+          <t>주총 일주일 앞둔 고려아연 '경영권 분쟁' 격화… 이사회 단 한 석이라...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56271</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928710</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-09 00:44:55.490147+00:00</t>
+          <t>2026-03-18 12:55:39.853342+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>영풍, MBK</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주주총회 의결권 대리행사 과정에서 회사 사칭 의혹 제기</t>
+          <t>주식 액면분할 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>고려아연이 영풍 및 MBK파트너스가 주주총회 의결권 대리행사 과정에서 '회사 사칭'을 했다는 의혹을 제기하며 주주 혼란을 야기했다고 주장했다. 이는 고려아연 경영권 분쟁의 일환으로, 영풍과 MBK는 고려아연의 주주들에게 의결권 위임을 요청하는 과정에서 부적절한 행위를 했다는 비판을 받고 있다.</t>
+          <t>고려아연 주주총회에서 주식 액면분할 안건을 두고 영풍 및 MBK 측과 자문사 간 대치가 발생했습니다. 현재 동일 안건에 대한 소송이 진행 중이며, 글래스루이스는 회사 측을, ISS는 최윤범 대표에 반대하는 입장을 표명했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하는 영풍과 MBK라는 대기업/금융기관이 특정되어 있고, 적합 조건 5(증거 확보 가능)에 해당하는 '회사 사칭'이라는 구체적인 의혹이 제기되었다. 그러나 현재는 의혹 제기 단계로 상대방 책임이 명확하다고 보기 어려우며, 주주들의 구체적인 금전적 피해 규모나 집단적 피해 여부가 명확하지 않아 추가 확인이 필요하다.</t>
+          <t>대기업 및 투자사(고려아연, 영풍, MBK) 간의 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 기사에 '현재 소송 중인 동일 안건'이라고 명시되어 이미 소송이 진행 중인 사건입니다. 다만, 잠재적 원고(피해자)의 구체적인 피해 규모나 피해자 수가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>고려아연, 영풍·MBK '회사 사칭' 의혹 제기… 주주 혼란 가중</t>
+          <t>고려아연 주총 '자문사 대치'...글래스루이스 '회사지지' vs ISS '反최윤범...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6093950</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56534</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-08 12:48:01.588106+00:00</t>
+          <t>2026-03-12 00:44:49.415377+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>KT 경영진</t>
+          <t>고려아연, 영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2019년 3월 제기된 손해배상 소송</t>
+          <t>액면분할 관련 소송 진행 중, 주주총회 앞두고 의결권 자문사 권고 발표</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 2019년 3월 KT 경영진의 위법행위로 KT가 765억 원의 손해를 입었다며 손해배상 소송을 제기했습니다. 이 사건은 대기업을 상대로 한 대규모 손해배상 청구로, 소송금융 투자 검토 가치가 있습니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권 자문사 ISS가 이사 선임 및 정관 변경 안건에 대해 현 이사회 측에 찬성을, MBK파트너스·영풍 측의 액면분할 안건에는 반대를 권고했습니다. 액면분할 안건은 이미 관련 소송으로 효력이 정지된 상태이며, ISS는 MBK·영풍 측에 가처분 신청 철회를 권고했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주요 주주 간의 분쟁으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>KT는 대기업으로 자력이 충분하며, 765억 원이라는 큰 피해 금액이 명시되어 소송금융 투자에 적합한 조건을 갖추고 있습니다. 소액주주 35명이 집단적으로 소송을 제기한 점도 긍정적입니다. 다만, 기사 내용만으로는 경영진 위법행위의 구체적인 내용이나 증거의 명확성을 파악하기 어려워 추가 조사가 필요합니다.</t>
+          <t>고려아연, 영풍, MBK파트너스 등 소송 상대방의 자력이 충분하고(적합 조건 2), 기업 지배구조 관련 분쟁이므로 증거 확보가 가능할 것으로 보이나(적합 조건 5), 기사 내용만으로는 로앤굿 고객 대상인 '다수의 피해자' 또는 '원고(피해자)'가 명확히 특정되지 않아 소송금융 투자 적합도가 높지 않음. 현재 진행 중인 소송은 액면분할 관련 기업 간 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[위클립] 3월 1주</t>
+          <t>ISS “고려아연 이사 5인 선임 찬성”…MBK·영풍 ‘6인안’엔 부정적</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>laborplus.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40454</t>
+          <t>http://www.fnnews.com/news/202603091946378191</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-08 00:29:48.477690+00:00</t>
+          <t>2026-03-09 13:25:25.065439+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검사인 선임 소송 제기</t>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>고려아연에 대해 주식회사 영풍, 한국기업투자홀딩스, 유안회사 와이피씨가 검사인 선임 소송을 제기했다는 공시가 발표되었습니다. 이는 3월 24일 개최 예정인 정기주주총회와 관련된 것으로, 기업 지배구조 및 주주권 행사와 관련된 분쟁으로 보입니다.</t>
+          <t>고려아연 주주총회를 둘러싸고 영풍 및 MBK 간 의결권 제한 공세와 사칭 논란이 확산되고 있다. 지난해 주총 액면분할 안건 상정 시 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 관계 당국 입장이 있었다. 이는 기업 지배구조를 둘러싼 법적 분쟁이 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>고려아연은 자력이 충분한 대기업이며 (적합 조건 2), 주주들이 검사인 선임 소송을 제기하여 공적 절차가 진행 중입니다 (적합 조건 1, 6). 다만, 직접적인 피해 금액이나 피해자 수가 명시되지 않았고, 집단적 피해보다는 특정 주주 간의 기업 지배구조 분쟁 성격이 강합니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (고려아연, 영풍, MBK 등 대기업/대형 투자사), 증거 확보 가능성 높음 (관계 당국 검토 결과 및 본안 소송 진행). 부적합 조건: 집단적 피해 규모 및 개별 피해 금액이 명확히 제시되지 않아 일반적인 집단소송 투자 대상과는 차이가 있음. 사건의 성격이 기업 지배구조 분쟁으로, 소송금융의 투자 대상이 될 수는 있으나 기사만으로는 투자 매력도 판단이 어려움.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[주요 공시] 3월 6일 오후</t>
+          <t>고려아연 주총戰...영풍·MBK '의결권 제한' 공세·사칭 논란 확산</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701751</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56271</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 13:10:05.331466+00:00</t>
+          <t>2026-03-09 00:44:55.490147+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>액면분할 효력 정지 관련 주주 간 분쟁</t>
+          <t>주주총회 의결권 대리행사 과정에서 회사 사칭 의혹 제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 MBK와 영풍 측이 제기한 소송으로 인해 액면분할의 효력이 정지된 상황이다. 고려아연 측은 MBK·영풍의 액면분할 재제안이 절차 중복과 불확실성을 초래한다고 지적하며 법적 대응을 시사했다.</t>
+          <t>고려아연이 영풍 및 MBK파트너스가 주주총회 의결권 대리행사 과정에서 '회사 사칭'을 했다는 의혹을 제기하며 주주 혼란을 야기했다고 주장했다. 이는 고려아연 경영권 분쟁의 일환으로, 영풍과 MBK는 고려아연의 주주들에게 의결권 위임을 요청하는 과정에서 부적절한 행위를 했다는 비판을 받고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/투자사이며(적합 조건 2), 기업 지배구조 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'의 범위와 구체적인 피해 규모를 명확히 파악하기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하는 영풍과 MBK라는 대기업/금융기관이 특정되어 있고, 적합 조건 5(증거 확보 가능)에 해당하는 '회사 사칭'이라는 구체적인 의혹이 제기되었다. 그러나 현재는 의혹 제기 단계로 상대방 책임이 명확하다고 보기 어려우며, 주주들의 구체적인 금전적 피해 규모나 집단적 피해 여부가 명확하지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>고려아연, 정기주총 앞두고 주주서한 발송</t>
+          <t>고려아연, 영풍·MBK '회사 사칭' 의혹 제기… 주주 혼란 가중</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821847</t>
+          <t>https://www.news1.kr/industry/general-industry/6093950</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-06 01:55:31.783785+00:00</t>
+          <t>2026-03-08 12:48:01.588106+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>고려아연 이사회</t>
+          <t>KT 경영진</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>정기주주총회 개최 예정, 과거 액면분할 관련 소송 제기 및 효력정지</t>
+          <t>2019년 3월 제기된 손해배상 소송</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>고려아연이 정기주주총회를 앞두고 주주서한을 발송하여 거버넌스 개선 및 주주 권익 보호 안건 상정 사유를 설명했다. 이사회는 임의적립금 전환, 이사의 충실의무 도입 등을 찬성했으나, MBK·영풍이 제안한 액면분할 등 대부분의 안건에는 반대 입장을 표명했다. 특히 액면분할 안건은 과거 소송으로 효력정지된 바 있어, 주주총회에서 경영권 및 주주권 관련 주요 쟁점들이 다뤄질 예정이다.</t>
+          <t>KT 소액주주 35명이 2019년 3월 KT 경영진의 위법행위로 KT가 765억 원의 손해를 입었다며 손해배상 소송을 제기했습니다. 이 사건은 대기업을 상대로 한 대규모 손해배상 청구로, 소송금융 투자 검토 가치가 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 주주총회 안건을 둘러싼 경영권 분쟁 및 소수주주 보호 이슈가 존재한다. 이미 액면분할 안건에 대한 소송이 진행된 바 있어 법적 분쟁의 가능성이 높고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 일반적인 집단소송 형태의 피해가 명확히 드러나지 않고, 피해 규모 산정이 복잡할 수 있다.</t>
+          <t>KT는 대기업으로 자력이 충분하며, 765억 원이라는 큰 피해 금액이 명시되어 소송금융 투자에 적합한 조건을 갖추고 있습니다. 소액주주 35명이 집단적으로 소송을 제기한 점도 긍정적입니다. 다만, 기사 내용만으로는 경영진 위법행위의 구체적인 내용이나 증거의 명확성을 파악하기 어려워 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>소수주주 다수</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>고려아연, 주주서한 발송…'거버넌스 개선' 등 상정 사유 설명</t>
+          <t>[위클립] 3월 1주</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>laborplus.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=214384</t>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40454</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-06 01:47:28.338522+00:00</t>
+          <t>2026-03-08 00:29:48.477690+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 손해배상 소송 진행 중</t>
+          <t>검사인 선임 소송 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁이 KZ정밀의 주주제안과 영풍의 손해배상 소송으로 확대되며 전면 충돌 양상을 보이고 있습니다. 양측의 갈등은 지배구조 개편 논쟁과 법적 공방으로 동시에 진행되고 있습니다.</t>
+          <t>고려아연에 대해 주식회사 영풍, 한국기업투자홀딩스, 유안회사 와이피씨가 검사인 선임 소송을 제기했다는 공시가 발표되었습니다. 이는 3월 24일 개최 예정인 정기주주총회와 관련된 것으로, 기업 지배구조 및 주주권 행사와 관련된 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>영풍과 KZ정밀 모두 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 손해배상 소송이 이미 제기되어 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 기사만으로는 상대방의 책임이 명확한지 판단하기 어렵고(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
+          <t>고려아연은 자력이 충분한 대기업이며 (적합 조건 2), 주주들이 검사인 선임 소송을 제기하여 공적 절차가 진행 중입니다 (적합 조건 1, 6). 다만, 직접적인 피해 금액이나 피해자 수가 명시되지 않았고, 집단적 피해보다는 특정 주주 간의 기업 지배구조 분쟁 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>KZ정밀  거버넌스 개편 주주제안  vs 영풍  탈법 상호주 손배소</t>
+          <t>[주요 공시] 3월 6일 오후</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56025</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701751</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-05 00:43:16.147596+00:00</t>
+          <t>2026-03-06 13:10:05.331466+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 진행 중</t>
+          <t>액면분할 효력 정지 관련 주주 간 분쟁</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 조현범 회장의 사임 배경에 가족 간 경영권 갈등이 언급되며, 조 전 고문이 회사를 상대로 주주총회 결의 취소 소송을 제기하여 경영권 분쟁이 재점화될 조짐을 보이고 있습니다. 다가오는 주주총회를 앞두고 긴장감이 고조되고 있으며, 소송의 결과에 따라 회사 지배구조에 영향을 미칠 수 있습니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 MBK와 영풍 측이 제기한 소송으로 인해 액면분할의 효력이 정지된 상황이다. 고려아연 측은 MBK·영풍의 액면분할 재제안이 절차 중복과 불확실성을 초래한다고 지적하며 법적 대응을 시사했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방인 한국앤컴퍼니는 상장회사로 자력이 충분하며(적합 조건 2), 주주총회 결의 취소 소송의 특성상 관련 회의록, 정관 등 증거 확보가 용이합니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사에 명시된 직접적인 피해 금액이 없어 투자 매력도가 'High'까지는 아닙니다. 경영권 분쟁의 특성상 소송 가액이 높을 가능성은 있습니다.</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/투자사이며(적합 조건 2), 기업 지배구조 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'의 범위와 구체적인 피해 규모를 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (조 전 고문)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>조현범 빠진 한국앤컴퍼니 경영권 갈등 재점화?…주총 앞두고 전운</t>
+          <t>고려아연, 정기주총 앞두고 주주서한 발송</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364042</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821847</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-26 12:58:42.993615+00:00</t>
+          <t>2026-03-06 01:55:31.783785+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
+          <t>고려아연 이사회</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>정기주주총회 개최 예정, 과거 액면분할 관련 소송 제기 및 효력정지</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>고려아연이 정기주주총회를 앞두고 주주서한을 발송하여 거버넌스 개선 및 주주 권익 보호 안건 상정 사유를 설명했다. 이사회는 임의적립금 전환, 이사의 충실의무 도입 등을 찬성했으나, MBK·영풍이 제안한 액면분할 등 대부분의 안건에는 반대 입장을 표명했다. 특히 액면분할 안건은 과거 소송으로 효력정지된 바 있어, 주주총회에서 경영권 및 주주권 관련 주요 쟁점들이 다뤄질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 주주총회 안건을 둘러싼 경영권 분쟁 및 소수주주 보호 이슈가 존재한다. 이미 액면분할 안건에 대한 소송이 진행된 바 있어 법적 분쟁의 가능성이 높고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 일반적인 집단소송 형태의 피해가 명확히 드러나지 않고, 피해 규모 산정이 복잡할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>소수주주 다수</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>고려아연, 주주서한 발송…'거버넌스 개선' 등 상정 사유 설명</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>fetv.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.fetv.co.kr/news/article.html?no=214384</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:47:28.338522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>고려아연 경영권 분쟁이 KZ정밀의 주주제안과 영풍의 손해배상 소송으로 확대되며 전면 충돌 양상을 보이고 있습니다. 양측의 갈등은 지배구조 개편 논쟁과 법적 공방으로 동시에 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>영풍과 KZ정밀 모두 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 손해배상 소송이 이미 제기되어 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 기사만으로는 상대방의 책임이 명확한지 판단하기 어렵고(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>KZ정밀  거버넌스 개편 주주제안  vs 영풍  탈법 상호주 손배소</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56025</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:43:16.147596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>주주총회 결의 취소 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니 조현범 회장의 사임 배경에 가족 간 경영권 갈등이 언급되며, 조 전 고문이 회사를 상대로 주주총회 결의 취소 소송을 제기하여 경영권 분쟁이 재점화될 조짐을 보이고 있습니다. 다가오는 주주총회를 앞두고 긴장감이 고조되고 있으며, 소송의 결과에 따라 회사 지배구조에 영향을 미칠 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상대방인 한국앤컴퍼니는 상장회사로 자력이 충분하며(적합 조건 2), 주주총회 결의 취소 소송의 특성상 관련 회의록, 정관 등 증거 확보가 용이합니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사에 명시된 직접적인 피해 금액이 없어 투자 매력도가 'High'까지는 아닙니다. 경영권 분쟁의 특성상 소송 가액이 높을 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명 (조 전 고문)</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>조현범 빠진 한국앤컴퍼니 경영권 갈등 재점화?…주총 앞두고 전운</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364042</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:58:42.993615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
           <t>이엔에프테크놀로지</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>행동주의 펀드 트러스톤자산운용이 허가 소송 제기</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>행동주의 펀드인 트러스톤자산운용이 이엔에프테크놀로지에 대해 허가 소송을 제기했다고 공시되었습니다. 행동주의 펀드는 기업 주식을 매수해 주주 지위를 확보한 뒤 이사회에 영향력을 행사하여 이익을 추구하는 것을 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>행동주의 펀드인 트러스톤자산운용이 이엔에프테크놀로지라는 기업을 상대로 소송을 제기하여, 상대방의 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 또한, 이미 소송이 진행 중인 단계이므로 소송금융 투자 대상으로서 적합한 진행 단계에 있습니다. 다만, '허가 소송'의 구체적인 내용과 책임의 명확성, 그리고 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
         <is>
           <t>[Who Is ?] 지용석 이엔에프테크놀로지 대표이사 회장</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>businesspost.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430753</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-23 00:41:38.179746+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N21"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>