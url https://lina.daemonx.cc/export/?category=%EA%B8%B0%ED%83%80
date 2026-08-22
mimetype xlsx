--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$109</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$118</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N109"/>
+  <dimension ref="A1:N118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6868 +535,7440 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>예능 프로그램 내 연출</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 오타니 쇼헤이와 한국인 메이저리그 선수들의 활약을 팬들이 '강제로 못 보게 된다'는 내용으로, 메이저리그 팬들의 아쉬움을 표현하고 있습니다. 김하성 선수의 FA 자격 획득 등 선수들의 상황을 언급하며 팬들의 시청 기회 상실에 대한 우려를 전달합니다.</t>
+          <t>MBC '놀면 뭐하니?' 방송에서 유재석과 정준하가 코믹한 상황극 중 '희롱 사건'을 빌미로 서로 변호사를 부르고 소송을 선언하는 내용이다. 이는 실제 법적 분쟁이 아닌 예능 프로그램의 연출된 상황으로, 시청자들에게 웃음을 주기 위한 설정이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용은 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 전혀 언급하고 있지 않습니다. 특정 가능한 가해자나 법적 책임 소재가 없으며, 피해 규모 또한 법적으로 청구 가능한 손해로 볼 수 없습니다. (적합 조건 0개 해당)</t>
+          <t>해당 사건은 예능 프로그램 내에서 연출된 상황으로, 유재석과 정준하의 '소송 선언'은 실제 법적 분쟁이 아닌 코믹한 설정이다. 따라서 소송금융 투자를 위한 실제 법적 분쟁의 요건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>2027 오타니 이도류쇼에 김하성·이정후·김혜성·송성문 활약 강제로 못...</t>
+          <t>유재석, 정준하 돌발 행동에 발끈 “극심한 모멸감…변호사 부를 것” ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026052920083308503</t>
+          <t>https://sports.donga.com/ent/article/all/20260808/134441450/1</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 18:07:51.737456+00:00</t>
+          <t>2026-08-14 09:28:59.927044+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>소송 종결 및 환입 완료</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 고 한승헌 전 감사원장의 4주기를 추모하며, 그가 군사정권 시절 인권변호사로서 학생, 재야인사, 억울한 피해자들을 변호하며 인권을 지켜낸 업적을 기리고 있습니다. 그의 지식과 유머, 따뜻한 인품을 회고하는 내용으로, 특정 법적 분쟁이나 사건에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>신한금융의 2분기 순이익에 홍콩 ELS 과징금 환입 837억 원과 소송 관련 환입 등 일회성 이익이 포함되었다는 내용입니다. 이는 과거 소송이 이미 종결되어 신한금융이 금전적 이득을 얻었음을 시사합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 고 한승헌 전 감사원장의 4주기 추모 기사로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사 내용 중 '소송 관련 환입'은 이미 소송이 종결되어 신한금융이 환입을 받았다는 의미로 해석됩니다. 이는 소송금융 투자 대상에서 제외되는 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>고(故) 한승헌 전 감사원장 4주기 추모…“인권과 양심 지킨 산민정신 ...</t>
+          <t>[포커스] 몸집 안 키우고 더 벌었다…신한금융의 '수수료 성장' 방정식</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604200212</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=808583</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-27 21:56:37.571557+00:00</t>
+          <t>2026-08-14 07:01:19.135448+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 기사 제목은 연예인 관련 소식을 다루는 것으로 보이며, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실은 포함되어 있지 않습니다.</t>
+          <t>이 기사는 더불어민주당 8·17 전당대회 대표 경선에 진출한 정청래, 김민석, 송영길 후보들의 주말 행보와 캠페인 전략을 상세히 보도합니다. 기사 말미에는 여당 캠프의 투표율 촉각, 김민석 후보의 후원금 모금 소식과 함께, '윤 대통령 대선 허위발언' 관련 397억 반환 요구 및 검찰 영장 기각에 대한 여당의 비판 등 정치적 이슈들이 간략하게 언급되어 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없으며, 기사 제목으로 미루어 볼 때 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루는 기사가 아님. 적합 조건에 해당 사항 없음.</t>
+          <t>이 기사는 주로 더불어민주당 전당대회 후보들의 선거 운동과 정치적 행보를 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 민사상 피해자, 상대방, 그리고 손해배상 청구권이 특정되지 않습니다. '대선 허위발언' 관련 397억 반환 요구 언급은 있으나, 이는 정치적/공적 영역의 사안으로 보이며, 소송금융의 대상이 되는 사적 손해배상 청구와는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>조여정 “김혜수 선배님 불륜 응원” 조인성 커피차 자랑…장난기 넘치...</t>
+          <t>김민석  대통령 음해·노코멘트가 반명 …정청래  이재명 끝까지 지킬 ...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604051639260310</t>
+          <t>https://www.news1.kr/politics/assembly/6239356</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:45:58.586459+00:00</t>
+          <t>2026-08-08 01:52:14.799886+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무부가 6월부터 스토킹 피해자가 전자장치를 부착한 가해자의 위치와 동선을 스마트폰으로 실시간 확인할 수 있는 전용 앱을 도입합니다. 이는 가해자가 일정 거리 내로 접근할 경우 피해자에게 알림을 제공하여 스토킹 피해자 보호를 강화하기 위한 조치입니다.</t>
+          <t>국민의힘은 김어준 씨가 '장윤기 사건'을 언급한 것에 대해 강력히 비판하는 논평을 발표했습니다. 박성훈 수석대변인은 천인공노할 강력 범죄 피해자와 유가족의 비극을 정파적 이익을 위해 난도질하는 행태에 경악을 금할 수 없다고 밝혔습니다. 이 기사는 정치적 비판에 초점을 맞추고 있으며, 새로운 법적 분쟁이나 소송금융 투자 기회를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 법무부의 스토킹 피해자 보호를 위한 시스템 도입에 관한 내용으로, 특정 사건의 피해 발생이나 소송 가능성을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 과거 강력 범죄인 '장윤기 사건'에 대한 김어준 씨의 언급을 국민의힘이 비판하는 정치적 논평입니다. 소송금융 투자 대상이 될 수 있는 새로운 민사 소송 기회를 제시하지 않으며, 특정 가능한 피고나 피해 규모, 진행 단계 등 소송금융 검토에 필요한 정보가 부재합니다. (부적합 조건: 이미 종결된 사건 - 원 사건이 종결되었을 가능성이 높고, 기사 내용은 새로운 소송 기회가 아님)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>스토킹 가해자 위치·동선 ‘실시간 확인’…법무부, 전용 앱 6월 도입</t>
+          <t>국힘, 김어준 '장윤기 사건' 언급에 맹비판… 금수와도 같은 야만적 행...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/LOERVA5RSJGUXHV5PIW3EOKRKA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2287264</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:28:05.272209+00:00</t>
+          <t>2026-07-11 12:16:44.252904+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>수금지화</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>방송 중 개인간 갈등</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>가수 주영훈 씨가 과거 MBN '동치미' 방송에서 1988년 청담동 180평 저택을 1억 5천만 원에 매각했던 일화를 공개했습니다. 당시 아버지의 반대에도 불구하고 매각했으나, 현재 시세로는 50억 원 이상에 달할 것이라며 아쉬움을 표했습니다. 이는 개인적인 과거 경험에 대한 이야기로, 법적 분쟁과는 무관합니다.</t>
+          <t>리얼리티 연애 프로그램 '돌싱N모솔'에 출연한 카멜리아가 다른 출연자 수금지화가 자신에게 진심이 아니었음을 알고 큰 창피함과 배신감을 느꼈다. 카멜리아는 방송에서 자신의 모습이 어떻게 비춰질지 걱정하며 수금지화에게 따져 묻겠다고 말했다. 이는 출연자 간의 감정적 갈등에 대한 기사이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 주영훈 씨의 개인적인 부동산 거래와 관련된 과거의 일화를 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 제시하지 않습니다. 특정 가능한 상대방이나 명확한 책임 소재가 없으므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 리얼리티 방송 프로그램 출연자 간의 개인적인 감정적 갈등으로, 법적 책임이 명확하지 않으며, 금전적 피해 규모를 특정하기 어렵습니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>주영훈, 금수저 될 뻔 “청담동 180평 저택 1억 5천에 팔아” (동치미)[...</t>
+          <t>방송 나가기 싫어, 너무 창피하다  카멜리아, 수금지화 '어장' 깨달았다...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604050607361710</t>
+          <t>http://www.osen.co.kr/article/G1112800157</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:00.107892+00:00</t>
+          <t>2026-07-06 07:02:17.690802+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>서울지방변호사회가 변호사 수 과잉 공급에 대한 연구 결과를 공개했다. 민사·형사 사건 수 감소와 이른바 '나홀로 소송' 증가가 변호사 수요 정체의 주요 원인으로 지목되었다.</t>
+          <t>배우 이희준이 출연한 작품 '허수아비'에 대한 인터뷰 기사로, 억울한 피해자들의 이야기를 다룬 작품의 의미와 제작 과정을 설명합니다. 실제 사건이 아닌 가상의 작품에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 변호사 시장의 전반적인 상황을 분석한 보고서입니다. 소송금융 투자를 위한 명확한 피고, 피해자, 손해배상 청구권이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 배우 이희준의 인터뷰로, '허수아비'라는 가상의 작품에 대한 내용입니다. 실제 발생한 사건이나 법적 분쟁이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>변호사 수 4,000~5,000명 과잉공급 … 서울변회 연구 결과 공개</t>
+          <t>“통쾌함 대신 현실을” 이희준, 직접 밝힌 ‘허수아비’의 의미[인터뷰...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218808</t>
+          <t>https://sports.khan.co.kr/article/202605270840003?pt=nv</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 00:37:19.949495+00:00</t>
+          <t>2026-07-04 07:02:53.943604+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기사 내용은 '김 지사'가 지사 경선과 관련하여 법적 소송 제기 또는 무소속 출마 여부를 아직 결정하지 않았다는 것만 언급하고 있습니다. 구체적인 소송의 내용이나 피해 사실은 파악할 수 없습니다.</t>
+          <t>익산시가 5월 개인지방소득세 및 종합소득세 확정신고 기간을 맞아 납세자 편의를 위한 신고 도움 창구를 운영합니다. 경제위기로 어려움을 겪는 납세자들을 위해 특정 대상자(플랫폼 미정산 피해자 포함)의 납부 기한을 8월 31일까지 3개월 직권 연장한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제공된 기사 내용만으로는 소송금융 적합도 판단 기준 중 어떤 조건도 충족하는지 파악할 수 없습니다. 소송의 구체적인 원인, 상대방, 피해 규모, 증거 등에 대한 정보가 전혀 없어 투자 적합성을 평가하기 어렵습니다.</t>
+          <t>이 기사는 익산시의 세금 신고 지원 및 납부 기한 연장 정책에 대한 것으로, 소송금융 투자를 검토할 만한 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 상대방의 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'金 빠진' 지사경선 이원택-안호영 맞대결</t>
+          <t>익산시 '5월, 개인지방소득세·종합소득세 신고의 달'</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1037029</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=439256</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 13:03:53.247211+00:00</t>
+          <t>2026-07-03 15:51:56.361896+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>횡성군에서 제107주년 4·1 횡성군민만세운동 기념행사가 개최되었으며, 평화의 소녀상 건립 7주년 기념 헌화식과 횡성 평화선언문 발표도 이어졌습니다. 또한, 횡성군수 예비후보가 4·1 정신을 계승하는 지역 재구성 공약을 발표하는 등 역사적 의미를 되새기는 다양한 활동이 진행되었습니다.</t>
+          <t>이 기사는 '제44회 교정대상' 수상자들의 공적을 소개하며, 교정공무원들이 수형자들의 사회 복귀를 돕고 지역사회에 봉사하는 모범적인 사례들을 조명합니다. 권오영 교감은 수형자와의 공감을 강조하며 가족 지원 활동을 펼쳤고, 다른 수상자들도 다양한 분야에서 교정행정 발전에 기여한 내용이 담겨 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 횡성군의 4·1 만세운동 107주년 기념행사, 평화의 소녀상 헌화식, 그리고 지역 정치인의 관련 공약 발표를 다루고 있습니다. 소송금융 투자를 위한 구체적인 법적 분쟁, 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 교정대상을 수상한 교정공무원들의 모범적인 활동과 긍정적인 기여를 다루고 있으며, 소송의 대상이 될 만한 피해 사실, 책임 주체, 또는 분쟁 상황이 전혀 언급되어 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“횡성 장터의 함성 다시 울렸다”…만세운동 기념·평화선언·공약까지...</t>
+          <t>“가장 중요한 건 수형자와 공감… 끝까지 들어 주면 마음 열려요”[제...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260402021503391</t>
+          <t>https://www.seoul.co.kr/news/society/2026/05/11/20260511018001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:28:14.502179+00:00</t>
+          <t>2026-06-27 01:13:55.484893+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>제25회 한미수필문학상 장려상 수상작인 '불꽃 탐정사무소'는 환자와 가해자의 책임에 대한 일반적인 성찰을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>현대해상의 손해사정 자회사인 현대하이카손해사정이 자동차 복원 수리 전문 기업 티벌컨과 협력하여 합리적인 자동차 수리 문화 정착을 위한 사회공헌 기금 1천만 원을 자동차손해배상진흥원에 기탁했습니다. 이는 부품 교체 대신 복원 수리를 장려하는 친환경 보상 방안을 제시하는 활동입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 문학 작품(수필)입니다. 소송금융 적합도 판단 기준 중 상대방 특정, 피해 규모, 진행 단계, 증거 등 어떠한 적합 조건에도 해당하지 않으며, 분석에 필요한 구체적인 사건 정보가 전혀 없습니다.</t>
+          <t>해당 기사는 현대하이카손해사정의 사회공헌 활동 및 친환경 보상 노력에 대한 보도로, 특정 피해자나 상대방이 존재하는 법적 분쟁 사건이 아닙니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로서의 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[제25회 한미수필문학상 장려상] 불꽃 탐정사무소</t>
+          <t>멀쩡한 부품 교체 대신 '복원'했더니…현대하이카가 증명한 친환경 보상...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>thefairnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037859</t>
+          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=78112</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:21:10.698184+00:00</t>
+          <t>2026-06-20 07:01:55.709432+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>본 기사는 과거 부모가 손해배상을 청구하여 법원이 일부 책임을 인정한 사건을 언급하며, 이를 통해 사회적 책임의 기준에 대한 철학적인 질문을 던지고 있습니다. 특정 사건에 대한 상세 정보나 현재 진행 상황은 전혀 제시되지 않았습니다.</t>
+          <t>이 기사는 오타니 쇼헤이와 한국인 메이저리그 선수들의 활약을 팬들이 '강제로 못 보게 된다'는 내용으로, 메이저리그 팬들의 아쉬움을 표현하고 있습니다. 김하성 선수의 FA 자격 획득 등 선수들의 상황을 언급하며 팬들의 시청 기회 상실에 대한 우려를 전달합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 구체적인 정보를 제공하지 않아 소송 상대방, 피해 규모, 사건 분야 등을 파악할 수 없습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족) '법원은 그 과정에서의 일부 책임을 인정했다'는 언급은 있으나, 해당 사건이 현재 진행 중인지, 이미 종결된 것인지 불분명하며, 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못합니다.</t>
+          <t>기사 내용은 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 전혀 언급하고 있지 않습니다. 특정 가능한 가해자나 법적 책임 소재가 없으며, 피해 규모 또한 법적으로 청구 가능한 손해로 볼 수 없습니다. (적합 조건 0개 해당)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>책임을 묻는 사회인가, 책임을 떠넘기는 사회인가</t>
+          <t>2027 오타니 이도류쇼에 김하성·이정후·김혜성·송성문 활약 강제로 못...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50094</t>
+          <t>https://www.mydaily.co.kr/page/view/2026052920083308503</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:31.219759+00:00</t>
+          <t>2026-06-05 18:07:51.737456+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>독일 함부르크 시내 쇼핑몰에서 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문에 갇힌 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 독일에서 야생 늑대가 인간을 공격한 것은 1998년 복원 이래 처음입니다.</t>
+          <t>이 기사는 고 한승헌 전 감사원장의 4주기를 추모하며, 그가 군사정권 시절 인권변호사로서 학생, 재야인사, 억울한 피해자들을 변호하며 인권을 지켜낸 업적을 기리고 있습니다. 그의 지식과 유머, 따뜻한 인품을 회고하는 내용으로, 특정 법적 분쟁이나 사건에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>야생 늑대에 의한 단일 피해 사건으로, 법적 책임이 명확한 상대방(대기업, 공공기관 등)을 특정하기 매우 어렵습니다. 피해 규모가 집단적이지 않고, 소송금융 투자를 위한 핵심 조건인 명확한 피고와 책임 소재가 부재합니다.</t>
+          <t>해당 기사는 고 한승헌 전 감사원장의 4주기 추모 기사로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>독일 시내 한복판서 늑대가 사람 물어...복원 이래 처음</t>
+          <t>고(故) 한승헌 전 감사원장 4주기 추모…“인권과 양심 지킨 산민정신 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604010004</t>
+          <t>https://www.kukinews.com/article/view/kuk202604200212</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:23:45.359963+00:00</t>
+          <t>2026-04-27 21:56:37.571557+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>충청북도가 행정안전부의 2025년 적극행정 종합평가에서 우수기관으로 선정되었다는 뉴스입니다. 적극행정 공무원 소송비용 지원 등 공무원 지원 노력이 높은 평가를 받았습니다. 이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 기사 제목은 연예인 관련 소식을 다루는 것으로 보이며, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 충청북도가 적극행정 우수기관으로 선정된 소식을 다루며, 특정 피해 사건이나 소송의 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없으며, 기사 제목으로 미루어 볼 때 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루는 기사가 아님. 적합 조건에 해당 사항 없음.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>충북도, 행안부 '25년 적극행정 종합평가 ‘우수기관’ 선정</t>
+          <t>조여정 “김혜수 선배님 불륜 응원” 조인성 커피차 자랑…장난기 넘치...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1196668</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604051639260310</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 13:16:36.947595+00:00</t>
+          <t>2026-04-05 12:45:58.586459+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>늑대 포획 및 야생공원 이송 조치</t>
+          <t>법무부 정책 도입</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>독일 함부르크 시내에서 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입히는 사건이 발생했다. 피해자는 쇼핑몰 유리문에 갇힌 늑대를 돕다가 사고를 당했으며, 늑대는 포획되어 야생공원으로 옮겨졌다. 연방자연보호청은 1998년 이후 야생 늑대가 인간을 공격한 첫 사례라고 밝혔다.</t>
+          <t>법무부가 6월부터 스토킹 피해자가 전자장치를 부착한 가해자의 위치와 동선을 스마트폰으로 실시간 확인할 수 있는 전용 앱을 도입합니다. 이는 가해자가 일정 거리 내로 접근할 경우 피해자에게 알림을 제공하여 스토킹 피해자 보호를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>야생 늑대에 의한 단일 피해 사건으로, 특정 가능한 책임 있는 상대방(기업, 기관 등)이 부재하며, 상대방의 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다. 또한 집단적 피해나 대규모 피해에 해당하지 않습니다.</t>
+          <t>본 기사는 법무부의 스토킹 피해자 보호를 위한 시스템 도입에 관한 내용으로, 특정 사건의 피해 발생이나 소송 가능성을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 적합 조건(상대방 책임, 피해 규모, 집단적 피해 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“은혜를 원수로 갚다니”…독일 시내 한복판서 늑대가 여성 덮쳐, 무슨...</t>
+          <t>스토킹 가해자 위치·동선 ‘실시간 확인’…법무부, 전용 앱 6월 도입</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12004060</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/04/05/LOERVA5RSJGUXHV5PIW3EOKRKA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 12:35:35.591605+00:00</t>
+          <t>2026-04-05 12:28:05.272209+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
-      <c r="E15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>하나증권은 크래프톤의 신작 '서브노티카2'가 소송을 극복하고 5월 얼리억세스 출시가 예상된다고 분석했습니다. 출시 후 1년간 판매량은 300만장 규모로 추정했습니다.</t>
+          <t>가수 주영훈 씨가 과거 MBN '동치미' 방송에서 1988년 청담동 180평 저택을 1억 5천만 원에 매각했던 일화를 공개했습니다. 당시 아버지의 반대에도 불구하고 매각했으나, 현재 시세로는 50억 원 이상에 달할 것이라며 아쉬움을 표했습니다. 이는 개인적인 과거 경험에 대한 이야기로, 법적 분쟁과는 무관합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 '서브노티카2'가 '소송을 딛고' 출시될 예정이라고만 언급할 뿐, 해당 소송의 구체적인 내용, 당사자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 주영훈 씨의 개인적인 부동산 거래와 관련된 과거의 일화를 다루고 있으며, 어떠한 법적 분쟁이나 소송의 가능성을 제시하지 않습니다. 특정 가능한 상대방이나 명확한 책임 소재가 없으므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>하나증권  크래프톤, '플랫폼화 트래픽 확보' PUBG PC 분기점</t>
+          <t>주영훈, 금수저 될 뻔 “청담동 180평 저택 1억 5천에 팔아” (동치미)[...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253621</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604050607361710</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 00:44:00.935477+00:00</t>
+          <t>2026-04-05 00:29:00.107892+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사는 대통령이 위안부 피해자 별세에 애도를 표하면서도, 피해자의 존엄을 훼손했다고 비판받는 윤미향 씨를 사면했다는 점을 지적하며 이중적인 태도를 비판하는 내용입니다. 이는 특정 법적 분쟁의 발생이나 진행 상황을 알리는 기사가 아니며, 소송금융 투자 대상으로서의 구체적인 소송 사안을 포함하고 있지 않습니다.</t>
+          <t>서울지방변호사회가 변호사 수 과잉 공급에 대한 연구 결과를 공개했다. 민사·형사 사건 수 감소와 이른바 '나홀로 소송' 증가가 변호사 수요 정체의 주요 원인으로 지목되었다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 손해배상 청구의 대상이 되는 사건을 다루는 것이 아닌, 정치적 논평에 해당합니다. 소송금융 투자 대상으로서의 명확한 원고, 피고, 그리고 구체적인 피해 사실 및 규모가 부재하며, 언급된 '사면'은 이미 종결된 법적 절차를 의미합니다. (적합 조건 해당 없음, 부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 변호사 시장의 전반적인 상황을 분석한 보고서입니다. 소송금융 투자를 위한 명확한 피고, 피해자, 손해배상 청구권이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[양준서의 정조준] '위안부 애도'와 '윤미향 사면', 이 대통령의 자가당...</t>
+          <t>변호사 수 4,000~5,000명 과잉공급 … 서울변회 연구 결과 공개</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117747</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218808</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 00:25:57.926349+00:00</t>
+          <t>2026-04-04 00:37:19.949495+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>법적 소송 제기 여부 검토 중</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>배우 김지연이 정철원과의 파경 후 tvN '룩앳마이셀프 : 스타일 크리에이터를 찾습니다'라는 패션 서바이벌 프로그램에 출연한다는 소식입니다. 그녀는 솔직한 모습을 보여줄 기회에 감사하다는 소감을 밝혔습니다.</t>
+          <t>기사 내용은 '김 지사'가 지사 경선과 관련하여 법적 소송 제기 또는 무소속 출마 여부를 아직 결정하지 않았다는 것만 언급하고 있습니다. 구체적인 소송의 내용이나 피해 사실은 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 연예인의 개인사(이혼)와 방송 출연에 대한 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 발생, 상대방의 책임 등이 전혀 언급되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사 내용만으로는 소송금융 적합도 판단 기준 중 어떤 조건도 충족하는지 파악할 수 없습니다. 소송의 구체적인 원인, 상대방, 피해 규모, 증거 등에 대한 정보가 전혀 없어 투자 적합성을 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>김지연, 정철원과 파경 후 패션 서바이벌 출격 “솔직한 모습 보여줄 기...</t>
+          <t>'金 빠진' 지사경선 이원택-안호영 맞대결</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603301745406310</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1037029</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 13:11:18.190888+00:00</t>
+          <t>2026-04-02 13:03:53.247211+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이 기사는 '민주주의와 저널리즘: 위기의 시대, 언론의 역할' 컨퍼런스 내용을 다루며, 인공지능과 인터넷 발전으로 인한 허위정보 확산과 민주주의 위협에 대한 언론의 역할에 대해 논의합니다. 권력 감시, 시민 및 동료 기자들과의 연대, 그리고 헌법 수호 관점의 보도 중요성을 강조합니다.</t>
+          <t>횡성군에서 제107주년 4·1 횡성군민만세운동 기념행사가 개최되었으며, 평화의 소녀상 건립 7주년 기념 헌화식과 횡성 평화선언문 발표도 이어졌습니다. 또한, 횡성군수 예비후보가 4·1 정신을 계승하는 지역 재구성 공약을 발표하는 등 역사적 의미를 되새기는 다양한 활동이 진행되었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아니며, 소송의 주체(원고, 피고)나 구체적인 피해 사실, 피해 규모 등을 파악할 수 없습니다. 따라서 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>이 기사는 횡성군의 4·1 만세운동 107주년 기념행사, 평화의 소녀상 헌화식, 그리고 지역 정치인의 관련 공약 발표를 다루고 있습니다. 소송금융 투자를 위한 구체적인 법적 분쟁, 명확한 피고, 피해 규모, 또는 진행 중인 법적 절차가 언급되지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>권력에 저항하고 시민과 연대… 민주주의 지탱하는 저널리즘</t>
+          <t>“횡성 장터의 함성 다시 울렸다”…만세운동 기념·평화선언·공약까지...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60616</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260402021503391</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-30 12:24:52.093703+00:00</t>
+          <t>2026-04-02 00:28:14.502179+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 영화 '밀양'을 심리학적 관점에서 분석하며, 엘리자베스 퀴블러-로스의 애도 5단계를 중심으로 인간이 슬픔을 겪는 과정을 설명합니다. 남편과 아들을 잃은 주인공 신애의 심리 변화를 통해 부정, 분노, 타협 등의 단계를 영화 속 장면과 연결하여 해설하고 있습니다.</t>
+          <t>제25회 한미수필문학상 장려상 수상작인 '불꽃 탐정사무소'는 환자와 가해자의 책임에 대한 일반적인 성찰을 담고 있습니다. 특정 사건이나 법적 분쟁에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 영화 '밀양'을 통해 애도의 심리 과정을 분석하는 칼럼으로, 실제 발생한 법적 분쟁이나 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 문학 작품(수필)입니다. 소송금융 적합도 판단 기준 중 상대방 특정, 피해 규모, 진행 단계, 증거 등 어떠한 적합 조건에도 해당하지 않으며, 분석에 필요한 구체적인 사건 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[오기태의 영화와 심리학] 인간은 슬픔을 어떻게 통과하는가</t>
+          <t>[제25회 한미수필문학상 장려상] 불꽃 탐정사무소</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>theviewers.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://theviewers.co.kr/View.aspx?No=4018248</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037859</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-30 00:25:14.539655+00:00</t>
+          <t>2026-04-02 00:21:10.698184+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>법원에서 일부 책임 인정</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 기사는 '법왜곡죄'의 오남용 가능성에 대한 우려를 제기하며, 고소인과 피고인 또는 정치적 진영 간에 문제 제기가 남용될 수 있음을 지적한다. 이로 인해 범죄자가 큰소리치고 피해자의 권리 구제가 지연되며 인권 보호마저 위협받을 수 있다고 경고한다.</t>
+          <t>본 기사는 과거 부모가 손해배상을 청구하여 법원이 일부 책임을 인정한 사건을 언급하며, 이를 통해 사회적 책임의 기준에 대한 철학적인 질문을 던지고 있습니다. 특정 사건에 대한 상세 정보나 현재 진행 상황은 전혀 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라 '법왜곡죄'라는 법률 개념의 오남용 우려에 대한 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 특정 사건에 대한 구체적인 정보를 제공하지 않아 소송 상대방, 피해 규모, 사건 분야 등을 파악할 수 없습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족) '법원은 그 과정에서의 일부 책임을 인정했다'는 언급은 있으나, 해당 사건이 현재 진행 중인지, 이미 종결된 것인지 불분명하며, 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[태화강]법왜곡죄는 오남용의 우려가 없는가</t>
+          <t>책임을 묻는 사회인가, 책임을 떠넘기는 사회인가</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052578</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50094</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:07.101549+00:00</t>
+          <t>2026-04-01 00:37:31.219759+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>피해자와 합의 완료 및 군수직 유지형 선고로 사건 종결. 현재는 공천 심사 진행 중.</t>
+          <t>늑대 포획 및 야생공원 이송 조치</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>오태완 의령군수가 과거 피해자와 합의하고 군수직 유지형을 받은 사실이 재조명되며 공천 심사 과정에서 논란이 되고 있습니다. 당내 경쟁 후보들의 반발과 당규 위반 의혹이 제기되어 향후 공천 결과에 영향을 미칠 것으로 보입니다.</t>
+          <t>독일 함부르크 시내 쇼핑몰에서 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문에 갇힌 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 독일에서 야생 늑대가 인간을 공격한 것은 1998년 복원 이래 처음입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사에 따르면 오 군수는 이미 지난 1월 피해자와 합의를 완료하고 군수직 유지형을 받았습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 민사 소송 가능성이 낮습니다. 또한, 사건의 본질이 정치적 공천 논란에 집중되어 있어 민사상 손해배상 청구의 대상이나 피해 규모가 불분명합니다.</t>
+          <t>야생 늑대에 의한 단일 피해 사건으로, 법적 책임이 명확한 상대방(대기업, 공공기관 등)을 특정하기 매우 어렵습니다. 피해 규모가 집단적이지 않고, 소송금융 투자를 위한 핵심 조건인 명확한 피고와 책임 소재가 부재합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>오태완 의령군수 공천 논란 공관위  절차 따라 엄격 심사</t>
+          <t>독일 시내 한복판서 늑대가 사람 물어...복원 이래 처음</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=543231</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604010004</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-29 12:27:02.110981+00:00</t>
+          <t>2026-04-01 00:23:45.359963+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>해당 기사는 '강간 문화'와 피해자다움에 대한 사회적 논평으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피고, 피해 규모, 진행 단계 등)가 전혀 파악되지 않습니다.</t>
+          <t>충청북도가 행정안전부의 2025년 적극행정 종합평가에서 우수기관으로 선정되었다는 뉴스입니다. 적극행정 공무원 소송비용 지원 등 공무원 지원 노력이 높은 평가를 받았습니다. 이 기사는 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루는 것이 아닌 '강간 문화'에 대한 일반적인 논평으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>본 기사는 충청북도가 적극행정 우수기관으로 선정된 소식을 다루며, 특정 피해 사건이나 소송의 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>‘강간 문화’ 속에서 살고 있다는 실감</t>
+          <t>충북도, 행안부 '25년 적극행정 종합평가 ‘우수기관’ 선정</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ildaro.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.ildaro.com/10420</t>
+          <t>http://www.breaknews.com/1196668</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-29 00:23:36.406912+00:00</t>
+          <t>2026-03-31 13:16:36.947595+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>연예인 아들의 사생활 논란에 대한 부모의 사과 보도</t>
+          <t>늑대 포획 및 야생공원 이송 조치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>홍서범, 조갑경 부부가 아들의 외도 논란에 대해 깊이 사죄했다는 내용의 짧은 기사입니다. 기사에는 법적 분쟁의 발생 여부, 피해 규모, 소송 상대방 등 소송금융 투자 검토에 필요한 정보가 전혀 포함되어 있지 않습니다.</t>
+          <t>독일 함부르크 시내에서 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입히는 사건이 발생했다. 피해자는 쇼핑몰 유리문에 갇힌 늑대를 돕다가 사고를 당했으며, 늑대는 포획되어 야생공원으로 옮겨졌다. 연방자연보호청은 1998년 이후 야생 늑대가 인간을 공격한 첫 사례라고 밝혔다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사 내용은 연예인 아들의 사생활 논란과 부모의 사과에 대한 것으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 손해배상 청구권이 명확하지 않습니다. 상대방 책임, 피해 규모, 증거 등 적합 조건에 해당하는 정보가 전혀 없습니다. (적합 조건 0개)</t>
+          <t>야생 늑대에 의한 단일 피해 사건으로, 특정 가능한 책임 있는 상대방(기업, 기관 등)이 부재하며, 상대방의 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다. 또한 집단적 피해나 대규모 피해에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'아들 외도 논란' 홍서범·조갑경  자식 허물 못살폈다…깊이 사죄</t>
+          <t>“은혜를 원수로 갚다니”…독일 시내 한복판서 늑대가 여성 덮쳐, 무슨...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/celebrity-topic/6117348</t>
+          <t>https://www.mk.co.kr/article/12004060</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-28 12:46:39.093755+00:00</t>
+          <t>2026-03-31 12:35:35.591605+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
-      <c r="E24" t="inlineStr"/>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>소송 관련 상세 내용 불분명</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>이 기사는 과거 법정 내 사진 촬영이 금지되었을 때, 한 개인이 육법전서 케이스에 카메라를 숨겨 몰래 사진을 찍었던 일화를 소개합니다. 이 사진들은 이후 《흑백사진 100선집 '그때 그 시절의 영상'》에 실렸습니다.</t>
+          <t>하나증권은 크래프톤의 신작 '서브노티카2'가 소송을 극복하고 5월 얼리억세스 출시가 예상된다고 분석했습니다. 출시 후 1년간 판매량은 300만장 규모로 추정했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 법정 내 사진 촬영이 금지되었던 과거에 한 개인이 몰래 사진을 찍은 행위를 묘사하고 있습니다. 이는 소송금융 투자 대상이 될 만한 현재 진행 중인 법적 분쟁이나 집단적 피해, 명확한 상대방 및 피해 규모를 특정할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 '서브노티카2'가 '소송을 딛고' 출시될 예정이라고만 언급할 뿐, 해당 소송의 구체적인 내용, 당사자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>아니올시다  외치던 어른</t>
+          <t>하나증권  크래프톤, '플랫폼화 트래픽 확보' PUBG PC 분기점</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218466</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253621</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-28 00:38:07.024230+00:00</t>
+          <t>2026-03-31 00:44:00.935477+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>정치적 논평으로, 법적 분쟁 아님</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>해당 기사는 중동 지역에서 해외 투자자와의 건설 분쟁이 소송이 아닌 중재로 해결되는 추세임을 보도하고 있습니다. 두바이가 중립적인 중재기관으로 급부상하며 중재가 활성화되고 있다는 내용입니다.</t>
+          <t>기사는 대통령이 위안부 피해자 별세에 애도를 표하면서도, 피해자의 존엄을 훼손했다고 비판받는 윤미향 씨를 사면했다는 점을 지적하며 이중적인 태도를 비판하는 내용입니다. 이는 특정 법적 분쟁의 발생이나 진행 상황을 알리는 기사가 아니며, 소송금융 투자 대상으로서의 구체적인 소송 사안을 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 글로벌 시장의 중재 동향에 대한 일반적인 정보를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 손해배상 청구의 대상이 되는 사건을 다루는 것이 아닌, 정치적 논평에 해당합니다. 소송금융 투자 대상으로서의 명확한 원고, 피고, 그리고 구체적인 피해 사실 및 규모가 부재하며, 언급된 '사면'은 이미 종결된 법적 절차를 의미합니다. (적합 조건 해당 없음, 부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>글로벌 시장 '중재'가 대세</t>
+          <t>[양준서의 정조준] '위안부 애도'와 '윤미향 사면', 이 대통령의 자가당...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218461</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117747</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-28 00:37:17.282535+00:00</t>
+          <t>2026-03-31 00:25:57.926349+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 대구의 보수 정체성 연구와 관련하여, 역사를 재평가하고 피해자를 추모하는 등 집단적 상처를 사회적으로 치유하는 과정에 대해 언급하고 있습니다. 이는 특정 법적 분쟁이나 소송 사건에 대한 내용이 아닙니다.</t>
+          <t>배우 김지연이 정철원과의 파경 후 tvN '룩앳마이셀프 : 스타일 크리에이터를 찾습니다'라는 패션 서바이벌 프로그램에 출연한다는 소식입니다. 그녀는 솔직한 모습을 보여줄 기회에 감사하다는 소감을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 법적 분쟁이나 소송 대상 사건을 다루지 않고, 학술 연구 및 사회적 치유 과정에 대한 언급에 불과합니다. 소송금융 적합 조건인 상대방 책임 명확성, 자력, 피해 규모, 증거, 공적 절차 진행 여부 등 어느 하나도 파악할 수 없어 투자 부적합합니다.</t>
+          <t>기사는 연예인의 개인사(이혼)와 방송 출연에 대한 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁, 피해 발생, 상대방의 책임 등이 전혀 언급되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>대구 기자가 들려주는 ‘진짜 서문시장’ 이야기 [전국 인사이드]</t>
+          <t>김지연, 정철원과 파경 후 패션 서바이벌 출격 “솔직한 모습 보여줄 기...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57519</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603301745406310</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-28 00:26:07.950824+00:00</t>
+          <t>2026-03-30 13:11:18.190888+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>장성규, 아이유, 이효리 등 유명인들이 자신을 보이스피싱 피해자라고 소개하며 돈을 빌려달라는 '구걸 DM'을 받고 있습니다. 장성규는 해당 요청을 거절했으며, 이는 유명인을 대상으로 한 도를 넘은 금전 요구 사례로 보도되었습니다.</t>
+          <t>이 기사는 '민주주의와 저널리즘: 위기의 시대, 언론의 역할' 컨퍼런스 내용을 다루며, 인공지능과 인터넷 발전으로 인한 허위정보 확산과 민주주의 위협에 대한 언론의 역할에 대해 논의합니다. 권력 감시, 시민 및 동료 기자들과의 연대, 그리고 헌법 수호 관점의 보도 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(누리꾼 A씨)이 보이스피싱 피해자라고 주장하며 돈을 빌려달라고 하는 상황이므로 자력이 충분하다고 보기 어렵습니다. 또한, 유명인들이 구걸 DM을 받는 것은 개인적인 불편함이지 소송금융 투자 대상이 될 만한 명확한 금전적 피해나 집단적 법적 쟁점으로 보기 어렵습니다.</t>
+          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아니며, 소송의 주체(원고, 피고)나 구체적인 피해 사실, 피해 규모 등을 파악할 수 없습니다. 따라서 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>장성규만? 아이유·이효리도 당했다…도 넘은 '구걸 DM' 대응은 [엑's 이...</t>
+          <t>권력에 저항하고 시민과 연대… 민주주의 지탱하는 저널리즘</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2128271</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60616</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-27 12:27:05.571717+00:00</t>
+          <t>2026-03-30 12:24:52.093703+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>KB국민은행은 청소년 마이데이터 서비스를 확대 출시했고, 신한은행은 생성형 AI 기반 여신심사지원 Agent를 도입했습니다. 하나은행은 기업 퇴직연금 담당 임직원 대상 세미나를 개최했으며, NH농협은행은 금융사기 취약계층을 위한 보이스피싱 보상보험 무료 지원 행사를 실시했습니다. 이 기사는 각 은행의 새로운 서비스 및 활동을 소개하는 내용으로, 소송금융 투자 대상이 될 만한 사건이나 분쟁을 다루고 있지 않습니다.</t>
+          <t>이 기사는 영화 '밀양'을 심리학적 관점에서 분석하며, 엘리자베스 퀴블러-로스의 애도 5단계를 중심으로 인간이 슬픔을 겪는 과정을 설명합니다. 남편과 아들을 잃은 주인공 신애의 심리 변화를 통해 부정, 분노, 타협 등의 단계를 영화 속 장면과 연결하여 해설하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>제공된 기사는 KB국민은행, 신한은행, 하나은행, NH농협은행의 새로운 서비스 출시, 기술 도입, 세미나 개최, 사회 공헌 활동 등 긍정적인 기업 활동을 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중' 등에 해당하는 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 영화 '밀양'을 통해 애도의 심리 과정을 분석하는 칼럼으로, 실제 발생한 법적 분쟁이나 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[브리프]KB국민은행 신한은행 하나은행 농협은행 IBK기업은행 外</t>
+          <t>[오기태의 영화와 심리학] 인간은 슬픔을 어떻게 통과하는가</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>biztribune.co.kr</t>
+          <t>theviewers.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351374</t>
+          <t>https://theviewers.co.kr/View.aspx?No=4018248</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:42.350059+00:00</t>
+          <t>2026-03-30 00:25:14.539655+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
-      <c r="E29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>가수 서인영이 유튜브 채널을 통해 과거 논란들(가인 저격, 욕설 사건)과 7개월 만에 이혼한 전 남편과의 일화에 대한 솔직한 심경을 밝혔다. 그녀는 과거 행동에 대한 후회와 함께 이혼을 통해 인생을 배웠다고 언급하며, '센언니' 이미지로 복귀할지 관심이 모아지고 있다. 이 기사는 새로운 법적 분쟁을 다루지 않고 개인의 과거 회고에 초점을 맞추고 있다.</t>
+          <t>이 기사는 '법왜곡죄'의 오남용 가능성에 대한 우려를 제기하며, 고소인과 피고인 또는 정치적 진영 간에 문제 제기가 남용될 수 있음을 지적한다. 이로 인해 범죄자가 큰소리치고 피해자의 권리 구제가 지연되며 인권 보호마저 위협받을 수 있다고 경고한다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 서인영의 과거 논란과 이미 종결된 이혼에 대한 개인적인 심경 고백을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임이나 현재 진행 중인 법적 분쟁이 없으며, 언급된 사건들은 이미 종결되었거나 소송금융의 대상이 되기에는 시기적으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라 '법왜곡죄'라는 법률 개념의 오남용 우려에 대한 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>서인영, 이혼 심경·욕설 논란→가인 저격까지 속시원히 다 밝혔다[Oh!쎈...</t>
+          <t>[태화강]법왜곡죄는 오남용의 우려가 없는가</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112768089</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052578</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-27 00:41:37.346525+00:00</t>
+          <t>2026-03-30 00:18:07.101549+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>오태완 의령군수</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>피해자와 합의 완료 및 군수직 유지형 선고로 사건 종결. 현재는 공천 심사 진행 중.</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>제공된 기사는 청도군과 울릉군의 행정 성과, 지역 사업, 축제 소식, 정치인 동향 등 다양한 지역 뉴스의 헤드라인으로 구성되어 있습니다. 소송금융 투자를 검토할 만한 특정 피해 발생 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>오태완 의령군수가 과거 피해자와 합의하고 군수직 유지형을 받은 사실이 재조명되며 공천 심사 과정에서 논란이 되고 있습니다. 당내 경쟁 후보들의 반발과 당규 위반 의혹이 제기되어 향후 공천 결과에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 개의 독립적인 뉴스 헤드라인 목록으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>기사에 따르면 오 군수는 이미 지난 1월 피해자와 합의를 완료하고 군수직 유지형을 받았습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규 민사 소송 가능성이 낮습니다. 또한, 사건의 본질이 정치적 공천 논란에 집중되어 있어 민사상 손해배상 청구의 대상이나 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>청도군, 행안부 ‘적극행정’ 2년 연속 우수기관 선정… 경북 군부 유일</t>
+          <t>오태완 의령군수 공천 논란 공관위  절차 따라 엄격 심사</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>tk.newdaily.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://tk.newdaily.co.kr/site/data/html/2026/03/26/2026032600487.html</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=543231</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-27 00:33:06.686205+00:00</t>
+          <t>2026-03-29 12:27:02.110981+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>강서구의회 김민석 의원이 재선 출마를 선언하며 지난 임기 동안의 성과를 강조했다. 그는 '포털 댓글 조작 의혹'을 파헤쳐 검찰 기소로 이끌고, '전청조 사건'과 '부산 돌려차기 사건' 피해자들의 목소리를 대변했다고 밝혔다. 이 기사는 김 의원의 정치적 활동과 공약에 초점을 맞추고 있다.</t>
+          <t>해당 기사는 '강간 문화'와 피해자다움에 대한 사회적 논평으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(피고, 피해 규모, 진행 단계 등)가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 강서구의회 김민석 의원의 재선 출마 선언문으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 집단 소송 기회를 다루고 있지 않습니다. 언급된 '포털 댓글 조작 의혹' 및 '전청조 사건', '부산 돌려차기 사건'은 이미 발생했거나 진행 중인 형사 사건 또는 공적 절차이며, 소송금융 투자를 위한 민사상 손해배상 청구의 구체적인 내용이나 원고, 피고, 피해 규모 등이 명확히 제시되지 않습니다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루는 것이 아닌 '강간 문화'에 대한 일반적인 논평으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>강서구의회 김민석 의원, 재선 출마 선언… 강서의 방파제 되겠다</t>
+          <t>‘강간 문화’ 속에서 살고 있다는 실감</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>ildaro.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1242593</t>
+          <t>http://www.ildaro.com/10420</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 00:32:22.982747+00:00</t>
+          <t>2026-03-29 00:23:36.406912+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>연예인 아들의 사생활 논란에 대한 부모의 사과 보도</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>드라마 '건물주'의 4회 엔딩 줄거리 요약으로, 세윤빌딩에서 사고와 피해자가 발생하고 납치극 증거가 발각될 위기에 처하는 내용입니다. 기수종과 김선이 화장실에 숨겨둔 현금다발이 누군가의 침입으로 들통날 위기를 맞습니다.</t>
+          <t>홍서범, 조갑경 부부가 아들의 외도 논란에 대해 깊이 사죄했다는 내용의 짧은 기사입니다. 기사에는 법적 분쟁의 발생 여부, 피해 규모, 소송 상대방 등 소송금융 투자 검토에 필요한 정보가 전혀 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사 내용이 실제 사건이 아닌 드라마/영화의 줄거리 요약으로 판단됩니다. 소송금융 투자 대상이 될 수 있는 실제 피해 사실이나 소송 주체가 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>기사 내용은 연예인 아들의 사생활 논란과 부모의 사과에 대한 것으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 손해배상 청구권이 명확하지 않습니다. 상대방 책임, 피해 규모, 증거 등 적합 조건에 해당하는 정보가 전혀 없습니다. (적합 조건 0개)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>‘건물주’ 하정우의 과거</t>
+          <t>'아들 외도 논란' 홍서범·조갑경  자식 허물 못살폈다…깊이 사죄</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603270067</t>
+          <t>https://www.news1.kr/entertain/celebrity-topic/6117348</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 00:32:00.175401+00:00</t>
+          <t>2026-03-28 12:46:39.093755+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>배우 배성우의 음주운전으로 7년간 개봉이 지연되었던 영화 '끝장수사'가 마침내 개봉했다는 내용의 영화 리뷰 기사입니다. 기사는 영화의 줄거리, 배우들의 연기, 그리고 작품의 한계점을 다루고 있으며, 과거의 개봉 지연 사유는 언급되지만 현재 진행 중인 법적 분쟁에 대한 내용은 없습니다.</t>
+          <t>이 기사는 과거 법정 내 사진 촬영이 금지되었을 때, 한 개인이 육법전서 케이스에 카메라를 숨겨 몰래 사진을 찍었던 일화를 소개합니다. 이 사진들은 이후 《흑백사진 100선집 '그때 그 시절의 영상'》에 실렸습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 영화 리뷰로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 과거 배우의 음주운전으로 인한 영화 개봉 지연은 언급되지만, 이는 이미 해소되어 영화가 개봉하는 시점이며, 관련 손해배상 소송 등의 정보는 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 법정 내 사진 촬영이 금지되었던 과거에 한 개인이 몰래 사진을 찍은 행위를 묘사하고 있습니다. 이는 소송금융 투자 대상이 될 만한 현재 진행 중인 법적 분쟁이나 집단적 피해, 명확한 상대방 및 피해 규모를 특정할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>‘끝장수사’, 묻히기엔 아까운 배성우의 ‘끝장연기’ [IS리뷰]</t>
+          <t>아니올시다  외치던 어른</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603260058</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218466</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-27 00:19:54.829503+00:00</t>
+          <t>2026-03-28 00:38:07.024230+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>금천구의회는 제260회 임시회를 개회하고 총 7건의 안건을 심사할 예정입니다. 주요 안건 중 하나는 '서울특별시 금천구의회 소송비용 지원에 관한 조례안'으로, 이는 의회의 소송 비용 지원에 관한 입법 사항입니다.</t>
+          <t>해당 기사는 중동 지역에서 해외 투자자와의 건설 분쟁이 소송이 아닌 중재로 해결되는 추세임을 보도하고 있습니다. 두바이가 중립적인 중재기관으로 급부상하며 중재가 활성화되고 있다는 내용입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사는 금천구의회 임시회에서 심사될 조례안에 대한 것으로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미해당) 소송금융 투자 대상이 되는 실제 분쟁이나 피해 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>제시된 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 글로벌 시장의 중재 동향에 대한 일반적인 정보를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>금천구의회, 제260회 임시회 2일 개회</t>
+          <t>글로벌 시장 '중재'가 대세</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=277418</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218461</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-26 13:14:05.256630+00:00</t>
+          <t>2026-03-28 00:37:17.282535+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>대한변리사회 전종학 신임 회장이 취임하며 AI 시대에 맞춰 변리사의 역할 강화와 제도 개선을 강조했다. 특히 특허침해소송에서 변리사와 변호사의 공동대리 활성화, IP R&amp;D 참여 확대, 중소기업 기술탈취 방지 지원 등을 추진할 계획이다.</t>
+          <t>기사는 대구의 보수 정체성 연구와 관련하여, 역사를 재평가하고 피해자를 추모하는 등 집단적 상처를 사회적으로 치유하는 과정에 대해 언급하고 있습니다. 이는 특정 법적 분쟁이나 소송 사건에 대한 내용이 아닙니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니며, 대한변리사회 신임 회장의 취임 및 향후 정책 방향을 다루고 있습니다. 소송금융 투자의 전제 조건인 피해자, 상대방, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 특정 법적 분쟁이나 소송 대상 사건을 다루지 않고, 학술 연구 및 사회적 치유 과정에 대한 언급에 불과합니다. 소송금융 적합 조건인 상대방 책임 명확성, 자력, 피해 규모, 증거, 공적 절차 진행 여부 등 어느 하나도 파악할 수 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>변리사의 역할 강화 및 제도 개선에 앞장</t>
+          <t>대구 기자가 들려주는 ‘진짜 서문시장’ 이야기 [전국 인사이드]</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04834726645386928</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57519</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-25 12:46:37.613304+00:00</t>
+          <t>2026-03-28 00:26:07.950824+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>누리꾼 A씨</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>유명인에게 개인적인 메시지 형태로 금전 요구 발생</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>롯데 자이언츠가 15년 만에 시범경기 단독 1위를 차지하며 정규시즌에 대한 기대감을 높였습니다. 하지만 '봄데' 징크스와 과거 시범경기 1위 팀들의 정규시즌 부진 사례를 언급하며 신중한 전망을 내놓았습니다. 또한 시즌 전 선수들의 부상, 사생활 논란, 원정 도박 징계 등 여러 악재를 딛고 시범경기에서 좋은 성과를 냈다는 점을 긍정적으로 평가했습니다.</t>
+          <t>장성규, 아이유, 이효리 등 유명인들이 자신을 보이스피싱 피해자라고 소개하며 돈을 빌려달라는 '구걸 DM'을 받고 있습니다. 장성규는 해당 요청을 거절했으며, 이는 유명인을 대상으로 한 도를 넘은 금전 요구 사례로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>해당 기사는 프로야구 팀의 시범경기 성적과 내부 이슈(선수 부상, 징계 등)를 다루는 스포츠 뉴스입니다. 소송금융 투자 대상이 될 만한 명확한 법적 분쟁이나 피해자가 존재하지 않으며, 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>상대방(누리꾼 A씨)이 보이스피싱 피해자라고 주장하며 돈을 빌려달라고 하는 상황이므로 자력이 충분하다고 보기 어렵습니다. 또한, 유명인들이 구걸 DM을 받는 것은 개인적인 불편함이지 소송금융 투자 대상이 될 만한 명확한 금전적 피해나 집단적 법적 쟁점으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>롯데, 15년 만에 시범경기 단독 1위... '봄데' 징크스 깰까</t>
+          <t>장성규만? 아이유·이효리도 당했다…도 넘은 '구걸 DM' 대응은 [엑's 이...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217625&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.xportsnews.com/article/2128271</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-24 12:47:27.830907+00:00</t>
+          <t>2026-03-27 12:27:05.571717+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>경주범죄피해자지원센터와 대구지방검찰청 경주지청이 범죄 피해자 원스톱 지원 네트워크 간담회를 개최했습니다. 이 간담회는 범죄 피해자 지원 방안을 논의하기 위한 목적으로 진행되었습니다.</t>
+          <t>KB국민은행은 청소년 마이데이터 서비스를 확대 출시했고, 신한은행은 생성형 AI 기반 여신심사지원 Agent를 도입했습니다. 하나은행은 기업 퇴직연금 담당 임직원 대상 세미나를 개최했으며, NH농협은행은 금융사기 취약계층을 위한 보이스피싱 보상보험 무료 지원 행사를 실시했습니다. 이 기사는 각 은행의 새로운 서비스 및 활동을 소개하는 내용으로, 소송금융 투자 대상이 될 만한 사건이나 분쟁을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>기사는 특정 범죄 사건이나 소송에 대한 내용이 아닌, 범죄 피해자 지원을 위한 일반적인 간담회 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 KB국민은행, 신한은행, 하나은행, NH농협은행의 새로운 서비스 출시, 기술 도입, 세미나 개최, 사회 공헌 활동 등 긍정적인 기업 활동을 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모가 큼', '증거 확보 가능', '공적 절차 진행 중' 등에 해당하는 내용이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>범죄 피해자 원스톱지원 네트워크 간담회' 개최</t>
+          <t>[브리프]KB국민은행 신한은행 하나은행 농협은행 IBK기업은행 外</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=538422</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=351374</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-24 12:40:13.481373+00:00</t>
+          <t>2026-03-27 12:22:42.350059+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>과거 논란 및 이혼 심경 고백</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>L7 충장 바이 롯데호텔과 브리브 광주 바이 롯데호텔이 지역사회 취약계층 지원을 위해 총 2천만 원의 기부금을 전달했습니다. L7 충장은 '1313 이웃살핌 사업'에, 브리브 광주는 '4대 사회악 피해자 보호 및 지원 사업'에 각각 1천만 원씩 기부하며 지역사회와의 상생을 강조했습니다.</t>
+          <t>가수 서인영이 유튜브 채널을 통해 과거 논란들(가인 저격, 욕설 사건)과 7개월 만에 이혼한 전 남편과의 일화에 대한 솔직한 심경을 밝혔다. 그녀는 과거 행동에 대한 후회와 함께 이혼을 통해 인생을 배웠다고 언급하며, '센언니' 이미지로 복귀할지 관심이 모아지고 있다. 이 기사는 새로운 법적 분쟁을 다루지 않고 개인의 과거 회고에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 호텔의 자선 기부 활동에 대한 내용으로, 어떠한 피해나 법적 분쟁 상황도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없습니다.</t>
+          <t>기사는 서인영의 과거 논란과 이미 종결된 이혼에 대한 개인적인 심경 고백을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임이나 현재 진행 중인 법적 분쟁이 없으며, 언급된 사건들은 이미 종결되었거나 소송금융의 대상이 되기에는 시기적으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>L7 충장 바이 롯데호텔과 브리브 광주 바이 롯데호텔, 어려운 이웃 돕기...</t>
+          <t>서인영, 이혼 심경·욕설 논란→가인 저격까지 속시원히 다 밝혔다[Oh!쎈...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=20260324183424860907f28b58b8_12</t>
+          <t>http://www.osen.co.kr/article/G1112768089</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-24 12:31:57.421142+00:00</t>
+          <t>2026-03-27 00:41:37.346525+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>고 전두환 전 대통령의 손자 전우원이 AI를 활용해 자신의 가족사와 5·18 민주화운동 관련 내용을 담은 웹툰 '몽글툰'을 제작해 6780만 뷰를 기록했다. 이 웹툰은 개인적인 상처와 기억을 담은 '고백형 콘텐츠'로 평가받으며 온라인에서 엇갈린 반응을 얻고 있다. 전우원은 과거 가족 비자금 폭로 및 마약 투약 사실로 사회적 파장을 일으켰고, 5·18 피해자에게 사과하는 행보를 이어왔다.</t>
+          <t>제공된 기사는 청도군과 울릉군의 행정 성과, 지역 사업, 축제 소식, 정치인 동향 등 다양한 지역 뉴스의 헤드라인으로 구성되어 있습니다. 소송금융 투자를 검토할 만한 특정 피해 발생 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 전두환 손자의 개인적인 웹툰 제작 및 그 내용에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 상대방의 책임, 집단적 피해, 명확한 피해 규모 등 적합 조건에 해당하지 않습니다. 현재 진행 중인 법적 분쟁이나 공적 절차가 없으므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>제공된 기사는 여러 개의 독립적인 뉴스 헤드라인 목록으로, 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>“6780만뷰 터졌다”…전두환 손자 그린 AI ‘가족사 웹툰’ 대박</t>
+          <t>청도군, 행안부 ‘적극행정’ 2년 연속 우수기관 선정… 경북 군부 유일</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tk.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11996293</t>
+          <t>https://tk.newdaily.co.kr/site/data/html/2026/03/26/2026032600487.html</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-24 00:25:46.010118+00:00</t>
+          <t>2026-03-27 00:33:06.686205+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>가수 김동완이 피해자가 존재하는 사건의 가해자를 두둔하는 발언을 해 공인으로서의 윤리 의식 논란에 휩싸였습니다. 비난이 거세지자 김동완은 뒤늦게 상황을 충분히 고려하지 못했다며 사과했습니다. 이 사건은 공인의 부적절한 언행과 그에 따른 대중의 비판을 다루고 있습니다.</t>
+          <t>강서구의회 김민석 의원이 재선 출마를 선언하며 지난 임기 동안의 성과를 강조했다. 그는 '포털 댓글 조작 의혹'을 파헤쳐 검찰 기소로 이끌고, '전청조 사건'과 '부산 돌려차기 사건' 피해자들의 목소리를 대변했다고 밝혔다. 이 기사는 김 의원의 정치적 활동과 공약에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 성격, 피해 규모, 피해자 수, 상대방의 책임 범위 등을 파악하기 어렵습니다. 공인의 윤리 의식 논란에 대한 보도이며, 명확한 손해배상 청구권 발생 여부가 불분명하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 강서구의회 김민석 의원의 재선 출마 선언문으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 집단 소송 기회를 다루고 있지 않습니다. 언급된 '포털 댓글 조작 의혹' 및 '전청조 사건', '부산 돌려차기 사건'은 이미 발생했거나 진행 중인 형사 사건 또는 공적 절차이며, 소송금융 투자를 위한 민사상 손해배상 청구의 구체적인 내용이나 원고, 피고, 피해 규모 등이 명확히 제시되지 않습니다. 따라서 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>자꾸 27년 추억 재 뿌리는 김동완, 제발 신화가 '신화'로 남을 수 있게…...</t>
+          <t>강서구의회 김민석 의원, 재선 출마 선언… 강서의 방파제 되겠다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032314444766131</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1242593</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-24 00:23:49.806349+00:00</t>
+          <t>2026-03-27 00:32:22.982747+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>조하준 필자의 칼럼은 SBS 노조가 이재명 정부로부터 언론 탄압을 받는 피해자인 양 행동하는 것을 비판하며, 언론의 자유에는 책임이 따른다고 주장한다. 기사는 특정 법적 분쟁이나 피해 사실을 다루지 않고, 언론의 책임에 대한 필자의 견해를 피력하고 있다.</t>
+          <t>드라마 '건물주'의 4회 엔딩 줄거리 요약으로, 세윤빌딩에서 사고와 피해자가 발생하고 납치극 증거가 발각될 위기에 처하는 내용입니다. 기수종과 김선이 화장실에 숨겨둔 현금다발이 누군가의 침입으로 들통날 위기를 맞습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>본 기사는 SBS 노조의 언론의 자유 주장에 대한 비판적 의견을 담은 칼럼으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 등 소송금융 적합 조건(1~6)에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용이 실제 사건이 아닌 드라마/영화의 줄거리 요약으로 판단됩니다. 소송금융 투자 대상이 될 수 있는 실제 피해 사실이나 소송 주체가 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[조하준의 직설] 자유에는 책임이 따른다</t>
+          <t>‘건물주’ 하정우의 과거</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443456</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603270067</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-24 00:17:55.202444+00:00</t>
+          <t>2026-03-27 00:32:00.175401+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr"/>
-      <c r="E42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>영화 개봉 완료</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>YTN 라디오 '김준우의 뉴스정면승부'의 정치덕후 코너 대담 내용으로, 국민의힘 공천관리위원회의 주호영, 이진숙 컷오프 결정에 대한 정치 평론가들의 분석을 담고 있습니다. 한동훈 전 비대위원장의 대구 출마 가능성, 주호영 의원의 무소속 출마 여부 등 당내 역학 관계와 선거 전략에 대한 논의가 주를 이룹니다.</t>
+          <t>배우 배성우의 음주운전으로 7년간 개봉이 지연되었던 영화 '끝장수사'가 마침내 개봉했다는 내용의 영화 리뷰 기사입니다. 기사는 영화의 줄거리, 배우들의 연기, 그리고 작품의 한계점을 다루고 있으며, 과거의 개봉 지연 사유는 언급되지만 현재 진행 중인 법적 분쟁에 대한 내용은 없습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 정치권의 공천 과정과 인물들의 출마 가능성에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 손해배상 청구권 등이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>해당 기사는 영화 리뷰로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 과거 배우의 음주운전으로 인한 영화 개봉 지연은 언급되지만, 이는 이미 해소되어 영화가 개봉하는 시점이며, 관련 손해배상 소송 등의 정보는 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>윤희석  이진숙? 韓 피해 재보궐 출마...주호영, 장동혁 사퇴 압박? 무소...</t>
+          <t>‘끝장수사’, 묻히기엔 아까운 배성우의 ‘끝장연기’ [IS리뷰]</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107966&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://isplus.com/article/view/isp202603260058</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-23 12:44:25.771744+00:00</t>
+          <t>2026-03-27 00:19:54.829503+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>음주운전 관련 형사 절차 진행 중 또는 완료</t>
+          <t>지방의회 조례안 심사 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>배우 이재룡이 3번째 음주운전으로 적발되어 연기 활동에 사실상 재기가 불가능할 것이라는 내용의 기사입니다. 40년 가까이 연기 활동을 해온 중견 배우로서 '의사 전문 배우' 이미지를 쌓았으나, 반복된 음주운전으로 인해 경력에 치명적인 타격을 입었음을 보도하고 있습니다.</t>
+          <t>금천구의회는 제260회 임시회를 개회하고 총 7건의 안건을 심사할 예정입니다. 주요 안건 중 하나는 '서울특별시 금천구의회 소송비용 지원에 관한 조례안'으로, 이는 의회의 소송 비용 지원에 관한 입법 사항입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>해당 기사는 배우 이재룡의 반복된 음주운전과 그로 인한 경력상의 문제를 다루고 있으며, 이는 주로 형사 사건에 해당합니다. 소송금융의 대상이 되는 특정 가능한 피해자들의 민사상 손해배상 청구권이나 명확한 상대방(피고)이 기사에서 확인되지 않습니다. 따라서 소송금융 투자 기회로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>기사는 금천구의회 임시회에서 심사될 조례안에 대한 것으로, 특정 피해 사건이나 소송 당사자가 존재하지 않습니다. (적합 조건 1, 3, 4, 5 미해당) 소송금융 투자 대상이 되는 실제 분쟁이나 피해 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>이슈 인물  술로 망한 이재룡</t>
+          <t>금천구의회, 제260회 임시회 2일 개회</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=254889</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=277418</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-23 12:26:43.986112+00:00</t>
+          <t>2026-03-26 13:14:05.256630+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>배우 니콜 키드먼이 이혼 확정 2개월 만에 동료 배우 사이먼 베이커와 친밀한 모습이 포착되며 열애설이 제기되었다는 내용의 기사입니다. 두 사람의 관계에 대한 상반된 소식통의 언급도 포함되어 있으며, 니콜 키드먼의 이전 결혼 및 이혼 사실도 언급됩니다.</t>
+          <t>대한변리사회 전종학 신임 회장이 취임하며 AI 시대에 맞춰 변리사의 역할 강화와 제도 개선을 강조했다. 특히 특허침해소송에서 변리사와 변호사의 공동대리 활성화, IP R&amp;D 참여 확대, 중소기업 기술탈취 방지 지원 등을 추진할 계획이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>해당 기사는 연예인의 사생활 및 관계 추측에 대한 가십성 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 명확한 피해 사실이 존재하지 않습니다. 특정된 상대방의 책임이나 피해 규모를 파악할 수 없으며, 언급된 이혼은 이미 종결된 사건입니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아니며, 대한변리사회 신임 회장의 취임 및 향후 정책 방향을 다루고 있습니다. 소송금융 투자의 전제 조건인 피해자, 상대방, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>니콜 키드먼, 이혼 2개월만 호주 男배우와 핑크빛?.. 손잡고 친밀해 [Oh...</t>
+          <t>변리사의 역할 강화 및 제도 개선에 앞장</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112765480</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04834726645386928</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-22 12:45:18.152666+00:00</t>
+          <t>2026-03-25 12:46:37.613304+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>현근택 용인시장 예비후보가 6월 3일 전국동시지방선거를 앞두고 김용 전 민주연구원 부원장과 안홍택 목사를 공동 후원회장으로 영입했다. 이는 정치권과 시민사회 인사를 아우르는 형태로 선거 조직의 외연 확대를 목표로 한다. 현근택 후보는 정책 중심의 선거를 강조하며 시민과 함께하는 비전을 제시했다.</t>
+          <t>롯데 자이언츠가 15년 만에 시범경기 단독 1위를 차지하며 정규시즌에 대한 기대감을 높였습니다. 하지만 '봄데' 징크스와 과거 시범경기 1위 팀들의 정규시즌 부진 사례를 언급하며 신중한 전망을 내놓았습니다. 또한 시즌 전 선수들의 부상, 사생활 논란, 원정 도박 징계 등 여러 악재를 딛고 시범경기에서 좋은 성과를 냈다는 점을 긍정적으로 평가했습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해당 기사는 용인시장 예비후보의 선거 캠페인 및 후원회장 영입에 대한 정치 뉴스입니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해 발생, 또는 소송 가능성이 있는 사건을 다루고 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 프로야구 팀의 시범경기 성적과 내부 이슈(선수 부상, 징계 등)를 다루는 스포츠 뉴스입니다. 소송금융 투자 대상이 될 만한 명확한 법적 분쟁이나 피해자가 존재하지 않으며, 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>현근택 용인시장 예비후보, 김용·안홍택 후원회장 영입</t>
+          <t>롯데, 15년 만에 시범경기 단독 1위... '봄데' 징크스 깰까</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260322000119</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217625&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:06.298836+00:00</t>
+          <t>2026-03-24 12:47:27.830907+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>소송 대상 아님</t>
+          <t>범죄 피해자 지원 네트워크 간담회 개최</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>이스라엘 베냐민 네타냐후 총리의 사망설이 온라인에서 확산되었으나, 암호화폐 예측시장 폴리마켓은 퇴진 확률을 4~5%로 반영하며 거의 반응하지 않았습니다. 이는 전쟁 국면 속 허위 정보에 대한 예측시장의 '가격 신호' 역할을 보여주며, 한 트레이더가 퇴진에 15만 달러 이상을 베팅했으나 시장 전체는 동요하지 않았습니다.</t>
+          <t>경주범죄피해자지원센터와 대구지방검찰청 경주지청이 범죄 피해자 원스톱 지원 네트워크 간담회를 개최했습니다. 이 간담회는 범죄 피해자 지원 방안을 논의하기 위한 목적으로 진행되었습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 베냐민 네타냐후 총리 사망설과 이에 대한 암호화폐 예측 시장의 반응을 다루고 있습니다. 소송금융 투자의 대상이 되는 '피해자'와 '가해자' 간의 법적 분쟁이나 손해배상 청구 가능성이 전혀 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당 사항이 없습니다.</t>
+          <t>기사는 특정 범죄 사건이나 소송에 대한 내용이 아닌, 범죄 피해자 지원을 위한 일반적인 간담회 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모, 또는 진행 중인 법적 분쟁이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>네타냐후 사망설 확산에도…폴리마켓 5% ‘미동 없었다’</t>
+          <t>범죄 피해자 원스톱지원 네트워크 간담회' 개최</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/341949</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538422</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-22 00:32:27.960227+00:00</t>
+          <t>2026-03-24 12:40:13.481373+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 검문 과정에서 발생한 오해가 현장에서 해소되어 상황 종결. 별도의 법적 분쟁으로 이어지지 않음.</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>BTS 공연장 인근 검문소에서 50대 여성이 가스총 모양의 호신용 스프레이와 전기충격기를 소지했다가 적발되었으나, 모두 합법적인 호신용품으로 확인된 해프닝. 여성은 대출사기 피해로 인한 보복 우려 때문에 호신용품을 소지했다고 진술했으며, 이 사건은 별다른 법적 문제 없이 현장에서 종결되었다.</t>
+          <t>L7 충장 바이 롯데호텔과 브리브 광주 바이 롯데호텔이 지역사회 취약계층 지원을 위해 총 2천만 원의 기부금을 전달했습니다. L7 충장은 '1313 이웃살핌 사업'에, 브리브 광주는 '4대 사회악 피해자 보호 및 지원 사업'에 각각 1천만 원씩 기부하며 지역사회와의 상생을 강조했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 BTS 공연장 보안 강화 중 발생한 해프닝을 다루며, 합법적인 호신용품 소지로 인한 오해가 현장에서 해소된 사건이다. 특정 상대방의 책임이 명확하지 않고, 이 사건으로 인한 피해 규모나 집단적 피해가 발생하지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 호텔의 자선 기부 활동에 대한 내용으로, 어떠한 피해나 법적 분쟁 상황도 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>BTS 공연장 앞 가스총 적발, 알고 보니 '호신 스프레이'</t>
+          <t>L7 충장 바이 롯데호텔과 브리브 광주 바이 롯데호텔, 어려운 이웃 돕기...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032118560037068</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260324183424860907f28b58b8_12</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-21 12:42:16.083396+00:00</t>
+          <t>2026-03-24 12:31:57.421142+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>방송인 최동석 씨가 신장결석으로 응급실에 방문한 개인적인 건강 문제에 대한 기사입니다. 제주살이 중 겪은 어려움의 일환으로 보도되었으며, 법적 분쟁의 소지는 없습니다.</t>
+          <t>고 전두환 전 대통령의 손자 전우원이 AI를 활용해 자신의 가족사와 5·18 민주화운동 관련 내용을 담은 웹툰 '몽글툰'을 제작해 6780만 뷰를 기록했다. 이 웹툰은 개인적인 상처와 기억을 담은 '고백형 콘텐츠'로 평가받으며 온라인에서 엇갈린 반응을 얻고 있다. 전우원은 과거 가족 비자금 폭로 및 마약 투약 사실로 사회적 파장을 일으켰고, 5·18 피해자에게 사과하는 행보를 이어왔다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사 제목만으로는 개인적인 건강 문제로 보이며, 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건이 전혀 확인되지 않습니다. 법적 분쟁의 소지가 없어 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 전두환 손자의 개인적인 웹툰 제작 및 그 내용에 대한 것으로, 소송금융 투자 대상이 될 만한 특정 상대방의 책임, 집단적 피해, 명확한 피해 규모 등 적합 조건에 해당하지 않습니다. 현재 진행 중인 법적 분쟁이나 공적 절차가 없으므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명 (최동석)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>최동석, 신장결석으로 응급실행…쉽지 않은 제주살이</t>
+          <t>“6780만뷰 터졌다”…전두환 손자 그린 AI ‘가족사 웹툰’ 대박</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105685398393</t>
+          <t>https://www.mk.co.kr/article/11996293</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-20 13:10:40.698404+00:00</t>
+          <t>2026-03-24 00:25:46.010118+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>김동완</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>공인의 부적절한 발언에 대한 대중의 비난 및 사과</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>방송인 최동석이 신장결석으로 인한 극심한 고통으로 응급실을 다녀온 근황을 전했다. 그는 작년에 발견된 신장결석이 아래로 내려왔으며, 의사의 권유에 따라 실내 자전거 운동을 시작했다고 밝혔다. 한편, 최동석은 박지윤 아나운서와 이혼 후 자녀들과 면접교섭권을 통해 교류 중이다.</t>
+          <t>가수 김동완이 피해자가 존재하는 사건의 가해자를 두둔하는 발언을 해 공인으로서의 윤리 의식 논란에 휩싸였습니다. 비난이 거세지자 김동완은 뒤늦게 상황을 충분히 고려하지 못했다며 사과했습니다. 이 사건은 공인의 부적절한 언행과 그에 따른 대중의 비판을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>해당 기사는 최동석 아나운서의 개인적인 건강 문제(신장결석)에 대한 근황을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 상대방이나 법적 분쟁의 소지가 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>기사 내용만으로는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 성격, 피해 규모, 피해자 수, 상대방의 책임 범위 등을 파악하기 어렵습니다. 공인의 윤리 의식 논란에 대한 보도이며, 명확한 손해배상 청구권 발생 여부가 불분명하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>‘이혼’ 최동석 “사실 응급실 다녀왔다”…신장결석 고통 호소</t>
+          <t>자꾸 27년 추억 재 뿌리는 김동완, 제발 신화가 '신화'로 남을 수 있게…...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603200150</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032314444766131</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-20 13:08:59.924324+00:00</t>
+          <t>2026-03-24 00:23:49.806349+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 유시민 작가를 향해 사적 표현으로 불편을 드린 것에 대해 공개 사과했습니다. 한 매체가 김 총리와 김현 의원 간 텔레그램 대화 장면을 포착하여 유 작가를 비판한 내용이 보도되었고, 이에 김 총리는 SNS를 통해 사과하며 자신의 정치적 입장과 유 작가와의 과거 관계에 대해 설명했습니다.</t>
+          <t>조하준 필자의 칼럼은 SBS 노조가 이재명 정부로부터 언론 탄압을 받는 피해자인 양 행동하는 것을 비판하며, 언론의 자유에는 책임이 따른다고 주장한다. 기사는 특정 법적 분쟁이나 피해 사실을 다루지 않고, 언론의 책임에 대한 필자의 견해를 피력하고 있다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사 내용은 정치인 간의 사적 대화 노출에 대한 사과로, 법적 분쟁으로 발전할 만한 명확한 피해나 책임이 특정되지 않습니다. (상대방 책임 불명확, 피해 규모 없음) 집단적 피해나 금전적 피해가 전혀 없으며, 이미 사과를 통해 논란이 일단락되는 분위기이므로 (부적합 조건: 이미 종결된 사건에 해당) 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>본 기사는 SBS 노조의 언론의 자유 주장에 대한 비판적 의견을 담은 칼럼으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 등 소송금융 적합 조건(1~6)에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>김민석  유시민에 '사적표현' 사과…생각 달랐던적 많지만 늘 감사</t>
+          <t>[조하준의 직설] 자유에는 책임이 따른다</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/20/2026032020011578487</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443456</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:03.275802+00:00</t>
+          <t>2026-03-24 00:17:55.202444+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
-          <t>법무법인 바른이 2026년 3월 12일 전면 시행된 재판소원 제도의 내용 및 절차에 대한 실무적 안내 세미나를 개최합니다. 이 제도는 법원의 재판에 대한 헌법적 통제를 가능하게 하여 다양한 소송 영역에 변화를 가져올 것으로 예상됩니다. 바른의 재판소원 전문대응팀은 헌법재판소 연구관 출신 변호사들로 구성되어 기업 및 기관의 선제적 대응을 돕고자 합니다.</t>
+          <t>YTN 라디오 '김준우의 뉴스정면승부'의 정치덕후 코너 대담 내용으로, 국민의힘 공천관리위원회의 주호영, 이진숙 컷오프 결정에 대한 정치 평론가들의 분석을 담고 있습니다. 한동훈 전 비대위원장의 대구 출마 가능성, 주호영 의원의 무소속 출마 여부 등 당내 역학 관계와 선거 전략에 대한 논의가 주를 이룹니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인이 새로운 법률 제도(재판소원 제도)에 대한 세미나를 개최한다는 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 발생에 대한 내용이 아닌, 정치권의 공천 과정과 인물들의 출마 가능성에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 손해배상 청구권 등이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>법무법인 바른, '재판소원 제도의 실무적 안내' 세미나 24일 개최</t>
+          <t>윤희석  이진숙? 韓 피해 재보궐 출마...주호영, 장동혁 사퇴 압박? 무소...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026032008403924831</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107966&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-20 00:55:02.943486+00:00</t>
+          <t>2026-03-23 12:44:25.771744+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>법무법인 교체 및 이해충돌 논란</t>
+          <t>음주운전 관련 형사 절차 진행 중 또는 완료</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>기사 본문은 '주진우 개입 정황'과 관련하여 담당 법무법인이 돌연 교체된 배경과 이해 충돌 소지에 대한 논란을 다루고 있습니다. 특정 '소송 상황' 내에서 발생한 절차적 이슈에 대한 언급만 있을 뿐, 해당 소송의 구체적인 내용이나 당사자, 피해 규모 등은 파악되지 않습니다.</t>
+          <t>배우 이재룡이 3번째 음주운전으로 적발되어 연기 활동에 사실상 재기가 불가능할 것이라는 내용의 기사입니다. 40년 가까이 연기 활동을 해온 중견 배우로서 '의사 전문 배우' 이미지를 쌓았으나, 반복된 음주운전으로 인해 경력에 치명적인 타격을 입었음을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 매우 짧고, 특정 '소송 상황' 내 법무법인 교체 및 이해충돌 논란이라는 절차적 이슈에만 초점을 맞추고 있습니다. 소송금융 적합도를 판단할 핵심 정보인 사건의 본질, 상대방의 책임 명확성, 피해 규모, 증거 유무 등이 전혀 파악되지 않아 투자 검토가 불가능합니다.</t>
+          <t>해당 기사는 배우 이재룡의 반복된 음주운전과 그로 인한 경력상의 문제를 다루고 있으며, 이는 주로 형사 사건에 해당합니다. 소송금융의 대상이 되는 특정 가능한 피해자들의 민사상 손해배상 청구권이나 명확한 상대방(피고)이 기사에서 확인되지 않습니다. 따라서 소송금융 투자 기회로 적합하지 않습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[단독] 주진우 개입 정황…담당 법무법인 돌연 교체 왜?</t>
+          <t>이슈 인물  술로 망한 이재룡</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290442?influxDiv=NAVER</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=254889</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-19 13:12:09.085668+00:00</t>
+          <t>2026-03-23 12:26:43.986112+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
-      <c r="E53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>이 기사는 백범 김구 선생이 인천감리서에 갇혔을 때 김주경이 구명 소송비용으로 전 재산을 바친 역사적 일화를 소개합니다. 또한 백범이 1946년 인천을 첫 지방 순회지로 방문했던 기록을 언급하며 인천과의 인연을 강조합니다.</t>
+          <t>배우 니콜 키드먼이 이혼 확정 2개월 만에 동료 배우 사이먼 베이커와 친밀한 모습이 포착되며 열애설이 제기되었다는 내용의 기사입니다. 두 사람의 관계에 대한 상반된 소식통의 언급도 포함되어 있으며, 니콜 키드먼의 이전 결혼 및 이혼 사실도 언급됩니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>해당 기사는 백범 김구 선생의 인천감리서 탈옥이라는 역사적 사건을 다루고 있으며, 현대 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 잠재적인 법적 분쟁이 아닙니다. 적합 조건에 해당하는 사항이 전혀 없으며, 이미 종결된 과거의 사건입니다.</t>
+          <t>해당 기사는 연예인의 사생활 및 관계 추측에 대한 가십성 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 명확한 피해 사실이 존재하지 않습니다. 특정된 상대방의 책임이나 피해 규모를 파악할 수 없으며, 언급된 이혼은 이미 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[오늘의 인천소사] 백범 김구 인천감리서 탈옥</t>
+          <t>니콜 키드먼, 이혼 2개월만 호주 男배우와 핑크빛?.. 손잡고 친밀해 [Oh...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=316637</t>
+          <t>http://www.osen.co.kr/article/G1112765480</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 00:54:36.992556+00:00</t>
+          <t>2026-03-22 12:45:18.152666+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
-      <c r="D54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>미국 로드아일랜드주 프로비던스 지방법원 판사를 지낸 프랭크 카프리오의 저서 '연민에 관하여'가 번역 출간되었습니다. 그는 '세상에서 가장 친절한 판사'로 불리며, 법정에서 연민과 존중, 이해를 바탕으로 한 따뜻한 판결로 전 세계적인 감동을 주었습니다. 이 책은 그의 성장 배경과 사법 철학을 담고 있습니다.</t>
+          <t>현근택 용인시장 예비후보가 6월 3일 전국동시지방선거를 앞두고 김용 전 민주연구원 부원장과 안홍택 목사를 공동 후원회장으로 영입했다. 이는 정치권과 시민사회 인사를 아우르는 형태로 선거 조직의 외연 확대를 목표로 한다. 현근택 후보는 정책 중심의 선거를 강조하며 시민과 함께하는 비전을 제시했다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 '세상에서 가장 친절한 판사'로 불린 프랭크 카프리오 판사의 저서 출간 소식과 그의 사법 철학을 다루고 있습니다. 기사에 언급된 사례들은 이미 종결된 과거의 법정 사건들이며, 소송금융 투자를 위한 새로운 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않고, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 기사는 용인시장 예비후보의 선거 캠페인 및 후원회장 영입에 대한 정치 뉴스입니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 피해 발생, 또는 소송 가능성이 있는 사건을 다루고 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>'세상에서 가장 친절한 판사'가 전하는 연민·존중·이해의 가치</t>
+          <t>현근택 용인시장 예비후보, 김용·안홍택 후원회장 영입</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260318163700005?input=1195m</t>
+          <t>https://www.etnews.com/20260322000119</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 00:23:59.087389+00:00</t>
+          <t>2026-03-22 12:37:06.298836+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
-      <c r="E55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>소송 대상 아님</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>해당 기사는 일일 주요 일정을 나열하며, 특정 형사 공판과 민형사 소송 현황 및 개선 방안에 대한 공청회 개최 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 민사 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>이스라엘 베냐민 네타냐후 총리의 사망설이 온라인에서 확산되었으나, 암호화폐 예측시장 폴리마켓은 퇴진 확률을 4~5%로 반영하며 거의 반응하지 않았습니다. 이는 전쟁 국면 속 허위 정보에 대한 예측시장의 '가격 신호' 역할을 보여주며, 한 트레이더가 퇴진에 15만 달러 이상을 베팅했으나 시장 전체는 동요하지 않았습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 피해 사건이나 소송금융 투자 대상이 될 만한 민사 분쟁을 다루고 있지 않습니다. 형사 공판 일정과 민형사 소송 개선 방안 공청회에 대한 언급만 있어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 베냐민 네타냐후 총리 사망설과 이에 대한 암호화폐 예측 시장의 반응을 다루고 있습니다. 소송금융 투자의 대상이 되는 '피해자'와 '가해자' 간의 법적 분쟁이나 손해배상 청구 가능성이 전혀 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·18일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
+          <t>네타냐후 사망설 확산에도…폴리마켓 5% ‘미동 없었다’</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240770</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/341949</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-18 00:49:22.956331+00:00</t>
+          <t>2026-03-22 00:32:27.960227+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>이혼 소송 종결</t>
+          <t>경찰 검문 과정에서 발생한 오해가 현장에서 해소되어 상황 종결. 별도의 법적 분쟁으로 이어지지 않음.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>이윤진이 아들 다을 군의 전교회장 당선 소식을 전하며 근황을 공개했다. 기사 말미에는 이윤진과 이범수가 최근 2년간의 이혼 소송을 마무리했다는 내용이 언급되었다.</t>
+          <t>BTS 공연장 인근 검문소에서 50대 여성이 가스총 모양의 호신용 스프레이와 전기충격기를 소지했다가 적발되었으나, 모두 합법적인 호신용품으로 확인된 해프닝. 여성은 대출사기 피해로 인한 보복 우려 때문에 호신용품을 소지했다고 진술했으며, 이 사건은 별다른 법적 문제 없이 현장에서 종결되었다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>기사 내용은 연예인의 아들 근황과 이미 종결된 이혼 소송에 대한 언급으로, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 피해 사실이 전혀 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 BTS 공연장 보안 강화 중 발생한 해프닝을 다루며, 합법적인 호신용품 소지로 인한 오해가 현장에서 해소된 사건이다. 특정 상대방의 책임이 명확하지 않고, 이 사건으로 인한 피해 규모나 집단적 피해가 발생하지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>이윤진, 子 다을 근황 공개   전교회장 당선..적응만 잘 해줘도 고마운...</t>
+          <t>BTS 공연장 앞 가스총 적발, 알고 보니 '호신 스프레이'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/03/16/2026031619430665846</t>
+          <t>https://view.asiae.co.kr/article/2026032118560037068</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:39.223895+00:00</t>
+          <t>2026-03-21 12:42:16.083396+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
-      <c r="D57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>실제 사건 발생 전, 경찰의 예방 및 대응 방침 발표</t>
+          <t>개인의 건강 문제 발생</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>서울경찰청은 BTS 광화문 공연의 안전을 위해 철저한 대비책을 마련하고 있다고 밝혔다. 폭파 협박 등으로 경찰력 낭비 및 행사 차질이 발생할 경우 구속 수사를 원칙으로 하고 민사상 손해배상 책임도 물을 예정이다. 이 기사는 실제 사건이 아닌 경찰의 예방 및 대응 방침에 대한 내용이다.</t>
+          <t>방송인 최동석 씨가 신장결석으로 응급실에 방문한 개인적인 건강 문제에 대한 기사입니다. 제주살이 중 겪은 어려움의 일환으로 보도되었으며, 법적 분쟁의 소지는 없습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해당 기사는 서울경찰청의 BTS 광화문 공연 안전 대비책과 폭파 협박 발생 시 대응 방침을 설명하는 내용으로, 실제 사건 발생이나 피해가 확인되지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이나 청구가 존재하지 않습니다.</t>
+          <t>기사 제목만으로는 개인적인 건강 문제로 보이며, 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건이 전혀 확인되지 않습니다. 법적 분쟁의 소지가 없어 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (최동석)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연, 서울경찰청의 철저한 안전 대비</t>
+          <t>최동석, 신장결석으로 응급실행…쉽지 않은 제주살이</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530163</t>
+          <t>http://www.stoo.com/article.php?aid=105685398393</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-16 12:48:02.809571+00:00</t>
+          <t>2026-03-20 13:10:40.698404+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>정다은 광주 북구청장 예비후보가 출마를 공식 선언하며, 이재명 정부의 성과와 자신의 리더십을 강조했습니다. 그녀는 과거 윤석열 대통령을 상대로 한 위자료 소송 등 민주주의 실현을 위한 행동에 앞장섰음을 언급하며, 북구 발전을 위한 5대 목표와 15대 핵심 정책을 발표했습니다.</t>
+          <t>방송인 최동석이 신장결석으로 인한 극심한 고통으로 응급실을 다녀온 근황을 전했다. 그는 작년에 발견된 신장결석이 아래로 내려왔으며, 의사의 권유에 따라 실내 자전거 운동을 시작했다고 밝혔다. 한편, 최동석은 박지윤 아나운서와 이혼 후 자녀들과 면접교섭권을 통해 교류 중이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>본 기사는 광주 북구청장 예비후보의 출마 선언에 대한 보도로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예정된 법적 분쟁을 다루고 있지 않습니다. 후보자의 과거 활동 이력 중 '위자료 소송'이 언급되나, 이는 이미 종결되었거나 현재 투자 검토 대상이 아닌 과거의 사건으로 판단됩니다.</t>
+          <t>해당 기사는 최동석 아나운서의 개인적인 건강 문제(신장결석)에 대한 근황을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확한 상대방이나 법적 분쟁의 소지가 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>정다은, 광주 북구청장 출마 선언…“특별시 대표도시 실현”</t>
+          <t>‘이혼’ 최동석 “사실 응급실 다녀왔다”…신장결석 고통 호소</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026031613340531892</t>
+          <t>https://isplus.com/article/view/isp202603200150</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:33.903540+00:00</t>
+          <t>2026-03-20 13:08:59.924324+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr"/>
-      <c r="E59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>김민석 총리 사과로 논란 일단락</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>해당 칼럼은 국제 정세에 따른 유가 변동, 사드 배치 논란, 주식 시장의 요동, 국방 산업 소식, AI와 전쟁의 윤리적 문제 등 다양한 시사점을 다룹니다. 특정 사건의 피해자나 명확한 가해자가 존재하지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>김민석 국무총리가 유시민 작가를 향해 사적 표현으로 불편을 드린 것에 대해 공개 사과했습니다. 한 매체가 김 총리와 김현 의원 간 텔레그램 대화 장면을 포착하여 유 작가를 비판한 내용이 보도되었고, 이에 김 총리는 SNS를 통해 사과하며 자신의 정치적 입장과 유 작가와의 과거 관계에 대해 설명했습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 국제 정세, 경제 동향, 기술 발전 등 다양한 시사점을 다루는 칼럼으로, 특정 사건에서 명확한 상대방의 책임이나 집단적 피해, 구체적인 증거를 파악하기 어렵습니다. 소송금융 투자 대상으로 고려할 만한 구체적인 법적 분쟁이나 원고 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 정치인 간의 사적 대화 노출에 대한 사과로, 법적 분쟁으로 발전할 만한 명확한 피해나 책임이 특정되지 않습니다. (상대방 책임 불명확, 피해 규모 없음) 집단적 피해나 금전적 피해가 전혀 없으며, 이미 사과를 통해 논란이 일단락되는 분위기이므로 (부적합 조건: 이미 종결된 사건에 해당) 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[박재일 칼럼] 강 건너 전투와 역전된 기름값</t>
+          <t>김민석  유시민에 '사적표현' 사과…생각 달랐던적 많지만 늘 감사</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260316022541261</t>
+          <t>https://www.mt.co.kr/politics/2026/03/20/2026032020011578487</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-16 00:48:30.624913+00:00</t>
+          <t>2026-03-20 12:35:03.275802+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>크래프톤 김창한 대표가 '배틀그라운드'의 성공에 힘입어 3기 체제를 확정했으나, 2025년 4분기 모바일 부문 부진과 1000억 원 이상의 소송 관련 비용 등 일회성 지출로 영업이익이 급감하며 시장의 우려를 사고 있습니다. 회사는 신작 파이프라인 확장과 AI 테크 기업으로의 전환을 통해 '배그 원툴' 꼬리표를 떼려 노력 중입니다.</t>
+          <t>법무법인 바른이 2026년 3월 12일 전면 시행된 재판소원 제도의 내용 및 절차에 대한 실무적 안내 세미나를 개최합니다. 이 제도는 법원의 재판에 대한 헌법적 통제를 가능하게 하여 다양한 소송 영역에 변화를 가져올 것으로 예상됩니다. 바른의 재판소원 전문대응팀은 헌법재판소 연구관 출신 변호사들로 구성되어 기업 및 기관의 선제적 대응을 돕고자 합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>기사는 크래프톤이 2025년 4분기에 1000억 원 이상의 '소송 관련 비용'을 포함한 일회성 지출을 기록했다고 언급합니다. 그러나 이 정보는 크래프톤의 내부 비용 지출에 관한 것으로, 소송의 구체적인 내용, 상대방, 또는 원고가 될 수 있는 피해 집단에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상으로서 적합한 원고의 사건을 특정할 수 없어 '상대방 책임 명확성'이나 '집단적 피해' 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법무법인이 새로운 법률 제도(재판소원 제도)에 대한 세미나를 개최한다는 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>김창한 3기 체제에도 ‘포스트 배그’는 ing…크래프톤 ‘레드존’ 탈출...</t>
+          <t>법무법인 바른, '재판소원 제도의 실무적 안내' 세미나 24일 개최</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603100082</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026032008403924831</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-16 00:45:59.116989+00:00</t>
+          <t>2026-03-20 00:55:02.943486+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>법무법인 교체 및 이해충돌 논란</t>
+        </is>
+      </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 대출을 완료하여 1618명에게 총 20억 6천만원을 지원했다. 1인당 평균 127만원이 대출되었으며, 40대 직장인과 생활비 목적의 대출이 많았다. 경기도는 대출 이용자의 자립을 돕기 위해 금융·고용·복지 연계 통합 관리 체계를 도입했으며, 5월에 2차 접수를 진행할 예정이다.</t>
+          <t>기사 본문은 '주진우 개입 정황'과 관련하여 담당 법무법인이 돌연 교체된 배경과 이해 충돌 소지에 대한 논란을 다루고 있습니다. 특정 '소송 상황' 내에서 발생한 절차적 이슈에 대한 언급만 있을 뿐, 해당 소송의 구체적인 내용이나 당사자, 피해 규모 등은 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>본 기사는 경기도의 극저신용대출 사업에 대한 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 특정 가능한 상대방의 책임, 집단적 피해, 피해 규모 등이 존재하지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문이 매우 짧고, 특정 '소송 상황' 내 법무법인 교체 및 이해충돌 논란이라는 절차적 이슈에만 초점을 맞추고 있습니다. 소송금융 적합도를 판단할 핵심 정보인 사건의 본질, 상대방의 책임 명확성, 피해 규모, 증거 유무 등이 전혀 파악되지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'경기 극저신용대출 2.0' 1차 대출 완료…1618명에 20억원</t>
+          <t>[단독] 주진우 개입 정황…담당 법무법인 돌연 교체 왜?</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260315_0003548493</t>
+          <t>https://news.jtbc.co.kr/article/NB12290442?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-15 00:26:04.756320+00:00</t>
+          <t>2026-03-19 13:12:09.085668+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
-      <c r="E62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>역사적 사건</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>해당 칼럼은 '고발 유튜브'의 역할과 법 집행의 수동적인 태도를 비판하며, 법질서를 경시하는 풍조에 경종을 울릴 상시적인 감시의 필요성을 역설합니다. 선량한 피해자를 예방하기 위한 적극적이고 선제적인 움직임이 부족하다는 점을 지적합니다.</t>
+          <t>이 기사는 백범 김구 선생이 인천감리서에 갇혔을 때 김주경이 구명 소송비용으로 전 재산을 바친 역사적 일화를 소개합니다. 또한 백범이 1946년 인천을 첫 지방 순회지로 방문했던 기록을 언급하며 인천과의 인연을 강조합니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 칼럼입니다. 소송 상대방, 피해 규모, 책임 소재 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도 판단이 불가능합니다.</t>
+          <t>해당 기사는 백범 김구 선생의 인천감리서 탈옥이라는 역사적 사건을 다루고 있으며, 현대 소송금융 투자 대상이 될 수 있는 현재 진행 중이거나 잠재적인 법적 분쟁이 아닙니다. 적합 조건에 해당하는 사항이 전혀 없으며, 이미 종결된 과거의 사건입니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[김효석 칼럼] 참교육과 카타르시스 사이, 고발 유튜브가 묻는다</t>
+          <t>[오늘의 인천소사] 백범 김구 인천감리서 탈옥</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85288</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=316637</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:06.107770+00:00</t>
+          <t>2026-03-19 00:54:36.992556+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D63" t="inlineStr"/>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>법적 절차 진행 전</t>
+          <t>판사의 과거 판결 사례 및 저서 출간</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>중국 매체가 한국 여자축구의 경기력 기복 원인을 유럽축구 트렌드 무비판적 수용으로 지적하며 '훈수'를 두었다는 내용의 기사입니다. 기사 제목에는 손흥민, 이강인 선수도 피해자로 언급되었으나 본문 내용은 여자축구에 대한 비평에 집중되어 있습니다.</t>
+          <t>미국 로드아일랜드주 프로비던스 지방법원 판사를 지낸 프랭크 카프리오의 저서 '연민에 관하여'가 번역 출간되었습니다. 그는 '세상에서 가장 친절한 판사'로 불리며, 법정에서 연민과 존중, 이해를 바탕으로 한 따뜻한 판결로 전 세계적인 감동을 주었습니다. 이 책은 그의 성장 배경과 사법 철학을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 중국 매체의 한국 여자축구에 대한 비평적 '훈수'를 다루고 있으며, 이는 법적 분쟁으로 이어질 만한 명확한 불법 행위나 재산상 피해를 발생시킨 사건으로 보기 어렵습니다. (상대방 책임 불명확, 피해 규모 미상) 소송금융 투자 대상이 될 만한 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 '세상에서 가장 친절한 판사'로 불린 프랭크 카프리오 판사의 저서 출간 소식과 그의 사법 철학을 다루고 있습니다. 기사에 언급된 사례들은 이미 종결된 과거의 법정 사건들이며, 소송금융 투자를 위한 새로운 분쟁 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않고, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>손흥민·이강인도 피해자  中 매체 돌연 훈수…韓 아시안컵 4강 질주에...</t>
+          <t>'세상에서 가장 친절한 판사'가 전하는 연민·존중·이해의 가치</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803586</t>
+          <t>https://www.yna.co.kr/view/AKR20260318163700005?input=1195m</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-15 00:21:56.375757+00:00</t>
+          <t>2026-03-19 00:23:59.087389+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
-      <c r="D64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>고(故) 김새론의 유족이 최근 극단적 선택을 시도했다는 단독 보도입니다. 기사 본문이 불완전하여 사건의 구체적인 내용이나 법적 쟁점은 파악하기 어렵습니다.</t>
+          <t>해당 기사는 일일 주요 일정을 나열하며, 특정 형사 공판과 민형사 소송 현황 및 개선 방안에 대한 공청회 개최 소식을 전하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 민사 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>기사는 고(故) 김새론 유족의 개인적인 비극을 다루고 있으며, 소송금융 투자에 필요한 명확한 상대방, 구체적인 법적 쟁점, 충분한 피해 규모, 집단적 피해 등의 적합 조건이 전혀 확인되지 않습니다. 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>기사 내용은 특정 피해 사건이나 소송금융 투자 대상이 될 만한 민사 분쟁을 다루고 있지 않습니다. 형사 공판 일정과 민형사 소송 개선 방안 공청회에 대한 언급만 있어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[단독] 고(故) 김새론 유족, 수일 전 극단적 선택 시도 … 고인 유작 단...</t>
+          <t>[오늘의 주요일정·18일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/14/2026031400071.html</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240770</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-14 12:48:00.042699+00:00</t>
+          <t>2026-03-18 00:49:22.956331+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
-      <c r="D65" t="inlineStr"/>
-      <c r="E65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>이혼 소송 종결</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>강준현 의원이 세종지방법원 설립 계획을 발표했으며, 2031년 개원을 목표로 하고 있다. 이는 세종 시민들이 민·형사 사건 및 소송을 위해 대전까지 이동해야 했던 불편을 해소하고, 행정수도로서 세종시의 사법 인프라와 위상을 강화하기 위함이다.</t>
+          <t>이윤진이 아들 다을 군의 전교회장 당선 소식을 전하며 근황을 공개했다. 기사 말미에는 이윤진과 이범수가 최근 2년간의 이혼 소송을 마무리했다는 내용이 언급되었다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>이 기사는 세종지방법원 설립 계획에 대한 것으로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 책임 소재 등이 존재하지 않아 투자 부적합합니다.</t>
+          <t>기사 내용은 연예인의 아들 근황과 이미 종결된 이혼 소송에 대한 언급으로, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 피해 사실이 전혀 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>강준현 의원, 세종지방법원 2031년 문 연다…행정수도 '3부 완비' 본격 ...</t>
+          <t>이윤진, 子 다을 근황 공개   전교회장 당선..적응만 잘 해줘도 고마운...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=75452</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/03/16/2026031619430665846</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-13 00:47:07.948750+00:00</t>
+          <t>2026-03-16 13:11:39.223895+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
-      <c r="E66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>실제 사건 발생 전, 경찰의 예방 및 대응 방침 발표</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 인코딩 문제로 인해 내용을 정확히 파악하기 어렵습니다. 제목을 통해 배우 이청아, 이나영, 정은채의 친목 방법과 ENA 드라마 '낮과 밤이 다른 그녀'에 대한 연예 뉴스 기사로 추정됩니다. 법적 분쟁이나 피해 사실에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>서울경찰청은 BTS 광화문 공연의 안전을 위해 철저한 대비책을 마련하고 있다고 밝혔다. 폭파 협박 등으로 경찰력 낭비 및 행사 차질이 발생할 경우 구속 수사를 원칙으로 하고 민사상 손해배상 책임도 물을 예정이다. 이 기사는 실제 사건이 아닌 경찰의 예방 및 대응 방침에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 인코딩 문제로 인해 내용을 정확히 파악하기 어렵습니다. 다만, 제목으로 미루어 볼 때 배우들의 친목과 방송 프로그램에 대한 연예 뉴스 기사로 판단되며, 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 전혀 포함하고 있지 않아 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 서울경찰청의 BTS 광화문 공연 안전 대비책과 폭파 협박 발생 시 대응 방침을 설명하는 내용으로, 실제 사건 발생이나 피해가 확인되지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이나 청구가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>이청아→이나영X정은채 내향인 친목 방법 “침묵 불편함 NO, 편해지니까...</t>
+          <t>BTS 광화문 공연, 서울경찰청의 철저한 안전 대비</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603121351472510</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3530163</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-13 00:23:49.449928+00:00</t>
+          <t>2026-03-16 12:48:02.809571+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>윤석열 대통령</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>과거 활동 이력으로 언급된 소송</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>정성호 의원이 '李 공소취소 거래설'에 대해 이야기할 가치가 없다고 일축하며, 검찰 수사 과정에서의 경찰 보완수사권 존치 여부에 대해 논의가 필요하다고 언급했습니다. 이 기사는 특정 사건의 피해나 분쟁이 아닌 정치적 발언과 법률 제도에 대한 논평을 다루고 있습니다.</t>
+          <t>정다은 광주 북구청장 예비후보가 출마를 공식 선언하며, 이재명 정부의 성과와 자신의 리더십을 강조했습니다. 그녀는 과거 윤석열 대통령을 상대로 한 위자료 소송 등 민주주의 실현을 위한 행동에 앞장섰음을 언급하며, 북구 발전을 위한 5대 목표와 15대 핵심 정책을 발표했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건의 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 정치적 발언과 법률 제도(경찰 보완수사권)에 대한 논평을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 광주 북구청장 예비후보의 출마 선언에 대한 보도로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예정된 법적 분쟁을 다루고 있지 않습니다. 후보자의 과거 활동 이력 중 '위자료 소송'이 언급되나, 이는 이미 종결되었거나 현재 투자 검토 대상이 아닌 과거의 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>정성호 “李 공소취소 거래설? 이야기할 가치 없다”</t>
+          <t>정다은, 광주 북구청장 출마 선언…“특별시 대표도시 실현”</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603110235</t>
+          <t>https://news.mtn.co.kr/news-detail/2026031613340531892</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-11 12:37:44.110929+00:00</t>
+          <t>2026-03-16 12:41:33.903540+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>기사는 노보 노디스크의 특허 침해 소송 취하, 웨스턴 얼라이언스 은행 관련 소송, 파산한 MFS 관련 1억 3400만 달러 익스포저 등 여러 법적/재무적 사건들을 단편적으로 언급하고 있습니다. 이 정보들은 소송금융 투자 기회를 발굴하기에는 구체성이 부족하며, 일부 사건은 이미 종결되었거나 상대방의 자력 확보가 어려울 수 있습니다.</t>
+          <t>해당 칼럼은 국제 정세에 따른 유가 변동, 사드 배치 논란, 주식 시장의 요동, 국방 산업 소식, AI와 전쟁의 윤리적 문제 등 다양한 시사점을 다룹니다. 특정 사건의 피해자나 명확한 가해자가 존재하지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>기사는 여러 단편적인 법적/재무적 사건들을 요약하고 있어, 소송금융 투자 대상으로 적합한 신규 사건을 특정하기 어렵습니다. 언급된 노보 노디스크의 특허 침해 소송은 이미 취하되어 종결되었고 (부적합 조건: 이미 종결된 사건), 파산한 MFS 관련 건은 상대방의 자력 확보가 어려울 수 있습니다.</t>
+          <t>본 기사는 국제 정세, 경제 동향, 기술 발전 등 다양한 시사점을 다루는 칼럼으로, 특정 사건에서 명확한 상대방의 책임이나 집단적 피해, 구체적인 증거를 파악하기 어렵습니다. 소송금융 투자 대상으로 고려할 만한 구체적인 법적 분쟁이나 원고 집단이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[서학개미 브리핑] 미·이란 긴장 속 '저가 매수' 대신 '순매도'로 대응</t>
+          <t>[박재일 칼럼] 강 건너 전투와 역전된 기름값</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296493?division=NAVER</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260316022541261</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-11 00:51:24.887249+00:00</t>
+          <t>2026-03-16 00:48:30.624913+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>허경영 명예총재가 재판 중이며, 자신은 공갈범들의 피해자라고 주장하는 한편, 많은 피해자가 있고 반성하지 않는다는 이유로 구속되었다는 내용의 단편적인 기사입니다. 전면 재수사 요구와 마을 주민들의 탄원서가 언급됩니다. 기사 내용만으로는 소송금융 투자 대상이 될 만한 명확한 민사상 청구권자, 피고, 그리고 피해 규모를 특정하기 어렵습니다.</t>
+          <t>크래프톤 김창한 대표가 '배틀그라운드'의 성공에 힘입어 3기 체제를 확정했으나, 2025년 4분기 모바일 부문 부진과 1000억 원 이상의 소송 관련 비용 등 일회성 지출로 영업이익이 급감하며 시장의 우려를 사고 있습니다. 회사는 신작 파이프라인 확장과 AI 테크 기업으로의 전환을 통해 '배그 원툴' 꼬리표를 떼려 노력 중입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. 허경영 명예총재의 형사 재판에 대한 내용이 주를 이루며, 민사상 명확한 피고 특정 및 피해자 집단, 피해 규모를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+          <t>기사는 크래프톤이 2025년 4분기에 1000억 원 이상의 '소송 관련 비용'을 포함한 일회성 지출을 기록했다고 언급합니다. 그러나 이 정보는 크래프톤의 내부 비용 지출에 관한 것으로, 소송의 구체적인 내용, 상대방, 또는 원고가 될 수 있는 피해 집단에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상으로서 적합한 원고의 사건을 특정할 수 없어 '상대방 책임 명확성'이나 '집단적 피해' 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>재판 중인 허경영 명예총재 전면 재수사 요구나서...마을 주민들 탄원서...</t>
+          <t>김창한 3기 체제에도 ‘포스트 배그’는 ing…크래프톤 ‘레드존’ 탈출...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619226/?sc=Naver</t>
+          <t>https://economist.co.kr/article/view/ecn202603100082</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-10 12:39:50.521014+00:00</t>
+          <t>2026-03-16 00:45:59.116989+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 104명에 한국의 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 포함했습니다. NYT는 이들의 업적을 기리며 과거 기사를 연결하여 소개했습니다. 이 기사는 역사적 인물에 대한 조명으로, 현재의 법적 분쟁을 다루지 않습니다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 대출을 완료하여 1618명에게 총 20억 6천만원을 지원했다. 1인당 평균 127만원이 대출되었으며, 40대 직장인과 생활비 목적의 대출이 많았다. 경기도는 대출 이용자의 자립을 돕기 위해 금융·고용·복지 연계 통합 관리 체계를 도입했으며, 5월에 2차 접수를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>해당 기사는 뉴욕타임스가 역사적 인물을 조명하는 기획 기사로, 소송금융 투자를 검토할 만한 현재 진행 중인 법적 분쟁이나 잠재적 소송 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>본 기사는 경기도의 극저신용대출 사업에 대한 보도로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 특정 가능한 상대방의 책임, 집단적 피해, 피해 규모 등이 존재하지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>NYT, '역사 속 여성' 104명에 유관순 열사·길원옥 할머니</t>
+          <t>'경기 극저신용대출 2.0' 1차 대출 완료…1618명에 20억원</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5180696</t>
+          <t>https://www.newsis.com/view/NISX20260315_0003548493</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-10 00:27:20.522047+00:00</t>
+          <t>2026-03-15 00:26:04.756320+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>제공된 기사는 오산시의회 임시회 개회 소식과 함께 여러 지역 뉴스의 헤드라인을 나열하고 있습니다. 특정 피해 사건이나 법적 분쟁에 대한 구체적인 내용은 포함되어 있지 않아 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
+          <t>해당 칼럼은 '고발 유튜브'의 역할과 법 집행의 수동적인 태도를 비판하며, 법질서를 경시하는 풍조에 경종을 울릴 상시적인 감시의 필요성을 역설합니다. 선량한 피해자를 예방하기 위한 적극적이고 선제적인 움직임이 부족하다는 점을 지적합니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 개의 독립적인 헤드라인을 나열한 것으로, 특정 사건이나 분쟁에 대한 상세한 정보를 포함하고 있지 않습니다. 따라서 소송금융 투자 적합성 판단을 위한 어떠한 '적합 조건'에도 해당하지 않습니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 칼럼입니다. 소송 상대방, 피해 규모, 책임 소재 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도 판단이 불가능합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>오산시의회, 제300회 임시회 개회</t>
+          <t>[김효석 칼럼] 참교육과 카타르시스 사이, 고발 유튜브가 묻는다</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>gg.newdaily.co.kr</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://gg.newdaily.co.kr/site/data/html/2026/03/09/2026030900447.html</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=85288</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-09 13:13:21.007127+00:00</t>
+          <t>2026-03-15 00:25:06.107770+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>중국 매체 (특정 불가)</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr"/>
-      <c r="E72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>법적 절차 진행 전</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>완주군이 2026년 저소득층 그린 리모델링 사업을 추진한다. 노후 주택에 거주하는 기초생활수급자, 차상위계층 및 전세사기 피해자 17가구를 대상으로 가구당 최대 750만원을 지원하며, 창호 및 단열재 교체, 보일러 교체, 주방 개보수 등을 지원한다. 이는 에너지 비용 절감 및 건강한 생활 환경 조성을 목표로 한다.</t>
+          <t>중국 매체가 한국 여자축구의 경기력 기복 원인을 유럽축구 트렌드 무비판적 수용으로 지적하며 '훈수'를 두었다는 내용의 기사입니다. 기사 제목에는 손흥민, 이강인 선수도 피해자로 언급되었으나 본문 내용은 여자축구에 대한 비평에 집중되어 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>본 기사는 완주군의 저소득층 주거 환경 개선을 위한 '그린 리모델링 사업'에 대한 보도로, 특정 주체의 불법행위나 피해 발생에 따른 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 되는 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 중국 매체의 한국 여자축구에 대한 비평적 '훈수'를 다루고 있으며, 이는 법적 분쟁으로 이어질 만한 명확한 불법 행위나 재산상 피해를 발생시킨 사건으로 보기 어렵습니다. (상대방 책임 불명확, 피해 규모 미상) 소송금융 투자 대상이 될 만한 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>완주군, 저소득층 그린 리모델링 사업 추진</t>
+          <t>손흥민·이강인도 피해자  中 매체 돌연 훈수…韓 아시안컵 4강 질주에...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=873266</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=803586</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-09 12:38:40.922583+00:00</t>
+          <t>2026-03-15 00:21:56.375757+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>사망 사건 발생</t>
+          <t>유족의 개인적 비극 보도</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>영국에서 악명 높은 아동 살해범 이안 헌틀리가 교도소에서 다른 연쇄 살인범의 공격을 받아 사망했습니다. 기사는 헌틀리의 과거 범죄와 피해자들에 대한 대중의 기억을 언급하고 있습니다.</t>
+          <t>고(故) 김새론의 유족이 최근 극단적 선택을 시도했다는 단독 보도입니다. 기사 본문이 불완전하여 사건의 구체적인 내용이나 법적 쟁점은 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기사는 악명 높은 아동 살해범이 교도소에서 다른 연쇄 살인범의 공격으로 사망한 사건을 다룹니다. 이 사건의 '피해자'는 유죄 판결을 받은 범죄자이므로, 소송금융이 지원하는 일반적인 피해자상과 맞지 않아 투자 매력이 매우 낮습니다. 또한, 교도소 내 사망 사건에 대한 잠재적 국가 배상 청구가 가능할 수는 있으나, 사회적 정서 및 승소 가능성을 고려할 때 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 고(故) 김새론 유족의 개인적인 비극을 다루고 있으며, 소송금융 투자에 필요한 명확한 상대방, 구체적인 법적 쟁점, 충분한 피해 규모, 집단적 피해 등의 적합 조건이 전혀 확인되지 않습니다. 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>'악명' 英아동살해범, 교도소 연쇄살인범 공격에 사망</t>
+          <t>[단독] 고(故) 김새론 유족, 수일 전 극단적 선택 시도 … 고인 유작 단...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=721985</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/14/2026031400071.html</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:36.242016+00:00</t>
+          <t>2026-03-14 12:48:00.042699+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>김경욱 고려대 로스쿨 교수가 한국민사소송법학회장으로 취임했다. 한국민사소송법학회는 1992년 설립되어 민사소송법을 연구하는 학자들을 위한 학회이다.</t>
+          <t>강준현 의원이 세종지방법원 설립 계획을 발표했으며, 2031년 개원을 목표로 하고 있다. 이는 세종 시민들이 민·형사 사건 및 소송을 위해 대전까지 이동해야 했던 불편을 해소하고, 행정수도로서 세종시의 사법 인프라와 위상을 강화하기 위함이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 학회장의 취임 소식으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 세종지방법원 설립 계획에 대한 것으로, 특정 법적 분쟁이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 책임 소재 등이 존재하지 않아 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>김경욱 고려대 로스쿨 교수, 한국민사소송법학회장 취임</t>
+          <t>강준현 의원, 세종지방법원 2031년 문 연다…행정수도 '3부 완비' 본격 ...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217365</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75452</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-07 00:28:37.381072+00:00</t>
+          <t>2026-03-13 00:47:07.948750+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>강원여성단체들이 춘천 지하도상가에서 세계 여성의 날 기념행사를 개최했습니다. 성평등 인식 개선을 위한 시민 체험행사와 일본군 위안부 피해자 지원 모금활동, 벼룩시장 등이 진행되었습니다.</t>
+          <t>제공된 기사 본문은 인코딩 문제로 인해 내용을 정확히 파악하기 어렵습니다. 제목을 통해 배우 이청아, 이나영, 정은채의 친목 방법과 ENA 드라마 '낮과 밤이 다른 그녀'에 대한 연예 뉴스 기사로 추정됩니다. 법적 분쟁이나 피해 사실에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>해당 기사는 세계 여성의 날 기념행사 개최에 대한 보도로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 존재하지 않습니다. 특정된 가해자나 피해 규모, 진행 중인 소송 또는 공적 절차가 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>제공된 기사 본문은 인코딩 문제로 인해 내용을 정확히 파악하기 어렵습니다. 다만, 제목으로 미루어 볼 때 배우들의 친목과 방송 프로그램에 대한 연예 뉴스 기사로 판단되며, 소송금융 투자 대상이 될 수 있는 법적 분쟁이나 피해 사실을 전혀 포함하고 있지 않아 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>강원여성단체, 세계 여성의 날 기념행사 개최</t>
+          <t>이청아→이나영X정은채 내향인 친목 방법 “침묵 불편함 NO, 편해지니까...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501640&amp;ref=A</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603121351472510</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-06 12:28:55.645116+00:00</t>
+          <t>2026-03-13 00:23:49.449928+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>한국기자협회와 서울지방변호사회가 법률 및 언론 분야의 전문성 강화를 위한 업무협약(MOU)을 체결했습니다. 이 협약을 통해 서울지방변호사회는 기자협회 회원에게 법률 자문을 제공하고, 기자협회는 변호사의 법률 서비스 보도에 협력할 예정입니다.</t>
+          <t>정성호 의원이 '李 공소취소 거래설'에 대해 이야기할 가치가 없다고 일축하며, 검찰 수사 과정에서의 경찰 보완수사권 존치 여부에 대해 논의가 필요하다고 언급했습니다. 이 기사는 특정 사건의 피해나 분쟁이 아닌 정치적 발언과 법률 제도에 대한 논평을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 한국기자협회와 서울지방변호사회의 업무협약(MOU) 체결에 대한 내용으로, 실제 발생한 법적 분쟁이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 적합 조건에 전혀 해당하지 않으며, 투자 검토 대상이 아닙니다.</t>
+          <t>해당 기사는 특정 사건의 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 정치적 발언과 법률 제도(경찰 보완수사권)에 대한 논평을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권이 명확히 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>한국기자협회·서울지방변호사회 법률·언론 전문성 강화에 맞손</t>
+          <t>정성호 “李 공소취소 거래설? 이야기할 가치 없다”</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260305500615</t>
+          <t>https://www.kukinews.com/article/view/kuk202603110235</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:56.124296+00:00</t>
+          <t>2026-03-11 12:37:44.110929+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>배우 김혜수가 드라마 '지금 불륜이 문제가 아닙니다' 촬영 중 팬들에게 감사 인사를 전하고 엄지 척 포즈를 취하는 모습이 포착되었다. 글로벌 팬들이 보낸 커피차를 인증하며 촬영 현장의 화기애애한 분위기를 전했다. 이 기사는 연예계 소식을 다루며 법적 분쟁이나 피해 사실과는 무관하다.</t>
+          <t>기사는 노보 노디스크의 특허 침해 소송 취하, 웨스턴 얼라이언스 은행 관련 소송, 파산한 MFS 관련 1억 3400만 달러 익스포저 등 여러 법적/재무적 사건들을 단편적으로 언급하고 있습니다. 이 정보들은 소송금융 투자 기회를 발굴하기에는 구체성이 부족하며, 일부 사건은 이미 종결되었거나 상대방의 자력 확보가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 기사는 배우 김혜수의 드라마 촬영 소식을 다루는 연예 기사로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 검토 대상이 아닙니다.</t>
+          <t>기사는 여러 단편적인 법적/재무적 사건들을 요약하고 있어, 소송금융 투자 대상으로 적합한 신규 사건을 특정하기 어렵습니다. 언급된 노보 노디스크의 특허 침해 소송은 이미 취하되어 종결되었고 (부적합 조건: 이미 종결된 사건), 파산한 MFS 관련 건은 상대방의 자력 확보가 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>김혜수, ‘지금 불륜이 문제가 아닙니다’ 촬영 중 엄지 척…글로벌 팬...</t>
+          <t>[서학개미 브리핑] 미·이란 긴장 속 '저가 매수' 대신 '순매도'로 대응</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603051531482310</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296493?division=NAVER</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-06 01:28:29.501177+00:00</t>
+          <t>2026-03-11 00:51:24.887249+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>허경영 명예총재</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중, 재수사 요구 및 마을 주민 탄원서 제출</t>
+        </is>
+      </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>故 최진실의 모친 정옥숙 씨가 딸의 유산 규모에 대한 '300억설' 루머를 해명했습니다. 최진실이 남긴 현금성 자산은 약 15억 원이었고, 잠원동 주택과 오피스텔 두 채가 자녀들에게 상속되어 월 1500만 원의 임대 수익이 발생하고 있다고 밝혔습니다. 자녀들의 교육비와 생활비를 위해 유산을 관리해 온 과정과 어려움을 전했습니다.</t>
+          <t>허경영 명예총재가 재판 중이며, 자신은 공갈범들의 피해자라고 주장하는 한편, 많은 피해자가 있고 반성하지 않는다는 이유로 구속되었다는 내용의 단편적인 기사입니다. 전면 재수사 요구와 마을 주민들의 탄원서가 언급됩니다. 기사 내용만으로는 소송금융 투자 대상이 될 만한 명확한 민사상 청구권자, 피고, 그리고 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 故 최진실의 유산 규모에 대한 루머를 해명하는 내용으로, 소송금융의 투자 대상이 될 만한 명확한 상대방이나 법적 분쟁이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없으며, 소송금융의 목적과 부합하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다. 허경영 명예총재의 형사 재판에 대한 내용이 주를 이루며, 민사상 명확한 피고 특정 및 피해자 집단, 피해 규모를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>“故 최진실 유산은 부동산 두 채”…모친이 밝힌 ‘300억설’ 전말</t>
+          <t>재판 중인 허경영 명예총재 전면 재수사 요구나서...마을 주민들 탄원서...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11980550</t>
+          <t>https://www.dailian.co.kr/news/view/1619226/?sc=Naver</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-06 00:51:32.192945+00:00</t>
+          <t>2026-03-10 12:39:50.521014+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
-      <c r="E79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>tvN 예능 프로그램 '차가네'에서 딘딘과 차승원이 윷놀이 중 발생한 갈등을 다룬 기사입니다. 딘딘이 농담조로 민사 소송을 언급했으나, 이는 실제 법적 분쟁이 아닌 방송 프로그램 내의 유머러스한 상황으로, 소송금융 투자 대상이 아닙니다.</t>
+          <t>뉴욕타임스가 '여성 역사의 달'을 맞아 선정한 역사적 인물 104명에 한국의 유관순 열사와 일본군 위안부 피해자 길원옥 할머니를 포함했습니다. NYT는 이들의 업적을 기리며 과거 기사를 연결하여 소개했습니다. 이 기사는 역사적 인물에 대한 조명으로, 현재의 법적 분쟁을 다루지 않습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>기사 내용은 실제 법적 분쟁이 아닌 예능 프로그램 내의 유머러스한 상황을 묘사하고 있습니다. '민사 소송' 언급은 농담이며, 소송금융 투자 대상이 될 수 있는 실제 피해나 법적 쟁점이 존재하지 않습니다. (부적합 조건: 실제 법적 분쟁 아님)</t>
+          <t>해당 기사는 뉴욕타임스가 역사적 인물을 조명하는 기획 기사로, 소송금융 투자를 검토할 만한 현재 진행 중인 법적 분쟁이나 잠재적 소송 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'차가네' 딘딘, 차승원과 윷놀이로 갈등  민사 소송할 것  (종영) [TV온에...</t>
+          <t>NYT, '역사 속 여성' 104명에 유관순 열사·길원옥 할머니</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17727480001779740019</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5180696</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-06 00:40:22.113639+00:00</t>
+          <t>2026-03-10 00:27:20.522047+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
-      <c r="E80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>tvN '차가네' 방송에서 딘딘이 차승원의 막무가내 윷놀이 진행에 불만을 표하며 '민사 소송'을 언급한 코믹 상황을 다룬 기사입니다. 이는 실제 법적 분쟁이 아닌 예능 프로그램의 한 장면입니다.</t>
+          <t>제공된 기사는 오산시의회 임시회 개회 소식과 함께 여러 지역 뉴스의 헤드라인을 나열하고 있습니다. 특정 피해 사건이나 법적 분쟁에 대한 구체적인 내용은 포함되어 있지 않아 소송금융 투자 대상으로서의 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>본 기사는 방송 프로그램 내 코믹 상황을 묘사한 것으로, 실제 법적 분쟁이 아니며 구체적인 피해나 상대방의 법적 책임이 존재하지 않습니다. 소송금융 투자 대상으로서의 실체가 없습니다.</t>
+          <t>제공된 기사는 여러 개의 독립적인 헤드라인을 나열한 것으로, 특정 사건이나 분쟁에 대한 상세한 정보를 포함하고 있지 않습니다. 따라서 소송금융 투자 적합성 판단을 위한 어떠한 '적합 조건'에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>딘딘, 차승원 '막무가내' 진행에 분노... 방송 나가면 논란, 진짜 민사 ...</t>
+          <t>오산시의회, 제300회 임시회 개회</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>gg.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112754942</t>
+          <t>https://gg.newdaily.co.kr/site/data/html/2026/03/09/2026030900447.html</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-06 00:38:51.716207+00:00</t>
+          <t>2026-03-09 13:13:21.007127+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>성주군이 노후 경유차 조기 폐차 지원 사업에 7억원을 투입하여 461대에 혜택을 제공한다는 내용과 함께, 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 일반적인 보험 보장 항목에 대한 설명이 포함되어 있습니다. 본 기사는 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다.</t>
+          <t>완주군이 2026년 저소득층 그린 리모델링 사업을 추진한다. 노후 주택에 거주하는 기초생활수급자, 차상위계층 및 전세사기 피해자 17가구를 대상으로 가구당 최대 750만원을 지원하며, 창호 및 단열재 교체, 보일러 교체, 주방 개보수 등을 지원한다. 이는 에너지 비용 절감 및 건강한 생활 환경 조성을 목표로 한다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사 내용이 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 전혀 포함하고 있지 않습니다. 제목은 지자체의 지원 사업을, 본문은 일반적인 보험 보장 항목을 설명하고 있어, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 완주군의 저소득층 주거 환경 개선을 위한 '그린 리모델링 사업'에 대한 보도로, 특정 주체의 불법행위나 피해 발생에 따른 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 되는 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[성주 24시] 성주군, 조기폐차 지원 7억원 투입…461대 혜택</t>
+          <t>완주군, 저소득층 그린 리모델링 사업 추진</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=364510</t>
+          <t>http://sjbnews.com/news/news.php?number=873266</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:48.446272+00:00</t>
+          <t>2026-03-09 12:38:40.922583+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>영국 정부/교도소 당국</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>사망 사건 발생</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>본 기사는 딥페이크 영상 선거운동 금지, 김경수 위원장의 사퇴 및 선거 행보, 위안부 피해자 추모식, 납세자의 날 기념식, 정월대보름 행사 등 경남 지역의 다양한 단신 뉴스를 묶어 보도하고 있습니다. 특정 피해 발생이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>영국에서 악명 높은 아동 살해범 이안 헌틀리가 교도소에서 다른 연쇄 살인범의 공격을 받아 사망했습니다. 기사는 헌틀리의 과거 범죄와 피해자들에 대한 대중의 기억을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 개의 짧은 지역 뉴스 항목을 포함하고 있으며, 이 중 소송금융 투자 대상으로 고려할 만한 특정 법적 분쟁, 피해 발생 또는 소송 가능성이 있는 사건이 없습니다. 주로 규제 변경, 정치적 동향, 기념 행사 등을 다루고 있어 적합 조건에 해당하는 내용이 없습니다.</t>
+          <t>기사는 악명 높은 아동 살해범이 교도소에서 다른 연쇄 살인범의 공격으로 사망한 사건을 다룹니다. 이 사건의 '피해자'는 유죄 판결을 받은 범죄자이므로, 소송금융이 지원하는 일반적인 피해자상과 맞지 않아 투자 매력이 매우 낮습니다. 또한, 교도소 내 사망 사건에 대한 잠재적 국가 배상 청구가 가능할 수는 있으나, 사회적 정서 및 승소 가능성을 고려할 때 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[간추린 경남] ‘딥페이크 영상’ 선거운동·출판기념회 5일부터 제한 외</t>
+          <t>'악명' 英아동살해범, 교도소 연쇄살인범 공격에 사망</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498204&amp;ref=A</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721985</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-04 01:09:42.496469+00:00</t>
+          <t>2026-03-08 00:23:36.242016+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>진교훈 강서구청장이 제107주년 삼일절을 맞아 강서구 어울림공원 내 평화의 소녀상과 고 황금자 할머니 동상을 참배했다. 이 소녀상은 지역에 거주했던 일본군 위안부 피해자들을 추모하기 위해 마련되었으며, 황금자 할머니는 폐지를 모아 장학금을 기부한 선행으로 알려져 있다. 강서구는 황금자 여사 장학금을 통해 나눔의 뜻을 이어가고 있다.</t>
+          <t>김경욱 고려대 로스쿨 교수가 한국민사소송법학회장으로 취임했다. 한국민사소송법학회는 1992년 설립되어 민사소송법을 연구하는 학자들을 위한 학회이다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>이 기사는 강서구청장의 삼일절 평화의 소녀상 참배를 다룬 기념 기사로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 손해배상 청구 사건을 다루고 있지 않습니다. 특정할 수 있는 피고나 손해배상 청구의 주체가 없으며, 현재 진행 중인 법적 절차도 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 학회장의 취임 소식으로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>진교훈 강서구청장, 107주년 삼일절 맞아 평화의 소녀상 참배</t>
+          <t>김경욱 고려대 로스쿨 교수, 한국민사소송법학회장 취임</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234696</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217365</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-03 00:27:18.595871+00:00</t>
+          <t>2026-03-07 00:28:37.381072+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
-      <c r="E84" t="inlineStr"/>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>기념행사 개최</t>
+        </is>
+      </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>해당 기사는 야당 대표가 선거 소송 126건 중 인용 사례가 없다는 상황을 언급하며 발언한 것에 대해 비판하는 내용이다. 이는 특정 법적 분쟁의 발생이나 진행 상황을 다루는 것이 아닌, 정치적 발언에 대한 언론의 논평이다.</t>
+          <t>강원여성단체들이 춘천 지하도상가에서 세계 여성의 날 기념행사를 개최했습니다. 성평등 인식 개선을 위한 시민 체험행사와 일본군 위안부 피해자 지원 모금활동, 벼룩시장 등이 진행되었습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 정치인의 발언에 대한 언론의 비판적 논평이다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 법적 쟁점, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>해당 기사는 세계 여성의 날 기념행사 개최에 대한 보도로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 존재하지 않습니다. 특정된 가해자나 피해 규모, 진행 중인 소송 또는 공적 절차가 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>사법개혁? 장악? 한겨레와 조선일보의 엇갈린 평가</t>
+          <t>강원여성단체, 세계 여성의 날 기념행사 개최</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332755</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501640&amp;ref=A</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-02 13:00:27.328140+00:00</t>
+          <t>2026-03-06 12:28:55.645116+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
-      <c r="E85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
-          <t>구미시가 시민안전보험의 보장을 확대하여 재난 및 사고 발생 시 최대 2700만원을 지원합니다. 사고 발생일로부터 3년 이내에 한국지방재정공제회에 관련 서류를 갖춰 보험금을 청구할 수 있습니다. 본 기사는 소송 대상이 되는 분쟁이 아닌, 시민을 위한 공공 보험 제도를 안내하는 내용입니다.</t>
+          <t>한국기자협회와 서울지방변호사회가 법률 및 언론 분야의 전문성 강화를 위한 업무협약(MOU)을 체결했습니다. 이 협약을 통해 서울지방변호사회는 기자협회 회원에게 법률 자문을 제공하고, 기자협회는 변호사의 법률 서비스 보도에 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>해당 기사는 구미시의 시민안전보험 운영 및 보장 내용에 대한 안내로, 특정 사건이나 분쟁이 발생하여 소송금융 투자가 필요한 상황이 아닙니다. 상대방의 책임이 명확하거나 집단적 피해가 발생한 소송 대상 사건으로 볼 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국기자협회와 서울지방변호사회의 업무협약(MOU) 체결에 대한 내용으로, 실제 발생한 법적 분쟁이나 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 되는 적합 조건에 전혀 해당하지 않으며, 투자 검토 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>최대 2700만원 (보험금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>구미 시민안전보험 보장 확대, 재난·사고 최대 2700만원 지원</t>
+          <t>한국기자협회·서울지방변호사회 법률·언론 전문성 강화에 맞손</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4065692</t>
+          <t>https://www.nongmin.com/article/20260305500615</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-02 12:25:51.133134+00:00</t>
+          <t>2026-03-06 01:46:56.124296+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
-          <t>기사는 '대법관 증원법' 통과와 '법왜곡죄'에 대한 한동훈 전 장관의 비판적 시각을 다루고 있습니다. 스페인의 사례를 들며 사건 폭증으로 인한 '소송 지옥'을 우려하고, 법왜곡죄가 법 집행기관을 겁박하는 행위라고 주장합니다. 이는 법률 및 정책에 대한 논평으로, 특정 피해 사건에 대한 보도가 아닙니다.</t>
+          <t>배우 김혜수가 드라마 '지금 불륜이 문제가 아닙니다' 촬영 중 팬들에게 감사 인사를 전하고 엄지 척 포즈를 취하는 모습이 포착되었다. 글로벌 팬들이 보낸 커피차를 인증하며 촬영 현장의 화기애애한 분위기를 전했다. 이 기사는 연예계 소식을 다루며 법적 분쟁이나 피해 사실과는 무관하다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>제공된 기사는 '대법관 증원법'과 '법왜곡죄'에 대한 정치적/법률적 논평으로, 특정 주체의 불법행위로 인해 다수의 피해자가 발생하고 손해배상 청구가 가능한 구체적인 사건이 아닙니다. 소송금융 투자 대상이 되는 명확한 피고, 피해자, 그리고 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 배우 김혜수의 드라마 촬영 소식을 다루는 연예 기사로, 소송금융 투자 대상이 되는 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않으며, 투자 검토 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>대법관 증원법 통과에… 한동훈  이재명은 합니다, 법치파괴 행위를</t>
+          <t>김혜수, ‘지금 불륜이 문제가 아닙니다’ 촬영 중 엄지 척…글로벌 팬...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030110580005611?did=NA</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603051531482310</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-01 12:41:33.478199+00:00</t>
+          <t>2026-03-06 01:28:29.501177+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
-          <t>인기 리얼리티 쇼 출연자의 23세 아들이 약물 중독으로 사망했습니다. 고인은 생전 약물 중독과 복잡한 가정사로 어려움을 겪었으며, 최근 수감 생활 후 석방된 지 한 달도 되지 않아 비극을 맞았습니다. 현지 경찰이 과다복용 신고를 받고 출동하여 사망을 확인하고 수사에 착수했습니다.</t>
+          <t>故 최진실의 모친 정옥숙 씨가 딸의 유산 규모에 대한 '300억설' 루머를 해명했습니다. 최진실이 남긴 현금성 자산은 약 15억 원이었고, 잠원동 주택과 오피스텔 두 채가 자녀들에게 상속되어 월 1500만 원의 임대 수익이 발생하고 있다고 밝혔습니다. 자녀들의 교육비와 생활비를 위해 유산을 관리해 온 과정과 어려움을 전했습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 사망에 대한 제3자의 법적 책임이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)을 충족하지 못합니다. 특정 가능한 피고가 없으며, 소송의 가능성 및 승소 시 회수 가능성이 낮습니다.</t>
+          <t>해당 기사는 故 최진실의 유산 규모에 대한 루머를 해명하는 내용으로, 소송금융의 투자 대상이 될 만한 명확한 상대방이나 법적 분쟁이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없으며, 소송금융의 목적과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>'이혼→수감→석방' 인기 배우 子, 약물 중독으로 요절…향년 23세 [할리...</t>
+          <t>“故 최진실 유산은 부동산 두 채”…모친이 밝힌 ‘300억설’ 전말</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1006440/</t>
+          <t>https://www.mk.co.kr/article/11980550</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-01 12:40:34.930599+00:00</t>
+          <t>2026-03-06 00:51:32.192945+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>차승원</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>회사의 흡수합병 공시의 일환으로 계류 중인 소송 현황 공개</t>
+          <t>예능 프로그램 내 가상 상황</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>디와이가 디와이이노베이트를 흡수합병하기로 결정했으며, 이 과정에서 계류 중인 소송사건 현황을 공시했습니다. 현재 원고로서 1건(소송가액 186백만원), 피고로서 1건(소송가액 1939백만원)의 소송이 진행 중이며, 경영진은 소송 결과 및 재무제표 영향에 대해 예측할 수 없다고 밝혔습니다.</t>
+          <t>tvN 예능 프로그램 '차가네'에서 딘딘과 차승원이 윷놀이 중 발생한 갈등을 다룬 기사입니다. 딘딘이 농담조로 민사 소송을 언급했으나, 이는 실제 법적 분쟁이 아닌 방송 프로그램 내의 유머러스한 상황으로, 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>해당 기사는 디와이의 흡수합병 결정에 따른 공시 내용으로, 현재 계류 중인 소송 현황을 보고할 뿐 새로운 분쟁 발생이나 소송금융 투자 기회를 제시하지 않습니다. 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 구체적인 증거에 대한 정보가 없어 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>기사 내용은 실제 법적 분쟁이 아닌 예능 프로그램 내의 유머러스한 상황을 묘사하고 있습니다. '민사 소송' 언급은 농담이며, 소송금융 투자 대상이 될 수 있는 실제 피해나 법적 쟁점이 존재하지 않습니다. (부적합 조건: 실제 법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>디와이, 디와이이노베이트 흡수합병 결정</t>
+          <t>'차가네' 딘딘, 차승원과 윷놀이로 갈등  민사 소송할 것  (종영) [TV온에...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635696</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17727480001779740019</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-28 01:41:27.152844+00:00</t>
+          <t>2026-03-06 00:40:22.113639+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>차승원</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr"/>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>방송 프로그램 내 상황</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>전기공사공제조합이 전기공사 손해배상공제(의무보험) 법제화를 핵심 성과로 발표했다. 이는 전기공사업계가 체계적인 손해배상 제도를 갖추게 된 것으로, 공공 발주 공사의 도급비용에 가입비용을 계상하도록 하는 내용이다. 본 기사는 특정 사건이나 분쟁이 아닌 제도 도입에 대한 정보성 기사이다.</t>
+          <t>tvN '차가네' 방송에서 딘딘이 차승원의 막무가내 윷놀이 진행에 불만을 표하며 '민사 소송'을 언급한 코믹 상황을 다룬 기사입니다. 이는 실제 법적 분쟁이 아닌 예능 프로그램의 한 장면입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>해당 기사는 전기공사 손해배상공제(의무보험) 법제화라는 제도적 성과를 다루고 있으며, 특정 피해 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 방송 프로그램 내 코믹 상황을 묘사한 것으로, 실제 법적 분쟁이 아니며 구체적인 피해나 상대방의 법적 책임이 존재하지 않습니다. 소송금융 투자 대상으로서의 실체가 없습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>전기공사공제조합, '조합원 위한 최상의 금융서비스 구현' 목표</t>
+          <t>딘딘, 차승원 '막무가내' 진행에 분노... 방송 나가면 논란, 진짜 민사 ...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=365592</t>
+          <t>http://www.osen.co.kr/article/G1112754942</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-28 01:23:07.004428+00:00</t>
+          <t>2026-03-06 00:38:51.716207+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 단순히 사실을 나열하는 것을 넘어 사회적 맥락과 구조적 모순을 파헤치는 언론의 역할에 대한 언급입니다. 특정 사건이나 분쟁에 대한 정보가 없어 소송금융 투자 검토가 불가능합니다.</t>
+          <t>성주군이 노후 경유차 조기 폐차 지원 사업에 7억원을 투입하여 461대에 혜택을 제공한다는 내용과 함께, 자연재해, 농기계 상해, 야생동물 피해, 개물림 사고 등 일반적인 보험 보장 항목에 대한 설명이 포함되어 있습니다. 본 기사는 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 것이 아니라, 언론의 역할과 기능에 대한 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>기사 내용이 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실을 전혀 포함하고 있지 않습니다. 제목은 지자체의 지원 사업을, 본문은 일반적인 보험 보장 항목을 설명하고 있어, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>질문과 진실은 사라지고 정보와 현상만 남은 제주 언론</t>
+          <t>[성주 24시] 성주군, 조기폐차 지원 7억원 투입…461대 혜택</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mediajeju.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.mediajeju.com/news/articleView.html?idxno=363068</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364510</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-28 00:58:09.702885+00:00</t>
+          <t>2026-03-05 00:59:48.446272+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 포항시의회 전 의원의 과거 활동과 업적을 설명하는 내용입니다. 피해구제지원금 지급 기여, 포항시 살림살이 운영, 대형 국책사업 조정 등의 긍정적인 역할을 언급하고 있습니다.</t>
+          <t>본 기사는 딥페이크 영상 선거운동 금지, 김경수 위원장의 사퇴 및 선거 행보, 위안부 피해자 추모식, 납세자의 날 기념식, 정월대보름 행사 등 경남 지역의 다양한 단신 뉴스를 묶어 보도하고 있습니다. 특정 피해 발생이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 전직 정치인의 과거 업적을 다루고 있으며, 특정 피해 발생이나 소송 대상이 될 만한 분쟁 상황을 전혀 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 여러 개의 짧은 지역 뉴스 항목을 포함하고 있으며, 이 중 소송금융 투자 대상으로 고려할 만한 특정 법적 분쟁, 피해 발생 또는 소송 가능성이 있는 사건이 없습니다. 주로 규제 변경, 정치적 동향, 기념 행사 등을 다루고 있어 적합 조건에 해당하는 내용이 없습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>경륜 갖춘 구관이 명관 … 포항시의회 前 의원들, '공원식 포항시장 예...</t>
+          <t>[간추린 경남] ‘딥페이크 영상’ 선거운동·출판기념회 5일부터 제한 외</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=724091</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498204&amp;ref=A</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-27 00:16:17.510206+00:00</t>
+          <t>2026-03-04 01:09:42.496469+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>전국 법원장들은 더불어민주당의 '사법 3법' 추진에 대해 공론화와 숙의 부족을 지적하며 심각한 유감을 표명했습니다. 법원장들은 법 왜곡죄의 추상성과 재판소원 제도의 부작용을 우려했습니다. 한편, 검찰은 '돈봉투 수수' 의혹으로 항소심에서 무죄를 선고받은 더불어민주당 허종식 의원과 윤관석·임종성 전 의원에 대한 상고를 취하했습니다.</t>
+          <t>진교훈 강서구청장이 제107주년 삼일절을 맞아 강서구 어울림공원 내 평화의 소녀상과 고 황금자 할머니 동상을 참배했다. 이 소녀상은 지역에 거주했던 일본군 위안부 피해자들을 추모하기 위해 마련되었으며, 황금자 할머니는 폐지를 모아 장학금을 기부한 선행으로 알려져 있다. 강서구는 황금자 여사 장학금을 통해 나눔의 뜻을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 민사상 피해 사건을 다루고 있지 않습니다. 첫 번째 내용은 사법 개혁에 대한 법원장들의 유감 표명으로, 특정 피해자가 발생한 사건이 아닙니다. 두 번째 내용은 민주당 의원들의 '돈봉투 수수' 의혹 관련 형사 사건으로, 피고인들이 무죄를 선고받고 검찰이 상고를 취하하여 종결 수순을 밟고 있으며, 민사상 손해배상 청구의 여지가 보이지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 강서구청장의 삼일절 평화의 소녀상 참배를 다룬 기념 기사로, 소송금융 투자를 검토할 만한 새로운 법적 분쟁이나 손해배상 청구 사건을 다루고 있지 않습니다. 특정할 수 있는 피고나 손해배상 청구의 주체가 없으며, 현재 진행 중인 법적 절차도 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>[법조브리핑] 전국 법원장들 ”숙의 없는 사법개혁…심각한 유감” 外</t>
+          <t>진교훈 강서구청장, 107주년 삼일절 맞아 평화의 소녀상 참배</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225519715?OutUrl=naver</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234696</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-26 00:53:36.034501+00:00</t>
+          <t>2026-03-03 00:27:18.595871+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 러시아 여성들과 외도한 사실을 인정했으나, 이들이 억만장자 성범죄자 제프리 엡스타인의 성 착취 피해자와는 무관하다고 선을 그었습니다. 엡스타인이 게이츠의 불륜 사실을 이용해 압박하려 했다는 월스트리트저널 보도도 있었으나, 게이츠는 엡스타인의 성범죄 사실을 당시에는 알지 못했다고 주장했습니다.</t>
+          <t>해당 기사는 야당 대표가 선거 소송 126건 중 인용 사례가 없다는 상황을 언급하며 발언한 것에 대해 비판하는 내용이다. 이는 특정 법적 분쟁의 발생이나 진행 상황을 다루는 것이 아닌, 정치적 발언에 대한 언론의 논평이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>기사는 빌 게이츠의 개인적인 외도 사실 인정과 엡스타인과의 관계 해명에 초점을 맞추고 있으며, 특정 피해자가 빌 게이츠를 상대로 손해배상을 청구할 명확한 법적 근거가 제시되지 않습니다. (적합 조건 '상대방 책임이 비교적 명확함' 미충족) 소송금융의 핵심인 피해자의 손해배상 청구권이 불분명하여 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아닌, 정치인의 발언에 대한 언론의 비판적 논평이다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 법적 쟁점, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>빌 게이츠, 러 여성 2명과 외도 인정… 엡스타인 피해자와 무관</t>
+          <t>사법개혁? 장악? 한겨레와 조선일보의 엇갈린 평가</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178146</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332755</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-26 00:38:54.984862+00:00</t>
+          <t>2026-03-02 13:00:27.328140+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>빌 게이츠의 외도 사실 인정 및 엡스타인 관련 의혹 해명</t>
+          <t>시민안전보험 운영 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했습니다. 그는 외도 상대가 엡스타인의 성 착취 피해자가 아니며, 엡스타인의 범죄 사실에 대해서는 알지 못했다고 주장했습니다. 이 해명은 '빌 앤드 멀린다 게이츠 재단' 직원들과의 타운홀 미팅에서 이루어졌습니다.</t>
+          <t>구미시가 시민안전보험의 보장을 확대하여 재난 및 사고 발생 시 최대 2700만원을 지원합니다. 사고 발생일로부터 3년 이내에 한국지방재정공제회에 관련 서류를 갖춰 보험금을 청구할 수 있습니다. 본 기사는 소송 대상이 되는 분쟁이 아닌, 시민을 위한 공공 보험 제도를 안내하는 내용입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>본 기사는 빌 게이츠의 개인적인 외도 사실 인정과 엡스타인 관련 의혹에 대한 해명에 초점을 맞추고 있어, 그에게 법적 책임을 물을 수 있는 명확한 피해자 집단이나 구체적인 손해 발생 사실이 확인되지 않습니다. 비록 상대방(빌 게이츠)의 자력은 충분하나(적합 조건 2), 소송금융 투자에 필요한 상대방의 명확한 책임(적합 조건 1), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 그리고 공적 절차 진행(적합 조건 6) 등의 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 구미시의 시민안전보험 운영 및 보장 내용에 대한 안내로, 특정 사건이나 분쟁이 발생하여 소송금융 투자가 필요한 상황이 아닙니다. 상대방의 책임이 명확하거나 집단적 피해가 발생한 소송 대상 사건으로 볼 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 2700만원 (보험금)</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[이 시각 세계] 앱스타인과 친분 빌 게이츠, 외도 사실 인정</t>
+          <t>구미 시민안전보험 보장 확대, 재난·사고 최대 2700만원 지원</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803333_37012.html</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4065692</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-26 00:32:28.905799+00:00</t>
+          <t>2026-03-02 12:25:51.133134+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>빌 게이츠가 과거 두 차례 불륜을 저질렀다고 인정했으나, 외도 상대는 엡스타인의 성 착취 피해자가 아니라고 밝히며 엡스타인 스캔들 연루 의혹을 부인했습니다. 이 내용은 월스트리트저널(WSJ) 보도에 따라 '빌 앤드 멀린다 게이츠 재단' 직원들과의 만남에서 언급되었습니다. 기사는 개인적인 과거사에 대한 보도로, 현재 진행 중인 법적 분쟁이나 구체적인 피해를 다루고 있지 않습니다.</t>
+          <t>기사는 '대법관 증원법' 통과와 '법왜곡죄'에 대한 한동훈 전 장관의 비판적 시각을 다루고 있습니다. 스페인의 사례를 들며 사건 폭증으로 인한 '소송 지옥'을 우려하고, 법왜곡죄가 법 집행기관을 겁박하는 행위라고 주장합니다. 이는 법률 및 정책에 대한 논평으로, 특정 피해 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>본 기사는 빌 게이츠의 과거 불륜 사실 인정에 대한 내용으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 명확하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 언급되지 않았으며, 소송으로 이어질 만한 법적 책임의 명확성도 부족합니다. 엡스타인 스캔들 연루 의혹은 부인했습니다.</t>
+          <t>제공된 기사는 '대법관 증원법'과 '법왜곡죄'에 대한 정치적/법률적 논평으로, 특정 주체의 불법행위로 인해 다수의 피해자가 발생하고 손해배상 청구가 가능한 구체적인 사건이 아닙니다. 소송금융 투자 대상이 되는 명확한 피고, 피해자, 그리고 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>빌 게이츠 “과거 두 차례 불륜 저질렀다”…엡스타인 연루설은 부인</t>
+          <t>대법관 증원법 통과에… 한동훈  이재명은 합니다, 법치파괴 행위를</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602260003</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030110580005611?did=NA</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-26 00:23:00.596266+00:00</t>
+          <t>2026-03-01 12:41:33.478199+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D96" t="inlineStr"/>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>언론 보도 및 해명</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했으나, 외도 상대가 제프리 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 그는 엡스타인과의 교류가 '큰 실수'였음을 인정하고 사과했으며, 엡스타인이 자신의 불륜 사실을 빌미로 압박을 시도했다고 보도되었습니다.</t>
+          <t>인기 리얼리티 쇼 출연자의 23세 아들이 약물 중독으로 사망했습니다. 고인은 생전 약물 중독과 복잡한 가정사로 어려움을 겪었으며, 최근 수감 생활 후 석방된 지 한 달도 되지 않아 비극을 맞았습니다. 현지 경찰이 과다복용 신고를 받고 출동하여 사망을 확인하고 수사에 착수했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사 내용은 빌 게이츠의 과거 외도 인정 및 엡스타인과의 연루 의혹 부인에 초점을 맞추고 있습니다. 소송 상대방의 자력은 충분하나 (적합 조건 2), 소송금융 투자 대상이 될 만한 명확한 손해배상 청구권이나 집단적 피해 사실이 확인되지 않아 상대방 책임이 불분명합니다 (적합 조건 1, 3, 4, 5 미충족).</t>
+          <t>기사 내용만으로는 사망에 대한 제3자의 법적 책임이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)을 충족하지 못합니다. 특정 가능한 피고가 없으며, 소송의 가능성 및 승소 시 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>빌 게이츠의 충격 고백  두 차례 외도 있었다…엡스타인 피해자와는 무...</t>
+          <t>'이혼→수감→석방' 인기 배우 子, 약물 중독으로 요절…향년 23세 [할리...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022520161655086</t>
+          <t>https://www.tvreport.co.kr/world/article/1006440/</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-25 12:49:31.050495+00:00</t>
+          <t>2026-03-01 12:40:34.930599+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>개인사 관련 보도</t>
+          <t>회사의 흡수합병 공시의 일환으로 계류 중인 소송 현황 공개</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>빌 게이츠가 과거 외도 사실을 인정하며 제프리 엡스타인과는 무관하다고 주장했습니다. 전 부인 멀린다 게이츠가 엡스타인과의 관계에 우려를 표했으나, 게이츠는 부적절한 행동이나 피해자와의 접촉을 부인했습니다. 이 기사는 게이츠의 개인적인 과거사와 엡스타인과의 연관성 부인에 초점을 맞추고 있습니다.</t>
+          <t>디와이가 디와이이노베이트를 흡수합병하기로 결정했으며, 이 과정에서 계류 중인 소송사건 현황을 공시했습니다. 현재 원고로서 1건(소송가액 186백만원), 피고로서 1건(소송가액 1939백만원)의 소송이 진행 중이며, 경영진은 소송 결과 및 재무제표 영향에 대해 예측할 수 없다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>빌 게이츠는 자력이 충분하지만 (적합 조건 2), 기사 내용은 그의 과거 외도 사실 인정 및 엡스타인과의 연관성 부인에 초점을 맞추고 있어 소송금융 투자 대상이 될 만한 명확한 법적 손해배상 청구권이 보이지 않습니다. 집단적 피해나 구체적인 피해 규모가 언급되지 않았으며, 공적 절차 진행 중인 사안도 아니므로 소송금융 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 디와이의 흡수합병 결정에 따른 공시 내용으로, 현재 계류 중인 소송 현황을 보고할 뿐 새로운 분쟁 발생이나 소송금융 투자 기회를 제시하지 않습니다. 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 구체적인 증거에 대한 정보가 없어 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>빌 게이트, 과거 외도 사실 인정… “엡스타인과는 무관”</t>
+          <t>디와이, 디와이이노베이트 흡수합병 결정</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>idsn.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://idsn.co.kr/news/view/1065609059789696</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635696</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-25 12:42:28.062489+00:00</t>
+          <t>2026-02-28 01:41:27.152844+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했으나, 상대 여성들이 억만장자 성범죄자 제프리 엡스타인의 피해자가 아니며 자신은 엡스타인의 범죄 사실을 알지 못했다고 주장했습니다. 그는 엡스타인과 시간을 보낸 것을 실수라고 사과하며, 재단 목표와는 반대되는 일이라고 해명했습니다.</t>
+          <t>전기공사공제조합이 전기공사 손해배상공제(의무보험) 법제화를 핵심 성과로 발표했다. 이는 전기공사업계가 체계적인 손해배상 제도를 갖추게 된 것으로, 공공 발주 공사의 도급비용에 가입비용을 계상하도록 하는 내용이다. 본 기사는 특정 사건이나 분쟁이 아닌 제도 도입에 대한 정보성 기사이다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사는 빌 게이츠의 개인적인 외도 인정과 엡스타인 범죄 연루 부인에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 소송 사유나 피해자가 특정되지 않습니다. 상대방(빌 게이츠)의 자력은 충분하나, 그에게 책임을 물을 수 있는 구체적인 법적 쟁점이나 집단적 피해가 확인되지 않아 적합 조건에 거의 해당하지 않습니다.</t>
+          <t>해당 기사는 전기공사 손해배상공제(의무보험) 법제화라는 제도적 성과를 다루고 있으며, 특정 피해 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>빌 게이츠, 외도 인정…“엡스타인 범죄는 몰랐다” 부인</t>
+          <t>전기공사공제조합, '조합원 위한 최상의 금융서비스 구현' 목표</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682458?ref=naver</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=365592</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-25 12:40:56.765372+00:00</t>
+          <t>2026-02-28 01:23:07.004428+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>기사는 SK그룹 최태원 회장의 발언을 인용하여 SK하이닉스의 고대역폭메모리(HBM) 기술과 시장 내 가격 결정력 확보에 대한 비전을 다루고 있습니다. SK하이닉스가 커머디티 제조사에서 메인스트림 반도체 회사로 전환하는 전략적 중요성을 강조합니다. 본문에는 소송금융과 관련된 어떠한 분쟁이나 피해 사실이 포함되어 있지 않습니다.</t>
+          <t>제공된 기사 내용은 단순히 사실을 나열하는 것을 넘어 사회적 맥락과 구조적 모순을 파헤치는 언론의 역할에 대한 언급입니다. 특정 사건이나 분쟁에 대한 정보가 없어 소송금융 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 SK하이닉스의 사업 전략과 시장 지위에 대한 내용으로, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 것이 아니라, 언론의 역할과 기능에 대한 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>선수금 10조·가입자 1000만… 커진 상조산업, 과제는 '신뢰'</t>
+          <t>질문과 진실은 사라지고 정보와 현상만 남은 제주 언론</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>mediajeju.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022515021473119</t>
+          <t>https://www.mediajeju.com/news/articleView.html?idxno=363068</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:59.312564+00:00</t>
+          <t>2026-02-28 00:58:09.702885+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>기사는 '김씨'가 두 번째 피해자가 사망한 날에도 SNS에 셀카를 올리고 해시태그를 사용했으며, 프로야구 선수를 팔로우했다는 내용을 담고 있습니다. '강북 모텔녀', '예쁘면 무죄' 등의 제목으로 보아 특정 인물의 행동과 관련된 사회적 논란을 다루는 것으로 보이나, 민사상 책임 소재나 사건의 구체적인 내용은 파악하기 어렵습니다.</t>
+          <t>제공된 기사 본문은 포항시의회 전 의원의 과거 활동과 업적을 설명하는 내용입니다. 피해구제지원금 지급 기여, 포항시 살림살이 운영, 대형 국책사업 조정 등의 긍정적인 역할을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>제공된 기사 조각은 사건의 전체 맥락과 잠재적인 민사상 책임을 파악하기에 정보가 매우 부족합니다. 특정 상대방의 책임이 명확하지 않고(조건 1), 상대방의 자력도 불분명하며(조건 2), 집단적 피해나 대규모 피해 금액에 대한 정보도 없습니다(조건 3, 4). 또한, 공적 절차 진행 여부나 민사 소송에 필요한 명확한 증거 확보 가능성도 알 수 없습니다(조건 5, 6).</t>
+          <t>제공된 기사 내용은 전직 정치인의 과거 업적을 다루고 있으며, 특정 피해 발생이나 소송 대상이 될 만한 분쟁 상황을 전혀 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>'강북 모텔녀' 신상 확산?…인스타 팔로워 40배 급증  예쁘면 무죄</t>
+          <t>경륜 갖춘 구관이 명관 … 포항시의회 前 의원들, '공원식 포항시장 예...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983429</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=724091</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-24 12:27:34.889031+00:00</t>
+          <t>2026-02-27 00:16:17.510206+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
-      <c r="D101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>본 기사는 2월 24일의 역사적 사건들을 나열한 것으로, 소송금융 투자 대상이 될 만한 현재 진행 중인 특정 법적 분쟁을 다루고 있지 않습니다. 언급된 최연희, 이진한 성추행 사건은 이미 법적 절차가 종결된 과거 사례이며, 러시아-우크라이나 침공은 국제적 분쟁으로 소송금융의 일반적인 투자 범위에 해당하지 않습니다.</t>
+          <t>전국 법원장들은 더불어민주당의 '사법 3법' 추진에 대해 공론화와 숙의 부족을 지적하며 심각한 유감을 표명했습니다. 법원장들은 법 왜곡죄의 추상성과 재판소원 제도의 부작용을 우려했습니다. 한편, 검찰은 '돈봉투 수수' 의혹으로 항소심에서 무죄를 선고받은 더불어민주당 허종식 의원과 윤관석·임종성 전 의원에 대한 상고를 취하했습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>본 기사는 2월 24일의 역사적 사건들을 나열한 것으로, 소송금융 투자 대상이 될 만한 현재 진행 중인 특정 법적 분쟁을 다루고 있지 않습니다. 언급된 최연희, 이진한 성추행 사건은 이미 법적 절차가 종결된 과거 사례로 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 러시아-우크라이나 침공은 국제적 분쟁으로 일반적인 소송금융 투자 대상인 민사 소송과는 성격이 다릅니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 민사상 피해 사건을 다루고 있지 않습니다. 첫 번째 내용은 사법 개혁에 대한 법원장들의 유감 표명으로, 특정 피해자가 발생한 사건이 아닙니다. 두 번째 내용은 민주당 의원들의 '돈봉투 수수' 의혹 관련 형사 사건으로, 피고인들이 무죄를 선고받고 검찰이 상고를 취하하여 종결 수순을 밟고 있으며, 민사상 손해배상 청구의 여지가 보이지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>[역사속 오늘·2.24] 러시아혁명 발발(1917)·러시아 우크라이나 침공(20...</t>
+          <t>[법조브리핑] 전국 법원장들 ”숙의 없는 사법개혁…심각한 유감” 外</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/400138</t>
+          <t>https://www.segye.com/newsView/20260225519715?OutUrl=naver</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-24 00:29:17.323570+00:00</t>
+          <t>2026-02-26 00:53:36.034501+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr"/>
-      <c r="E102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 추상적이어서 구체적인 사건 내용을 파악하기 어렵습니다. 박제열이 기소유예 처리한 사건을 구선규가 재검토하며, 또 다른 피해자 이다은이 발견되고 백태주와 구선규의 공조가 이루어지고 있다는 내용입니다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 러시아 여성들과 외도한 사실을 인정했으나, 이들이 억만장자 성범죄자 제프리 엡스타인의 성 착취 피해자와는 무관하다고 선을 그었습니다. 엡스타인이 게이츠의 불륜 사실을 이용해 압박하려 했다는 월스트리트저널 보도도 있었으나, 게이츠는 엡스타인의 성범죄 사실을 당시에는 알지 못했다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 추상적이어서 사건의 본질, 상대방, 피해 유형, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 전혀 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족) '기소유예 처리한 사건 재검토'라는 언급만으로는 구체적인 법적 쟁점이나 투자 가능성을 판단하기 어렵습니다.</t>
+          <t>기사는 빌 게이츠의 개인적인 외도 사실 인정과 엡스타인과의 관계 해명에 초점을 맞추고 있으며, 특정 피해자가 빌 게이츠를 상대로 손해배상을 청구할 명확한 법적 근거가 제시되지 않습니다. (적합 조건 '상대방 책임이 비교적 명확함' 미충족) 소송금융의 핵심인 피해자의 손해배상 청구권이 불분명하여 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>‘아너’ 트라우마 소환</t>
+          <t>빌 게이츠, 러 여성 2명과 외도 인정… 엡스타인 피해자와 무관</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202602240044</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00008&amp;news_seq_no=5178146</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-24 00:25:06.947173+00:00</t>
+          <t>2026-02-26 00:38:54.984862+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>빌 게이츠의 외도 사실 인정 및 엡스타인 관련 의혹 해명</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>허경준 아시아경제 기자가 대한변호사협회로부터 우수 언론인상을 수상했다. 그는 법관 평가 결과를 인사평가에 반영하는 법원조직법 개정안 심층 취재와 쿠팡 개인정보 유출 사태 관련 집단소송제 도입 필요성 제안 등 공정한 보도로 법치주의 발전에 기여한 공로를 인정받았다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했습니다. 그는 외도 상대가 엡스타인의 성 착취 피해자가 아니며, 엡스타인의 범죄 사실에 대해서는 알지 못했다고 주장했습니다. 이 해명은 '빌 앤드 멀린다 게이츠 재단' 직원들과의 타운홀 미팅에서 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 피해 발생 사건을 다루는 것이 아니라, 언론인의 수상 소식을 전하고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사안, 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 빌 게이츠의 개인적인 외도 사실 인정과 엡스타인 관련 의혹에 대한 해명에 초점을 맞추고 있어, 그에게 법적 책임을 물을 수 있는 명확한 피해자 집단이나 구체적인 손해 발생 사실이 확인되지 않습니다. 비록 상대방(빌 게이츠)의 자력은 충분하나(적합 조건 2), 소송금융 투자에 필요한 상대방의 명확한 책임(적합 조건 1), 집단적 피해(적합 조건 3), 피해 규모(적합 조건 4), 그리고 공적 절차 진행(적합 조건 6) 등의 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>허경준 기자, 대한변협 '우수 언론인상'</t>
+          <t>[이 시각 세계] 앱스타인과 친분 빌 게이츠, 외도 사실 인정</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022315163074900</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803333_37012.html</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-23 12:55:23.330653+00:00</t>
+          <t>2026-02-26 00:32:28.905799+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>유행열 민주당 청주시장 예비후보가 2018년 미투 의혹과 관련하여 2022년 증거 불충분으로 무혐의 처분을 받았고, 2024년 중앙당 국회의원 후보 적격 심사도 통과했음을 밝히며 도당의 정밀심사에 반발했습니다. 이 사건은 과거 법적 절차가 종결된 사안으로, 현재는 정치적 후보자격 심사 과정에 대한 반발입니다.</t>
+          <t>빌 게이츠가 과거 두 차례 불륜을 저질렀다고 인정했으나, 외도 상대는 엡스타인의 성 착취 피해자가 아니라고 밝히며 엡스타인 스캔들 연루 의혹을 부인했습니다. 이 내용은 월스트리트저널(WSJ) 보도에 따라 '빌 앤드 멀린다 게이츠 재단' 직원들과의 만남에서 언급되었습니다. 기사는 개인적인 과거사에 대한 보도로, 현재 진행 중인 법적 분쟁이나 구체적인 피해를 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>이 사건은 2018년 미투 의혹에 대해 2022년 증거 불충분으로 무혐의 처분이 내려져 법적으로 종결된 사안입니다. 현재는 정치적 후보자격 심사에 대한 반발로, 소송금융 투자 대상이 될 만한 새로운 민사상 손해배상 청구 가능성이 보이지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 빌 게이츠의 과거 불륜 사실 인정에 대한 내용으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 명확하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)이 언급되지 않았으며, 소송으로 이어질 만한 법적 책임의 명확성도 부족합니다. 엡스타인 스캔들 연루 의혹은 부인했습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>유행열 민주당 청주시장 예비후보, 후보자격 도당 정밀심사 반발</t>
+          <t>빌 게이츠 “과거 두 차례 불륜 저질렀다”…엡스타인 연루설은 부인</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064474</t>
+          <t>https://www.kukinews.com/article/view/kuk202602260003</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-02-23 12:33:01.406750+00:00</t>
+          <t>2026-02-26 00:23:00.596266+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>역사적 사건으로 이미 종결됨</t>
+          <t>언론 보도 및 해명</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>해당 기사는 2002년 이라크 전쟁 정당화 논란과 연쇄살인범 테드 번디의 범죄 행각을 다룬 TV 프로그램 편성표입니다. 두 사건 모두 현재 진행 중인 법적 분쟁이 아닌 역사적 사건으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했으나, 외도 상대가 제프리 엡스타인의 성 착취 피해자라는 의혹은 부인했습니다. 그는 엡스타인과의 교류가 '큰 실수'였음을 인정하고 사과했으며, 엡스타인이 자신의 불륜 사실을 빌미로 압박을 시도했다고 보도되었습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>제공된 기사는 소송금융 투자 대상이 될 수 있는 실제 사건을 다루는 것이 아니라, 역사적 사건을 소재로 한 TV 프로그램 편성표입니다. 언급된 두 사건(이라크 전쟁 정당화 논란, 테드 번디 연쇄살인) 모두 이미 오래전에 종결된 역사적 사건이므로, 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 빌 게이츠의 과거 외도 인정 및 엡스타인과의 연루 의혹 부인에 초점을 맞추고 있습니다. 소송 상대방의 자력은 충분하나 (적합 조건 2), 소송금융 투자 대상이 될 만한 명확한 손해배상 청구권이나 집단적 피해 사실이 확인되지 않아 상대방 책임이 불분명합니다 (적합 조건 1, 3, 4, 5 미충족).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>2026년 02월 23일[케이블·위성 하이라이트]</t>
+          <t>빌 게이츠의 충격 고백  두 차례 외도 있었다…엡스타인 피해자와는 무...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602222103025</t>
+          <t>https://view.asiae.co.kr/article/2026022520161655086</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-02-23 00:17:04.221503+00:00</t>
+          <t>2026-02-25 12:49:31.050495+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>미상</t>
-[...2 lines deleted...]
-      <c r="D106" t="inlineStr"/>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>정보 부족</t>
+          <t>개인사 관련 보도</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>기사 제목은 '윤어게인' 전한길이 태진아 고발에 당황하며 섭외 대행사에 책임을 전가하는 내용을 암시하지만, 기사 본문은 해당 사건과 전혀 관련 없는 인터뷰 내용으로 채워져 있습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전무합니다.</t>
+          <t>빌 게이츠가 과거 외도 사실을 인정하며 제프리 엡스타인과는 무관하다고 주장했습니다. 전 부인 멀린다 게이츠가 엡스타인과의 관계에 우려를 표했으나, 게이츠는 부적절한 행동이나 피해자와의 접촉을 부인했습니다. 이 기사는 게이츠의 개인적인 과거사와 엡스타인과의 연관성 부인에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 무관한 인터뷰 내용으로 구성되어 있으며, 제목에서 언급된 '고발' 사건에 대한 구체적인 정보가 전혀 없습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무, 진행 단계 등 소송금융 적합도를 판단할 수 있는 어떠한 적합 조건도 파악할 수 없습니다.</t>
+          <t>빌 게이츠는 자력이 충분하지만 (적합 조건 2), 기사 내용은 그의 과거 외도 사실 인정 및 엡스타인과의 연관성 부인에 초점을 맞추고 있어 소송금융 투자 대상이 될 만한 명확한 법적 손해배상 청구권이 보이지 않습니다. 집단적 피해나 구체적인 피해 규모가 언급되지 않았으며, 공적 절차 진행 중인 사안도 아니므로 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>'윤어게인' 전한길  태진아 고발에 당황 … 섭외는 대행사 책임  선 긋기...</t>
+          <t>빌 게이트, 과거 외도 사실 인정… “엡스타인과는 무관”</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>idsn.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022219414336673</t>
+          <t>https://idsn.co.kr/news/view/1065609059789696</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-02-22 12:57:27.201894+00:00</t>
+          <t>2026-02-25 12:42:28.062489+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>이 기사는 도널드 트럼프와 '이재명 대통령'의 SNS 정치 활용 양상을 분석하며, SNS가 양날의 검이 될 수 있음을 지적합니다. 특히 이 대통령의 부동산 관련 SNS 활동을 언급하며 문재인 정부의 부동산 정책 실패를 반면교사 삼아 창의적인 정책이 필요하다고 주장합니다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 외도 사실을 인정했으나, 상대 여성들이 억만장자 성범죄자 제프리 엡스타인의 피해자가 아니며 자신은 엡스타인의 범죄 사실을 알지 못했다고 주장했습니다. 그는 엡스타인과 시간을 보낸 것을 실수라고 사과하며, 재단 목표와는 반대되는 일이라고 해명했습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아니라, SNS 정치와 부동산 정책에 대한 일반적인 논평입니다. 따라서 소송금융 투자를 위한 명확한 피고, 구체적인 피해 사실, 집단적 피해 또는 피해 규모 등을 파악할 수 없어 적합 조건(1, 3, 4, 5, 6)에 해당하지 않습니다.</t>
+          <t>기사는 빌 게이츠의 개인적인 외도 인정과 엡스타인 범죄 연루 부인에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 소송 사유나 피해자가 특정되지 않습니다. 상대방(빌 게이츠)의 자력은 충분하나, 그에게 책임을 물을 수 있는 구체적인 법적 쟁점이나 집단적 피해가 확인되지 않아 적합 조건에 거의 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[강남視角] SNS 정치와 부동산 해법찾기</t>
+          <t>빌 게이츠, 외도 인정…“엡스타인 범죄는 몰랐다” 부인</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602221914261344</t>
+          <t>https://biz.heraldcorp.com/article/10682458?ref=naver</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-22 12:56:17.765546+00:00</t>
+          <t>2026-02-25 12:40:56.765372+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
-      <c r="E108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>프랑스 축구 심판이 동성 연인에게 공개 프러포즈 후 '혐오 폭행' 피해를 주장했으나, 프랑스 매체 보도에 따르면 해당 폭행이 자작극이며 협박 메시지도 스스로 작성했다는 의혹이 제기되었습니다. 이로 인해 사건의 진위 여부가 불분명한 상황입니다.</t>
+          <t>기사는 SK그룹 최태원 회장의 발언을 인용하여 SK하이닉스의 고대역폭메모리(HBM) 기술과 시장 내 가격 결정력 확보에 대한 비전을 다루고 있습니다. SK하이닉스가 커머디티 제조사에서 메인스트림 반도체 회사로 전환하는 전략적 중요성을 강조합니다. 본문에는 소송금융과 관련된 어떠한 분쟁이나 피해 사실이 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>이 사건은 '혐오 폭행' 주장이 자작극 의혹에 휩싸여 있어, 상대방의 책임이 명확하지 않고 피해 사실 자체가 불분명합니다. 소송금융 투자의 핵심 전제인 명확한 피해자와 가해자가 부재하며, 증거 확보 가능성도 낮아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문은 SK하이닉스의 사업 전략과 시장 지위에 대한 내용으로, 소송금융 투자 대상이 될 만한 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>동성 연인 청혼 심판, '혐오 폭행' 주장했지만…자작극 의혹</t>
+          <t>선수금 10조·가입자 1000만… 커진 상조산업, 과제는 '신뢰'</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142585</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022515021473119</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:01.171558+00:00</t>
+          <t>2026-02-25 12:23:59.312564+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>기타</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
+          <t>김씨</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>기사는 '김씨'가 두 번째 피해자가 사망한 날에도 SNS에 셀카를 올리고 해시태그를 사용했으며, 프로야구 선수를 팔로우했다는 내용을 담고 있습니다. '강북 모텔녀', '예쁘면 무죄' 등의 제목으로 보아 특정 인물의 행동과 관련된 사회적 논란을 다루는 것으로 보이나, 민사상 책임 소재나 사건의 구체적인 내용은 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>제공된 기사 조각은 사건의 전체 맥락과 잠재적인 민사상 책임을 파악하기에 정보가 매우 부족합니다. 특정 상대방의 책임이 명확하지 않고(조건 1), 상대방의 자력도 불분명하며(조건 2), 집단적 피해나 대규모 피해 금액에 대한 정보도 없습니다(조건 3, 4). 또한, 공적 절차 진행 여부나 민사 소송에 필요한 명확한 증거 확보 가능성도 알 수 없습니다(조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>'강북 모텔녀' 신상 확산?…인스타 팔로워 40배 급증  예쁘면 무죄</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983429</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:27:34.889031+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>과거 사건으로 법적 절차 종결</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>본 기사는 2월 24일의 역사적 사건들을 나열한 것으로, 소송금융 투자 대상이 될 만한 현재 진행 중인 특정 법적 분쟁을 다루고 있지 않습니다. 언급된 최연희, 이진한 성추행 사건은 이미 법적 절차가 종결된 과거 사례이며, 러시아-우크라이나 침공은 국제적 분쟁으로 소송금융의 일반적인 투자 범위에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>본 기사는 2월 24일의 역사적 사건들을 나열한 것으로, 소송금융 투자 대상이 될 만한 현재 진행 중인 특정 법적 분쟁을 다루고 있지 않습니다. 언급된 최연희, 이진한 성추행 사건은 이미 법적 절차가 종결된 과거 사례로 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 러시아-우크라이나 침공은 국제적 분쟁으로 일반적인 소송금융 투자 대상인 민사 소송과는 성격이 다릅니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>[역사속 오늘·2.24] 러시아혁명 발발(1917)·러시아 우크라이나 침공(20...</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>kor.theasian.asia</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>http://kor.theasian.asia/archives/400138</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:29:17.323570+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>기소유예 처리된 사건 재검토 중</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 추상적이어서 구체적인 사건 내용을 파악하기 어렵습니다. 박제열이 기소유예 처리한 사건을 구선규가 재검토하며, 또 다른 피해자 이다은이 발견되고 백태주와 구선규의 공조가 이루어지고 있다는 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 추상적이어서 사건의 본질, 상대방, 피해 유형, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 전혀 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족) '기소유예 처리한 사건 재검토'라는 언급만으로는 구체적인 법적 쟁점이나 투자 가능성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>‘아너’ 트라우마 소환</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202602240044</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:25:06.947173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr"/>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>허경준 아시아경제 기자가 대한변호사협회로부터 우수 언론인상을 수상했다. 그는 법관 평가 결과를 인사평가에 반영하는 법원조직법 개정안 심층 취재와 쿠팡 개인정보 유출 사태 관련 집단소송제 도입 필요성 제안 등 공정한 보도로 법치주의 발전에 기여한 공로를 인정받았다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 법적 분쟁이나 피해 발생 사건을 다루는 것이 아니라, 언론인의 수상 소식을 전하고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사안, 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>허경준 기자, 대한변협 '우수 언론인상'</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022315163074900</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:55:23.330653+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>과거 미투 의혹 무혐의 처분, 현재 당내 후보자격 심사 중</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>유행열 민주당 청주시장 예비후보가 2018년 미투 의혹과 관련하여 2022년 증거 불충분으로 무혐의 처분을 받았고, 2024년 중앙당 국회의원 후보 적격 심사도 통과했음을 밝히며 도당의 정밀심사에 반발했습니다. 이 사건은 과거 법적 절차가 종결된 사안으로, 현재는 정치적 후보자격 심사 과정에 대한 반발입니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>이 사건은 2018년 미투 의혹에 대해 2022년 증거 불충분으로 무혐의 처분이 내려져 법적으로 종결된 사안입니다. 현재는 정치적 후보자격 심사에 대한 반발로, 소송금융 투자 대상이 될 만한 새로운 민사상 손해배상 청구 가능성이 보이지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>유행열 민주당 청주시장 예비후보, 후보자격 도당 정밀심사 반발</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064474</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:33:01.406750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>역사적 사건으로 이미 종결됨</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>해당 기사는 2002년 이라크 전쟁 정당화 논란과 연쇄살인범 테드 번디의 범죄 행각을 다룬 TV 프로그램 편성표입니다. 두 사건 모두 현재 진행 중인 법적 분쟁이 아닌 역사적 사건으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>제공된 기사는 소송금융 투자 대상이 될 수 있는 실제 사건을 다루는 것이 아니라, 역사적 사건을 소재로 한 TV 프로그램 편성표입니다. 언급된 두 사건(이라크 전쟁 정당화 논란, 테드 번디 연쇄살인) 모두 이미 오래전에 종결된 역사적 사건이므로, 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>2026년 02월 23일[케이블·위성 하이라이트]</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602222103025</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:17:04.221503+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>정보 부족</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>기사 제목은 '윤어게인' 전한길이 태진아 고발에 당황하며 섭외 대행사에 책임을 전가하는 내용을 암시하지만, 기사 본문은 해당 사건과 전혀 관련 없는 인터뷰 내용으로 채워져 있습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전무합니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 제목과 무관한 인터뷰 내용으로 구성되어 있으며, 제목에서 언급된 '고발' 사건에 대한 구체적인 정보가 전혀 없습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무, 진행 단계 등 소송금융 적합도를 판단할 수 있는 어떠한 적합 조건도 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>'윤어게인' 전한길  태진아 고발에 당황 … 섭외는 대행사 책임  선 긋기...</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022219414336673</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:57:27.201894+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>이 기사는 도널드 트럼프와 '이재명 대통령'의 SNS 정치 활용 양상을 분석하며, SNS가 양날의 검이 될 수 있음을 지적합니다. 특히 이 대통령의 부동산 관련 SNS 활동을 언급하며 문재인 정부의 부동산 정책 실패를 반면교사 삼아 창의적인 정책이 필요하다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 법적 분쟁이나 피해 사실을 다루는 것이 아니라, SNS 정치와 부동산 정책에 대한 일반적인 논평입니다. 따라서 소송금융 투자를 위한 명확한 피고, 구체적인 피해 사실, 집단적 피해 또는 피해 규모 등을 파악할 수 없어 적합 조건(1, 3, 4, 5, 6)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>[강남視角] SNS 정치와 부동산 해법찾기</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602221914261344</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:56:17.765546+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>혐오 폭행 자작극 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>프랑스 축구 심판이 동성 연인에게 공개 프러포즈 후 '혐오 폭행' 피해를 주장했으나, 프랑스 매체 보도에 따르면 해당 폭행이 자작극이며 협박 메시지도 스스로 작성했다는 의혹이 제기되었습니다. 이로 인해 사건의 진위 여부가 불분명한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>이 사건은 '혐오 폭행' 주장이 자작극 의혹에 휩싸여 있어, 상대방의 책임이 명확하지 않고 피해 사실 자체가 불분명합니다. 소송금융 투자의 핵심 전제인 명확한 피해자와 가해자가 부재하며, 증거 확보 가능성도 낮아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>동성 연인 청혼 심판, '혐오 폭행' 주장했지만…자작극 의혹</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142585</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:33:01.171558+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>기타</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
           <t>윤석열</t>
         </is>
       </c>
-      <c r="D109" t="inlineStr"/>
-      <c r="E109" t="inlineStr">
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr">
         <is>
           <t>정치적 논평 및 고발</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
+      <c r="F118" t="inlineStr">
         <is>
           <t>특전사 동지회는 '12·3 사태' 당시 특전사 병력 투입과 관련하여 '내란 수괴 윤석열'을 최고형에 처해야 한다고 주장했습니다. 동지회는 5·18 피해자들에게 사죄하며 선배들의 무모한 행위를 후배들에게 알린 결과 유혈 사태가 없었다고 언급했습니다.</t>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
+      <c r="G118" t="inlineStr">
         <is>
           <t>해당 기사는 특정 인물에 대한 정치적 고발 및 논평을 담고 있으며, 소송금융 투자 대상이 되는 민사상 손해배상 청구권이나 집단적 피해 발생 사실을 언급하고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J109" t="inlineStr">
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
         <is>
           <t>특전사 동지회 “내란 수괴 윤석열, 최고형 처해야”</t>
         </is>
       </c>
-      <c r="K109" t="inlineStr">
+      <c r="K118" t="inlineStr">
         <is>
           <t>jndn.com</t>
         </is>
       </c>
-      <c r="L109" t="inlineStr">
+      <c r="L118" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M109" t="inlineStr">
+      <c r="M118" t="inlineStr">
         <is>
           <t>http://www.jndn.com/article.php?aid=1771750306427508011</t>
         </is>
       </c>
-      <c r="N109" t="inlineStr">
+      <c r="N118" t="inlineStr">
         <is>
           <t>2026-02-22 12:27:46.738985+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N109"/>
+  <autoFilter ref="A1:N118"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>