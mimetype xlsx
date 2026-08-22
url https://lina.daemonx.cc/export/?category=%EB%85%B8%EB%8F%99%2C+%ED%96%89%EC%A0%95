--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>노동, 행정</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>경기 화성시, 노동부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>행정소송 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>민주일반연맹 공공연대노조가 지난 3월 경기 화성시를 상대로 원청 교섭 관련 행정소송을 제기했다. 이 소송은 공공부문 비정규직에게만 추가 기준을 내세우는 노동부의 개정 노조법 해석 지침에 대한 문제 제기이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경기 화성시와 노동부는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 민주일반연맹 공공연대노조가 공공부문 비정규직을 대표하여 소송을 제기하므로 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용이 매우 간략하여 소송의 구체적인 쟁점, 승소 가능성, 예상 피해 규모 등을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[위클립] 8월 1주</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>laborplus.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=41274</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-09 07:00:36.151304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>노동, 행정</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>수원지법 안산지원에서 심리 중, 정부가 대법원 판례와 배치되는 답변서 제출</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>캄보디아 이주노동자 ㄱ씨가 정부의 지도·감독 의무 불이행으로 인한 임금 체불 피해에 대해 국가배상 소송을 제기했습니다. 정부는 대법원 판례와 배치되게 '상호보증 요건 미비'를 주장하며 소송 부적법을 주장하고 있습니다. 이는 최근 대법원이 캄보디아 이주노동자 속헹 씨 사건에서 국가배상청구권을 인정한 판례를 거스르는 것입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(대법원 판례 존재), 상대방에게 자력이 충분합니다(대한민국 정부). 고용노동부 조사로 체불 임금이 인정되었고, 대법원 판례가 있어 증거 확보가 용이합니다. 정부가 대법원 판례를 거스르는 주장을 하고 있어 법리적 쟁점이 명확하며, 유사 피해 이주노동자가 다수 발생할 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>약 5900만원 (ㄱ씨 사례)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>이주노동자 다수 (현재 1명 특정)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[단독] “캄보디아인 국가배상 청구 못해” 정부, 대법원 ‘속헹’ 판례...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1248231.html</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-08 12:46:20.004046+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>