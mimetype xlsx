--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
-    <col width="9" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="13" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>노동, 행정</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>경기 화성시, 노동부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>행정소송 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>민주일반연맹 공공연대노조가 지난 3월 경기 화성시를 상대로 원청 교섭 관련 행정소송을 제기했다. 이 소송은 공공부문 비정규직에게만 추가 기준을 내세우는 노동부의 개정 노조법 해석 지침에 대한 문제 제기이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경기 화성시와 노동부는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 민주일반연맹 공공연대노조가 공공부문 비정규직을 대표하여 소송을 제기하므로 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용이 매우 간략하여 소송의 구체적인 쟁점, 승소 가능성, 예상 피해 규모 등을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[위클립] 8월 1주</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>laborplus.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=41274</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-09 07:00:36.151304+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>