--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$494</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$520</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N494"/>
+  <dimension ref="A1:N520"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="37" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,32550 +533,34326 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>경찰청</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국제사법재판소의 파업권 관련 의견 발표</t>
+          <t>경찰청의 순환인사 확대 정책에 대한 경찰직장협의회의 반대 및 공동투쟁위원회 활동</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국제사법재판소가 파업권을 ILO 협약상 기본권으로 인정하는 의견을 발표했다. 한국노총은 이 의견을 바탕으로 올해 시행된 노조법이 현장에 안착하여 하청 및 간접고용 노동자의 파업권이 실질적으로 보장되고, 노조에 대한 손해배상 청구가 중단되기를 기대하고 있다. 이는 노동계에 중요한 법적 근거를 제공할 것으로 보인다.</t>
+          <t>경찰청의 순환인사 확대 정책에 대해 경찰관 96%가 부정적인 입장을 보이며, 경찰직장협의회는 강제 순환인사 반대 공동투쟁위원회를 구성하여 근무 환경 개선을 요구하고 있습니다. 이는 경찰 내부의 인사 정책에 대한 불만 표출로, 형사소송법 개정 등 외부 환경 변화에 따른 경찰 조직의 변화와 맞물려 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 국제사법재판소의 파업권 관련 의견을 다루며, 특정 피해 사건이나 구체적인 손해배상 청구 대상을 제시하지 않습니다. 소송금융은 특정 피해 사건의 손해배상 청구를 지원하는 것이므로, 본 기사는 투자 대상으로서의 구체적인 사건 요건을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>본 사건은 경찰청의 순환인사 확대 정책에 대한 경찰관들의 불만으로, 상대방(경찰청)은 명확하고 자력이 충분하나, 직접적인 금전적 피해가 명확히 발생한 사건이 아닙니다. 소송금융은 주로 명확한 재산상 손해배상 청구가 가능한 사건에 투자하므로, 본 사건은 손해 입증의 어려움과 소송을 통한 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>경찰관 다수 (수만 명 추정)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>국제사법재판소  파업권은 ILO 협약상 기본권</t>
+          <t>경찰관 96%, 순환인사 확대 정책 ‘부정적’</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=234559</t>
+          <t>https://biz.chosun.com/topics/topics_social/2026/08/20/D3AWTUFRXNGFJBI37GU563TDFE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 08:41:13.708119+00:00</t>
+          <t>2026-08-22 07:02:26.148174+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>투표 무효 확인 소송 예정</t>
+          <t>대한의사협회 의료정책연구원 보고서 발간</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼성전자 노사가 2026년 임금협약을 체결했으나, 동행 노조는 합의안에 반발하며 투표 무효 확인 소송을 전개할 방침이다. 이는 DS·DX 부문 간 갈등을 포함한 노사 관계의 복잡한 상황을 보여준다.</t>
+          <t>대학병원 중증·응급 분야 의사들이 만성적인 인력 부족, 업무 과중, 낮은 보상, 사법리스크 등으로 인해 번아웃을 겪으며 현장 이탈을 고민하고 있습니다. 대한의사협회 의료정책연구원 보고서는 이들이 사명감으로 버티는 '조건부 잔류' 상태이며, 이는 구조적 문제를 개인이 메우고 있는 불안정한 상황이라고 지적했습니다. 보고서는 지속가능한 근무 환경과 보호 제도 마련을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)은 자력이 충분하나, 소송의 성격이 '투표 무효 확인'으로 직접적인 금전적 피해 배상을 목적으로 하는 일반적인 소송금융 투자 대상과는 거리가 멀다. 조합원들의 구체적인 금전적 피해 규모를 파악하기 어렵다.</t>
+          <t>해당 기사는 중증응급의료 분야 의사들이 겪는 만성적인 인력 부족, 업무 과중, 낮은 보상, 사법리스크 등 시스템적 문제와 번아웃을 다루고 있습니다. 이는 집단적 피해(적합 조건 3)에 해당하고, 의료정책연구원의 보고서가 증거(적합 조건 5)가 될 수 있으나, 소송금융 투자 대상으로서 명확한 소송 상대방과 구체적인 손해배상 청구의 근거가 불분명합니다. 특정 기업이나 기관의 명확한 불법행위로 인한 직접적인 피해가 아니므로, 소송금융 투자에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>동행 노조 및 DX부문 조합원 다수</t>
+          <t>중증·응급 분야 전문의 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>삼성전자 노사, 2026년 임금협약 체결…DS·DX간 갈등 과제로 남아</t>
+          <t>사명감으로 버티는 중증응급 의사들… 한계 넘으면 떠날 수도</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026052714100818676ed0c62d49_1</t>
+          <t>https://www.yna.co.kr/view/AKR20260814152800530?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-05 07:00:24.819711+00:00</t>
+          <t>2026-08-20 15:40:55.074186+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민의힘은 삼성전자 파업의 배경에 '노란봉투법'이 있다고 주장하며, 이 법으로 인해 기업이 쟁의 행위에 대한 손해배상 청구가 어려워졌다고 비판했습니다. 반면 민주당은 이러한 연결이 억지라고 반박하며, 양측 간의 정치적 공방이 이어지고 있습니다.</t>
+          <t>이 기사는 이근면 초대 인사혁신처장의 칼럼으로, '노란봉투법' 시행과 노동조합의 활동을 통해 한국 사회의 노동의 품격과 권리, 책임에 대한 질문을 던지고 있다. 민주노총의 투쟁 선포대회와 삼성전자노동조합의 성과급 격차 규탄 집회 사진을 통해 현장의 목소리를 담고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 삼성전자 파업과 '노란봉투법'의 연관성에 대한 정치권의 논쟁을 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 구체적인 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 보도가 아닌, 노동의 품격과 노란봉투법 시행 등 일반적인 노동 이슈에 대한 논평입니다. 소송금융 투자를 위한 명확한 피해자, 가해자, 구체적인 피해 규모 및 소송 가능성이 있는 사건이 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국민의힘 “삼성전자 파업 배경에 노란봉투법”…민주당 “억지 연결”</t>
+          <t>노동의 품격…권리는 키우고, 책임은 피하나[이근면의 품격 몽상]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202605170021</t>
+          <t>https://www.news1.kr/society/labor/6247319</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-06-01 11:09:35.594434+00:00</t>
+          <t>2026-08-15 07:00:42.724146+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>정씨</t>
+          <t>해고된 직원</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 재판 집행유예 선고 및 가해자와 피해자 간 합의 완료</t>
+          <t>부당해고 구제신청 진행 중, 소송 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이주노동자를 지게차에 묶고 조롱한 사건에 대해 법원이 가해자에게 집행유예를 선고했습니다. 재판부는 피해자가 모멸감과 정신적 고통을 느꼈음을 인정했으나, 가해자의 반성, 피해자와의 합의, 그리고 피해자가 처벌을 원치 않는다는 점을 참작했습니다.</t>
+          <t>조서형 셰프가 협박 및 성희롱을 이유로 직원을 해고했으나, 해당 직원이 2천만 원 규모의 부당해고 구제신청을 제기하며 법적 다툼이 시작되었습니다. 조 셰프는 해당 직원이 상습적인 사례를 반복해왔다고 주장하며 소송을 진행할 의사를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자와 피해자 간 합의가 이미 이뤄졌고, 피해자가 가해자의 처벌을 원하지 않는다고 명시되어 있어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다. 또한, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>상대방이 해고된 개인 직원으로 자력이 충분하지 않을 가능성이 높으며(적합 조건 2 미충족), 피해 규모 또한 2천만 원으로 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 또한 집단적 피해가 아닌 개별 분쟁입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천만 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이주노동자 지게차에 묶고 조롱…  용납 못 해  李 지적에도 집행유예</t>
+          <t>조서형 셰프, 협박·성희롱 직원 해고 후 법 다툼</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026052807460001608?did=NA</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=84886</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-30 07:00:48.911598+00:00</t>
+          <t>2026-08-11 08:16:58.850502+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>민주노총 세종호텔지부장 고진수 씨가 해임된 교사의 복직을 요구하는 시위 중 교육청 침입 및 기물파손 혐의로 구속 기소되었다. 법원은 고 지부장의 구속취소 청구를 기각했으며, 다음 달 5일 첫 공판이 예정되어 있다.</t>
+          <t>세계일보 기사는 '독성 인간'이라는 책을 소개하며, 사이코패시, 나르시시즘 등 '다크 테트라드' 성향을 지닌 사람들이 직장 내 괴롭힘, 가스라이팅 등으로 타인의 삶을 파괴하는 현실을 다룹니다. 이들은 평범한 얼굴로 존재하며 공감 능력 부족과 신뢰 악용으로 주변 사람과 조직 전체를 병들게 합니다. 책은 독성 인간을 분별하고 피해를 최소화하는 현실적인 대안을 제시합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 사건은 노조 지부장에 대한 형사 기소 건으로, 소송금융 적합도 판단 기준이 제시하는 원고 측의 손해배상 청구 사건과는 성격이 다르다. 상대방의 책임이 명확한 민사상 손해배상 청구 대상이 아니며, 피해 규모나 상대방의 자력 등 적합 조건에 부합하지 않는다.</t>
+          <t>이 기사는 특정 사건이나 소송에 대한 보도가 아닌, '독성 인간'이라는 책을 소개하는 서평입니다. 소송금융 투자 대상으로 적합한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법원, 고진수 세종호텔지부장 구속취소 청구 기각</t>
+          <t>타인 삶 무너뜨리는 ‘악인’의 진짜 얼굴은?</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6175798</t>
+          <t>https://www.segye.com/newsView/20260730515268?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-25 07:01:36.246621+00:00</t>
+          <t>2026-08-03 07:00:23.813087+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 상고 기각, 원고 패소 판결 확정</t>
+          <t>종사자 대표 선출 절차에 대한 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>하청노조가 제기한 청구 소송의 상고심에서 대법원이 원고 패소 판결한 원심을 확정하며 하청노조의 상고를 기각했다. 2017년 1월 소송이 제기된 지 9년 만에 나온 최종 결론으로, 사건은 종결되었다.</t>
+          <t>KBS 소수 노조인 KBS노동조합이 '종사자 대표 선출 절차'에 대한 가처분 소송을 제기했으며, KBS 사측이 해당 소송에 관여하고 있습니다. 이는 노동조합 대표성 및 절차적 정당성에 관한 분쟁입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대법원에서 하청노조의 상고가 기각되어 원고 패소 판결이 확정됨. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없음.</t>
+          <t>이 사건은 소수 노조가 종사자 대표 선출 절차에 대해 제기한 가처분 소송으로, 직접적인 재산상 피해나 대규모 피해자 발생이 확인되지 않습니다. 소송금융의 주요 투자 대상인 손해배상 청구 사건의 적합 조건(피해 규모, 집단적 피해)에 부합하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[EBN 오늘(22일) 이슈 종합]  스페이스X 과대평가 ...IPO 앞두고 월가 경...</t>
+          <t>언론노조 KBS본부 '근로자 과반' 달성…편성위 탄력 받는다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1709927</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=317590</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-25 07:00:51.405288+00:00</t>
+          <t>2026-07-31 09:43:19.089999+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>통합교육청</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>일반적인 근로관계 분쟁 유형에 대한 법률 자문</t>
+          <t>갑질 의혹 제기, 특별 재조사 요구</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>회사가 근로자의 사직서 수리를 거부하고 무단결근 처리를 예고하며 퇴직금 삭감 등을 압박하는 사례에 대한 법률 전문가들의 조언을 담은 기사. 헌법상 퇴사의 자유와 민법상 '한 달의 법칙'에 따라 근로관계는 자동 종료될 수 있으며, 연차 사용 및 내용증명 발송을 통해 불이익을 방어할 수 있다고 설명한다.</t>
+          <t>전교조가 통합교육청에 '갑질교장' 의혹에 대한 독립적인 특별 재조사를 실시하고 피해자 보호 및 권리구제 시스템을 마련할 것을 촉구했다. 학교 현장에서의 권한 남용 재발 방지를 위해 교육청의 책임 있는 대응을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 대규모 사건이나 집단적 피해를 다루는 것이 아닌, 근로자의 퇴사 관련 일반적인 법률 자문 기사입니다. 소송금융 투자에 적합한 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 등의 조건이 명확히 확인되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용이 매우 단편적이며, '갑질 의혹'에 대한 재조사를 요구하는 단계로 상대방 책임의 명확성, 피해 규모, 피해자 수 등 소송금융 적합 조건 대부분이 불분명합니다. 현재로서는 공적 절차가 진행 중이라기보다 의혹 제기 및 조사 요구 단계에 해당합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>사표 냈는데  무단결근  처리한다는 회사</t>
+          <t>전교조  통합교육청 '갑질교장' 재조사해야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/CSLH6GUXING6</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=918331</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-24 07:02:46.897918+00:00</t>
+          <t>2026-07-30 07:00:09.343813+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기자는 기업이 파업이나 쟁의 행위로 인한 손해를 노동자에게 전가하는 손해배상 소송을 제기하는 경향을 지적하며, 노란봉투법의 발단이 된 쌍용차 사태를 예로 들었습니다. 쌍용차 사태에서는 법원이 노동자들에게 47억 원의 손해배상 책임을 인정한 바 있습니다.</t>
+          <t>아나운서 출신 방송인 백지연이 자신의 유튜브 채널을 통해 직장 내 괴롭힘 문제에 대해 쓴소리를 했다. 그녀는 '후배 교육'이라는 명목의 괴롭힘을 비판하며, 건강한 조직 문화와 침묵하지 않는 다수의 중요성을 강조했다. 이 기사는 특정 사건이 아닌 직장 내 괴롭힘에 대한 일반적인 논의를 다루고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융이 투자할 수 있는 새로운 사건을 제시하지 않습니다. 언급된 쌍용차 사태는 기업이 노동자에게 손해배상을 청구하여 법원 판결이 내려진 과거 사례로, 소송금융이 원고(피해자)를 지원하는 일반적인 투자 대상과는 반대 방향의 사건입니다. 또한 이미 종결된 사건에 해당합니다.</t>
+          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 백지연 씨의 직장 내 괴롭힘에 대한 일반적인 의견과 해결책 제시를 담고 있습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 투자 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다. 투자 대상으로서의 사건이 특정되지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[기자수첩] 삼성전자 노조가 보여준 '노조의 양극화'</t>
+          <t>백지연  직장 내 괴롭힘이 후배 교육? 적당히 해야지  쓴소리 [RE:뷰]</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>lcnews.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=202487</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1062411/</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-24 07:02:15.982601+00:00</t>
+          <t>2026-07-21 00:41:36.736710+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>OECD 분석을 통해 경업금지 조항의 위축 효과가 지적됨</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>제공된 기사 제목은 '이 대통령의 삼성전자 노조에 대한 경고'를 언급하고 있으나, 본문 내용은 광주 5·18 관련 내용으로 제목과 전혀 무관합니다. 따라서 삼성전자 노조 관련 분쟁의 구체적인 상황이나 피해 내용을 파악할 수 없습니다.</t>
+          <t>OECD는 경업금지 조항의 확산이 근로자들의 이직을 포기하게 만드는 '위축 효과'를 발생시켜 선진국의 생산성을 저하시킨다고 분석했습니다. 기업은 조항 포함에 비용이 적게 들지만, 근로자는 법적 효력 불확실성에도 소송 가능성을 우려해 이직을 단념하는 경향을 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 제목과 전혀 무관하며, 삼성전자 노조 관련 분쟁에 대한 구체적인 정보가 없어 소송금융 적합도 판단 기준을 적용할 수 없습니다. 상대방 책임, 피해 규모, 증거 유무 등 어떠한 적합 조건도 파악 불가합니다.</t>
+          <t>이 기사는 OECD의 일반적인 경제 분석으로, 경업금지 조항의 확산이 근로자에게 미치는 '위축 효과'를 다룹니다. 특정 기업이나 사건이 명시되지 않아 상대방 책임이 불분명하고, 구체적인 피해 금액이나 피해자 수도 파악하기 어렵습니다. 소송금융 투자 대상이 되기 위한 구체적인 사건 발생, 특정 피고, 그리고 손해 규모가 부재합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>선 넘지 말라 …李대통령, 삼성전자 노조에 '최후 경고'</t>
+          <t>OECD  경업금지 확산, 선진국 생산성 떨어뜨린다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1646739/?sc=Naver</t>
+          <t>https://www.hankyung.com/article/202607081772i</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-23 07:00:17.285904+00:00</t>
+          <t>2026-07-19 07:02:38.370465+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 총파업을 예고하며 고율의 성과급 제도화를 요구하는 등 주요 기업들의 노사 갈등이 심화되고 있습니다. 특히 노란봉투법 시행으로 기업들이 파업으로 인한 손실을 노조에 청구하기 어려워지면서 산업계 전반에 걸쳐 경영권 침해 우려가 커지고 있습니다. 정부 중재와 법원 가처분 결정에도 불구하고 근본적인 해결책 마련이 시급한 상황입니다.</t>
+          <t>포천시청이 7·8급 공무원 300여 명을 대상으로 성희롱·성폭력·성매매·가정폭력 예방교육을 실시했습니다. 한국인권성장진흥원 전준석 대표가 35년간 경찰 현장 사례를 바탕으로 강의를 진행했으며, 공직사회 내 폭력 예방 인식 제고와 상호 존중하는 조직문화 조성을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>노란봉투법으로 인해 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 사실상 불가능해져 손해배상 청구 및 회수 가능성이 매우 낮습니다. 비록 적합 조건 4(피해 규모)와 6(공적 절차 진행)은 충족되나, 핵심적인 회수 가능성 부재로 소송금융 투자에 부적합합니다.</t>
+          <t>해당 기사는 포천시청이 4대폭력 예방교육을 실시했다는 내용으로, 실제 사건 발생이나 피해자가 특정되지 않았습니다. 따라서 적합 조건 1~6에 전혀 해당하지 않으며, 소송금융 투자 대상이 될 만한 법적 분쟁이나 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>최대 100조원 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[사설] 李 “경영권 존중돼야”… 기업들은 절박하게 듣고 있다</t>
+          <t>포천시청, 4대폭력 예방교육 실시</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/editOpinion/editorial/2026/05/19/20260519027003?wlog_tag3=naver</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=387901</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-22 07:38:03.503266+00:00</t>
+          <t>2026-07-16 16:30:58.258527+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>디즈니</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>교육감 후보들의 정책 발표 및 제도 개선 논의 단계</t>
+          <t>합의 완료</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>안민석 경기도교육감 후보와 정근식 서울시교육감 후보는 교원들이 겪는 민원, 소송, 행정업무 부담 등 '세 가지 벽'을 지적하며, 교사들이 두려움 없이 가르칠 수 있는 학교를 만들겠다고 공동 정책을 발표했다. 이들은 정당한 교육활동의 법적 보호 강화, 교원 처우 개선, 행정업무와 교육활동 분리 등을 약속했다.</t>
+          <t>한 여성 MMA 레전드가 SNS 논란 이후 디즈니에서 하차했으며, 이후 디즈니를 상대로 성차별 소송을 제기했으나 지난해 합의로 사건이 종결되었습니다. 이 사건은 이미 해결된 상태입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 교원들이 겪는 시스템적 문제와 이를 해결하기 위한 교육감 후보들의 정책 제안을 다루고 있습니다. 소송금융 투자에 필수적인 특정 피고의 책임 명확성, 구체적인 피해 금액, 그리고 소송으로 이어질 만한 공적 절차 진행 여부가 불분명하여 적합도가 낮습니다. (적합 조건 1, 2, 4, 6 미충족)</t>
+          <t>기사에 따르면 성차별 소송이 이미 지난해 합의로 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>교원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>안민석 “선생님이 두려움 없이 가르치는 학교 만들겠다”</t>
+          <t>당뇨 있는데 45kg 감량했어 …성차별 시련도 이겨 냈다, 女 MMA 레전드 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029833227&amp;code=61122013&amp;cp=nv</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=817059</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-20 07:02:16.732892+00:00</t>
+          <t>2026-07-08 07:01:26.742140+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>총파업 예정, 주주 행동 예고</t>
+          <t>고용노동부 중재 및 노사 교섭 재개</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합의 총파업이 2주 앞으로 다가온 가운데, 노조 내부 갈등, 주주들의 반발, 싸늘한 국민 여론 등 전방위적인 비판에 직면했습니다. 대한민국 주주운동본부는 파업 강행 시 전면적인 주주권 행동에 나서겠다고 선언했으며, 기사는 노조의 명분 없는 강경 투쟁이 고립을 자초하고 있다고 비판합니다.</t>
+          <t>삼성전자 노조가 영업이익의 15%를 성과급으로 요구하며 총파업을 예고한 가운데, 이재용 회장이 대국민 사과와 함께 노조에 협력을 제안했다. 고용노동부의 중재로 노사 교섭이 재개될 예정이며, 사측은 노조 요청에 따라 교섭위원을 교체했다. 노조는 DS부문 직원 85%가 가입하는 등 신뢰 회복을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자 노동조합의 총파업 예고와 이에 대한 비판적 시각을 다루고 있으며, 소송금융이 지원할 명확한 피해자 집단과 그들이 손해배상을 청구할 명확한 상대방이 특정되지 않습니다. 주주들의 '주주권 행동' 예고는 있으나, 구체적인 소송 대상과 청구 내용이 불분명하며, 노조의 자력 또한 대기업에 비해 충분하다고 보기 어렵습니다. 따라서 적합 조건에 부합하는 항목이 거의 없습니다.</t>
+          <t>이 사건은 과거의 법적 침해에 대한 손해배상 청구가 아닌, 미래의 성과급 지급 방식에 대한 노사 간의 협상 문제입니다. 상대방(삼성전자)의 자력은 충분하고(적합 조건 2), 집단적 이해관계가 존재하지만(적합 조건 3), 소송금융이 일반적으로 투자하는 '손해배상 청구권'이 명확히 존재한다고 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼성전자 노조원 다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[사설] 국민도 동료도 주주도 등 돌린 삼성전자 노조</t>
+          <t>이재용 삼성 회장, 노조에 “우리는 한 가족”.. 노사 교섭 재개</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605071848148015</t>
+          <t>https://www.mk.co.kr/article/12050030</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-18 04:16:50.597419+00:00</t>
+          <t>2026-07-08 07:01:20.672043+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>초기업노조</t>
+          <t>현대중공업</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>삼성전자가 노조에 손해배상 청구 경고</t>
+          <t>대법원 판결 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>삼성전자 대표이사들이 노조의 파업을 '이기적 행위'로 규정하며 손해배상 청구를 경고했습니다. 이들은 노조에게 협상장으로 돌아올 것을 호소하며 사내 게시판을 통해 임직원들에게 교섭 상황을 설명했습니다.</t>
+          <t>금속노조 현대중공업 사내하청지회가 원청인 현대중공업을 상대로 제기한 단체교섭 청구 소송에 대해 대법원 판결이 선고되었습니다. 이 사건은 사내하청 노동자들의 집단적 권리 주장에 대한 것으로, 대기업인 현대중공업이 피고입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 삼성전자(대기업)가 노조의 파업 행위에 대해 손해배상을 청구하겠다고 경고하는 상황을 다루고 있습니다. 이는 로앤굿의 고객인 '피해자(원고)'가 대기업을 상대로 소송을 제기하는 일반적인 소송금융 투자 대상과는 맞지 않으며, 오히려 대기업이 원고가 되는 상황입니다. 또한, 상대방(노조)의 자력이 대기업에 비해 충분하다고 보기 어렵습니다.</t>
+          <t>대기업 피고(현대중공업)와 집단적 피해(사내하청지회)라는 적합 조건이 있으나, 이미 대법원 판결이 선고되어 법적 쟁점이 상당 부분 해소되었거나 종결되었을 가능성이 높습니다. 소송금융은 주로 소송 전 또는 초기에 투자하므로, 대법원 판결이 나온 시점은 신규 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사내하청 노동자 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>정부·정치권·노동계  초기업노조 주도 삼성전자 파업, 이기적 행위</t>
+          <t>[위클립] 5월 3주</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>laborplus.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=151672</t>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40894</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-05-10 07:00:14.023030+00:00</t>
+          <t>2026-07-03 20:00:17.799082+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>노조 내 노노 갈등 심화 및 조합원 대규모 탈퇴 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합 내에서 반도체(DS) 부문 중심의 성과급 요구안과 조합비 인상 등으로 비반도체(DX) 부문 조합원들의 불만이 폭발하며 대규모 탈퇴가 가속화되고 있습니다. 노조 지도부의 편파적 운영에 대한 비판이 제기되며 노노 갈등이 심화되는 양상입니다.</t>
+          <t>대법원이 근로 제공 없이 임금을 받지 못한 경우 이를 체불로 볼 수 없다는 취지로 판결하며, 원고 승소 판결한 원심을 깨고 사건을 전주지방법원으로 돌려보냈습니다. 이 사건은 '송씨'라는 개인이 체불임금 지급을 요구하며 제기한 소송으로, 대법원의 이번 판결은 임금 체불의 법적 정의에 대한 중요한 해석을 제시했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)으로 수천 명의 조합원이 노조 탈퇴를 신청하며 집단적 불만을 표출하고 있고, 적합 조건 5(증거 확보 가능)로 노조 탈퇴 신청 기록, 내부 게시글 등 증거 확보가 용이합니다. 그러나 소송 상대방이 삼성전자 노동조합으로 대기업 수준의 자력을 기대하기 어려워 대규모 손해배상금 회수가 어려울 수 있으며, 개별 조합원의 직접적인 금전적 피해(조합비 인상 등)는 상대적으로 작아 소송금융 투자 매력이 낮습니다.</t>
+          <t>대법원이 '근로 제공이 없는 경우 임금 미지급은 체불이 아니다'라고 판시하며 원고 승소 원심을 파기환송하여, 원고의 법적 입지가 약화되었습니다. 또한, 이 사건은 '송씨'라는 개인의 체불임금 소송으로 보이며, 집단적 피해나 상대방의 자력, 구체적인 피해 금액에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1000명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“가입 여부 따라 대화까지 단절” 삼전 노조 조합원 탈퇴 가속화 중인...</t>
+          <t>대법 “근로 제공 없어 임금 안 줬다면 체불 아니다”</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1134783</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/05/11/AFNWXWBA35DWHMLMZIC5QG5YAA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-05-05 07:00:51.253358+00:00</t>
+          <t>2026-07-01 01:19:58.873020+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>익산YMCA 전직 이사장 4명</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>노조의 요구안 제시</t>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기아 노조가 출산장려금 1억 원, 영업이익 30% 배분, 노조 집행부 특별성과급 1000만 원, 소송 취하 위로금 2000만 원 등을 포함한 요구안을 회사에 제시했습니다. 이는 회사의 어려운 사정을 고려하지 않은 과도한 요구라는 지적이 나오고 있습니다. 본 기사는 노사 간의 요구사항에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 피해 사건을 다루고 있지 않습니다.</t>
+          <t>익산YMCA 전직 사무총장 A씨가 체불임금 지급 확약서 작성 후 추가로 남은 계약기간 임금을 청구했으나, 대법원은 확약서에 명시된 계약 종료 시점을 근거로 A씨에게 패소 취지의 파기환송 판결을 내렸다. 대법원은 근로계약이 확약서에 따라 2021년 12월 종료되었으며, 근로 제공이 없는 기간의 임금 청구권은 없다고 판단했다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 기아 노조의 요구안에 대한 내용으로, 특정 주체의 명확한 책임으로 인한 피해 발생 사건이 아닙니다. 소송 취하 위로금 언급이 있으나, 소송의 구체적인 내용, 당사자, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 적합한지 판단할 수 없습니다. 적합 조건 중 어느 하나도 명확히 해당하지 않습니다.</t>
+          <t>이 사건은 대법원에서 원고(A씨)의 추가 임금 청구에 대해 패소 취지의 파기환송 판결이 내려져 사실상 종결된 사건에 해당합니다 (부적합 조건: 이미 종결된 사건). 또한, 집단적 피해가 아닌 개인의 소송이며, 상대방의 자력도 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9600만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>출산장려금 1억, 영업익 30% 달라는 기아 노조</t>
+          <t>'체불임금 받고 소 취하' 확약서 쓰고 추가 소송…대법서 패소</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026042168311</t>
+          <t>https://www.newsis.com/view/NISX20260509_0003622576</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-05-04 07:01:35.299721+00:00</t>
+          <t>2026-07-01 01:19:39.256351+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>BGF</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>화물연대와 BGF 간 운송료 및 휴무 관련 견해차 지속, BGF 측의 손해배상 청구 및 업무방해 금지 가처분 신청 진행 중</t>
+          <t>중앙노동위원회 사후조정 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>화물연대가 BGF에 운송료 인상, 휴무 확대 등을 요구하며 결의대회를 개최했다. BGF 측은 화물연대에 손해배상 청구 및 업무방해 금지 가처분 신청을 제기한 상태로, 양측의 견해차가 좁혀지지 않고 있다. 기사는 화물연대가 피고인 기존 법적 절차에 초점을 맞춰, 새로운 소송금융 투자 기회를 발굴하기 어렵다.</t>
+          <t>삼성전자 노조의 총파업 예고 사태를 두고 여야가 '노란봉투법' 책임 공방을 벌이고 있습니다. 국민의힘은 노란봉투법 시행으로 기업이 쟁의 행위에 대한 손해배상 청구가 어려워졌다고 주장하는 반면, 더불어민주당은 이를 무지와 날조에 기반한 흑색선동으로 비판했습니다. 삼성전자 노사는 성과급 패키지 및 인센티브 문제를 해결하기 위해 중앙노동위원회 사후조정에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 화물연대가 BGF 측에 운송료 인상 등을 요구하고 있으며, BGF가 화물연대에 손해배상 청구 및 업무방해 금지 가처분 신청을 제기한 상황을 다룹니다. 이는 화물연대가 기존 소송의 피고인 상황으로, 소송금융이 원고(피해자)를 지원하는 투자 대상으로서의 적합성이 낮습니다. 새로운 원고 측 소송 기회를 명확히 파악하기 어렵습니다.</t>
+          <t>본 기사는 삼성전자 노사 간의 임금 및 성과급 관련 노동 쟁의와 이에 대한 여야의 정치적 공방을 다루고 있습니다. 소송금융 투자 대상이 되는 명확한 피해자 집단과 손해배상 청구의 원인이 되는 민사상 불법행위가 특정되지 않습니다. 중앙노동위원회 조정 절차가 진행 중이나, 이는 민사소송을 위한 절차가 아니며, 소송금융이 지원할 만한 손해배상 청구권이 불분명합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>화물연대 소속 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>BGF 사태 새 국면 맞나?…화물연대는 진주서 영호남 결의대회</t>
+          <t>국민의힘 “삼성전자 사태는 노란봉투법 탓”…민주당 “흑색선동·억지...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026042816522621779</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8562991&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-30 07:03:44.390031+00:00</t>
+          <t>2026-06-26 22:46:49.638745+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>대법원 판결 선고</t>
+          <t>서울행정법원 1심 패소</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대법원은 삼성전자 퇴직자들이 제기한 소송에서 초과이익성과급(OPI)이 고정적 임금과 성격이 달라 퇴직금 산정의 기초가 되는 평균임금에 해당하지 않는다고 판결했습니다. 이는 경영 실적에 따라 가변적인 성과급의 법적 성격을 명확히 한 것입니다.</t>
+          <t>전·현직 경찰들이 휴게시간에 대한 초과근무수당을 요구하며 국가를 상대로 소송을 제기했으나, 서울행정법원에서 패소했다. 법원은 휴게시간 중 상급자의 간섭을 확인할 증거가 부족하다고 판단했으며, 이는 경찰의 휴게시간이 실질적인 근무로 인정받기 어렵다는 판결이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대법원에서 초과이익성과급(OPI)이 퇴직금 산정의 기초가 되는 평균임금에 해당하지 않는다고 최종 판결하여, 해당 법적 쟁점은 이미 종결된 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>1심에서 패소했으며, 그 이유가 '상급자 간섭을 확인할 증거 없음'으로 명시되어 상대방 책임 입증 및 증거 확보가 어려움 (적합 조건 1, 5 미충족). 비록 상대방(국가기관)의 자력은 충분하고(적합 조건 2), 다수의 원고(전·현직 경찰)가 참여했으나(적합 조건 3), 이미 패소한 사건에 대한 투자 리스크가 높다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전·현직 경찰 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[정재용 칼럼] 삼성전자 파업, 공멸을 부를 수 있다</t>
+          <t>전·현직 경찰  휴게시간도 초과근무수당 달라  소송 냈지만 패소</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=242238</t>
+          <t>https://www.news1.kr/society/court-prosecution/6176914</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-29 07:03:37.051700+00:00</t>
+          <t>2026-06-26 08:00:23.354118+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>손해배상 청구 기각 판결</t>
+          <t>대법원 승소로 종결</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>법원이 새마을금고중앙회장이 지역 금고 임직원을 직접 제재할 수 없다고 판결했습니다. 중앙회의 지시에 따라 원고 A씨를 상대로 진행된 손해배상 청구 역시 기각되었으며, 근로자에 대한 징계면직은 형사처벌에 준하는 입증이 요구된다는 점이 강조되었습니다.</t>
+          <t>김상은 민변 노동위원장이 과거 '노조설립 무효소송'을 통해 2021년 2월 대법원에서 승소한 경험을 언급하며 노동탄압에 대한 수사기관의 태도 변화를 촉구했다. 이 사건은 새로운 소송 형태를 개척하여 승소로 이어진 선례를 만들었다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 이미 법원의 판결이 선고되어 손해배상 청구가 기각된 사건을 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 2021년 2월 대법원에서 승소로 종결된 '노조설립 무효소송' 사례를 언급하고 있습니다. 이미 판결이 확정된 종결된 사건이므로 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[판결]  새마을금고중앙회장, 지역 금고 임직원 직접 제재 못해</t>
+          <t>[김상은 민변 노동위원장]  노동탄압 묵인하는 수사기관 태도 바뀌어야...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=219193</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=234661</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-26 09:10:46.643587+00:00</t>
+          <t>2026-06-26 07:02:28.530217+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>대법원 판결</t>
+          <t>노사합의안 찬반투표 가결, 노조 간 교섭중지 및 투표중지 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이 기사는 대법원이 MES(생산관리시스템) 운영과 관련한 불법파견 여부 판단 기준을 재정립한 판결을 분석하고 있습니다. 기존에는 MES 운영 시 불법파견으로 보는 경향이 있었으나, 대법원은 지휘·명령과 실질적 편입 등 구체적인 요소를 종합적으로 고려해야 한다고 판시했습니다. 이는 불법파견 소송의 법리적 쟁점에 대한 중요한 변화를 의미합니다.</t>
+          <t>삼성전자는 성과급 협상과 관련하여 DX 부문의 불만과 주주 반발에 직면해 있다. 노사 잠정 합의안이 가결되었으나, 초기업노조와 동행노조 간 교섭중지 및 투표중지 가처분 신청 등 법적 분쟁이 진행 중이다. 이는 삼성전자 내부의 노노 갈등 및 노사 관계의 복잡성을 보여준다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 'MES = 불법파견'이라는 기존의 공식에 변화를 준 대법원 판결을 분석하는 내용입니다. 이는 새로운 피해 발생이나 집단적 분쟁을 다루는 것이 아니라, 이미 선고된 판결의 법리적 의미를 해설하는 것이므로, 소송금융 투자 대상으로서의 신규 사건 발굴과는 거리가 있습니다. (부적합 조건: 이미 종결된 사건의 법리 분석)</t>
+          <t>이 사건은 삼성전자 내부의 성과급 협상 및 노조 간 갈등에 대한 것으로, 소송금융이 주로 투자하는 외부 피해자 집단의 명확한 손해배상 청구 사건과는 거리가 멀다. (적합 조건 1, 4 불충족) 상대방(삼성전자)의 자력은 충분하고(적합 조건 2 충족) 집단적 피해 양상을 띠지만(적합 조건 3 충족), 손해배상 청구의 명확한 책임 소재와 피해 규모가 특정되기 어렵다. 현재 진행 중인 법적 절차는 주로 가처분 신청 등 절차적 분쟁에 해당한다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>‘MES = 불법파견’ 공식 깬 대법원 판결 살펴보니…</t>
+          <t>[투데이 Pick] 삼성전자 성과급 협상 ‘산 넘어 산’…DX 불만·주주 반...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604215373i</t>
+          <t>https://www.news2day.co.kr/article/20260527500167</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-25 07:05:00.147263+00:00</t>
+          <t>2026-06-26 07:02:14.651853+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>삼성바이오로직스</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 재계의 우려 표명 및 법적 기준 마련 촉구</t>
+          <t>경찰 고소 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 한 달을 맞아 재계는 명확한 법적 기준 마련을 정부와 국회에 촉구하고 있습니다. 구체적인 가이드라인 없이 법안이 현장에 적용될 경우 소송 남발과 산업 현장의 물리적 충돌이 야기될 수 있다는 우려를 표명하고 있습니다.</t>
+          <t>삼성바이오 노사 간의 갈등이 소송전으로 이어지고 있습니다. 사측은 파업 기간 중 한 조합원이 업무방해를 했다며 경찰에 고소했으며, 노조는 이를 적법한 조합활동이라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행에 따른 재계의 일반적인 우려와 향후 소송 남발 가능성을 다루고 있을 뿐, 특정 사건이나 구체적인 피해 사실을 언급하지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사 내용은 삼성바이오 사측이 조합원을 업무방해 혐의로 경찰에 고소한 형사 사건으로, 소송금융이 주로 지원하는 피해자 측의 민사 손해배상 청구 사건과는 성격이 다릅니다. 현재로서는 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 한 달…재계, '진퇴양난' 속 리스크 보완 명확한 '가...</t>
+          <t>삼성바이오 노사 회동 취소…8일 3자 협상</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=657024</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1523481</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-19 19:07:14.259251+00:00</t>
+          <t>2026-06-23 03:15:50.014588+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>HD현대중공업</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>법적 보호 사각지대 존재, 외부 분쟁해결기구 도입 논의 필요성 제기</t>
+          <t>대법원 최종 판결 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>현행 직장 내 괴롭힘 및 성희롱 조사 의무는 5인 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자에게 적용되지 않아 이들이 법적 보호의 사각지대에 놓여 있다. 기사는 이러한 문제점을 지적하며 사업장 밖 분쟁해결기구 도입의 필요성을 강조한다. 이는 다수의 잠재적 피해자가 존재함을 시사한다.</t>
+          <t>대법원은 HD현대중공업 하청 노조가 제기한 단체교섭 청구 소송에서 원청의 교섭 의무가 없다고 판단하며 9년 만에 사건을 종결했습니다. 이번 판결은 하청 노조의 패소로 마무리되었으나, 대법원은 향후 노란봉투법이 적용되는 사건에서는 다른 판단이 나올 수 있음을 시사했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 5명 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자들이 직장 내 괴롭힘·성희롱 관련 법적 보호의 사각지대에 놓여 있음을 지적한다. 이는 집단적 피해 가능성은 높으나(적합 조건 3), 특정 상대방의 책임이 명확하지 않고(적합 조건 1 미흡), 상대방의 자력 또한 불분명하여(적합 조건 2 미흡) 소송금융 투자 대상으로 적합성이 낮다. 현재 법적 구제 절차가 미비한 상황으로, 소송 가능성이 낮다.</t>
+          <t>대법원이 HD현대중공업 하청 노조의 단체교섭 청구 소송에서 원청의 교섭 의무가 없다고 판단하며 사건이 이미 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 적합하지 않습니다. 비록 상대방이 대기업으로 자력이 충분하지만, 최종 판결이 원고에게 불리하게 나왔습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수 (5명 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>사업장 밖 분쟁해결기구 도입해 괴롭힘 끊어야</t>
+          <t>[이재명 정부 1년] 삼성부터 하청까지…성과배분·직접교섭 시대 열렸다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233858</t>
+          <t>https://www.dailian.co.kr/news/view/1649169/?sc=Naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-19 07:01:22.140763+00:00</t>
+          <t>2026-06-21 07:03:35.629530+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>넥스트키친 및 대표 정모씨</t>
+          <t>삼성전자 노동조합</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 징역형 집행유예 선고 및 피해자와 합의 완료</t>
+          <t>노사 교섭 재개 및 총파업 예고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>넥스트키친 대표가 수습 직원을 강제추행한 혐의로 1심에서 징역 6개월에 집행유예 2년을 선고받았다. 재판부는 대표의 범행 수위가 가볍지 않다고 판단했으나, 피해자에게 소정의 합의금을 지급하고 원만하게 합의한 점을 양형 이유로 들었다. 넥스트키친은 컬리가 지분 46.4%를 보유한 가정간편식 납품 업체이다.</t>
+          <t>이재용 삼성전자 회장이 노조 총파업을 앞두고 대국민 사과를 했으며, 대중은 노조의 파업 압박에 대해 '기업 발목 잡기'라는 비판적 반응을 보였습니다. 노사 간 대화가 재개되었으나, 노조는 성과급 투명화 등을 요구하며 5월 21일부터 총파업을 벌일 계획입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>넥스트키친 대표가 수습 직원을 강제추행한 혐의로 1심에서 유죄 판결을 받았으나(적합 조건 1, 5, 6), 피해자에게 소정의 합의금을 지급하여 원만하게 합의했음. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건(합의 완료)'에 해당하여 추가적인 민사 소송의 실익이 낮음.</t>
+          <t>기사는 삼성전자 노사 갈등과 이재용 회장의 대국민 사과, 그리고 노조 파업에 대한 대중의 비판적 여론을 다루고 있습니다. 소송금융 투자 대상이 되기 위해서는 상대방의 책임이 명확하고, 피해 규모가 크며, 상대방의 자력이 충분해야 하지만, 본 사건은 노조의 법적 책임 여부가 불분명하고, 파업으로 인한 구체적인 피해 금액이 확인되지 않으며, 노조의 배상 능력이 대기업에 비해 제한적일 수 있습니다. (적합 조건: 상대방 책임 불명확, 피해 규모 미상, 상대방 자력 불확실)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>‘수습 직원 추행’ 넥스트키친 대표, 징역형 집행유예</t>
+          <t>이재용 회장 대국민 사과 등판 국민 반응 '압도적'...'노조의 기업 발목...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065582869549438</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=340812</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-09 00:18:17.060206+00:00</t>
+          <t>2026-06-20 23:04:58.250282+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>국무총리 훈령 제정 및 7월 5일 시행 예정</t>
+          <t>정치인의 문제 제기 및 해결 의지 표명</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>국민권익위원회가 중앙행정기관 공무직 및 기간제 근로자의 채용 절차 투명화를 위한 국무총리 훈령을 제정했습니다. 이 훈령은 채용심의기구 설치, 채용계획 수립 의무화, 채용점검 강화, 그리고 채용 비리 피해자 구제 기준(다음 순번 채용) 등을 명시하고 있으며, 오는 7월 5일부터 시행될 예정입니다.</t>
+          <t>이민근 안산시장 후보가 불공정 계약과 피해구제 문제에 대해 강경한 입장을 밝혔습니다. 특히 산재보험금을 중간 관리자가 가져가는 행위를 지적하며, 불법적 요소가 있다면 행정과 제도를 통해 바로잡겠다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 채용 비리 사건에 대한 보도가 아닌, 중앙행정기관 공무직 채용의 공정성을 강화하기 위한 국무총리 훈령 제정에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모나 피해자가 식별되지 않습니다. 이는 분쟁 발생 전의 예방적, 제도 개선적 조치에 해당합니다.</t>
+          <t>이 기사는 특정 사건이 아닌 정치인의 일반적인 문제 제기 및 해결 의지 표명입니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>권익위, 공무직 채용규정 손본다…최종전형 비리 땐 다음순번 우선 채용</t>
+          <t>이민근 안산시장 후보  노동이 존중받는 안산 만들겠다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604061455203885</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=689546</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-06 12:17:47.044325+00:00</t>
+          <t>2026-06-20 12:07:13.394630+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>권익위가 앞으로 정부 공무직 채용 시 공무원 친인척 여부를 확인하는 방안을 발표했습니다. 이는 채용 절차의 투명성을 높이고, 실력 위주의 공정한 경쟁을 유도하며, 채용 비리 피해자를 신속하게 구제하기 위함입니다. 권익위는 이를 통해 공정한 채용 문화를 확산시킬 계획입니다.</t>
+          <t>해당 사설은 노동부의 '사회연대임금' 화두와 노란봉투법 시행 이후의 현실 인식을 비판하고 있다. 삼성전자 노조의 투쟁과 노노갈등을 예시로 들며, 기업에 임금 강제를 할 일이 아니라고 주장한다. 이는 정책 비판 및 노동 관계에 대한 논평으로, 특정 피해 사건에 대한 분석이 아니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 권익위의 채용 비리 방지 정책 발표에 관한 것으로, 특정 채용 비리 사건이나 피해자를 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 사건, 명확한 피고, 또는 식별 가능한 피해자가 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 노동 정책 및 노조 활동에 대한 사설로, 특정 피해자가 발생하여 손해배상 청구가 가능한 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실이나 책임 주체가 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>권익위 “앞으로 정부 공무직 채용 시 공무원 친인척인지 확인”</t>
+          <t>[사설] '사회연대임금' 화두 띄운 노동부, 기업에 강제할 일 아니다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/goverment/2026/04/06/DU3JRP36CZBCLJJ3F6MN7AUGLQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.hankyung.com/article/2026052724401</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-06 12:16:53.053361+00:00</t>
+          <t>2026-06-20 07:01:08.223546+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>권익위 훈령 제정 및 시행</t>
+          <t>노란봉투법 개정 논의 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>국민권익위원회가 비공무원 채용의 공정성을 확보하기 위한 훈령을 제정하고 7월부터 시행합니다. 이 훈령에는 채용 심의기구 설치, 채용 계획 수립 의무화, 채용 점검 강화 및 채용 비리 피해자 구제 등의 내용이 담겨 있습니다. 이는 채용 과정의 투명성을 높이고 피해자를 보호하기 위한 제도적 개선 조치입니다.</t>
+          <t>노란봉투법 시행 50일을 맞아 기업들이 파업으로 인한 피해를 우려하고 있으나, 해당 법으로 인해 노조에 대한 손해배상 청구 등 압박 수단이 제한되는 상황입니다. 야당은 기업의 피해를 막기 위해 노란봉투법 개정을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 권익위의 채용 비리 방지 및 피해자 구제 훈령 제정 및 시행에 대한 것으로, 특정 사건이나 가해자가 명확히 드러나지 않습니다. 또한, 구체적인 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다 (적합 조건 1, 3, 4, 5 미충족).</t>
+          <t>해당 기사는 특정 피해 사건이 아닌 '노란봉투법'과 관련된 입법 논의 및 기업들의 우려를 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 어떤 조건에도 해당하지 않으며, 구체적인 소송 대상이나 피해자가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>비공무원 채용, 공정하게 …권익위, 관련 훈련 제정하고 7월부터 시행</t>
+          <t>[노란봉투법 50일 ②] 韓경제에 드리운 '파업 공포'··· 대화 말고 방...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310643</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=627688</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-06 12:16:07.190648+00:00</t>
+          <t>2026-06-18 17:18:40.969883+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>국무총리 훈령 제정 및 시행 예정</t>
+          <t>노동기본권 쟁취를 위한 집회 및 총파업 예고</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국민권익위원회가 중앙행정기관의 공무직·기간제 근로자 등 비공무원 채용 투명성 강화를 위해 '중앙행정기관 소속 근로자의 공정 채용을 위한 기본 규정'을 국무총리 훈령으로 제정했습니다. 오는 7월 5일부터 시행되는 이 훈령은 채용 비리 방지 및 피해자 구제를 목표로 하며, 권익위는 향후 세부 지침 배포 및 기관별 규정 정비 여부를 점검할 계획입니다.</t>
+          <t>63주년 노동절을 맞아 민주노총과 한국노총 양대 노총이 서울에 2만 3천여 명의 조합원을 집결시켜 노동기본권 쟁취를 위한 대규모 집회를 개최했습니다. 민주노총은 7월 총파업을 예고하며 원청교섭 승리를 주장했고, 한국노총은 법정공휴일에도 많은 노동자가 일터에 있다는 점을 강조했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 중앙행정기관 비공무원 채용의 투명성을 강화하기 위한 국무총리 훈령 제정 및 시행을 다루고 있습니다. 이는 미래의 채용 비리를 예방하고 피해자 구제 절차를 마련하는 정책적 조치로, 특정 시점에 발생한 명확한 채용 비리 사건과 그로 인한 피해자 집단을 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발생, 책임 주체, 피해 규모 및 증거가 불분명합니다.</t>
+          <t>본 기사는 특정 기업이나 기관의 명확한 잘못으로 인한 피해를 다루는 것이 아니라, 노동기본권 쟁취를 위한 양대 노총의 집회 및 총파업 예고를 보도하고 있습니다. 따라서 소송 상대방의 책임이 명확하지 않고(적합 조건 1 불충족), 구체적인 피해 규모나 소송 대상이 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>나랏일 하는 비공무원도 '공무원' 수준으로 공정 채용</t>
+          <t>63년만의 '노동절', 양대노총 2만 3000명 서울 집결… 노동기본권 쟁취</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040608593011635</t>
+          <t>https://www.news1.kr/society/incident-accident/6155154</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-06 12:15:38.273520+00:00</t>
+          <t>2026-06-15 17:36:22.089262+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>법률 개정 관련 전문가 분석</t>
+          <t>국제사법재판소의 파업권 관련 의견 발표</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'이 건설 시장에 미칠 영향과 대처법에 대한 전문가의 시각을 다룹니다. 특히 쟁의행위로 인한 손해배상 책임 제한 조항에 초점을 맞춰 개정법의 주요 내용을 설명하고 있습니다.</t>
+          <t>국제사법재판소가 파업권을 ILO 협약상 기본권으로 인정하는 의견을 발표했다. 한국노총은 이 의견을 바탕으로 올해 시행된 노조법이 현장에 안착하여 하청 및 간접고용 노동자의 파업권이 실질적으로 보장되고, 노조에 대한 손해배상 청구가 중단되기를 기대하고 있다. 이는 노동계에 중요한 법적 근거를 제공할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률 개정이 건설 시장에 미칠 영향을 분석하는 전문가 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 제시되지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 국제사법재판소의 파업권 관련 의견을 다루며, 특정 피해 사건이나 구체적인 손해배상 청구 대상을 제시하지 않습니다. 소송금융은 특정 피해 사건의 손해배상 청구를 지원하는 것이므로, 본 기사는 투자 대상으로서의 구체적인 사건 요건을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[전문가 視覺] 노란봉투법이 건설시장에 미칠 영향과 대처법</t>
+          <t>국제사법재판소  파업권은 ILO 협약상 기본권</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323358</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=234559</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:12.306722+00:00</t>
+          <t>2026-06-05 08:41:13.708119+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>삼성바이오로직스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>노조 파업 위기 및 처우 개선 요구</t>
+          <t>투표 무효 확인 소송 예정</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>삼성바이오로직스 노조가 창사 이래 첫 파업을 예고하며 회사와 업계의 이목이 쏠리고 있다. 기사는 바이오의약품 위탁생산(CMO) 산업 특성상 파업이 오히려 회사 경쟁력과 노조의 협상력을 약화시킬 수 있다고 분석한다. 노조는 가파른 회사 성장에 따른 현장 인력의 처우 개선을 요구하고 있다.</t>
+          <t>삼성전자 노사가 2026년 임금협약을 체결했으나, 동행 노조는 합의안에 반발하며 투표 무효 확인 소송을 전개할 방침이다. 이는 DS·DX 부문 간 갈등을 포함한 노사 관계의 복잡한 상황을 보여준다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 삼성바이오로직스 노조의 파업 위협에 대한 분석으로, 노조원들이 회사에 대해 제기할 수 있는 구체적인 손해배상 청구권이나 그 근거가 명확히 제시되어 있지 않다. 상대방 책임의 명확성(1), 피해 규모(4), 증거 확보 가능성(5) 등 소송금융 적합 조건이 불분명하여 투자 대상으로 적합하지 않다.</t>
+          <t>상대방(삼성전자)은 자력이 충분하나, 소송의 성격이 '투표 무효 확인'으로 직접적인 금전적 피해 배상을 목적으로 하는 일반적인 소송금융 투자 대상과는 거리가 멀다. 조합원들의 구체적인 금전적 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>동행 노조 및 DX부문 조합원 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[기자의눈] 삼성바이오로직스 노조 ‘파업 카드’, 실효성 있을까</t>
+          <t>삼성전자 노사, 2026년 임금협약 체결…DS·DX간 갈등 과제로 남아</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260403010001089</t>
+          <t>https://www.g-enews.com/view.php?ud=2026052714100818676ed0c62d49_1</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-05 12:38:32.328560+00:00</t>
+          <t>2026-06-05 07:00:24.819711+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>노란봉투법 개정안 논의 및 시행 예정</t>
+          <t>정치적 논쟁 및 파업 관련 보도</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 개정안의 주요 내용을 다루고 있습니다. 개정안은 하청 노동조합의 원청 기업 교섭 요구권 확대, 정리해고·구조조정의 쟁의행위 대상 포함, 파업에 따른 기업의 손해배상 청구 범위 제한을 골자로 합니다. 이는 노동 관련 법적 분쟁의 지형을 바꿀 잠재력이 있는 입법 논의입니다.</t>
+          <t>국민의힘은 삼성전자 파업의 배경에 '노란봉투법'이 있다고 주장하며, 이 법으로 인해 기업이 쟁의 행위에 대한 손해배상 청구가 어려워졌다고 비판했습니다. 반면 민주당은 이러한 연결이 억지라고 반박하며, 양측 간의 정치적 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법' 개정안의 내용과 그로 인한 미래의 영향에 대해 논하고 있습니다. 소송금융의 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 삼성전자 파업과 '노란봉투법'의 연관성에 대한 정치권의 논쟁을 다루고 있으며, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 구체적인 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>근로손실일수 39만일로 감소…'노란봉투법' 시행에 다시 늘어나나</t>
+          <t>국민의힘 “삼성전자 파업 배경에 노란봉투법”…민주당 “억지 연결”</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=291424</t>
+          <t>https://www.kukinews.com/article/view/kuk202605170021</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:24.399988+00:00</t>
+          <t>2026-06-01 11:09:35.594434+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>정씨</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>노란봉투법 제정 논의 중</t>
+          <t>형사 재판 집행유예 선고 및 가해자와 피해자 간 합의 완료</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>기사는 더불어민주당이 추진하는 '노란봉투법' 제정 논의를 다루고 있으며, 이 법안이 파업에 대한 기업의 손해배상 청구를 제한하여 노조와 조합원을 보호하려는 목적을 가지고 있음을 설명합니다. 반도체, 방산 등 주요 산업계에서는 이 법안이 '우회파업'을 조장하고 기업 경영에 불확실성을 가중시킬 수 있다는 우려를 표명하고 있습니다.</t>
+          <t>이주노동자를 지게차에 묶고 조롱한 사건에 대해 법원이 가해자에게 집행유예를 선고했습니다. 재판부는 피해자가 모멸감과 정신적 고통을 느꼈음을 인정했으나, 가해자의 반성, 피해자와의 합의, 그리고 피해자가 처벌을 원치 않는다는 점을 참작했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 가해자를 다루는 것이 아니라, '노란봉투법'이라는 법안의 제정 논의와 그로 인한 산업계의 우려를 보도하고 있습니다. 소송금융 투자의 대상이 되는 구체적인 손해배상 청구 사건이 존재하지 않으므로 부적합합니다.</t>
+          <t>가해자와 피해자 간 합의가 이미 이뤄졌고, 피해자가 가해자의 처벌을 원하지 않는다고 명시되어 있어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다. 또한, 단일 피해자 사건이며 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[재계핫이슈] 잘나가는 반도체 방산, 노란봉투법으로 '우회파업' 공포</t>
+          <t>이주노동자 지게차에 묶고 조롱…  용납 못 해  李 지적에도 집행유예</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=118138</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052807460001608?did=NA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:09.396539+00:00</t>
+          <t>2026-05-30 07:00:48.911598+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>전국민주노동조합총연맹</t>
+          <t>교육청</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정, 민주노총 총파업 예고</t>
+          <t>1심 공판 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>지난해 파업으로 기업들이 39만일의 손실을 입었으며, 올해 노란봉투법 시행으로 파업에 따른 기업의 손해배상 청구가 제한될 전망이다. 민주노총은 교섭에 소극적인 원청 사업장을 상대로 압박 강도를 높이고 있으며, 오는 7월 15일 총파업을 예고했다.</t>
+          <t>민주노총 세종호텔지부장 고진수 씨가 해임된 교사의 복직을 요구하는 시위 중 교육청 침입 및 기물파손 혐의로 구속 기소되었다. 법원은 고 지부장의 구속취소 청구를 기각했으며, 다음 달 5일 첫 공판이 예정되어 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 파업에 따른 기업의 손해배상 청구가 일정 부분 제한될 예정이므로, 원고(기업)의 승소 가능성 및 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합하다. (부적합 조건: 상대방 책임 입증 및 배상 가능성 제한)</t>
+          <t>본 사건은 노조 지부장에 대한 형사 기소 건으로, 소송금융 적합도 판단 기준이 제시하는 원고 측의 손해배상 청구 사건과는 성격이 다르다. 상대방의 책임이 명확한 민사상 손해배상 청구 대상이 아니며, 피해 규모나 상대방의 자력 등 적합 조건에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>지난해 파업으로 39만일 손실… 올해 노란봉투법 시행에 증가 전망</t>
+          <t>법원, 고진수 세종호텔지부장 구속취소 청구 기각</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/policy/policy_sub/2026/04/05/2T76HLRWTNCOLMCANKI6QWAV54/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.news1.kr/society/court-prosecution/6175798</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-05 12:36:32.909201+00:00</t>
+          <t>2026-05-25 07:01:36.246621+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>검찰 수사 및 분쟁 가능성</t>
+          <t>대법원 상고 기각, 원고 패소 판결 확정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>러시아에서 철수하지 못하는 기업들이 노동 문제, 분쟁, 소송, 형사 리스크 등 다양한 어려움에 직면하고 있음을 보도한다. 특히 러시아 검찰이 모든 리스크의 종착점이라고 언급하며 기업들이 처한 상황의 심각성을 강조한다.</t>
+          <t>하청노조가 제기한 청구 소송의 상고심에서 대법원이 원고 패소 판결한 원심을 확정하며 하청노조의 상고를 기각했다. 2017년 1월 소송이 제기된 지 9년 만에 나온 최종 결론으로, 사건은 종결되었다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 기사는 러시아에 발이 묶인 기업들이 겪는 '노동 문제'와 '형사 리스크'를 다루고 있어, 기업들이 피해를 입는 주체로 묘사됩니다. 소송금융의 고객이 될 수 있는 명확한 피해자 집단이나, 이들에게 손해를 가한 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>대법원에서 하청노조의 상고가 기각되어 원고 패소 판결이 확정됨. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>러시아에서 탈출하고 싶어도 못 나가는 기업들</t>
+          <t>[EBN 오늘(22일) 이슈 종합]  스페이스X 과대평가 ...IPO 앞두고 월가 경...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218754</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1709927</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-04 00:37:03.722156+00:00</t>
+          <t>2026-05-25 07:00:51.405288+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>블랙리스트로 인한 취업 방해 및 경제적 어려움 발생</t>
+          <t>일반적인 근로관계 분쟁 유형에 대한 법률 자문</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한 개인이 지난 사건으로 인한 연구소 피해보상액과 생활 비용으로 상당한 경제적 어려움을 겪고 있으며, 양도경의 방해로 블랙리스트에 올라 취업에 실패하고 있습니다. 이로 인해 통장 잔고가 바닥나는 등 심각한 출혈을 겪고 있습니다.</t>
+          <t>회사가 근로자의 사직서 수리를 거부하고 무단결근 처리를 예고하며 퇴직금 삭감 등을 압박하는 사례에 대한 법률 전문가들의 조언을 담은 기사. 헌법상 퇴사의 자유와 민법상 '한 달의 법칙'에 따라 근로관계는 자동 종료될 수 있으며, 연차 사용 및 내용증명 발송을 통해 불이익을 방어할 수 있다고 설명한다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 소송금융 투자에 필요한 핵심 정보(상대방 특정 및 자력, 피해 규모, 집단성, 명확한 증거)가 대부분 불분명합니다. 특히 기사 제목과 내용이 드라마 줄거리처럼 보여 실제 사건인지 여부도 불확실합니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 특정 대규모 사건이나 집단적 피해를 다루는 것이 아닌, 근로자의 퇴사 관련 일반적인 법률 자문 기사입니다. 소송금융 투자에 적합한 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼' 등의 조건이 명확히 확인되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>‘신이랑 법률사무소’ 복귀에 시청률 1위</t>
+          <t>사표 냈는데  무단결근  처리한다는 회사</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604040026</t>
+          <t>https://lawtalknews.co.kr/article/CSLH6GUXING6</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-04 00:15:03.801003+00:00</t>
+          <t>2026-05-24 07:02:46.897918+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>1심 민사 소송 판결 선고 (A운수 승소), 노조 활동 지속</t>
+          <t>쌍용차 사태 관련 법원 판결</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경기지역자동차노조가 부천 A운수의 제3노조 개입 의혹을 제기하며 부당 노동 행위 관련 소송이 진행 중임을 보도했습니다. A운수 측은 1심 민사 소송에서 승소했다고 밝혔으나, 노조는 조직 강화 캠페인을 전개하며 분쟁이 계속되고 있습니다.</t>
+          <t>이 기자는 기업이 파업이나 쟁의 행위로 인한 손해를 노동자에게 전가하는 손해배상 소송을 제기하는 경향을 지적하며, 노란봉투법의 발단이 된 쌍용차 사태를 예로 들었습니다. 쌍용차 사태에서는 법원이 노동자들에게 47억 원의 손해배상 책임을 인정한 바 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>부천 A운수가 부당 노동 행위 관련 1심 민사 소송에서 승소한 점이 소송금융 투자에 불리합니다. 상대방의 자력과 피해 규모가 명확하지 않으며, 구체적인 증거도 부족하여 적합 조건에 부합하는 부분이 적습니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 소송금융이 투자할 수 있는 새로운 사건을 제시하지 않습니다. 언급된 쌍용차 사태는 기업이 노동자에게 손해배상을 청구하여 법원 판결이 내려진 과거 사례로, 소송금융이 원고(피해자)를 지원하는 일반적인 투자 대상과는 반대 방향의 사건입니다. 또한 이미 종결된 사건에 해당합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>경기지역자동차노조,  부천 A운수 제3노조 개입 의혹</t>
+          <t>[기자수첩] 삼성전자 노조가 보여준 '노조의 양극화'</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>lcnews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434025</t>
+          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=202487</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 13:02:35.504210+00:00</t>
+          <t>2026-05-24 07:02:15.982601+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>사업주가 법을 위반하고도 노동자와의 분쟁에 감정적으로 대응하며, 오히려 제품 불량에 대한 손해배상을 청구하겠다고 위협하는 상황입니다. 이는 중소영세기업 사업주에게서 흔히 나타나는 근로기준법 분쟁에 대한 감정적 반응 경향을 보여줍니다.</t>
+          <t>제공된 기사 제목은 '이 대통령의 삼성전자 노조에 대한 경고'를 언급하고 있으나, 본문 내용은 광주 5·18 관련 내용으로 제목과 전혀 무관합니다. 따라서 삼성전자 노조 관련 분쟁의 구체적인 상황이나 피해 내용을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>사업주의 법 위반 사실이 언급되어 상대방 책임이 비교적 명확해 보이나, 상대방이 중소영세기업 사업주로 자력이 충분하지 않을 가능성이 높습니다. 또한, 집단적 피해나 큰 피해 규모에 대한 언급이 없어 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>제공된 기사 본문 내용이 제목과 전혀 무관하며, 삼성전자 노조 관련 분쟁에 대한 구체적인 정보가 없어 소송금융 적합도 판단 기준을 적용할 수 없습니다. 상대방 책임, 피해 규모, 증거 유무 등 어떠한 적합 조건도 파악 불가합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>법 위반하고도 뭉개는 사업주와 그를 찔러 죽이고 싶다는 노동자</t>
+          <t>선 넘지 말라 …李대통령, 삼성전자 노조에 '최후 경고'</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.inochong.org</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://news.inochong.org/detail.php?number=6406&amp;thread=23r18</t>
+          <t>https://www.dailian.co.kr/news/view/1646739/?sc=Naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-03 12:57:26.364231+00:00</t>
+          <t>2026-05-23 07:00:17.285904+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>빽다방 점주</t>
+          <t>삼성전자 노조</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>커피 3잔 절도 및 공갈 혐의 논란</t>
+          <t>노사간 성과급 협상 및 중앙노동위원회 사후조정 진행 중, 법원 가처분 일부 인용, 총파업 예고.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>빽다방 아르바이트생이 커피 3잔(1만 2천원 상당)을 절도했다는 의혹과 관련하여 점주 측의 공갈 혐의 가능성이 제기된 사건입니다. 기사는 공갈 및 절도 혐의의 법적 판단 기준을 설명하고 있으며, 백종원 대표가 오해를 풀었다는 내용이 제목에 포함되어 있습니다.</t>
+          <t>삼성전자 노조가 총파업을 예고하며 고율의 성과급 제도화를 요구하는 등 주요 기업들의 노사 갈등이 심화되고 있습니다. 특히 노란봉투법 시행으로 기업들이 파업으로 인한 손실을 노조에 청구하기 어려워지면서 산업계 전반에 걸쳐 경영권 침해 우려가 커지고 있습니다. 정부 중재와 법원 가처분 결정에도 불구하고 근본적인 해결책 마련이 시급한 상황입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>피해 금액이 1만 2천원으로 매우 작아 소송금융 투자 대상으로 적합하지 않습니다 (적합 조건 4 미충족). 또한, 개별적인 점주와 알바생 간의 분쟁으로 집단적 피해가 아니며 (적합 조건 3 미충족), 상대방의 자력도 충분하다고 보기 어렵습니다 (적합 조건 2 미충족).</t>
+          <t>노란봉투법으로 인해 적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)가 사실상 불가능해져 손해배상 청구 및 회수 가능성이 매우 낮습니다. 비록 적합 조건 4(피해 규모)와 6(공적 절차 진행)은 충족되나, 핵심적인 회수 가능성 부재로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>1만 2천원</t>
+          <t>최대 100조원 (추정)</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[줌업] 빽다방 알바생, 커피 3잔 절도?…백종원, '만2천원 고소' 오해풀...</t>
+          <t>[사설] 李 “경영권 존중돼야”… 기업들은 절박하게 듣고 있다</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=608537</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/editorial/2026/05/19/20260519027003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:01.656568+00:00</t>
+          <t>2026-05-22 07:38:03.503266+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>교육감 후보들의 정책 발표 및 제도 개선 논의 단계</t>
+        </is>
+      </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>통상임금 인상이 퇴직금, 산재보험 급여, 손해배상액 산정에 미치는 영향에 대한 법률 전문가의 답변을 담은 기사입니다. 통상임금이 인상되면 평균임금도 함께 인상되어 관련 급여 및 손해배상액이 늘어날 수 있음을 설명합니다.</t>
+          <t>안민석 경기도교육감 후보와 정근식 서울시교육감 후보는 교원들이 겪는 민원, 소송, 행정업무 부담 등 '세 가지 벽'을 지적하며, 교사들이 두려움 없이 가르칠 수 있는 학교를 만들겠다고 공동 정책을 발표했다. 이들은 정당한 교육활동의 법적 보호 강화, 교원 처우 개선, 행정업무와 교육활동 분리 등을 약속했다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 통상임금의 법적 효과에 대한 일반적인 법률 Q&amp;A입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 기회로 볼 수 없습니다.</t>
+          <t>이 기사는 교원들이 겪는 시스템적 문제와 이를 해결하기 위한 교육감 후보들의 정책 제안을 다루고 있습니다. 소송금융 투자에 필수적인 특정 피고의 책임 명확성, 구체적인 피해 금액, 그리고 소송으로 이어질 만한 공적 절차 진행 여부가 불분명하여 적합도가 낮습니다. (적합 조건 1, 2, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교원 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>통상임금이 오르면 퇴직금과 산재보상도 함께 늘어날까</t>
+          <t>안민석 “선생님이 두려움 없이 가르치는 학교 만들겠다”</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233588</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029833227&amp;code=61122013&amp;cp=nv</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-03 12:49:13.887885+00:00</t>
+          <t>2026-05-20 07:02:16.732892+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>아파트 입주자대표회의</t>
+          <t>삼성전자 노동조합</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>해고무효 확인 청구 기각 판결</t>
+          <t>총파업 예정, 주주 행동 예고</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한 아파트 관리소장이 자신의 해고가 부당하다며 제기한 해고무효 확인 청구 소송에서 법원이 관리소장의 청구를 모두 기각했습니다. 앞서 양산시는 공동주택관리 감사 후 관리소장에게 계약체결 방법 부적정 등을 이유로 과태료 100만 원을 부과한 바 있습니다.</t>
+          <t>삼성전자 노동조합의 총파업이 2주 앞으로 다가온 가운데, 노조 내부 갈등, 주주들의 반발, 싸늘한 국민 여론 등 전방위적인 비판에 직면했습니다. 대한민국 주주운동본부는 파업 강행 시 전면적인 주주권 행동에 나서겠다고 선언했으며, 기사는 노조의 명분 없는 강경 투쟁이 고립을 자초하고 있다고 비판합니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>법원이 관리소장의 해고무효 확인 청구를 모두 기각하여 1심 판결이 이미 종결되었고, 이는 소송 승소 가능성이 낮음을 시사합니다. 또한, 상대방인 아파트 입주자대표회의는 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 높으며, 사건이 집단적 피해가 아닌 개인의 해고 관련 분쟁입니다.</t>
+          <t>이 기사는 삼성전자 노동조합의 총파업 예고와 이에 대한 비판적 시각을 다루고 있으며, 소송금융이 지원할 명확한 피해자 집단과 그들이 손해배상을 청구할 명확한 상대방이 특정되지 않습니다. 주주들의 '주주권 행동' 예고는 있으나, 구체적인 소송 대상과 청구 내용이 불분명하며, 노조의 자력 또한 대기업에 비해 충분하다고 보기 어렵습니다. 따라서 적합 조건에 부합하는 항목이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>해고 사유 없다  주장 관리소장, 해고무효 확인 청구 '기각'</t>
+          <t>[사설] 국민도 동료도 주주도 등 돌린 삼성전자 노조</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168090</t>
+          <t>http://www.fnnews.com/news/202605071848148015</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-03 12:37:16.686237+00:00</t>
+          <t>2026-05-18 04:16:50.597419+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>초기업노조</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>피해 주장 제기</t>
+          <t>삼성전자가 노조에 손해배상 청구 경고</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>정원오 구청장의 해외 수행 직원 A씨가 과거 직장 괴롭힘 가해자로 지목되었다. 피해자는 A씨의 부당한 평가와 언행, 사실관계 왜곡 및 부정적인 소문 유포로 정신적 고통을 겪었다고 주장하고 있다.</t>
+          <t>삼성전자 대표이사들이 노조의 파업을 '이기적 행위'로 규정하며 손해배상 청구를 경고했습니다. 이들은 노조에게 협상장으로 돌아올 것을 호소하며 사내 게시판을 통해 임직원들에게 교섭 상황을 설명했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>피해자의 구체적인 주장으로 상대방의 책임이 일부 명확해 보이나, 상대방의 자력(기업/기관 특정 불가) 및 피해 규모가 불분명하다. 또한 집단적 피해가 아니며, 객관적 증거나 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
+          <t>이 기사는 삼성전자(대기업)가 노조의 파업 행위에 대해 손해배상을 청구하겠다고 경고하는 상황을 다루고 있습니다. 이는 로앤굿의 고객인 '피해자(원고)'가 대기업을 상대로 소송을 제기하는 일반적인 소송금융 투자 대상과는 맞지 않으며, 오히려 대기업이 원고가 되는 상황입니다. 또한, 상대방(노조)의 자력이 대기업에 비해 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>정원오 해외 수행 직원… 과거 직장 괴롭힘 가해자</t>
+          <t>정부·정치권·노동계  초기업노조 주도 삼성전자 파업, 이기적 행위</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3391196</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=151672</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-03 12:34:10.337218+00:00</t>
+          <t>2026-05-10 07:00:14.023030+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>국무조정실 및 지방자치단체</t>
+          <t>삼성전자 노동조합 (초기업노조)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>청년 일자리 정책 문제 제기 및 논의 중</t>
+          <t>노조 내 노노 갈등 심화 및 조합원 대규모 탈퇴 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>기사는 지역 일자리 격차로 인한 2030 청년들의 취업난과 연봉 격차(평균 917만원) 문제를 지적하며, 현행 청년 일자리 정책의 구조적 문제를 비판합니다. 국무조정실이 제공한 지자체 청년정책 자료를 바탕으로 정책의 예산과 내용이 엇박자를 보인다고 분석합니다.</t>
+          <t>삼성전자 노동조합 내에서 반도체(DS) 부문 중심의 성과급 요구안과 조합비 인상 등으로 비반도체(DX) 부문 조합원들의 불만이 폭발하며 대규모 탈퇴가 가속화되고 있습니다. 노조 지도부의 편파적 운영에 대한 비판이 제기되며 노노 갈등이 심화되는 양상입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이 사건은 지역 일자리 격차와 청년 일자리 정책의 구조적 문제를 다루는 공공정책 이슈입니다. 다수의 피해자(2030 청년)가 존재하고 연봉 격차라는 피해 규모가 언급되지만, 특정 정부 기관의 법적 책임을 명확히 입증하여 손해배상을 청구하기 매우 어렵습니다. (적합 조건 1, 5 미충족)</t>
+          <t>적합 조건 3(집단적 피해)으로 수천 명의 조합원이 노조 탈퇴를 신청하며 집단적 불만을 표출하고 있고, 적합 조건 5(증거 확보 가능)로 노조 탈퇴 신청 기록, 내부 게시글 등 증거 확보가 용이합니다. 그러나 소송 상대방이 삼성전자 노동조합으로 대기업 수준의 자력을 기대하기 어려워 대규모 손해배상금 회수가 어려울 수 있으며, 개별 조합원의 직접적인 금전적 피해(조합비 인상 등)는 상대적으로 작아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2030 청년 다수</t>
+          <t>1000명 이상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[데이터 팝콘]  연봉 917만원 차이 ...지역 일자리 격차가 만든 캄보디아...</t>
+          <t>“가입 여부 따라 대화까지 단절” 삼전 노조 조합원 탈퇴 가속화 중인...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126333</t>
+          <t>https://www.wikitree.co.kr/articles/1134783</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-03 12:27:54.576497+00:00</t>
+          <t>2026-05-05 07:00:51.253358+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 수사 및 고용노동부 기획 감독 진행 중</t>
+          <t>노조의 요구안 제시</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>청주 프랜차이즈 카페 점주가 퇴근길 음료 3잔(1만 2800원 상당)을 챙겨간 전 아르바이트생을 횡령 혐의로 고소했으나, 이후 사과하며 고소를 취하했다. 업무상횡령죄가 반의사불벌죄가 아니어서 경찰 수사는 계속 진행 중이며, 고용노동부도 해당 카페에 대한 기획 감독에 착수했다.</t>
+          <t>기아 노조가 출산장려금 1억 원, 영업이익 30% 배분, 노조 집행부 특별성과급 1000만 원, 소송 취하 위로금 2000만 원 등을 포함한 요구안을 회사에 제시했습니다. 이는 회사의 어려운 사정을 고려하지 않은 과도한 요구라는 지적이 나오고 있습니다. 본 기사는 노사 간의 요구사항에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 피해 사건을 다루고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 작고(1만 2800원), 집단적 피해가 아니며, 소송 상대방의 자력도 충분하지 않아 소송금융 투자 대상으로서의 경제적 실익이 없음. (적합 조건 2, 3, 4 미충족)</t>
+          <t>해당 기사는 기아 노조의 요구안에 대한 내용으로, 특정 주체의 명확한 책임으로 인한 피해 발생 사건이 아닙니다. 소송 취하 위로금 언급이 있으나, 소송의 구체적인 내용, 당사자, 피해 규모 등이 불분명하여 소송금융 투자 대상으로 적합한지 판단할 수 없습니다. 적합 조건 중 어느 하나도 명확히 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>1만 2800원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>청주 카페 점주 “생각 짧았다”…음료 횡령 혐의 아르바이트생 고소 취...</t>
+          <t>출산장려금 1억, 영업익 30% 달라는 기아 노조</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1129474</t>
+          <t>https://www.hankyung.com/article/2026042168311</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-03 00:29:28.381934+00:00</t>
+          <t>2026-05-04 07:01:35.299721+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>청주 카페 점주 A씨</t>
+          <t>BGF</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 및 고용노동부 기획 감독 진행 중</t>
+          <t>화물연대와 BGF 간 운송료 및 휴무 관련 견해차 지속, BGF 측의 손해배상 청구 및 업무방해 금지 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>청주의 한 카페 점주가 아르바이트생을 음료 3잔(1만 2천800원 상당) 횡령 혐의로 고소했으나, 여론의 비판으로 고소를 취하했다. 하지만 업무상 횡령은 피해자의 처벌 의사와 무관하게 수사가 진행될 수 있어 경찰 수사는 계속될 예정이다. 고용노동부도 해당 매장에 대한 기획 감독에 착수했다.</t>
+          <t>화물연대가 BGF에 운송료 인상, 휴무 확대 등을 요구하며 결의대회를 개최했다. BGF 측은 화물연대에 손해배상 청구 및 업무방해 금지 가처분 신청을 제기한 상태로, 양측의 견해차가 좁혀지지 않고 있다. 기사는 화물연대가 피고인 기존 법적 절차에 초점을 맞춰, 새로운 소송금융 투자 기회를 발굴하기 어렵다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>피해 규모가 1만 2천원 상당으로 매우 작고(적합 조건: 피해 규모가 큼 미충족), 집단적 피해가 아닌 개별 사건임(적합 조건: 집단적 피해 미충족). 상대방(카페 점주)의 자력도 소송금융 투자에 적합할 만큼 충분하지 않을 가능성이 높아 투자 대상으로 부적합함.</t>
+          <t>기사는 화물연대가 BGF 측에 운송료 인상 등을 요구하고 있으며, BGF가 화물연대에 손해배상 청구 및 업무방해 금지 가처분 신청을 제기한 상황을 다룹니다. 이는 화물연대가 기존 소송의 피고인 상황으로, 소송금융이 원고(피해자)를 지원하는 투자 대상으로서의 적합성이 낮습니다. 새로운 원고 측 소송 기회를 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>1만 2천800원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>화물연대 소속 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“생각 짧았다”…‘음료 3잔 횡령’ 청주 카페 점주, 결국 고소 취하</t>
+          <t>BGF 사태 새 국면 맞나?…화물연대는 진주서 영호남 결의대회</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12006906</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026042816522621779</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-03 00:27:18.574612+00:00</t>
+          <t>2026-04-30 07:03:44.390031+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>카페 점주</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>형사 고소 취소, 경미범죄심사위원회 회부 가능성</t>
+          <t>대법원 판결 선고</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>카페 점주가 아르바이트생을 음료 3잔 횡령 혐의로 고소했으나, 여론의 역풍을 맞자 고소를 취소했습니다. 업무상횡령죄는 반의사불벌죄에 해당하지 않지만, 경찰은 고소 취소 사실을 고려해 사건을 경미범죄심사위원회에 회부할 가능성이 있습니다.</t>
+          <t>대법원은 삼성전자 퇴직자들이 제기한 소송에서 초과이익성과급(OPI)이 고정적 임금과 성격이 달라 퇴직금 산정의 기초가 되는 평균임금에 해당하지 않는다고 판결했습니다. 이는 경영 실적에 따라 가변적인 성과급의 법적 성격을 명확히 한 것입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>피고(카페 점주)의 자력이 충분하지 않고, 피해 규모가 음료 3잔으로 매우 작아 소송금융 투자 대상으로서의 경제적 가치가 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 고소가 이미 취소되어 추가적인 법적 분쟁의 동력이 약합니다.</t>
+          <t>대법원에서 초과이익성과급(OPI)이 퇴직금 산정의 기초가 되는 평균임금에 해당하지 않는다고 최종 판결하여, 해당 법적 쟁점은 이미 종결된 사건으로 판단됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>음료 3잔 챙긴 알바생 '횡령' 고소한 카페 점주, 역풍 맞자 고소 취소</t>
+          <t>[정재용 칼럼] 삼성전자 파업, 공멸을 부를 수 있다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040306470005625?did=NA</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=242238</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:20.523350+00:00</t>
+          <t>2026-04-29 07:03:37.051700+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>새마을금고중앙회</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>손해배상 청구 기각 판결</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>해당 기사는 '근로자추정제'가 계약 단계부터 투명한 관계를 정립하여 미래에 발생할 수 있는 막대한 소송 비용이나 노사 분쟁의 리스크를 방지하는 예방책이 될 수 있다는 세무사의 의견을 담고 있습니다. 특정 사건에 대한 보도가 아닌, 법률 및 세무 제도에 대한 일반적인 해설입니다.</t>
+          <t>법원이 새마을금고중앙회장이 지역 금고 임직원을 직접 제재할 수 없다고 판결했습니다. 중앙회의 지시에 따라 원고 A씨를 상대로 진행된 손해배상 청구 역시 기각되었으며, 근로자에 대한 징계면직은 형사처벌에 준하는 입증이 요구된다는 점이 강조되었습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해당 기사는 '근로자추정제'에 대한 세무사의 일반적인 의견과 장기적인 예방 효과를 다루는 칼럼입니다. 특정 사건이나 피해 사실, 소송 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 구체적인 정보가 없습니다. (적합 조건 1개 이하)</t>
+          <t>기사는 이미 법원의 판결이 선고되어 손해배상 청구가 기각된 사건을 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[세무 상담] 근로자추정제가 가져올변화</t>
+          <t>[판결]  새마을금고중앙회장, 지역 금고 임직원 직접 제재 못해</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260401500542</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=219193</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:06.340972+00:00</t>
+          <t>2026-04-26 09:10:46.643587+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
-      <c r="E46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>대법원 판결</t>
+        </is>
+      </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>기사는 억울하게 소송에 휘말리거나 교권 침해로 피해를 입는 교원들을 보호하기 위한 정책적 의지를 표명하고 있습니다. 변호사 비용 지원 등 실질적인 보호 장치 마련을 약속하며, 교사가 존중받는 교육 환경을 만들겠다고 언급합니다. 특정 사건이나 피해 사례에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
+          <t>이 기사는 대법원이 MES(생산관리시스템) 운영과 관련한 불법파견 여부 판단 기준을 재정립한 판결을 분석하고 있습니다. 기존에는 MES 운영 시 불법파견으로 보는 경향이 있었으나, 대법원은 지휘·명령과 실질적 편입 등 구체적인 요소를 종합적으로 고려해야 한다고 판시했습니다. 이는 불법파견 소송의 법리적 쟁점에 대한 중요한 변화를 의미합니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건이나 분쟁을 다루는 것이 아니라, 교권 보호를 위한 정책적 의지를 표명하는 일반적인 내용입니다. 소송 상대방, 피해 규모, 구체적인 사건 경위 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도 판단이 불가합니다.</t>
+          <t>이 기사는 'MES = 불법파견'이라는 기존의 공식에 변화를 준 대법원 판결을 분석하는 내용입니다. 이는 새로운 피해 발생이나 집단적 분쟁을 다루는 것이 아니라, 이미 선고된 판결의 법리적 의미를 해설하는 것이므로, 소송금융 투자 대상으로서의 신규 사건 발굴과는 거리가 있습니다. (부적합 조건: 이미 종결된 사건의 법리 분석)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>이명수  존경받던 교사, 더 이상 장래희망 아냐</t>
+          <t>‘MES = 불법파견’ 공식 깬 대법원 판결 살펴보니…</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=444018</t>
+          <t>https://www.hankyung.com/article/202604215373i</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-02 12:54:27.704819+00:00</t>
+          <t>2026-04-25 07:05:00.147263+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>해고 요구 단계</t>
+          <t>노란봉투법 시행에 따른 재계의 우려 표명 및 법적 기준 마련 촉구</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 드라마의 한 장면으로 추정되며, 백진주가 최유나(천희주)의 해고를 요구하는 상황을 묘사하고 있습니다. 실제 사건이 아니므로 소송금융 투자 검토가 불가능합니다.</t>
+          <t>'노란봉투법' 시행 한 달을 맞아 재계는 명확한 법적 기준 마련을 정부와 국회에 촉구하고 있습니다. 구체적인 가이드라인 없이 법안이 현장에 적용될 경우 소송 남발과 산업 현장의 물리적 충돌이 야기될 수 있다는 우려를 표명하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 드라마 대본의 일부로 보이며, 실제 사건에 대한 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다. 상대방의 자력, 피해 규모, 증거 유무 등 적합 조건에 해당하는 구체적인 사실 관계를 파악할 수 없습니다.</t>
+          <t>기사는 '노란봉투법' 시행에 따른 재계의 일반적인 우려와 향후 소송 남발 가능성을 다루고 있을 뿐, 특정 사건이나 구체적인 피해 사실을 언급하지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>남상지, 최재성에 인터뷰 빌미로 천희주 해고 요구</t>
+          <t>'노란봉투법' 시행 한 달…재계, '진퇴양난' 속 리스크 보완 명확한 '가...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=728769</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=657024</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-02 12:33:40.758639+00:00</t>
+          <t>2026-04-19 19:07:14.259251+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>고용노동부 비상점검체계 가동, 고용·체불상황판 운영</t>
+          <t>법적 보호 사각지대 존재, 외부 분쟁해결기구 도입 논의 필요성 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>고용노동부가 중동 전쟁 장기화로 인한 고용 충격 우려에 대응하기 위해 비상점검체계를 가동했다. 지역·업종별 고용 동향을 상시 점검하고, 구직급여 신청 및 임금체불 상황을 모니터링하며, 취약계층 보호를 위한 선제적 지원 방안을 검토 중이다. 고용위기 선제대응지역 지정 및 특별고용지원업종 지정도 적극 검토할 예정이다.</t>
+          <t>현행 직장 내 괴롭힘 및 성희롱 조사 의무는 5인 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자에게 적용되지 않아 이들이 법적 보호의 사각지대에 놓여 있다. 기사는 이러한 문제점을 지적하며 사업장 밖 분쟁해결기구 도입의 필요성을 강조한다. 이는 다수의 잠재적 피해자가 존재함을 시사한다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사는 중동 전쟁으로 인한 고용 충격 우려에 대한 정부의 선제적 대응 조치를 다루고 있어, 특정 기업이나 기관의 명확한 책임이 있는 사건이 아님(적합 조건 1, 2 불충족). 소송의 상대방이 특정되지 않고, 구체적인 피해 발생 및 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>기사는 5명 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자들이 직장 내 괴롭힘·성희롱 관련 법적 보호의 사각지대에 놓여 있음을 지적한다. 이는 집단적 피해 가능성은 높으나(적합 조건 3), 특정 상대방의 책임이 명확하지 않고(적합 조건 1 미흡), 상대방의 자력 또한 불분명하여(적합 조건 2 미흡) 소송금융 투자 대상으로 적합성이 낮다. 현재 법적 구제 절차가 미비한 상황으로, 소송 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (5명 미만 사업장 노동자, 특수고용·플랫폼·프리랜서 노동자)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>노동부, 중동 전쟁발 비상점검체계 가동…실업급여 등 모니터링</t>
+          <t>사업장 밖 분쟁해결기구 도입해 괴롭힘 끊어야</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260402519803?OutUrl=naver</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233858</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-02 12:31:16.173070+00:00</t>
+          <t>2026-04-19 07:01:22.140763+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>카페 점주, 대한민국 (경찰, 고용노동부)</t>
+          <t>넥스트키친 및 대표 정모씨</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 및 고용노동부 조사 완료, 언론 보도 후 추가 법적 조치 검토 가능성</t>
+          <t>1심 징역형 집행유예 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>카페 아르바이트생이 음료 절도 및 횡령범으로 몰려 강압적 분위기에서 허위 자백을 하고 합의금 550만원을 강요당한 사건. 경찰과 고용노동부의 허술하고 유연하지 못한 제도 운영으로 인해 사회 초년생이 2차 가해를 겪었음. 피해자는 스스로 사건을 세상에 알린 뒤에야 보호를 받을 수 있었다.</t>
+          <t>넥스트키친 대표가 수습 직원을 강제추행한 혐의로 1심에서 징역 6개월에 집행유예 2년을 선고받았다. 재판부는 대표의 범행 수위가 가볍지 않다고 판단했으나, 피해자에게 소정의 합의금을 지급하고 원만하게 합의한 점을 양형 이유로 들었다. 넥스트키친은 컬리가 지분 46.4%를 보유한 가정간편식 납품 업체이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피해 규모가 크지 않고(550만원 합의금 요구), 집단적 피해가 아닌 개별 사건이며, 주된 상대방(카페 점주)의 자력이 충분하다고 보기 어려워 소송금융 투자 매력도가 낮음. 비록 경찰과 노동부의 허술한 제도 운영으로 인한 2차 가해 가능성이 있으나, 국가배상 청구는 복잡하고 손해배상액이 제한적일 수 있어 투자 수익성이 불확실함.</t>
+          <t>넥스트키친 대표가 수습 직원을 강제추행한 혐의로 1심에서 유죄 판결을 받았으나(적합 조건 1, 5, 6), 피해자에게 소정의 합의금을 지급하여 원만하게 합의했음. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건(합의 완료)'에 해당하여 추가적인 민사 소송의 실익이 낮음.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>카페 점주만 문제?…경찰·노동부 허술한 제도에 좌절한 알바생</t>
+          <t>‘수습 직원 추행’ 넥스트키친 대표, 징역형 집행유예</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525420&amp;ref=A</t>
+          <t>https://mdtoday.co.kr/news/view/1065582869549438</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-02 12:26:43.044551+00:00</t>
+          <t>2026-04-09 00:18:17.060206+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>노동자와 사업주 간 근로기준법 관련 분쟁 진행 중</t>
+          <t>국무총리 훈령 제정 및 7월 5일 시행 예정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>근로기준법 위반 가능성이 있는 사업주와 노동자 간의 분쟁이 발생했습니다. 사업주는 제품 불량에 대한 손해배상을 청구하겠다고 맞서고 있으며, 이는 중소영세기업 사업주에게서 흔히 나타나는 감정적 반응으로 보입니다. 구체적인 피해 규모나 진행 단계는 명확히 언급되지 않았습니다.</t>
+          <t>국민권익위원회가 중앙행정기관 공무직 및 기간제 근로자의 채용 절차 투명화를 위한 국무총리 훈령을 제정했습니다. 이 훈령은 채용심의기구 설치, 채용계획 수립 의무화, 채용점검 강화, 그리고 채용 비리 피해자 구제 기준(다음 순번 채용) 등을 명시하고 있으며, 오는 7월 5일부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>사업주의 근로기준법 위반 가능성이 언급되어 책임은 비교적 명확해 보이나(적합 조건 1), 상대방이 중소영세기업 사업주로 자력 부족이 우려됩니다(적합 조건 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>이 기사는 특정 채용 비리 사건에 대한 보도가 아닌, 중앙행정기관 공무직 채용의 공정성을 강화하기 위한 국무총리 훈령 제정에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모나 피해자가 식별되지 않습니다. 이는 분쟁 발생 전의 예방적, 제도 개선적 조치에 해당합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>법 위반하고도 뭉개는 사업주와 그를 찔러 죽이고 싶다는 노동자</t>
+          <t>권익위, 공무직 채용규정 손본다…최종전형 비리 땐 다음순번 우선 채용</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233556</t>
+          <t>http://www.fnnews.com/news/202604061455203885</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-02 00:39:06.088193+00:00</t>
+          <t>2026-04-06 12:17:47.044325+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
-      <c r="E51" t="inlineStr"/>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>권익위의 채용 비리 방지 정책 발표</t>
+        </is>
+      </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 괴롭힘의 판단 기준, 신고 및 조사 절차, 피해자 보호 조치, 회사의 대응 의무, 권리 구제 절차 등을 체계적으로 설명하는 '직장 내 괴롭힘 100문100답'이라는 책을 소개하고 있다.</t>
+          <t>권익위가 앞으로 정부 공무직 채용 시 공무원 친인척 여부를 확인하는 방안을 발표했습니다. 이는 채용 절차의 투명성을 높이고, 실력 위주의 공정한 경쟁을 유도하며, 채용 비리 피해자를 신속하게 구제하기 위함입니다. 권익위는 이를 통해 공정한 채용 문화를 확산시킬 계획입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 직장 내 괴롭힘 관련 안내서(책)에 대한 소개입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 권익위의 채용 비리 방지 정책 발표에 관한 것으로, 특정 채용 비리 사건이나 피해자를 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 사건, 명확한 피고, 또는 식별 가능한 피해자가 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 100문100답</t>
+          <t>권익위 “앞으로 정부 공무직 채용 시 공무원 친인척인지 확인”</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233531</t>
+          <t>https://www.chosun.com/politics/goverment/2026/04/06/DU3JRP36CZBCLJJ3F6MN7AUGLQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-02 00:25:29.185036+00:00</t>
+          <t>2026-04-06 12:16:53.053361+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>권익위 훈령 제정 및 시행</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>체이스 은행 타운 지점 직원이 제기한 인종차별 소송이 합의로 종결되었습니다. 기사에는 소송의 구체적인 내용이나 합의 금액 등은 언급되지 않았습니다.</t>
+          <t>국민권익위원회가 비공무원 채용의 공정성을 확보하기 위한 훈령을 제정하고 7월부터 시행합니다. 이 훈령에는 채용 심의기구 설치, 채용 계획 수립 의무화, 채용 점검 강화 및 채용 비리 피해자 구제 등의 내용이 담겨 있습니다. 이는 채용 과정의 투명성을 높이고 피해자를 보호하기 위한 제도적 개선 조치입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 '합의'로 종결된 사건이므로 (부적합 조건 해당), 소송금융 투자 대상으로 적합하지 않습니다. 신규 소송 발굴의 여지가 없습니다.</t>
+          <t>이 기사는 권익위의 채용 비리 방지 및 피해자 구제 훈령 제정 및 시행에 대한 것으로, 특정 사건이나 가해자가 명확히 드러나지 않습니다. 또한, 구체적인 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로 적합하지 않습니다 (적합 조건 1, 3, 4, 5 미충족).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>체이스 타운지점 직원 인종차별 소송 합의</t>
+          <t>비공무원 채용, 공정하게 …권익위, 관련 훈련 제정하고 7월부터 시행</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607353</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=310643</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-01 13:14:16.870156+00:00</t>
+          <t>2026-04-06 12:16:07.190648+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>중앙행정기관</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>근로자 추정제 입법 추진 단계</t>
+          <t>국무총리 훈령 제정 및 시행 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>정부와 더불어민주당이 '근로자 추정제' 입법을 추진 중이며, 이는 프리랜서, 특수고용직, 플랫폼 노동자를 근로자로 추정하여 사용자에게 입증 책임을 지우는 제도입니다. 이 법안이 통과될 경우 퇴직금 및 4대 보험료 관련 소송이 폭증하고 기업의 비용 부담이 증가하며, 프리랜서 일자리 감소로 이어질 수 있다는 우려가 제기되고 있습니다. 노동 현장 내에서도 직군별로 찬반 의견이 엇갈리고 있습니다.</t>
+          <t>국민권익위원회가 중앙행정기관의 공무직·기간제 근로자 등 비공무원 채용 투명성 강화를 위해 '중앙행정기관 소속 근로자의 공정 채용을 위한 기본 규정'을 국무총리 훈령으로 제정했습니다. 오는 7월 5일부터 시행되는 이 훈령은 채용 비리 방지 및 피해자 구제를 목표로 하며, 권익위는 향후 세부 지침 배포 및 기관별 규정 정비 여부를 점검할 계획입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 기사는 '근로자 추정제'라는 법안의 입법 추진과 그로 인한 잠재적 영향을 다루고 있어, 현재 발생한 구체적인 사건이나 명확한 상대방의 책임이 특정되지 않습니다. 법안 통과 여부와 실제 분쟁 발생 여부가 불확실하며, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 중앙행정기관 비공무원 채용의 투명성을 강화하기 위한 국무총리 훈령 제정 및 시행을 다루고 있습니다. 이는 미래의 채용 비리를 예방하고 피해자 구제 절차를 마련하는 정책적 조치로, 특정 시점에 발생한 명확한 채용 비리 사건과 그로 인한 피해자 집단을 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발생, 책임 주체, 피해 규모 및 증거가 불분명합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>근로자 추정제, 을을 위한 법이 을을 위협한다 [사설]</t>
+          <t>나랏일 하는 비공무원도 '공무원' 수준으로 공정 채용</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12005219</t>
+          <t>https://view.asiae.co.kr/article/2026040608593011635</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-01 13:10:46.103527+00:00</t>
+          <t>2026-04-06 12:15:38.273520+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>고소 사건 진행 중, 법적 쟁점 분석 단계</t>
+          <t>법률 개정 관련 전문가 분석</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>음료 3잔 횡령 의혹으로 불거진 빽다방 알바생 고소 사건에 대해 법적 쟁점을 분석한 기사. 대법원 판례를 인용하여 가맹본부가 조사 과정에서 비밀 유지 의무를 위반하거나 편향된 조사를 할 경우 불법행위 책임이 발생할 수 있음을 설명하며 향후 전망을 제시한다.</t>
+          <t>본 기사는 '노란봉투법'이 건설 시장에 미칠 영향과 대처법에 대한 전문가의 시각을 다룹니다. 특히 쟁의행위로 인한 손해배상 책임 제한 조항에 초점을 맞춰 개정법의 주요 내용을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>빽다방 가맹본부라는 자력 있는 상대방이 존재하고, 대법원 판례를 통해 조사 과정의 비밀 유지 의무 위반 및 편향된 조사에 대한 불법행위 책임 법리가 명확히 제시되어 있으나, '음료 3잔'이라는 초기 사건의 피해 규모가 작고 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 매력도가 낮다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률 개정이 건설 시장에 미칠 영향을 분석하는 전문가 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 제시되지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>음료 3잔이 횡령?  빽다방 알바생 고소 사건의 법적 쟁점과 향후 전망</t>
+          <t>[전문가 視覺] 노란봉투법이 건설시장에 미칠 영향과 대처법</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/BKY2X57GO3M4</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323358</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-01 13:03:01.818203+00:00</t>
+          <t>2026-04-06 00:32:12.306722+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
-      <c r="D55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>삼성바이오로직스</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>법 시행 예정 또는 시행 초기 단계</t>
+          <t>노조 파업 위기 및 처우 개선 요구</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>미국 무역 장벽 보고서가 플랫폼 규제를 지적하며 소통 개선을 요구했습니다. 기사는 노동조합의 단체교섭권 및 결사의 자유를 강화하는 내용의 법률이 시행을 앞두고 있으며, 주한미국상공회의소(AMCHAM)가 법의 취지는 존중하지만 우려를 표명했다고 전했습니다.</t>
+          <t>삼성바이오로직스 노조가 창사 이래 첫 파업을 예고하며 회사와 업계의 이목이 쏠리고 있다. 기사는 바이오의약품 위탁생산(CMO) 산업 특성상 파업이 오히려 회사 경쟁력과 노조의 협상력을 약화시킬 수 있다고 분석한다. 노조는 가파른 회사 성장에 따른 현장 인력의 처우 개선을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 가능성을 다루는 것이 아니라, 노동조합의 권리 강화를 위한 법률 제정 및 시행에 대한 논의와 주한미국상공회의소(AMCHAM)의 의견을 보도하고 있습니다. 소송금융 투자 대상이 되는 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 되는 사건이 부재합니다.</t>
+          <t>기사는 삼성바이오로직스 노조의 파업 위협에 대한 분석으로, 노조원들이 회사에 대해 제기할 수 있는 구체적인 손해배상 청구권이나 그 근거가 명확히 제시되어 있지 않다. 상대방 책임의 명확성(1), 피해 규모(4), 증거 확보 가능성(5) 등 소송금융 적합 조건이 불분명하여 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>美, 무역 장벽 보고서 발간… 플랫폼 규제 지적 “소통 개선해야”</t>
+          <t>[기자의눈] 삼성바이오로직스 노조 ‘파업 카드’, 실효성 있을까</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/us/2026/04/01/DPWVHZ5PW5A7FNOZ5H2NNCAKIA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260403010001089</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:14.547479+00:00</t>
+          <t>2026-04-05 12:38:32.328560+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 후 산업 현장 내 노사 갈등 고조 및 주요 기업 노조의 파업 예고</t>
+          <t>노란봉투법 개정안 논의 및 시행 예정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>김정관 산업통상부 장관이 중동 전쟁 장기화로 인한 경제 위기 극복을 위해 한국노총에 노사 휴전을 제의했다. 노란봉투법 시행 이후 하청 노조의 교섭 신청이 급증하고 삼성전자, 삼성바이오로직스 노조가 파업을 예고하는 등 산업 현장의 갈등이 고조되고 있다. 한국 경제의 체력이 노사 갈등 리스크를 감당하기 어려운 상황에서 노동계의 책임감 있는 동참이 요구된다.</t>
+          <t>이 기사는 '노란봉투법' 개정안의 주요 내용을 다루고 있습니다. 개정안은 하청 노동조합의 원청 기업 교섭 요구권 확대, 정리해고·구조조정의 쟁의행위 대상 포함, 파업에 따른 기업의 손해배상 청구 범위 제한을 골자로 합니다. 이는 노동 관련 법적 분쟁의 지형을 바꿀 잠재력이 있는 입법 논의입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구할 수 있는 구체적인 사건이 아닌, 거시 경제 상황과 노사 관계 전반에 대한 논평이다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않는다. 소송금융은 구체적인 법적 분쟁을 전제로 하므로, 이와 같은 정책적, 사회적 논의는 투자 대상에 부적합하다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법' 개정안의 내용과 그로 인한 미래의 영향에 대해 논하고 있습니다. 소송금융의 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[사설]산업장관, 한노총 찾아 ‘위기 앞 노사 휴전’ 제의… 勞도 동참...</t>
+          <t>근로손실일수 39만일로 감소…'노란봉투법' 시행에 다시 늘어나나</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260331/133650037/2</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291424</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-01 00:35:22.258373+00:00</t>
+          <t>2026-04-05 12:37:24.399988+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>법무법인 세미나 개최 및 법률 동향 분석</t>
+          <t>노란봉투법 제정 논의 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>법무법인 율촌이 기업 실무진을 대상으로 '노란봉투법' 시행과 '중대재해처벌법' 확대 적용 등 변화하는 규제 환경에 대한 대응 세미나를 개최했습니다. 원하청 단체교섭, 불법파견, 중대재해처벌법 등 산업 현장의 핵심 쟁점과 최신 판례를 분석하며 기업의 선제적 대응 방향을 제시했습니다.</t>
+          <t>기사는 더불어민주당이 추진하는 '노란봉투법' 제정 논의를 다루고 있으며, 이 법안이 파업에 대한 기업의 손해배상 청구를 제한하여 노조와 조합원을 보호하려는 목적을 가지고 있음을 설명합니다. 반도체, 방산 등 주요 산업계에서는 이 법안이 '우회파업'을 조장하고 기업 경영에 불확실성을 가중시킬 수 있다는 우려를 표명하고 있습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인이 기업들을 대상으로 노동법 및 중대재해처벌법 관련 법률 리스크 대응 전략을 제시하는 세미나에 대한 보도입니다. 특정 피해자 집단이나 명확한 피고가 특정된 사건이 아니며, 소송금융 투자 대상이 될 만한 새로운 집단적 피해 사례를 발굴하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6에 해당하지 않음)</t>
+          <t>이 기사는 특정 피해 사건이나 가해자를 다루는 것이 아니라, '노란봉투법'이라는 법안의 제정 논의와 그로 인한 산업계의 우려를 보도하고 있습니다. 소송금융 투자의 대상이 되는 구체적인 손해배상 청구 사건이 존재하지 않으므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[현장] 법무법인 율촌, ‘노란봉투법·중대재해’ 대응 릴레이 세미나 ...</t>
+          <t>[재계핫이슈] 잘나가는 반도체 방산, 노란봉투법으로 '우회파업' 공포</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260330501405</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=118138</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-31 00:54:40.988725+00:00</t>
+          <t>2026-04-05 12:37:09.396539+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>전국민주노동조합총연맹</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정, 민주노총 총파업 예고</t>
+        </is>
+      </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>해당 기사는 노동 변호사가 노동자의 자유에 대해 논하는 일반적인 칼럼으로, 임금, 해고, 근로자 지위, 파업, 노조 활동 등 노동자의 권리와 자유에 대한 철학적 고찰을 담고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 분석 대상이 아닙니다.</t>
+          <t>지난해 파업으로 기업들이 39만일의 손실을 입었으며, 올해 노란봉투법 시행으로 파업에 따른 기업의 손해배상 청구가 제한될 전망이다. 민주노총은 교섭에 소극적인 원청 사업장을 상대로 압박 강도를 높이고 있으며, 오는 7월 15일 총파업을 예고했다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>제공된 기사는 노동 변호사의 일반적인 노동권 및 노동자의 자유에 대한 논평으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합도 판단 기준에 해당하는 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>노란봉투법 시행으로 파업에 따른 기업의 손해배상 청구가 일정 부분 제한될 예정이므로, 원고(기업)의 승소 가능성 및 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합하다. (부적합 조건: 상대방 책임 입증 및 배상 가능성 제한)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>자유의 나라</t>
+          <t>지난해 파업으로 39만일 손실… 올해 노란봉투법 시행에 증가 전망</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233505</t>
+          <t>https://biz.chosun.com/policy/policy_sub/2026/04/05/2T76HLRWTNCOLMCANKI6QWAV54/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-31 00:45:38.947024+00:00</t>
+          <t>2026-04-05 12:36:32.909201+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 전후 노동계의 정책 요구 및 시위</t>
+          <t>검찰 수사 및 분쟁 가능성</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>'노란봉투법'(노동조합 및 노동관계조정법 개정안) 시행을 앞두고 일부 하청노조와 사회단체 간부들이 원청 사용자 교섭권 보장과 손해배상 청구 제한을 요구하며 삭발 시위를 벌였다. 이는 노동조합 활동에 대한 손해배상 청구를 제한하고 원청의 교섭 의무를 확대하려는 노동계의 입법적, 사회적 요구를 반영한다.</t>
+          <t>러시아에서 철수하지 못하는 기업들이 노동 문제, 분쟁, 소송, 형사 리스크 등 다양한 어려움에 직면하고 있음을 보도한다. 특히 러시아 검찰이 모든 리스크의 종착점이라고 언급하며 기업들이 처한 상황의 심각성을 강조한다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행 전후 노동계의 정책 요구와 시위를 다루고 있으며, 특정 주체의 명확한 책임이나 구체적인 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮다. 이는 특정 사건의 손해배상 청구보다는 입법 및 정책 개선을 위한 사회적 운동에 가깝다.</t>
+          <t>본 기사는 러시아에 발이 묶인 기업들이 겪는 '노동 문제'와 '형사 리스크'를 다루고 있어, 기업들이 피해를 입는 주체로 묘사됩니다. 소송금융의 고객이 될 수 있는 명확한 피해자 집단이나, 이들에게 손해를 가한 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>삭발하는 사람들</t>
+          <t>러시아에서 탈출하고 싶어도 못 나가는 기업들</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>the-pr.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60968</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218754</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-31 00:37:52.844202+00:00</t>
+          <t>2026-04-04 00:37:03.722156+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>양도경</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>공휴일법 개정안 국회 법사위 통과, 본회의 통과 예정</t>
+          <t>블랙리스트로 인한 취업 방해 및 경제적 어려움 발생</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>5월 1일 노동절을 법정 공휴일로 지정하는 공휴일법 개정안이 국회 법제사법위원회를 통과했다. 이 개정안은 기존 근로기준법상 근로자에게만 적용되던 유급휴일 혜택을 공무원, 교사, 택배기사 등 특수고용직 종사자까지 확대하여 모든 국민이 휴일을 보장받도록 하는 내용을 담고 있다. 올해 5월 1일부터 적용될 예정이다.</t>
+          <t>한 개인이 지난 사건으로 인한 연구소 피해보상액과 생활 비용으로 상당한 경제적 어려움을 겪고 있으며, 양도경의 방해로 블랙리스트에 올라 취업에 실패하고 있습니다. 이로 인해 통장 잔고가 바닥나는 등 심각한 출혈을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 국회에서 법률 개정안이 통과된 입법 진행 상황을 다루고 있습니다. (적합 조건 1, 3, 4, 5 미해당) 소송금융 투자 대상이 되기 위한 명확한 피고, 구체적인 피해 금액, 그리고 소송을 통해 배상받을 수 있는 손해배상 청구권이 존재하지 않습니다. (적합 조건 1, 2, 4 미해당) 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사 내용이 매우 단편적이고, 소송금융 투자에 필요한 핵심 정보(상대방 특정 및 자력, 피해 규모, 집단성, 명확한 증거)가 대부분 불분명합니다. 특히 기사 제목과 내용이 드라마 줄거리처럼 보여 실제 사건인지 여부도 불확실합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>노동절 법정공휴일 지정법 등 법사위 통과...본회의만 남았다</t>
+          <t>‘신이랑 법률사무소’ 복귀에 시청률 1위</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/30/2026033022404759181</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604040026</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-31 00:34:28.840486+00:00</t>
+          <t>2026-04-04 00:15:03.801003+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주</t>
+          <t>부천 A운수</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>업무상 횡령 혐의로 검찰 송치</t>
+          <t>1심 민사 소송 판결 선고 (A운수 승소), 노조 활동 지속</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>카페 아르바이트생이 퇴근길 음료 3잔(1만 2800원 상당)을 가져간 혐의로 점주에게 고소당해 검찰에 송치된 사건. 알바생은 폐기 음료였고 관행이었다고 주장하나, 점주는 내부 규정 위반을 주장하며 맞서고 있다. 또한, 다른 매장 점주는 알바생이 수십만 원 상당의 음료를 무단 제공하고 550만원의 합의금을 받았으나, 알바생은 강요와 협박에 의한 것이라며 혐의를 전면 부인하고 있다.</t>
+          <t>경기지역자동차노조가 부천 A운수의 제3노조 개입 의혹을 제기하며 부당 노동 행위 관련 소송이 진행 중임을 보도했습니다. A운수 측은 1심 민사 소송에서 승소했다고 밝혔으나, 노조는 조직 강화 캠페인을 전개하며 분쟁이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 중 '이미 공적 절차(검찰 수사)가 진행 중'인 점은 해당하나, 상대방의 책임이 명확하지 않고(주장 대립), 상대방의 자력이 충분하다고 보기 어려우며, 피해 규모가 소액이고 집단적 피해가 아니다. 소송금융 투자 대상으로서의 매력이 낮다.</t>
+          <t>부천 A운수가 부당 노동 행위 관련 1심 민사 소송에서 승소한 점이 소송금융 투자에 불리합니다. 상대방의 자력과 피해 규모가 명확하지 않으며, 구체적인 증거도 부족하여 적합 조건에 부합하는 부분이 적습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>1만 2800원 (초기 주장), 550만원 (합의금 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>퇴근길 음료 3잔 챙긴 알바생… “횡령이다” vs “폐기 음료였다”</t>
+          <t>경기지역자동차노조,  부천 A운수 제3노조 개입 의혹</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1128748</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=434025</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-31 00:25:39.062771+00:00</t>
+          <t>2026-04-03 13:02:35.504210+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>해고자에 대한 행정소송 진행 중, 노조가 소송 취하 요청</t>
+          <t>근로기준법에 따른 노동자와의 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>서울교통공사 신임 사장 취임 소식과 함께, 노조 위원장이 '타임오프 문제로 해고자에 대한 행정소송'이 진행 중이며 사장에게 소송 취하를 요청했다는 내용이 언급되었습니다. 기사는 주로 사장의 취임 포부와 현장 방문에 초점을 맞추고 있으며, 소송의 구체적인 내용이나 규모에 대한 정보는 부족합니다.</t>
+          <t>사업주가 법을 위반하고도 노동자와의 분쟁에 감정적으로 대응하며, 오히려 제품 불량에 대한 손해배상을 청구하겠다고 위협하는 상황입니다. 이는 중소영세기업 사업주에게서 흔히 나타나는 근로기준법 분쟁에 대한 감정적 반응 경향을 보여줍니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>기사는 서울교통공사 신임 사장 취임에 대한 내용으로, 소송 관련 정보가 매우 제한적입니다. '타임오프 문제로 해고자에 대한 행정소송'이 진행 중이라는 언급만 있어 상대방 책임의 명확성, 피해 규모, 피해자 수 등 핵심 정보 파악이 어렵습니다. 다만 상대방이 공공기관인 점은 적합 조건에 해당합니다.</t>
+          <t>사업주의 법 위반 사실이 언급되어 상대방 책임이 비교적 명확해 보이나, 상대방이 중소영세기업 사업주로 자력이 충분하지 않을 가능성이 높습니다. 또한, 집단적 피해나 큰 피해 규모에 대한 언급이 없어 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>김태균 서교공 신임 사장  최우선 가치, 직원과 시민의 안전</t>
+          <t>법 위반하고도 뭉개는 사업주와 그를 찔러 죽이고 싶다는 노동자</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.inochong.org</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219687&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://news.inochong.org/detail.php?number=6406&amp;thread=23r18</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-30 13:02:48.642036+00:00</t>
+          <t>2026-04-03 12:57:26.364231+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>빽다방 점주</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>경찰 송치 후 검찰 보완수사 중</t>
+          <t>커피 3잔 절도 및 공갈 혐의 논란</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>20대 아르바이트생이 폐기 예정 음료 3잔을 마셨다는 이유로 고소당해 경찰에 송치되었으나 검찰이 보완수사를 요청하며 논란이 되고 있습니다. 고용주는 사과하면 추가적인 명예훼손이나 손해배상은 요구하지 않겠다고 밝혔습니다.</t>
+          <t>빽다방 아르바이트생이 커피 3잔(1만 2천원 상당)을 절도했다는 의혹과 관련하여 점주 측의 공갈 혐의 가능성이 제기된 사건입니다. 기사는 공갈 및 절도 혐의의 법적 판단 기준을 설명하고 있으며, 백종원 대표가 오해를 풀었다는 내용이 제목에 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>사건의 핵심 쟁점이 '폐기 음료 3잔'으로 피해 규모가 매우 작아 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮습니다 (적합 조건 4 미충족). 상대방의 자력도 불분명하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
+          <t>피해 금액이 1만 2천원으로 매우 작아 소송금융 투자 대상으로 적합하지 않습니다 (적합 조건 4 미충족). 또한, 개별적인 점주와 알바생 간의 분쟁으로 집단적 피해가 아니며 (적합 조건 3 미충족), 상대방의 자력도 충분하다고 보기 어렵습니다 (적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2천원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>20대 알바, 폐기 음료 몰래 먹었다가 '고소' 당해 논란</t>
+          <t>[줌업] 빽다방 알바생, 커피 3잔 절도?…백종원, '만2천원 고소' 오해풀...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>ccn.hcn.co.kr</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026033000086&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026033000086&amp;socttSeq=0</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=608537</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-30 12:58:46.526568+00:00</t>
+          <t>2026-04-03 12:55:01.656568+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>건설업계는 산업안전보건법 및 건설안전특별법 개정안 등 안전 규제 강화와 노란봉투법 시행으로 인한 노무 리스크 확대에 직면해 있습니다. 특히 노란봉투법 시행으로 하청 근로자 노조가 원청 건설사에 직접 단체교섭을 요구할 수 있게 되면서, 이미 주요 건설사들을 대상으로 교섭 요구가 진행 중입니다. 여기에 중동 전쟁으로 인한 원자재 수급 불안까지 겹쳐 건설업계의 전반적인 부담이 커지고 있습니다.</t>
+          <t>통상임금 인상이 퇴직금, 산재보험 급여, 손해배상액 산정에 미치는 영향에 대한 법률 전문가의 답변을 담은 기사입니다. 통상임금이 인상되면 평균임금도 함께 인상되어 관련 급여 및 손해배상액이 늘어날 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>기사는 건설업계의 규제 강화 및 노무 리스크 확대 등 거시적인 환경 변화를 다루고 있습니다. 특정 사건의 명확한 상대방 책임, 구체적인 피해 규모, 또는 피해자 집단이 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 다만, 대형 건설사(상대방 자력 충분)를 대상으로 한 노조의 집단 교섭 요구(집단적 피해 가능성)는 향후 분쟁 발생 시 잠재적 기회가 될 수 있습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 통상임금의 법적 효과에 대한 일반적인 법률 Q&amp;A입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>악재만 쌓이는 건설업계…안전·노무 규제에 전쟁 리스크까지</t>
+          <t>통상임금이 오르면 퇴직금과 산재보상도 함께 늘어날까</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026033015573780043</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233588</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 12:55:54.719588+00:00</t>
+          <t>2026-04-03 12:49:13.887885+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주</t>
+          <t>아파트 입주자대표회의</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>업무상 횡령 혐의로 검찰 송치, 합의금 강요/협박 주장 관련 추가 분쟁</t>
+          <t>해고무효 확인 청구 기각 판결</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 아르바이트생이 음료 3잔(1만2800원 상당)을 가져간 혐의로 검찰에 송치되었습니다. 점주 측은 추가로 35만원 상당의 음료 무단 제공과 550만원 합의금 지급을 주장하나, 아르바이트생은 폐기 대상 음료였고 합의는 강요에 의한 것이라며 혐의를 부인하고 있습니다. 양측 주장이 엇갈리는 상황입니다.</t>
+          <t>한 아파트 관리소장이 자신의 해고가 부당하다며 제기한 해고무효 확인 청구 소송에서 법원이 관리소장의 청구를 모두 기각했습니다. 앞서 양산시는 공동주택관리 감사 후 관리소장에게 계약체결 방법 부적정 등을 이유로 과태료 100만 원을 부과한 바 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>피해 금액이 소액(1만2800원, 35만원)이며, 소송 상대방이 대기업이나 공공기관이 아닌 프랜차이즈 카페 점주로 자력이 충분하다고 보기 어렵습니다. 또한, 집단적 피해가 아닌 개별 분쟁이며, 합의 과정에서의 강요/협박 주장이 있어 법적 쟁점이 복잡합니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>법원이 관리소장의 해고무효 확인 청구를 모두 기각하여 1심 판결이 이미 종결되었고, 이는 소송 승소 가능성이 낮음을 시사합니다. 또한, 상대방인 아파트 입주자대표회의는 소송금융 투자에 필요한 충분한 자력을 갖추지 못했을 가능성이 높으며, 사건이 집단적 피해가 아닌 개인의 해고 관련 분쟁입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>1만2800원 (음료 3잔), 35만원 (무단 제공 주장), 550만원 (합의금 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명 (점주)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>음료 3잔 가져간 알바생, ‘횡령 혐의’로 송치…양측 주장 엇갈려</t>
+          <t>해고 사유 없다  주장 관리소장, 해고무효 확인 청구 '기각'</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12002803</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=168090</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 12:36:41.068682+00:00</t>
+          <t>2026-04-03 12:37:16.686237+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>피해 주장 제기</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>청주의 한 프랜차이즈 카페 아르바이트생이 음료 3잔(1만2800원 상당)을 가져간 혐의로 점주에게 고소당해 검찰에 송치되었다. 아르바이트생은 폐기 음료였고 점주가 용인했다고 주장하나, 점주는 폐기 음료도 유료라고 반박한다. 이와 별개로 아르바이트생은 이전 근무지 점주로부터 550만원 합의금을 지급했으나, 강요에 의한 것이라며 공갈·협박으로 맞고소했고, 해당 점주는 불송치 처분을 받았다.</t>
+          <t>정원오 구청장의 해외 수행 직원 A씨가 과거 직장 괴롭힘 가해자로 지목되었다. 피해자는 A씨의 부당한 평가와 언행, 사실관계 왜곡 및 부정적인 소문 유포로 정신적 고통을 겪었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중' (경찰 수사 완료 및 검찰 송치) 1개에 해당하나, 상대방(아르바이트생 또는 점주)이 개인으로 자력이 불충분하고, 피해 규모가 소액(1만2800원, 최대 35만원 주장)이며, 집단적 피해가 아닌 개인 간의 분쟁입니다. 또한 책임 소재가 명확하지 않고 쌍방 주장이 첨예하게 대립하여 증거의 명확성도 낮아 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
+          <t>피해자의 구체적인 주장으로 상대방의 책임이 일부 명확해 보이나, 상대방의 자력(기업/기관 특정 불가) 및 피해 규모가 불분명하다. 또한 집단적 피해가 아니며, 객관적 증거나 공적 절차 진행 여부도 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>1만2800원 (C 매장), 35만원 (B 매장 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1명 (점주)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>‘청주 알바생 커피 횡령 사건’…점주 “억울” vs 알바생 “강요로 죄...</t>
+          <t>정원오 해외 수행 직원… 과거 직장 괴롭힘 가해자</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330518357?OutUrl=naver</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3391196</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-30 12:32:29.318045+00:00</t>
+          <t>2026-04-03 12:34:10.337218+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>국무조정실 및 지방자치단체</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>노동조합의 노동권 보장 및 괴롭힘 문제 해결 촉구</t>
+          <t>청년 일자리 정책 문제 제기 및 논의 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>공공운수노조 사회복지지부가 사회복지 노동자의 날을 맞아 노동권 보장과 피해자에 대한 책임 있는 사과를 촉구했습니다. 기사는 괴롭힘을 막는 구조가 미비하여 피해자가 입증하지 못하면 더 큰 고통을 겪는 현실을 지적하며, 수탁 단체 변경과 관련된 문제도 언급되었습니다.</t>
+          <t>기사는 지역 일자리 격차로 인한 2030 청년들의 취업난과 연봉 격차(평균 917만원) 문제를 지적하며, 현행 청년 일자리 정책의 구조적 문제를 비판합니다. 국무조정실이 제공한 지자체 청년정책 자료를 바탕으로 정책의 예산과 내용이 엇박자를 보인다고 분석합니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 노동조합의 노동권 보장 및 괴롭힘 문제 해결 촉구에 대한 일반적인 내용으로, 소송금융 투자 대상으로 검토할 만한 구체적인 사건 정보가 부족합니다. 특정 가능한 피고가 명확하지 않고, 피해 규모나 피해자 수에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
+          <t>이 사건은 지역 일자리 격차와 청년 일자리 정책의 구조적 문제를 다루는 공공정책 이슈입니다. 다수의 피해자(2030 청년)가 존재하고 연봉 격차라는 피해 규모가 언급되지만, 특정 정부 기관의 법적 책임을 명확히 입증하여 손해배상을 청구하기 매우 어렵습니다. (적합 조건 1, 5 미충족)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2030 청년 다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>공공운수노조 사회복지지부, 사회복지 노동자의 날 맞아 노동권 보장·...</t>
+          <t>[데이터 팝콘]  연봉 917만원 차이 ...지역 일자리 격차가 만든 캄보디아...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508957</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126333</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-30 12:29:02.739062+00:00</t>
+          <t>2026-04-03 12:27:54.576497+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>아르바이트생 A씨</t>
+          <t>카페 점주</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>경찰 수사 후 업무상 횡령 혐의로 검찰 송치</t>
+          <t>경찰 수사 및 고용노동부 기획 감독 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 아르바이트생 A씨가 음료 3잔(1만2800원 상당)을 무단으로 가져간 혐의로 점주에게 고소당해 검찰에 송치되었습니다. A씨는 폐기 대상 음료였고 강요에 의해 합의했다고 주장하며 억울함을 호소하고 있습니다. B매장 점주는 A씨가 35만원 상당의 음료를 무단 제공하는 등 추가 피해를 주장하며, A씨가 자신을 공갈·협박으로 고소한 것에 대한 맞고소라고 설명했습니다.</t>
+          <t>청주 프랜차이즈 카페 점주가 퇴근길 음료 3잔(1만 2800원 상당)을 챙겨간 전 아르바이트생을 횡령 혐의로 고소했으나, 이후 사과하며 고소를 취하했다. 업무상횡령죄가 반의사불벌죄가 아니어서 경찰 수사는 계속 진행 중이며, 고용노동부도 해당 카페에 대한 기획 감독에 착수했다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>피해 금액이 1만2800원 또는 35만원으로 매우 소액이며, 소송 상대방이 아르바이트생으로 자력 충분 조건에 부합하지 않습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 전제로 하므로 투자 적합도가 현저히 낮습니다.</t>
+          <t>피해 규모가 매우 작고(1만 2800원), 집단적 피해가 아니며, 소송 상대방의 자력도 충분하지 않아 소송금융 투자 대상으로서의 경제적 실익이 없음. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>1만2800원 (C매장), 35만원 (B매장 주장)</t>
+          <t>1만 2800원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>음료 3잔 먹었다 …'청주 알바생 횡령' 송치 논란</t>
+          <t>청주 카페 점주 “생각 짧았다”…음료 횡령 혐의 아르바이트생 고소 취...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1955046</t>
+          <t>https://www.wikitree.co.kr/articles/1129474</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-30 12:25:07.302343+00:00</t>
+          <t>2026-04-03 00:29:28.381934+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>금융감독원 노동조합</t>
+          <t>청주 카페 점주 A씨</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>노조위원장 선거 효력 정지 가처분 소송 진행 중, 법원 화해 권고</t>
+          <t>경찰 수사 및 고용노동부 기획 감독 진행 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>금융감독원 노동조합 차기 위원장 선거가 공정성 논란에 휩싸이며 전면 중단되었습니다. 출마 후보 A 수석이 현 집행부의 '셀프 선거' 의혹을 제기하며 선거 효력 정지 가처분 소송을 제기했고, 법원은 양측에 자율 합의를 권고했습니다. 노조는 법원 권고 수용 여부와 향후 선거 일정 재설정 등을 논의 중입니다.</t>
+          <t>청주의 한 카페 점주가 아르바이트생을 음료 3잔(1만 2천800원 상당) 횡령 혐의로 고소했으나, 여론의 비판으로 고소를 취하했다. 하지만 업무상 횡령은 피해자의 처벌 의사와 무관하게 수사가 진행될 수 있어 경찰 수사는 계속될 예정이다. 고용노동부도 해당 매장에 대한 기획 감독에 착수했다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 사건은 금융감독원 노조 내부의 선거 공정성 논란으로, 소송금융이 주로 투자하는 대규모 금전적 피해를 수반하는 사건이 아닙니다. (적합 조건 4 미충족) 상대방(노조 집행부)의 자력으로 인한 배상 가능성이 낮고 (적합 조건 2 미충족), 집단적 피해 규모가 금전적으로 측정하기 어렵습니다 (적합 조건 3 미충족). 상대방 책임의 명확성도 법원 판단이 아닌 화해 권고 단계입니다 (적합 조건 1 미충족).</t>
+          <t>피해 규모가 1만 2천원 상당으로 매우 작고(적합 조건: 피해 규모가 큼 미충족), 집단적 피해가 아닌 개별 사건임(적합 조건: 집단적 피해 미충족). 상대방(카페 점주)의 자력도 소송금융 투자에 적합할 만큼 충분하지 않을 가능성이 높아 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2천800원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>노조 선거 두고 '불공정 논란'에 전면중단...법원, 금감원 노조에 '자율...</t>
+          <t>“생각 짧았다”…‘음료 3잔 횡령’ 청주 카페 점주, 결국 고소 취하</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216344</t>
+          <t>https://www.mk.co.kr/article/12006906</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-30 00:46:25.986224+00:00</t>
+          <t>2026-04-03 00:27:18.574612+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>월마트</t>
-[...3 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+          <t>카페 점주</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>형사 고소 취소, 경미범죄심사위원회 회부 가능성</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>월마트가 AI 자율주행 물류 로봇을 도입하여 운영 효율성을 극대화하고 실적을 크게 개선하며 주가가 폭등했다는 내용입니다. 과거 물류센터에서 빈번했던 직원 사고와 비효율적인 수작업 문제를 로봇 자동화로 해결했으며, 직원들의 역할은 모니터링 및 유지보수 등으로 전환되었습니다. 기사는 월마트와 로봇 공급업체 심보틱의 사업적 성공에 초점을 맞추고 있습니다.</t>
+          <t>카페 점주가 아르바이트생을 음료 3잔 횡령 혐의로 고소했으나, 여론의 역풍을 맞자 고소를 취소했습니다. 업무상횡령죄는 반의사불벌죄에 해당하지 않지만, 경찰은 고소 취소 사실을 고려해 사건을 경미범죄심사위원회에 회부할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 월마트의 AI 로봇 도입을 통한 사업 성공과 효율성 개선에 초점을 맞추고 있으며, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 과거 직원들의 사고가 언급되긴 했으나, 이는 자동화로 해결된 문제로 제시되어 부적합 조건인 '이미 종결된 사건'에 가깝습니다.</t>
+          <t>피고(카페 점주)의 자력이 충분하지 않고, 피해 규모가 음료 3잔으로 매우 작아 소송금융 투자 대상으로서의 경제적 가치가 낮습니다. 또한 집단적 피해가 아닌 개별 사건이며, 형사 고소가 이미 취소되어 추가적인 법적 분쟁의 동력이 약합니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>이익 확 늘었다  주가 70% 폭등했던 미 회사…그 뒤엔 '일개미 로봇'</t>
+          <t>음료 3잔 챙긴 알바생 '횡령' 고소한 카페 점주, 역풍 맞자 고소 취소</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/30/2026032818303023079</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040306470005625?did=NA</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-30 00:31:44.390233+00:00</t>
+          <t>2026-04-03 00:23:20.523350+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>전남 이주노동자 정책토론회에서 이주노동자 인권 보호 및 인력 수급 개선 방안이 논의되었다. 특히 인신매매 피해 의심 사례에 대한 피해자 체류자격 보장, 수사 및 권리구제, 지자체 책임성 강화가 주요 개선 과제로 제시되었다.</t>
+          <t>해당 기사는 '근로자추정제'가 계약 단계부터 투명한 관계를 정립하여 미래에 발생할 수 있는 막대한 소송 비용이나 노사 분쟁의 리스크를 방지하는 예방책이 될 수 있다는 세무사의 의견을 담고 있습니다. 특정 사건에 대한 보도가 아닌, 법률 및 세무 제도에 대한 일반적인 해설입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 이주노동자 정책토론회 내용을 다루며, 인신매매 피해 의심 사례에 대한 일반적인 보호 및 권리구제 방안을 논의하고 있음. 특정 사건, 가해자, 피해 규모가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로서의 적합성을 판단하기 어려움.</t>
+          <t>해당 기사는 '근로자추정제'에 대한 세무사의 일반적인 의견과 장기적인 예방 효과를 다루는 칼럼입니다. 특정 사건이나 피해 사실, 소송 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 분석할 구체적인 정보가 없습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[전남 이주노동자 정책토론회 지상중계]김수아 변호사  '인력 수급' 매몰...</t>
+          <t>[세무 상담] 근로자추정제가 가져올변화</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905661</t>
+          <t>https://www.jjan.kr/article/20260401500542</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-29 12:29:00.747660+00:00</t>
+          <t>2026-04-02 12:59:06.340972+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>대형 사모펀드(PEF) 운용사들이 성과주의, 내부 파워 게임, 보상 불만 등으로 파트너급 인력의 연쇄 이동을 겪고 있습니다. 어피니티, EQT, 칼라일, MBK, 한앤컴퍼니 등 국내외 주요 PEF에서 대표 및 부사장급 임원들이 회사를 떠났으며, 이는 PEF 업계의 치열한 생존 경쟁과 양극화된 보상 체계를 보여줍니다.</t>
+          <t>기사는 억울하게 소송에 휘말리거나 교권 침해로 피해를 입는 교원들을 보호하기 위한 정책적 의지를 표명하고 있습니다. 변호사 비용 지원 등 실질적인 보호 장치 마련을 약속하며, 교사가 존중받는 교육 환경을 만들겠다고 언급합니다. 특정 사건이나 피해 사례에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>기사는 PEF 업계 파트너들의 연쇄 이동을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체와 피해자 간의 손해배상 청구권이 구체적으로 특정되지 않습니다. 상대방(PEF)의 자력은 충분하나(적합 조건 2), 피해 규모 및 증거의 명확성이 부족하며, 집단적 피해로 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사 내용이 특정 사건이나 분쟁을 다루는 것이 아니라, 교권 보호를 위한 정책적 의지를 표명하는 일반적인 내용입니다. 소송 상대방, 피해 규모, 구체적인 사건 경위 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도 판단이 불가합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>연 수십억 버는 그들도… 대형 PEF 파트너 연쇄 이동 뒤 고달픈 속사정...</t>
+          <t>이명수  존경받던 교사, 더 이상 장래희망 아냐</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025278?ref=naver</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=444018</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-29 00:33:09.950634+00:00</t>
+          <t>2026-04-02 12:54:27.704819+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>천희주</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>해고 요구 단계</t>
+        </is>
+      </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>기사는 직장 내 성범죄 피해자들이 제대로 보호받지 못하는 현실을 지적하며 초기 대응의 중요성을 강조합니다. 법무법인 새로는 형사소송 전문 변호사를 영입하여 관련 사건에 대한 전문성을 강화하고 있다고 보도합니다.</t>
+          <t>제공된 기사 내용은 드라마의 한 장면으로 추정되며, 백진주가 최유나(천희주)의 해고를 요구하는 상황을 묘사하고 있습니다. 실제 사건이 아니므로 소송금융 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 다루지 않고, 법무법인의 형사소송 전문성 강화에 대한 일반적인 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없습니다.</t>
+          <t>제공된 기사 내용은 드라마 대본의 일부로 보이며, 실제 사건에 대한 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다. 상대방의 자력, 피해 규모, 증거 유무 등 적합 조건에 해당하는 구체적인 사실 관계를 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>직장 내 성범죄 절반은 보호 못 받아 …전문가 조언 초기 대응 필요</t>
+          <t>남상지, 최재성에 인터뷰 빌미로 천희주 해고 요구</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=2026032715195558429aeda69934_23</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=728769</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:57.582151+00:00</t>
+          <t>2026-04-02 12:33:40.758639+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>임금 소송 승소</t>
+          <t>고용노동부 비상점검체계 가동, 고용·체불상황판 운영</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>가수 앤디의 아내 이은주 씨가 KBS를 상대로 제기한 임금 소송에서 승소하여 2억 8천만원을 지급받게 되었다는 소식입니다. 해당 사건은 이미 판결이 선고되어 종결 단계에 있습니다.</t>
+          <t>고용노동부가 중동 전쟁 장기화로 인한 고용 충격 우려에 대응하기 위해 비상점검체계를 가동했다. 지역·업종별 고용 동향을 상시 점검하고, 구직급여 신청 및 임금체불 상황을 모니터링하며, 취약계층 보호를 위한 선제적 지원 방안을 검토 중이다. 고용위기 선제대응지역 지정 및 특별고용지원업종 지정도 적극 검토할 예정이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사에 따르면 '앤디 아내' 이은주 씨가 KBS를 상대로 한 임금 소송에서 승소하여 2억 8천만원을 받게 되었다고 명시되어 있습니다. 이는 부적합 조건인 '이미 종결된 사건 (판결 확정 등)'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 중동 전쟁으로 인한 고용 충격 우려에 대한 정부의 선제적 대응 조치를 다루고 있어, 특정 기업이나 기관의 명확한 책임이 있는 사건이 아님(적합 조건 1, 2 불충족). 소송의 상대방이 특정되지 않고, 구체적인 피해 발생 및 손해배상 청구 가능성이 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>2억 8천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>'앤디 아내' 이은주, KBS에 2억 8천만원 받는다…임금 소송 승소 [MD이슈...</t>
+          <t>노동부, 중동 전쟁발 비상점검체계 가동…실업급여 등 모니터링</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032720503708234</t>
+          <t>https://www.segye.com/newsView/20260402519803?OutUrl=naver</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-28 00:29:30.896332+00:00</t>
+          <t>2026-04-02 12:31:16.173070+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>카페 점주, 대한민국 (경찰, 고용노동부)</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>경찰 및 고용노동부 조사 완료, 언론 보도 후 추가 법적 조치 검토 가능성</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>본 기사는 '끊임없는 사소한 지적'이 사람의 자아존중감을 파괴하고 관계를 파국으로 몰며, 직장에서는 마이크로매니지먼트로 이어져 번아웃과 학습된 무기력을 유발한다고 설명합니다. 심리학자들의 견해를 인용하여 이러한 행동이 통제권에 대한 강박에서 비롯되며, 피해자는 이를 사랑이나 관심으로 오해하지 말고 단호하게 선을 그어야 한다고 조언합니다.</t>
+          <t>카페 아르바이트생이 음료 절도 및 횡령범으로 몰려 강압적 분위기에서 허위 자백을 하고 합의금 550만원을 강요당한 사건. 경찰과 고용노동부의 허술하고 유연하지 못한 제도 운영으로 인해 사회 초년생이 2차 가해를 겪었음. 피해자는 스스로 사건을 세상에 알린 뒤에야 보호를 받을 수 있었다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 '끊임없는 사소한 지적'이라는 심리적 현상과 그 폐해를 다루는 일반적인 정보성 기사로, 특정 피해자, 가해자, 사건 발생 시점, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 법적 분쟁 요소를 전혀 포함하고 있지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
+          <t>피해 규모가 크지 않고(550만원 합의금 요구), 집단적 피해가 아닌 개별 사건이며, 주된 상대방(카페 점주)의 자력이 충분하다고 보기 어려워 소송금융 투자 매력도가 낮음. 비록 경찰과 노동부의 허술한 제도 운영으로 인한 2차 가해 가능성이 있으나, 국가배상 청구는 복잡하고 손해배상액이 제한적일 수 있어 투자 수익성이 불확실함.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>폭력·폭언 아닌데도 사람을 가장 빠르게 무너뜨리는 단 하나의 행동</t>
+          <t>카페 점주만 문제?…경찰·노동부 허술한 제도에 좌절한 알바생</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547999</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8525420&amp;ref=A</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-28 00:22:00.779832+00:00</t>
+          <t>2026-04-02 12:26:43.044551+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>서울남부지방법원 1심 일부 승소 판결, KBS 내부 검토 중</t>
+          <t>노동자와 사업주 간 근로기준법 관련 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송에서 1심 일부 승소 판결을 받았다. KBS는 재판부 결정을 존중하며 내부 검토 예정이라고 밝혀 항소 가능성이 남아있다. 이는 개별 아나운서의 임금 관련 분쟁으로, 아직 종결되지 않은 상태이다.</t>
+          <t>근로기준법 위반 가능성이 있는 사업주와 노동자 간의 분쟁이 발생했습니다. 사업주는 제품 불량에 대한 손해배상을 청구하겠다고 맞서고 있으며, 이는 중소영세기업 사업주에게서 흔히 나타나는 감정적 반응으로 보입니다. 구체적인 피해 규모나 진행 단계는 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(KBS)은 자력이 충분하나 (적합 조건 2), 개별 아나운서의 임금 청구 소송으로 집단적 피해(적합 조건 3)나 대규모 피해(적합 조건 4)에 해당한다고 보기 어려움. 1심에서 '일부 승소' 판결이 나와 청구액 전체가 인정된 것이 아니며, 구체적인 피해 금액을 알 수 없어 소송금융 투자 매력도가 낮음.</t>
+          <t>사업주의 근로기준법 위반 가능성이 언급되어 책임은 비교적 명확해 보이나(적합 조건 1), 상대방이 중소영세기업 사업주로 자력 부족이 우려됩니다(적합 조건 2 불충족). 또한, 집단적 피해나 구체적인 피해 규모에 대한 정보가 부족하여 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>이은주 아나운서 임금 소송 일부 승소…KBS “판결 존중, 내부 검토 예정...</t>
+          <t>법 위반하고도 뭉개는 사업주와 그를 찔러 죽이고 싶다는 노동자</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774605766517483006</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233556</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 13:13:56.827231+00:00</t>
+          <t>2026-04-02 00:39:06.088193+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송에서 서울남부지법 민사9단독 김동현 판사가 원고 일부승소 판결을 내렸다. 해당 판결은 이달 24일 선고되었으며, JTBC 보도를 통해 알려졌다.</t>
+          <t>이 기사는 직장 내 괴롭힘의 판단 기준, 신고 및 조사 절차, 피해자 보호 조치, 회사의 대응 의무, 권리 구제 절차 등을 체계적으로 설명하는 '직장 내 괴롭힘 100문100답'이라는 책을 소개하고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방(KBS)의 자력은 충분하나(적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모 등을 파악하기 어렵습니다. 또한, 이미 1심 판결이 선고된 개별 소송 건으로, 신규 집단 소송 발굴의 여지가 적어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 직장 내 괴롭힘 관련 안내서(책)에 대한 소개입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>'신화 앤디♥' 이은주 아나운서, KBS 상대로 제기한 소송 일부 승소… 이...</t>
+          <t>직장 내 괴롭힘 100문100답</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018017</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233531</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-27 13:05:48.335837+00:00</t>
+          <t>2026-04-02 00:25:29.185036+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>체이스 (Chase)</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>법안 논의 중</t>
+          <t>소송 합의 완료</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 주요 내용인 파업 노동자에 대한 과도한 손해배상 청구 제한과 사용자 개념 확대에 대해 설명합니다. 이 법안이 중소기업에 위협이 아닌 기회가 될 수 있음을 강조하며 정책적 관점에서 접근하고 있습니다.</t>
+          <t>체이스 은행 타운 지점 직원이 제기한 인종차별 소송이 합의로 종결되었습니다. 기사에는 소송의 구체적인 내용이나 합의 금액 등은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, '노란봉투법'이라는 법안의 취지와 정책적 설명을 다루고 있습니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 이미 '합의'로 종결된 사건이므로 (부적합 조건 해당), 소송금융 투자 대상으로 적합하지 않습니다. 신규 소송 발굴의 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>서경란의 중소기업 정책설명서(3)  노란봉투법, 위협 아닌 기회 …'일터...</t>
+          <t>체이스 타운지점 직원 인종차별 소송 합의</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=467737</t>
+          <t>http://www.koreatimes.com/article/1607353</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-27 12:56:43.382919+00:00</t>
+          <t>2026-04-01 13:14:16.870156+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>근로자 추정제 입법 추진 단계</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>엘엑스글라스 근로자 4명이 회사가 성과급을 퇴직금 산정 기준인 평균임금에서 제외하여 퇴직연금을 적게 지급했다고 주장하며 소송을 제기했습니다. 1, 2심은 원고 승소 판결했으나, 대법원은 당기순이익에 비례하는 성과급은 임금으로 볼 수 없다고 판단하며 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다.</t>
+          <t>정부와 더불어민주당이 '근로자 추정제' 입법을 추진 중이며, 이는 프리랜서, 특수고용직, 플랫폼 노동자를 근로자로 추정하여 사용자에게 입증 책임을 지우는 제도입니다. 이 법안이 통과될 경우 퇴직금 및 4대 보험료 관련 소송이 폭증하고 기업의 비용 부담이 증가하며, 프리랜서 일자리 감소로 이어질 수 있다는 우려가 제기되고 있습니다. 노동 현장 내에서도 직군별로 찬반 의견이 엇갈리고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>대법원이 당기순이익에 비례하는 성과급은 임금으로 볼 수 없다고 판시하여 원고들의 핵심 주장이 기각됨. 비록 사건이 파기환송되었으나, 대법원의 법리적 판단으로 인해 원고 승소 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>이 기사는 '근로자 추정제'라는 법안의 입법 추진과 그로 인한 잠재적 영향을 다루고 있어, 현재 발생한 구체적인 사건이나 명확한 상대방의 책임이 특정되지 않습니다. 법안 통과 여부와 실제 분쟁 발생 여부가 불확실하며, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  당기순이익 비례해 정해지는 사기업 성과급은 임금...</t>
+          <t>근로자 추정제, 을을 위한 법이 을을 위협한다 [사설]</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202943</t>
+          <t>https://www.mk.co.kr/article/12005219</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-27 00:49:19.609736+00:00</t>
+          <t>2026-04-01 13:10:46.103527+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>빽다방 가맹본부</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>노란봉투법의 법률적용 및 책임 기준에 대한 논의</t>
+          <t>고소 사건 진행 중, 법적 쟁점 분석 단계</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 안착 가능성과 함께, 노동조합의 쟁의행위로 인한 손해배상 책임 인정 시 법원이 고려할 요소들을 다루고 있습니다. 이는 특정 사건의 피해나 소송 진행 상황이 아닌, 법률 자체의 적용 기준에 대한 논의입니다.</t>
+          <t>음료 3잔 횡령 의혹으로 불거진 빽다방 알바생 고소 사건에 대해 법적 쟁점을 분석한 기사. 대법원 판례를 인용하여 가맹본부가 조사 과정에서 비밀 유지 의무를 위반하거나 편향된 조사를 할 경우 불법행위 책임이 발생할 수 있음을 설명하며 향후 전망을 제시한다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'이라는 법률의 안착 여부와 쟁의행위 관련 손해배상 책임 인정 기준에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 소송 대상이 되는 구체적인 당사자가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>빽다방 가맹본부라는 자력 있는 상대방이 존재하고, 대법원 판례를 통해 조사 과정의 비밀 유지 의무 위반 및 편향된 조사에 대한 불법행위 책임 법리가 명확히 제시되어 있으나, '음료 3잔'이라는 초기 사건의 피해 규모가 작고 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>노란봉투법은 안착할 수 있을까</t>
+          <t>음료 3잔이 횡령?  빽다방 알바생 고소 사건의 법적 쟁점과 향후 전망</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=354530</t>
+          <t>https://lawtalknews.co.kr/article/BKY2X57GO3M4</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-27 00:39:57.263956+00:00</t>
+          <t>2026-04-01 13:03:01.818203+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
-      <c r="E81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>법 시행 예정 또는 시행 초기 단계</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 유래와 핵심 내용을 설명하고 있습니다. 이 법은 쌍용자동차 해고노동자들의 대규모 손해배상 청구 사건을 계기로 사용자 정의 확대를 목표로 합니다. 다만, JDC가 이 법의 취지를 무색하게 했다는 제목만 제시될 뿐, JDC와 관련된 구체적인 사건이나 피해 상황에 대한 정보는 본문에 포함되어 있지 않습니다.</t>
+          <t>미국 무역 장벽 보고서가 플랫폼 규제를 지적하며 소통 개선을 요구했습니다. 기사는 노동조합의 단체교섭권 및 결사의 자유를 강화하는 내용의 법률이 시행을 앞두고 있으며, 주한미국상공회의소(AMCHAM)가 법의 취지는 존중하지만 우려를 표명했다고 전했습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '노란봉투법'의 배경과 취지만 설명하고 있으며, JDC가 법의 취지를 무색하게 했다는 제목 외에 구체적인 사건 내용, 피해자, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건이 파악되지 않습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이나 소송 가능성을 다루는 것이 아니라, 노동조합의 권리 강화를 위한 법률 제정 및 시행에 대한 논의와 주한미국상공회의소(AMCHAM)의 의견을 보도하고 있습니다. 소송금융 투자 대상이 되는 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 되는 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>'노란봉투법' 취지 무색케 한 JDC</t>
+          <t>美, 무역 장벽 보고서 발간… 플랫폼 규제 지적 “소통 개선해야”</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>jejumaeil.net</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356806</t>
+          <t>https://www.chosun.com/international/us/2026/04/01/DPWVHZ5PW5A7FNOZ5H2NNCAKIA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-27 00:35:20.874498+00:00</t>
+          <t>2026-04-01 00:39:14.547479+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>예방 교육 진행</t>
+          <t>노란봉투법 시행 후 산업 현장 내 노사 갈등 고조 및 주요 기업 노조의 파업 예고</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>철원 김화농협이 조합원과 지역 농민을 대상으로 외국인 계절노동자 고용 관련 근로기준법, 인권보호, 성희롱 예방 교육을 실시했다. 현장에서 발생할 수 있는 분쟁을 예방하고 근로 환경을 개선하기 위한 목적으로, 의사소통 지원을 위한 번역 보드와 '소통 이음 카드'도 제공했다.</t>
+          <t>김정관 산업통상부 장관이 중동 전쟁 장기화로 인한 경제 위기 극복을 위해 한국노총에 노사 휴전을 제의했다. 노란봉투법 시행 이후 하청 노조의 교섭 신청이 급증하고 삼성전자, 삼성바이오로직스 노조가 파업을 예고하는 등 산업 현장의 갈등이 고조되고 있다. 한국 경제의 체력이 노사 갈등 리스크를 감당하기 어려운 상황에서 노동계의 책임감 있는 동참이 요구된다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>해당 기사는 철원 김화농협이 외국인 계절노동자 고용 관련 노무 교육을 실시했다는 내용으로, 실제 피해 발생이나 분쟁이 보고된 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구할 수 있는 구체적인 사건이 아닌, 거시 경제 상황과 노사 관계 전반에 대한 논평이다. 소송금융 투자 대상이 되기 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않는다. 소송금융은 구체적인 법적 분쟁을 전제로 하므로, 이와 같은 정책적, 사회적 논의는 투자 대상에 부적합하다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>철원 김화농협, 계절근로사업·노무법 관련 교육</t>
+          <t>[사설]산업장관, 한노총 찾아 ‘위기 앞 노사 휴전’ 제의… 勞도 동참...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260326500517</t>
+          <t>https://www.donga.com/news/Opinion/article/all/20260331/133650037/2</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-27 00:29:01.680881+00:00</t>
+          <t>2026-04-01 00:35:22.258373+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>피해자대책위원회 활동 중, 근로자성 인정 및 체불금 회수 문제 직면</t>
+          <t>법무법인 세미나 개최 및 법률 동향 분석</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>에이모 보수체불 피해자들이 근로자로 인정받지 못해 체불금이 임금이 아닌 채무로 분류되고 있습니다. 피해자들은 민사소송을 진행해도 회사가 파산·회생을 신청할 경우 체불금을 받아내기 어렵다고 호소하며, 모든 정부기관의 도움을 요청하고 있습니다.</t>
+          <t>법무법인 율촌이 기업 실무진을 대상으로 '노란봉투법' 시행과 '중대재해처벌법' 확대 적용 등 변화하는 규제 환경에 대한 대응 세미나를 개최했습니다. 원하청 단체교섭, 불법파견, 중대재해처벌법 등 산업 현장의 핵심 쟁점과 최신 판례를 분석하며 기업의 선제적 대응 방향을 제시했습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방 회사(에이모)의 파산·회생 가능성이 언급되어 자력 부족이 예상되며, 근로자성 인정 여부가 쟁점이라 상대방 책임이 명확하지 않습니다. 이는 소송금융 투자에 있어 주요 부적합 조건에 해당합니다. 다만, 피해자대책위원회가 구성되어 집단적 피해는 확인됩니다.</t>
+          <t>해당 기사는 법무법인이 기업들을 대상으로 노동법 및 중대재해처벌법 관련 법률 리스크 대응 전략을 제시하는 세미나에 대한 보도입니다. 특정 피해자 집단이나 명확한 피고가 특정된 사건이 아니며, 소송금융 투자 대상이 될 만한 새로운 집단적 피해 사례를 발굴하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>권리 밖 노동자들  보호체계 절실</t>
+          <t>[현장] 법무법인 율촌, ‘노란봉투법·중대재해’ 대응 릴레이 세미나 ...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233451</t>
+          <t>https://www.viva100.com/article/20260330501405</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-26 13:21:46.431586+00:00</t>
+          <t>2026-03-31 00:54:40.988725+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
-      <c r="E84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>이 기사는 국회 본회의를 통과해 공포된 '노란봉투법'에 대한 한국NGO연합의 논평을 다룬다. 노란봉투법은 노동조합 및 노동관계조정법의 정의와 손해배상 청구 제한을 개정한 것으로, NGO연합은 기업 경쟁력을 위협한다며 즉각 폐기를 주장하고 있다.</t>
+          <t>해당 기사는 노동 변호사가 노동자의 자유에 대해 논하는 일반적인 칼럼으로, 임금, 해고, 근로자 지위, 파업, 노조 활동 등 노동자의 권리와 자유에 대한 철학적 고찰을 담고 있습니다. 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이 아닌, 국회에서 통과 및 공포된 '노란봉투법'이라는 법률 자체에 대한 논평이다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구권이 존재하지 않으므로 적합 조건에 해당하지 않으며, 투자 기회가 없다.</t>
+          <t>제공된 기사는 노동 변호사의 일반적인 노동권 및 노동자의 자유에 대한 논평으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합도 판단 기준에 해당하는 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>'노란봉투법‧손배 제한'…한국NGO연합  기업 경쟁력 위협, 즉각 폐기해...</t>
+          <t>자유의 나라</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289851</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233505</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 13:11:33.217493+00:00</t>
+          <t>2026-03-31 00:45:38.947024+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>채용·인사 차별 피해자 대응 가이드 발표</t>
+          <t>'노란봉투법' 시행 전후 노동계의 정책 요구 및 시위</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>'페미니스트냐'는 질문 등 채용·인사 과정에서 발생하는 차별 사례에 대응하기 위한 가이드가 발표되었다. 이 가이드는 피해자들이 현장에서 활용할 수 있는 정보와 증거 확보의 중요성을 강조한다. 이는 잠재적 피해자들이 법적 대응을 준비하는 데 도움을 줄 것으로 보인다.</t>
+          <t>'노란봉투법'(노동조합 및 노동관계조정법 개정안) 시행을 앞두고 일부 하청노조와 사회단체 간부들이 원청 사용자 교섭권 보장과 손해배상 청구 제한을 요구하며 삭발 시위를 벌였다. 이는 노동조합 활동에 대한 손해배상 청구를 제한하고 원청의 교섭 의무를 확대하려는 노동계의 입법적, 사회적 요구를 반영한다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 가해자를 지목하지 않고, '페미니스트냐'는 질문과 같은 채용·인사 차별 사례에 대한 대응 가이드 발표를 다루고 있습니다. (적합 조건 1, 2, 4, 6 미충족) 소송금융 투자 대상이 되려면 구체적인 피고와 피해 규모, 명확한 증거가 필요하나, 현재 단계에서는 잠재적 피해자들에게 증거 확보를 독려하는 수준입니다. (적합 조건 5 미충족)</t>
+          <t>기사는 '노란봉투법' 시행 전후 노동계의 정책 요구와 시위를 다루고 있으며, 특정 주체의 명확한 책임이나 구체적인 피해 금액이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮다. 이는 특정 사건의 손해배상 청구보다는 입법 및 정책 개선을 위한 사회적 운동에 가깝다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>‘페미니스트냐’ 묻는 채용·인사… 대응 가이드 나왔다</t>
+          <t>삭발하는 사람들</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>the-pr.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275481</t>
+          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60968</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-26 12:40:33.682293+00:00</t>
+          <t>2026-03-31 00:37:52.844202+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 기업들의 우려 및 영향</t>
+          <t>공휴일법 개정안 국회 법사위 통과, 본회의 통과 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행으로 게임사를 포함한 기업들이 하청 노조를 대상으로 한 손해배상 청구가 엄격히 제한되어 긴장감이 고조되고 있습니다. 기업들은 노조의 다소 무리한 교섭 요구에도 수동적으로 끌려갈 수밖에 없는 실정이라며 산업 경쟁력 저하를 우려하고 있습니다.</t>
+          <t>5월 1일 노동절을 법정 공휴일로 지정하는 공휴일법 개정안이 국회 법제사법위원회를 통과했다. 이 개정안은 기존 근로기준법상 근로자에게만 적용되던 유급휴일 혜택을 공무원, 교사, 택배기사 등 특수고용직 종사자까지 확대하여 모든 국민이 휴일을 보장받도록 하는 내용을 담고 있다. 올해 5월 1일부터 적용될 예정이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행으로 기업(사측)이 노조의 교섭 요구에 수동적으로 끌려갈 수밖에 없는 상황과 손해배상 청구 제한에 대한 우려를 다루고 있습니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자가 특정 대기업/기관을 상대로 손해배상을 청구하는 사건과는 성격이 다릅니다. 특정 피해자 집단과 명확한 가해자가 부재하며, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 국회에서 법률 개정안이 통과된 입법 진행 상황을 다루고 있습니다. (적합 조건 1, 3, 4, 5 미해당) 소송금융 투자 대상이 되기 위한 명확한 피고, 구체적인 피해 금액, 그리고 소송을 통해 배상받을 수 있는 손해배상 청구권이 존재하지 않습니다. (적합 조건 1, 2, 4 미해당) 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[게임사 덮친 노란봉투법] 산업 경쟁력 흔들릴까 긴장감 고조</t>
+          <t>노동절 법정공휴일 지정법 등 법사위 통과...본회의만 남았다</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/166984</t>
+          <t>https://www.mt.co.kr/politics/2026/03/30/2026033022404759181</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-26 00:40:14.150974+00:00</t>
+          <t>2026-03-31 00:34:28.840486+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>중국집 사장</t>
+          <t>프랜차이즈 카페 점주</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 또는 고소 예정</t>
+          <t>업무상 횡령 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>중국집 직원이 사장에게 2021년부터 4년간 머리를 밟히고 목이 졸리는 등 폭행을 당했다고 주장. 가해자인 사장은 투자 사기 등 다른 문제도 있는 것으로 알려짐.</t>
+          <t>카페 아르바이트생이 퇴근길 음료 3잔(1만 2800원 상당)을 가져간 혐의로 점주에게 고소당해 검찰에 송치된 사건. 알바생은 폐기 음료였고 관행이었다고 주장하나, 점주는 내부 규정 위반을 주장하며 맞서고 있다. 또한, 다른 매장 점주는 알바생이 수십만 원 상당의 음료를 무단 제공하고 550만원의 합의금을 받았으나, 알바생은 강요와 협박에 의한 것이라며 혐의를 전면 부인하고 있다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 개인 사업자(중국집 사장)이며 투자 사기 등 다른 문제도 언급되어 자력 부족 가능성이 높음(부적합 조건). 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮음.</t>
+          <t>적합 조건 중 '이미 공적 절차(검찰 수사)가 진행 중'인 점은 해당하나, 상대방의 책임이 명확하지 않고(주장 대립), 상대방의 자력이 충분하다고 보기 어려우며, 피해 규모가 소액이고 집단적 피해가 아니다. 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2800원 (초기 주장), 550만원 (합의금 주장)</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>머리 밟고 목 졸랐다 …중국집 사장에게 4년 동안 폭행당한 직원</t>
+          <t>퇴근길 음료 3잔 챙긴 알바생… “횡령이다” vs “폐기 음료였다”</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291379?influxDiv=NAVER</t>
+          <t>https://www.wikitree.co.kr/articles/1128748</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-26 00:19:49.121154+00:00</t>
+          <t>2026-03-31 00:25:39.062771+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E88" t="inlineStr"/>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>서울교통공사</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>해고자에 대한 행정소송 진행 중, 노조가 소송 취하 요청</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>본 기사는 성희롱 예방 교육의 내용과 관련 법령, 발생 시 처리 절차 및 조치 기준에 대해 설명하는 젠더법 강좌의 일부입니다. 피해자의 학습권 및 근로권에 대한 추가 피해 발생 시 기관의 조치 필요성을 언급하고 있으나, 특정 사건이나 분쟁 상황을 다루고 있지는 않습니다.</t>
+          <t>서울교통공사 신임 사장 취임 소식과 함께, 노조 위원장이 '타임오프 문제로 해고자에 대한 행정소송'이 진행 중이며 사장에게 소송 취하를 요청했다는 내용이 언급되었습니다. 기사는 주로 사장의 취임 포부와 현장 방문에 초점을 맞추고 있으며, 소송의 구체적인 내용이나 규모에 대한 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성희롱 관련 법령 및 예방 교육에 대한 일반적인 정보를 제공하는 강좌 내용입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 서울교통공사 신임 사장 취임에 대한 내용으로, 소송 관련 정보가 매우 제한적입니다. '타임오프 문제로 해고자에 대한 행정소송'이 진행 중이라는 언급만 있어 상대방 책임의 명확성, 피해 규모, 피해자 수 등 핵심 정보 파악이 어렵습니다. 다만 상대방이 공공기관인 점은 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법 - 예방교육과 방지</t>
+          <t>김태균 서교공 신임 사장  최우선 가치, 직원과 시민의 안전</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275258</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219687&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-26 00:18:37.706947+00:00</t>
+          <t>2026-03-30 13:02:48.642036+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>경찰 송치 후 검찰 보완수사 중</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>대구 동구가 개정된 노동조합법 시행에 따라 기업들이 변화된 법적 환경에 선제적으로 대응할 수 있도록 '찾아가는 설명회'를 개최한다. 주요 내용은 사용자와 노동쟁의 범위 확대, 손해배상 청구 제한 등이다. 이는 기업들의 법률적 애로사항 해소를 돕기 위한 목적이다.</t>
+          <t>20대 아르바이트생이 폐기 예정 음료 3잔을 마셨다는 이유로 고소당해 경찰에 송치되었으나 검찰이 보완수사를 요청하며 논란이 되고 있습니다. 고용주는 사과하면 추가적인 명예훼손이나 손해배상은 요구하지 않겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 개정된 노동조합법 시행에 대한 기업들의 대응을 돕기 위한 설명회 개최 소식이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 존재하지 않아 적합도가 매우 낮다.</t>
+          <t>사건의 핵심 쟁점이 '폐기 음료 3잔'으로 피해 규모가 매우 작아 소송금융 투자 대상으로서의 재정적 회수 가능성이 낮습니다 (적합 조건 4 미충족). 상대방의 자력도 불분명하며 (적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>대구 동구, 노조법 개정안 시행 대응 기업애로 현장 클리닉 운영</t>
+          <t>20대 알바, 폐기 음료 몰래 먹었다가 '고소' 당해 논란</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>ccn.hcn.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596857</t>
+          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026033000086&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026033000086&amp;socttSeq=0</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-25 12:59:17.762986+00:00</t>
+          <t>2026-03-30 12:58:46.526568+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>현대건설, 현대엔지니어링 등 주요 원청 건설사</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>산업안전보건법 및 건설안전특별법 개정안 국회 통과 임박, 노란봉투법 시행 및 건설노조의 원청 대상 단체교섭 요구 진행 중.</t>
+        </is>
+      </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>기사는 합격 통보 4분 만에 채용이 취소된 경우, 부당해고로 인정되면 종전 직장 급여만큼 손해배상을 받을 수 있다는 법리적 가능성을 설명한다. 근로자는 지방노동위원회 구제신청 또는 법원 손해배상 청구를 할 수 있으며, 상시 근로자 5인 이상 사업장에 해당해야 한다.</t>
+          <t>건설업계는 산업안전보건법 및 건설안전특별법 개정안 등 안전 규제 강화와 노란봉투법 시행으로 인한 노무 리스크 확대에 직면해 있습니다. 특히 노란봉투법 시행으로 하청 근로자 노조가 원청 건설사에 직접 단체교섭을 요구할 수 있게 되면서, 이미 주요 건설사들을 대상으로 교섭 요구가 진행 중입니다. 여기에 중동 전쟁으로 인한 원자재 수급 불안까지 겹쳐 건설업계의 전반적인 부담이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 사건에 대한 분석이 아닌, 부당해고/채용 취소 시 법적 구제 절차 및 손해배상 가능성을 설명하는 일반적인 법리 해설에 가까움. 상대방 기업의 자력이나 구체적인 피해 규모를 알 수 없어 소송금융 투자 적합도를 판단하기 어려움. (적합 조건 2, 3, 4, 6 불확실 또는 해당 없음)</t>
+          <t>기사는 건설업계의 규제 강화 및 노무 리스크 확대 등 거시적인 환경 변화를 다루고 있습니다. 특정 사건의 명확한 상대방 책임, 구체적인 피해 규모, 또는 피해자 집단이 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵습니다. 다만, 대형 건설사(상대방 자력 충분)를 대상으로 한 노조의 집단 교섭 요구(집단적 피해 가능성)는 향후 분쟁 발생 시 잠재적 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>합격 통보 4분 만에 채용 취소…사직서까지 냈다면 종전 급여만큼 배상...</t>
+          <t>악재만 쌓이는 건설업계…안전·노무 규제에 전쟁 리스크까지</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/6NFKWGRRHV1D</t>
+          <t>https://news.mtn.co.kr/news-detail/2026033015573780043</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-25 12:53:55.635531+00:00</t>
+          <t>2026-03-30 12:55:54.719588+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>HMM</t>
+          <t>프랜차이즈 카페 점주</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>노조 총파업 예고, 본사 이전 반대 쟁의행위</t>
+          <t>업무상 횡령 혐의로 검찰 송치, 합의금 강요/협박 주장 관련 추가 분쟁</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>HMM 해상노조가 본사 이전에 반대하며 총파업까지 불사하겠다고 경고했다. 법 개정으로 경영 판단에 대한 쟁의행위 부담이 줄어든 점을 언급하며 노조의 입장이 강화되었다. 이는 HMM과 노조 간의 노동 분쟁으로, 아직 구체적인 피해자들의 손해배상 청구로 이어질지는 불분명하다.</t>
+          <t>프랜차이즈 카페 아르바이트생이 음료 3잔(1만2800원 상당)을 가져간 혐의로 검찰에 송치되었습니다. 점주 측은 추가로 35만원 상당의 음료 무단 제공과 550만원 합의금 지급을 주장하나, 아르바이트생은 폐기 대상 음료였고 합의는 강요에 의한 것이라며 혐의를 부인하고 있습니다. 양측 주장이 엇갈리는 상황입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>해당 기사는 HMM과 해상노조 간의 본사 이전 반대 및 총파업 예고에 대한 노동 분쟁을 다루고 있습니다. 소송금융의 일반적인 투자 대상인 '피해자'에게 발생한 명확하고 구체적인 손해배상 청구 사건으로 보기 어렵습니다. 상대방(HMM)의 자력은 충분하나, 상대방의 책임 명확성, 집단적 피해 규모, 증거 확보 가능성 등 적합 조건이 불분명합니다.</t>
+          <t>피해 금액이 소액(1만2800원, 35만원)이며, 소송 상대방이 대기업이나 공공기관이 아닌 프랜차이즈 카페 점주로 자력이 충분하다고 보기 어렵습니다. 또한, 집단적 피해가 아닌 개별 분쟁이며, 합의 과정에서의 강요/협박 주장이 있어 법적 쟁점이 복잡합니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2800원 (음료 3잔), 35만원 (무단 제공 주장), 550만원 (합의금 주장)</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (점주)</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>HMM 본사 이전 반대에 해상노조까지 가세…노조  총파업도 불사</t>
+          <t>음료 3잔 가져간 알바생, ‘횡령 혐의’로 송치…양측 주장 엇갈려</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=734745</t>
+          <t>https://www.mk.co.kr/article/12002803</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-25 12:53:23.592730+00:00</t>
+          <t>2026-03-30 12:36:41.068682+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
-      <c r="D92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 산업계 법적 분쟁 증가 예상</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 파장과 중동 리스크가 겹치며 산업계에 복합 위기가 닥쳤음을 보도합니다. 기존 협상 중심에서 법리 해석과 소송을 기반으로 한 '강대강 대치' 구도가 강화될 가능성을 언급하며, 일부 하청업체가 노조와의 관계를 활용해 원청과 대립하는 변화의 조짐이 감지된다고 전합니다.</t>
+          <t>청주의 한 프랜차이즈 카페 아르바이트생이 음료 3잔(1만2800원 상당)을 가져간 혐의로 점주에게 고소당해 검찰에 송치되었다. 아르바이트생은 폐기 음료였고 점주가 용인했다고 주장하나, 점주는 폐기 음료도 유료라고 반박한다. 이와 별개로 아르바이트생은 이전 근무지 점주로부터 550만원 합의금을 지급했으나, 강요에 의한 것이라며 공갈·협박으로 맞고소했고, 해당 점주는 불송치 처분을 받았다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 따른 산업계의 법적 분쟁 증가 가능성과 강대강 대치 구도 강화라는 일반적인 동향을 다루고 있습니다. 특정 피해자, 가해 기업, 구체적인 피해 규모나 증거가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)을 파악하기 어렵습니다. (적합 조건 1개 이하 해당)</t>
+          <t>적합 조건 중 '공적 절차 진행 중' (경찰 수사 완료 및 검찰 송치) 1개에 해당하나, 상대방(아르바이트생 또는 점주)이 개인으로 자력이 불충분하고, 피해 규모가 소액(1만2800원, 최대 35만원 주장)이며, 집단적 피해가 아닌 개인 간의 분쟁입니다. 또한 책임 소재가 명확하지 않고 쌍방 주장이 첨예하게 대립하여 증거의 명확성도 낮아 소송금융 투자 대상으로서의 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2800원 (C 매장), 35만원 (B 매장 주장)</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (점주)</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>[초점] 중동 리스크에 '노란봉투법' 파장까지…산업계 덮친 복합 위기</t>
+          <t>‘청주 알바생 커피 횡령 사건’…점주 “억울” vs 알바생 “강요로 죄...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87654</t>
+          <t>https://www.segye.com/newsView/20260330518357?OutUrl=naver</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-25 00:47:46.869548+00:00</t>
+          <t>2026-03-30 12:32:29.318045+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
-      <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>노동조합의 노동권 보장 및 괴롭힘 문제 해결 촉구</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>이 기사는 퇴사하는 직장인들이 늘어남에 따라 기업이 겪을 수 있는 인사 노무 쟁점을 다룹니다. 특히 퇴사자의 인수인계 거부, 업무 파일 삭제, 기술 유출 등의 문제 발생 시 기업이 손해배상 청구를 할 수 있는지 여부와 그 요건에 대해 법률 전문가들의 조언을 제공합니다.</t>
+          <t>공공운수노조 사회복지지부가 사회복지 노동자의 날을 맞아 노동권 보장과 피해자에 대한 책임 있는 사과를 촉구했습니다. 기사는 괴롭힘을 막는 구조가 미비하여 피해자가 입증하지 못하면 더 큰 고통을 겪는 현실을 지적하며, 수탁 단체 변경과 관련된 문제도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 퇴사 시 발생할 수 있는 법적 쟁점과 기업의 대응 방안을 다루는 일반적인 법률 자문 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 노동조합의 노동권 보장 및 괴롭힘 문제 해결 촉구에 대한 일반적인 내용으로, 소송금융 투자 대상으로 검토할 만한 구체적인 사건 정보가 부족합니다. 특정 가능한 피고가 명확하지 않고, 피해 규모나 피해자 수에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[퇴사의 모든 것 : 기업편②] 퇴사자 업무 파일 삭제ㆍ기술 유출…‘이...</t>
+          <t>공공운수노조 사회복지지부, 사회복지 노동자의 날 맞아 노동권 보장·...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38962</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508957</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-25 00:44:27.216600+00:00</t>
+          <t>2026-03-30 12:29:02.739062+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>아르바이트생 A씨</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>하청 노동자 사용자 책임 확대 법안 논의 중</t>
+          <t>경찰 수사 후 업무상 횡령 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>하청 노동자에 대한 원청 기업의 사용자 책임을 확대하고 노조 파업 손해배상 청구 범위를 제한하는 법안이 논의 중입니다. 이 법안 논의로 인해 기업을 향한 교섭 요구가 증가하고 있습니다.</t>
+          <t>프랜차이즈 카페 아르바이트생 A씨가 음료 3잔(1만2800원 상당)을 무단으로 가져간 혐의로 점주에게 고소당해 검찰에 송치되었습니다. A씨는 폐기 대상 음료였고 강요에 의해 합의했다고 주장하며 억울함을 호소하고 있습니다. B매장 점주는 A씨가 35만원 상당의 음료를 무단 제공하는 등 추가 피해를 주장하며, A씨가 자신을 공갈·협박으로 고소한 것에 대한 맞고소라고 설명했습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 하청 노동자에 대한 원청 기업의 사용자 책임을 확대하는 법안 논의를 다루고 있습니다. 구체적인 피해 발생 사실이나 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. 법안 통과 후 실제 피해 사례가 발생해야 투자 검토가 가능할 것입니다.</t>
+          <t>피해 금액이 1만2800원 또는 35만원으로 매우 소액이며, 소송 상대방이 아르바이트생으로 자력 충분 조건에 부합하지 않습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 전제로 하므로 투자 적합도가 현저히 낮습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2800원 (C매장), 35만원 (B매장 주장)</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[李정부, 통제vs과제] 규제는 강화, 고용은 확대…기업만 어려워진 플랫...</t>
+          <t>음료 3잔 먹었다 …'청주 알바생 횡령' 송치 논란</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625023/?sc=Naver</t>
+          <t>http://www.inews24.com/view/1955046</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:25.257448+00:00</t>
+          <t>2026-03-30 12:25:07.302343+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>삼성물산 건설부문, 현대건설, GS건설, 대우건설, DL이앤씨</t>
+          <t>금융감독원 노동조합</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>건설 경기 침체로 인한 기간제 근로자 대규모 감축</t>
+          <t>노조위원장 선거 효력 정지 가처분 소송 진행 중, 법원 화해 권고</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>건설 경기 침체와 선별 수주 기조로 인해 삼성물산, 현대건설 등 5대 건설사에서 1년 새 2천여 명의 인력이 감소했으며, 이 중 약 80%가 현장 기간제 노동자입니다. 이는 건설업의 고용 불안정을 심화시키고 시공 품질 및 안전 관리 공백으로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>금융감독원 노동조합 차기 위원장 선거가 공정성 논란에 휩싸이며 전면 중단되었습니다. 출마 후보 A 수석이 현 집행부의 '셀프 선거' 의혹을 제기하며 선거 효력 정지 가처분 소송을 제기했고, 법원은 양측에 자율 합의를 권고했습니다. 노조는 법원 권고 수용 여부와 향후 선거 일정 재설정 등을 논의 중입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사는 건설 경기 침체에 따른 기업의 사업 구조 재편 및 선별 수주 전략의 일환으로 기간제 근로자 감축이 이루어졌다고 설명합니다. 이는 법적 책임이 명확한 '잘못'으로 보기 어려워 소송의 법적 근거가 불분명합니다 (적합 조건 1 미충족). 비록 상대방의 자력은 충분하고(적합 조건 2), 다수의 피해자가 발생했지만(적합 조건 3), 명확한 법적 책임 부재로 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 금융감독원 노조 내부의 선거 공정성 논란으로, 소송금융이 주로 투자하는 대규모 금전적 피해를 수반하는 사건이 아닙니다. (적합 조건 4 미충족) 상대방(노조 집행부)의 자력으로 인한 배상 가능성이 낮고 (적합 조건 2 미충족), 집단적 피해 규모가 금전적으로 측정하기 어렵습니다 (적합 조건 3 미충족). 상대방 책임의 명확성도 법원 판단이 아닌 화해 권고 단계입니다 (적합 조건 1 미충족).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1631명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>건설사 인력 감축 80%가 '현장 베테랑'?</t>
+          <t>노조 선거 두고 '불공정 논란'에 전면중단...법원, 금감원 노조에 '자율...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952828</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216344</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:52.517188+00:00</t>
+          <t>2026-03-30 00:46:25.986224+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>월마트</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>기사 제목은 불법체류자도 고용되었다면 정당한 임금 권리가 있음을 명시하고 있으나, 본문 내용은 해당 주제에 대한 구체적인 사건이나 사실 관계를 포함하고 있지 않습니다. 따라서 특정 소송금융 투자 기회로 분석하기 어렵습니다.</t>
+          <t>월마트가 AI 자율주행 물류 로봇을 도입하여 운영 효율성을 극대화하고 실적을 크게 개선하며 주가가 폭등했다는 내용입니다. 과거 물류센터에서 빈번했던 직원 사고와 비효율적인 수작업 문제를 로봇 자동화로 해결했으며, 직원들의 역할은 모니터링 및 유지보수 등으로 전환되었습니다. 기사는 월마트와 로봇 공급업체 심보틱의 사업적 성공에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사 내용이 일반적인 법률 원칙을 제시할 뿐, 특정 사건이나 피고, 피해 규모 및 피해자 수가 명확히 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 미충족)</t>
+          <t>이 기사는 월마트의 AI 로봇 도입을 통한 사업 성공과 효율성 개선에 초점을 맞추고 있으며, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 잠재적인 법적 분쟁을 다루고 있지 않습니다. 과거 직원들의 사고가 언급되긴 했으나, 이는 자동화로 해결된 문제로 제시되어 부적합 조건인 '이미 종결된 사건'에 가깝습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>＂불체자도 고용됐다면 정당한 임금 권리 있다＂</t>
+          <t>이익 확 늘었다  주가 70% 폭등했던 미 회사…그 뒤엔 '일개미 로봇'</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1606303</t>
+          <t>https://www.mt.co.kr/stock/2026/03/30/2026032818303023079</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:02.163843+00:00</t>
+          <t>2026-03-30 00:31:44.390233+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 관련 법률 해설</t>
+          <t>이주노동자 정책토론회 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 시행에 대해 설명하며, 신용보증인의 책임 면제, 노조 및 노동자의 손해배상 책임 감면, 사용자의 청구 제한 등 주요 내용을 다룹니다. 또한 노동자의 근로조건을 실질적으로 지배·결정하는 자를 사용자로 보는 조항을 언급하며 법의 취지를 설명하고 있습니다.</t>
+          <t>전남 이주노동자 정책토론회에서 이주노동자 인권 보호 및 인력 수급 개선 방안이 논의되었다. 특히 인신매매 피해 의심 사례에 대한 피해자 체류자격 보장, 수사 및 권리구제, 지자체 책임성 강화가 주요 개선 과제로 제시되었다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 그 내용에 대한 법률 해설로, 특정 피해 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사는 이주노동자 정책토론회 내용을 다루며, 인신매매 피해 의심 사례에 대한 일반적인 보호 및 권리구제 방안을 논의하고 있음. 특정 사건, 가해자, 피해 규모가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로서의 적합성을 판단하기 어려움.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[알고지냅시다] 노란봉투법 시행</t>
+          <t>[전남 이주노동자 정책토론회 지상중계]김수아 변호사  '인력 수급' 매몰...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835108</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905661</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-24 13:10:44.483458+00:00</t>
+          <t>2026-03-29 12:29:00.747660+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>회사의 소송 협박 및 법률 전문가 상담 단계</t>
+          <t>PEF 업계 파트너들의 연쇄 이동 및 내부 갈등 발생</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>회사가 근로계약서의 손해배상 조항을 근거로 프로젝트 실패 책임을 직원에게 전가하며 소송을 협박하고 있다. 법률 전문가들은 해당 조항의 무효 가능성을 제기하며 직원이 거액을 배상할 의무가 없을 수 있다고 조언한다. 이는 직원이 회사의 부당한 청구에 방어해야 하는 상황으로 해석된다.</t>
+          <t>대형 사모펀드(PEF) 운용사들이 성과주의, 내부 파워 게임, 보상 불만 등으로 파트너급 인력의 연쇄 이동을 겪고 있습니다. 어피니티, EQT, 칼라일, MBK, 한앤컴퍼니 등 국내외 주요 PEF에서 대표 및 부사장급 임원들이 회사를 떠났으며, 이는 PEF 업계의 치열한 생존 경쟁과 양극화된 보상 체계를 보여줍니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>이 사건은 회사가 직원을 상대로 손해배상 소송을 협박하는 상황으로, 소송금융의 주된 투자 대상인 원고의 적극적인 손해배상 청구 사건이 아니다. 직원이 방어해야 하는 입장이므로 투자 매력이 낮으며, 상대방 회사 규모나 구체적인 피해 금액 등 적합 조건에 부합하는 정보도 부족하다.</t>
+          <t>기사는 PEF 업계 파트너들의 연쇄 이동을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 법적 책임 주체와 피해자 간의 손해배상 청구권이 구체적으로 특정되지 않습니다. 상대방(PEF)의 자력은 충분하나(적합 조건 2), 피해 규모 및 증거의 명확성이 부족하며, 집단적 피해로 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>“너 때문에 망했으니 소송” 대표의 협박, 계약서만 믿었다간 큰코다친...</t>
+          <t>연 수십억 버는 그들도… 대형 PEF 파트너 연쇄 이동 뒤 고달픈 속사정...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/0HIAIOWG74KF</t>
+          <t>https://www.sedaily.com/article/20025278?ref=naver</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-24 13:00:51.313386+00:00</t>
+          <t>2026-03-29 00:33:09.950634+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>장인화 회장이 주주총회에서 하청 노동자 문제에 대한 결단을 시사하며, 노란봉투법 시행으로 파업 노동자에 대한 기업의 손해배상 청구가 제한될 것이라고 언급했습니다. 이는 노사관계 구조의 변화를 야기하며, 과거처럼 하청 노동자들의 발언권 행사를 일방적으로 막을 수 없게 될 것이라는 전망입니다.</t>
+          <t>기사는 직장 내 성범죄 피해자들이 제대로 보호받지 못하는 현실을 지적하며 초기 대응의 중요성을 강조합니다. 법무법인 새로는 형사소송 전문 변호사를 영입하여 관련 사건에 대한 전문성을 강화하고 있다고 보도합니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 노사관계 변화와 하청 노동자 문제에 대한 기업의 대응 방침을 다루고 있습니다. 특정 피해 사건, 구체적인 상대방, 명확한 피해 규모가 제시되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 법률 및 정책 변화에 대한 논의로, 실제 소송으로 이어질 구체적인 사건이 아닙니다.</t>
+          <t>기사는 특정 사건이나 피해자를 다루지 않고, 법무법인의 형사소송 전문성 강화에 대한 일반적인 내용을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>장인화 회장,  하청 노동자 문제 결단내겠다 …노봉법 후 달라진 주총 ...</t>
+          <t>직장 내 성범죄 절반은 보호 못 받아 …전문가 조언 초기 대응 필요</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032415213894274</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=2026032715195558429aeda69934_23</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-24 12:59:44.302267+00:00</t>
+          <t>2026-03-28 00:44:57.582151+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>임금 소송 승소</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 성희롱 사건 발생 시 기업의 법적 리스크와 적절한 초기 대응의 중요성을 강조합니다. 남녀고용평등법에 따라 사업주는 객관적인 조사 및 피해자 보호 의무를 가지며, 이를 위반할 경우 과태료, 형사처벌 및 피해 근로자 손해액의 최대 3배까지 배상 책임이 발생할 수 있습니다. 외부 전문가를 통한 공정한 조사가 법적 분쟁을 차단하고 사업주의 정당성을 입증하는 핵심 요건임을 조언합니다.</t>
+          <t>가수 앤디의 아내 이은주 씨가 KBS를 상대로 제기한 임금 소송에서 승소하여 2억 8천만원을 지급받게 되었다는 소식입니다. 해당 사건은 이미 판결이 선고되어 종결 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>이 기사는 특정 직장 내 성희롱 사건에 대한 보도가 아닌, 해당 유형의 사건 발생 시 기업의 법적 책임과 리스크 관리에 대한 법률 자문 기사입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도가 낮습니다. 다만, 기사에서 언급된 바와 같이 기업의 조사 의무 불이행 시 과태료 및 형사처벌, 피해 근로자 손해액의 최대 3배 배상 명령 가능성 등은 향후 발생할 개별 사건의 투자 매력도를 높일 수 있는 요소입니다.</t>
+          <t>기사에 따르면 '앤디 아내' 이은주 씨가 KBS를 상대로 한 임금 소송에서 승소하여 2억 8천만원을 받게 되었다고 명시되어 있습니다. 이는 부적합 조건인 '이미 종결된 사건 (판결 확정 등)'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 8천만원</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>직장 내 성희롱 사건...초기 외부조사로 법적 리스크 차단해야</t>
+          <t>'앤디 아내' 이은주, KBS에 2억 8천만원 받는다…임금 소송 승소 [MD이슈...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032411561333276cf2d78c68_12</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032720503708234</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-24 12:18:25.311508+00:00</t>
+          <t>2026-03-28 00:29:30.896332+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
-      <c r="E101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>HD현대중공업 최헌 부사장이 '노란봉투법' 제정으로 인한 노사갈등 변수 최소화에 총력을 기울이고 있다는 내용의 기사입니다. 노란봉투법은 기업의 손해배상 청구를 제한하여 노조의 파업권을 강화할 것으로 예상되며, HD현대중공업은 과거에도 노사갈등을 겪은 전례가 있습니다. 현재 구체적인 소송 사건이 발생한 것은 아닙니다.</t>
+          <t>본 기사는 '끊임없는 사소한 지적'이 사람의 자아존중감을 파괴하고 관계를 파국으로 몰며, 직장에서는 마이크로매니지먼트로 이어져 번아웃과 학습된 무기력을 유발한다고 설명합니다. 심리학자들의 견해를 인용하여 이러한 행동이 통제권에 대한 강박에서 비롯되며, 피해자는 이를 사랑이나 관심으로 오해하지 말고 단호하게 선을 그어야 한다고 조언합니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사는 HD현대중공업의 미래 노사관계 리스크 관리 전략과 과거 일반적인 노사갈등 전례를 다루고 있어, 특정 피해자 집단이 명확한 상대방에게 손해배상을 청구할 수 있는 구체적인 사건이 제시되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
+          <t>본 기사는 '끊임없는 사소한 지적'이라는 심리적 현상과 그 폐해를 다루는 일반적인 정보성 기사로, 특정 피해자, 가해자, 사건 발생 시점, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 법적 분쟁 요소를 전혀 포함하고 있지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>최헌 HD현대重 부사장, 노란봉투법 변수 줄이기 '총력'</t>
+          <t>폭력·폭언 아닌데도 사람을 가장 빠르게 무너뜨리는 단 하나의 행동</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158836</t>
+          <t>https://www.insight.co.kr/news/547999</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-24 00:32:36.309693+00:00</t>
+          <t>2026-03-28 00:22:00.779832+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인한 기업의 잠재적 리스크 우려</t>
+          <t>서울남부지방법원 1심 일부 승소 판결, KBS 내부 검토 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 기업의 사업상 결정까지 노동쟁의 대상에 포함되면서, 현대차그룹의 휴머노이드 로봇 '아틀라스' 현장 투입 계획 등 미래 사업 전환이 노조의 반발로 발목 잡힐 위기에 처했다. 현대모비스 역시 자회사 노조가 원청에 직접 교섭을 요구하는 등, 기업들이 급변하는 글로벌 경영 환경에 대응하기 위한 혁신에 어려움을 겪을 수 있다는 우려가 제기된다.</t>
+          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송에서 1심 일부 승소 판결을 받았다. KBS는 재판부 결정을 존중하며 내부 검토 예정이라고 밝혀 항소 가능성이 남아있다. 이는 개별 아나운서의 임금 관련 분쟁으로, 아직 종결되지 않은 상태이다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행으로 기업이 겪을 수 있는 잠재적 리스크를 다루는 논평 기사입니다. 특정 사건의 피해자-가해자 구도가 명확하지 않고, 소송금융의 고객이 될 수 있는 '피해자'가 누구인지 불분명합니다. 구체적인 피해 발생 사실이나 상대방의 책임, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1개 이하 해당)</t>
+          <t>상대방(KBS)은 자력이 충분하나 (적합 조건 2), 개별 아나운서의 임금 청구 소송으로 집단적 피해(적합 조건 3)나 대규모 피해(적합 조건 4)에 해당한다고 보기 어려움. 1심에서 '일부 승소' 판결이 나와 청구액 전체가 인정된 것이 아니며, 구체적인 피해 금액을 알 수 없어 소송금융 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'아틀라스' 도입 거부 노조에 면죄부 준 노란봉투법</t>
+          <t>이은주 아나운서 임금 소송 일부 승소…KBS “판결 존중, 내부 검토 예정...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01807286645386600</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774605766517483006</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:49.097265+00:00</t>
+          <t>2026-03-27 13:13:56.827231+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
-      <c r="D103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>노란봉투법 재개정 논의 중</t>
+          <t>서울남부지법 민사9단독 원고 일부승소 판결</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행 후 현장 노동자들이 겪을 수 있는 고민과 관련하여 보수 야당이 법안의 시행 유예 및 재개정을 추진하고 있다는 내용을 담고 있습니다. 이는 특정 사건의 발생이나 법적 분쟁의 진행 상황이 아닌, 법안 자체에 대한 정치적 논의와 잠재적 영향에 대한 기획 기사입니다.</t>
+          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송에서 서울남부지법 민사9단독 김동현 판사가 원고 일부승소 판결을 내렸다. 해당 판결은 이달 24일 선고되었으며, JTBC 보도를 통해 알려졌다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행 후폭풍과 관련한 정치적 논의 및 현장 노동자들의 잠재적 고민을 다루고 있습니다. 특정 사건이나 피해 발생 사실, 구체적인 소송 상대방, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>상대방(KBS)의 자력은 충분하나(적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모 등을 파악하기 어렵습니다. 또한, 이미 1심 판결이 선고된 개별 소송 건으로, 신규 집단 소송 발굴의 여지가 적어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[기획] 노란봉투법 시행 후폭풍…현장 노동자들 고민은? (하)</t>
+          <t>'신화 앤디♥' 이은주 아나운서, KBS 상대로 제기한 소송 일부 승소… 이...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33932</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018017</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-23 13:13:14.743435+00:00</t>
+          <t>2026-03-27 13:05:48.335837+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>퇴직금 청구 소송 진행 중</t>
+          <t>법안 논의 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>삼성SDS 퇴직자들이 회사를 상대로 경영성과급을 평균임금에 반영하여 퇴직금을 재산정해달라는 소송을 제기했습니다. 이 사건은 성과급의 평균임금 포함 여부가 쟁점이며, 대법원이 유사한 한화오션 사건에서 성과급을 평균임금에 포함하지 않는다고 판결한 선례가 있어 원고 측에 불리하게 작용할 수 있습니다.</t>
+          <t>기사는 '노란봉투법'의 주요 내용인 파업 노동자에 대한 과도한 손해배상 청구 제한과 사용자 개념 확대에 대해 설명합니다. 이 법안이 중소기업에 위협이 아닌 기회가 될 수 있음을 강조하며 정책적 관점에서 접근하고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>대법원이 유사 사건(한화오션 성과급)에서 성과급을 퇴직금 산정의 평균임금에 반영하지 않는다고 판결한 강력한 선례가 있어, 원고 측의 승소 가능성이 낮아 보입니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 다만, 피고(삼성SDS)는 자력이 충분하고(적합 조건 2), 다수의 퇴직자가 관련될 수 있다는 점(적합 조건 3)은 긍정적입니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, '노란봉투법'이라는 법안의 취지와 정책적 설명을 다루고 있습니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>삼성SDS 퇴직자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>목표 인센티브 평균임금에 반영 …삼성 계열사 퇴직자도 소송 제기</t>
+          <t>서경란의 중소기업 정책설명서(3)  노란봉투법, 위협 아닌 기회 …'일터...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.ifm.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6111096</t>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=467737</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-23 13:11:37.434896+00:00</t>
+          <t>2026-03-27 12:56:43.382919+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>엘엑스글라스</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 2주차</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 2주를 맞아, 법안이 쟁의행위의 책임을 완화하여 원청을 상대로 한 소송 남발 등 부작용이 발생할 수 있다는 우려가 제기되고 있습니다. 해당 법안을 둘러싼 압박과 소송 증가 가능성에 대한 부정적 관측이 나오고 있습니다.</t>
+          <t>엘엑스글라스 근로자 4명이 회사가 성과급을 퇴직금 산정 기준인 평균임금에서 제외하여 퇴직연금을 적게 지급했다고 주장하며 소송을 제기했습니다. 1, 2심은 원고 승소 판결했으나, 대법원은 당기순이익에 비례하는 성과급은 임금으로 볼 수 없다고 판단하며 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 소송 증가 가능성을 예측하는 내용으로, 특정 피해 사건이나 구체적인 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 피해 규모 등)을 판단할 수 있는 정보가 부족합니다. 이는 신규 사건 발굴 대상이 아닌 법안의 영향에 대한 일반적인 논평에 해당합니다.</t>
+          <t>대법원이 당기순이익에 비례하는 성과급은 임금으로 볼 수 없다고 판시하여 원고들의 핵심 주장이 기각됨. 비록 사건이 파기환송되었으나, 대법원의 법리적 판단으로 인해 원고 승소 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 2주… 부작용  vs  시행 초 혼란</t>
+          <t>[예규·판례] 대법  당기순이익 비례해 정해지는 사기업 성과급은 임금...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>iminju.net</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.iminju.net/news/articleView.html?idxno=161176</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202943</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-23 13:04:34.540363+00:00</t>
+          <t>2026-03-27 00:49:19.609736+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
-          <t>한화오션이 하청 노조에 제기했던 손해배상 소송 취하</t>
+          <t>노란봉투법의 법률적용 및 책임 기준에 대한 논의</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>한화그룹은 2026년을 기점으로 AI와 디지털 기술을 접목한 원천기술 확보에 주력하며 방산, 우주항공, 에너지 등 전 사업 영역에서 미래 선도기술을 강화할 계획입니다. 또한, '함께 멀리' 상생 철학을 바탕으로 한화오션이 협력사 직원들에게 직영 근로자와 동일한 성과급을 지급하고, 과거 하청 노조에 제기했던 470억 원 규모의 손해배상 소송을 취하하는 등 상생 경영을 실천하고 있습니다.</t>
+          <t>기사는 '노란봉투법'의 안착 가능성과 함께, 노동조합의 쟁의행위로 인한 손해배상 책임 인정 시 법원이 고려할 요소들을 다루고 있습니다. 이는 특정 사건의 피해나 소송 진행 상황이 아닌, 법률 자체의 적용 기준에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>해당 기사는 한화그룹의 경영 전략과 사회 공헌 활동을 다루는 기업 홍보성 기사로, 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 분쟁을 언급하고 있지 않습니다. 유일하게 언급된 법적 사안은 한화오션이 하청 노조에 제기했던 470억 원 규모의 손해배상 청구 소송을 취하했다는 내용으로, 이는 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 '노란봉투법'이라는 법률의 안착 여부와 쟁의행위 관련 손해배상 책임 인정 기준에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 소송 대상이 되는 구체적인 당사자가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>한화, 방산·우주항공·에너지…AI·디지털 접목 원천기술 확보</t>
+          <t>노란봉투법은 안착할 수 있을까</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11995685</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=354530</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:24.809007+00:00</t>
+          <t>2026-03-27 00:39:57.263956+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>횡성군</t>
-[...11 lines deleted...]
-      </c>
+          <t>JDC</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>횡성군은 기간제근로자의 고용 안정과 처우 개선을 위해 계약 기간을 최대 1년으로 확대하는 정책을 추진한다고 밝혔다. 이는 9개월 미만 단기 계약 관행으로 인한 행정 비효율과 근로자 불이익을 개선하기 위함이며, 최근 관련 소송에서 횡성군이 승소하여 1년 단위 계약 운영이 가능하다는 법적 판단을 확보한 데 따른 것이다. 이로써 1년 이상 근무 시 퇴직금 및 복지포인트 등 혜택이 제공될 예정이다.</t>
+          <t>기사는 '노란봉투법'의 유래와 핵심 내용을 설명하고 있습니다. 이 법은 쌍용자동차 해고노동자들의 대규모 손해배상 청구 사건을 계기로 사용자 정의 확대를 목표로 합니다. 다만, JDC가 이 법의 취지를 무색하게 했다는 제목만 제시될 뿐, JDC와 관련된 구체적인 사건이나 피해 상황에 대한 정보는 본문에 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>이 기사는 횡성군이 기간제근로자 처우 개선을 위한 정책 변화를 발표하는 내용으로, 과거 관련 소송에서 횡성군이 최종 승소한 결과에 기반하고 있습니다. 이는 새로운 소송금융 투자 기회를 발굴하기보다는 이미 종결된 법적 판단에 따른 정책 개선 사례에 해당하여, 원고 측 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>제공된 기사 본문은 '노란봉투법'의 배경과 취지만 설명하고 있으며, JDC가 법의 취지를 무색하게 했다는 제목 외에 구체적인 사건 내용, 피해자, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>횡성군, 기간제근로자 계약기간 최대 1년으로 확대한다</t>
+          <t>'노란봉투법' 취지 무색케 한 JDC</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>jejumaeil.net</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1596057?ref=naver</t>
+          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356806</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-23 00:44:03.319603+00:00</t>
+          <t>2026-03-27 00:35:20.874498+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
-          <t>양대 지침 공식 폐기 완료</t>
+          <t>예방 교육 진행</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>박근혜 정부의 '9·15 노사정 합의'와 관련된 '양대 지침'에 대해 과거 집행정지 가처분 소송과 위헌심판 청구소송이 제기되었으나, 해당 지침은 2017년 문재인 정부에 의해 공식적으로 폐기되었다. 따라서 이 사건은 이미 종결된 사안으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+          <t>철원 김화농협이 조합원과 지역 농민을 대상으로 외국인 계절노동자 고용 관련 근로기준법, 인권보호, 성희롱 예방 교육을 실시했다. 현장에서 발생할 수 있는 분쟁을 예방하고 근로 환경을 개선하기 위한 목적으로, 의사소통 지원을 위한 번역 보드와 '소통 이음 카드'도 제공했다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>부적합 조건에 해당. 기사 본문에서 언급된 '양대 지침'이 2017년 문재인 정부에 의해 공식 폐기되었다고 명시되어 있어, 이미 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 기사는 철원 김화농협이 외국인 계절노동자 고용 관련 노무 교육을 실시했다는 내용으로, 실제 피해 발생이나 분쟁이 보고된 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>[유연안전성 대타협] 박근혜 정부 '9·15 노사정 합의'가 이재명 정부에...</t>
+          <t>철원 김화농협, 계절근로사업·노무법 관련 교육</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233344</t>
+          <t>https://www.nongmin.com/article/20260326500517</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-23 00:43:11.433196+00:00</t>
+          <t>2026-03-27 00:29:01.680881+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>에이모</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>행정법원 1심 원고 패소 판결</t>
+          <t>피해자대책위원회 활동 중, 근로자성 인정 및 체불금 회수 문제 직면</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>택배기사 A 씨가 동료들과 회식 후 귀가 중 사고로 사망했으나, 유가족이 근로복지공단에 청구한 유족급여 및 장의비가 거부당했다. 유가족은 행정소송을 제기했으나, 서울행정법원은 회식이 업무상 재해로 인정되기 어렵다며 원고 패소 판결을 내렸다.</t>
+          <t>에이모 보수체불 피해자들이 근로자로 인정받지 못해 체불금이 임금이 아닌 채무로 분류되고 있습니다. 피해자들은 민사소송을 진행해도 회사가 파산·회생을 신청할 경우 체불금을 받아내기 어렵다고 호소하며, 모든 정부기관의 도움을 요청하고 있습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>행정법원 1심에서 원고 패소 판결이 나와 상대방 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 이미 1심 판결이 선고되어 소송금융 투자 매력이 낮음.</t>
+          <t>상대방 회사(에이모)의 파산·회생 가능성이 언급되어 자력 부족이 예상되며, 근로자성 인정 여부가 쟁점이라 상대방 책임이 명확하지 않습니다. 이는 소송금융 투자에 있어 주요 부적합 조건에 해당합니다. 다만, 피해자대책위원회가 구성되어 집단적 피해는 확인됩니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>회식 후 귀갓길에 숨진 택배기사…“자발적 회식은 업무 아냐”</t>
+          <t>권리 밖 노동자들  보호체계 절실</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576426?ref=naver</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233451</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:58.370343+00:00</t>
+          <t>2026-03-26 13:21:46.431586+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>일반적인 노동법률 정보 제공 기사</t>
+          <t>국회 본회의 통과 및 공포</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>이 기사는 직장인의 퇴사 시 발생할 수 있는 법적 쟁점들을 다루며, 특히 '당일 퇴사'와 민법상 한 달 통보 의무, 그리고 퇴직금 산정에 미치는 영향에 대해 설명합니다. 또한 근로계약서상 위약 예정 조항의 무효 가능성과 임금 체불 분쟁 대비를 위한 증거 확보의 중요성을 강조합니다.</t>
+          <t>이 기사는 국회 본회의를 통과해 공포된 '노란봉투법'에 대한 한국NGO연합의 논평을 다룬다. 노란봉투법은 노동조합 및 노동관계조정법의 정의와 손해배상 청구 제한을 개정한 것으로, NGO연합은 기업 경쟁력을 위협한다며 즉각 폐기를 주장하고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 퇴사와 관련된 일반적인 노동법률 정보를 제공하는 가이드입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부, 진행 중인 공적 절차 등이 전혀 파악되지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이 아닌, 국회에서 통과 및 공포된 '노란봉투법'이라는 법률 자체에 대한 논평이다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구권이 존재하지 않으므로 적합 조건에 해당하지 않으며, 투자 기회가 없다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[퇴사의 모든 것 : 직장인편①] 사직서 제출 전 잠깐!…‘이것’ 주의하...</t>
+          <t>'노란봉투법‧손배 제한'…한국NGO연합  기업 경쟁력 위협, 즉각 폐기해...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38953</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289851</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-23 00:31:37.072338+00:00</t>
+          <t>2026-03-26 13:11:33.217493+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>대법원 1부에서 경영성과급을 임금으로 볼 수 없다고 판결하며 원심 파기환송</t>
+          <t>채용·인사 차별 피해자 대응 가이드 발표</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>대법원이 LX글라스의 경영성과급을 근로의 대가인 임금으로 볼 수 없다고 판결하며 원심을 파기환송했다. 이는 당기순이익 기반 성과급이 근로 제공과 밀접한 관련이 없다는 판단으로, 성과급 기반 보상 체계의 법적 해석에 새로운 기준을 제시한 판결이다. 해당 사건은 이미 대법원 판결로 종결되었다.</t>
+          <t>'페미니스트냐'는 질문 등 채용·인사 과정에서 발생하는 차별 사례에 대응하기 위한 가이드가 발표되었다. 이 가이드는 피해자들이 현장에서 활용할 수 있는 정보와 증거 확보의 중요성을 강조한다. 이는 잠재적 피해자들이 법적 대응을 준비하는 데 도움을 줄 것으로 보인다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>대법원에서 이미 판결이 선고되어 종결된 사건으로, 소송금융의 부적합 조건에 해당합니다. 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자합니다.</t>
+          <t>본 기사는 특정 사건이나 가해자를 지목하지 않고, '페미니스트냐'는 질문과 같은 채용·인사 차별 사례에 대한 대응 가이드 발표를 다루고 있습니다. (적합 조건 1, 2, 4, 6 미충족) 소송금융 투자 대상이 되려면 구체적인 피고와 피해 규모, 명확한 증거가 필요하나, 현재 단계에서는 잠재적 피해자들에게 증거 확보를 독려하는 수준입니다. (적합 조건 5 미충족)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>대통령 “임금 공개 필요” 공감했지만…노동부는 고용 위축 우려</t>
+          <t>‘페미니스트냐’ 묻는 채용·인사… 대응 가이드 나왔다</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022598?ref=naver</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275481</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-23 00:21:52.296315+00:00</t>
+          <t>2026-03-26 12:40:33.682293+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>노란봉투법 시행에 따른 기업들의 우려 및 영향</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>대법원은 한국유리공업이 수익 금액에 따라 지급한 연동형 성과급을 근로의 대가인 '임금'으로 볼 수 없다고 판단했습니다. 이는 하급심 판결을 뒤집는 것으로, 36명의 직원이 회사를 상대로 낸 임금 소송은 서울고법으로 파기환송되었습니다. 대법원은 해당 성과급이 사기 진작 및 근로복지 차원이라고 보았습니다.</t>
+          <t>'노란봉투법' 시행으로 게임사를 포함한 기업들이 하청 노조를 대상으로 한 손해배상 청구가 엄격히 제한되어 긴장감이 고조되고 있습니다. 기업들은 노조의 다소 무리한 교섭 요구에도 수동적으로 끌려갈 수밖에 없는 실정이라며 산업 경쟁력 저하를 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>대법원이 수익 연동형 성과급을 임금으로 볼 수 없다고 판단하여 원심을 파기환송했습니다. 이는 원고들의 핵심 주장에 대한 최고 법원의 부정적 판단으로, 향후 소송에서 승소 가능성이 현저히 낮아져 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
+          <t>이 기사는 '노란봉투법' 시행으로 기업(사측)이 노조의 교섭 요구에 수동적으로 끌려갈 수밖에 없는 상황과 손해배상 청구 제한에 대한 우려를 다루고 있습니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자가 특정 대기업/기관을 상대로 손해배상을 청구하는 사건과는 성격이 다릅니다. 특정 피해자 집단과 명확한 가해자가 부재하며, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>대법  수익 연동형 성과급은 임금 아냐</t>
+          <t>[게임사 덮친 노란봉투법] 산업 경쟁력 흔들릴까 긴장감 고조</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221820545859</t>
+          <t>https://news.dealsitetv.com/articles/166984</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-22 12:55:20.495513+00:00</t>
+          <t>2026-03-26 00:40:14.150974+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>LX글라스</t>
+          <t>중국집 사장</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원심 파기, 서울고법으로 돌려보냄)</t>
+          <t>경찰 수사 또는 고소 예정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>LX글라스 직원 36명이 회사를 상대로 경영성과급을 임금으로 인정하여 퇴직연금 부담금을 추가 지급해달라는 소송을 제기했습니다. 1심과 2심은 직원들의 손을 들어줬으나, 대법원은 경영성과급의 기준인 당기순이익이 근로 제공과 밀접한 관련성이 없다는 이유로 원심을 파기하고 서울고법으로 돌려보냈습니다.</t>
+          <t>중국집 직원이 사장에게 2021년부터 4년간 머리를 밟히고 목이 졸리는 등 폭행을 당했다고 주장. 가해자인 사장은 투자 사기 등 다른 문제도 있는 것으로 알려짐.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>대법원이 경영성과급을 임금으로 볼 수 없다고 판단하여 원심을 파기환송했으므로, 원고(직원) 측의 승소 가능성이 매우 낮습니다. 이는 사실상 원고에게 불리한 법리적 판단이 확정된 것으로, 소송금융 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 개인 사업자(중국집 사장)이며 투자 사기 등 다른 문제도 언급되어 자력 부족 가능성이 높음(부적합 조건). 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>대법 “LX글라스 성과급 임금 아냐...시장상황·경영판단 영향”</t>
+          <t>머리 밟고 목 졸랐다 …중국집 사장에게 4년 동안 폭행당한 직원</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20022519?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12291379?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-22 12:54:31.257183+00:00</t>
+          <t>2026-03-26 00:19:49.121154+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C114" t="inlineStr"/>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>대법원은 한국유리공업 직원 36명이 회사를 상대로 낸 임금 소송에서 경영성과급을 임금으로 인정한 원심 판결을 파기환송했습니다. 대법원은 실적에 연동되는 성과급은 근로의 대가가 아니라고 판단하여, 해당 성과급을 임금으로 볼 수 없다는 취지의 판결을 내렸습니다.</t>
+          <t>본 기사는 성희롱 예방 교육의 내용과 관련 법령, 발생 시 처리 절차 및 조치 기준에 대해 설명하는 젠더법 강좌의 일부입니다. 피해자의 학습권 및 근로권에 대한 추가 피해 발생 시 기관의 조치 필요성을 언급하고 있으나, 특정 사건이나 분쟁 상황을 다루고 있지는 않습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>대법원이 경영성과급을 임금으로 인정하지 않는다는 판결을 내리며 원심을 파기환송했습니다. 이는 소송의 핵심 쟁점에 대해 최고 법원이 원고(직원)에게 불리한 법리를 확정한 것으로, 비록 파기환송되어 소송이 종결된 것은 아니지만, 향후 승소 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성희롱 관련 법령 및 예방 교육에 대한 일반적인 정보를 제공하는 강좌 내용입니다. 따라서 소송금융 투자 검토를 위한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>대법  실적 연동 성과급은 '근로 대가' 임금 아냐  파기환송</t>
+          <t>[젠더법 강좌] 성희롱 관련법 - 예방교육과 방지</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=512684</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275258</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-22 12:50:57.985395+00:00</t>
+          <t>2026-03-26 00:18:37.706947+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>대법원은 당기순이익 실적에 따라 지급되는 경영성과급은 임금으로 볼 수 없다고 판결했습니다. 한국유리공업 직원 36명이 회사를 상대로 제기한 임금 지급 소송에서, 대법원은 성과급이 노동의 대가가 아닌 직원 사기 진작 및 복지 차원에서 지급된 것으로 판단하며 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다.</t>
+          <t>대구 동구가 개정된 노동조합법 시행에 따라 기업들이 변화된 법적 환경에 선제적으로 대응할 수 있도록 '찾아가는 설명회'를 개최한다. 주요 내용은 사용자와 노동쟁의 범위 확대, 손해배상 청구 제한 등이다. 이는 기업들의 법률적 애로사항 해소를 돕기 위한 목적이다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>대법원이 경영성과급의 임금성을 부정하는 판결을 내림으로써, 원고 측의 핵심 주장이 법적으로 받아들여지지 않았습니다. 이는 '상대방 책임이 비교적 명확함'이라는 적합 조건에 부합하지 않으며, 이미 최고 법원에서 법리가 확정되어 원고 측의 승소 가능성이 매우 낮아졌기 때문에 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 개정된 노동조합법 시행에 대한 기업들의 대응을 돕기 위한 설명회 개최 소식이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권 등이 존재하지 않아 적합도가 매우 낮다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>대법  경영실적 따라 지급하는 성과급은 임금 아냐</t>
+          <t>대구 동구, 노조법 개정안 시행 대응 기업애로 현장 클리닉 운영</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2304837.htm</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596857</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-22 12:50:02.571615+00:00</t>
+          <t>2026-03-25 12:59:17.762986+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>크래프톤 경영진이 주가 하락에 대한 시장의 우려를 불식시키기 위해 대규모 자사주를 매입했다. 이는 신작 부재와 투자 성과 미흡, 자회사 전 경영진과의 소송 패소 등으로 인한 주주들의 원성이 커지는 상황에서 나온 조치이다. 특히 자회사 언노운월즈 전 경영진이 제기한 고용계약 위반 및 손해배상 청구소송에서 크래프톤이 패소하여 전 경영진의 복귀 및 운영권 복원 판결이 내려졌다.</t>
+          <t>기사는 합격 통보 4분 만에 채용이 취소된 경우, 부당해고로 인정되면 종전 직장 급여만큼 손해배상을 받을 수 있다는 법리적 가능성을 설명한다. 근로자는 지방노동위원회 구제신청 또는 법원 손해배상 청구를 할 수 있으며, 상시 근로자 5인 이상 사업장에 해당해야 한다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>크래프톤은 대기업으로 자력이 충분하지만(적합 조건 2), 기사의 주요 내용은 경영진의 자사주 매입과 주가 하락에 대한 분석이며, 소송금융의 대상이 될 만한 명확한 집단적 피해나 구체적인 법적 분쟁이 언급되지 않았다. 자회사 언노운월즈 전 경영진의 고용계약 위반 및 손해배상 청구소송은 이미 미국 법원에서 판결이 선고되어 종결된 사건이므로(부적합 조건 해당), 신규 소송금융 투자 대상으로는 부적합하다.</t>
+          <t>기사 내용이 특정 사건에 대한 분석이 아닌, 부당해고/채용 취소 시 법적 구제 절차 및 손해배상 가능성을 설명하는 일반적인 법리 해설에 가까움. 상대방 기업의 자력이나 구체적인 피해 규모를 알 수 없어 소송금융 투자 적합도를 판단하기 어려움. (적합 조건 2, 3, 4, 6 불확실 또는 해당 없음)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>크래프톤 경영진, 150억원어치 자사주 매입…“회사 미래 확신”</t>
+          <t>합격 통보 4분 만에 채용 취소…사직서까지 냈다면 종전 급여만큼 배상...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/it/1250484.html</t>
+          <t>https://lawtalknews.co.kr/article/6NFKWGRRHV1D</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-22 12:45:47.756452+00:00</t>
+          <t>2026-03-25 12:53:55.635531+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>한국유리공업</t>
+          <t>HMM</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (성과급 임금성 불인정)</t>
+          <t>노조 총파업 예고, 본사 이전 반대 쟁의행위</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>한국유리공업 직원 36명이 회사를 상대로 낸 임금 소송에서 대법원이 수익에 따라 지급되는 연동형 성과급은 임금으로 볼 수 없다고 판단하며 원심을 파기환송했다. 대법원은 해당 성과급이 근로의 대가가 아닌 사기 진작 등의 차원이라고 보았다. 이로 인해 직원들의 주요 청구에 대한 승소 가능성이 낮아졌다.</t>
+          <t>HMM 해상노조가 본사 이전에 반대하며 총파업까지 불사하겠다고 경고했다. 법 개정으로 경영 판단에 대한 쟁의행위 부담이 줄어든 점을 언급하며 노조의 입장이 강화되었다. 이는 HMM과 노조 간의 노동 분쟁으로, 아직 구체적인 피해자들의 손해배상 청구로 이어질지는 불분명하다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 대법원이 연동형 성과급의 임금성을 불인정하여 원고(직원)의 주요 청구에 대한 승소 가능성이 현저히 낮아졌습니다. 소송금융은 승소 가능성이 높은 사건에 투자하므로, 최고 법원의 부정적 판단은 투자 매력을 크게 떨어뜨립니다.</t>
+          <t>해당 기사는 HMM과 해상노조 간의 본사 이전 반대 및 총파업 예고에 대한 노동 분쟁을 다루고 있습니다. 소송금융의 일반적인 투자 대상인 '피해자'에게 발생한 명확하고 구체적인 손해배상 청구 사건으로 보기 어렵습니다. 상대방(HMM)의 자력은 충분하나, 상대방의 책임 명확성, 집단적 피해 규모, 증거 확보 가능성 등 적합 조건이 불분명합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>대법,  수익 따라 지급하는 성과급 임금성 불인정 ..파기환송</t>
+          <t>HMM 본사 이전 반대에 해상노조까지 가세…노조  총파업도 불사</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221358568306</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=734745</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-22 12:44:11.157232+00:00</t>
+          <t>2026-03-25 12:53:23.592730+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
-      <c r="D118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
-          <t>행정소송 기각</t>
+          <t>노란봉투법 시행에 따른 산업계 법적 분쟁 증가 예상</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>잦은 지각으로 징계를 받은 직원이 성희롱을 당했다고 주장하며 노동위원회에 구제신청을 냈으나 기각되었고, 이어진 행정소송에서도 법원이 직원의 청구를 기각하며 회사 측의 손을 들어주었습니다. 기사 내용은 직원의 성희롱 주장이 조작된 것으로 암시하고 있습니다.</t>
+          <t>본 기사는 '노란봉투법'의 파장과 중동 리스크가 겹치며 산업계에 복합 위기가 닥쳤음을 보도합니다. 기존 협상 중심에서 법리 해석과 소송을 기반으로 한 '강대강 대치' 구도가 강화될 가능성을 언급하며, 일부 하청업체가 노조와의 관계를 활용해 원청과 대립하는 변화의 조짐이 감지된다고 전합니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 사건은 직원의 부당징계구제 행정소송이 이미 법원에서 기각되어 종결된 상태입니다. (부적합 조건: 이미 종결된 사건 해당) 또한, 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 따른 산업계의 법적 분쟁 증가 가능성과 강대강 대치 구도 강화라는 일반적인 동향을 다루고 있습니다. 특정 피해자, 가해 기업, 구체적인 피해 규모나 증거가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)을 파악하기 어렵습니다. (적합 조건 1개 이하 해당)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>지각 밥먹듯하다 징계 몰리자… 성희롱 당했다  조작 신고 [곽용희의 인...</t>
+          <t>[초점] 중동 리스크에 '노란봉투법' 파장까지…산업계 덮친 복합 위기</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603216691i</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87654</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-22 00:34:02.868641+00:00</t>
+          <t>2026-03-25 00:47:46.869548+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
-      <c r="D119" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>인도 대법원이 생리 휴가 제도를 의무화하는 공익 소송(PIL)을 기각했다. 대법원은 생리 휴가 의무화가 성 고정관념을 강화할 수 있다는 우려를 표명하며 청원을 받아들이지 않았다.</t>
+          <t>이 기사는 퇴사하는 직장인들이 늘어남에 따라 기업이 겪을 수 있는 인사 노무 쟁점을 다룹니다. 특히 퇴사자의 인수인계 거부, 업무 파일 삭제, 기술 유출 등의 문제 발생 시 기업이 손해배상 청구를 할 수 있는지 여부와 그 요건에 대해 법률 전문가들의 조언을 제공합니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>해당 사건은 특정 피해자에 대한 손해배상 청구가 아닌, 생리 휴가 제도 의무화를 위한 공익 소송(PIL)이며, 이미 인도 대법원에서 기각되어 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융이 투자할 만한 금전적 피해나 명확한 피고가 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 퇴사 시 발생할 수 있는 법적 쟁점과 기업의 대응 방안을 다루는 일반적인 법률 자문 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>사람이 또 죽었습니다. 피해자보호명령, 그렇게 어렵나요?</t>
+          <t>[퇴사의 모든 것 : 기업편②] 퇴사자 업무 파일 삭제ㆍ기술 유출…‘이...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216630&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38962</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-21 12:43:21.800695+00:00</t>
+          <t>2026-03-25 00:44:27.216600+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>1150만 달러 규모의 보상 합의로 종결</t>
+          <t>하청 노동자 사용자 책임 확대 법안 논의 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>조지아 현대모비스와 기아 공장에서 일한 멕시코계 근로자들이 2019년 8월 제기한 집단소송이 1150만 달러 규모의 보상 합의로 마무리되었다. 이로써 해당 사건은 종결되었다.</t>
+          <t>하청 노동자에 대한 원청 기업의 사용자 책임을 확대하고 노조 파업 손해배상 청구 범위를 제한하는 법안이 논의 중입니다. 이 법안 논의로 인해 기업을 향한 교섭 요구가 증가하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 조지아 현대모비스와 기아를 상대로 제기된 집단소송이 1150만 달러 규모의 보상 합의로 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 하청 노동자에 대한 원청 기업의 사용자 책임을 확대하는 법안 논의를 다루고 있습니다. 구체적인 피해 발생 사실이나 피해자 집단이 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. 법안 통과 후 실제 피해 사례가 발생해야 투자 검토가 가능할 것입니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>1150만달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>멕시코계 근로자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>조지아 현대모비스·기아, 집단소송 1150만불 합의</t>
+          <t>[李정부, 통제vs과제] 규제는 강화, 고용은 확대…기업만 어려워진 플랫...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260320151238319</t>
+          <t>https://www.dailian.co.kr/news/view/1625023/?sc=Naver</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-21 00:43:16.320378+00:00</t>
+          <t>2026-03-25 00:34:25.257448+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
-      <c r="D121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>삼성물산 건설부문, 현대건설, GS건설, 대우건설, DL이앤씨</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 및 시행 예정</t>
+          <t>건설 경기 침체로 인한 기간제 근로자 대규모 감축</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>노란봉투법은 노동자의 단체교섭권과 쟁의행위 범위를 확대하고 파업으로 인한 기업의 손해배상 청구를 제한하는 것을 핵심으로 한다. 이 법의 시행은 IT 본사-자회사 관계 재정립의 기로에 서게 하며 현장에 혼선을 야기할 수 있다.</t>
+          <t>건설 경기 침체와 선별 수주 기조로 인해 삼성물산, 현대건설 등 5대 건설사에서 1년 새 2천여 명의 인력이 감소했으며, 이 중 약 80%가 현장 기간제 노동자입니다. 이는 건설업의 고용 불안정을 심화시키고 시공 품질 및 안전 관리 공백으로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 법안의 내용과 그로 인한 IT 본사-자회사 관계의 변화 가능성을 다루고 있습니다. 특정 피해 사실이나 구체적인 분쟁 당사자, 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력 충분성, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>기사는 건설 경기 침체에 따른 기업의 사업 구조 재편 및 선별 수주 전략의 일환으로 기간제 근로자 감축이 이루어졌다고 설명합니다. 이는 법적 책임이 명확한 '잘못'으로 보기 어려워 소송의 법적 근거가 불분명합니다 (적합 조건 1 미충족). 비록 상대방의 자력은 충분하고(적합 조건 2), 다수의 피해자가 발생했지만(적합 조건 3), 명확한 법적 책임 부재로 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1631명 이상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>노란봉투법 시대, IT 본사·자회사 관계 '재정립' 기로…현장은 혼선</t>
+          <t>건설사 인력 감축 80%가 '현장 베테랑'?</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297235</t>
+          <t>http://www.inews24.com/view/1952828</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-21 00:30:37.489879+00:00</t>
+          <t>2026-03-25 00:33:52.517188+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
-      <c r="E122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 시행과 관련하여 원청의 하청 노동자에 대한 교섭 책임 확대 및 쟁의 행위 손해배상 청구 제한 등의 내용을 다루고 있습니다. 이 법이 산업계에 미칠 혼란에 대한 우려가 제기되고 있음을 언급합니다.</t>
+          <t>기사 제목은 불법체류자도 고용되었다면 정당한 임금 권리가 있음을 명시하고 있으나, 본문 내용은 해당 주제에 대한 구체적인 사건이나 사실 관계를 포함하고 있지 않습니다. 따라서 특정 소송금융 투자 기회로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 산업계의 우려를 다루는 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자 집단, 가해자, 피해 규모, 진행 중인 사건 등이 명확히 특정되지 않습니다.</t>
+          <t>기사 내용이 일반적인 법률 원칙을 제시할 뿐, 특정 사건이나 피고, 피해 규모 및 피해자 수가 명확히 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[태평로] 노란봉투법보다 더 중요한 것</t>
+          <t>＂불체자도 고용됐다면 정당한 임금 권리 있다＂</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/taepyeongro/2026/03/20/5BTYYMFBUNFR3PKYBWPZYRDPQA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.koreatimes.com/article/1606303</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-21 00:30:30.455378+00:00</t>
+          <t>2026-03-25 00:33:02.163843+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
-      <c r="D123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
-          <t>서울시교육청의 교육활동보호 매뉴얼 시행 및 지원팀 운영</t>
+          <t>노란봉투법 시행 관련 법률 해설</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>교사들이 학부모와 학생의 과도한 연락으로 사생활 침해 및 인간적 존엄성 위협을 겪는 상황에서, 서울시교육청이 '2026 교육활동보호 매뉴얼'을 발표했습니다. 이 매뉴얼은 교사의 사생활 보호 수칙 명시, 긴급지원팀(SEM119) 운영, 소송비 및 손해배상 책임 지원 등을 포함하며, 교사들이 겪는 어려움에 대한 제도적 해결책을 제시합니다. 기사는 매뉴얼의 유의미성을 강조하며 현장 구현의 중요성을 언급합니다.</t>
+          <t>기사는 '노란봉투법'의 시행에 대해 설명하며, 신용보증인의 책임 면제, 노조 및 노동자의 손해배상 책임 감면, 사용자의 청구 제한 등 주요 내용을 다룹니다. 또한 노동자의 근로조건을 실질적으로 지배·결정하는 자를 사용자로 보는 조항을 언급하며 법의 취지를 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>이 기사는 교사들의 사생활 침해 및 존엄성 위협이라는 집단적 피해를 다루고 있으며, 서울시교육청이 이를 해결하기 위한 공적 절차(매뉴얼 시행, 지원팀 운영)를 진행 중임을 보여줍니다. 그러나 소송금융 투자 대상으로서 특정할 만한 자력 있는 상대방이 부재하고, 피해 규모가 주로 비금전적이라 대규모 손해배상 청구의 적합성이 낮습니다. 기사 내용이 소송 기회 발굴보다는 문제 해결을 위한 제도적 노력에 초점을 맞추고 있습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 그 내용에 대한 법률 해설로, 특정 피해 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>교사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>휴대폰 두 개 들고 다니던 교사들, 이제 한시름 놓을 수 있을까</t>
+          <t>[알고지냅시다] 노란봉투법 시행</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216692&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835108</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-21 00:30:24.308152+00:00</t>
+          <t>2026-03-24 13:10:44.483458+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
-      <c r="D124" t="inlineStr"/>
-      <c r="E124" t="inlineStr"/>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>회사의 소송 협박 및 법률 전문가 상담 단계</t>
+        </is>
+      </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>정읍시가 6급 이하 전 직원을 대상으로 성희롱·성폭력 예방 교육을 실시했다. 이 교육은 공직 사회의 성인지 감수성을 높이고 존중하는 조직 문화를 구축하며, 직장 내 성희롱·성폭력에 대한 공직자의 책임 의식을 명확히 하기 위해 마련되었다.</t>
+          <t>회사가 근로계약서의 손해배상 조항을 근거로 프로젝트 실패 책임을 직원에게 전가하며 소송을 협박하고 있다. 법률 전문가들은 해당 조항의 무효 가능성을 제기하며 직원이 거액을 배상할 의무가 없을 수 있다고 조언한다. 이는 직원이 회사의 부당한 청구에 방어해야 하는 상황으로 해석된다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>해당 기사는 정읍시의 성희롱·성폭력 예방 교육 실시에 대한 내용으로, 실제 성희롱·성폭력 사건 발생이나 피해에 대한 보도가 아닙니다. 따라서 상대방 책임, 피해 규모, 증거 유무, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 사건은 회사가 직원을 상대로 손해배상 소송을 협박하는 상황으로, 소송금융의 주된 투자 대상인 원고의 적극적인 손해배상 청구 사건이 아니다. 직원이 방어해야 하는 입장이므로 투자 매력이 낮으며, 상대방 회사 규모나 구체적인 피해 금액 등 적합 조건에 부합하는 정보도 부족하다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>정읍시 ‘성희롱·성폭력 예방 교육’ 실시</t>
+          <t>“너 때문에 망했으니 소송” 대표의 협박, 계약서만 믿었다간 큰코다친...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603201721489043edd30pn2gj_12</t>
+          <t>https://lawtalknews.co.kr/article/0HIAIOWG74KF</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-21 00:19:46.098558+00:00</t>
+          <t>2026-03-24 13:00:51.313386+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
-          <t>살인 사건 수사 진행 중</t>
+          <t>노란봉투법 시행에 따른 노사관계 변화 논의</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>A 씨가 항공사 기장을 살해한 사건의 피의자로 지목되었으며, 사이코패스 진단 결과는 아니었다. 유력한 범행 동기로는 A 씨가 항공사 재직 중 겪었던 반복된 심사 부진과 퇴직 이후의 소송 등이 거론된다. 이 기사는 주로 범죄 사건의 동기와 피의자의 심리 상태에 초점을 맞추고 있다.</t>
+          <t>장인화 회장이 주주총회에서 하청 노동자 문제에 대한 결단을 시사하며, 노란봉투법 시행으로 파업 노동자에 대한 기업의 손해배상 청구가 제한될 것이라고 언급했습니다. 이는 노사관계 구조의 변화를 야기하며, 과거처럼 하청 노동자들의 발언권 행사를 일방적으로 막을 수 없게 될 것이라는 전망입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>이 기사는 항공사 기장 살해 사건의 범행 동기를 다루는 형사 사건 보도이며, 소송금융의 대상이 되는 민사 소송에 대한 정보가 부족하다. 피의자가 과거 항공사 재직 중 겪었던 심사 부진 및 퇴직 후 소송은 언급되나, 이는 이미 종결되었거나 현재 소송금융 투자를 검토할 만한 새로운 민사 소송 기회로 보기 어렵다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 노사관계 변화와 하청 노동자 문제에 대한 기업의 대응 방침을 다루고 있습니다. 특정 피해 사건, 구체적인 상대방, 명확한 피해 규모가 제시되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 법률 및 정책 변화에 대한 논의로, 실제 소송으로 이어질 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>‘항공사 기장 살해’ 피의자, 사이코패스 아니었다</t>
+          <t>장인화 회장,  하청 노동자 문제 결단내겠다 …노봉법 후 달라진 주총 ...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032018524612510</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032415213894274</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:36.767783+00:00</t>
+          <t>2026-03-24 12:59:44.302267+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t>크래프톤의 자회사 언노운월즈 전 경영진 3명이 제기한 소송에서 미국 델라웨어 형평법원이 테드 길 전 CEO 1명에 대해서만 복직을 명령하며 크래프톤 측이 일부 승소했습니다. 이는 언노운월즈의 차기작 '서브노티카2' 출시와 관련된 분쟁으로, 법원은 나머지 2명의 해임 정당성을 인정했습니다.</t>
+          <t>이 기사는 직장 내 성희롱 사건 발생 시 기업의 법적 리스크와 적절한 초기 대응의 중요성을 강조합니다. 남녀고용평등법에 따라 사업주는 객관적인 조사 및 피해자 보호 의무를 가지며, 이를 위반할 경우 과태료, 형사처벌 및 피해 근로자 손해액의 최대 3배까지 배상 책임이 발생할 수 있습니다. 외부 전문가를 통한 공정한 조사가 법적 분쟁을 차단하고 사업주의 정당성을 입증하는 핵심 요건임을 조언합니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>해당 사건은 대규모 피해자가 아닌 전 경영진 3명과 회사 간의 내부 기업 분쟁으로, 집단적 피해 조건(적합 조건 3)에 해당하지 않습니다. 또한, 이미 법원의 판결이 선고되어 전 경영진 측이 대부분 패소한 상황이므로, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮습니다.</t>
+          <t>이 기사는 특정 직장 내 성희롱 사건에 대한 보도가 아닌, 해당 유형의 사건 발생 시 기업의 법적 책임과 리스크 관리에 대한 법률 자문 기사입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합도가 낮습니다. 다만, 기사에서 언급된 바와 같이 기업의 조사 의무 불이행 시 과태료 및 형사처벌, 피해 근로자 손해액의 최대 3배 배상 명령 가능성 등은 향후 발생할 개별 사건의 투자 매력도를 높일 수 있는 요소입니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>3명 (전 경영진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>크래프톤, 언노운월즈 분쟁서 일부 승기…해임 정당성 인정</t>
+          <t>직장 내 성희롱 사건...초기 외부조사로 법적 리스크 차단해야</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549340</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032411561333276cf2d78c68_12</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-20 13:04:13.431653+00:00</t>
+          <t>2026-03-24 12:18:25.311508+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>노란봉투법 제정 논의 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>롯데지주가 지급 여부와 지급률을 결정한 롯데카드의 성과급은 임금이 아니라는 대법원 판결이 나왔다. 이에 따라 퇴직한 전 사원 A가 성과급을 평균임금에 포함해 퇴직금 차액을 지급하라는 소송에서 원고의 상고가 기각되어 원심이 확정되었다. 이 판결은 성과급의 지급 조건이 근로자 개인의 업무실적과 직접 관련이 없고, 지급 여부 및 규모가 최대주주의 임의 결정에 따라 불확정적이라는 점을 근거로 한다.</t>
+          <t>HD현대중공업 최헌 부사장이 '노란봉투법' 제정으로 인한 노사갈등 변수 최소화에 총력을 기울이고 있다는 내용의 기사입니다. 노란봉투법은 기업의 손해배상 청구를 제한하여 노조의 파업권을 강화할 것으로 예상되며, HD현대중공업은 과거에도 노사갈등을 겪은 전례가 있습니다. 현재 구체적인 소송 사건이 발생한 것은 아닙니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>대법원 판결로 성과급이 임금에 해당하지 않는다는 법리가 확정되어, 유사 사건의 소송금융 투자 가능성이 매우 낮음. 이미 종결된 사건에 해당하며, 상대방의 책임이 법적으로 부정됨.</t>
+          <t>기사는 HD현대중공업의 미래 노사관계 리스크 관리 전략과 과거 일반적인 노사갈등 전례를 다루고 있어, 특정 피해자 집단이 명확한 상대방에게 손해배상을 청구할 수 있는 구체적인 사건이 제시되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>개인당 수백만원 추정 (성과급 부분), 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>롯데카드 전·현직 직원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>[노동]  롯데지주가 지급 여부 · 지급률 결정한 롯데카드 성과급, 임금...</t>
+          <t>최헌 HD현대重 부사장, 노란봉투법 변수 줄이기 '총력'</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92800</t>
+          <t>https://dealsite.co.kr/articles/158836</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-20 00:49:57.233185+00:00</t>
+          <t>2026-03-24 00:32:36.309693+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>노란봉투법 시행으로 인한 기업의 잠재적 리스크 우려</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>본 기사는 노동조합 및 노동관계조정법 개정안인 '노란봉투법'의 핵심 내용과 건설산업 현장에 미칠 영향에 대해 다루고 있습니다. 노동자의 단체행동에 대한 손해배상 책임을 제한하고 사용자의 범위를 확대하는 내용을 골자로 하며, 갈등 대신 지혜로운 해결이 필요함을 강조합니다.</t>
+          <t>노란봉투법 시행으로 기업의 사업상 결정까지 노동쟁의 대상에 포함되면서, 현대차그룹의 휴머노이드 로봇 '아틀라스' 현장 투입 계획 등 미래 사업 전환이 노조의 반발로 발목 잡힐 위기에 처했다. 현대모비스 역시 자회사 노조가 원청에 직접 교섭을 요구하는 등, 기업들이 급변하는 글로벌 경영 환경에 대응하기 위한 혁신에 어려움을 겪을 수 있다는 우려가 제기된다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'이라는 법안의 입법 논의와 그 잠재적 영향에 대한 내용으로, 특정 사건이나 피해가 발생하여 소송으로 이어질 수 있는 구체적인 분쟁 상황을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행으로 기업이 겪을 수 있는 잠재적 리스크를 다루는 논평 기사입니다. 특정 사건의 피해자-가해자 구도가 명확하지 않고, 소송금융의 고객이 될 수 있는 '피해자'가 누구인지 불분명합니다. 구체적인 피해 발생 사실이나 상대방의 책임, 피해 규모 등이 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1개 이하 해당)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>갈등 대신 지혜로 풀어야 할 '노란봉투법' 숙제</t>
+          <t>'아틀라스' 도입 거부 노조에 면죄부 준 노란봉투법</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323001</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01807286645386600</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:36.438960+00:00</t>
+          <t>2026-03-24 00:31:49.097265+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
-      <c r="D129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
-          <t>노사관계 제도발전 위원회에서 정책 의제 논의 중</t>
+          <t>노란봉투법 재개정 논의 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>기사는 사용자 범위 확대, 노동쟁의 대상 확장, 손해배상 청구 제한 등 세 가지 핵심 노동 쟁점을 둘러싼 노사 간의 잠재적 갈등을 다룬다. 노사관계 제도발전 위원회가 이러한 갈등을 흡수하고 제도를 보완하는 역할을 할 것으로 기대된다. 이는 구체적인 법적 분쟁보다는 정책적 논의 단계에 해당한다.</t>
+          <t>기사는 '노란봉투법' 시행 후 현장 노동자들이 겪을 수 있는 고민과 관련하여 보수 야당이 법안의 시행 유예 및 재개정을 추진하고 있다는 내용을 담고 있습니다. 이는 특정 사건의 발생이나 법적 분쟁의 진행 상황이 아닌, 법안 자체에 대한 정치적 논의와 잠재적 영향에 대한 기획 기사입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>기사는 노동관계 제도 개선을 위한 정책적 논의와 잠재적 갈등을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 있는 법적 분쟁이 아니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 소송 가능성이 확인되지 않는다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 '노란봉투법'의 시행 후폭풍과 관련한 정치적 논의 및 현장 노동자들의 잠재적 고민을 다루고 있습니다. 특정 사건이나 피해 발생 사실, 구체적인 소송 상대방, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[사회적대화 2.0] ③ 할 일도 산적…이 정부 경사노위가 다룰 의제는</t>
+          <t>[기획] 노란봉투법 시행 후폭풍…현장 노동자들 고민은? (하)</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603191337064610856</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33932</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:18.820050+00:00</t>
+          <t>2026-03-23 13:13:14.743435+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
-      <c r="D130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>삼성SDS</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>법률 개정 논의 및 시행 예정</t>
+          <t>퇴직금 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청 노동자의 원청 기업 교섭 요구를 가능하게 하고, 불법 쟁의행위에 대한 기업의 손해배상 청구를 제한하는 내용을 골자로 한다. 이 기사는 노란봉투법 시행 후 기업들이 '사용자성' 확대에 촉각을 곤두세우는 등 법안의 잠재적 후폭풍에 대해 다루고 있다.</t>
+          <t>삼성SDS 퇴직자들이 회사를 상대로 경영성과급을 평균임금에 반영하여 퇴직금을 재산정해달라는 소송을 제기했습니다. 이 사건은 성과급의 평균임금 포함 여부가 쟁점이며, 대법원이 유사한 한화오션 사건에서 성과급을 평균임금에 포함하지 않는다고 판결한 선례가 있어 원고 측에 불리하게 작용할 수 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법이라는 법률 개정안의 내용과 그로 인한 기업들의 잠재적 우려를 다루고 있을 뿐, 특정 피해자가 발생하여 소송으로 이어질 수 있는 구체적인 사건이나 사고를 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 투자 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>대법원이 유사 사건(한화오션 성과급)에서 성과급을 퇴직금 산정의 평균임금에 반영하지 않는다고 판결한 강력한 선례가 있어, 원고 측의 승소 가능성이 낮아 보입니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않습니다. 다만, 피고(삼성SDS)는 자력이 충분하고(적합 조건 2), 다수의 퇴직자가 관련될 수 있다는 점(적합 조건 3)은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>삼성SDS 퇴직자 다수</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>[기획] 노란봉투법 시행 후폭풍…기업들 '사용자성' 촉각 (상)</t>
+          <t>목표 인센티브 평균임금에 반영 …삼성 계열사 퇴직자도 소송 제기</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33919</t>
+          <t>https://www.news1.kr/society/court-prosecution/6111096</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:08.636264+00:00</t>
+          <t>2026-03-23 13:11:37.434896+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 교섭 요구 증가</t>
+          <t>노란봉투법 시행 2주차</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 노동쟁의 범위가 확대되었으며, 기업의 파업 노동자에 대한 손해배상 청구는 제한됩니다. 법 시행 9일 만에 683곳의 하청업체에서 교섭 요구가 쏟아졌으나, 실제 절차 착수는 13곳에 불과합니다.</t>
+          <t>노란봉투법 시행 2주를 맞아, 법안이 쟁의행위의 책임을 완화하여 원청을 상대로 한 소송 남발 등 부작용이 발생할 수 있다는 우려가 제기되고 있습니다. 해당 법안을 둘러싼 압박과 소송 증가 가능성에 대한 부정적 관측이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이나 명확한 가해자를 다루지 않고, '노란봉투법' 시행으로 인한 노동쟁의 범위 확대 및 원청 책임 강화, 기업의 손해배상 청구 제한에 대해 보도하고 있습니다. 소송금융의 핵심인 손해배상 청구 대상이 되는 '피해'가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 소송 증가 가능성을 예측하는 내용으로, 특정 피해 사건이나 구체적인 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 피해 규모 등)을 판단할 수 있는 정보가 부족합니다. 이는 신규 사건 발굴 대상이 아닌 법안의 영향에 대한 일반적인 논평에 해당합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 9일, 하청 683곳서 교섭 요구 쏟아져⋯절차 착수는 13곳...</t>
+          <t>노란봉투법 시행 2주… 부작용  vs  시행 초 혼란</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>iminju.net</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=284708</t>
+          <t>http://www.iminju.net/news/articleView.html?idxno=161176</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-19 12:55:45.614667+00:00</t>
+          <t>2026-03-23 13:04:34.540363+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>집단소송 합의 완료</t>
+          <t>한화오션이 하청 노조에 제기했던 손해배상 소송 취하</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>현대모비스와 기아가 미국 공장에서 근무한 노동자들로부터 제기된 집단소송에 대해 한화 약 170억 원(1150만 달러)에 합의했다는 외신 보도가 나왔습니다. 이 합의는 미국 내 노동자 집단소송의 한 사례로, 기업의 책임과 피해 규모를 보여줍니다.</t>
+          <t>한화그룹은 2026년을 기점으로 AI와 디지털 기술을 접목한 원천기술 확보에 주력하며 방산, 우주항공, 에너지 등 전 사업 영역에서 미래 선도기술을 강화할 계획입니다. 또한, '함께 멀리' 상생 철학을 바탕으로 한화오션이 협력사 직원들에게 직영 근로자와 동일한 성과급을 지급하고, 과거 하청 노조에 제기했던 470억 원 규모의 손해배상 소송을 취하하는 등 상생 경영을 실천하고 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>대기업(현대모비스, 기아)이 피고이며, 다수의 노동자가 피해를 입은 집단소송으로 피해 규모가 약 170억 원에 달하지만, 이미 합의가 완료되어 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 한화그룹의 경영 전략과 사회 공헌 활동을 다루는 기업 홍보성 기사로, 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 분쟁을 언급하고 있지 않습니다. 유일하게 언급된 법적 사안은 한화오션이 하청 노조에 제기했던 470억 원 규모의 손해배상 청구 소송을 취하했다는 내용으로, 이는 '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>약 170억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>현대모비스와 기아 미국서 노동자에 집단소송 합의금 지불 결정, 1150만...</t>
+          <t>한화, 방산·우주항공·에너지…AI·디지털 접목 원천기술 확보</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433434</t>
+          <t>https://www.mk.co.kr/article/11995685</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:43.832125+00:00</t>
+          <t>2026-03-23 13:01:24.809007+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
-      <c r="D133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>횡성군</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>플랫폼노동공제회에서 안전 및 역량강화 교육 진행 중</t>
+          <t>기간제근로자 관련 소송 최종 승소 및 정책 개선 발표</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>플랫폼노동공제회가 이주노동자를 포함한 플랫폼 노동자들을 대상으로 안전 및 역량강화 교육을 실시하고 있습니다. 교육 내용은 교통사고 피해보상 청구, 보험처리 실무, 근골격계 질환 예방 등으로, 플랫폼 노동자의 안전과 권익 향상을 목표로 합니다.</t>
+          <t>횡성군은 기간제근로자의 고용 안정과 처우 개선을 위해 계약 기간을 최대 1년으로 확대하는 정책을 추진한다고 밝혔다. 이는 9개월 미만 단기 계약 관행으로 인한 행정 비효율과 근로자 불이익을 개선하기 위함이며, 최근 관련 소송에서 횡성군이 승소하여 1년 단위 계약 운영이 가능하다는 법적 판단을 확보한 데 따른 것이다. 이로써 1년 이상 근무 시 퇴직금 및 복지포인트 등 혜택이 제공될 예정이다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>해당 기사는 플랫폼 노동자들을 위한 안전 및 역량강화 교육에 대한 내용으로, 특정 사건이나 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 법적 분쟁 상황이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 횡성군이 기간제근로자 처우 개선을 위한 정책 변화를 발표하는 내용으로, 과거 관련 소송에서 횡성군이 최종 승소한 결과에 기반하고 있습니다. 이는 새로운 소송금융 투자 기회를 발굴하기보다는 이미 종결된 법적 판단에 따른 정책 개선 사례에 해당하여, 원고 측 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>플랫폼노동공제회, 라이더 안전·역량강화교육</t>
+          <t>횡성군, 기간제근로자 계약기간 최대 1년으로 확대한다</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233317</t>
+          <t>https://www.sportsseoul.com/news/read/1596057?ref=naver</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-19 12:22:47.070957+00:00</t>
+          <t>2026-03-23 00:44:03.319603+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
-      <c r="E134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>양대 지침 공식 폐기 완료</t>
+        </is>
+      </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>해당 기사는 '노동의 개혁 10대 과제'라는 제목의 칼럼으로, 노조법상 근로자 개념, 사용자 범위 확대, 불법행위 손해배상 제한 등 노동 개혁의 주요 쟁점들을 논하고 있습니다. 특정 사건이나 분쟁에 대한 내용이 아니므로 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>박근혜 정부의 '9·15 노사정 합의'와 관련된 '양대 지침'에 대해 과거 집행정지 가처분 소송과 위헌심판 청구소송이 제기되었으나, 해당 지침은 2017년 문재인 정부에 의해 공식적으로 폐기되었다. 따라서 이 사건은 이미 종결된 사안으로, 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동 개혁 과제에 대한 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>부적합 조건에 해당. 기사 본문에서 언급된 '양대 지침'이 2017년 문재인 정부에 의해 공식 폐기되었다고 명시되어 있어, 이미 종결된 사건으로 판단됩니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[EBN 칼럼] 노동의 개혁 '10대 과제'</t>
+          <t>[유연안전성 대타협] 박근혜 정부 '9·15 노사정 합의'가 이재명 정부에...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702725</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233344</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-19 00:37:43.090362+00:00</t>
+          <t>2026-03-23 00:43:11.433196+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
-      <c r="D135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>경제 칼럼으로, '노란봉투법'의 쟁점과 경영상의 불확실성에 대해 논하고 있습니다. 불법 쟁의행위에 대한 손해배상 청구 제한과 파업 적용 범위 확대가 주요 내용이며, 조합원 개인별 책임 비율 산정 방식 등이 언급됩니다.</t>
+          <t>택배기사 A 씨가 동료들과 회식 후 귀가 중 사고로 사망했으나, 유가족이 근로복지공단에 청구한 유족급여 및 장의비가 거부당했다. 유가족은 행정소송을 제기했으나, 서울행정법원은 회식이 업무상 재해로 인정되기 어렵다며 원고 패소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아닌, '노란봉투법'이라는 입법 논의에 대한 경제 칼럼입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>행정법원 1심에서 원고 패소 판결이 나와 상대방 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 이미 1심 판결이 선고되어 소송금융 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[경제칼럼] 노란봉투법, 경영 의욕 꺾지 않고 연착륙 고민해야</t>
+          <t>회식 후 귀갓길에 숨진 택배기사…“자발적 회식은 업무 아냐”</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319042</t>
+          <t>https://www.munhwa.com/article/11576426?ref=naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-18 12:54:11.186788+00:00</t>
+          <t>2026-03-23 00:33:58.370343+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 관련 법리 해석서 출간</t>
+          <t>일반적인 노동법률 정보 제공 기사</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>개정 노동조합법(노란봉투법) 시행에 발맞춰 하갑래 교수의 신간 '집단적 노동관계법(전정 제9판)'이 출간되었다. 이 책은 확대된 사용자 개념, 노동쟁의 범위 재정립 등 새로운 법체계의 해석상 쟁점과 판단기준을 제시하며, 현장의 불확실성을 줄이는 데 기여할 것으로 기대된다.</t>
+          <t>이 기사는 직장인의 퇴사 시 발생할 수 있는 법적 쟁점들을 다루며, 특히 '당일 퇴사'와 민법상 한 달 통보 의무, 그리고 퇴직금 산정에 미치는 영향에 대해 설명합니다. 또한 근로계약서상 위약 예정 조항의 무효 가능성과 임금 체불 분쟁 대비를 위한 증거 확보의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 개정 노동조합법(노란봉투법) 시행에 따른 법리 해석서 출간 소식이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 확인되지 않아 부적합하다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 퇴사와 관련된 일반적인 노동법률 정보를 제공하는 가이드입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부, 진행 중인 공적 절차 등이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[화제의 신간] 하갑래 교수, ‘집단적 노동관계법(전정 제9판)’ 출간</t>
+          <t>[퇴사의 모든 것 : 직장인편①] 사직서 제출 전 잠깐!…‘이것’ 주의하...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=125&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38967</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38953</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:53.284193+00:00</t>
+          <t>2026-03-23 00:31:37.072338+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>LX글라스</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>대법원 1부에서 경영성과급을 임금으로 볼 수 없다고 판결하며 원심 파기환송</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>이 기사는 남형민 노무사가 아파트 노무관리의 중요성과 전문적인 운영 능력의 필요성을 강조하는 칼럼입니다. 고용승계 문제 등 노무관리 실패 시 발생할 수 있는 법적 소송 비용 증가와 관리비 인상 가능성을 언급하며, 관리직원 및 공동체에 미칠 영향을 경고합니다. 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 조언과 분석을 담고 있습니다.</t>
+          <t>대법원이 LX글라스의 경영성과급을 근로의 대가인 임금으로 볼 수 없다고 판결하며 원심을 파기환송했다. 이는 당기순이익 기반 성과급이 근로 제공과 밀접한 관련이 없다는 판단으로, 성과급 기반 보상 체계의 법적 해석에 새로운 기준을 제시한 판결이다. 해당 사건은 이미 대법원 판결로 종결되었다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>해당 기사는 아파트 노무관리의 중요성을 강조하는 칼럼으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없습니다.</t>
+          <t>대법원에서 이미 판결이 선고되어 종결된 사건으로, 소송금융의 부적합 조건에 해당합니다. 소송금융은 주로 진행 중이거나 발생 초기 단계의 사건에 투자합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>[남형민 노무사의 노무병법] 아파트 입주자대표회의 전문적인 운영능력...</t>
+          <t>대통령 “임금 공개 필요” 공감했지만…노동부는 고용 위축 우려</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1147439</t>
+          <t>https://www.sedaily.com/article/20022598?ref=naver</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-18 12:40:55.337623+00:00</t>
+          <t>2026-03-23 00:21:52.296315+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>공정거래위원회</t>
+          <t>한국유리공업</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>공정위 경고조치 처분취소 소송 판결 확정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>화물연대본부 거제통영지부 삼성지회가 공정거래위원회를 상대로 제기한 경고조치 처분취소 소송에서 법원은 물량 배분 요구가 단체교섭권 행사라고 판단했습니다. 공정위는 이 법원 판단을 수용했으며, 해당 판결은 이미 확정되었습니다. 이는 노조법상 노동자 및 노조에 대한 공정거래법 적용 제외에 힘을 실어줄 것으로 보입니다.</t>
+          <t>대법원은 한국유리공업이 수익 금액에 따라 지급한 연동형 성과급을 근로의 대가인 '임금'으로 볼 수 없다고 판단했습니다. 이는 하급심 판결을 뒤집는 것으로, 36명의 직원이 회사를 상대로 낸 임금 소송은 서울고법으로 파기환송되었습니다. 대법원은 해당 성과급이 사기 진작 및 근로복지 차원이라고 보았습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>기사에서 언급된 공정위 경고조치 처분취소 소송은 '판결 확정'으로 이미 종결된 사건입니다. 이는 소송금융 투자 대상에서 제외되는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>대법원이 수익 연동형 성과급을 임금으로 볼 수 없다고 판단하여 원심을 파기환송했습니다. 이는 원고들의 핵심 주장에 대한 최고 법원의 부정적 판단으로, 향후 소송에서 승소 가능성이 현저히 낮아져 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>노조법상 노동자·노조 '공정거래법 적용 제외' 힘 실리나</t>
+          <t>대법  수익 연동형 성과급은 임금 아냐</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233253</t>
+          <t>http://www.fnnews.com/news/202603221820545859</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-18 00:51:02.841504+00:00</t>
+          <t>2026-03-22 12:55:20.495513+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>LX글라스</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (원심 파기, 서울고법으로 돌려보냄)</t>
+        </is>
+      </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>이 기사는 미국 고용 관련 법의 복잡성과 빈번한 소송에도 불구하고, PEO와 EOR 서비스를 통해 미국 진출 기업들이 안정적으로 인력을 채용할 수 있다고 설명합니다. 아직 미국 내 인프라를 갖추지 못한 기업들을 위한 고용 옵션을 소개하는 정보성 콘텐츠입니다.</t>
+          <t>LX글라스 직원 36명이 회사를 상대로 경영성과급을 임금으로 인정하여 퇴직연금 부담금을 추가 지급해달라는 소송을 제기했습니다. 1심과 2심은 직원들의 손을 들어줬으나, 대법원은 경영성과급의 기준인 당기순이익이 근로 제공과 밀접한 관련성이 없다는 이유로 원심을 파기하고 서울고법으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>해당 기사는 미국 진출 기업을 위한 고용 옵션(PEO, EOR)을 소개하는 정보성 글로, 특정 사건이나 잠재적 소송에 대한 내용을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원이 경영성과급을 임금으로 볼 수 없다고 판단하여 원심을 파기환송했으므로, 원고(직원) 측의 승소 가능성이 매우 낮습니다. 이는 사실상 원고에게 불리한 법리적 판단이 확정된 것으로, 소송금융 투자 대상으로서의 매력이 현저히 떨어집니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>미국 진출 기업을 위한 고용 옵션: PEO와 EOR</t>
+          <t>대법 “LX글라스 성과급 임금 아냐...시장상황·경영판단 영향”</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217804</t>
+          <t>https://www.sedaily.com/article/20022519?ref=naver</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-18 00:40:07.812683+00:00</t>
+          <t>2026-03-22 12:54:31.257183+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
-      <c r="D140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>한국유리공업</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>인천시 기업안전법률 지원단 구성</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>인천시가 이달부터 시행된 '노란봉투법'과 강화된 '중대재해처벌법'에 기업들이 대응할 수 있도록 기업안전법률 지원단을 꾸렸다. 지원단은 노무사, 변호사 등으로 구성되어 인사·노무, 법률, 안전 분야의 무료 상담과 세미나를 제공한다. 시는 이 지원단을 통해 기업들의 경영 현장 부담과 혼란을 덜어줄 것으로 기대하고 있다.</t>
+          <t>대법원은 한국유리공업 직원 36명이 회사를 상대로 낸 임금 소송에서 경영성과급을 임금으로 인정한 원심 판결을 파기환송했습니다. 대법원은 실적에 연동되는 성과급은 근로의 대가가 아니라고 판단하여, 해당 성과급을 임금으로 볼 수 없다는 취지의 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>이 기사는 인천시가 새로운 노동법(노란봉투법, 중대재해처벌법) 시행에 기업들이 대응하도록 법률 자문단을 꾸린다는 내용이다. 특정 피해 사건이나 명확한 책임 주체, 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼 등)에 해당하지 않는다. 소송금융은 실제 발생한 분쟁을 대상으로 하므로, 예방적 법률 지원에 대한 기사는 투자 대상이 아니다.</t>
+          <t>대법원이 경영성과급을 임금으로 인정하지 않는다는 판결을 내리며 원심을 파기환송했습니다. 이는 소송의 핵심 쟁점에 대해 최고 법원이 원고(직원)에게 불리한 법리를 확정한 것으로, 비록 파기환송되어 소송이 종결된 것은 아니지만, 향후 승소 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>인천시, 노란봉투법 시행에 기업안전법률 자문단 꾸려</t>
+          <t>대법  실적 연동 성과급은 '근로 대가' 임금 아냐  파기환송</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133550687/2</t>
+          <t>https://www.kbsm.net/news/view.php?idx=512684</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-18 00:35:59.770628+00:00</t>
+          <t>2026-03-22 12:50:57.985395+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>한국유리공업</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>인천시가 '기업안전법률 지원단'을 출범하고 현판식을 가졌다. 이는 '노란봉투법' 시행으로 하도급 노동자에 대한 원청의 책임 범위가 확대되고 파업에 따른 손해배상 청구가 제한되는 등 기업들의 우려가 커지는 상황에 대응하기 위한 시 차원의 전문적인 지원 체계이다.</t>
+          <t>대법원은 당기순이익 실적에 따라 지급되는 경영성과급은 임금으로 볼 수 없다고 판결했습니다. 한국유리공업 직원 36명이 회사를 상대로 제기한 임금 지급 소송에서, 대법원은 성과급이 노동의 대가가 아닌 직원 사기 진작 및 복지 차원에서 지급된 것으로 판단하며 원심을 파기하고 사건을 서울고법으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>이 기사는 인천시가 '노란봉투법' 시행에 따른 기업들의 우려를 해소하기 위해 '기업안전법률 지원단'을 출범했다는 내용입니다. 이는 잠재적 피고인 기업을 위한 지원 체계 구축에 관한 것으로, 소송금융이 원고(피해자)를 지원하는 투자 대상과는 거리가 멠습니다. 특정 피해 사건이나 소송의 발생 가능성을 다루지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원이 경영성과급의 임금성을 부정하는 판결을 내림으로써, 원고 측의 핵심 주장이 법적으로 받아들여지지 않았습니다. 이는 '상대방 책임이 비교적 명확함'이라는 적합 조건에 부합하지 않으며, 이미 최고 법원에서 법리가 확정되어 원고 측의 승소 가능성이 매우 낮아졌기 때문에 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>인천시, '기업안전법률 지원단' 출범ㆍ현판식</t>
+          <t>대법  경영실적 따라 지급하는 성과급은 임금 아냐</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3531987</t>
+          <t>https://news.tf.co.kr/read/life/2304837.htm</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-18 00:34:39.928307+00:00</t>
+          <t>2026-03-22 12:50:02.571615+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>대법원 패소 확정, 헌법재판소 통한 취소 가능성 모색 중</t>
+          <t>미국 델라웨어 형평법원 판결 선고</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>동아투위 위원 113명이 제기한 해직 무효 소송과 행정소송이 모두 대법원에서 패소 확정되었다. 기사는 10·24 자유언론실천 선언일의 국가기념일 지정을 촉구하며, 대법원 확정판결을 헌법재판소에서 취소할 수 있는 가능성을 언급하고 있다.</t>
+          <t>크래프톤 경영진이 주가 하락에 대한 시장의 우려를 불식시키기 위해 대규모 자사주를 매입했다. 이는 신작 부재와 투자 성과 미흡, 자회사 전 경영진과의 소송 패소 등으로 인한 주주들의 원성이 커지는 상황에서 나온 조치이다. 특히 자회사 언노운월즈 전 경영진이 제기한 고용계약 위반 및 손해배상 청구소송에서 크래프톤이 패소하여 전 경영진의 복귀 및 운영권 복원 판결이 내려졌다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>이 사건은 동아투위 위원 113명의 해직 무효 소송 및 행정소송이 이미 대법원에서 패소 확정된 상태로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당한다. 비록 헌법재판소를 통한 판결 취소 가능성이 언급되나, 이는 매우 도전적인 법적 절차이며 승소 가능성이 낮아 투자 매력이 떨어진다.</t>
+          <t>크래프톤은 대기업으로 자력이 충분하지만(적합 조건 2), 기사의 주요 내용은 경영진의 자사주 매입과 주가 하락에 대한 분석이며, 소송금융의 대상이 될 만한 명확한 집단적 피해나 구체적인 법적 분쟁이 언급되지 않았다. 자회사 언노운월즈 전 경영진의 고용계약 위반 및 손해배상 청구소송은 이미 미국 법원에서 판결이 선고되어 종결된 사건이므로(부적합 조건 해당), 신규 소송금융 투자 대상으로는 부적합하다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>113명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>10·24 자유언론실천 선언일을 국가기념일로</t>
+          <t>크래프톤 경영진, 150억원어치 자사주 매입…“회사 미래 확신”</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333126</t>
+          <t>https://www.hani.co.kr/arti/economy/it/1250484.html</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-17 18:00:49.145579+00:00</t>
+          <t>2026-03-22 12:45:47.756452+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
-      <c r="D143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>한국유리공업</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>입법 논의 또는 진행 중</t>
+          <t>대법원 파기환송 (성과급 임금성 불인정)</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 주요 내용으로 사용자 범위 확대, 노동쟁의 개념 확대, 손해배상 제한을 다루고 있습니다. 특히 하청업체 간접고용 근로자가 원청 사용자와 단체교섭을 할 수 있도록 하여 노동권을 보장하는 것이 핵심입니다. 이는 구조조정, 정리해고, 사업 통폐합 등과 관련된 노동 분쟁에 영향을 미칠 것으로 보입니다.</t>
+          <t>한국유리공업 직원 36명이 회사를 상대로 낸 임금 소송에서 대법원이 수익에 따라 지급되는 연동형 성과급은 임금으로 볼 수 없다고 판단하며 원심을 파기환송했다. 대법원은 해당 성과급이 근로의 대가가 아닌 사기 진작 등의 차원이라고 보았다. 이로 인해 직원들의 주요 청구에 대한 승소 가능성이 낮아졌다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌 '노란봉투법'이라는 법안의 내용과 취지를 설명하고 있습니다. 소송금융은 실제 발생한 피해와 관련된 소송을 대상으로 하므로, 법안 자체는 투자 적합 조건에 해당하지 않습니다. 특정 가해자, 피해자, 피해 규모가 명확히 특정되지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 대법원이 연동형 성과급의 임금성을 불인정하여 원고(직원)의 주요 청구에 대한 승소 가능성이 현저히 낮아졌습니다. 소송금융은 승소 가능성이 높은 사건에 투자하므로, 최고 법원의 부정적 판단은 투자 매력을 크게 떨어뜨립니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>노란봉투법</t>
+          <t>대법,  수익 따라 지급하는 성과급 임금성 불인정 ..파기환송</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32609</t>
+          <t>http://www.fnnews.com/news/202603221358568306</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-17 13:15:44.523020+00:00</t>
+          <t>2026-03-22 12:44:11.157232+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
-      <c r="D144" t="inlineStr"/>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 입법 논의 및 영향 분석</t>
+          <t>행정소송 기각</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>기사는 파업 시 노동자에 대한 기업의 과도한 손해배상 청구를 제한하고 원청 사업주의 사용자 책임을 확대하는 '노란봉투법'에 대해 다룹니다. 이 법안이 CLS와 CJ대한통운 등 택배업계의 노사관계에 중요한 변곡점이 될 것이라고 분석하며, 노동계의 환영과 경영계의 우려를 함께 전하고 있습니다.</t>
+          <t>잦은 지각으로 징계를 받은 직원이 성희롱을 당했다고 주장하며 노동위원회에 구제신청을 냈으나 기각되었고, 이어진 행정소송에서도 법원이 직원의 청구를 기각하며 회사 측의 손을 들어주었습니다. 기사 내용은 직원의 성희롱 주장이 조작된 것으로 암시하고 있습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, '노란봉투법'이라는 법안의 내용과 택배업계 노사관계에 미칠 영향에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 명확한 원고(피해자), 피고(상대방), 그리고 구체적인 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 직원의 부당징계구제 행정소송이 이미 법원에서 기각되어 종결된 상태입니다. (부적합 조건: 이미 종결된 사건 해당) 또한, 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>CLS 이어 CJ대한통운까지…택배업계 노사관계 '변곡점'</t>
+          <t>지각 밥먹듯하다 징계 몰리자… 성희롱 당했다  조작 신고 [곽용희의 인...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=297728</t>
+          <t>https://www.hankyung.com/article/202603216691i</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-17 13:12:22.363443+00:00</t>
+          <t>2026-03-22 00:34:02.868641+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D145" t="inlineStr"/>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초기 단계</t>
+          <t>인도 대법원 공익 소송 기각</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행된 지 일주일이 지났으며, 정부는 건설 현장에 법이 안정적으로 적용되도록 지원을 강화하고 있습니다. 이 법은 기업이 노동자나 노조에 과도한 손해배상을 청구하는 것을 제한하는 내용을 담고 있으며, 삼성물산, 현대건설 등 주요 건설사들이 관련 간담회에 참석했습니다. 현재 특정 사건이 발생한 것은 아니며, 법의 시행 초기 단계에 대한 내용입니다.</t>
+          <t>인도 대법원이 생리 휴가 제도를 의무화하는 공익 소송(PIL)을 기각했다. 대법원은 생리 휴가 의무화가 성 고정관념을 강화할 수 있다는 우려를 표명하며 청원을 받아들이지 않았다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법의 시행과 정부의 안착 지원에 대한 내용으로, 특정 기업의 과도한 손해배상 청구 사례를 다루고 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다. 다만, 향후 발생할 수 있는 분쟁의 잠재적 상대방인 건설 대기업들은 자력이 충분하다는 적합 조건 2에 해당합니다. 현재 구체적인 피해 발생이나 공적 절차 진행 중인 사건이 없어 적합 조건 1, 3, 4, 5, 6이 충족되지 않습니다.</t>
+          <t>해당 사건은 특정 피해자에 대한 손해배상 청구가 아닌, 생리 휴가 제도 의무화를 위한 공익 소송(PIL)이며, 이미 인도 대법원에서 기각되어 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융이 투자할 만한 금전적 피해나 명확한 피고가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 일주일⋯정부  건설현장 안착 지원 강화</t>
+          <t>사람이 또 죽었습니다. 피해자보호명령, 그렇게 어렵나요?</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260317500293</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216630&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-17 13:04:52.806273+00:00</t>
+          <t>2026-03-21 12:43:21.800695+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
-      <c r="D146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>현대모비스, 기아</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>노란봉투법 및 중대재해처벌법 시행에 따른 기업 법률 지원단 발족</t>
+          <t>1150만 달러 규모의 보상 합의로 종결</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>인천시가 최근 노란봉투법과 중대재해처벌법 시행으로 기업의 법적 부담이 커짐에 따라 '기업안전법률지원단'을 발족했습니다. 이 지원단은 노무사, 변호사 등 민간 전문가로 구성되어 기업에 인사·노무, 법률, 안전 등 다양한 분야의 상담을 제공하며, 기업 대응 전략 세미나도 개최할 예정입니다.</t>
+          <t>조지아 현대모비스와 기아 공장에서 일한 멕시코계 근로자들이 2019년 8월 제기한 집단소송이 1150만 달러 규모의 보상 합의로 마무리되었다. 이로써 해당 사건은 종결되었다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 인천시가 기업의 법률적 부담을 덜어주기 위해 '기업안전법률지원단'을 발족했다는 정책적 내용을 담고 있습니다. 소송금융은 원고(피해자)의 손해배상 청구를 지원하는 것이 주 목적이므로, 본 기사는 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>부적합 조건 '이미 종결된 사건'에 해당합니다. 조지아 현대모비스와 기아를 상대로 제기된 집단소송이 1150만 달러 규모의 보상 합의로 이미 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1150만달러</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>멕시코계 근로자 다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>인천, 노란봉투법 ‘기업안전법률 지원단’ 발족</t>
+          <t>조지아 현대모비스·기아, 집단소송 1150만불 합의</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020467?ref=naver</t>
+          <t>https://www.koreadaily.com/article/20260320151238319</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-17 12:59:41.641595+00:00</t>
+          <t>2026-03-21 00:43:16.320378+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
-      <c r="D147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 노조의 교섭 요구 시작</t>
+          <t>노란봉투법 입법 논의 및 시행 예정</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>파업 노동자에 대한 손해배상 청구를 제한하고 사용자·노동자의 법적 범위를 확대한 '노란봉투법'이 시행되면서, 한화오션, 포스코 등 5개 노조가 원청에 교섭을 요구하는 등 즉각적인 움직임이 나타나고 있습니다. 재계에서는 노조의 재물손괴 등 폭력 사태 용인 및 AI 로봇 도입 등 신기술 혁신 저해 가능성에 대한 우려를 표명하며, 법의 모호성과 시대 변화에 뒤처진 점을 지적하고 있습니다.</t>
+          <t>노란봉투법은 노동자의 단체교섭권과 쟁의행위 범위를 확대하고 파업으로 인한 기업의 손해배상 청구를 제한하는 것을 핵심으로 한다. 이 법의 시행은 IT 본사-자회사 관계 재정립의 기로에 서게 하며 현장에 혼선을 야기할 수 있다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 미래의 노사 갈등 가능성을 다루고 있습니다. 특정 피해자가 명확한 상대방의 잘못으로 인해 이미 발생한 손해를 배상받으려는 소송 건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다. 현재는 법률 시행에 따른 사회적 논의 및 잠재적 분쟁의 초기 단계입니다.</t>
+          <t>해당 기사는 '노란봉투법'이라는 법안의 내용과 그로 인한 IT 본사-자회사 관계의 변화 가능성을 다루고 있습니다. 특정 피해 사실이나 구체적인 분쟁 당사자, 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력 충분성, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>피지컬 AI 혁명기에 도착한 노란봉투법[생생확대경]</t>
+          <t>노란봉투법 시대, IT 본사·자회사 관계 '재정립' 기로…현장은 혼선</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01784326645384304</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297235</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-17 00:39:16.000124+00:00</t>
+          <t>2026-03-21 00:30:37.489879+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
-      <c r="D148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 PEF 업계 대응 논의 중</t>
+          <t>노란봉투법 시행 초기</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>개정 노동조합 및 노동관계조정법(노란봉투법)이 시행되면서 '사용자' 개념이 확장되고 파업 대상이 확대되었으며, 노조의 손해배상 책임이 줄어들었습니다. 이에 PEF 업계는 하청 노동자와의 직접 교섭 의무가 운용사에까지 번질 가능성과 포트폴리오 기업의 경영 차질 및 가치 하락을 우려하며 법무법인과 대응책을 논의하고 있습니다. 특히 건설, 조선, 반도체 등 원청-하청 구조 기업에 투자한 PEF들이 상황을 예의주시하고 있습니다.</t>
+          <t>기사는 '노란봉투법'의 시행과 관련하여 원청의 하청 노동자에 대한 교섭 책임 확대 및 쟁의 행위 손해배상 청구 제한 등의 내용을 다루고 있습니다. 이 법이 산업계에 미칠 혼란에 대한 우려가 제기되고 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 따른 PEF 업계의 잠재적 리스크와 우려를 다루고 있습니다. 소송금융은 통상적으로 명확한 피해를 입은 원고가 피고에게 손해배상을 청구하는 경우에 적합하나, 이 사건은 특정 피해자가 특정 피고의 명확한 불법행위로 인해 발생한 손해를 배상받으려는 상황이 아닙니다. 새로운 법률 환경에 대한 기업들의 대응 및 잠재적 분쟁 가능성을 논하는 단계로, 소송금융 투자 대상으로서의 구체적인 소송 기회가 명확하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 산업계의 우려를 다루는 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자 집단, 가해자, 피해 규모, 진행 중인 사건 등이 명확히 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>[Invest]운용사까지 타고 올라오나…PEF 업계도 노란봉투법 경계령</t>
+          <t>[태평로] 노란봉투법보다 더 중요한 것</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/03/16/2026031680215.html</t>
+          <t>https://www.chosun.com/opinion/taepyeongro/2026/03/20/5BTYYMFBUNFR3PKYBWPZYRDPQA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-17 00:35:08.266794+00:00</t>
+          <t>2026-03-21 00:30:30.455378+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
-      <c r="D149" t="inlineStr"/>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>서울시교육청의 교육활동보호 매뉴얼 시행 및 지원팀 운영</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'에 대한 기자 발언대로, 노동3권 보장과 쟁의행위에 대한 과도한 손해배상 방지라는 법안의 명분과 경남 지역 건설 현장이 마주한 현실적 어려움 사이의 간극을 좁혀야 한다고 주장한다. 특정 사건이나 피해 사실을 다루는 것이 아닌, 입법 논의의 방향성에 대한 의견을 제시하고 있다.</t>
+          <t>교사들이 학부모와 학생의 과도한 연락으로 사생활 침해 및 인간적 존엄성 위협을 겪는 상황에서, 서울시교육청이 '2026 교육활동보호 매뉴얼'을 발표했습니다. 이 매뉴얼은 교사의 사생활 보호 수칙 명시, 긴급지원팀(SEM119) 운영, 소송비 및 손해배상 책임 지원 등을 포함하며, 교사들이 겪는 어려움에 대한 제도적 해결책을 제시합니다. 기사는 매뉴얼의 유의미성을 강조하며 현장 구현의 중요성을 언급합니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'이라는 입법 논의에 대한 기자 발언대로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 교사들의 사생활 침해 및 존엄성 위협이라는 집단적 피해를 다루고 있으며, 서울시교육청이 이를 해결하기 위한 공적 절차(매뉴얼 시행, 지원팀 운영)를 진행 중임을 보여줍니다. 그러나 소송금융 투자 대상으로서 특정할 만한 자력 있는 상대방이 부재하고, 피해 규모가 주로 비금전적이라 대규모 손해배상 청구의 적합성이 낮습니다. 기사 내용이 소송 기회 발굴보다는 문제 해결을 위한 제도적 노력에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교사 다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>[기자 발언대] 노란봉투법, 명분과 현실 간극 좁혀야- 박준영(경제부)</t>
+          <t>휴대폰 두 개 들고 다니던 교사들, 이제 한시름 놓을 수 있을까</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484232</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003216692&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-16 12:59:05.094605+00:00</t>
+          <t>2026-03-21 00:30:24.308152+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>AI와 로봇 기술 발전이 노동시장에 미치는 영향과 청년 일자리 감소 문제를 다루고 있습니다. 특히 노란봉투법 시행이 AI 전환의 걸림돌이 될 수 있다는 전문가의 의견을 통해 노동법과 사회안전망 재설계의 필요성을 강조합니다.</t>
+          <t>정읍시가 6급 이하 전 직원을 대상으로 성희롱·성폭력 예방 교육을 실시했다. 이 교육은 공직 사회의 성인지 감수성을 높이고 존중하는 조직 문화를 구축하며, 직장 내 성희롱·성폭력에 대한 공직자의 책임 의식을 명확히 하기 위해 마련되었다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>본 기사는 AI 시대의 노동시장 변화와 노란봉투법의 영향을 다루는 전문가 인터뷰로, 특정 기업이나 기관의 불법 행위로 인한 피해 사건이 아닙니다. 소송의 상대방이 특정되지 않고, 구체적인 법적 분쟁이나 손해배상 청구의 근거가 되는 사건이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 정읍시의 성희롱·성폭력 예방 교육 실시에 대한 내용으로, 실제 성희롱·성폭력 사건 발생이나 피해에 대한 보도가 아닙니다. 따라서 상대방 책임, 피해 규모, 증거 유무, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>[청론직설] “파업 만능열쇠 된 노란봉투법, 성공적 AI전환에 걸림돌”</t>
+          <t>정읍시 ‘성희롱·성폭력 예방 교육’ 실시</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020010?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603201721489043edd30pn2gj_12</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-16 12:57:30.026452+00:00</t>
+          <t>2026-03-21 00:19:46.098558+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>항공사 (특정 불가)</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>손해배상청구 소송 취하 및 성과급 지급으로 종결</t>
+          <t>살인 사건 수사 진행 중</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>한화오션이 하청노조에 대한 470억원 규모의 손해배상청구 소송을 취하하고, 협력사 직원 약 2000명에게 1인당 평균 300만원의 성과급을 지급했습니다. 이는 노사상생 정책의 일환으로, 모범적인 사례로 평가받고 있습니다.</t>
+          <t>A 씨가 항공사 기장을 살해한 사건의 피의자로 지목되었으며, 사이코패스 진단 결과는 아니었다. 유력한 범행 동기로는 A 씨가 항공사 재직 중 겪었던 반복된 심사 부진과 퇴직 이후의 소송 등이 거론된다. 이 기사는 주로 범죄 사건의 동기와 피의자의 심리 상태에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>한화오션이 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상청구 소송을 취하하고 협력사 직원들에게 성과급을 지급하며 노사상생 정책을 시행했습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 항공사 기장 살해 사건의 범행 동기를 다루는 형사 사건 보도이며, 소송금융의 대상이 되는 민사 소송에 대한 정보가 부족하다. 피의자가 과거 항공사 재직 중 겪었던 심사 부진 및 퇴직 후 소송은 언급되나, 이는 이미 종결되었거나 현재 소송금융 투자를 검토할 만한 새로운 민사 소송 기회로 보기 어렵다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>한화, 재계 4위 넘본다...'안정형' 구광모 vs '공격형' 김동관</t>
+          <t>‘항공사 기장 살해’ 피의자, 사이코패스 아니었다</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14790</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032018524612510</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:05.893011+00:00</t>
+          <t>2026-03-20 13:06:36.767783+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
-      <c r="D152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>법안 시행 예정 (2026년 3월 10일)</t>
+          <t>미국 델라웨어 형평법원 판결</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청 노동자가 원청과 직접 교섭하고 파업 시 손해배상 부담을 줄이는 내용을 담고 있습니다. 2026년 3월 10일 시행 예정이며, 시행 첫날부터 여야 간 공방이 예상됩니다. 기사는 법안의 내용과 정치적 논쟁에 초점을 맞추고 있습니다.</t>
+          <t>크래프톤의 자회사 언노운월즈 전 경영진 3명이 제기한 소송에서 미국 델라웨어 형평법원이 테드 길 전 CEO 1명에 대해서만 복직을 명령하며 크래프톤 측이 일부 승소했습니다. 이는 언노운월즈의 차기작 '서브노티카2' 출시와 관련된 분쟁으로, 법원은 나머지 2명의 해임 정당성을 인정했습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 법안의 내용과 시행 예정, 그리고 이에 대한 여야 공방을 다루고 있습니다. 특정 피해 사건이나 구체적인 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 법안 시행 예정일이 2026년 3월 10일로, 현재 시점에서 구체적인 투자 기회를 포착하기 어렵습니다.</t>
+          <t>해당 사건은 대규모 피해자가 아닌 전 경영진 3명과 회사 간의 내부 기업 분쟁으로, 집단적 피해 조건(적합 조건 3)에 해당하지 않습니다. 또한, 이미 법원의 판결이 선고되어 전 경영진 측이 대부분 패소한 상황이므로, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (전 경영진)</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>​''뜨거운 감자' 노란봉투법..시행 첫날부터 여야 공방전</t>
+          <t>크래프톤, 언노운월즈 분쟁서 일부 승기…해임 정당성 인정</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>datasom.co.kr</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.datasom.co.kr/news/articleView.html?idxno=208131</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549340</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-16 12:49:22.155607+00:00</t>
+          <t>2026-03-20 13:04:13.431653+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>롯데카드 주식회사, 롯데지주 주식회사</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 사건은 회사 내부 징계 외에 노동청 진정이나 민사상 손해배상 청구로 이어질 수 있으며, 회사 조사, 행정 절차, 사법 절차로 동시에 확장될 수 있는 복합적인 구조를 가집니다. 기사는 이러한 사건의 초기 대응 중요성을 강조합니다.</t>
+          <t>롯데지주가 지급 여부와 지급률을 결정한 롯데카드의 성과급은 임금이 아니라는 대법원 판결이 나왔다. 이에 따라 퇴직한 전 사원 A가 성과급을 평균임금에 포함해 퇴직금 차액을 지급하라는 소송에서 원고의 상고가 기각되어 원심이 확정되었다. 이 판결은 성과급의 지급 조건이 근로자 개인의 업무실적과 직접 관련이 없고, 지급 여부 및 규모가 최대주주의 임의 결정에 따라 불확정적이라는 점을 근거로 한다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>본 기사는 직장 내 괴롭힘 사건의 일반적인 특성과 진행 과정을 설명하는 논평으로, 특정 사건에 대한 구체적인 정보가 부족합니다. 따라서 상대방 특정, 책임 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단을 위한 구체적인 적합 조건에 해당하지 않아 투자 대상으로 보기 어렵습니다.</t>
+          <t>대법원 판결로 성과급이 임금에 해당하지 않는다는 법리가 확정되어, 유사 사건의 소송금융 투자 가능성이 매우 낮음. 이미 종결된 사건에 해당하며, 상대방의 책임이 법적으로 부정됨.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 수백만원 추정 (성과급 부분), 총 피해액 미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>롯데카드 전·현직 직원 다수</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 신고 대응, 초기에 확실히 잡아야 한다</t>
+          <t>[노동]  롯데지주가 지급 여부 · 지급률 결정한 롯데카드 성과급, 임금...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026031613431381196cf2d78c68_7</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92800</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-16 12:49:00.133937+00:00</t>
+          <t>2026-03-20 00:49:57.233185+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
-          <t>항소심 승소로 소송 종결</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>유도훈 감독이 2023년 대구 한국가스공사로부터 일방적인 경질 통보를 받고 잔여 시즌 연봉을 받지 못해 소송을 제기했다. 유 감독은 항소심에서 승소하여 사건이 종결되었다. 현재는 정관장 감독으로 부임하여 친정팀 가스공사를 상대로 전승을 기록 중이다.</t>
+          <t>본 기사는 노동조합 및 노동관계조정법 개정안인 '노란봉투법'의 핵심 내용과 건설산업 현장에 미칠 영향에 대해 다루고 있습니다. 노동자의 단체행동에 대한 손해배상 책임을 제한하고 사용자의 범위를 확대하는 내용을 골자로 하며, 갈등 대신 지혜로운 해결이 필요함을 강조합니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>이 사건은 유도훈 감독이 대구 한국가스공사를 상대로 제기한 소송에서 이미 항소심 승소 판결을 받아 종결된 사건입니다. '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다. 소송금융은 통상 진행 중이거나 예정된 소송에 자금을 지원합니다.</t>
+          <t>본 기사는 '노란봉투법'이라는 법안의 입법 논의와 그 잠재적 영향에 대한 내용으로, 특정 사건이나 피해가 발생하여 소송으로 이어질 수 있는 구체적인 분쟁 상황을 다루고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임의 명확성 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>[JB프리뷰] ‘5경기 평균 66.0실점’ 유도훈 감독의 정관장, 가스공사에...</t>
-[...2 lines deleted...]
-      <c r="K154" t="inlineStr"/>
+          <t>갈등 대신 지혜로 풀어야 할 '노란봉투법' 숙제</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>koscaj.com</t>
+        </is>
+      </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://m.sports.naver.com/basketball/article/065/0000294516</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323001</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:29.162569+00:00</t>
+          <t>2026-03-20 00:39:36.438960+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>갑질 및 직장 내 괴롭힘 근절 정책 추진 중</t>
+          <t>노사관계 제도발전 위원회에서 정책 의제 논의 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>경기도교육청이 '갑질 및 직장 내 괴롭힘' 근절 정책을 적극 추진하며 피해자 보호와 상호 존중 조직문화 정착을 목표로 하고 있습니다. 이는 현장에서 체감할 수 있는 변화를 만들고 신고 절차를 통해 문제를 해결하려는 노력의 일환입니다.</t>
+          <t>기사는 사용자 범위 확대, 노동쟁의 대상 확장, 손해배상 청구 제한 등 세 가지 핵심 노동 쟁점을 둘러싼 노사 간의 잠재적 갈등을 다룬다. 노사관계 제도발전 위원회가 이러한 갈등을 흡수하고 제도를 보완하는 역할을 할 것으로 기대된다. 이는 구체적인 법적 분쟁보다는 정책적 논의 단계에 해당한다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하나, 본 기사는 특정 사건에 대한 보도가 아닌 경기도교육청의 '갑질 및 직장 내 괴롭힘' 근절 정책 추진에 대한 내용입니다. 구체적인 피해자, 피해 규모, 명확한 증거 등이 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 노동관계 제도 개선을 위한 정책적 논의와 잠재적 갈등을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 있는 법적 분쟁이 아니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 소송 가능성이 확인되지 않는다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>경기도교육청, ‘갑질·직장 내 괴롭힘’ 근절 추진</t>
+          <t>[사회적대화 2.0] ③ 할 일도 산적…이 정부 경사노위가 다룰 의제는</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595219</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603191337064610856</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-16 12:35:10.326447+00:00</t>
+          <t>2026-03-20 00:39:18.820050+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
-          <t>손해배상 소송 취하</t>
+          <t>법률 개정 논의 및 시행 예정</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>한화오션이 지난 2월 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상 청구 소송을 취하했습니다. 같은 달 협력사 직원 약 2000명에게 1인당 평균 300만원 수준의 성과급을 지급하는 등 노사 상생 정책을 펼쳤습니다.</t>
+          <t>노란봉투법은 하청 노동자의 원청 기업 교섭 요구를 가능하게 하고, 불법 쟁의행위에 대한 기업의 손해배상 청구를 제한하는 내용을 골자로 한다. 이 기사는 노란봉투법 시행 후 기업들이 '사용자성' 확대에 촉각을 곤두세우는 등 법안의 잠재적 후폭풍에 대해 다루고 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>한화오션이 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상 청구 소송을 취하하여, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송이 이미 종결되었으므로 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
+          <t>이 기사는 노란봉투법이라는 법률 개정안의 내용과 그로 인한 기업들의 잠재적 우려를 다루고 있을 뿐, 특정 피해자가 발생하여 소송으로 이어질 수 있는 구체적인 사건이나 사고를 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 투자 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>뜨는 한화, 지는 LG…재계 판도 변화 주목</t>
+          <t>[기획] 노란봉투법 시행 후폭풍…기업들 '사용자성' 촉각 (상)</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158447</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33919</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-16 00:52:27.897807+00:00</t>
+          <t>2026-03-20 00:39:08.636264+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C157" t="inlineStr"/>
+      <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 1심 판결</t>
+          <t>노란봉투법 시행 및 교섭 요구 증가</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>업무용 카카오톡 단체대화방에 직원이 실수로 음란물을 전송한 사건에서, 법원은 해당 직원의 행위가 위법하며 회사 또한 사용자책임을 부담한다고 판단했습니다. 피해자에게 50만 원의 위자료를 지급하라고 판결했으나, 이는 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작습니다.</t>
+          <t>노란봉투법이 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 노동쟁의 범위가 확대되었으며, 기업의 파업 노동자에 대한 손해배상 청구는 제한됩니다. 법 시행 9일 만에 683곳의 하청업체에서 교섭 요구가 쏟아졌으나, 실제 절차 착수는 13곳에 불과합니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>법원에서 회사와 직원의 사용자책임을 인정하고 음란물 전송 행위가 위법하다고 판단하여 상대방 책임이 명확하고(적합 조건 1) 카카오톡 기록 등 증거가 명확하지만(적합 조건 5), 법원이 인정한 위자료 액수가 50만 원으로 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작아(적합 조건 4 미충족) 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이나 명확한 가해자를 다루지 않고, '노란봉투법' 시행으로 인한 노동쟁의 범위 확대 및 원청 책임 강화, 기업의 손해배상 청구 제한에 대해 보도하고 있습니다. 소송금융의 핵심인 손해배상 청구 대상이 되는 '피해'가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>50만 원 (법원 인정액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>[단독] 업무 단톡방에 음란물 전송 실수…법원 “회사와 직원이 위자료...</t>
+          <t>노란봉투법 시행 9일, 하청 683곳서 교섭 요구 쏟아져⋯절차 착수는 13곳...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38945</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284708</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-16 00:47:53.310774+00:00</t>
+          <t>2026-03-19 12:55:45.614667+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr"/>
-      <c r="D158" t="inlineStr"/>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>현대모비스, 기아</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>국회 입법 논의 중</t>
+          <t>집단소송 합의 완료</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 주요 내용을 설명하며, 하청업체 노동자의 원청 교섭권 부여 및 기업의 파업 노동자 손해배상 청구 제한을 골자로 합니다. 이 법안이 국내 기업들에게 미칠 영향에 대한 우려를 다루고 있습니다.</t>
+          <t>현대모비스와 기아가 미국 공장에서 근무한 노동자들로부터 제기된 집단소송에 대해 한화 약 170억 원(1150만 달러)에 합의했다는 외신 보도가 나왔습니다. 이 합의는 미국 내 노동자 집단소송의 한 사례로, 기업의 책임과 피해 규모를 보여줍니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁이 아닌 '노란봉투법'이라는 입법 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 원고(피해자)와 피고(상대방)가 특정되지 않으며, 발생한 피해나 손해배상 청구권이 명확하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>대기업(현대모비스, 기아)이 피고이며, 다수의 노동자가 피해를 입은 집단소송으로 피해 규모가 약 170억 원에 달하지만, 이미 합의가 완료되어 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 170억 원</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>밖으론 '중동 전쟁' 안으론 '노란봉투법'···사면초가 갇힌 韓 기업들</t>
+          <t>현대모비스와 기아 미국서 노동자에 집단소송 합의금 지불 결정, 1150만...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405615</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433434</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-16 00:38:45.494910+00:00</t>
+          <t>2026-03-19 12:48:43.832125+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
-          <t>법률 시행 및 제도 설계 논의</t>
+          <t>플랫폼노동공제회에서 안전 및 역량강화 교육 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 핵심 내용인 사용자 범위 확대와 파업 손해배상 책임 제한에 대해 다루는 데스크 칼럼입니다. 원청사 등 실질적 지배력을 가진 사업자에게 노사 교섭 책임을 부여하고 노동쟁의로 인한 손해배상 책임을 제한하는 법안의 신중한 제도 설계를 강조하고 있습니다.</t>
+          <t>플랫폼노동공제회가 이주노동자를 포함한 플랫폼 노동자들을 대상으로 안전 및 역량강화 교육을 실시하고 있습니다. 교육 내용은 교통사고 피해보상 청구, 보험처리 실무, 근골격계 질환 예방 등으로, 플랫폼 노동자의 안전과 권익 향상을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 제도 설계에 대한 데스크 칼럼으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 플랫폼 노동자들을 위한 안전 및 역량강화 교육에 대한 내용으로, 특정 사건이나 가해자가 명확히 드러나지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 법적 분쟁 상황이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[데스크칼럼] 노란봉투법 시행, 하도급 구조 보완할 신중한 제도 설계 ...</t>
+          <t>플랫폼노동공제회, 라이더 안전·역량강화교육</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>kmecnews.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45857</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233317</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-16 00:38:06.905854+00:00</t>
+          <t>2026-03-19 12:22:47.070957+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
-      <c r="E160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>이 데스크칼럼은 '노란봉투법' 도입으로 기업들이 '손해배상 걱정 없는 파업'이라는 새로운 상황에 직면하게 될 것이라고 분석합니다. 법원의 사용자성 범위와 쟁의의 정당성 판단에 대한 불확실성을 언급하며, 법률의 향방에 대한 기업들의 우려를 전달하고 있습니다.</t>
+          <t>해당 기사는 '노동의 개혁 10대 과제'라는 제목의 칼럼으로, 노조법상 근로자 개념, 사용자 범위 확대, 불법행위 손해배상 제한 등 노동 개혁의 주요 쟁점들을 논하고 있습니다. 특정 사건이나 분쟁에 대한 내용이 아니므로 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 도입과 그 법적 파급효과에 대한 논평입니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 손해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동 개혁 과제에 대한 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>[데스크칼럼] 머스크에 판정패 한 독일 금속노조</t>
+          <t>[EBN 칼럼] 노동의 개혁 '10대 과제'</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031521151</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702725</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:22.899933+00:00</t>
+          <t>2026-03-19 00:37:43.090362+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행될 예정으로, 하청·특수고용 노동자의 사용자 범위가 원청 기업까지 확대되고 쟁의행위에 대한 과도한 손해배상 책임이 제한됩니다. 특히 보험설계사와 같은 특수고용 노동자들의 노사관계에 새로운 변수로 작용할 것으로 예상됩니다.</t>
+          <t>경제 칼럼으로, '노란봉투법'의 쟁점과 경영상의 불확실성에 대해 논하고 있습니다. 불법 쟁의행위에 대한 손해배상 청구 제한과 파업 적용 범위 확대가 주요 내용이며, 조합원 개인별 책임 비율 산정 방식 등이 언급됩니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 사건, 명확한 상대방의 책임, 피해 규모 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아닌, '노란봉투법'이라는 입법 논의에 대한 경제 칼럼입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>노란봉투법 시행, 보험설계사 노사관계 '새 변수' 부상</t>
+          <t>[경제칼럼] 노란봉투법, 경영 의욕 꺾지 않고 연착륙 고민해야</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89617</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319042</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:00.738144+00:00</t>
+          <t>2026-03-18 12:54:11.186788+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
-          <t>경기도교육청의 갑질 및 직장 내 괴롭힘 근절 정책 시행</t>
+          <t>노란봉투법 시행 및 관련 법리 해석서 출간</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>경기도교육청이 갑질 및 직장 내 괴롭힘 금지 조례 개정에 따라 대응 체계를 강화하고, 사안 처리 전 과정을 표준화하며 조사·판단 단계의 신뢰를 높이는 정책을 시행한다. 실태조사와 갑질 지수를 활용해 예방 및 개선을 추진하고, 피해자 보호와 상호 존중 조직문화 정착을 목표로 한다. 신고자의 비밀 보장 및 불이익 처우 금지 조치도 포함된다.</t>
+          <t>개정 노동조합법(노란봉투법) 시행에 발맞춰 하갑래 교수의 신간 '집단적 노동관계법(전정 제9판)'이 출간되었다. 이 책은 확대된 사용자 개념, 노동쟁의 범위 재정립 등 새로운 법체계의 해석상 쟁점과 판단기준을 제시하며, 현장의 불확실성을 줄이는 데 기여할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>이 기사는 경기도교육청의 갑질 및 직장 내 괴롭힘 근절을 위한 정책 강화에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 개정 노동조합법(노란봉투법) 시행에 따른 법리 해석서 출간 소식이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 확인되지 않아 부적합하다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>경기도교육청, 갑질 근절로 신뢰 회복 나선다</t>
+          <t>[화제의 신간] 하갑래 교수, ‘집단적 노동관계법(전정 제9판)’ 출간</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260316500046</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=125&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38967</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:48.293190+00:00</t>
+          <t>2026-03-18 12:45:53.284193+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
-      <c r="E163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t>경기도교육청이 '갑질·직장 내 괴롭힘' 근절을 위해 정책을 대폭 강화한다. 피해자 중심의 회복 지원 체계를 정교화하고, 신고 전 사전 상담제 운영 및 갈등 조정 시 조정합의서 작성을 통해 합의 이행력을 담보할 예정이다. 사건 종결 후 2차 피해 방지 노력도 포함된다.</t>
+          <t>이 기사는 남형민 노무사가 아파트 노무관리의 중요성과 전문적인 운영 능력의 필요성을 강조하는 칼럼입니다. 고용승계 문제 등 노무관리 실패 시 발생할 수 있는 법적 소송 비용 증가와 관리비 인상 가능성을 언급하며, 관리직원 및 공동체에 미칠 영향을 경고합니다. 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 조언과 분석을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>이 기사는 경기도교육청의 '갑질·직장 내 괴롭힘' 근절 정책 강화에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 구체적인 적합 조건들을 파악할 수 없습니다.</t>
+          <t>해당 기사는 아파트 노무관리의 중요성을 강조하는 칼럼으로, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>경기도교육청,'갑질·직장 내 괴롭힘' 근절 정책 대폭 강화</t>
+          <t>[남형민 노무사의 노무병법] 아파트 입주자대표회의 전문적인 운영능력...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=502589</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1147439</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-16 00:31:39.865303+00:00</t>
+          <t>2026-03-18 12:40:55.337623+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr"/>
-      <c r="D164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>공정거래위원회</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>경기도교육청의 갑질 및 직장 내 괴롭힘 근절 정책 강화 및 신고센터 운영</t>
+          <t>공정위 경고조치 처분취소 소송 판결 확정</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>경기도교육청이 갑질 및 직장 내 괴롭힘 근절을 위해 강화된 정책을 시행한다. 갑질판단협의체 운영, 감사부서 역할 강화, 재조사 및 징계 조치, 실태조사 및 갑질 지수 관리 등을 통해 피해자 보호 및 상호 존중 문화를 확산할 계획이다. 신고센터를 상시 운영하며 신고자의 비밀 보장 및 불이익 처우 금지를 약속했다.</t>
+          <t>화물연대본부 거제통영지부 삼성지회가 공정거래위원회를 상대로 제기한 경고조치 처분취소 소송에서 법원은 물량 배분 요구가 단체교섭권 행사라고 판단했습니다. 공정위는 이 법원 판단을 수용했으며, 해당 판결은 이미 확정되었습니다. 이는 노조법상 노동자 및 노조에 대한 공정거래법 적용 제외에 힘을 실어줄 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>이 기사는 경기도교육청의 갑질 및 직장 내 괴롭힘 근절을 위한 정책 강화에 대한 내용으로, 특정 사건이나 피해자가 명확히 드러나지 않습니다. 상대방(공공기관)의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로 삼을 만한 구체적인 피해 사건, 명확한 책임 주체, 집단적 피해 규모 등이 파악되지 않아 적합 조건 1개만 해당됩니다.</t>
+          <t>기사에서 언급된 공정위 경고조치 처분취소 소송은 '판결 확정'으로 이미 종결된 사건입니다. 이는 소송금융 투자 대상에서 제외되는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>경기도교육청, 직장 내 ‘갑질·괴롭힘’ 근절 추진</t>
+          <t>노조법상 노동자·노조 '공정거래법 적용 제외' 힘 실리나</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1593917?ref=naver</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233253</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:21.465130+00:00</t>
+          <t>2026-03-18 00:51:02.841504+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
-      <c r="D165" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D165" t="inlineStr"/>
+      <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>사회대개혁위원회가 계절근로 노동자 인신매매 및 임금체불 문제 해결을 촉구했습니다. 특히 강원 양구 지역에서 브로커들이 계절근로 노동자들의 임금을 착취한 사례가 언급되며, 피해 노동자들이 고용노동부에 임금체불 진정을 제기한 상황입니다. 위원회는 양구군이 체불임금을 우선 지불하고 브로커에게 구상권을 행사할 것을 제안했습니다.</t>
+          <t>이 기사는 미국 고용 관련 법의 복잡성과 빈번한 소송에도 불구하고, PEO와 EOR 서비스를 통해 미국 진출 기업들이 안정적으로 인력을 채용할 수 있다고 설명합니다. 아직 미국 내 인프라를 갖추지 못한 기업들을 위한 고용 옵션을 소개하는 정보성 콘텐츠입니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>양구 계절근로 노동자들의 체불임금 피해는 명확하나, 주된 책임자인 브로커들의 자력 여부가 불분명하여 (적합 조건 2번 미충족) 소송금융 투자에 대한 회수 가능성이 낮습니다. 또한, 기사에서 양구군이 피해를 우선 구제하는 방안이 제안되고 있어, 피해자들의 소송 필요성이 사라질 수 있어 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>해당 기사는 미국 진출 기업을 위한 고용 옵션(PEO, EOR)을 소개하는 정보성 글로, 특정 사건이나 잠재적 소송에 대한 내용을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>산불진화 지휘 주무부처 조정…농산물 수입 의존정책 재검토</t>
+          <t>미국 진출 기업을 위한 고용 옵션: PEO와 EOR</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260313500598</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217804</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-16 00:20:46.281790+00:00</t>
+          <t>2026-03-18 00:40:07.812683+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
+      <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
-          <t>노조법 2·3조 개정 관련 법적 다툼 및 교섭 진행 중</t>
+          <t>인천시 기업안전법률 지원단 구성</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>금속노련 김준영 위원장이 노조법 2·3조 개정 시행과 관련하여 삼성에서 모범 사례를 만들겠다는 의지를 밝혔습니다. 확인 소송 등으로 인한 법적 다툼과 교섭이 진행 중이며, 포스코가 가장 먼저 교섭 요구 사실을 밝힌 것으로 보도되었습니다.</t>
+          <t>인천시가 이달부터 시행된 '노란봉투법'과 강화된 '중대재해처벌법'에 기업들이 대응할 수 있도록 기업안전법률 지원단을 꾸렸다. 지원단은 노무사, 변호사 등으로 구성되어 인사·노무, 법률, 안전 분야의 무료 상담과 세미나를 제공한다. 시는 이 지원단을 통해 기업들의 경영 현장 부담과 혼란을 덜어줄 것으로 기대하고 있다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 단편적이고 파편화되어 있어, 특정 사건으로 인한 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. 노조법 개정 및 확인 소송 관련 법적 다툼과 교섭 진행에 대한 내용으로, 소송금융 투자 대상이 되는 명확한 손해배상 청구권이 확인되지 않습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+          <t>이 기사는 인천시가 새로운 노동법(노란봉투법, 중대재해처벌법) 시행에 기업들이 대응하도록 법률 자문단을 꾸린다는 내용이다. 특정 피해 사건이나 명확한 책임 주체, 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼 등)에 해당하지 않는다. 소송금융은 실제 발생한 분쟁을 대상으로 하므로, 예방적 법률 지원에 대한 기사는 투자 대상이 아니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>금속노련 김준영  삼성서 모범 만들 것,…노조법 2ㆍ3조 개정 시행</t>
+          <t>인천시, 노란봉투법 시행에 기업안전법률 자문단 꾸려</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18713</t>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133550687/2</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-15 13:04:25.966400+00:00</t>
+          <t>2026-03-18 00:35:59.770628+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
-          <t>이 기사는 노동쟁의 범위 확대 및 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 '노란봉투법'에 대한 사설입니다. 노동권 보호라는 시대적 요구를 반영한 법안의 취지를 설명하며, 하도급 기업 노조가 법 시행 후 원청에 대한 행동을 준비할 수 있음을 시사합니다. 하지만 특정 피해 사건이나 당사자가 명확히 드러나지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>인천시가 '기업안전법률 지원단'을 출범하고 현판식을 가졌다. 이는 '노란봉투법' 시행으로 하도급 노동자에 대한 원청의 책임 범위가 확대되고 파업에 따른 손해배상 청구가 제한되는 등 기업들의 우려가 커지는 상황에 대응하기 위한 시 차원의 전문적인 지원 체계이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'이라는 법안과 그 함의에 대한 사설로, 특정 피해 사건이나 명확한 피해자, 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 인천시가 '노란봉투법' 시행에 따른 기업들의 우려를 해소하기 위해 '기업안전법률 지원단'을 출범했다는 내용입니다. 이는 잠재적 피고인 기업을 위한 지원 체계 구축에 관한 것으로, 소송금융이 원고(피해자)를 지원하는 투자 대상과는 거리가 멠습니다. 특정 피해 사건이나 소송의 발생 가능성을 다루지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>[글로벌이코노믹 사설] 노란봉투법 해법은 충돌보다 조정</t>
+          <t>인천시, '기업안전법률 지원단' 출범ㆍ현판식</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260315162523898135e857d010_1</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3531987</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-15 12:47:57.520038+00:00</t>
+          <t>2026-03-18 00:34:39.928307+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>'필수의료행위 의료사고 공소제한 법안'은 국회 보건복지위원회 법안심사소위원회 통과, '의료법 개정안'은 발의된 상태</t>
+          <t>대법원 패소 확정, 헌법재판소 통한 취소 가능성 모색 중</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>필수의료 분야 의사들의 사법 리스크를 완화하는 '공소제한 법안'이 국회 소위를 통과하며 환영받는 한편, 필수의료 중단 시 처벌하는 '의료법 개정안'이 발의되어 의료계의 거센 반발을 사고 있습니다. 의료계는 해당 법안이 의사들의 직업 선택의 자유 등 기본권을 침해하는 '강제 노역법'이라며 철회를 촉구하고 있습니다.</t>
+          <t>동아투위 위원 113명이 제기한 해직 무효 소송과 행정소송이 모두 대법원에서 패소 확정되었다. 기사는 10·24 자유언론실천 선언일의 국가기념일 지정을 촉구하며, 대법원 확정판결을 헌법재판소에서 취소할 수 있는 가능성을 언급하고 있다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>본 기사는 필수의료 관련 입법 동향과 이에 대한 의료계의 반발을 다루고 있어, 특정 사건으로 인한 피해자들의 손해배상 청구와 같은 전형적인 소송금융 투자 대상과는 거리가 멠습니다. 특히, '진료 공백 방지법'에 대한 의료계의 집단적 법적 대응 가능성은 있으나, 이는 주로 기본권 침해에 대한 헌법소원 또는 행정소송의 성격이 강하여 피해 금액을 특정하기 어렵습니다. (적합 조건: 상대방 책임 명확성 및 피해 규모 특정 어려움)</t>
+          <t>이 사건은 동아투위 위원 113명의 해직 무효 소송 및 행정소송이 이미 대법원에서 패소 확정된 상태로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당한다. 비록 헌법재판소를 통한 판결 취소 가능성이 언급되나, 이는 매우 도전적인 법적 절차이며 승소 가능성이 낮아 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>필수의료 의사 다수 (잠재적)</t>
+          <t>113명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>처벌 면하지만 떠나면 징역 …'당근'과 '채찍' 놓인 필수의료, 무슨 일</t>
+          <t>10·24 자유언론실천 선언일을 국가기념일로</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/15/2026031511212338166</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333126</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-15 12:47:50.843203+00:00</t>
+          <t>2026-03-17 18:00:49.145579+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 잠재적 분쟁 증가 예상</t>
+          <t>입법 논의 또는 진행 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>노동조합법 개정안, 일명 '노란봉투법'이 본격 시행되면서 산업 현장의 노사 관계에 큰 변화가 예상됩니다. 사용자 범위 확대, 노동쟁의 대상 확대, 손해배상 청구 제한 등의 핵심 조항을 둘러싼 해석 차이가 새로운 분쟁 요인으로 작용할 수 있으며, 특히 원청의 '사용자성' 인정 여부가 주요 쟁점이 될 전망입니다.</t>
+          <t>기사는 '노란봉투법'의 주요 내용으로 사용자 범위 확대, 노동쟁의 개념 확대, 손해배상 제한을 다루고 있습니다. 특히 하청업체 간접고용 근로자가 원청 사용자와 단체교섭을 할 수 있도록 하여 노동권을 보장하는 것이 핵심입니다. 이는 구조조정, 정리해고, 사업 통폐합 등과 관련된 노동 분쟁에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 노동법 해석 논란과 향후 노사 갈등 양상 변화를 다루고 있습니다. 특정 피해 사건이나 구체적인 소송 대상이 명확히 제시되지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌 '노란봉투법'이라는 법안의 내용과 취지를 설명하고 있습니다. 소송금융은 실제 발생한 피해와 관련된 소송을 대상으로 하므로, 법안 자체는 투자 적합 조건에 해당하지 않습니다. 특정 가해자, 피해자, 피해 규모가 명확히 특정되지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>[르포] 노란봉투법 본격 시행,  벌써부터 우려 목소리 높아 ...</t>
+          <t>노란봉투법</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887509</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32609</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-15 12:47:26.320346+00:00</t>
+          <t>2026-03-17 13:15:44.523020+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
-      <c r="D170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
-          <t>과거 소송 종결 및 관련 법 제정 완료</t>
+          <t>노란봉투법 관련 입법 논의 및 영향 분석</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 유래를 설명하며, 2009년 쌍용자동차 노조 파업 당시 회사 측이 노조에 47억 원의 손해배상을 청구하여 법원이 이를 인정한 사건을 언급합니다. 이 사건을 계기로 노동자 파업에 대한 과도한 손해배상 청구를 제한해야 한다는 여론이 형성되어 '노란봉투법'이 제정되었습니다.</t>
+          <t>기사는 파업 시 노동자에 대한 기업의 과도한 손해배상 청구를 제한하고 원청 사업주의 사용자 책임을 확대하는 '노란봉투법'에 대해 다룹니다. 이 법안이 CLS와 CJ대한통운 등 택배업계의 노사관계에 중요한 변곡점이 될 것이라고 분석하며, 노동계의 환영과 경영계의 우려를 함께 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>기사 내용은 17년 전 발생하여 이미 종결된 쌍용자동차 노조 소송 사건을 배경으로 '노란봉투법'의 제정 과정을 설명하고 있습니다. 소송금융은 현재 진행 중이거나 임박한 사건을 대상으로 하므로, 이미 종결된 과거 사건은 투자 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, '노란봉투법'이라는 법안의 내용과 택배업계 노사관계에 미칠 영향에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 명확한 원고(피해자), 피고(상대방), 그리고 구체적인 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>노란봉투법은?</t>
+          <t>CLS 이어 CJ대한통운까지…택배업계 노사관계 '변곡점'</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887543</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=297728</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-15 12:46:46.370982+00:00</t>
+          <t>2026-03-17 13:12:22.363443+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>삼성물산 건설부문, 현대건설, 대우건설, DL이앤씨, GS건설</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행 초기 단계</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>하도급 노동자에 대한 원청 기업의 책임을 강화하고 파업 노동자에 대한 손해배상 청구를 제한하는 '노란봉투법'이 오늘부터 시행되었습니다. 이 법은 전국의 주요 산업에 영향을 미칠 것으로 예상되지만, 본 기사에서는 특정 피해 사건이나 소송 대상이 명시되지 않았습니다.</t>
+          <t>노란봉투법이 시행된 지 일주일이 지났으며, 정부는 건설 현장에 법이 안정적으로 적용되도록 지원을 강화하고 있습니다. 이 법은 기업이 노동자나 노조에 과도한 손해배상을 청구하는 것을 제한하는 내용을 담고 있으며, 삼성물산, 현대건설 등 주요 건설사들이 관련 간담회에 참석했습니다. 현재 특정 사건이 발생한 것은 아니며, 법의 시행 초기 단계에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 시행을 알리는 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 피고, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 노란봉투법의 시행과 정부의 안착 지원에 대한 내용으로, 특정 기업의 과도한 손해배상 청구 사례를 다루고 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다. 다만, 향후 발생할 수 있는 분쟁의 잠재적 상대방인 건설 대기업들은 자력이 충분하다는 적합 조건 2에 해당합니다. 현재 구체적인 피해 발생이나 공적 절차 진행 중인 사건이 없어 적합 조건 1, 3, 4, 5, 6이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>한 주간의 이슈 검색어 Top10 [시선뉴스 키워드]</t>
+          <t>노란봉투법 시행 일주일⋯정부  건설현장 안착 지원 강화</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235524</t>
+          <t>https://www.asiatime.co.kr/article/20260317500293</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:27.100704+00:00</t>
+          <t>2026-03-17 13:04:52.806273+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
-      <c r="D172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
-          <t>한국국방연구원 고충심의위원회에서 직장 내 갑질에 해당하지 않는다고 심의 결과 통보. 언론중재위원회 조정에 따른 정정 보도.</t>
+          <t>노란봉투법 및 중대재해처벌법 시행에 따른 기업 법률 지원단 발족</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>본 기사는 한국국방연구원(KIDA) 내 직장 갑질 사건에 대한 정정 및 반론 보도이다. 이전 기사에서 팀장 B씨가 직장 내 괴롭힘을 가하고 국방부 감사를 회피했다고 보도되었으나, 사실 확인 결과 KIDA 고충심의위원회는 B씨의 행위가 직장 내 갑질에 해당하지 않는다고 결론 내렸다. 또한 B씨는 감사에 적극 협조했으며, 언론중재위원회의 조정에 따라 해당 내용이 정정되었다.</t>
+          <t>인천시가 최근 노란봉투법과 중대재해처벌법 시행으로 기업의 법적 부담이 커짐에 따라 '기업안전법률지원단'을 발족했습니다. 이 지원단은 노무사, 변호사 등 민간 전문가로 구성되어 기업에 인사·노무, 법률, 안전 등 다양한 분야의 상담을 제공하며, 기업 대응 전략 세미나도 개최할 예정입니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>한국국방연구원 고충심의위원회 심의 결과, 직장 내 갑질에 해당하지 않는다고 판단되어 상대방 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 언론중재위원회의 조정에 따라 정정 보도가 이루어져 사건의 주요 쟁점이 이미 해소되었거나 부인된 상태이므로, 소송금융 투자 대상으로서의 신규성 및 적합성이 매우 낮음 (부적합 조건 해당).</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 인천시가 기업의 법률적 부담을 덜어주기 위해 '기업안전법률지원단'을 발족했다는 정책적 내용을 담고 있습니다. 소송금융은 원고(피해자)의 손해배상 청구를 지원하는 것이 주 목적이므로, 본 기사는 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>[정정및반론보도]  국방부 감사관실, KIDA 내 갑질사건 ‘부실 감사’ 논...</t>
+          <t>인천, 노란봉투법 ‘기업안전법률 지원단’ 발족</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019496?ref=naver</t>
+          <t>https://www.sedaily.com/article/20020467?ref=naver</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-15 12:25:04.108015+00:00</t>
+          <t>2026-03-17 12:59:41.641595+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr"/>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>근로복지공단의 상소 제기 기준 개선 발표</t>
+          <t>노란봉투법 시행 및 노조의 교섭 요구 시작</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>근로복지공단이 법원이 업무상 재해 상당인과관계를 인정한 사건에 대해 원칙적으로 '원심 존중' 의견을 제출하는 등 상소 제기 기준을 개선한다고 발표했다. 이는 산재 피해자들의 소송 부담을 줄이고 권리 구제를 강화하기 위한 조치이다.</t>
+          <t>파업 노동자에 대한 손해배상 청구를 제한하고 사용자·노동자의 법적 범위를 확대한 '노란봉투법'이 시행되면서, 한화오션, 포스코 등 5개 노조가 원청에 교섭을 요구하는 등 즉각적인 움직임이 나타나고 있습니다. 재계에서는 노조의 재물손괴 등 폭력 사태 용인 및 AI 로봇 도입 등 신기술 혁신 저해 가능성에 대한 우려를 표명하며, 법의 모호성과 시대 변화에 뒤처진 점을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁이 아닌, 근로복지공단의 산재소송 상소 기준 개선이라는 정책 변경에 대한 내용입니다. 소송금융 투자의 대상이 되는 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 미래의 노사 갈등 가능성을 다루고 있습니다. 특정 피해자가 명확한 상대방의 잘못으로 인해 이미 발생한 손해를 배상받으려는 소송 건이 아니므로, 소송금융 투자 대상으로서의 적합성이 낮습니다. 현재는 법률 시행에 따른 사회적 논의 및 잠재적 분쟁의 초기 단계입니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>[위클립] 3월 2주</t>
+          <t>피지컬 AI 혁명기에 도착한 노란봉투법[생생확대경]</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>laborplus.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40501</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01784326645384304</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-15 00:29:53.227606+00:00</t>
+          <t>2026-03-17 00:39:16.000124+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
-      <c r="D174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행 및 PEF 업계 대응 논의 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>국내 산업계는 중동발 유가 급등과 '노란봉투법' 시행으로 이중고를 겪고 있습니다. 유가 급등은 항공, 석유화학 등 유가 민감 업종에 재무적 압박을 가하며, 노란봉투법은 사용자 범위 확대 및 쟁의행위 손해배상 청구 제한을 골자로 하여 기업들의 경영 불확실성을 증폭시키고 있습니다.</t>
+          <t>개정 노동조합 및 노동관계조정법(노란봉투법)이 시행되면서 '사용자' 개념이 확장되고 파업 대상이 확대되었으며, 노조의 손해배상 책임이 줄어들었습니다. 이에 PEF 업계는 하청 노동자와의 직접 교섭 의무가 운용사에까지 번질 가능성과 포트폴리오 기업의 경영 차질 및 가치 하락을 우려하며 법무법인과 대응책을 논의하고 있습니다. 특히 건설, 조선, 반도체 등 원청-하청 구조 기업에 투자한 PEF들이 상황을 예의주시하고 있습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>이 기사는 특정 가해자에 의한 피해 발생이 아닌, 국제유가 변동 및 노동법 개정으로 인한 산업계 전반의 경영 부담을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 따른 PEF 업계의 잠재적 리스크와 우려를 다루고 있습니다. 소송금융은 통상적으로 명확한 피해를 입은 원고가 피고에게 손해배상을 청구하는 경우에 적합하나, 이 사건은 특정 피해자가 특정 피고의 명확한 불법행위로 인해 발생한 손해를 배상받으려는 상황이 아닙니다. 새로운 법률 환경에 대한 기업들의 대응 및 잠재적 분쟁 가능성을 논하는 단계로, 소송금융 투자 대상으로서의 구체적인 소송 기회가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>외부에선 '유가 급등', 내부에선 '노란봉투법'…산업계에 불어닥친 '내...</t>
+          <t>[Invest]운용사까지 타고 올라오나…PEF 업계도 노란봉투법 경계령</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215307</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/03/16/2026031680215.html</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-15 00:27:26.939853+00:00</t>
+          <t>2026-03-17 00:35:08.266794+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
+      <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
-          <t>내부 문제 제기 및 언론 보도</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>인천관광공사에서 과거 갑질 피해자로 확정되었던 일부 간부들이 역으로 갑질 가해자로 지목되고 있으며, 유급휴가 특혜 의혹이 제기되었다. 이는 조직 내부의 기강 해이와 도덕적 해이 문제를 보여주는 것으로, 언론 보도를 통해 공분을 사고 있다.</t>
+          <t>이 기사는 '노란봉투법'에 대한 기자 발언대로, 노동3권 보장과 쟁의행위에 대한 과도한 손해배상 방지라는 법안의 명분과 경남 지역 건설 현장이 마주한 현실적 어려움 사이의 간극을 좁혀야 한다고 주장한다. 특정 사건이나 피해 사실을 다루는 것이 아닌, 입법 논의의 방향성에 대한 의견을 제시하고 있다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>상대방인 인천관광공사는 공공기관으로 자력이 충분하나(적합 조건 2), 기사 내용만으로는 구체적인 피해자 수나 피해 규모가 명확하지 않다. 또한, '제보'에 기반한 언론 보도일 뿐, 공적 조사나 객관적인 증거가 제시되지 않아 소송금융 투자 대상으로 적합도가 낮다.</t>
+          <t>이 기사는 '노란봉투법'이라는 입법 논의에 대한 기자 발언대로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>[단독] 인천관광공사, '갑질 피해자'가 '가해자'로?... 유급휴가 특혜 논...</t>
+          <t>[기자 발언대] 노란봉투법, 명분과 현실 간극 좁혀야- 박준영(경제부)</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=131625</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484232</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:55.804327+00:00</t>
+          <t>2026-03-16 12:59:05.094605+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
-      <c r="D176" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 불법 파업에 대한 기업의 손해배상 청구 범위가 제한되고 개별 노동자의 책임 산정 방식이 불명확해 재계의 우려가 크다. 기업들은 손실 회복의 어려움과 불법 쟁의행위 억제 장치 약화를 걱정하며, 국내 투자 위축 가능성도 제기하고 있다. 법 시행 후 하청 노조의 원청 교섭 요구가 급증하고 있다.</t>
+          <t>AI와 로봇 기술 발전이 노동시장에 미치는 영향과 청년 일자리 감소 문제를 다루고 있습니다. 특히 노란봉투법 시행이 AI 전환의 걸림돌이 될 수 있다는 전문가의 의견을 통해 노동법과 사회안전망 재설계의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 불법 파업에 대한 기업의 손해배상 청구 범위가 제한되고, 개별 노동자의 책임 정도를 따지는 기준이 불명확하여 (적합 조건 1, 5 불충족) 소송의 승소 가능성 및 배상액 회수 가능성이 낮음 (적합 조건 2 불충족). 이 기사는 특정 사건에 대한 분석이 아닌, 법 시행에 따른 재계의 우려와 향후 법적 쟁점을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 부재함.</t>
+          <t>본 기사는 AI 시대의 노동시장 변화와 노란봉투법의 영향을 다루는 전문가 인터뷰로, 특정 기업이나 기관의 불법 행위로 인한 피해 사건이 아닙니다. 소송의 상대방이 특정되지 않고, 구체적인 법적 분쟁이나 손해배상 청구의 근거가 되는 사건이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>수십억원 이상 (기업별)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>투자 위축되면 어쩌나  불법파업 손배책임 산정방식 '논란' [노란봉투...</t>
+          <t>[청론직설] “파업 만능열쇠 된 노란봉투법, 성공적 AI전환에 걸림돌”</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003536947</t>
+          <t>https://www.sedaily.com/article/20020010?ref=naver</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-14 12:40:30.969013+00:00</t>
+          <t>2026-03-16 12:57:30.026452+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>원고 측 항소 각하</t>
+          <t>손해배상청구 소송 취하 및 성과급 지급으로 종결</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>하나은행 인도네시아 법인을 상대로 제기된 밀린 월급 관련 파산 자산 분배 집단소송에서 원고 측의 항소가 최종 각하되었다. 이로써 해당 소송은 원고 패소로 종결되었다.</t>
+          <t>한화오션이 하청노조에 대한 470억원 규모의 손해배상청구 소송을 취하하고, 협력사 직원 약 2000명에게 1인당 평균 300만원의 성과급을 지급했습니다. 이는 노사상생 정책의 일환으로, 모범적인 사례로 평가받고 있습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 하나은행 인도네시아 법인을 상대로 제기된 밀린 월급 관련 집단소송의 항소가 각하되어 해당 소송 절차가 종결되었기 때문에 신규 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+          <t>한화오션이 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상청구 소송을 취하하고 협력사 직원들에게 성과급을 지급하며 노사상생 정책을 시행했습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>[Biz Law]  밀린 월급 달라  하나은행 엮인 인니 집단소송…끝내 '각하'</t>
+          <t>한화, 재계 4위 넘본다...'안정형' 구광모 vs '공격형' 김동관</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711322</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14790</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-14 12:36:24.451775+00:00</t>
+          <t>2026-03-16 12:56:05.893011+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
-      <c r="E178" t="inlineStr"/>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>법안 시행 예정 (2026년 3월 10일)</t>
+        </is>
+      </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>이 기사는 진보 정치인 권영국 대표의 정치 철학과 그가 공동 저술한 책에 대한 인터뷰를 다룹니다. 권 대표는 구의역 김군, 태안화력발전소 김용균 등 노동자 사망 사례와 비동의강간죄 도입 필요성을 언급하며 90%의 다수를 위한 정치를 강조합니다. 기사는 특정 법적 분쟁이 아닌 정치적 메시지와 사회적 의제에 초점을 맞추고 있습니다.</t>
+          <t>노란봉투법은 하청 노동자가 원청과 직접 교섭하고 파업 시 손해배상 부담을 줄이는 내용을 담고 있습니다. 2026년 3월 10일 시행 예정이며, 시행 첫날부터 여야 간 공방이 예상됩니다. 기사는 법안의 내용과 정치적 논쟁에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁에 대한 보도가 아닌, 정치인의 인터뷰와 서평입니다. 언급된 노동자 사망 및 성폭력 피해 사례는 정치적 주장을 위한 예시일 뿐, 소송금융 투자 대상이 될 만한 구체적인 신규 사건이 아닙니다. 따라서 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 '노란봉투법'이라는 법안의 내용과 시행 예정, 그리고 이에 대한 여야 공방을 다루고 있습니다. 특정 피해 사건이나 구체적인 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 법안 시행 예정일이 2026년 3월 10일로, 현재 시점에서 구체적인 투자 기회를 포착하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>다수에게 밀려난 ‘90%’를 위한 진보적 상상</t>
+          <t>​''뜨거운 감자' 노란봉투법..시행 첫날부터 여야 공방전</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>datasom.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/culture/culture_general/58991.html</t>
+          <t>https://www.datasom.co.kr/news/articleView.html?idxno=208131</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-14 12:24:53.236844+00:00</t>
+          <t>2026-03-16 12:49:22.155607+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
-      <c r="E179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>노조법 개정으로 '사용자' 범위가 확대되면서 기업들의 '소송 리스크'가 커질 수 있다는 분석이 나왔습니다. 과거 수십억에서 수백억 원 규모의 손해배상 소송이 노조 활동을 위축시켰던 사례를 언급하며, 법 개정이 산업 현장의 안정으로 이어질지 불확실하다는 전망입니다.</t>
+          <t>직장 내 괴롭힘 사건은 회사 내부 징계 외에 노동청 진정이나 민사상 손해배상 청구로 이어질 수 있으며, 회사 조사, 행정 절차, 사법 절차로 동시에 확장될 수 있는 복합적인 구조를 가집니다. 기사는 이러한 사건의 초기 대응 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>해당 기사는 노조법 개정으로 인한 전반적인 '소송 리스크' 증가를 다루는 기획 기사로, 특정 사건이나 구체적인 피해 사실을 언급하고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임 소재 등이 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 직장 내 괴롭힘 사건의 일반적인 특성과 진행 과정을 설명하는 논평으로, 특정 사건에 대한 구체적인 정보가 부족합니다. 따라서 상대방 특정, 책임 명확성, 피해 규모, 증거 유무 등 소송금융 적합도 판단을 위한 구체적인 적합 조건에 해당하지 않아 투자 대상으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>[기획] '손배 폭탄' 멈췄지만 '소송 불확실성' 커졌다…노조법 개정 명...</t>
+          <t>직장 내 괴롭힘 신고 대응, 초기에 확실히 잡아야 한다</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603110221</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026031613431381196cf2d78c68_7</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-14 00:41:14.022026+00:00</t>
+          <t>2026-03-16 12:49:00.133937+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E180" t="inlineStr"/>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>대구 한국가스공사</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>항소심 승소로 소송 종결</t>
+        </is>
+      </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>해당 기사는 손해배상소송 문제를 자본가들의 노동자 탄압으로 규정하며, 이를 극복해야 할 과제로 제시합니다. 그러나 특정 사건이나 구체적인 피해 상황에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>유도훈 감독이 2023년 대구 한국가스공사로부터 일방적인 경질 통보를 받고 잔여 시즌 연봉을 받지 못해 소송을 제기했다. 유 감독은 항소심에서 승소하여 사건이 종결되었다. 현재는 정관장 감독으로 부임하여 친정팀 가스공사를 상대로 전승을 기록 중이다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 노동자와 자본가의 손해배상소송 문제에 대한 일반적인 논평입니다. 특정 피고, 피해 사실, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>이 사건은 유도훈 감독이 대구 한국가스공사를 상대로 제기한 소송에서 이미 항소심 승소 판결을 받아 종결된 사건입니다. '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다. 소송금융은 통상 진행 중이거나 예정된 소송에 자금을 지원합니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>온한째 이야기, 너나 잘 하세요(2)</t>
-[...6 lines deleted...]
-      </c>
+          <t>[JB프리뷰] ‘5경기 평균 66.0실점’ 유도훈 감독의 정관장, 가스공사에...</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr"/>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>http://www.tongilnews.com/news/articleView.html?idxno=216032</t>
+          <t>https://m.sports.naver.com/basketball/article/065/0000294516</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-14 00:35:15.392747+00:00</t>
+          <t>2026-03-16 12:37:29.162569+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>경기도교육청</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>갑질 및 직장 내 괴롭힘 근절 정책 추진 중</t>
+        </is>
+      </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'에 대한 사설로, 파업 노동자에 대한 손해배상 청구를 제한하는 법안의 내용을 비판적으로 다루고 있습니다. 이 법이 세계적으로 유례가 없으며, 그 입법 취지에 의문을 제기하고 있습니다.</t>
+          <t>경기도교육청이 '갑질 및 직장 내 괴롭힘' 근절 정책을 적극 추진하며 피해자 보호와 상호 존중 조직문화 정착을 목표로 하고 있습니다. 이는 현장에서 체감할 수 있는 변화를 만들고 신고 절차를 통해 문제를 해결하려는 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'에 대한 사설로, 특정 피해자가 특정 상대방으로부터 입은 구체적인 피해 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 사건의 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하나, 본 기사는 특정 사건에 대한 보도가 아닌 경기도교육청의 '갑질 및 직장 내 괴롭힘' 근절 정책 추진에 대한 내용입니다. 구체적인 피해자, 피해 규모, 명확한 증거 등이 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>[사설] “대통령 나오라”는 공공 노조, 노란봉투법이 그런 법</t>
+          <t>경기도교육청, ‘갑질·직장 내 괴롭힘’ 근절 추진</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/editorial/2026/03/14/UMAFKYZACNAQHCNGEUVAP53UWM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595219</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:35.714216+00:00</t>
+          <t>2026-03-16 12:35:10.326447+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>대법원 최종 패소 판결</t>
+          <t>손해배상 소송 취하</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>한화오션 퇴직자 970여명이 경영성과급을 퇴직금에 반영해야 한다며 제기한 소송에서 최종 패소했습니다. 대법원은 경영성과급이 임금에 해당하지 않는다고 판단하여 한화오션의 손을 들어줬습니다. 이로써 해당 사건은 법적으로 종결되었습니다.</t>
+          <t>한화오션이 지난 2월 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상 청구 소송을 취하했습니다. 같은 달 협력사 직원 약 2000명에게 1인당 평균 300만원 수준의 성과급을 지급하는 등 노사 상생 정책을 펼쳤습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>대법원에서 원고(퇴직자) 최종 패소 판결이 내려져 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없으며 더 이상 다툴 여지가 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>한화오션이 하청노조를 상대로 제기했던 약 470억원 규모의 손해배상 청구 소송을 취하하여, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송이 이미 종결되었으므로 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>970여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>대법, 한화오션 손 들어줬다... 경영성과급, 임금 아냐</t>
+          <t>뜨는 한화, 지는 LG…재계 판도 변화 주목</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3088593</t>
+          <t>https://dealsite.co.kr/articles/158447</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:16.819758+00:00</t>
+          <t>2026-03-16 00:52:27.897807+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
-      <c r="D183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>회사</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>노란봉투법 개정으로 인한 산업계 영향 분석</t>
+          <t>서울중앙지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>개정된 '노란봉투법'이 게임 업계에 미칠 영향에 대한 기사로, 원청 기업이 자회사나 외주 업체 인력의 고용 및 처우에 대한 법적 책임을 직접 지게 되어 파장이 클 것으로 예상됩니다. 이로 인해 노조 쟁의행위가 더욱 거세질 수 있으며, 고용 불안 문제가 대두될 수 있습니다.</t>
+          <t>업무용 카카오톡 단체대화방에 직원이 실수로 음란물을 전송한 사건에서, 법원은 해당 직원의 행위가 위법하며 회사 또한 사용자책임을 부담한다고 판단했습니다. 피해자에게 50만 원의 위자료를 지급하라고 판결했으나, 이는 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 개정으로 인한 게임 업계의 잠재적 고용 불안 및 원청 기업의 법적 책임 확대 가능성을 다루고 있습니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 구체적인 피해 규모나 증거가 제시되지 않아 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>법원에서 회사와 직원의 사용자책임을 인정하고 음란물 전송 행위가 위법하다고 판단하여 상대방 책임이 명확하고(적합 조건 1) 카카오톡 기록 등 증거가 명확하지만(적합 조건 5), 법원이 인정한 위자료 액수가 50만 원으로 소송금융 투자 대상으로 보기에는 피해 규모가 매우 작아(적합 조건 4 미충족) 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50만 원 (법원 인정액)</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>외주 말고 본사 나와 …노란봉투법, 게임 업계 '자회사·분사' 고용불안...</t>
+          <t>[단독] 업무 단톡방에 음란물 전송 실수…법원 “회사와 직원이 위자료...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=284467</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38945</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-13 13:01:36.800966+00:00</t>
+          <t>2026-03-16 00:47:53.310774+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인한 법적 환경 변화</t>
+          <t>국회 입법 논의 중</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 파업 등 쟁의행위로 인한 손해배상 청구 시 각 가담자의 책임을 개별적으로 산정하도록 해 단체행동권 보호 범위가 넓어졌다. 이는 택배, 플랫폼 등 노사 관계에 긴장을 불러일으키며 원청 교섭 확산 가능성을 시사한다.</t>
+          <t>기사는 '노란봉투법'의 주요 내용을 설명하며, 하청업체 노동자의 원청 교섭권 부여 및 기업의 파업 노동자 손해배상 청구 제한을 골자로 합니다. 이 법안이 국내 기업들에게 미칠 영향에 대한 우려를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌 '노란봉투법'의 시행과 그로 인한 노동 관계의 변화를 다루고 있어, 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않는다. 따라서 적합 조건 중 '상대방 책임 명확성', '피해 규모', '진행 단계' 등을 파악하기 어렵다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁이 아닌 '노란봉투법'이라는 입법 논의에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 원고(피해자)와 피고(상대방)가 특정되지 않으며, 발생한 피해나 손해배상 청구권이 명확하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 후 원청 교섭 확산…택배·플랫폼 노사 긴장</t>
+          <t>밖으론 '중동 전쟁' 안으론 '노란봉투법'···사면초가 갇힌 韓 기업들</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1346734</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2405615</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-13 12:53:27.146806+00:00</t>
+          <t>2026-03-16 00:38:45.494910+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
-      <c r="E185" t="inlineStr"/>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>법률 시행 및 제도 설계 논의</t>
+        </is>
+      </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>2024년 대법원의 통상임금 판단 기준 변화로 기업들이 임금 체계 재정비와 소송 리스크에 직면하게 되었습니다. 이에 사내근로복지기금이 임금으로 간주되지 않아 법적 리스크를 차단하고 인건비 경직성을 완화하는 전략적 복지 제도로 주목받고 있습니다. 기사는 이 기금의 설립 절차, 운용 방식, 세제 혜택 및 전략적 가치를 설명하며 기업의 현명한 활용을 강조합니다.</t>
+          <t>해당 기사는 '노란봉투법'의 핵심 내용인 사용자 범위 확대와 파업 손해배상 책임 제한에 대해 다루는 데스크 칼럼입니다. 원청사 등 실질적 지배력을 가진 사업자에게 노사 교섭 책임을 부여하고 노동쟁의로 인한 손해배상 책임을 제한하는 법안의 신중한 제도 설계를 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>해당 기사는 2024년 대법원의 통상임금 판례와 이에 대한 기업의 대응 전략(사내근로복지기금)을 설명하는 칼럼입니다. 특정 피해 사건이나 소송 당사자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. 적합 조건에 해당하는 사항이 없으며, 소송금융의 대상이 되는 구체적인 분쟁이 존재하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 제도 설계에 대한 데스크 칼럼으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[칼럼] 사내근로복지기금으로 본 복지의 전략적 가치</t>
+          <t>[데스크칼럼] 노란봉투법 시행, 하도급 구조 보완할 신중한 제도 설계 ...</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>kmecnews.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603040501&amp;t=NN</t>
+          <t>http://www.kmecnews.co.kr/news/articleView.html?idxno=45857</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-13 12:43:02.157659+00:00</t>
+          <t>2026-03-16 00:38:06.905854+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>산업 표준 변화 논의 중</t>
+          <t>노란봉투법 관련 법리 해석 및 적용 논의 중</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>이 기사는 넷플릭스를 중심으로 촬영 현장에서 배우의 인권과 안전을 보호하기 위한 '인티머시 코디네이터' 및 '멘탈 헬스 코디네이터' 도입의 필요성과 확산 추세를 다루고 있습니다. 할리우드에서는 필수적인 역할로 자리 잡았으나 국내에서는 아직 생소하며, 관련 전문가들이 인식 개선을 위해 노력 중입니다. 이는 민감한 장면 촬영 시 발생할 수 있는 잠재적 피해를 예방하기 위한 산업 표준 변화의 일환입니다.</t>
+          <t>이 데스크칼럼은 '노란봉투법' 도입으로 기업들이 '손해배상 걱정 없는 파업'이라는 새로운 상황에 직면하게 될 것이라고 분석합니다. 법원의 사용자성 범위와 쟁의의 정당성 판단에 대한 불확실성을 언급하며, 법률의 향방에 대한 기업들의 우려를 전달하고 있습니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루기보다는 촬영 현장의 안전 및 배우 인권 보호를 위한 '인티머시 코디네이터' 도입이라는 산업 트렌드를 설명하고 있습니다. 따라서 특정 피고, 피해자, 피해 규모, 책임 소재가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 도입과 그 법적 파급효과에 대한 논평입니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 손해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>[엔터, 지금?] 선은 넘어도 권리는 넘지 않는다: 오늘날 촬영장이 ‘19금...</t>
+          <t>[데스크칼럼] 머스크에 판정패 한 독일 금속노조</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10694035?ref=naver</t>
+          <t>https://www.hankyung.com/article/2026031521151</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-13 12:38:02.235886+00:00</t>
+          <t>2026-03-16 00:36:22.899933+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C187" t="inlineStr"/>
+      <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>대법원 판결로 원고 청구 기각 확정</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>한화오션 전현직 근로자 972명이 경영성과급을 퇴직금 산정의 평균임금에 포함해 차액을 지급하라며 제기한 소송에서 대법원이 원고들의 청구를 기각한 원심을 확정했다. 대법원은 경영성과급이 영업이익 등에 연동되어 근로 제공과 직접 관련이 없으므로 평균임금에 포함되지 않는다고 판단했다.</t>
+          <t>노란봉투법이 시행될 예정으로, 하청·특수고용 노동자의 사용자 범위가 원청 기업까지 확대되고 쟁의행위에 대한 과도한 손해배상 책임이 제한됩니다. 특히 보험설계사와 같은 특수고용 노동자들의 노사관계에 새로운 변수로 작용할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>대법원 판결로 원고들의 청구가 기각되어 사건이 최종 종결됨. 소송금융은 진행 중인 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 투자 대상에 부적합함. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 사건, 명확한 상대방의 책임, 피해 규모 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>972명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>[노동]  한화오션 경영성과급, 퇴직금에 반영할 '임금' 아니야</t>
+          <t>노란봉투법 시행, 보험설계사 노사관계 '새 변수' 부상</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92650</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89617</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:59.385580+00:00</t>
+          <t>2026-03-16 00:36:00.738144+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
-      <c r="D188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
-          <t>소송 고려 중</t>
+          <t>경기도교육청의 갑질 및 직장 내 괴롭힘 근절 정책 시행</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>포토그래퍼 D씨와 그의 친구가 걸그룹 프로필 및 홍보 사진, 영상 촬영 후 용역 대금을 지급받지 못했습니다. 상대방은 연락을 피하며 미지급 건에 대해 핑계를 대고 있으며, 피해자들은 소송을 고려하고 있습니다.</t>
+          <t>경기도교육청이 갑질 및 직장 내 괴롭힘 금지 조례 개정에 따라 대응 체계를 강화하고, 사안 처리 전 과정을 표준화하며 조사·판단 단계의 신뢰를 높이는 정책을 시행한다. 실태조사와 갑질 지수를 활용해 예방 및 개선을 추진하고, 피해자 보호와 상호 존중 조직문화 정착을 목표로 한다. 신고자의 비밀 보장 및 불이익 처우 금지 조치도 포함된다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>피해 금액이 소액(최소 300만원 이상)으로 추정되며, 상대방의 구체적인 신원이나 자력이 파악되지 않아 회수 가능성을 판단하기 어렵습니다. 또한, 기사에서 언급된 피해자가 소수(최소 2명)에 불과하여 집단적 피해로 보기 어렵습니다.</t>
+          <t>이 기사는 경기도교육청의 갑질 및 직장 내 괴롭힘 근절을 위한 정책 강화에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>최소 300만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>최소 2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>300만원 없다고 죽는 건 아니잖아 …일 시키고 돈 안 줬다</t>
+          <t>경기도교육청, 갑질 근절로 신뢰 회복 나선다</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289462?influxDiv=NAVER</t>
+          <t>https://www.viva100.com/article/20260316500046</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:03.854829+00:00</t>
+          <t>2026-03-16 00:31:48.293190+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C189" t="inlineStr"/>
+      <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
-          <t>대법원 원고 패소 판결 확정</t>
+          <t>정책 강화 및 내부 갈등 조정 절차 마련</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>한화오션 전현직 근로자 972명이 회사를 상대로 제기한 퇴직금 청구 소송에서 대법원은 경영성과급이 퇴직금 산정 기준인 평균임금에 포함되지 않는다고 판단, 원고 패소 판결을 확정했습니다. 성과급이 근로의 대가라기보다는 경영진의 판단이나 경제 상황에 좌우되는 이익 분배로 보았습니다. 이로써 해당 소송은 최종적으로 종결되었습니다.</t>
+          <t>경기도교육청이 '갑질·직장 내 괴롭힘' 근절을 위해 정책을 대폭 강화한다. 피해자 중심의 회복 지원 체계를 정교화하고, 신고 전 사전 상담제 운영 및 갈등 조정 시 조정합의서 작성을 통해 합의 이행력을 담보할 예정이다. 사건 종결 후 2차 피해 방지 노력도 포함된다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원에서 원고 패소 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 이 특정 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 경기도교육청의 '갑질·직장 내 괴롭힘' 근절 정책 강화에 대한 내용으로, 특정 사건이나 피해자를 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 구체적인 적합 조건들을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>972명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>삼성이 쏘아올린 퇴직금 줄소송…한화오션 972명의 다른 운명</t>
+          <t>경기도교육청,'갑질·직장 내 괴롭힘' 근절 정책 대폭 강화</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987039</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=502589</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-13 00:43:27.527456+00:00</t>
+          <t>2026-03-16 00:31:39.865303+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
-      <c r="E190" t="inlineStr"/>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>경기도교육청의 갑질 및 직장 내 괴롭힘 근절 정책 강화 및 신고센터 운영</t>
+        </is>
+      </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>기사는 파업 노동자에 대한 기업의 손해배상 청구 제한 및 원청과 하청 노조의 교섭창구 분리 등 고용노동부의 정책 변화를 다루고 있습니다. 이는 산업계의 노사관계 변화를 조명하는 내용으로, 특정 사건에 대한 소송금융 투자 기회는 파악되지 않습니다.</t>
+          <t>경기도교육청이 갑질 및 직장 내 괴롭힘 근절을 위해 강화된 정책을 시행한다. 갑질판단협의체 운영, 감사부서 역할 강화, 재조사 및 징계 조치, 실태조사 및 갑질 지수 관리 등을 통해 피해자 보호 및 상호 존중 문화를 확산할 계획이다. 신고센터를 상시 운영하며 신고자의 비밀 보장 및 불이익 처우 금지를 약속했다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 노동법 및 노사관계 정책 변화에 대한 일반적인 내용을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 경기도교육청의 갑질 및 직장 내 괴롭힘 근절을 위한 정책 강화에 대한 내용으로, 특정 사건이나 피해자가 명확히 드러나지 않습니다. 상대방(공공기관)의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로 삼을 만한 구체적인 피해 사건, 명확한 책임 주체, 집단적 피해 규모 등이 파악되지 않아 적합 조건 1개만 해당됩니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>[뉴스락 특별기획] SK하이닉스式 성과급, 산업계 판을 흔들다</t>
+          <t>경기도교육청, 직장 내 ‘갑질·괴롭힘’ 근절 추진</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126685</t>
+          <t>https://www.sportsseoul.com/news/read/1593917?ref=naver</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-13 00:40:57.305253+00:00</t>
+          <t>2026-03-16 00:29:21.465130+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
-      <c r="D191" t="inlineStr"/>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>고용노동부 임금체불 진정 진행 중, 양구군 우선 구제 방안 제안</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>노동조합 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 예상됩니다. 노동계는 노동권 강화를 기대하는 반면, 기업들은 투자 위축을 우려하고 있습니다.</t>
+          <t>사회대개혁위원회가 계절근로 노동자 인신매매 및 임금체불 문제 해결을 촉구했습니다. 특히 강원 양구 지역에서 브로커들이 계절근로 노동자들의 임금을 착취한 사례가 언급되며, 피해 노동자들이 고용노동부에 임금체불 진정을 제기한 상황입니다. 위원회는 양구군이 체불임금을 우선 지불하고 브로커에게 구상권을 행사할 것을 제안했습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 산업 현장의 변화를 다루고 있습니다. 소송금융은 특정 손해배상 사건을 대상으로 하므로, 법률 제정 및 시행 자체는 투자 대상에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>양구 계절근로 노동자들의 체불임금 피해는 명확하나, 주된 책임자인 브로커들의 자력 여부가 불분명하여 (적합 조건 2번 미충족) 소송금융 투자에 대한 회수 가능성이 낮습니다. 또한, 기사에서 양구군이 피해를 우선 구제하는 방안이 제안되고 있어, 피해자들의 소송 필요성이 사라질 수 있어 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>[노란봉투법 시대…한국 산업 새 시험대③] 노동권은 넓어지고 기업 투...</t>
+          <t>산불진화 지휘 주무부처 조정…농산물 수입 의존정책 재검토</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87030</t>
+          <t>https://www.nongmin.com/article/20260313500598</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-13 00:40:51.413229+00:00</t>
+          <t>2026-03-16 00:20:46.281790+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>포스코, 쿠팡, 현대차</t>
-[...2 lines deleted...]
-      <c r="D192" t="inlineStr"/>
+          <t>삼성, 포스코</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 하청노조의 교섭 요구 증가</t>
+          <t>노조법 2·3조 개정 관련 법적 다툼 및 교섭 진행 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하청노조에 대한 사용자 책임이 강화되고 파업 시 손해배상 청구가 제한되면서, 포스코, 쿠팡, 현대차 등 대기업 하청노조의 교섭 요구가 봇물처럼 터지고 있습니다. 이는 노동계의 쟁의활동 증가와 함께 기업들의 대응 변화를 예고하며, 향후 노동 분쟁의 증가 가능성을 시사합니다.</t>
+          <t>금속노련 김준영 위원장이 노조법 2·3조 개정 시행과 관련하여 삼성에서 모범 사례를 만들겠다는 의지를 밝혔습니다. 확인 소송 등으로 인한 법적 다툼과 교섭이 진행 중이며, 포스코가 가장 먼저 교섭 요구 사실을 밝힌 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>해당 기사는 노란봉투법 시행에 따른 하청노조의 교섭 요구 증가라는 법률 및 노동 환경 변화를 다루고 있습니다. 특정 사건의 피해 발생이나 구체적인 법적 분쟁이 명시되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 4, 5, 6 미해당)</t>
+          <t>제공된 기사 내용이 매우 단편적이고 파편화되어 있어, 특정 사건으로 인한 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. 노조법 개정 및 확인 소송 관련 법적 다툼과 교섭 진행에 대한 내용으로, 소송금융 투자 대상이 되는 명확한 손해배상 청구권이 확인되지 않습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>포스코·쿠팡·현대차 하청노조 교섭 요구 봇물…노란봉투법 파장 현실...</t>
+          <t>금속노련 김준영  삼성서 모범 만들 것,…노조법 2ㆍ3조 개정 시행</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=365567</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18713</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-13 00:40:25.853717+00:00</t>
+          <t>2026-03-15 13:04:25.966400+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
-      <c r="E193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>CJ대한통운은 임금 및 노선 재배치 관련 파업과 불법 쟁의 가능성에 직면해 있으며, 이로 인해 대응 비용 증가 및 물류 마비 등 여러 리스크를 안고 있다. 특히 불법 쟁의에 대한 개별 손해배상 입증 책임이 강화되면서 기업의 부담이 커지고 있는 상황이다.</t>
+          <t>이 기사는 노동쟁의 범위 확대 및 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 '노란봉투법'에 대한 사설입니다. 노동권 보호라는 시대적 요구를 반영한 법안의 취지를 설명하며, 하도급 기업 노조가 법 시행 후 원청에 대한 행동을 준비할 수 있음을 시사합니다. 하지만 특정 피해 사건이나 당사자가 명확히 드러나지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>이 기사 단편은 CJ대한통운이 파업 및 불법 쟁의로 인해 직면할 수 있는 기업 내부의 리스크와 비용 증가에 초점을 맞추고 있다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 특정된 상대방의 책임, 구체적인 피해 규모 등이 불분명하여 적합도가 낮다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>이 기사는 '노란봉투법'이라는 법안과 그 함의에 대한 사설로, 특정 피해 사건이나 명확한 피해자, 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[더벨][이사회 분석] CJ대한통운, 재무 위상 레벨업...CFO 이사회 입성</t>
+          <t>[글로벌이코노믹 사설] 노란봉투법 해법은 충돌보다 조정</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603110810508980109239</t>
+          <t>https://www.g-enews.com/view.php?ud=20260315162523898135e857d010_1</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-13 00:39:28.641890+00:00</t>
+          <t>2026-03-15 12:47:57.520038+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
-      <c r="D194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인한 노동조합의 교섭 요구 증가</t>
+          <t>'필수의료행위 의료사고 공소제한 법안'은 국회 보건복지위원회 법안심사소위원회 통과, '의료법 개정안'은 발의된 상태</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행 이후 노동조합 및 노동관계조정법 2·3조 개정법률의 영향에 대해 다루고 있습니다. 하청 노조 407곳이 원청 사업장 221곳을 상대로 교섭을 요구하는 등 억눌렸던 권리를 되찾으려는 움직임이 활발해지고 있음을 언급하며, 토크빌의 역설을 통해 개혁과 기대의 괴리를 줄이는 것이 중요하다고 논평합니다. 특정 소송 사건에 대한 보고가 아닌, 법 시행에 따른 사회적 변화를 분석하는 내용입니다.</t>
+          <t>필수의료 분야 의사들의 사법 리스크를 완화하는 '공소제한 법안'이 국회 소위를 통과하며 환영받는 한편, 필수의료 중단 시 처벌하는 '의료법 개정안'이 발의되어 의료계의 거센 반발을 사고 있습니다. 의료계는 해당 법안이 의사들의 직업 선택의 자유 등 기본권을 침해하는 '강제 노역법'이라며 철회를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 따른 노동관계 변화와 잠재적 분쟁 가능성에 대한 일반적인 논평으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 구체적인 상대방 책임(적합 조건 1), 특정 상대방(적합 조건 2), 명확한 피해 규모(적합 조건 4), 또는 구체적인 증거(적합 조건 5)가 파악되지 않습니다. 집단적 움직임은 언급되나, 특정 집단적 피해 사건(적합 조건 3)으로 보기는 어렵습니다.</t>
+          <t>본 기사는 필수의료 관련 입법 동향과 이에 대한 의료계의 반발을 다루고 있어, 특정 사건으로 인한 피해자들의 손해배상 청구와 같은 전형적인 소송금융 투자 대상과는 거리가 멠습니다. 특히, '진료 공백 방지법'에 대한 의료계의 집단적 법적 대응 가능성은 있으나, 이는 주로 기본권 침해에 대한 헌법소원 또는 행정소송의 성격이 강하여 피해 금액을 특정하기 어렵습니다. (적합 조건: 상대방 책임 명확성 및 피해 규모 특정 어려움)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>필수의료 의사 다수 (잠재적)</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>[장혜수의 뉴스터치] 토크빌의 역설</t>
+          <t>처벌 면하지만 떠나면 징역 …'당근'과 '채찍' 놓인 필수의료, 무슨 일</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411420</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/15/2026031511212338166</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-13 00:34:58.865618+00:00</t>
+          <t>2026-03-15 12:47:50.843203+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 관련 논평</t>
+          <t>노란봉투법 시행에 따른 잠재적 분쟁 증가 예상</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>노란봉투법은 노동쟁의 과정에서 기업이 노동자에게 과도한 손해배상을 청구하는 것을 제한하여 노동권 보호를 강화하려는 취지를 담고 있습니다. 이는 조선, 건설 등 산업구조의 현실을 반영한 변화로, 갈등이 아닌 상생의 계기가 될 수 있다고 언급됩니다.</t>
+          <t>노동조합법 개정안, 일명 '노란봉투법'이 본격 시행되면서 산업 현장의 노사 관계에 큰 변화가 예상됩니다. 사용자 범위 확대, 노동쟁의 대상 확대, 손해배상 청구 제한 등의 핵심 조항을 둘러싼 해석 차이가 새로운 분쟁 요인으로 작용할 수 있으며, 특히 원청의 '사용자성' 인정 여부가 주요 쟁점이 될 전망입니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행 취지와 의미를 다루는 정책/법률 관련 논평으로, 특정 피해자나 구체적인 사건이 명시되어 있지 않습니다. 소송금융 투자 대상이 되는 개별 분쟁이나 집단소송의 발생 가능성을 파악하기 어렵습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 노동법 해석 논란과 향후 노사 갈등 양상 변화를 다루고 있습니다. 특정 피해 사건이나 구체적인 소송 대상이 명확히 제시되지 않아, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>노란봉투법 시행, 갈등이 아닌 상생의 계기로</t>
+          <t>[르포] 노란봉투법 본격 시행,  벌써부터 우려 목소리 높아 ...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382440</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887509</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-13 00:33:11.077201+00:00</t>
+          <t>2026-03-15 12:47:26.320346+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D196" t="inlineStr"/>
+      <c r="C196" t="inlineStr"/>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>정보 부족</t>
+          <t>과거 소송 종결 및 관련 법 제정 완료</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>본 기사는 약하고 억울한 사람들의 권리 회복을 다루며, 과거 한국통신 노조원들의 피신 사례를 언급합니다. 피해자들이 종교 기관에 기대를 걸고 있다는 내용으로, 사회 갈등 속에서 발생한 피해 상황을 암시하지만, 구체적인 사건 경위나 현재 진행 상황에 대한 정보는 매우 부족합니다.</t>
+          <t>기사는 '노란봉투법'의 유래를 설명하며, 2009년 쌍용자동차 노조 파업 당시 회사 측이 노조에 47억 원의 손해배상을 청구하여 법원이 이를 인정한 사건을 언급합니다. 이 사건을 계기로 노동자 파업에 대한 과도한 손해배상 청구를 제한해야 한다는 여론이 형성되어 '노란봉투법'이 제정되었습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 상대방의 책임 명확성, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단 기준을 대부분 파악하기 어렵습니다. '한국통신 노조원들'이라는 언급으로 집단적 피해 가능성은 있으나, 사건의 구체적인 내용과 현재 진행 상황이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>기사 내용은 17년 전 발생하여 이미 종결된 쌍용자동차 노조 소송 사건을 배경으로 '노란봉투법'의 제정 과정을 설명하고 있습니다. 소송금융은 현재 진행 중이거나 임박한 사건을 대상으로 하므로, 이미 종결된 과거 사건은 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>약하고 억울한 사람들 보호하며 권리 되찾아줘</t>
+          <t>노란봉투법은?</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>ibulgyo.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436256</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887543</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-13 00:26:53.927050+00:00</t>
+          <t>2026-03-15 12:46:46.370982+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>한화오션(옛 대우조선해양) 재직·퇴직자 972명이 경영성과급을 퇴직금 산정의 평균임금에 포함해달라며 제기한 소송에서 최종 패소했다. 대법원은 경영성과급이 근로 제공과 직접적인 관련성이 없다고 판단하여 원심을 확정했다. 이로써 해당 사건은 법적으로 종결되었다.</t>
+          <t>하도급 노동자에 대한 원청 기업의 책임을 강화하고 파업 노동자에 대한 손해배상 청구를 제한하는 '노란봉투법'이 오늘부터 시행되었습니다. 이 법은 전국의 주요 산업에 영향을 미칠 것으로 예상되지만, 본 기사에서는 특정 피해 사건이나 소송 대상이 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>대법원에서 원고 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 '노란봉투법'의 시행을 알리는 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 구체적인 피고, 피해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>972명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>대법 “한화오션 경영성과급, 임금 아냐”</t>
+          <t>한 주간의 이슈 검색어 Top10 [시선뉴스 키워드]</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260312517004?OutUrl=naver</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235524</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-12 13:20:28.530274+00:00</t>
+          <t>2026-03-15 12:43:27.100704+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
-      <c r="D198" t="inlineStr"/>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>한국국방연구원 고충심의위원회에서 직장 내 갑질에 해당하지 않는다고 심의 결과 통보. 언론중재위원회 조정에 따른 정정 보도.</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행을 환영하는 사설로, 그동안 수많은 노동자가 사용자 기업들의 무분별한 손해배상 청구와 책임 회피로 고통받아왔음을 지적합니다. 이 법이 한국 노동 시장의 정상화를 위한 첫걸음이 되기를 기대하며, 사회적 요구에 따른 제도 변화의 중요성을 강조합니다.</t>
+          <t>본 기사는 한국국방연구원(KIDA) 내 직장 갑질 사건에 대한 정정 및 반론 보도이다. 이전 기사에서 팀장 B씨가 직장 내 괴롭힘을 가하고 국방부 감사를 회피했다고 보도되었으나, 사실 확인 결과 KIDA 고충심의위원회는 B씨의 행위가 직장 내 갑질에 해당하지 않는다고 결론 내렸다. 또한 B씨는 감사에 적극 협조했으며, 언론중재위원회의 조정에 따라 해당 내용이 정정되었다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 대한 사설로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 따라서 구체적인 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 파악할 수 없습니다.</t>
+          <t>한국국방연구원 고충심의위원회 심의 결과, 직장 내 갑질에 해당하지 않는다고 판단되어 상대방 책임이 명확하지 않음 (적합 조건 1 불충족). 또한, 언론중재위원회의 조정에 따라 정정 보도가 이루어져 사건의 주요 쟁점이 이미 해소되었거나 부인된 상태이므로, 소송금융 투자 대상으로서의 신규성 및 적합성이 매우 낮음 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법, 정상화의 첫걸음 되기를</t>
+          <t>[정정및반론보도]  국방부 감사관실, KIDA 내 갑질사건 ‘부실 감사’ 논...</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318701</t>
+          <t>https://www.sedaily.com/article/20019496?ref=naver</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-12 13:10:46.376998+00:00</t>
+          <t>2026-03-15 12:25:04.108015+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 및 보험 판매수수료 개편 예정에 따른 잠재적 분쟁 우려 단계</t>
+          <t>근로복지공단의 상소 제기 기준 개선 발표</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>노란봉투법(노조법 2, 3조 개정안)의 근로 사용자 범위 확대 및 기업의 과도한 손해배상청구 금지 조항이 보험 판매수수료 개편과 맞물려 보험 설계사들의 집단 반발을 초래할 수 있다는 우려가 제기되었습니다. 이 법안은 보험사와 설계사 간의 관계에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>근로복지공단이 법원이 업무상 재해 상당인과관계를 인정한 사건에 대해 원칙적으로 '원심 존중' 의견을 제출하는 등 상소 제기 기준을 개선한다고 발표했다. 이는 산재 피해자들의 소송 부담을 줄이고 권리 구제를 강화하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 입법 논의와 보험 판매수수료 개편에 따른 잠재적 분쟁 발생 '우려'를 다루고 있습니다. 아직 구체적인 피해 사실이나 상대방의 책임이 명확히 발생하지 않았으며, 피해 규모나 증거 확보 여부도 불분명합니다. 따라서 '상대방 책임 명확' (1), '피해 규모' (4), '증거 확보 가능' (5), '공적 절차 진행 중' (6) 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁이 아닌, 근로복지공단의 산재소송 상소 기준 개선이라는 정책 변경에 대한 내용입니다. 소송금융 투자의 대상이 되는 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>보험 판매수수료 개편 앞두고…'노란봉투법發' 설계사 집단 반발 우려</t>
+          <t>[위클립] 3월 2주</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>laborplus.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833871</t>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40501</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-12 12:56:44.557460+00:00</t>
+          <t>2026-03-15 00:29:53.227606+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
-          <t>AI 채용 차별 관련 법적 책임 논의</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>변호사 칼럼은 미국과 유럽에서 AI 채용 도구의 편향성으로 인한 집단 소송이 현실화되었음을 언급하며, 국내 기업들 역시 AI 채용 과정에서의 차별 문제로 손해배상 책임을 질 수 있음을 경고합니다. 이는 AI 알고리즘의 편향성으로 인한 잠재적 법적 리스크를 다루고 있습니다.</t>
+          <t>국내 산업계는 중동발 유가 급등과 '노란봉투법' 시행으로 이중고를 겪고 있습니다. 유가 급등은 항공, 석유화학 등 유가 민감 업종에 재무적 압박을 가하며, 노란봉투법은 사용자 범위 확대 및 쟁의행위 손해배상 청구 제한을 골자로 하여 기업들의 경영 불확실성을 증폭시키고 있습니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>해당 기사는 AI 채용 차별에 대한 법률 칼럼으로, 국내에서 발생한 특정 사건이나 피고가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 확보 여부 등 소송금융 투자 적합 조건들을 판단하기 어렵습니다. (적합 조건 1, 2, 4, 5, 6 미충족)</t>
+          <t>이 기사는 특정 가해자에 의한 피해 발생이 아닌, 국제유가 변동 및 노동법 개정으로 인한 산업계 전반의 경영 부담을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>[변호사 칼럼]AI 채용 차별, 면접관의 편향성…기업의 손해배상 책임은...</t>
+          <t>외부에선 '유가 급등', 내부에선 '노란봉투법'…산업계에 불어닥친 '내...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>idsn.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://idsn.co.kr/news/view/1065585633799462</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215307</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-12 12:49:50.951000+00:00</t>
+          <t>2026-03-15 00:27:26.939853+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr"/>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>인천관광공사</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>대구광역시의 임금체불 예방 점검반 운영 및 피해 근로자 보호 추진</t>
+          <t>내부 문제 제기 및 언론 보도</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>대구광역시가 중동 위기로 인한 경제 충격이 근로자 생계 위협으로 이어지는 것을 막기 위해 임금체불 피해 근로자 보호를 위한 집중 예방 점검에 나섭니다. 임금체불 예방 점검반을 운영하고 체불 피해자 보호를 추진할 예정입니다.</t>
+          <t>인천관광공사에서 과거 갑질 피해자로 확정되었던 일부 간부들이 역으로 갑질 가해자로 지목되고 있으며, 유급휴가 특혜 의혹이 제기되었다. 이는 조직 내부의 기강 해이와 도덕적 해이 문제를 보여주는 것으로, 언론 보도를 통해 공분을 사고 있다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>기사는 대구광역시의 임금체불 예방 및 피해 근로자 보호를 위한 일반적인 정책 및 점검반 운영에 대한 내용으로, 특정 기업의 임금체불 사건이나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 특정 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>상대방인 인천관광공사는 공공기관으로 자력이 충분하나(적합 조건 2), 기사 내용만으로는 구체적인 피해자 수나 피해 규모가 명확하지 않다. 또한, '제보'에 기반한 언론 보도일 뿐, 공적 조사나 객관적인 증거가 제시되지 않아 소송금융 투자 대상으로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>김정기 대구광역시장 권한대행, 위기의 중동상황 관련 비상경제대응 TF...</t>
+          <t>[단독] 인천관광공사, '갑질 피해자'가 '가해자'로?... 유급휴가 특혜 논...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527834</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=131625</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-12 12:29:34.853310+00:00</t>
+          <t>2026-03-15 00:25:55.804327+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
-      <c r="D202" t="inlineStr"/>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>노동 관련 법률 개정안 국회 본회의 의결</t>
+          <t>노동조합 및 노동관계조정법 개정안(노란봉투법) 시행 초기, 손해배상 책임 산정 방식에 대한 재계의 혼란 및 우려 지속. 향후 판례 형성 예상.</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>국회 본회의에서 임금체불 사업주의 최고 형량을 강화하고, 건설·조선업 등 다단계 하도급 업종에 임금 구분 지급제를 시행하는 근로기준법 개정안이 의결되었다. 또한 근로감독관 명칭을 노동감독관으로 변경하고 직무집행 기준을 정리하는 법안도 통과되었다. 이 외에도 고용보험법 개정안 등 노동부 소관 법률안 3건이 국회 문턱을 넘었다.</t>
+          <t>노란봉투법 시행으로 불법 파업에 대한 기업의 손해배상 청구 범위가 제한되고 개별 노동자의 책임 산정 방식이 불명확해 재계의 우려가 크다. 기업들은 손실 회복의 어려움과 불법 쟁의행위 억제 장치 약화를 걱정하며, 국내 투자 위축 가능성도 제기하고 있다. 법 시행 후 하청 노조의 원청 교섭 요구가 급증하고 있다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 노동 관련 법률 개정 및 시행에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>노란봉투법 시행으로 불법 파업에 대한 기업의 손해배상 청구 범위가 제한되고, 개별 노동자의 책임 정도를 따지는 기준이 불명확하여 (적합 조건 1, 5 불충족) 소송의 승소 가능성 및 배상액 회수 가능성이 낮음 (적합 조건 2 불충족). 이 기사는 특정 사건에 대한 분석이 아닌, 법 시행에 따른 재계의 우려와 향후 법적 쟁점을 다루고 있어 소송금융 투자 대상으로서의 구체적인 사건이 부재함.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억원 이상 (기업별)</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>임금체불 최고 형량 3년→5년…근로감독관 명칭 '노동감독관'으로</t>
+          <t>투자 위축되면 어쩌나  불법파업 손배책임 산정방식 '논란' [노란봉투...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001179</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003536947</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-12 12:21:18.174071+00:00</t>
+          <t>2026-03-14 12:40:30.969013+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>카카오</t>
+          <t>하나은행 인도네시아 법인</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>과거 성과급 관련 소송 진행 후 종결된 것으로 추정</t>
+          <t>원고 측 항소 각하</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>임지훈 카카오벤처스 초대대표가 2015년 카카오를 상대로 성과급 지급 비율 변경(70%→44%)에 대한 소송을 제기했습니다. 이 사건은 과거에 진행된 개인 성과급 분쟁으로, 현재는 종결된 것으로 추정됩니다.</t>
+          <t>하나은행 인도네시아 법인을 상대로 제기된 밀린 월급 관련 파산 자산 분배 집단소송에서 원고 측의 항소가 최종 각하되었다. 이로써 해당 소송은 원고 패소로 종결되었다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>기사 내용상 임지훈 전 대표의 성과급 소송은 과거에 진행된 사건으로 보이며, 부적합 조건인 '이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 집단적 피해가 아닌 개인 소송이며, 피해 규모가 명확히 제시되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 하나은행 인도네시아 법인을 상대로 제기된 밀린 월급 관련 집단소송의 항소가 각하되어 해당 소송 절차가 종결되었기 때문에 신규 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[Who Is ?] 정신아 카카오 대표이사</t>
+          <t>[Biz Law]  밀린 월급 달라  하나은행 엮인 인니 집단소송…끝내 '각하'</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432633</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711322</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-12 00:46:50.099922+00:00</t>
+          <t>2026-03-14 12:36:24.451775+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
-      <c r="E204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr">
         <is>
-          <t>노동조합법 개정안인 '노랑봉투법' 시행 이후 기업들이 노동 리스크를 줄이기 위해 자동화 및 로봇 투자를 확대할 것이라는 분석이 제기되었습니다. 삼성전자 등 대기업의 AI 기반 자율 공장 및 휴머노이드 로봇 도입 계획이 이러한 관측에 힘을 실어주고 있습니다. 다만 전문가들은 노랑봉투법이 로봇 시대의 직접적인 원인이라기보다는 자동화 전략을 가속화하는 촉매 역할을 할 것으로 보고 있습니다.</t>
+          <t>이 기사는 진보 정치인 권영국 대표의 정치 철학과 그가 공동 저술한 책에 대한 인터뷰를 다룹니다. 권 대표는 구의역 김군, 태안화력발전소 김용균 등 노동자 사망 사례와 비동의강간죄 도입 필요성을 언급하며 90%의 다수를 위한 정치를 강조합니다. 기사는 특정 법적 분쟁이 아닌 정치적 메시지와 사회적 의제에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노랑봉투법' 시행에 따른 산업계의 자동화 투자 가속화 가능성을 분석하는 전망 기사입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 특정 법적 분쟁에 대한 보도가 아닌, 정치인의 인터뷰와 서평입니다. 언급된 노동자 사망 및 성폭력 피해 사례는 정치적 주장을 위한 예시일 뿐, 소송금융 투자 대상이 될 만한 구체적인 신규 사건이 아닙니다. 따라서 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>노랑봉투법이 부른 역설…기업들 “사람 대신 로봇”</t>
+          <t>다수에게 밀려난 ‘90%’를 위한 진보적 상상</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>betanews.net</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.betanews.net/article/view/beta202603120002</t>
+          <t>https://h21.hani.co.kr/arti/culture/culture_general/58991.html</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-12 00:35:12.161822+00:00</t>
+          <t>2026-03-14 12:24:53.236844+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노조법 개정으로 인한 소송 리스크 증가 논의</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>노동조합의 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 예상됩니다. 노동계는 노동권 강화로 평가하는 반면, 기업들은 대응 전략을 재정비하고 있습니다.</t>
+          <t>노조법 개정으로 '사용자' 범위가 확대되면서 기업들의 '소송 리스크'가 커질 수 있다는 분석이 나왔습니다. 과거 수십억에서 수백억 원 규모의 손해배상 소송이 노조 활동을 위축시켰던 사례를 언급하며, 법 개정이 산업 현장의 안정으로 이어질지 불확실하다는 전망입니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 그로 인한 산업 현장의 변화를 다루는 법률 및 정책 관련 뉴스입니다. 특정 피해 사건, 피해자, 또는 소송 상대방이 명확하게 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 노조법 개정으로 인한 전반적인 '소송 리스크' 증가를 다루는 기획 기사로, 특정 사건이나 구체적인 피해 사실을 언급하고 있지 않습니다. 따라서 소송 상대방, 피해 규모, 책임 소재 등이 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>[노란봉투법 시대…한국 산업 새 시험대②] 기업들 대응 전략 재정비…...</t>
+          <t>[기획] '손배 폭탄' 멈췄지만 '소송 불확실성' 커졌다…노조법 개정 명...</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87029</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603110221</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-12 00:35:04.127849+00:00</t>
+          <t>2026-03-14 00:41:14.022026+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
-          <t>중앙일보 사설은 '노란봉투법'이 노조의 불법 행위에 대한 기업의 손해배상 청구를 제한하여 하청 노조의 과도한 행동을 유발할 수 있다고 주장합니다. 이는 노조의 폭력 행위나 작업장 점거 등이 발생할 가능성을 언급하며 법안의 잠재적 위험성을 경고하는 내용입니다.</t>
+          <t>해당 기사는 손해배상소송 문제를 자본가들의 노동자 탄압으로 규정하며, 이를 극복해야 할 과제로 제시합니다. 그러나 특정 사건이나 구체적인 피해 상황에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건이나 피해 발생에 대한 보도가 아닌, '노란봉투법'이라는 법안의 잠재적 영향에 대한 사설 논평입니다. 특정 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 노동자와 자본가의 손해배상소송 문제에 대한 일반적인 논평입니다. 특정 피고, 피해 사실, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>중앙일보  공소취소 거래설, 여당 스스로 음모론 키워</t>
+          <t>온한째 이야기, 너나 잘 하세요(2)</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>tongilnews.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332998</t>
+          <t>http://www.tongilnews.com/news/articleView.html?idxno=216032</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-12 00:34:39.708363+00:00</t>
+          <t>2026-03-14 00:35:15.392747+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
-      <c r="E207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E207" t="inlineStr"/>
       <c r="F207" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 중소기업계는 원청 거래 축소 가능성, 법 적용 범위의 불확실성, 노무·법률 대응 인력 부족 등을 주요 부담 요인으로 꼽고 있습니다. 하청 노조의 직접 교섭 요구가 반복될 경우 원청 기업이 물량을 다른 업체로 돌리거나 해외 생산으로 이전할 수 있다는 우려가 제기됩니다. 이는 중소기업의 경영 안정성에 직접적인 영향을 미칠 수 있어 긴장감이 큰 상황입니다.</t>
+          <t>해당 기사는 '노란봉투법'에 대한 사설로, 파업 노동자에 대한 손해배상 청구를 제한하는 법안의 내용을 비판적으로 다루고 있습니다. 이 법이 세계적으로 유례가 없으며, 그 입법 취지에 의문을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 따른 중소기업의 우려와 예상되는 영향을 다루고 있어, 특정 사건에서 발생한 구체적인 피해나 명확한 상대방의 책임이 불분명합니다. 피해 규모가 추정되지 않고, 공적 절차(소송 제외)가 진행 중인 특정 사건도 언급되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'에 대한 사설로, 특정 피해자가 특정 상대방으로부터 입은 구체적인 피해 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 사건의 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>하청 교체 압박에 노무 인력도 부족 …中企, '노란봉투법' 쟁점 셋</t>
+          <t>[사설] “대통령 나오라”는 공공 노조, 노란봉투법이 그런 법</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/sb-founded/6097914</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/03/14/UMAFKYZACNAQHCNGEUVAP53UWM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-12 00:34:24.223261+00:00</t>
+          <t>2026-03-14 00:30:35.714216+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>대법원 최종 패소 판결</t>
+        </is>
+      </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>해당 데스크칼럼은 원청 사용자 책임 확대, 파업 손해배상 제한, 노동쟁의 범위 확대 등을 담은 법안의 잠재적 영향에 대해 논하고 있다. 삼성전자, SK하이닉스 같은 대기업 노조와 협력업체까지 교섭을 요구할 수 있게 되는 제도적 변화에 대한 우려를 표명한다. 이는 특정 사건의 피해가 아닌, 정책 변화에 대한 비평이다.</t>
+          <t>한화오션 퇴직자 970여명이 경영성과급을 퇴직금에 반영해야 한다며 제기한 소송에서 최종 패소했습니다. 대법원은 경영성과급이 임금에 해당하지 않는다고 판단하여 한화오션의 손을 들어줬습니다. 이로써 해당 사건은 법적으로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아닌, 노동 관련 법안 개정의 잠재적 영향에 대한 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>대법원에서 원고(퇴직자) 최종 패소 판결이 내려져 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없으며 더 이상 다툴 여지가 없습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>970여명</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>[데스크칼럼] '노조 공화국'의 덫</t>
+          <t>대법, 한화오션 손 들어줬다... 경영성과급, 임금 아냐</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=435988</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3088593</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:55.126182+00:00</t>
+          <t>2026-03-13 13:11:16.819758+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
-      <c r="E209" t="inlineStr"/>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>노란봉투법 개정으로 인한 산업계 영향 분석</t>
+        </is>
+      </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>이 기사는 10년간의 논쟁 끝에 시행된 '노란봉투법'에 대한 박희준 연세대 교수의 논평입니다. 노란봉투법은 파업 손해배상 책임을 제한하고 하청 노동자의 교섭 범위를 원청까지 확대하는 내용을 골자로 합니다. 저자는 이 법이 노동권 보호를 강화할 수 있지만, 장기적으로는 기업의 AI 투자 확대를 유도하여 일자리를 감소시킬 수 있다는 우려를 제기하며, AI 시대에 맞는 노동 가치 재정의와 상생 방안 모색의 필요성을 강조합니다.</t>
+          <t>개정된 '노란봉투법'이 게임 업계에 미칠 영향에 대한 기사로, 원청 기업이 자회사나 외주 업체 인력의 고용 및 처우에 대한 법적 책임을 직접 지게 되어 파장이 클 것으로 예상됩니다. 이로 인해 노조 쟁의행위가 더욱 거세질 수 있으며, 고용 불안 문제가 대두될 수 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그 사회경제적 함의에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해배상 청구권이 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>해당 기사는 '노란봉투법' 개정으로 인한 게임 업계의 잠재적 고용 불안 및 원청 기업의 법적 책임 확대 가능성을 다루고 있습니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 구체적인 피해 규모나 증거가 제시되지 않아 소송금융 투자 대상으로 적합한 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>[여의도포럼] 노란봉투법의 역설</t>
+          <t>외주 말고 본사 나와 …노란봉투법, 게임 업계 '자회사·분사' 고용불안...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773193190&amp;code=11171316&amp;cp=nv</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284467</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:36.291696+00:00</t>
+          <t>2026-03-13 13:01:36.800966+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 잠재적 분쟁 가능성 논의</t>
+          <t>노란봉투법 시행으로 인한 법적 환경 변화</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 노조의 불법 행위에 대한 기업의 손해배상 청구가 제한될 수 있으며, 이로 인해 하청 노조의 과도한 행동이나 폭력 행위, 작업장 점거 등이 발생할 가능성이 있다는 사설입니다. 노동부는 법 관련 상황을 주시하고 있습니다.</t>
+          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 파업 등 쟁의행위로 인한 손해배상 청구 시 각 가담자의 책임을 개별적으로 산정하도록 해 단체행동권 보호 범위가 넓어졌다. 이는 택배, 플랫폼 등 노사 관계에 긴장을 불러일으키며 원청 교섭 확산 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>해당 기사는 노란봉투법 시행에 따른 잠재적 문제점을 다루는 사설로, 특정 불법 행위나 피해 사건을 보도하는 것이 아닙니다. 따라서 소송금융 투자를 검토할 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이 아닌 '노란봉투법'의 시행과 그로 인한 노동 관계의 변화를 다루고 있어, 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않는다. 따라서 적합 조건 중 '상대방 책임 명확성', '피해 규모', '진행 단계' 등을 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 첫 날 “세상 바뀌었다, 진짜 사장 나와라” 봇물</t>
+          <t>노란봉투법 시행 후 원청 교섭 확산…택배·플랫폼 노사 긴장</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/editorial/2026/03/12/7WVP6FVXMBCB7NO4CDCO6OFPXE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1346734</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:24.343680+00:00</t>
+          <t>2026-03-13 12:53:27.146806+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
-      <c r="E211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 첫날, 하청노조로부터 교섭 요구를 받은 원청 사업장이 221곳에 달하는 것으로 나타났다. 이 법은 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있어, 향후 노동 관계에 큰 변화를 가져올 것으로 예상된다.</t>
+          <t>2024년 대법원의 통상임금 판단 기준 변화로 기업들이 임금 체계 재정비와 소송 리스크에 직면하게 되었습니다. 이에 사내근로복지기금이 임금으로 간주되지 않아 법적 리스크를 차단하고 인건비 경직성을 완화하는 전략적 복지 제도로 주목받고 있습니다. 기사는 이 기금의 설립 절차, 운용 방식, 세제 혜택 및 전략적 가치를 설명하며 기업의 현명한 활용을 강조합니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 하청노조의 원청 교섭 요구 증가라는 법률 및 산업 동향을 다루고 있습니다. 특정 피해 발생 사실이나 구체적인 손해배상 청구 대상, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 2024년 대법원의 통상임금 판례와 이에 대한 기업의 대응 전략(사내근로복지기금)을 설명하는 칼럼입니다. 특정 피해 사건이나 소송 당사자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건을 발굴하기 어렵습니다. 적합 조건에 해당하는 사항이 없으며, 소송금융의 대상이 되는 구체적인 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>하청노조 원청 교섭 요구 봇물</t>
+          <t>[칼럼] 사내근로복지기금으로 본 복지의 전략적 가치</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541432</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603040501&amp;t=NN</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:41.709418+00:00</t>
+          <t>2026-03-13 12:43:02.157659+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>대법원 상고 기각 및 원심 확정</t>
+          <t>산업 표준 변화 논의 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>노조 간부 A 씨가 소속 노조를 상대로 2390만 원의 연장·휴일근로수당 미지급을 주장하며 임금 청구 소송을 제기했습니다. 대법원은 A 씨가 제출한 증거만으로는 연장·휴일근로가 입증되지 않는다고 판단, 원고 패소 판결한 원심을 확정하며 사건이 종결되었습니다.</t>
+          <t>이 기사는 넷플릭스를 중심으로 촬영 현장에서 배우의 인권과 안전을 보호하기 위한 '인티머시 코디네이터' 및 '멘탈 헬스 코디네이터' 도입의 필요성과 확산 추세를 다루고 있습니다. 할리우드에서는 필수적인 역할로 자리 잡았으나 국내에서는 아직 생소하며, 관련 전문가들이 인식 개선을 위해 노력 중입니다. 이는 민감한 장면 촬영 시 발생할 수 있는 잠재적 피해를 예방하기 위한 산업 표준 변화의 일환입니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원에서 원고 패소 판결이 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 연장·휴일근로에 대한 증거가 부족하다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루기보다는 촬영 현장의 안전 및 배우 인권 보호를 위한 '인티머시 코디네이터' 도입이라는 산업 트렌드를 설명하고 있습니다. 따라서 특정 피고, 피해자, 피해 규모, 책임 소재가 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>2390만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>“야근했으니 수당 달라” 노조 간부 소송…대법 “지급 의무 없어”</t>
+          <t>[엔터, 지금?] 선은 넘어도 권리는 넘지 않는다: 오늘날 촬영장이 ‘19금...</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38948</t>
+          <t>https://www.heraldmuse.com/article/10694035?ref=naver</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-11 13:15:24.553281+00:00</t>
+          <t>2026-03-13 12:38:02.235886+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr"/>
-      <c r="D213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>정부의 비정규직 보호 법안 추진 논의 중</t>
+          <t>대법원 판결로 원고 청구 기각 확정</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>정부가 비정규직 보호를 위한 '일터기본법 패키지'를 추진함에 따라 보험업계 등 기업들이 비정규직 근로자성 관련 법적 리스크에 대비하고 있다. 해당 법안 도입 시 근로자 지위 확인 소송 등 분쟁이 발생할 가능성이 언급되었으나, 아직 구체적인 피해 사례나 소송은 발생하지 않았다.</t>
+          <t>한화오션 전현직 근로자 972명이 경영성과급을 퇴직금 산정의 평균임금에 포함해 차액을 지급하라며 제기한 소송에서 대법원이 원고들의 청구를 기각한 원심을 확정했다. 대법원은 경영성과급이 영업이익 등에 연동되어 근로 제공과 직접 관련이 없으므로 평균임금에 포함되지 않는다고 판단했다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 비정규직 보호 법안 추진에 따른 잠재적 법적 리스크를 다루고 있어, 특정 사건의 '상대방 책임 명확' 조건이 충족되지 않습니다. 또한, '공적 절차 진행 중' 조건도 입법 논의 단계에 머물러 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>대법원 판결로 원고들의 청구가 기각되어 사건이 최종 종결됨. 소송금융은 진행 중인 소송에 대한 투자를 목적으로 하므로, 이미 종결된 사건은 투자 대상에 부적합함. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>972명</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>정부, 비정규직 보호 '일법패키지' 추진에···보험업계·설계사 난색,...</t>
+          <t>[노동]  한화오션 경영성과급, 퇴직금에 반영할 '임금' 아니야</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=623330</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92650</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-11 13:09:47.852179+00:00</t>
+          <t>2026-03-13 00:58:59.385580+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
-      <c r="D214" t="inlineStr"/>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 하청노조 교섭 개시</t>
+          <t>소송 고려 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'으로 불리는 개정 노동조합 및 노동관계조정법의 시행과 그 목적을 설명합니다. 이 법은 하청 노동자의 권익을 보호하고 파업 노동자에 대한 과도한 손해배상 청구를 제한하기 위한 것이며, 화성시 등 5곳에서 하청노조가 교섭을 시작했음을 보도합니다.</t>
+          <t>포토그래퍼 D씨와 그의 친구가 걸그룹 프로필 및 홍보 사진, 영상 촬영 후 용역 대금을 지급받지 못했습니다. 상대방은 연락을 피하며 미지급 건에 대해 핑계를 대고 있으며, 피해자들은 소송을 고려하고 있습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행과 이에 따른 하청노조의 교섭 개시를 다루고 있어, 특정 피해 발생이나 손해배상 청구와 관련된 구체적인 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방의 책임, 피해 규모, 증거 등이 부재합니다.</t>
+          <t>피해 금액이 소액(최소 300만원 이상)으로 추정되며, 상대방의 구체적인 신원이나 자력이 파악되지 않아 회수 가능성을 판단하기 어렵습니다. 또한, 기사에서 언급된 피해자가 소수(최소 2명)에 불과하여 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 300만원 이상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>화성시 등 5곳 하청노조 교섭 개시</t>
+          <t>300만원 없다고 죽는 건 아니잖아 …일 시키고 돈 안 줬다</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016009</t>
+          <t>https://news.jtbc.co.kr/article/NB12289462?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-11 13:02:54.927258+00:00</t>
+          <t>2026-03-13 00:58:03.854829+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr"/>
-      <c r="D215" t="inlineStr"/>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 및 대응 논의 중</t>
+          <t>대법원 원고 패소 판결 확정</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청·간접고용 근로자의 교섭권을 강화하고 원청기업의 사용자 책임을 확대하며, 파업에 따른 손해배상 청구를 제한하는 내용을 담고 있다. 이에 자치단체와 교육청 등은 법안 통과 시 발생할 수 있는 변화에 대비하며 대응 방안을 모색 중이다.</t>
+          <t>한화오션 전현직 근로자 972명이 회사를 상대로 제기한 퇴직금 청구 소송에서 대법원은 경영성과급이 퇴직금 산정 기준인 평균임금에 포함되지 않는다고 판단, 원고 패소 판결을 확정했습니다. 성과급이 근로의 대가라기보다는 경영진의 판단이나 경제 상황에 좌우되는 이익 분배로 보았습니다. 이로써 해당 소송은 최종적으로 종결되었습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 입법 동향과 이에 대한 자치단체 및 교육청의 대응을 다루고 있어, 소송금융 투자를 검토할 만한 특정 피해 사건이나 분쟁이 발생한 상황이 아닙니다. 상대방 책임이 명확한 특정 사건이 없고, 구체적인 피해 규모나 피해자 수도 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 대법원에서 원고 패소 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 이 특정 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>972명</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>자치단체·교육청도 '노란봉투법' 대응 비상</t>
+          <t>삼성이 쏘아올린 퇴직금 줄소송…한화오션 972명의 다른 운명</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226869</t>
+          <t>https://www.mk.co.kr/article/11987039</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-11 13:02:24.735523+00:00</t>
+          <t>2026-03-13 00:43:27.527456+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr"/>
-      <c r="E216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
-          <t>중부노동청이 최근 시행된 '노란봉투법'의 안정적인 안착을 위해 지자체와 노사 관계자들을 지원하고 있습니다. 이 법은 원청이 하청·파견 노동자의 실질적인 사용자로 인정될 경우 단체교섭에 응하도록 하고, 쟁의행위에 대한 사측의 손해배상 청구를 제한하는 내용을 담고 있습니다.</t>
+          <t>기사는 파업 노동자에 대한 기업의 손해배상 청구 제한 및 원청과 하청 노조의 교섭창구 분리 등 고용노동부의 정책 변화를 다루고 있습니다. 이는 산업계의 노사관계 변화를 조명하는 내용으로, 특정 사건에 대한 소송금융 투자 기회는 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 중부노동청의 법 안착 지원에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 노동법 및 노사관계 정책 변화에 대한 일반적인 내용을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>중부노동청, '노란봉투법' 안착 위해 지자체·노사 지원</t>
+          <t>[뉴스락 특별기획] SK하이닉스式 성과급, 산업계 판을 흔들다</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318583</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126685</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-11 13:01:28.799217+00:00</t>
+          <t>2026-03-13 00:40:57.305253+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>기사는 파업 과정에서 발생한 손해배상 책임을 제한하는 '노란봉투법'에 대한 정부 여당의 입법 추진을 다루고 있습니다. 노동권 보호 취지에도 불구하고 기업 경영 위축과 노사 갈등 확대 가능성이 제기되고 있으며, 근로자성 범위에 대한 논의가 진행 중입니다.</t>
+          <t>노동조합 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 예상됩니다. 노동계는 노동권 강화를 기대하는 반면, 기업들은 투자 위축을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 입법 논의에 대한 것으로, 특정 피해 사건이나 소송 상대방이 명확하게 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 법적 분쟁 상황이 아니므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 산업 현장의 변화를 다루고 있습니다. 소송금융은 특정 손해배상 사건을 대상으로 하므로, 법률 제정 및 시행 자체는 투자 대상에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>정부 여당의 경제·사법 입법 폭주…“고통은 국민 몫”</t>
+          <t>[노란봉투법 시대…한국 산업 새 시험대③] 노동권은 넓어지고 기업 투...</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=594555</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87030</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-11 12:59:31.694474+00:00</t>
+          <t>2026-03-13 00:40:51.413229+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>포스코, 쿠팡, 현대차</t>
+        </is>
+      </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행에 따른 하청노조의 교섭 요구 증가</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>노동조합 파업에 대한 손해배상 청구를 제한하고 원청 기업의 사용자 책임 범위를 확대하는 '노란봉투법'이 지난 10일 시행되었습니다. 이에 따라 협력업체 중심의 산업구조를 가진 대구·경북 제조업계는 노사관계 변화에 촉각을 곤두세우고 있습니다.</t>
+          <t>노란봉투법 시행으로 하청노조에 대한 사용자 책임이 강화되고 파업 시 손해배상 청구가 제한되면서, 포스코, 쿠팡, 현대차 등 대기업 하청노조의 교섭 요구가 봇물처럼 터지고 있습니다. 이는 노동계의 쟁의활동 증가와 함께 기업들의 대응 변화를 예고하며, 향후 노동 분쟁의 증가 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행이라는 법률 및 정책 변화를 다루고 있으며, 특정 피해 사건이나 분쟁을 보고하는 것이 아닙니다. 소송금융 투자 대상이 되려면 구체적인 피해자, 피해 규모, 책임 있는 상대방이 특정되어야 하나, 본 기사에서는 이러한 정보가 전혀 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 노란봉투법 시행에 따른 하청노조의 교섭 요구 증가라는 법률 및 노동 환경 변화를 다루고 있습니다. 특정 사건의 피해 발생이나 구체적인 법적 분쟁이 명시되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 4, 5, 6 미해당)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>노란봉투법 시행…협력업체 많은 대구 제조업계 '노사관계 변화 촉각'</t>
+          <t>포스코·쿠팡·현대차 하청노조 교섭 요구 봇물…노란봉투법 파장 현실...</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=658442</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=365567</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-11 12:59:24.209300+00:00</t>
+          <t>2026-03-13 00:40:25.853717+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
-      <c r="D219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 정부 지원 활동 진행 중</t>
+          <t>기업 리스크 분석 단계</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>중부지방고용노동청이 지난 10일 시행된 '노란봉투법'의 안착을 위해 다양한 지원 활동을 추진합니다. 지자체별 전담 근로감독관 지정, 공공기관 및 노사단체와의 핫라인 구축, 사업자 설명회 및 컨설팅, 노동단체 간담회 등을 통해 법의 현장 적용을 지원할 예정입니다.</t>
+          <t>CJ대한통운은 임금 및 노선 재배치 관련 파업과 불법 쟁의 가능성에 직면해 있으며, 이로 인해 대응 비용 증가 및 물류 마비 등 여러 리스크를 안고 있다. 특히 불법 쟁의에 대한 개별 손해배상 입증 책임이 강화되면서 기업의 부담이 커지고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법 시행에 따른 정부의 지원 활동을 다루고 있으며, 특정 사건이나 분쟁을 묘사하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없습니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>이 기사 단편은 CJ대한통운이 파업 및 불법 쟁의로 인해 직면할 수 있는 기업 내부의 리스크와 비용 증가에 초점을 맞추고 있다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 특정된 상대방의 책임, 구체적인 피해 규모 등이 불분명하여 적합도가 낮다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>중부고용청, 노란봉투법 시행에 공공기관·노사단체 지원 강화</t>
+          <t>[더벨][이사회 분석] CJ대한통운, 재무 위상 레벨업...CFO 이사회 입성</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260311146800065?input=1195m</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603110810508980109239</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:49.610420+00:00</t>
+          <t>2026-03-13 00:39:28.641890+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 원·하청 교섭 시험대</t>
+          <t>노란봉투법 시행으로 인한 노동조합의 교섭 요구 증가</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>노란봉투법이 첫 시행되며, 협력업체 하청 노동자들의 교섭권 인정 및 과도한 손해배상·가압류 방지가 법의 취지로 제시되었습니다. 포스코 광양제철소의 원·하청 교섭이 이 법의 적용에 대한 시험대가 될 것으로 보도되었습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행 이후 노동조합 및 노동관계조정법 2·3조 개정법률의 영향에 대해 다루고 있습니다. 하청 노조 407곳이 원청 사업장 221곳을 상대로 교섭을 요구하는 등 억눌렸던 권리를 되찾으려는 움직임이 활발해지고 있음을 언급하며, 토크빌의 역설을 통해 개혁과 기대의 괴리를 줄이는 것이 중요하다고 논평합니다. 특정 소송 사건에 대한 보고가 아닌, 법 시행에 따른 사회적 변화를 분석하는 내용입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 첫 시행과 그 법이 원·하청 교섭에 미칠 영향에 초점을 맞추고 있습니다. 특정 피해 사건이나 피해자 집단이 발생하여 손해배상을 청구하는 상황이 아니며, 소송금융 투자의 대상이 되는 구체적인 손해배상 청구권이 명확하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)이 충족되지 않습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 따른 노동관계 변화와 잠재적 분쟁 가능성에 대한 일반적인 논평으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 검토를 위한 구체적인 상대방 책임(적합 조건 1), 특정 상대방(적합 조건 2), 명확한 피해 규모(적합 조건 4), 또는 구체적인 증거(적합 조건 5)가 파악되지 않습니다. 집단적 움직임은 언급되나, 특정 집단적 피해 사건(적합 조건 3)으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>노란봉투법 첫 시행…포스코 광양제철소 원·하청 교섭 '시험대'</t>
+          <t>[장혜수의 뉴스터치] 토크빌의 역설</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6483251?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311050739</t>
+          <t>https://www.joongang.co.kr/article/25411420</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-11 12:58:16.922591+00:00</t>
+          <t>2026-03-13 00:34:58.865618+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C221" t="inlineStr"/>
+      <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
-          <t>직영 서비스센터 갈등 봉합</t>
+          <t>노란봉투법 시행 관련 논평</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>GM 한국사업장 직영 서비스센터와 관련된 갈등이 봉합되었다는 기사 제목이 확인됩니다. 본문은 노란봉투법 시행과 GM 한국사업장의 서비스 네트워크에 대해 언급하지만, 구체적인 피해 사실이나 현재 진행 중인 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>노란봉투법은 노동쟁의 과정에서 기업이 노동자에게 과도한 손해배상을 청구하는 것을 제한하여 노동권 보호를 강화하려는 취지를 담고 있습니다. 이는 조선, 건설 등 산업구조의 현실을 반영한 변화로, 갈등이 아닌 상생의 계기가 될 수 있다고 언급됩니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>기사 제목에서 '갈등 봉합'을 명시하여 사건이 이미 종결되었음을 시사하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 본문 내용 또한 구체적인 피해 사실이나 소송 진행 상황을 언급하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행 취지와 의미를 다루는 정책/법률 관련 논평으로, 특정 피해자나 구체적인 사건이 명시되어 있지 않습니다. 소송금융 투자 대상이 되는 개별 분쟁이나 집단소송의 발생 가능성을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>GM 한국사업장, 직영 서비스센터 갈등 봉합...'정비서비스기술센터' 전...</t>
+          <t>노란봉투법 시행, 갈등이 아닌 상생의 계기로</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864028</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382440</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-11 12:57:25.187739+00:00</t>
+          <t>2026-03-13 00:33:11.077201+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>한국통신</t>
+        </is>
+      </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
-          <t>입법 논의 및 잠재적 노사 분쟁 가능성</t>
+          <t>정보 부족</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>기사 발췌문은 파업 참여 노동조합 및 조합원에 대한 기업의 손해배상 청구를 대폭 제한하는 법안의 주요 골자를 다룬다. 또한 현대차가 휴머노이드 로봇을 생산 라인에 투입할 경우, 노동조합이 근로조건 저하 등을 우려하며 발생할 수 있는 잠재적 노사 분쟁에 대해 언급한다.</t>
+          <t>본 기사는 약하고 억울한 사람들의 권리 회복을 다루며, 과거 한국통신 노조원들의 피신 사례를 언급합니다. 피해자들이 종교 기관에 기대를 걸고 있다는 내용으로, 사회 갈등 속에서 발생한 피해 상황을 암시하지만, 구체적인 사건 경위나 현재 진행 상황에 대한 정보는 매우 부족합니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>기사 발췌문은 파업 참여 노동조합 및 조합원에 대한 기업의 손해배상 청구를 제한하는 법안과 현대차의 휴머노이드 로봇 도입에 따른 잠재적 노사 분쟁을 다룬다. 이는 소송금융 투자 대상이 되는 명확한 피해자 집단, 구체적인 피해 규모, 그리고 소송 진행 단계가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사 내용이 매우 단편적이고 모호하여 상대방의 책임 명확성, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단 기준을 대부분 파악하기 어렵습니다. '한국통신 노조원들'이라는 언급으로 집단적 피해 가능성은 있으나, 사건의 구체적인 내용과 현재 진행 상황이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>테슬라 질주에 9조 쏜 현대차 ···뼈 깎는 '기술 내재화'에도 노란봉...</t>
+          <t>약하고 억울한 사람들 보호하며 권리 되찾아줘</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>ibulgyo.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404425</t>
+          <t>http://www.ibulgyo.com/news/articleView.html?idxno=436256</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-11 12:55:31.311624+00:00</t>
+          <t>2026-03-13 00:26:53.927050+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>HD현대중공업</t>
+          <t>한화오션</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 하청노조의 원청 대상 성과급 지급 요구</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행으로 조선업계가 긴장하는 가운데, HD현대중공업 하청노조 등은 원청과 동일한 수준의 성과급 지급을 요구하고 있다. 이 법은 파업 등 쟁의행위에 참여한 노동조합이나 노동자에 대한 기업의 무분별한 손해배상 청구를 제한하여 노동3권을 보호한다.</t>
+          <t>한화오션(옛 대우조선해양) 재직·퇴직자 972명이 경영성과급을 퇴직금 산정의 평균임금에 포함해달라며 제기한 소송에서 최종 패소했다. 대법원은 경영성과급이 근로 제공과 직접적인 관련성이 없다고 판단하여 원심을 확정했다. 이로써 해당 사건은 법적으로 종결되었다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 따른 노동조합의 요구와 기업의 손해배상 청구 제한에 초점을 맞추고 있습니다. 노동조합이 기업으로부터 손해배상을 청구할 명확한 피해 사실이나 사건이 제시되지 않아, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>대법원에서 원고 패소 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>하청노조 다수</t>
+          <t>972명</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행에 조선업계 긴장…'하청노조' 교섭 요구 봇물</t>
+          <t>대법 “한화오션 경영성과급, 임금 아냐”</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78889</t>
+          <t>https://www.segye.com/newsView/20260312517004?OutUrl=naver</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-11 12:54:45.349535+00:00</t>
+          <t>2026-03-12 13:20:28.530274+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 전국건설노조의 97개 건설사에 대한 단체교섭 요구 진행 중</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하도급 노동자에 대한 원청 책임이 강화되자, 전국건설노조가 현대건설 등 97개 건설사에 단체교섭을 요구했습니다. 노조는 공휴일 유급 수당, 적정 하도급 대금, 작업중지권 등을 요구하며, 건설업계는 공사비 인상 및 공사기간 증가 등 수익성 악화를 우려하고 있습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행을 환영하는 사설로, 그동안 수많은 노동자가 사용자 기업들의 무분별한 손해배상 청구와 책임 회피로 고통받아왔음을 지적합니다. 이 법이 한국 노동 시장의 정상화를 위한 첫걸음이 되기를 기대하며, 사회적 요구에 따른 제도 변화의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>이 사건은 노란봉투법 시행에 따른 전국건설노조의 단체교섭 요구로, 과거 발생한 피해에 대한 손해배상 청구보다는 미래의 노동 조건 및 권리 확보를 위한 노사 관계 분쟁에 가깝습니다. 상대방이 대형 건설사들로 자력이 충분하나(적합 조건 2), 소송금융의 주요 투자 대상인 명확한 금전적 손해배상 청구권이 현재로서는 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 대한 사설로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 따라서 구체적인 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>[기획] 노란봉투법 시행에 건설사도 '속앓이'…정비사업 등 수익성 훼손...</t>
+          <t>[사설] 노란봉투법, 정상화의 첫걸음 되기를</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1345250</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318701</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-11 12:54:05.788966+00:00</t>
+          <t>2026-03-12 13:10:46.376998+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
-      <c r="E225" t="inlineStr"/>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>노란봉투법 입법 논의 및 보험 판매수수료 개편 예정에 따른 잠재적 분쟁 우려 단계</t>
+        </is>
+      </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>이 기사는 고유가와 '노란봉투법' 시행으로 건설업계가 직면한 비용 압력 증가에 대해 분석합니다. 노동조합 활동으로 인한 손해배상 청구 제한 및 사용자 개념 확대가 교섭 요구를 빈번하게 만들 수 있다는 우려와 함께, 법에서 제한하는 재하도급이 실제로는 빈번하다는 점을 지적합니다.</t>
+          <t>노란봉투법(노조법 2, 3조 개정안)의 근로 사용자 범위 확대 및 기업의 과도한 손해배상청구 금지 조항이 보험 판매수수료 개편과 맞물려 보험 설계사들의 집단 반발을 초래할 수 있다는 우려가 제기되었습니다. 이 법안은 보험사와 설계사 간의 관계에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 따른 건설업계의 비용 압력 증가와 법률적 함의를 다루는 일반적인 산업 동향 분석입니다. 특정 사건이나 피해 사실, 명확한 소송 상대방, 구체적인 피해 규모가 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 입법 논의와 보험 판매수수료 개편에 따른 잠재적 분쟁 발생 '우려'를 다루고 있습니다. 아직 구체적인 피해 사실이나 상대방의 책임이 명확히 발생하지 않았으며, 피해 규모나 증거 확보 여부도 불분명합니다. 따라서 '상대방 책임 명확' (1), '피해 규모' (4), '증거 확보 가능' (5), '공적 절차 진행 중' (6) 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>고유가에 노란봉투법 시행까지…건설업계 비용 압력 '점증'</t>
+          <t>보험 판매수수료 개편 앞두고…'노란봉투법發' 설계사 집단 반발 우려</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403096</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833871</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-11 12:52:38.289674+00:00</t>
+          <t>2026-03-12 12:56:44.557460+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C226" t="inlineStr"/>
+      <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 원청 교섭 요구 확산</t>
+          <t>AI 채용 차별 관련 법적 책임 논의</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>노란봉투법 시행과 국제 유가 불안정으로 CJ대한통운, 한진, 롯데글로벌로지스 등 물류·운송업계의 경영 리스크가 확대되고 있다. 특히 노란봉투법으로 하청 노동자의 원청 교섭권이 강화되면서 택배사들을 대상으로 한 노조의 교섭 요구가 확산되는 상황이다. 이는 향후 노사 갈등 심화 및 물류비 상승으로 이어질 수 있다는 우려가 제기되고 있다.</t>
+          <t>변호사 칼럼은 미국과 유럽에서 AI 채용 도구의 편향성으로 인한 집단 소송이 현실화되었음을 언급하며, 국내 기업들 역시 AI 채용 과정에서의 차별 문제로 손해배상 책임을 질 수 있음을 경고합니다. 이는 AI 알고리즘의 편향성으로 인한 잠재적 법적 리스크를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>기사는 노란봉투법 시행으로 인한 물류업계의 경영 리스크와 노사 관계 변화 가능성을 다루고 있다. 소송 상대방(CJ대한통운, 한진, 롯데글로벌로지스)은 자력이 충분하지만 (적합 조건 2), 현재까지 특정 기업의 명확한 법적 책임이나 피해자들의 구체적인 손해 발생 사실이 명시되어 있지 않아 (적합 조건 1, 4, 5 미충족) 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵다. 또한, 공적 절차(소송 제외)가 진행 중인 상황도 아니다 (적합 조건 6 미충족).</t>
+          <t>해당 기사는 AI 채용 차별에 대한 법률 칼럼으로, 국내에서 발생한 특정 사건이나 피고가 명확히 특정되지 않았습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 증거 확보 여부 등 소송금융 투자 적합 조건들을 판단하기 어렵습니다. (적합 조건 1, 2, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>뒤숭숭 합니다 …CJ·롯데 등 물류·운송업계, 원청 교섭 요구 확산</t>
+          <t>[변호사 칼럼]AI 채용 차별, 면접관의 편향성…기업의 손해배상 책임은...</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>idsn.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6097391</t>
+          <t>https://idsn.co.kr/news/view/1065585633799462</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-11 12:52:18.071565+00:00</t>
+          <t>2026-03-12 12:49:50.951000+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
-      <c r="D227" t="inlineStr"/>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>개정 노조법 시행 및 관련 지침 발표</t>
+          <t>대구광역시의 임금체불 예방 점검반 운영 및 피해 근로자 보호 추진</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>개정된 노동조합법은 근로계약 당사자가 아니더라도 노동조건에 실질적 지배력을 행사하는 원청을 사용자로 인정하고, 쟁의행위 범위를 경영상 결정까지 확대하며, 무분별한 손해배상 청구를 제한하는 것을 핵심으로 합니다. 한국노총은 이에 대한 현장 대응 지침을 마련했습니다.</t>
+          <t>대구광역시가 중동 위기로 인한 경제 충격이 근로자 생계 위협으로 이어지는 것을 막기 위해 임금체불 피해 근로자 보호를 위한 집중 예방 점검에 나섭니다. 임금체불 예방 점검반을 운영하고 체불 피해자 보호를 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 개정된 노동조합법의 주요 내용과 한국노총의 현장 대응 지침을 설명하는 법률 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 대구광역시의 임금체불 예방 및 피해 근로자 보호를 위한 일반적인 정책 및 점검반 운영에 대한 내용으로, 특정 기업의 임금체불 사건이나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 특정 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>개정 노조법 시행에 따른 한국노총 현장 대응 지침</t>
+          <t>김정기 대구광역시장 권한대행, 위기의 중동상황 관련 비상경제대응 TF...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>news.inochong.org</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>http://news.inochong.org/detail.php?number=6370&amp;thread=22r07</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527834</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-11 12:52:04.730996+00:00</t>
+          <t>2026-03-12 12:29:34.853310+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
-      <c r="E228" t="inlineStr"/>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>노동 관련 법률 개정안 국회 본회의 의결</t>
+        </is>
+      </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>법무법인 대한중앙 한병철 변호사는 직장 내 괴롭힘과 2차 가해에 시달릴 경우 자진 퇴사보다는 회사에 공식적으로 문제를 통보하여 사용자의 조사 및 보호 의무를 명확히 하는 것이 중요하다고 조언했다. 이는 향후 노동청 진정이나 민사상 손해배상 검토 시 회사의 대응을 평가하는 중요한 근거가 될 수 있다.</t>
+          <t>국회 본회의에서 임금체불 사업주의 최고 형량을 강화하고, 건설·조선업 등 다단계 하도급 업종에 임금 구분 지급제를 시행하는 근로기준법 개정안이 의결되었다. 또한 근로감독관 명칭을 노동감독관으로 변경하고 직무집행 기준을 정리하는 법안도 통과되었다. 이 외에도 고용보험법 개정안 등 노동부 소관 법률안 3건이 국회 문턱을 넘었다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 직장 내 괴롭힘 관련 법률 자문 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 노동 관련 법률 개정 및 시행에 대한 내용입니다. 소송금융 투자 대상이 되는 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>괴롭힘 2차 가해 시달려도 '자진 퇴사'는 최악의 수…회사 책임 묻는 법...</t>
+          <t>임금체불 최고 형량 3년→5년…근로감독관 명칭 '노동감독관'으로</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/AQ1M1IJBEPHJ</t>
+          <t>https://www.newspim.com/news/view/20260312001179</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-11 12:49:09.642752+00:00</t>
+          <t>2026-03-12 12:21:18.174071+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr"/>
-      <c r="D229" t="inlineStr"/>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>카카오</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>과거 성과급 관련 소송 진행 후 종결된 것으로 추정</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 산업계 특히 건설업계는 파업 과정에서 발생한 손해에 대한 기업의 손해배상 청구가 제한되는 조항에 대해 긴장하고 있습니다. 경영계는 이 법으로 인해 대응 수단이 약화될 것을 우려하며 현장 영향에 촉각을 곤두세우고 있습니다.</t>
+          <t>임지훈 카카오벤처스 초대대표가 2015년 카카오를 상대로 성과급 지급 비율 변경(70%→44%)에 대한 소송을 제기했습니다. 이 사건은 과거에 진행된 개인 성과급 분쟁으로, 현재는 종결된 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 산업계의 우려를 다루고 있으며, 특정 피해 발생 사건이나 소송이 진행 중인 상황을 묘사하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단, 또는 명확한 책임 소재가 파악되지 않습니다.</t>
+          <t>기사 내용상 임지훈 전 대표의 성과급 소송은 과거에 진행된 사건으로 보이며, 부적합 조건인 '이미 종결된 사건'에 해당할 가능성이 높습니다. 또한, 집단적 피해가 아닌 개인 소송이며, 피해 규모가 명확히 제시되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날 산업계 긴장 고조…건설업계  공기 지연·공사비...</t>
+          <t>[Who Is ?] 정신아 카카오 대표이사</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=296971</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432633</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-11 12:48:46.053645+00:00</t>
+          <t>2026-03-12 00:46:50.099922+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
-      <c r="E230" t="inlineStr"/>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>노랑봉투법 시행에 따른 산업계 전망</t>
+        </is>
+      </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>국제 여성의 날을 기념하여 여성 변호사들이 모여 워라밸과 유리천장 등 커리어 발전의 어려움에 대해 논의하는 세미나가 개최되었습니다. 패널들은 여성 변호사의 수가 늘고 유리천장이 얇아졌다고 공감하면서도, 여전히 수임 및 승진에서의 구조적 문제와 가정의 지원 필요성 등을 지적했습니다.</t>
+          <t>노동조합법 개정안인 '노랑봉투법' 시행 이후 기업들이 노동 리스크를 줄이기 위해 자동화 및 로봇 투자를 확대할 것이라는 분석이 제기되었습니다. 삼성전자 등 대기업의 AI 기반 자율 공장 및 휴머노이드 로봇 도입 계획이 이러한 관측에 힘을 실어주고 있습니다. 다만 전문가들은 노랑봉투법이 로봇 시대의 직접적인 원인이라기보다는 자동화 전략을 가속화하는 촉매 역할을 할 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>본 기사는 여성 변호사들의 커리어 발전과 유리천장 등 직업적 어려움에 대한 세미나 내용을 다루고 있으며, 특정 법적 분쟁이나 피해 사건을 보고하는 것이 아닙니다. 따라서 상대방 책임, 상대방 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노랑봉투법' 시행에 따른 산업계의 자동화 투자 가속화 가능성을 분석하는 전망 기사입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>[국제 여성의 날 특집]  워라밸 쉽지 않지만, 유리천장 많이 얇아져</t>
+          <t>노랑봉투법이 부른 역설…기업들 “사람 대신 로봇”</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>betanews.net</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92580</t>
+          <t>https://www.betanews.net/article/view/beta202603120002</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-11 12:44:01.371416+00:00</t>
+          <t>2026-03-12 00:35:12.161822+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C231" t="inlineStr"/>
+      <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
-          <t>우리투자증권의 지원을 통해 밀린 급여 지급 진행 중</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>우리투자증권의 500억 원 지원으로 홈플러스 임직원들의 밀린 급여 문제가 해결되고 있는 것으로 보인다. 이는 대규모 임금 체불 사건이었으나, 이미 외부 지원을 통해 해결 절차가 진행 중인 상황이다.</t>
+          <t>노동조합의 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 예상됩니다. 노동계는 노동권 강화로 평가하는 반면, 기업들은 대응 전략을 재정비하고 있습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>기사 제목에서 '밀린 급여 받는다'는 표현과 '500억 지원' 내용으로 미루어 볼 때, 홈플러스 임직원들의 임금 체불 문제가 이미 해결 절차에 있거나 상당 부분 해결된 것으로 판단된다. 이는 소송금융 투자가 필요한 신규 분쟁이 아닌, 이미 해결이 진행 중인 사건에 해당하여 투자 적합도가 낮다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 그로 인한 산업 현장의 변화를 다루는 법률 및 정책 관련 뉴스입니다. 특정 피해 사건, 피해자, 또는 소송 상대방이 명확하게 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>500억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>임직원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>우리투자증권 500억 지원, 홈플러스 임직원 밀린 급여 받는다 外</t>
+          <t>[노란봉투법 시대…한국 산업 새 시험대②] 기업들 대응 전략 재정비…...</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>rcast.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.rcast.co.kr/news/articleView.html?idxno=30266</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87029</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-11 12:29:42.246990+00:00</t>
+          <t>2026-03-12 00:35:04.127849+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C232" t="inlineStr"/>
+      <c r="D232" t="inlineStr"/>
+      <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>기아자동차 기술책임 직원 A씨가 통근버스 내 폭언 및 폭행, 직장 내 성희롱 등의 비위 행위로 해고당하자 부당해고 소송을 제기했으나 패소했다. 법원은 A씨의 해고가 정당하다고 판단했으며, A씨가 항소하지 않아 1심 판결이 확정되었다. 이 사건은 A씨의 해고 적법성을 다툰 소송으로, 이미 종결되었다.</t>
+          <t>중앙일보 사설은 '노란봉투법'이 노조의 불법 행위에 대한 기업의 손해배상 청구를 제한하여 하청 노조의 과도한 행동을 유발할 수 있다고 주장합니다. 이는 노조의 폭력 행위나 작업장 점거 등이 발생할 가능성을 언급하며 법안의 잠재적 위험성을 경고하는 내용입니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>기사에서 다루는 주요 소송인 해고된 직원 A씨의 부당해고 소송은 1심 판결이 확정되어 이미 종결된 사건입니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다. 피해자들이 A씨를 상대로 손해배상 소송을 제기할 가능성은 있으나, 기사에서 그 진행 상황을 알 수 없으며, 개인을 상대로 한 소송은 상대방의 자력 및 피해 규모 측면에서 소송금융 투자 매력이 낮을 수 있습니다.</t>
+          <t>기사 내용은 특정 사건이나 피해 발생에 대한 보도가 아닌, '노란봉투법'이라는 법안의 잠재적 영향에 대한 사설 논평입니다. 특정 피해자, 가해자, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>돌덩이 안전화로 동료 얼굴을 ‘퍽!’…성희롱까지 한 기아차 기술책임...</t>
+          <t>중앙일보  공소취소 거래설, 여당 스스로 음모론 키워</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10690602?ref=naver</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332998</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-11 00:41:06.249161+00:00</t>
+          <t>2026-03-12 00:34:39.708363+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 노동위원회 역할 강화 및 분쟁 예상</t>
+          <t>노란봉투법 시행에 따른 중소기업의 우려 및 예상되는 영향 논의</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 중앙노동위원회의 역할이 중요해지면서, 원청의 사용자성 인정 여부나 교섭 방식 등을 둘러싼 분쟁이 노동위에 집중될 것으로 예상됩니다. 전문가들은 노동위의 인력 충원, 조사관 전문성 강화, 독립성 확보가 시급하다고 지적하며, 향후 행정소송으로 이어질 가능성도 언급됩니다.</t>
+          <t>노란봉투법 시행으로 중소기업계는 원청 거래 축소 가능성, 법 적용 범위의 불확실성, 노무·법률 대응 인력 부족 등을 주요 부담 요인으로 꼽고 있습니다. 하청 노조의 직접 교섭 요구가 반복될 경우 원청 기업이 물량을 다른 업체로 돌리거나 해외 생산으로 이전할 수 있다는 우려가 제기됩니다. 이는 중소기업의 경영 안정성에 직접적인 영향을 미칠 수 있어 긴장감이 큰 상황입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 따른 중앙노동위원회의 역할 강화와 향후 예상되는 노동 분쟁 해결 시스템에 대한 내용입니다. 특정 사건의 피해 발생, 상대방의 책임, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 구체적인 적합 조건이 확인되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 따른 중소기업의 우려와 예상되는 영향을 다루고 있어, 특정 사건에서 발생한 구체적인 피해나 명확한 상대방의 책임이 불분명합니다. 피해 규모가 추정되지 않고, 공적 절차(소송 제외)가 진행 중인 특정 사건도 언급되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>분쟁 해결 핵심 노동위, 역량·독립성 확보 시급 [심층기획-노란봉투법...</t>
+          <t>하청 교체 압박에 노무 인력도 부족 …中企, '노란봉투법' 쟁점 셋</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310517117?OutUrl=naver</t>
+          <t>https://www.news1.kr/industry/sb-founded/6097914</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:40.059672+00:00</t>
+          <t>2026-03-12 00:34:24.223261+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
-      <c r="E234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>기사는 임금 체불이나 퇴직금 미지급 등 민사 소송에서 근로자 여부 입증 책임이 기업으로 전환되는 법적 원칙 변화를 다루고 있다. 이는 근로자에게 유리하게 작용할 것으로 예상되며, 보험업계가 이 변화를 예의주시하고 있다. 특정 사건이 아닌 일반적인 법률 원칙에 대한 보도이다.</t>
+          <t>해당 데스크칼럼은 원청 사용자 책임 확대, 파업 손해배상 제한, 노동쟁의 범위 확대 등을 담은 법안의 잠재적 영향에 대해 논하고 있다. 삼성전자, SK하이닉스 같은 대기업 노조와 협력업체까지 교섭을 요구할 수 있게 되는 제도적 변화에 대한 우려를 표명한다. 이는 특정 사건의 피해가 아닌, 정책 변화에 대한 비평이다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>이 기사는 임금 체불이나 퇴직금 미지급 분쟁 시 근로자 여부 입증 책임이 기업으로 전환되는 법적 원칙 변화를 다루고 있습니다. 특정 사건이나 구체적인 피해자 집단, 명확한 상대방 기업이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다.</t>
+          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아닌, 노동 관련 법안 개정의 잠재적 영향에 대한 논평이다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>근로자 여부 입증 책임 기업으로…보험업계 예의주시</t>
+          <t>[데스크칼럼] '노조 공화국'의 덫</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603100175</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=435988</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:01.223852+00:00</t>
+          <t>2026-03-12 00:32:55.126182+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
-      <c r="E235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>노동조합의 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 시작되었습니다. 노동계는 노동권 강화를 의미한다고 강조하고 있습니다.</t>
+          <t>이 기사는 10년간의 논쟁 끝에 시행된 '노란봉투법'에 대한 박희준 연세대 교수의 논평입니다. 노란봉투법은 파업 손해배상 책임을 제한하고 하청 노동자의 교섭 범위를 원청까지 확대하는 내용을 골자로 합니다. 저자는 이 법이 노동권 보호를 강화할 수 있지만, 장기적으로는 기업의 AI 투자 확대를 유도하여 일자리를 감소시킬 수 있다는 우려를 제기하며, AI 시대에 맞는 노동 가치 재정의와 상생 방안 모색의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'의 시행과 그로 인한 산업 현장의 노사 관계 변화를 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그 사회경제적 함의에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해배상 청구권이 특정되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>[노란봉투법 시대…한국 산업 새 시험대①] '노사 판' 달라졌다…산업 ...</t>
+          <t>[여의도포럼] 노란봉투법의 역설</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87028</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773193190&amp;code=11171316&amp;cp=nv</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-11 00:37:34.559634+00:00</t>
+          <t>2026-03-12 00:32:36.291696+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
-      <c r="E236" t="inlineStr"/>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행에 따른 잠재적 분쟁 가능성 논의</t>
+        </is>
+      </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>이 기사는 동물병원이 4대보험 가입 누락이나 퇴사 정산 시 발생할 수 있는 실무적 문제점을 다룬다. 자체적으로 치료비를 지급할 경우 경비 처리의 어려움과 직원의 후유장해 손해배상 청구 시 방어 곤란을 경고하며, 4대보험이 사업장을 지키는 기반임을 강조한다.</t>
+          <t>노란봉투법 시행으로 노조의 불법 행위에 대한 기업의 손해배상 청구가 제한될 수 있으며, 이로 인해 하청 노조의 과도한 행동이나 폭력 행위, 작업장 점거 등이 발생할 가능성이 있다는 사설입니다. 노동부는 법 관련 상황을 주시하고 있습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 동물병원의 4대보험 실무에 대한 일반적인 조언이다. 소송금융 투자를 검토할 실제 사건이 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않는다.</t>
+          <t>해당 기사는 노란봉투법 시행에 따른 잠재적 문제점을 다루는 사설로, 특정 불법 행위나 피해 사건을 보도하는 것이 아닙니다. 따라서 소송금융 투자를 검토할 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>가입 누락부터 퇴사 정산까지, 동물병원이 놓치기 쉬운 4대보험 실무</t>
+          <t>[사설] 노란봉투법 첫 날 “세상 바뀌었다, 진짜 사장 나와라” 봇물</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>dailyvet.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.dailyvet.co.kr/news/cshwork/275990</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/03/12/7WVP6FVXMBCB7NO4CDCO6OFPXE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-11 00:37:13.946156+00:00</t>
+          <t>2026-03-12 00:32:24.343680+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 관련 논의</t>
+          <t>노란봉투법 시행 및 하청노조의 원청 교섭 요구 증가</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>해당 사설은 '노란봉투법'의 시행을 다루며, 원청 사용자에게 하청 노동조합과의 단체교섭 의무를 부과하고 노동쟁의 손해배상 청구 범위를 제한하는 내용을 골자로 합니다. 2014년 쌍용차 사태와 같은 과거 사례를 언급하며 법의 필요성을 강조하고 있습니다.</t>
+          <t>'노란봉투법' 시행 첫날, 하청노조로부터 교섭 요구를 받은 원청 사업장이 221곳에 달하는 것으로 나타났다. 이 법은 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있어, 향후 노동 관계에 큰 변화를 가져올 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행에 대한 사설로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 하청노조의 원청 교섭 요구 증가라는 법률 및 산업 동향을 다루고 있습니다. 특정 피해 발생 사실이나 구체적인 손해배상 청구 대상, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 시행, 교섭 의무에 원청 사용자 따라야</t>
+          <t>하청노조 원청 교섭 요구 봇물</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689489.html</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541432</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-11 00:36:26.651597+00:00</t>
+          <t>2026-03-12 00:31:41.709418+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
-      <c r="D238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>전국공공운수사회서비스노동조합 의료연대본부, 의료연대본부 서울지부</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>노란봉투법 개정안 시행</t>
+          <t>대법원 상고 기각 및 원심 확정</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>노란봉투법 개정안은 원청과 하청 노동자 간 직접 교섭 허용, 노동쟁의 범위 확대, 손해배상 책임 개별 산정을 주요 특징으로 합니다. 이 개정안의 시행을 앞두고 노동계와 경영계의 기대와 우려가 교차하고 있습니다.</t>
+          <t>노조 간부 A 씨가 소속 노조를 상대로 2390만 원의 연장·휴일근로수당 미지급을 주장하며 임금 청구 소송을 제기했습니다. 대법원은 A 씨가 제출한 증거만으로는 연장·휴일근로가 입증되지 않는다고 판단, 원고 패소 판결한 원심을 확정하며 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법' 개정안의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다. 이는 법률의 제정 또는 개정 단계에 대한 보도로, 실제 소송으로 이어질 사건이 아닙니다.</t>
+          <t>해당 사건은 대법원에서 원고 패소 판결이 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 법원이 연장·휴일근로에 대한 증거가 부족하다고 판단하여 상대방 책임이 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2390만 원</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>[천지일보 이슈종합] 미국·이란·중동 전쟁·증시·노란봉투법·트럼프...</t>
+          <t>“야근했으니 수당 달라” 노조 간부 소송…대법 “지급 의무 없어”</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3383209</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38948</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:56.359161+00:00</t>
+          <t>2026-03-11 13:15:24.553281+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>정부의 비정규직 보호 법안 추진 논의 중</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>노란봉투법은 노동자의 쟁의권을 강화하고 기업의 과도한 손해배상 청구를 제한하는 내용을 담고 있으며, 이 법안의 파장이 건설 현장까지 미쳐 공기 지연 가능성이 제기되고 있습니다. 이 기사는 특정 사건의 발생이나 소송 진행이 아닌, 법안의 입법 논의와 그에 따른 산업계의 잠재적 영향을 다루고 있습니다.</t>
+          <t>정부가 비정규직 보호를 위한 '일터기본법 패키지'를 추진함에 따라 보험업계 등 기업들이 비정규직 근로자성 관련 법적 리스크에 대비하고 있다. 해당 법안 도입 시 근로자 지위 확인 소송 등 분쟁이 발생할 가능성이 언급되었으나, 아직 구체적인 피해 사례나 소송은 발생하지 않았다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'이라는 법안의 입법 논의와 그로 인한 산업계의 잠재적 영향을 다루고 있습니다. 특정 피해 사건이나 소송이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 정부의 비정규직 보호 법안 추진에 따른 잠재적 법적 리스크를 다루고 있어, 특정 사건의 '상대방 책임 명확' 조건이 충족되지 않습니다. 또한, '공적 절차 진행 중' 조건도 입법 논의 단계에 머물러 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>노란봉투법 파장 건설현장까지…“공기 지연 가능성”</t>
+          <t>정부, 비정규직 보호 '일법패키지' 추진에···보험업계·설계사 난색,...</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603100179</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=623330</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-11 00:35:35.766368+00:00</t>
+          <t>2026-03-11 13:09:47.852179+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초기, 기업 경영 현장의 혼란 가중</t>
+          <t>노란봉투법 시행에 따른 하청노조 교섭 개시</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 기업 경영 현장에 큰 혼란이 발생하고 있습니다. 원청의 사용자 인정 범위 확대와 불법 쟁의행위 손해배상 책임 제한 조항이 상법상 이사의 충실의무와 충돌할 수 있다는 지적이 제기되며, 기업들은 첫 사례가 되는 것을 피하기 위해 몸을 사리는 분위기입니다.</t>
+          <t>기사는 '노란봉투법'으로 불리는 개정 노동조합 및 노동관계조정법의 시행과 그 목적을 설명합니다. 이 법은 하청 노동자의 권익을 보호하고 파업 노동자에 대한 과도한 손해배상 청구를 제한하기 위한 것이며, 화성시 등 5곳에서 하청노조가 교섭을 시작했음을 보도합니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법 시행으로 인한 기업 경영 현장의 혼란과 법률적 충돌 가능성을 다루고 있습니다. 특정 사건이나 명확한 피해자가 발생한 상황이 아니며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행과 이에 따른 하청노조의 교섭 개시를 다루고 있어, 특정 피해 발생이나 손해배상 청구와 관련된 구체적인 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 상대방의 책임, 피해 규모, 증거 등이 부재합니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>“노봉법 1호만은 피하자” 움츠러든 기업들</t>
+          <t>화성시 등 5곳 하청노조 교섭 개시</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311012008?wlog_tag3=naver</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3016009</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-11 00:34:17.936054+00:00</t>
+          <t>2026-03-11 13:02:54.927258+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
-      <c r="E241" t="inlineStr"/>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>노란봉투법 입법 및 대응 논의 중</t>
+        </is>
+      </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>이재명 대통령은 대기업과 중소기업 간 상생 협력이 기업의 생존 전략임을 강조하며, 과거 '몰빵' 전략에서 벗어나 협력 생태계를 조성해야 한다고 역설했습니다. 한화오션의 하청노조 소송 취하 및 성과급 지급, 삼성전자의 스마트 팩토리 지원 등을 모범 사례로 언급하며 상생 문화 확산을 촉구했습니다.</t>
+          <t>노란봉투법은 하청·간접고용 근로자의 교섭권을 강화하고 원청기업의 사용자 책임을 확대하며, 파업에 따른 손해배상 청구를 제한하는 내용을 담고 있다. 이에 자치단체와 교육청 등은 법안 통과 시 발생할 수 있는 변화에 대비하며 대응 방안을 모색 중이다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해를 다루는 것이 아니라, 대기업과 중소기업 간의 상생 협력 정책 방향과 모범 사례를 제시하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 한화오션의 사례는 이미 소송이 취하되어 종결된 건으로, 신규 투자 기회가 아닙니다.</t>
+          <t>본 기사는 '노란봉투법'의 입법 동향과 이에 대한 자치단체 및 교육청의 대응을 다루고 있어, 소송금융 투자를 검토할 만한 특정 피해 사건이나 분쟁이 발생한 상황이 아닙니다. 상대방 책임이 명확한 특정 사건이 없고, 구체적인 피해 규모나 피해자 수도 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>李 “몰빵 전략은 이제 걸림돌… 대기업-中企 상생을”</t>
+          <t>자치단체·교육청도 '노란봉투법' 대응 비상</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260311/133504521/2</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226869</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-11 00:33:38.079594+00:00</t>
+          <t>2026-03-11 13:02:24.735523+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
-          <t>노동법 개정안 논의 중</t>
+          <t>노란봉투법 시행 및 안착 지원</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>기사 본문은 불법 쟁의행위에 대한 손해배상 청구 제한을 골자로 하는 노동법 개정안에 대한 기업들의 우려를 다루고 있습니다. 특히 손해배상 책임 산정 시 조합원 개별의 귀책 사유를 따지도록 하는 규정에 대한 논의가 진행 중입니다. 이는 특정 사건의 소송이 아닌, 법률 개정 과정에 대한 내용입니다.</t>
+          <t>중부노동청이 최근 시행된 '노란봉투법'의 안정적인 안착을 위해 지자체와 노사 관계자들을 지원하고 있습니다. 이 법은 원청이 하청·파견 노동자의 실질적인 사용자로 인정될 경우 단체교섭에 응하도록 하고, 쟁의행위에 대한 사측의 손해배상 청구를 제한하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 사건이나 피해에 대한 내용이 아닌, 불법 쟁의행위에 대한 손해배상 청구 제한을 다루는 노동법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 중부노동청의 법 안착 지원에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>[출근길포인트]갤럭시 S26, '역대급' 예판 신기록…오늘 전 세계 120개국...</t>
+          <t>중부노동청, '노란봉투법' 안착 위해 지자체·노사 지원</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295532</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318583</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-11 00:32:44.536993+00:00</t>
+          <t>2026-03-11 13:01:28.799217+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
-          <t>노동 관련 법률/정책 논의 (노란봉투법 관련)</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>기사는 하청 업체 노동자가 원청과 교섭할 수 있도록 하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 법안의 핵심 내용을 언급한다. 대통령이 '상생을 실천하는 기업인과의 대화' 간담회에서 원청과 하청 관계에 대해 논의한 것으로 보인다. 이는 특정 사건의 피해나 소송 진행 상황이 아닌, 노동 관련 법률 및 정책 방향에 대한 논의를 다루고 있다.</t>
+          <t>기사는 파업 과정에서 발생한 손해배상 책임을 제한하는 '노란봉투법'에 대한 정부 여당의 입법 추진을 다루고 있습니다. 노동권 보호 취지에도 불구하고 기업 경영 위축과 노사 갈등 확대 가능성이 제기되고 있으며, 근로자성 범위에 대한 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 하청 노동자의 원청 교섭권 및 파업 노동자에 대한 손해배상 청구 제한과 관련된 법률 또는 정책 논의에 대한 내용이다. 상대방 책임이 명확하지 않고, 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>해당 기사는 '노란봉투법'이라는 입법 논의에 대한 것으로, 특정 피해 사건이나 소송 상대방이 명확하게 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 법적 분쟁 상황이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>李 ‘상생’ 말한 날, 勞 “진짜 사장 나와라”</t>
+          <t>정부 여당의 경제·사법 입법 폭주…“고통은 국민 몫”</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/politics_general/2026/03/11/SGMFU2SVIBGFJAQSPT2AB5O7MA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=594555</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-11 00:32:14.931353+00:00</t>
+          <t>2026-03-11 12:59:31.694474+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>국민의힘 유상범 원내운영수석부대표가 '노란봉투법' 시행에 대한 우려를 제기했습니다. 그는 이 법이 사용자 범위와 노동쟁의 대상을 무리하게 확대하고 노조의 손해배상 청구를 제한하여 불법 파업을 부추기고 산업 현장에 혼란을 초래할 것이라고 비판했습니다. 유 수석은 충분한 사회적 합의 없이 강행된 법으로 인한 책임은 이재명 정부와 민주당에 있다고 주장했습니다.</t>
+          <t>노동조합 파업에 대한 손해배상 청구를 제한하고 원청 기업의 사용자 책임 범위를 확대하는 '노란봉투법'이 지난 10일 시행되었습니다. 이에 따라 협력업체 중심의 산업구조를 가진 대구·경북 제조업계는 노사관계 변화에 촉각을 곤두세우고 있습니다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 대한 정치인의 우려를 표명하는 내용으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 발생 여부 등 적합 조건에 해당하는 사항이 전혀 없습니다. 법 시행으로 인한 미래의 '산업 현장의 혼란과 부작용'은 예측일 뿐, 현재 발생한 구체적인 손해배상 청구 대상 사건으로 보기 어렵습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행이라는 법률 및 정책 변화를 다루고 있으며, 특정 피해 사건이나 분쟁을 보고하는 것이 아닙니다. 소송금융 투자 대상이 되려면 구체적인 피해자, 피해 규모, 책임 있는 상대방이 특정되어야 하나, 본 기사에서는 이러한 정보가 전혀 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>유상범 “노란봉투법 시행, 포퓰리즘 정치 계산 속 추진된 대표적 졸속...</t>
+          <t>노란봉투법 시행…협력업체 많은 대구 제조업계 '노사관계 변화 촉각'</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026031018495583027</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=658442</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-11 00:32:06.509861+00:00</t>
+          <t>2026-03-11 12:59:24.209300+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
-      <c r="D245" t="inlineStr"/>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날</t>
+          <t>노란봉투법 시행 및 정부 지원 활동 진행 중</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>'노란봉투법'으로 불리는 노동조합법 개정안이 시행 첫날을 맞았다. 이 법은 하도급·간접고용 노동자가 원청 기업을 상대로 단체교섭을 요구할 수 있도록 하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있다. 강원도 내에서도 노동계와 경영계 간 입장차가 뚜렷하게 나타나고 있다.</t>
+          <t>중부지방고용노동청이 지난 10일 시행된 '노란봉투법'의 안착을 위해 다양한 지원 활동을 추진합니다. 지자체별 전담 근로감독관 지정, 공공기관 및 노사단체와의 핫라인 구축, 사업자 설명회 및 컨설팅, 노동단체 간담회 등을 통해 법의 현장 적용을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 이에 대한 노사 간 입장차를 다루고 있습니다. 특정 피해 사건이나 구체적인 손해배상 청구 대상이 존재하지 않으며, 소송금융 투자를 위한 명확한 원고, 피고, 손해배상 청구권이 파악되지 않습니다. 이는 적합 조건 중 어느 것에도 해당하지 않습니다.</t>
+          <t>본 기사는 노란봉투법 시행에 따른 정부의 지원 활동을 다루고 있으며, 특정 사건이나 분쟁을 묘사하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 없습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 첫날 강원도내 노사 입장차</t>
+          <t>중부고용청, 노란봉투법 시행에 공공기관·노사단체 지원 강화</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2038086</t>
+          <t>https://www.yna.co.kr/view/AKR20260311146800065?input=1195m</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:58.315228+00:00</t>
+          <t>2026-03-11 12:58:49.610420+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>포스코</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초기 단계로, 고용노동부의 시행령 및 해석 지침 마련과 노동위원회의 역할이 중요해지는 시점입니다. 노동계는 원청 교섭 및 총파업을 예고하며 갈등이 고조될 조짐을 보이고 있습니다.</t>
+          <t>노란봉투법 시행 및 원·하청 교섭 시험대</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>노란봉투법이 10일부터 시행되면서 노사 관계의 틀이 변화하고 있습니다. 사용자의 범위 확대와 노조에 대한 손해배상 청구 제한이 핵심이며, 기업들은 불안감을 표출하고 노동계는 원청 교섭 및 총파업을 예고하며 갈등이 고조될 조짐을 보입니다. 고용노동부는 시행령과 지침을 통해 부작용을 줄이려 하고 있으며, 노동위원회의 역할이 중요해질 것으로 예상됩니다.</t>
+          <t>노란봉투법이 첫 시행되며, 협력업체 하청 노동자들의 교섭권 인정 및 과도한 손해배상·가압류 방지가 법의 취지로 제시되었습니다. 포스코 광양제철소의 원·하청 교섭이 이 법의 적용에 대한 시험대가 될 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법 시행에 따른 노사 관계의 변화와 예상되는 갈등을 다루고 있으며, 특정 기업의 명확한 책임이나 구체적인 피해 발생 사실을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건이나 피해자가 아직 명확히 존재하지 않아, 현재 단계에서는 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'의 첫 시행과 그 법이 원·하청 교섭에 미칠 영향에 초점을 맞추고 있습니다. 특정 피해 사건이나 피해자 집단이 발생하여 손해배상을 청구하는 상황이 아니며, 소송금융 투자의 대상이 되는 구체적인 손해배상 청구권이 명확하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거, 공적 절차 진행)이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[사설] 노봉법 시행… 노사정, 상생 모델 찾아야</t>
+          <t>노란봉투법 첫 시행…포스코 광양제철소 원·하청 교섭 '시험대'</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002872</t>
+          <t>https://www.nocutnews.co.kr/news/6483251?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311050739</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:50.611674+00:00</t>
+          <t>2026-03-11 12:58:16.922591+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr"/>
-      <c r="D247" t="inlineStr"/>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>GM 한국사업장</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>노란 봉투법 시행</t>
+          <t>직영 서비스센터 갈등 봉합</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>노란 봉투법이 시행되면서 정당한 노조 활동에 대한 손해배상 청구가 제한됩니다. 노동계는 하청노조의 원청 교섭 요구를 준비하며 노사 간 긴장이 고조되고 있습니다. 이 법은 노조의 손배·가압류 부담을 줄이는 것을 목표로 합니다.</t>
+          <t>GM 한국사업장 직영 서비스센터와 관련된 갈등이 봉합되었다는 기사 제목이 확인됩니다. 본문은 노란봉투법 시행과 GM 한국사업장의 서비스 네트워크에 대해 언급하지만, 구체적인 피해 사실이나 현재 진행 중인 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란 봉투법'의 시행과 그에 따른 노사 관계의 변화를 다루고 있을 뿐, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 투자 적합 조건을 판단할 근거가 부족합니다. 이는 특정 사건에 대한 투자가 아닌, 법률 변화에 대한 일반적인 보도입니다.</t>
+          <t>기사 제목에서 '갈등 봉합'을 명시하여 사건이 이미 종결되었음을 시사하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 본문 내용 또한 구체적인 피해 사실이나 소송 진행 상황을 언급하지 않습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>노란 봉투법 시행 첫날  진짜 사장 나와!  노사 '긴장'</t>
+          <t>GM 한국사업장, 직영 서비스센터 갈등 봉합...'정비서비스기술센터' 전...</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057550</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864028</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:18.233493+00:00</t>
+          <t>2026-03-11 12:57:25.187739+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 D-Day</t>
+          <t>입법 논의 및 잠재적 노사 분쟁 가능성</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 사용자 범위가 확대되고 손해배상 청구가 제한됩니다. 이로 인해 하청 노동자들이 원청 기업과 직접 교섭을 요구할 수 있는 길이 열려 기존 노사 관계 구조에 큰 변화가 예상됩니다. 이는 향후 집단적 노동 분쟁의 가능성을 시사하지만, 현재는 특정 사건이 발생한 단계는 아닙니다.</t>
+          <t>기사 발췌문은 파업 참여 노동조합 및 조합원에 대한 기업의 손해배상 청구를 대폭 제한하는 법안의 주요 골자를 다룬다. 또한 현대차가 휴머노이드 로봇을 생산 라인에 투입할 경우, 노동조합이 근로조건 저하 등을 우려하며 발생할 수 있는 잠재적 노사 분쟁에 대해 언급한다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행을 다루는 법률 개정 소식으로, 특정 피해 사건이나 소송이 발생한 상황이 아닙니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 규모, 증거 등이 아직 존재하지 않아 현재 시점에서는 투자 대상으로 부적합합니다.</t>
+          <t>기사 발췌문은 파업 참여 노동조합 및 조합원에 대한 기업의 손해배상 청구를 제한하는 법안과 현대차의 휴머노이드 로봇 도입에 따른 잠재적 노사 분쟁을 다룬다. 이는 소송금융 투자 대상이 되는 명확한 피해자 집단, 구체적인 피해 규모, 그리고 소송 진행 단계가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>하청 노동자들 다수 (잠재적)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[EBN 오늘(10일) 이슈 종합] 노란봉투법 시행 D-Day, 삼성 AI 스마트폰 '...</t>
+          <t>테슬라 질주에 9조 쏜 현대차 ···뼈 깎는 '기술 내재화'에도 노란봉...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701973</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404425</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-11 00:31:00.322912+00:00</t>
+          <t>2026-03-11 12:55:31.311624+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
-      <c r="D249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>HD현대중공업</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>노동 관련 법안 논의 및 정책 제안</t>
+          <t>노란봉투법 시행에 따른 하청노조의 원청 대상 성과급 지급 요구</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>진보당 윤 의원이 노동쟁의 대상 확대, 정리해고 및 구조조정에 대한 정당한 대응, 노조 탄압 목적의 손해배상 청구 제한 등을 언급하며 '진짜 사장'과의 교섭 필요성을 강조하는 논평을 발표했다. 이는 노동권 보호 및 노사 관계 개선을 위한 정책적 제안에 해당한다.</t>
+          <t>'노란봉투법' 시행으로 조선업계가 긴장하는 가운데, HD현대중공업 하청노조 등은 원청과 동일한 수준의 성과급 지급을 요구하고 있다. 이 법은 파업 등 쟁의행위에 참여한 노동조합이나 노동자에 대한 기업의 무분별한 손해배상 청구를 제한하여 노동3권을 보호한다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>기사 내용은 진보당 의원의 노동 관련 정책 제안 및 논평으로, 특정 피해 사건이나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 부재합니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 따른 노동조합의 요구와 기업의 손해배상 청구 제한에 초점을 맞추고 있습니다. 노동조합이 기업으로부터 손해배상을 청구할 명확한 피해 사실이나 사건이 제시되지 않아, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청노조 다수</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>원·하청 구조개선 노사대화 제도화 기대</t>
+          <t>'노란봉투법' 시행에 조선업계 긴장…'하청노조' 교섭 요구 봇물</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570711</t>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78889</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:49.462707+00:00</t>
+          <t>2026-03-11 12:54:45.349535+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E250" t="inlineStr"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>주요 건설사 다수 (97개 건설사)</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 및 전국건설노조의 97개 건설사에 대한 단체교섭 요구 진행 중</t>
+        </is>
+      </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>개정된 노동조합법은 하도급 노동자에 대한 원청 책임을 강화하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 기사는 법률 개정 사항을 설명할 뿐, 특정 사건이나 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>노란봉투법 시행으로 하도급 노동자에 대한 원청 책임이 강화되자, 전국건설노조가 현대건설 등 97개 건설사에 단체교섭을 요구했습니다. 노조는 공휴일 유급 수당, 적정 하도급 대금, 작업중지권 등을 요구하며, 건설업계는 공사비 인상 및 공사기간 증가 등 수익성 악화를 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>제공된 기사는 개정된 노동조합법의 내용에 대한 설명으로, 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 노란봉투법 시행에 따른 전국건설노조의 단체교섭 요구로, 과거 발생한 피해에 대한 손해배상 청구보다는 미래의 노동 조건 및 권리 확보를 위한 노사 관계 분쟁에 가깝습니다. 상대방이 대형 건설사들로 자력이 충분하나(적합 조건 2), 소송금융의 주요 투자 대상인 명확한 금전적 손해배상 청구권이 현재로서는 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>이 대통령  '몰빵 전략은 이제 걸림돌 …한화오션 특별 칭찬</t>
+          <t>[기획] 노란봉투법 시행에 건설사도 '속앓이'…정비사업 등 수익성 훼손...</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171240?division=NAVER</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1345250</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:41.066103+00:00</t>
+          <t>2026-03-11 12:54:05.788966+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
-      <c r="E251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E251" t="inlineStr"/>
       <c r="F251" t="inlineStr">
         <is>
-          <t>이 사설은 하청 노동조합이 원청 기업에 단체교섭을 요구하고 정당한 파업에 대한 기업의 손해배상 청구를 제한하는 '노란봉투법'의 시행을 다루고 있다. 법 시행으로 인한 노사 갈등과 산업 혼란을 최소화해야 한다는 내용을 담고 있다.</t>
+          <t>이 기사는 고유가와 '노란봉투법' 시행으로 건설업계가 직면한 비용 압력 증가에 대해 분석합니다. 노동조합 활동으로 인한 손해배상 청구 제한 및 사용자 개념 확대가 교섭 요구를 빈번하게 만들 수 있다는 우려와 함께, 법에서 제한하는 재하도급이 실제로는 빈번하다는 점을 지적합니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행에 대한 사설로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 따른 건설업계의 비용 압력 증가와 법률적 함의를 다루는 일반적인 산업 동향 분석입니다. 특정 사건이나 피해 사실, 명확한 소송 상대방, 구체적인 피해 규모가 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 시행, 노사 갈등과 산업 혼란 최소화해야</t>
+          <t>고유가에 노란봉투법 시행까지…건설업계 비용 압력 '점증'</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541180</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403096</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:16.671368+00:00</t>
+          <t>2026-03-11 12:52:38.289674+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr"/>
-      <c r="D252" t="inlineStr"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>CJ대한통운, 한진, 롯데글로벌로지스</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>법률 시행</t>
+          <t>노란봉투법 시행에 따른 원청 교섭 요구 확산</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 시행에 대해 다루고 있으며, 이 법은 하청 노동자의 교섭권을 보장하고 노조의 과도한 손해배상 책임을 완화하기 위해 노동조합 및 노동관계조정법을 개정한 것입니다. 대통령은 이 법이 대화와 타협의 시발점이 되기를 희망한다고 밝혔습니다.</t>
+          <t>노란봉투법 시행과 국제 유가 불안정으로 CJ대한통운, 한진, 롯데글로벌로지스 등 물류·운송업계의 경영 리스크가 확대되고 있다. 특히 노란봉투법으로 하청 노동자의 원청 교섭권이 강화되면서 택배사들을 대상으로 한 노조의 교섭 요구가 확산되는 상황이다. 이는 향후 노사 갈등 심화 및 물류비 상승으로 이어질 수 있다는 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건에 해당하지 않아 투자 검토가 어렵습니다.</t>
+          <t>기사는 노란봉투법 시행으로 인한 물류업계의 경영 리스크와 노사 관계 변화 가능성을 다루고 있다. 소송 상대방(CJ대한통운, 한진, 롯데글로벌로지스)은 자력이 충분하지만 (적합 조건 2), 현재까지 특정 기업의 명확한 법적 책임이나 피해자들의 구체적인 손해 발생 사실이 명시되어 있지 않아 (적합 조건 1, 4, 5 미충족) 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵다. 또한, 공적 절차(소송 제외)가 진행 중인 상황도 아니다 (적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>李 대통령, 노란봉투법 시행에  대화와 타협의 시발점 되길</t>
+          <t>뒤숭숭 합니다 …CJ·롯데 등 물류·운송업계, 원청 교섭 요구 확산</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823058</t>
+          <t>https://www.news1.kr/industry/general-industry/6097391</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:09.094437+00:00</t>
+          <t>2026-03-11 12:52:18.071565+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>입법 논의 중</t>
+          <t>개정 노조법 시행 및 관련 지침 발표</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>기사는 이 대통령의 상생형 경제 전환 주문과 함께 '노란봉투법'에 대해 언급하고 있습니다. 노란봉투법은 하도급 노조의 원청 기업 교섭권 확대 및 노조 쟁의행위에 대한 기업의 손해배상 청구 제한을 주요 내용으로 합니다.</t>
+          <t>개정된 노동조합법은 근로계약 당사자가 아니더라도 노동조건에 실질적 지배력을 행사하는 원청을 사용자로 인정하고, 쟁의행위 범위를 경영상 결정까지 확대하며, 무분별한 손해배상 청구를 제한하는 것을 핵심으로 합니다. 한국노총은 이에 대한 현장 대응 지침을 마련했습니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'이라는 입법 논의에 대한 것으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 발생한 것이 아닙니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 개정된 노동조합법의 주요 내용과 한국노총의 현장 대응 지침을 설명하는 법률 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>李대통령  몰빵식 성장 끝 …상생형 경제 전환 주문</t>
+          <t>개정 노조법 시행에 따른 한국노총 현장 대응 지침</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>news.inochong.org</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1345020</t>
+          <t>http://news.inochong.org/detail.php?number=6370&amp;thread=22r07</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-11 00:28:49.211953+00:00</t>
+          <t>2026-03-11 12:52:04.730996+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C254" t="inlineStr"/>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 판교 IT 기업들의 노사 관계가 변화하며, 노조가 임원 선임, 조직 개편 등 경영적 판단에까지 개입하려는 움직임을 보이고 있습니다. 이는 기업의 혁신과 투자 위축으로 이어져 국가 경쟁력 하락을 초래할 수 있다는 우려가 제기되고 있습니다. 기사는 이러한 상황을 '판교 귀족 노조'의 '배부른 투쟁'으로 비판하며, 기업과 노조의 상생 협력을 촉구합니다.</t>
+          <t>법무법인 대한중앙 한병철 변호사는 직장 내 괴롭힘과 2차 가해에 시달릴 경우 자진 퇴사보다는 회사에 공식적으로 문제를 통보하여 사용자의 조사 및 보호 의무를 명확히 하는 것이 중요하다고 조언했다. 이는 향후 노동청 진정이나 민사상 손해배상 검토 시 회사의 대응을 평가하는 중요한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법 시행으로 인한 IT 기업들의 노사 갈등 심화 및 경영권 침해 우려를 다루는 오피니언입니다. 특정 가해자의 명확한 불법 행위로 인해 다수의 피해자가 발생하고, 그 피해 규모가 구체적으로 산정 가능한 소송금융 투자 대상 사건과는 거리가 있습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 직장 내 괴롭힘 관련 법률 자문 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>[데스크 시각] 노란봉투법 업은 ‘판교 귀족’ 노조</t>
+          <t>괴롭힘 2차 가해 시달려도 '자진 퇴사'는 최악의 수…회사 책임 묻는 법...</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563937</t>
+          <t>https://lawtalknews.co.kr/article/AQ1M1IJBEPHJ</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-11 00:28:02.427252+00:00</t>
+          <t>2026-03-11 12:49:09.642752+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
-      <c r="E255" t="inlineStr"/>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행</t>
+        </is>
+      </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>김 의원은 '노란봉투법'이 소송과 손해배상 대신 교섭과 협의로 노사 문제를 해결하려는 취지라고 설명했습니다. 이 법안은 노사 갈등을 줄이고 상생 관계를 구축하여 산업과 경제 발전에 기여할 것이라고 강조했습니다.</t>
+          <t>노란봉투법 시행 첫날, 산업계 특히 건설업계는 파업 과정에서 발생한 손해에 대한 기업의 손해배상 청구가 제한되는 조항에 대해 긴장하고 있습니다. 경영계는 이 법으로 인해 대응 수단이 약화될 것을 우려하며 현장 영향에 촉각을 곤두세우고 있습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'이라는 법안의 취지를 설명하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 부적합합니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 산업계의 우려를 다루고 있으며, 특정 피해 발생 사건이나 소송이 진행 중인 상황을 묘사하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 피해자 집단, 또는 명확한 책임 소재가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>노란봉투법, 원·하청 구조 바로잡는 계기될 것</t>
+          <t>노란봉투법 시행 첫날 산업계 긴장 고조…건설업계  공기 지연·공사비...</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382345</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=296971</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-10 13:23:33.684892+00:00</t>
+          <t>2026-03-11 12:48:46.053645+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
-      <c r="E256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>이 사설은 '노란봉투법' 시행으로 인해 '소송의 일상화'가 초래될 수 있다는 우려를 제기하며, 노동계의 요구 속도 조절 필요성을 언급한다. 법의 입법 취지와 달리 현장의 불안감을 외면해서는 안 된다는 주장을 담고 있다.</t>
+          <t>국제 여성의 날을 기념하여 여성 변호사들이 모여 워라밸과 유리천장 등 커리어 발전의 어려움에 대해 논의하는 세미나가 개최되었습니다. 패널들은 여성 변호사의 수가 늘고 유리천장이 얇아졌다고 공감하면서도, 여전히 수임 및 승진에서의 구조적 문제와 가정의 지원 필요성 등을 지적했습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행에 대한 사설로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 상대방, 구체적인 피해 규모, 또는 현재 진행 중인 분쟁이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 여성 변호사들의 커리어 발전과 유리천장 등 직업적 어려움에 대한 세미나 내용을 다루고 있으며, 특정 법적 분쟁이나 피해 사건을 보고하는 것이 아닙니다. 따라서 상대방 책임, 상대방 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>[사설] '노란봉투법' 시행, 현장의 불안감 외면하지 말아야</t>
+          <t>[국제 여성의 날 특집]  워라밸 쉽지 않지만, 유리천장 많이 얇아져</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060452</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92580</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-10 13:21:46.146212+00:00</t>
+          <t>2026-03-11 12:44:01.371416+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr"/>
-      <c r="D257" t="inlineStr"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>홈플러스</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 노사 갈등 심화 및 소송 가능성 언급</t>
+          <t>우리투자증권의 지원을 통해 밀린 급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행으로 인해 노사 관계가 장기 교섭, 가처분 소송, 끝없는 여론전의 늪으로 빠질 수 있음을 지적하는 칼럼입니다. 모호한 규정이 파국을 초래할 수 있다고 경고하며, 법 시행의 부정적 결과를 우려하고 있습니다.</t>
+          <t>우리투자증권의 500억 원 지원으로 홈플러스 임직원들의 밀린 급여 문제가 해결되고 있는 것으로 보인다. 이는 대규모 임금 체불 사건이었으나, 이미 외부 지원을 통해 해결 절차가 진행 중인 상황이다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 노사 관계의 일반적인 문제점과 소송 가능성을 논하는 칼럼으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 피해자 수, 증거 유무 등 소송금융 투자 적합 조건을 판단할 수 있는 정보가 전무합니다.</t>
+          <t>기사 제목에서 '밀린 급여 받는다'는 표현과 '500억 지원' 내용으로 미루어 볼 때, 홈플러스 임직원들의 임금 체불 문제가 이미 해결 절차에 있거나 상당 부분 해결된 것으로 판단된다. 이는 소송금융 투자가 필요한 신규 분쟁이 아닌, 이미 해결이 진행 중인 사건에 해당하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500억 원</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>임직원 다수</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>[김현우의 핫스팟] 노란봉투법 시행, 구걸이 명령으로 바뀐 날</t>
+          <t>우리투자증권 500억 지원, 홈플러스 임직원 밀린 급여 받는다 外</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>rcast.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250851</t>
+          <t>https://www.rcast.co.kr/news/articleView.html?idxno=30266</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-10 13:19:49.677750+00:00</t>
+          <t>2026-03-11 12:29:42.246990+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>회사</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>법원 판결 선고 및 배상 명령</t>
+          <t>해고 무효 소송 1심 판결 확정</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>2014년 회사가 파업을 주도한 노동자들을 상대로 제기한 손해배상 소송에서 법원은 노조에 47억 원을 배상하라고 판결했습니다. 이 사건은 '노란봉투법' 논의의 배경이 되었으며, 시민들이 노조를 돕기 위한 모금 운동을 벌였습니다.</t>
+          <t>기아자동차 기술책임 직원 A씨가 통근버스 내 폭언 및 폭행, 직장 내 성희롱 등의 비위 행위로 해고당하자 부당해고 소송을 제기했으나 패소했다. 법원은 A씨의 해고가 정당하다고 판단했으며, A씨가 항소하지 않아 1심 판결이 확정되었다. 이 사건은 A씨의 해고 적법성을 다툰 소송으로, 이미 종결되었다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다 (2014년 법원 판결). 또한, 소송금융은 통상 원고(피해자)를 지원하나, 본 사건에서 노조는 피고로서 배상 명령을 받은 주체이므로 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>기사에서 다루는 주요 소송인 해고된 직원 A씨의 부당해고 소송은 1심 판결이 확정되어 이미 종결된 사건입니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당합니다. 피해자들이 A씨를 상대로 손해배상 소송을 제기할 가능성은 있으나, 기사에서 그 진행 상황을 알 수 없으며, 개인을 상대로 한 소송은 상대방의 자력 및 피해 규모 측면에서 소송금융 투자 매력이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>노동자들 다수</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>[오목대] ‘노란봉투법’이 묻는 것</t>
+          <t>돌덩이 안전화로 동료 얼굴을 ‘퍽!’…성희롱까지 한 기아차 기술책임...</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260310500287</t>
+          <t>https://biz.heraldcorp.com/article/10690602?ref=naver</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-10 13:19:14.472920+00:00</t>
+          <t>2026-03-11 00:41:06.249161+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C259" t="inlineStr"/>
+      <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
-          <t>노사 합의로 분쟁 종결</t>
+          <t>노란봉투법 시행에 따른 노동위원회 역할 강화 및 분쟁 예상</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>한국GM이 직영정비센터 9곳 폐쇄를 추진하며 전국금속노동조합 한국지엠지부와 갈등을 겪었으나, 40일간의 교섭 끝에 합의에 도달했습니다. 노조는 과거 직영정비사업소 폐쇄 금지 가처분 소송을 제기한 바 있습니다.</t>
+          <t>노란봉투법 시행으로 중앙노동위원회의 역할이 중요해지면서, 원청의 사용자성 인정 여부나 교섭 방식 등을 둘러싼 분쟁이 노동위에 집중될 것으로 예상됩니다. 전문가들은 노동위의 인력 충원, 조사관 전문성 강화, 독립성 확보가 시급하다고 지적하며, 향후 행정소송으로 이어질 가능성도 언급됩니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>기사 제목에서 '노사, 40일 교섭 끝 합의'라고 명시되어 있어, 해당 사건은 이미 종결된 것으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 따른 중앙노동위원회의 역할 강화와 향후 예상되는 노동 분쟁 해결 시스템에 대한 내용입니다. 특정 사건의 피해 발생, 상대방의 책임, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 구체적인 적합 조건이 확인되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>한국GM 직영정비센터 9곳 문 닫는다…노사, 40일 교섭 끝 합의</t>
+          <t>분쟁 해결 핵심 노동위, 역량·독립성 확보 시급 [심층기획-노란봉투법...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318497</t>
+          <t>https://www.segye.com/newsView/20260310517117?OutUrl=naver</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:39.345905+00:00</t>
+          <t>2026-03-11 00:39:40.059672+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
-      <c r="D260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
-          <t>한화오션의 손해배상청구소송 취하</t>
+          <t>근로자 여부 입증 책임 전환 법적 원칙 보도</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>한화오션이 파업에 따른 손해 476억원을 배상하라며 하청노동자들을 상대로 냈던 손해배상청구소송을 취하했습니다. 이 대통령은 이러한 한화오션의 행보를 칭찬하며 감사 전화를 하려 했다고 언급했습니다.</t>
+          <t>기사는 임금 체불이나 퇴직금 미지급 등 민사 소송에서 근로자 여부 입증 책임이 기업으로 전환되는 법적 원칙 변화를 다루고 있다. 이는 근로자에게 유리하게 작용할 것으로 예상되며, 보험업계가 이 변화를 예의주시하고 있다. 특정 사건이 아닌 일반적인 법률 원칙에 대한 보도이다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>기사는 한화오션이 하청노동자들을 상대로 제기했던 손해배상청구소송을 취하했다는 내용으로, 이는 해당 법적 분쟁이 종결되었음을 의미합니다. 따라서 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없으며, '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 임금 체불이나 퇴직금 미지급 분쟁 시 근로자 여부 입증 책임이 기업으로 전환되는 법적 원칙 변화를 다루고 있습니다. 특정 사건이나 구체적인 피해자 집단, 명확한 상대방 기업이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>한화오션 또 칭찬한 李  감사 전화하려 했다 … 무슨일?</t>
+          <t>근로자 여부 입증 책임 기업으로…보험업계 예의주시</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031018055682834</t>
+          <t>https://www.kukinews.com/article/view/kuk202603100175</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-10 13:08:46.282949+00:00</t>
+          <t>2026-03-11 00:39:01.223852+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 원·하청 노조 교섭 의무 및 부당 노동 행위 처벌 가능성 논의</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 설계자가 원·하청 노조 교섭 문제까지 판단한다는 내용을 다루고 있습니다. 행정 소송으로 불복하더라도 교섭 의무는 유지되며, 이를 거부할 경우 부당 노동 행위로 처벌될 수 있음을 언급합니다. 이는 법률 및 정책적 논의에 관한 것으로, 특정 피해 사건에 대한 내용은 아닙니다.</t>
+          <t>노동조합의 쟁의행위에 대한 손해배상 책임을 제한하는 '노란봉투법'이 시행되면서 산업 현장의 노사 관계에 새로운 변화가 시작되었습니다. 노동계는 노동권 강화를 의미한다고 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'과 관련된 원·하청 노조 교섭 의무 및 부당 노동 행위 처벌 가능성에 대한 법률적, 정책적 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아니며, 소송금융 투자 대상이 되는 명확한 가해자, 집단적 피해, 구체적인 피해 규모가 확인되지 않습니다. 따라서 소송금융 적합 조건에 부합하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'의 시행과 그로 인한 산업 현장의 노사 관계 변화를 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>노란봉투법 설계자가 '원·하청 노조 교섭' 문제까지 판단한다</t>
+          <t>[노란봉투법 시대…한국 산업 새 시험대①] '노사 판' 달라졌다…산업 ...</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=296868</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=87028</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-10 13:07:04.776294+00:00</t>
+          <t>2026-03-11 00:37:34.559634+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
-      <c r="E262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E262" t="inlineStr"/>
       <c r="F262" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 1만여 명이 모여 원청을 상대로 한 교섭 요구가 터져 나왔습니다. 이 법은 구조조정이나 정리해고도 파업 대상으로 인정하고, 파업 노조에 대한 기업의 과도한 손해배상 청구를 제한하는 내용을 담고 있어 시행 초기 노동계와 산업계에 혼란이 예상됩니다.</t>
+          <t>이 기사는 동물병원이 4대보험 가입 누락이나 퇴사 정산 시 발생할 수 있는 실무적 문제점을 다룬다. 자체적으로 치료비를 지급할 경우 경비 처리의 어려움과 직원의 후유장해 손해배상 청구 시 방어 곤란을 경고하며, 4대보험이 사업장을 지키는 기반임을 강조한다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 노동 관계의 변화를 다루고 있으며, 특정 피해 사건이나 손해배상 청구의 주체를 명확히 제시하지 않습니다. 소송금융 투자를 위한 명확한 가해자, 피해자, 그리고 구체적인 손해액이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 동물병원의 4대보험 실무에 대한 일반적인 조언이다. 소송금융 투자를 검토할 실제 사건이 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>진짜 사장 교섭 나와라 …노란봉투법 첫날 1만 명 외침</t>
+          <t>가입 누락부터 퇴사 정산까지, 동물병원이 놓치기 쉬운 4대보험 실무</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailyvet.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008471814&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailyvet.co.kr/news/cshwork/275990</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-10 13:05:29.811528+00:00</t>
+          <t>2026-03-11 00:37:13.946156+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 원청교섭 요구 증가</t>
+          <t>노란봉투법 시행 관련 논의</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 2·3조 개정 법률, 일명 '노란봉투법'이 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 파업 노동자에 대한 기업의 손해배상 청구가 제한되었습니다. 법 시행 첫날부터 청소노동자와 택배기사 등 하도급 노동자들의 원청 교섭 요구가 봇물처럼 터져 나오고 있습니다. 이 법은 노동쟁의의 범위와 사용자의 정의를 확대하여 노동관계에 큰 변화를 가져올 것으로 예상됩니다.</t>
+          <t>해당 사설은 '노란봉투법'의 시행을 다루며, 원청 사용자에게 하청 노동조합과의 단체교섭 의무를 부과하고 노동쟁의 손해배상 청구 범위를 제한하는 내용을 골자로 합니다. 2014년 쌍용차 사태와 같은 과거 사례를 언급하며 법의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 새로운 법률의 시행과 그에 따른 노동계의 원청 교섭 요구 증가 현상을 다루고 있습니다. 특정 피해 사건이나 집단적 손해배상 청구의 대상이 되는 구체적인 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 '노란봉투법'의 시행에 대한 사설로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해자, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>노란봉투법 첫날 원청교섭 요구 봇물...청소노동자도 택배기사도</t>
+          <t>[사설] 노란봉투법 시행, 교섭 의무에 원청 사용자 따라야</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841707</t>
+          <t>https://vop.co.kr/A00001689489.html</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-10 13:04:34.707489+00:00</t>
+          <t>2026-03-11 00:36:26.651597+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 2·3조 개정안 시행</t>
+          <t>노란봉투법 개정안 시행</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 2·3조 개정안, 일명 '노란봉투법'이 6개월의 유예기간을 거쳐 시행 첫 날을 맞이했다. 이 법안은 하청 노동자가 원청 기업과 직접 교섭할 수 있도록 사용자 범위를 확대하고, 노조의 쟁의행위에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있으며, 기사는 이에 대한 정치권의 반응을 다루고 있다.</t>
+          <t>노란봉투법 개정안은 원청과 하청 노동자 간 직접 교섭 허용, 노동쟁의 범위 확대, 손해배상 책임 개별 산정을 주요 특징으로 합니다. 이 개정안의 시행을 앞두고 노동계와 경영계의 기대와 우려가 교차하고 있습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 노동 관련 법률 개정안의 시행과 정치권 반응을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법' 개정안의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 특정 피해자, 가해자, 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다. 이는 법률의 제정 또는 개정 단계에 대한 보도로, 실제 소송으로 이어질 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>[기획] 노란봉투법 시행 첫 날, 정치권 반응은?</t>
+          <t>[천지일보 이슈종합] 미국·이란·중동 전쟁·증시·노란봉투법·트럼프...</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356790</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3383209</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-10 13:01:20.123135+00:00</t>
+          <t>2026-03-11 00:35:56.359161+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
-          <t>노란 봉투법 시행 및 관련 간담회 개최</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>하도급 노동자 책임 강화 및 기업의 노동자 손해배상 청구 제한을 골자로 하는 '노란 봉투법' 시행 첫날, 이 대통령이 대기업 및 중소기업 관계자들을 청와대로 불러 간담회를 개최했습니다. 법 시행에 따른 혼란 우려 속에서 상생 사례를 논의했습니다.</t>
+          <t>노란봉투법은 노동자의 쟁의권을 강화하고 기업의 과도한 손해배상 청구를 제한하는 내용을 담고 있으며, 이 법안의 파장이 건설 현장까지 미쳐 공기 지연 가능성이 제기되고 있습니다. 이 기사는 특정 사건의 발생이나 소송 진행이 아닌, 법안의 입법 논의와 그에 따른 산업계의 잠재적 영향을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란 봉투법'의 시행과 관련 간담회 개최에 대한 내용으로, 특정 피해 발생 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 '노란봉투법'이라는 법안의 입법 논의와 그로 인한 산업계의 잠재적 영향을 다루고 있습니다. 특정 피해 사건이나 소송이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>李대통령, 노란봉투법 시행 첫날 대-중소 청와대로 불러</t>
+          <t>노란봉투법 파장 건설현장까지…“공기 지연 가능성”</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296422?division=NAVER</t>
+          <t>https://www.kukinews.com/article/view/kuk202603100179</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-10 13:00:59.554821+00:00</t>
+          <t>2026-03-11 00:35:35.766368+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행 초기, 기업 경영 현장의 혼란 가중</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행되면서 하도급 구조에서 원청 기업의 교섭 책임이 확대되고 파업 손해배상 책임이 제한됩니다. 이는 노동계의 기대를 모으고 있으나, 경영계는 우려를 표하고 있습니다. 이 법은 향후 노동 분쟁의 법적 환경에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>노란봉투법 시행으로 기업 경영 현장에 큰 혼란이 발생하고 있습니다. 원청의 사용자 인정 범위 확대와 불법 쟁의행위 손해배상 책임 제한 조항이 상법상 이사의 충실의무와 충돌할 수 있다는 지적이 제기되며, 기업들은 첫 사례가 되는 것을 피하기 위해 몸을 사리는 분위기입니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있습니다. 소송금융 투자 대상이 되기 위해서는 구체적인 피해 사실, 특정된 상대방, 그리고 피해 규모 등이 명확해야 하나, 본 기사에서는 이러한 정보가 부재하여 적합 조건(1, 3, 4, 5)에 해당하지 않습니다.</t>
+          <t>본 기사는 노란봉투법 시행으로 인한 기업 경영 현장의 혼란과 법률적 충돌 가능성을 다루고 있습니다. 특정 사건이나 명확한 피해자가 발생한 상황이 아니며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>[이슈플러스] 노란봉투법 시행…노동계 ‘기대’·경영계 ‘우려’</t>
+          <t>“노봉법 1호만은 피하자” 움츠러든 기업들</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603100114</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/11/20260311012008?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-10 13:00:52.480825+00:00</t>
+          <t>2026-03-11 00:34:17.936054+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
-      <c r="E267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E267" t="inlineStr"/>
       <c r="F267" t="inlineStr">
         <is>
-          <t>노란봉투법으로 불리는 노동조합법 2·3조 개정안은 사용자 범위를 확대하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법안은 하청 노동자가 원청을 상대로 교섭을 요구할 수 있는 구조를 마련하는 것을 목표로 하고 있습니다.</t>
+          <t>이재명 대통령은 대기업과 중소기업 간 상생 협력이 기업의 생존 전략임을 강조하며, 과거 '몰빵' 전략에서 벗어나 협력 생태계를 조성해야 한다고 역설했습니다. 한화오션의 하청노조 소송 취하 및 성과급 지급, 삼성전자의 스마트 팩토리 지원 등을 모범 사례로 언급하며 상생 문화 확산을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'으로 불리는 노동조합법 개정안에 대한 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해를 다루는 것이 아니라, 대기업과 중소기업 간의 상생 협력 정책 방향과 모범 사례를 제시하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 한화오션의 사례는 이미 소송이 취하되어 종결된 건으로, 신규 투자 기회가 아닙니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>유가 변동성에 춘투 리스크까지…산업계 '이중 압박'</t>
+          <t>李 “몰빵 전략은 이제 걸림돌… 대기업-中企 상생을”</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260310153224385112616b072_1</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260311/133504521/2</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-10 13:00:26.385208+00:00</t>
+          <t>2026-03-11 00:33:38.079594+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
-          <t>국회 입법 논의 및 여야 정면충돌</t>
+          <t>노동법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청 및 간접고용 노동자의 원청 기업 교섭권 확대와 파업 손실에 대한 기업의 손해배상 청구 제한을 골자로 합니다. 해당 법안의 시행을 두고 여야가 첨예하게 대립하며 국회에서 입법 논의가 진행 중입니다.</t>
+          <t>기사 본문은 불법 쟁의행위에 대한 손해배상 청구 제한을 골자로 하는 노동법 개정안에 대한 기업들의 우려를 다루고 있습니다. 특히 손해배상 책임 산정 시 조합원 개별의 귀책 사유를 따지도록 하는 규정에 대한 논의가 진행 중입니다. 이는 특정 사건의 소송이 아닌, 법률 개정 과정에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, '노란봉투법'이라는 법안의 입법 논의 및 여야 간의 정치적 충돌을 다루고 있습니다. 소송금융은 특정 사건의 손해배상 청구권에 투자하는 것이므로, 현재 단계에서는 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사 본문은 특정 사건이나 피해에 대한 내용이 아닌, 불법 쟁의행위에 대한 손해배상 청구 제한을 다루는 노동법 개정안에 대한 논의를 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>‘노란봉투법 시행’ 놓고 여야 정면충돌…“노사 상생 vs 기업 경쟁력 ...</t>
+          <t>[출근길포인트]갤럭시 S26, '역대급' 예판 신기록…오늘 전 세계 120개국...</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603100214</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=295532</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-10 12:59:34.059567+00:00</t>
+          <t>2026-03-11 00:32:44.536993+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
-          <t>노조법 개정안 시행 초기 단계, 민주노총 대구본부의 향후 조직화 및 투쟁 계획 발표</t>
+          <t>노동 관련 법률/정책 논의 (노란봉투법 관련)</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>노조법 개정안인 '노란봉투법'이 3월 10일부터 시행되어 하청 노동자들이 원청을 상대로 단체 교섭을 요구할 수 있게 되고, 파업 노동자에 대한 기업의 손해배상 청구가 제한됩니다. 민주노총 대구본부는 법 시행을 환영하며 비정규직 노동자 조직화 및 노동기본권 쟁취 투쟁을 예고했습니다.</t>
+          <t>기사는 하청 업체 노동자가 원청과 교섭할 수 있도록 하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 법안의 핵심 내용을 언급한다. 대통령이 '상생을 실천하는 기업인과의 대화' 간담회에서 원청과 하청 관계에 대해 논의한 것으로 보인다. 이는 특정 사건의 피해나 소송 진행 상황이 아닌, 노동 관련 법률 및 정책 방향에 대한 논의를 다루고 있다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행이라는 법률 개정 소식과 민주노총의 향후 활동 계획을 다루고 있습니다. 특정 사건이나 피해 사실, 구체적인 상대방, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 하청 노동자의 원청 교섭권 및 파업 노동자에 대한 손해배상 청구 제한과 관련된 법률 또는 정책 논의에 대한 내용이다. 상대방 책임이 명확하지 않고, 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>'노란봉투법' 10일부터 시행⋯민주노총 대구본부  원청 교섭 실현 투쟁...</t>
+          <t>李 ‘상생’ 말한 날, 勞 “진짜 사장 나와라”</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/828768</t>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/11/SGMFU2SVIBGFJAQSPT2AB5O7MA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-10 12:58:51.277467+00:00</t>
+          <t>2026-03-11 00:32:14.931353+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
-          <t>삼성전자 노조 총파업 찬반 투표 진행 중</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 오는 18일까지 총파업 찬반 투표를 진행하고 있습니다. 이는 '노란봉투법' 시행 이후 첫 대형 분쟁 사례가 될 가능성이 있어 재계의 긴장감이 커지고 있습니다. 노란봉투법은 파업 손해배상 청구를 제한하고 불법파업 요건을 강화하여 노조에 유리한 방향으로 법적 환경을 재편할 것으로 예상됩니다.</t>
+          <t>국민의힘 유상범 원내운영수석부대표가 '노란봉투법' 시행에 대한 우려를 제기했습니다. 그는 이 법이 사용자 범위와 노동쟁의 대상을 무리하게 확대하고 노조의 손해배상 청구를 제한하여 불법 파업을 부추기고 산업 현장에 혼란을 초래할 것이라고 비판했습니다. 유 수석은 충분한 사회적 합의 없이 강행된 법으로 인한 책임은 이재명 정부와 민주당에 있다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>기사는 삼성전자 노조의 총파업 찬반 투표와 '노란봉투법'의 시행에 따른 재계의 긴장감을 다루고 있습니다. 이는 잠재적인 노사 분쟁 상황으로, 소송금융이 투자할 만한 명확한 피해자 집단과 발생한 손해배상 청구권이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 대한 정치인의 우려를 표명하는 내용으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 발생 여부 등 적합 조건에 해당하는 사항이 전혀 없습니다. 법 시행으로 인한 미래의 '산업 현장의 혼란과 부작용'은 예측일 뿐, 현재 발생한 구체적인 손해배상 청구 대상 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>삼성전자 노조 '총파업' 찬반 투표, 오는 18일까지···반도체 생산 위...</t>
+          <t>유상범 “노란봉투법 시행, 포퓰리즘 정치 계산 속 추진된 대표적 졸속...</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251098</t>
+          <t>https://www.kwnews.co.kr/page/view/2026031018495583027</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-10 12:58:37.767982+00:00</t>
+          <t>2026-03-11 00:32:06.509861+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>법안 논의 중</t>
+          <t>노란봉투법 시행 첫날</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>건설업계가 '노란봉투법' 공포에 대한 우려를 표명하고 있습니다. 이 법안은 하청 노동자가 원청 사용자와 직접 교섭할 수 있도록 하고 파업에 따른 손해배상 책임을 제한하는 것을 핵심으로 하며, 노동자의 권리 보호를 목적으로 합니다. 하지만 건설 현장의 복잡한 공정 특성상 법 적용에 대한 논란이 예상됩니다.</t>
+          <t>'노란봉투법'으로 불리는 노동조합법 개정안이 시행 첫날을 맞았다. 이 법은 하도급·간접고용 노동자가 원청 기업을 상대로 단체교섭을 요구할 수 있도록 하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있다. 강원도 내에서도 노동계와 경영계 간 입장차가 뚜렷하게 나타나고 있다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법안의 입법 취지와 건설업계의 우려를 다루는 입법 논의 단계의 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 이에 대한 노사 간 입장차를 다루고 있습니다. 특정 피해 사건이나 구체적인 손해배상 청구 대상이 존재하지 않으며, 소송금융 투자를 위한 명확한 원고, 피고, 손해배상 청구권이 파악되지 않습니다. 이는 적합 조건 중 어느 것에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>건설업계, 노란봉투법 공포 걷어내야</t>
+          <t>'노란봉투법' 시행 첫날 강원도내 노사 입장차</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034556</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038086</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-10 12:58:24.321721+00:00</t>
+          <t>2026-03-11 00:31:58.315228+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>손해배상소송 취하 및 상생 협력 사례</t>
+          <t>노란봉투법 시행 초기 단계로, 고용노동부의 시행령 및 해석 지침 마련과 노동위원회의 역할이 중요해지는 시점입니다. 노동계는 원청 교섭 및 총파업을 예고하며 갈등이 고조될 조짐을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>한화오션이 하청 노동자들에게 원소속 근로자와 동일한 성과급을 지급하고 470억 원 규모의 손해배상소송을 취하하며 '모범적 상생 사례'로 이재명 대통령에게 칭찬받았습니다. 이는 노란봉투법 시행 첫날 대기업과 중소기업 간 임금 이중구조 개선의 긍정적인 예시로 제시되었습니다. 기사는 새로운 분쟁 발생이 아닌 기존 갈등의 해결과 예방을 다루고 있습니다.</t>
+          <t>노란봉투법이 10일부터 시행되면서 노사 관계의 틀이 변화하고 있습니다. 사용자의 범위 확대와 노조에 대한 손해배상 청구 제한이 핵심이며, 기업들은 불안감을 표출하고 노동계는 원청 교섭 및 총파업을 예고하며 갈등이 고조될 조짐을 보입니다. 고용노동부는 시행령과 지침을 통해 부작용을 줄이려 하고 있으며, 노동위원회의 역할이 중요해질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>기사는 한화오션이 하청 노동자들에게 성과급을 지급하고 470억 원 규모의 손해배상소송을 취하하는 등 '모범적 상생 사례'를 보도하고 있습니다. 이는 소송금융의 대상이 될 만한 새로운 분쟁이나 피해 발생이 아닌, 기존 분쟁이 해결되거나 예방된 상황을 다루고 있어 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
+          <t>본 기사는 노란봉투법 시행에 따른 노사 관계의 변화와 예상되는 갈등을 다루고 있으며, 특정 기업의 명확한 책임이나 구체적인 피해 발생 사실을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건이나 피해자가 아직 명확히 존재하지 않아, 현재 단계에서는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>매우 모범적 사례 …이 대통령, 하청 성과급 '한화오션' 엄지척</t>
+          <t>[사설] 노봉법 시행… 노사정, 상생 모델 찾아야</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293771&amp;inflow=N</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260310010002872</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-10 12:57:36.765498+00:00</t>
+          <t>2026-03-11 00:31:50.611674+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
-      <c r="E273" t="inlineStr"/>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>노란 봉투법 시행</t>
+        </is>
+      </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 그 내용, 그리고 예상되는 불확실성에 대한 사설입니다. 사용자 범위 확대, 노동쟁의 대상 확대, 파업 노동자에 대한 기업의 손해배상 청구 제한 등이 주요 내용이며, 세계적으로 유례가 없는 법이라 시행착오가 우려된다는 논조입니다.</t>
+          <t>노란 봉투법이 시행되면서 정당한 노조 활동에 대한 손해배상 청구가 제한됩니다. 노동계는 하청노조의 원청 교섭 요구를 준비하며 노사 간 긴장이 고조되고 있습니다. 이 법은 노조의 손배·가압류 부담을 줄이는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생이 아닌 '노란봉투법'의 시행에 대한 사설입니다. 소송금융 투자에 필요한 구체적인 피해자, 가해자, 피해 사실, 진행 단계 등이 전혀 언급되지 않아 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란 봉투법'의 시행과 그에 따른 노사 관계의 변화를 다루고 있을 뿐, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 상대방 책임의 명확성, 피해 규모, 증거 확보 가능성 등 소송금융 투자 적합 조건을 판단할 근거가 부족합니다. 이는 특정 사건에 대한 투자가 아닌, 법률 변화에 대한 일반적인 보도입니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>[천지일보 사설] 노란봉투법 시행, 갈등보다 균형의 지혜가 필요하다</t>
+          <t>노란 봉투법 시행 첫날  진짜 사장 나와!  노사 '긴장'</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3383096</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057550</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-10 12:57:10.369907+00:00</t>
+          <t>2026-03-11 00:31:18.233493+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C274" t="inlineStr"/>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>원청 기업</t>
+        </is>
+      </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행 D-Day</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 하도급 구조에서의 원청 책임이 강화되고 파업으로 인한 기업의 손해배상 청구가 어려워지면서 기업들이 긴장하고 있습니다. 사용자성 판단 기준이 '구조적 통제력' 유무로 명시되며, 노동계의 교섭 요구가 쏟아질 것으로 예상됩니다.</t>
+          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 사용자 범위가 확대되고 손해배상 청구가 제한됩니다. 이로 인해 하청 노동자들이 원청 기업과 직접 교섭을 요구할 수 있는 길이 열려 기존 노사 관계 구조에 큰 변화가 예상됩니다. 이는 향후 집단적 노동 분쟁의 가능성을 시사하지만, 현재는 특정 사건이 발생한 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 법률 및 산업 환경 변화를 다루고 있으며, 특정 피해 사건이나 소송 당사자가 명확히 존재하지 않습니다. 소송금융 투자를 검토할 구체적인 사건이 없어 적합도 판단이 어렵습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행을 다루는 법률 개정 소식으로, 특정 피해 사건이나 소송이 발생한 상황이 아닙니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 규모, 증거 등이 아직 존재하지 않아 현재 시점에서는 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청 노동자들 다수 (잠재적)</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 첫날, 쏟아진 교섭 요구에 기업들 긴장</t>
+          <t>[EBN 오늘(10일) 이슈 종합] 노란봉투법 시행 D-Day, 삼성 AI 스마트폰 '...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>bizhankook.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.bizhankook.com/bk/article/31707</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701973</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:58.590681+00:00</t>
+          <t>2026-03-11 00:31:00.322912+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 기업 상생 사례 공유</t>
+          <t>노동 관련 법안 논의 및 정책 제안</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>이재명 대통령이 노란봉투법 시행 첫날 삼성전자와 한화오션 등 대기업들의 모범적인 상생 사례를 칭찬했습니다. 협력사 스마트공장 구축 지원과 성과급 지급 등 대·중소기업 간 상생 협력의 중요성을 강조하며, 노란봉투법이 하청 노동자의 권리 보호와 대화의 시발점이 되기를 기대했습니다.</t>
+          <t>진보당 윤 의원이 노동쟁의 대상 확대, 정리해고 및 구조조정에 대한 정당한 대응, 노조 탄압 목적의 손해배상 청구 제한 등을 언급하며 '진짜 사장'과의 교섭 필요성을 강조하는 논평을 발표했다. 이는 노동권 보호 및 노사 관계 개선을 위한 정책적 제안에 해당한다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>해당 기사는 기업의 모범적인 상생 사례와 노란봉투법 시행을 다루고 있으며, 특정 기업의 위법 행위나 피해 발생 사실이 없어 소송금융 투자 대상이 되는 분쟁 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용은 진보당 의원의 노동 관련 정책 제안 및 논평으로, 특정 피해 사건이나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 부재합니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>삼성전자·한화오션 모범적 ...상생 실천기업 칭찬한 李대통령</t>
+          <t>원·하청 구조개선 노사대화 제도화 기대</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/10/2026031017211941142</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570711</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:49.318242+00:00</t>
+          <t>2026-03-11 00:29:49.462707+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C276" t="inlineStr"/>
-      <c r="D276" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
-          <t>이 대통령이 한화오션의 사례를 언급하며 상생 문화 확산을 강조했다. 한화오션은 지난해 파업에 따른 손해배상 소송(476억원)을 하청노동자들로부터 취하하고, 하청 업체 직원에게도 원청과 같은 성과급을 지급했다. 이 기사는 소송금융 투자 대상이 될 만한 새로운 분쟁이 아닌, 기업의 긍정적인 과거 사례를 보도하고 있다.</t>
+          <t>개정된 노동조합법은 하도급 노동자에 대한 원청 책임을 강화하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 기사는 법률 개정 사항을 설명할 뿐, 특정 사건이나 분쟁에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>이 기사는 한화오션이 하청노동자들을 상대로 제기했던 손해배상 소송을 취하하고 성과급을 지급한 '모범 사례'를 다루고 있습니다. 이는 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 분쟁을 제시하는 것이 아니라, 이미 해결된 과거의 긍정적인 사례를 보도하는 것이므로 적합 조건에 해당하지 않으며, 부적합 조건인 '이미 종결된 사건'에 가깝습니다.</t>
+          <t>제공된 기사는 개정된 노동조합법의 내용에 대한 설명으로, 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>이 대통령, 한화오션 언급하며  모범 사례...상생 문화 확산</t>
+          <t>이 대통령  '몰빵 전략은 이제 걸림돌 …한화오션 특별 칭찬</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77264</t>
+          <t>https://news.cpbc.co.kr/article/1171240?division=NAVER</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-10 12:55:56.928591+00:00</t>
+          <t>2026-03-11 00:29:41.066103+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
-      <c r="D277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
-          <t>삼성전자 노조 총파업 찬반 투표 진행 중, 노사 갈등 심화</t>
+          <t>노란봉투법 시행 논의</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 초과이익성과급(OPI) 상한선 폐지를 요구하며 총파업 찬반 투표에 돌입했습니다. '노란봉투법' 시행으로 기업의 노조에 대한 손해배상 청구가 제한되는 가운데, 재계는 반도체 시장 경쟁 심화 속 노조 리스크가 생산 차질 및 산업 성장에 악영향을 미칠 것을 우려하고 있습니다.</t>
+          <t>이 사설은 하청 노동조합이 원청 기업에 단체교섭을 요구하고 정당한 파업에 대한 기업의 손해배상 청구를 제한하는 '노란봉투법'의 시행을 다루고 있다. 법 시행으로 인한 노사 갈등과 산업 혼란을 최소화해야 한다는 내용을 담고 있다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>본 사건은 노동조합의 총파업 예고에 따른 노사 갈등으로, 소송금융이 일반적으로 투자하는 집단적 피해자들의 손해배상 청구 사건과는 거리가 멉니다. 특정 피해자 집단이 명확한 가해자로부터 손해배상을 청구하는 구조가 아니며, '노란봉투법' 시행으로 기업의 노조에 대한 손해배상 청구도 제한되어 투자 매력이 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행에 대한 사설로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>HBM 전쟁인데…삼성전자도 총파업 위기</t>
+          <t>[사설] 노란봉투법 시행, 노사 갈등과 산업 혼란 최소화해야</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603100436&amp;t=NNv</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541180</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-10 12:55:34.738849+00:00</t>
+          <t>2026-03-11 00:29:16.671368+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
-          <t>노동조합법 개정안 논의 중</t>
+          <t>법률 시행</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>노동조합법 개정안이 원청 기업의 단체교섭 책임을 확대하고 노동쟁의 손해배상 청구를 제한하는 내용을 담고 있어 조선 3사가 노사 리스크에 촉각을 곤두세우고 있습니다. 업계는 개정안이 통과될 경우 원청의 책임 범위가 넓어질 것을 우려하고 있습니다.</t>
+          <t>기사는 '노란봉투법'의 시행에 대해 다루고 있으며, 이 법은 하청 노동자의 교섭권을 보장하고 노조의 과도한 손해배상 책임을 완화하기 위해 노동조합 및 노동관계조정법을 개정한 것입니다. 대통령은 이 법이 대화와 타협의 시발점이 되기를 희망한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>본 기사는 노동조합법 개정안의 내용과 조선업계에 미칠 잠재적 '노사 리스크'를 다루고 있습니다. 특정 사건으로 인한 피해 발생이나 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성' 등의 적합 조건에 해당하지 않아 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>슈퍼사이클 맞은 조선 3사 '노사 리스크' 촉각</t>
+          <t>李 대통령, 노란봉투법 시행에  대화와 타협의 시발점 되길</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026031012531215869</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=823058</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-10 12:54:03.834607+00:00</t>
+          <t>2026-03-11 00:29:09.094437+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 정부의 모범적 사용자 역할 강조</t>
+          <t>입법 논의 중</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 이재명 대통령은 대화와 타협을 통한 문제 해결을 강조하며 정부가 모범적 사용자가 되어야 한다고 당부했다. 이 법은 하도급 노조의 원청 교섭권 확대 및 노조 쟁의행위에 대한 기업의 손해배상 청구 제한을 골자로 한다. 노동계는 환영하지만 경영계는 산업현장 혼란을 우려하고 있다.</t>
+          <t>기사는 이 대통령의 상생형 경제 전환 주문과 함께 '노란봉투법'에 대해 언급하고 있습니다. 노란봉투법은 하도급 노조의 원청 기업 교섭권 확대 및 노조 쟁의행위에 대한 기업의 손해배상 청구 제한을 주요 내용으로 합니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 시행과 정부의 관련 지침에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송 상대방, 피해 규모, 구체적인 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 '노란봉투법'이라는 입법 논의에 대한 것으로, 특정 피해 사건이나 소송 대상이 되는 분쟁이 발생한 것이 아닙니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>'노란봉투법 첫날' 李대통령  정부부터 모범  당부</t>
+          <t>李대통령  몰빵식 성장 끝 …상생형 경제 전환 주문</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05254566645382008</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1345020</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-10 12:53:32.134043+00:00</t>
+          <t>2026-03-11 00:28:49.211953+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr"/>
-      <c r="D280" t="inlineStr"/>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>IT 노조</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행으로 인한 노사 갈등 심화 예상</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행된 첫날, 민주노총 조합원들이 도심 행진을 통해 법 시행의 의미를 강조했습니다. 이 법은 파업 등 쟁의행위와 관련하여 기업이 노동자에게 제기할 수 있는 손해배상 청구를 제한하는 내용을 포함하고 있습니다.</t>
+          <t>노란봉투법 시행으로 판교 IT 기업들의 노사 관계가 변화하며, 노조가 임원 선임, 조직 개편 등 경영적 판단에까지 개입하려는 움직임을 보이고 있습니다. 이는 기업의 혁신과 투자 위축으로 이어져 국가 경쟁력 하락을 초래할 수 있다는 우려가 제기되고 있습니다. 기사는 이러한 상황을 '판교 귀족 노조'의 '배부른 투쟁'으로 비판하며, 기업과 노조의 상생 협력을 촉구합니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해 발생이나 가해자를 다루는 것이 아니라, 기업의 노동자에 대한 손해배상 청구를 제한하는 법률(노란봉투법)의 시행을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 노란봉투법 시행으로 인한 IT 기업들의 노사 갈등 심화 및 경영권 침해 우려를 다루는 오피니언입니다. 특정 가해자의 명확한 불법 행위로 인해 다수의 피해자가 발생하고, 그 피해 규모가 구체적으로 산정 가능한 소송금융 투자 대상 사건과는 거리가 있습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날… 민주노총 도심 행진</t>
+          <t>[데스크 시각] 노란봉투법 업은 ‘판교 귀족’ 노조</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>mhj21.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.mhj21.com/news/articleView.html?idxno=250933</t>
+          <t>https://www.etoday.co.kr/news/view/2563937</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-10 12:53:19.785513+00:00</t>
+          <t>2026-03-11 00:28:02.427252+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
-      <c r="D281" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr"/>
       <c r="F281" t="inlineStr">
         <is>
-          <t>이재명 대통령은 한화오션이 하청노동자 대상 476억 원 손해배상청구소송을 취하하고 성과급을 지급한 것을 모범 사례로 칭찬했다. 또한, 하청 노동자의 교섭권 보장과 노조의 손해배상 부담 완화를 골자로 하는 '노란봉투법' 시행 첫날임을 언급하며 그 의미를 강조했다. 이 기사는 새로운 소송금융 투자 기회를 제공하는 사건이 아닌, 기존 분쟁의 긍정적 해결과 새로운 법률 시행에 대한 내용이다.</t>
+          <t>김 의원은 '노란봉투법'이 소송과 손해배상 대신 교섭과 협의로 노사 문제를 해결하려는 취지라고 설명했습니다. 이 법안은 노사 갈등을 줄이고 상생 관계를 구축하여 산업과 경제 발전에 기여할 것이라고 강조했습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>기사 내용은 한화오션이 하청노동자들에 대한 손해배상청구소송을 취하한 모범 사례를 칭찬하고, 노란봉투법 시행을 언급하는 것으로, 새로운 소송금융 투자 기회를 발굴하는 사건이 아님. 오히려 기존 소송이 '종결'된 사례에 해당하여 부적합 조건에 부합함.</t>
+          <t>기사는 '노란봉투법'이라는 법안의 취지를 설명하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>李  감사 전화하려 했다  한화오션 콕 집어 칭찬한 이유</t>
+          <t>노란봉투법, 원·하청 구조 바로잡는 계기될 것</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410664</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382345</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-10 12:53:00.534358+00:00</t>
+          <t>2026-03-10 13:23:33.684892+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C282" t="inlineStr"/>
+      <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
-          <t>한화오션이 하청지회에 대한 손해배상 소송을 취하하여 종결됨</t>
+          <t>노란봉투법 시행 관련 논평</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>한화오션이 사내 협력사 직원들에게 자사 직원과 동일한 수준의 성과급을 지급하고, 하청지회를 상대로 제기했던 470억원 규모의 손해배상 청구 소송을 취하했다. 이 대통령은 이를 대·중소기업 상생 협력의 모범 사례로 평가했다.</t>
+          <t>이 사설은 '노란봉투법' 시행으로 인해 '소송의 일상화'가 초래될 수 있다는 우려를 제기하며, 노동계의 요구 속도 조절 필요성을 언급한다. 법의 입법 취지와 달리 현장의 불안감을 외면해서는 안 된다는 주장을 담고 있다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>한화오션이 하청지회를 상대로 제기했던 470억원 규모의 손해배상 청구 소송을 취하하여 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 기사는 '노란봉투법' 시행에 대한 사설로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자를 위한 명확한 상대방, 구체적인 피해 규모, 또는 현재 진행 중인 분쟁이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>李대통령 “한화오션 대·중소기업 상생 협력 모범사례”</t>
+          <t>[사설] '노란봉투법' 시행, 현장의 불안감 외면하지 말아야</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/politics/politics_general/2026/03/10/ZAJ75ZC2QJBBLNAYYIISWZTOFM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060452</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-10 12:52:26.992528+00:00</t>
+          <t>2026-03-10 13:21:46.146212+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
-      <c r="D283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 관계기관의 제도 정착 노력</t>
+          <t>노란봉투법 시행에 따른 노사 갈등 심화 및 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>국회 김태선 의원이 '노란봉투법' 시행을 환영하며, 울산 조선소 등 원·하청 구조가 뚜렷한 현장에서 노사 간 직접 대화와 교섭의 길이 열릴 것이라고 밝혔습니다. 이 법은 소송과 손해배상 대신 교섭과 협의로 노사 문제를 해결하고 상생 관계를 구축하는 것을 목표로 합니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행으로 인해 노사 관계가 장기 교섭, 가처분 소송, 끝없는 여론전의 늪으로 빠질 수 있음을 지적하는 칼럼입니다. 모호한 규정이 파국을 초래할 수 있다고 경고하며, 법 시행의 부정적 결과를 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'이 소송과 손해배상이 아닌 교섭과 협의로 노사 문제를 해결하려는 취지임을 명확히 밝히고 있습니다. 이는 소송금융의 기본 전제인 소송을 통한 손해배상 추구와 상반되므로, 투자 대상으로 부적합합니다. 비록 집단적 피해 가능성(하청 노동자 다수)과 공적 절차 진행(법 시행) 조건은 일부 충족되나, 법의 목적 자체가 소송 회피에 있습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 노사 관계의 일반적인 문제점과 소송 가능성을 논하는 칼럼으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 구체적인 피해 규모 및 피해자 수, 증거 유무 등 소송금융 투자 적합 조건을 판단할 수 있는 정보가 전무합니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>김태선 의원  노란봉투법 시행 환영… 울산 조선소 원·하청 상생 기대...</t>
+          <t>[김현우의 핫스팟] 노란봉투법 시행, 구걸이 명령으로 바뀐 날</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>ibabynews.com</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.ibabynews.com/news/articleView.html?idxno=149491</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=250851</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-10 12:51:07.444758+00:00</t>
+          <t>2026-03-10 13:19:49.677750+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr"/>
-      <c r="D284" t="inlineStr"/>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>회사</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 입법 및 정책 논의 진행 중</t>
+          <t>법원 판결 선고 및 배상 명령</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 시행과 관련하여 기업들이 겪는 불확실성을 조명하고 있습니다. 기업 관계자들은 소송을 통해 판례가 쌓일 때까지 상황을 지켜볼 수밖에 없다고 토로하며, 법률의 영향에 대한 논의가 활발함을 보여줍니다.</t>
+          <t>2014년 회사가 파업을 주도한 노동자들을 상대로 제기한 손해배상 소송에서 법원은 노조에 47억 원을 배상하라고 판결했습니다. 이 사건은 '노란봉투법' 논의의 배경이 되었으며, 시민들이 노조를 돕기 위한 모금 운동을 벌였습니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 법률의 입법 및 그에 따른 기업들의 불확실성에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 소송 당사자, 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다 (2014년 법원 판결). 또한, 소송금융은 통상 원고(피해자)를 지원하나, 본 사건에서 노조는 피고로서 배상 명령을 받은 주체이므로 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>노동자들 다수</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>[공공돋보기] 닻 올린 노란봉투법 '시끌'</t>
+          <t>[오목대] ‘노란봉투법’이 묻는 것</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102438</t>
+          <t>https://www.jjan.kr/article/20260310500287</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-03-10 12:46:29.478825+00:00</t>
+          <t>2026-03-10 13:19:14.472920+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C285" t="inlineStr"/>
-      <c r="D285" t="inlineStr"/>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>한국GM</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>정책 제안 단계</t>
+          <t>노사 합의로 분쟁 종결</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>이 사설은 사회복지종사자의 인권 보호를 위해 사후 지원을 넘어 예방 중심의 정책 체계화가 필요하다고 지적합니다. 이를 위해 '사회복지종사자 권익지원센터' 설립의 필요성도 제기하고 있습니다.</t>
+          <t>한국GM이 직영정비센터 9곳 폐쇄를 추진하며 전국금속노동조합 한국지엠지부와 갈등을 겪었으나, 40일간의 교섭 끝에 합의에 도달했습니다. 노조는 과거 직영정비사업소 폐쇄 금지 가처분 소송을 제기한 바 있습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 사회복지종사자 인권 보호를 위한 정책 제안 사설입니다. 소송금융 투자에 필요한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>기사 제목에서 '노사, 40일 교섭 끝 합의'라고 명시되어 있어, 해당 사건은 이미 종결된 것으로 판단됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>[사설] 사회복지종사자 인권 보호에 더 힘써야</t>
+          <t>한국GM 직영정비센터 9곳 문 닫는다…노사, 40일 교섭 끝 합의</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318530</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318497</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-10 12:37:43.718366+00:00</t>
+          <t>2026-03-10 13:11:39.345905+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C286" t="inlineStr"/>
-      <c r="D286" t="inlineStr"/>
-      <c r="E286" t="inlineStr"/>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>한화오션의 손해배상청구소송 취하</t>
+        </is>
+      </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>이 기사는 성추행 신고 이후의 수사 과정에 대한 변호사의 조언을 담고 있습니다. 특히 직장내성추행 사건에서 가해자와 피해자 간의 관계가 중요하며, 수사 기관은 피해자의 진술을 바탕으로 사건의 윤곽을 잡는다고 설명합니다.</t>
+          <t>한화오션이 파업에 따른 손해 476억원을 배상하라며 하청노동자들을 상대로 냈던 손해배상청구소송을 취하했습니다. 이 대통령은 이러한 한화오션의 행보를 칭찬하며 감사 전화를 하려 했다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성추행 신고 이후의 수사 과정에 대한 일반적인 법률 자문 기사입니다. 따라서 소송금융 투자 검토를 위한 구체적인 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>기사는 한화오션이 하청노동자들을 상대로 제기했던 손해배상청구소송을 취하했다는 내용으로, 이는 해당 법적 분쟁이 종결되었음을 의미합니다. 따라서 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없으며, '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>성추행변호사의 조언, 성추행신고 이후의 수사 과정은? [문유진 변호사...</t>
+          <t>한화오션 또 칭찬한 李  감사 전화하려 했다 … 무슨일?</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75804</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031018055682834</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-03-10 12:32:34.070766+00:00</t>
+          <t>2026-03-10 13:08:46.282949+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
-      <c r="D287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
-          <t>관할 법원 검토 중</t>
+          <t>노란봉투법 관련 원·하청 노조 교섭 의무 및 부당 노동 행위 처벌 가능성 논의</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>본 기사는 피고 회사의 주소지에 따라 대전지법 천안지원 또는 서울중앙지방법원에서 소송을 진행하는 것에 대한 내용을 다루고 있습니다. 사건의 구체적인 내용이나 당사자 정보는 명시되어 있지 않습니다.</t>
+          <t>기사는 '노란봉투법'의 설계자가 원·하청 노조 교섭 문제까지 판단한다는 내용을 다루고 있습니다. 행정 소송으로 불복하더라도 교섭 의무는 유지되며, 이를 거부할 경우 부당 노동 행위로 처벌될 수 있음을 언급합니다. 이는 법률 및 정책적 논의에 관한 것으로, 특정 피해 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>본 기사는 소송의 관할 법원에 대한 내용만을 다루고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 없습니다. 따라서 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>해당 기사는 '노란봉투법'과 관련된 원·하청 노조 교섭 의무 및 부당 노동 행위 처벌 가능성에 대한 법률적, 정책적 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아니며, 소송금융 투자 대상이 되는 명확한 가해자, 집단적 피해, 구체적인 피해 규모가 확인되지 않습니다. 따라서 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>소송, 법원과 노동자의 권리 주장</t>
+          <t>노란봉투법 설계자가 '원·하청 노조 교섭' 문제까지 판단한다</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233102</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=296868</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-03-10 00:56:15.986953+00:00</t>
+          <t>2026-03-10 13:07:04.776294+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C288" t="inlineStr"/>
-      <c r="D288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
-          <t>25년 전 발생한 해고 및 손해배상소송 사건</t>
+          <t>노란봉투법 시행 초기</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>이호동 전 발전노조 위원장이 25년 전 해고된 상태로 정년을 맞이하며, 당시 지도부 구속·수배, 348명 해고, 423억원 규모의 손해배상소송, 3천800여명 징계 등 엄청난 희생을 치렀던 과거 사건을 회고하는 기사입니다. 이는 공공부문 종사자로서 겪었던 오랜 숙제를 조명하고 있습니다.</t>
+          <t>노란봉투법 시행 첫날, 1만여 명이 모여 원청을 상대로 한 교섭 요구가 터져 나왔습니다. 이 법은 구조조정이나 정리해고도 파업 대상으로 인정하고, 파업 노조에 대한 기업의 과도한 손해배상 청구를 제한하는 내용을 담고 있어 시행 초기 노동계와 산업계에 혼란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>기사 내용은 '해고자로 정년 맞는'이라는 표현과 '25년간 풀지 못한 숙'이라는 제목에서 알 수 있듯이, 25년 전 발생하여 이미 종결된 과거 사건에 대한 회고입니다. 소송금융은 현재 진행 중이거나 향후 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 노동 관계의 변화를 다루고 있으며, 특정 피해 사건이나 손해배상 청구의 주체를 명확히 제시하지 않습니다. 소송금융 투자를 위한 명확한 가해자, 피해자, 그리고 구체적인 손해액이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>해고 348명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>[해고자로 정년 맞는 이호동 전 발전노조 위원장]  25년간 풀지 못한 숙...</t>
+          <t>진짜 사장 교섭 나와라 …노란봉투법 첫날 1만 명 외침</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233105</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008471814&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-10 00:55:37.265590+00:00</t>
+          <t>2026-03-10 13:05:29.811528+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C289" t="inlineStr"/>
+      <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
-          <t>대법원 원고 패소 판결</t>
+          <t>노란봉투법 시행 및 원청교섭 요구 증가</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>서울시의회가 노조 사무실 면적 및 제공 기준을 조례로 제한하자, 서울시교육감이 단체교섭권 침해 등을 이유로 대법원에 조례안 재의결 무효 확인 소송을 제기했다. 대법원은 해당 조례가 법률 유보 원칙이나 노조의 자율성, 교육감의 단체교섭권을 침해하지 않는다고 판단하며 원고 패소 판결을 내렸다.</t>
+          <t>노동조합 및 노동관계조정법 2·3조 개정 법률, 일명 '노란봉투법'이 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 파업 노동자에 대한 기업의 손해배상 청구가 제한되었습니다. 법 시행 첫날부터 청소노동자와 택배기사 등 하도급 노동자들의 원청 교섭 요구가 봇물처럼 터져 나오고 있습니다. 이 법은 노동쟁의의 범위와 사용자의 정의를 확대하여 노동관계에 큰 변화를 가져올 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>이미 대법원 단심제로 진행된 소송에서 원고(서울시교육감)가 패소하여 사건이 종결되었음 (부적합 조건: 이미 종결된 사건). 대법원이 조례가 노조의 자율성이나 교육감의 단체교섭권을 침해하지 않는다고 판단했으므로, 소송금융의 고객이 될 만한 명확한 피해자나 새로운 소송의 여지가 부족하다.</t>
+          <t>해당 기사는 '노란봉투법'이라는 새로운 법률의 시행과 그에 따른 노동계의 원청 교섭 요구 증가 현상을 다루고 있습니다. 특정 피해 사건이나 집단적 손해배상 청구의 대상이 되는 구체적인 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>서울시의회, ‘조례’로 노조 사무실 크기 제한…대법 “교섭권 침해 아...</t>
+          <t>노란봉투법 첫날 원청교섭 요구 봇물...청소노동자도 택배기사도</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38943</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841707</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-03-10 00:52:37.006968+00:00</t>
+          <t>2026-03-10 13:04:34.707489+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 향후 분쟁 가능성</t>
+          <t>노동조합 및 노동관계조정법 2·3조 개정안 시행</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>오늘부터 '노란봉투법'이 시행되면서 기업들은 법 적용의 사각지대와 빈틈으로 인해 쟁의와 소송이 빈발하고 노사 갈등이 격화될 것을 우려하고 있습니다. 이 법은 사용자 및 근로자 대상을 확대하고 손해배상 청구에 대한 내용을 포함하고 있습니다.</t>
+          <t>노동조합 및 노동관계조정법 2·3조 개정안, 일명 '노란봉투법'이 6개월의 유예기간을 거쳐 시행 첫 날을 맞이했다. 이 법안은 하청 노동자가 원청 기업과 직접 교섭할 수 있도록 사용자 범위를 확대하고, 노조의 쟁의행위에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있으며, 기사는 이에 대한 정치권의 반응을 다루고 있다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행에 따른 기업들의 우려와 향후 노사 갈등 가능성을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하지 않고 있습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 노동 관련 법률 개정안의 시행과 정치권 반응을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>오늘부터 노란봉투법 시행...사용자·근로자 대상 확대, 손해배상 청구...</t>
+          <t>[기획] 노란봉투법 시행 첫 날, 정치권 반응은?</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=201003</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=356790</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-03-10 00:50:10.955282+00:00</t>
+          <t>2026-03-10 13:01:20.123135+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 노사 양측 반발</t>
+          <t>노란 봉투법 시행 및 관련 간담회 개최</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>하도급 노동자에 대한 원청 책임 강화, 노동쟁의 범위 확대, 파업 노동자에 대한 기업의 손해배상 청구 제한을 골자로 하는 '노란봉투법'이 오늘부터 본격 시행됩니다. 정부가 가이드라인과 매뉴얼을 마련했음에도 불구하고, 노사 양측 모두 법안에 대한 반발을 이어가고 있습니다.</t>
+          <t>하도급 노동자 책임 강화 및 기업의 노동자 손해배상 청구 제한을 골자로 하는 '노란 봉투법' 시행 첫날, 이 대통령이 대기업 및 중소기업 관계자들을 청와대로 불러 간담회를 개최했습니다. 법 시행에 따른 혼란 우려 속에서 상생 사례를 논의했습니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '노란봉투법'의 시행과 이에 대한 노사 양측의 반응을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 또는 손해배상 청구권이 발생한 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란 봉투법'의 시행과 관련 간담회 개최에 대한 내용으로, 특정 피해 발생 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>노란봉투법 오늘부터 본격 시행…노사 양측 반발 여전</t>
+          <t>李대통령, 노란봉투법 시행 첫날 대-중소 청와대로 불러</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037890</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296422?division=NAVER</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:34.995726+00:00</t>
+          <t>2026-03-10 13:00:59.554821+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>노란봉투법이 본격 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 노동쟁의 범위가 넓어지는 반면, 파업 노동자에 대한 기업의 손해배상 청구는 제한됩니다. 사용자 범위의 모호성으로 인해 당분간 법적 혼란이 예상됩니다.</t>
+          <t>노란봉투법이 시행되면서 하도급 구조에서 원청 기업의 교섭 책임이 확대되고 파업 손해배상 책임이 제한됩니다. 이는 노동계의 기대를 모으고 있으나, 경영계는 우려를 표하고 있습니다. 이 법은 향후 노동 분쟁의 법적 환경에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행과 그 법적 영향에 대해 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구권 등이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있습니다. 소송금융 투자 대상이 되기 위해서는 구체적인 피해 사실, 특정된 상대방, 그리고 피해 규모 등이 명확해야 하나, 본 기사에서는 이러한 정보가 부재하여 적합 조건(1, 3, 4, 5)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>노란봉투법 본격 시행…당분간 혼란 불가피</t>
+          <t>[이슈플러스] 노란봉투법 시행…노동계 ‘기대’·경영계 ‘우려’</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603100011</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603100114</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:30.070577+00:00</t>
+          <t>2026-03-10 13:00:52.480825+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노동조합법 2·3조 개정안 입법 논의 중</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>노란봉투법이 오늘부터 시행되어 손해배상 책임 제도가 변경된다. 이 법은 고의 또는 중대한 과실이 없는 경우 근로자 개인에게 손해배상 책임을 묻기 어렵게 하고, 책임이 인정되더라도 조합원의 역할, 참여 정도, 임금 수준 등을 고려해 책임 비율을 정하도록 규정한다.</t>
+          <t>노란봉투법으로 불리는 노동조합법 2·3조 개정안은 사용자 범위를 확대하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법안은 하청 노동자가 원청을 상대로 교섭을 요구할 수 있는 구조를 마련하는 것을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그로 인한 손해배상 책임 제도의 변화를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'으로 불리는 노동조합법 개정안에 대한 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>노란봉투법 오늘 시행, 뭐가 달라지나?</t>
+          <t>유가 변동성에 춘투 리스크까지…산업계 '이중 압박'</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603100019</t>
+          <t>https://www.g-enews.com/view.php?ud=20260310153224385112616b072_1</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-10 00:44:00.196822+00:00</t>
+          <t>2026-03-10 13:00:26.385208+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
-          <t>노동 관련 법안 논의 중</t>
+          <t>국회 입법 논의 및 여야 정면충돌</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>기사는 노조의 쟁의행위에 대한 기업의 손해배상 청구 범위 제한 및 하도급 노조의 원청 기업 교섭권 확대를 골자로 하는 법안 내용을 다루고 있습니다. 이는 노동 환경과 노사 관계 구조에 영향을 미칠 것으로 예상됩니다.</t>
+          <t>노란봉투법은 하청 및 간접고용 노동자의 원청 기업 교섭권 확대와 파업 손실에 대한 기업의 손해배상 청구 제한을 골자로 합니다. 해당 법안의 시행을 두고 여야가 첨예하게 대립하며 국회에서 입법 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 노동 관련 법안의 내용과 그로 인한 노동 환경 및 노사 관계 구조의 변화에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해 발생 사실이 확인되지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, '노란봉투법'이라는 법안의 입법 논의 및 여야 간의 정치적 충돌을 다루고 있습니다. 소송금융은 특정 사건의 손해배상 청구권에 투자하는 것이므로, 현재 단계에서는 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>이재명 대통령, 삼성·현대차·SK 등과 '상생 회동....대기업·中企 '상생...</t>
+          <t>‘노란봉투법 시행’ 놓고 여야 정면충돌…“노사 상생 vs 기업 경쟁력 ...</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56292</t>
+          <t>https://www.kukinews.com/article/view/kuk202603100214</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-10 00:43:24.066762+00:00</t>
+          <t>2026-03-10 12:59:34.059567+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr"/>
-      <c r="E295" t="inlineStr"/>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>노조법 개정안 시행 초기 단계, 민주노총 대구본부의 향후 조직화 및 투쟁 계획 발표</t>
+        </is>
+      </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>해당 칼럼은 기업이 파업 노동자에게 손해배상을 청구하는 것이 제한될 경우 산업 현장의 노사 분규가 확대될 수 있다는 우려를 제기합니다. 삼성전자 노조를 예시로 들며, 고유가, 고환율, 고물가 등 '3고' 상황에서 이러한 변화가 경제에 미칠 부정적 영향을 지적합니다.</t>
+          <t>노조법 개정안인 '노란봉투법'이 3월 10일부터 시행되어 하청 노동자들이 원청을 상대로 단체 교섭을 요구할 수 있게 되고, 파업 노동자에 대한 기업의 손해배상 청구가 제한됩니다. 민주노총 대구본부는 법 시행을 환영하며 비정규직 노동자 조직화 및 노동기본권 쟁취 투쟁을 예고했습니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>해당 기사는 삼성전자 노조를 언급하며 기업의 파업 노동자 손해배상 청구 제한에 대한 우려를 표하는 칼럼으로, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 '노란봉투법' 시행이라는 법률 개정 소식과 민주노총의 향후 활동 계획을 다루고 있습니다. 특정 사건이나 피해 사실, 구체적인 상대방, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>[오승호 칼럼] 삼성전자 노조, 초일류 기업 노조답게 행동해야</t>
+          <t>'노란봉투법' 10일부터 시행⋯민주노총 대구본부  원청 교섭 실현 투쟁...</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026030917312124070</t>
+          <t>https://dgmbc.com/NewsArticle/828768</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-10 00:42:46.156058+00:00</t>
+          <t>2026-03-10 12:58:51.277467+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>삼성전자 노조 총파업 찬반 투표 진행 중</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>노란봉투법이 시행 첫날을 맞이했으며, 쟁의 행위에 따른 손해배상책임을 면제하는 규정을 통해 노사분쟁의 원만한 해결을 도모한다는 내용입니다. 새로운 노동 제도가 산업 현장에 안착하기까지 노사 간의 노력이 필요하다는 점이 강조되었습니다.</t>
+          <t>삼성전자 노조가 오는 18일까지 총파업 찬반 투표를 진행하고 있습니다. 이는 '노란봉투법' 시행 이후 첫 대형 분쟁 사례가 될 가능성이 있어 재계의 긴장감이 커지고 있습니다. 노란봉투법은 파업 손해배상 청구를 제한하고 불법파업 요건을 강화하여 노조에 유리한 방향으로 법적 환경을 재편할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 그 의미를 다루는 입법 관련 뉴스입니다. 특정 사건이나 피해 사실, 가해자, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 삼성전자 노조의 총파업 찬반 투표와 '노란봉투법'의 시행에 따른 재계의 긴장감을 다루고 있습니다. 이는 잠재적인 노사 분쟁 상황으로, 소송금융이 투자할 만한 명확한 피해자 집단과 발생한 손해배상 청구권이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫 날…교섭 위한 노사 노력 ‘숙제’</t>
+          <t>삼성전자 노조 '총파업' 찬반 투표, 오는 18일까지···반도체 생산 위...</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603090257</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251098</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-10 00:41:13.689061+00:00</t>
+          <t>2026-03-10 12:58:37.767982+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 노사 관계 변화 및 잠재적 분쟁 우려를 다루는 사설. 특정 사건의 진행 단계가 아님.</t>
+          <t>법안 논의 중</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 민주노총 등 노동계가 원청 건설사 등 100여 개 원청 기업을 상대로 동시다발적 단체교섭을 요구할 움직임을 보이고 있다. 기업들은 모호한 사용자성 판단 기준과 손해배상 청구 제한 조항으로 인한 경영 마비 및 불법 파업 우려를 제기하고 있으며, 정부는 대화와 협의를 통한 문제 해결을 강조하고 있다.</t>
+          <t>건설업계가 '노란봉투법' 공포에 대한 우려를 표명하고 있습니다. 이 법안은 하청 노동자가 원청 사용자와 직접 교섭할 수 있도록 하고 파업에 따른 손해배상 책임을 제한하는 것을 핵심으로 하며, 노동자의 권리 보호를 목적으로 합니다. 하지만 건설 현장의 복잡한 공정 특성상 법 적용에 대한 논란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 명확한 책임 주체를 다루는 것이 아니라, 새로 시행되는 '노란봉투법'의 내용과 그로 인한 노사 관계의 변화 및 잠재적 우려를 다루는 사설이다. 소송금융 투자의 대상이 되는 '피해 발생'이나 '상대방의 명확한 책임'이 특정되지 않아 적합 조건(상대방 책임이 비교적 명확함, 피해 규모가 큼)에 해당하지 않는다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법안의 입법 취지와 건설업계의 우려를 다루는 입법 논의 단계의 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>[사설] 노조 선의에 기댄 ‘노봉법’… 기업 경쟁력 훼손 않게 절제를</t>
+          <t>건설업계, 노란봉투법 공포 걷어내야</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/editOpinion/editorial/2026/03/10/20260310027004?wlog_tag3=naver</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034556</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-10 00:40:35.946728+00:00</t>
+          <t>2026-03-10 12:58:24.321721+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C298" t="inlineStr"/>
-      <c r="D298" t="inlineStr"/>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>개정 노동조합법 시행 및 관련 지원체계 구축</t>
+          <t>손해배상소송 취하 및 상생 협력 사례</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>3월 10일부터 개정된 노동조합법이 시행되며, 이는 원·하청 구조에서 발생하는 교섭 공백을 해소하고 갈등을 법정이 아닌 대화로 해결하려는 목적을 가집니다. 강원지역 산업 현장의 특성을 고려하여 정부는 시행령 개정 및 지원 체계를 구축하고 있으며, 이는 노사관계의 예측 가능성을 높이고 불필요한 분쟁을 줄이는 데 기여할 것으로 기대됩니다.</t>
+          <t>한화오션이 하청 노동자들에게 원소속 근로자와 동일한 성과급을 지급하고 470억 원 규모의 손해배상소송을 취하하며 '모범적 상생 사례'로 이재명 대통령에게 칭찬받았습니다. 이는 노란봉투법 시행 첫날 대기업과 중소기업 간 임금 이중구조 개선의 긍정적인 예시로 제시되었습니다. 기사는 새로운 분쟁 발생이 아닌 기존 갈등의 해결과 예방을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>이 기사는 개정 노동조합법 시행과 그로 인한 원·하청 관계의 갈등 예방 및 해소 방안을 다루고 있습니다. 특정 피해 사건이나 책임 주체가 명확히 존재하지 않으며, 집단적 피해나 구체적인 피해 규모도 파악되지 않아 소송금융 투자 적합 조건에 해당하지 않습니다. 오히려 법 개정을 통해 미래의 소송 발생을 줄이려는 취지의 기사입니다.</t>
+          <t>기사는 한화오션이 하청 노동자들에게 성과급을 지급하고 470억 원 규모의 손해배상소송을 취하하는 등 '모범적 상생 사례'를 보도하고 있습니다. 이는 소송금융의 대상이 될 만한 새로운 분쟁이나 피해 발생이 아닌, 기존 분쟁이 해결되거나 예방된 상황을 다루고 있어 부적합 조건(이미 종결된 사건)에 해당합니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>[강원포럼]개정 노조법 시행, 강원 산업 현장의 새로운 과제</t>
+          <t>매우 모범적 사례 …이 대통령, 하청 성과급 '한화오션' 엄지척</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026030518461889476</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293771&amp;inflow=N</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-03-10 00:37:16.467782+00:00</t>
+          <t>2026-03-10 12:57:36.765498+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
-      <c r="E299" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E299" t="inlineStr"/>
       <c r="F299" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 파업 노동자에 대한 기업의 손해배상 청구가 제한되면서, 노동자들이 파업을 통해 문제를 해결하려 할 가능성이 높아졌다는 사설입니다. 법의 불확실성으로 인해 노사 양측 모두 소송으로 해결하려는 경향이 커질 수 있다고 지적합니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 그 내용, 그리고 예상되는 불확실성에 대한 사설입니다. 사용자 범위 확대, 노동쟁의 대상 확대, 파업 노동자에 대한 기업의 손해배상 청구 제한 등이 주요 내용이며, 세계적으로 유례가 없는 법이라 시행착오가 우려된다는 논조입니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법 시행에 따른 노사분쟁 증가 가능성을 다루는 사설로, 특정 피해 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 발생, 상대방 특정, 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생이 아닌 '노란봉투법'의 시행에 대한 사설입니다. 소송금융 투자에 필요한 구체적인 피해자, 가해자, 피해 사실, 진행 단계 등이 전혀 언급되지 않아 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>[사설] 온갖 불확실성 그대로 둔 채 시행하는 노란봉투법</t>
+          <t>[천지일보 사설] 노란봉투법 시행, 갈등보다 균형의 지혜가 필요하다</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/editorial/2026/03/10/FNCPAVKDYZF4XB7FYTOSMYOJRQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3383096</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-03-10 00:37:00.446237+00:00</t>
+          <t>2026-03-10 12:57:10.369907+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 하청노동자들이 원청과 직접 교섭할 길이 열리면서, 대구경북 지역의 중소기업 및 스타트업·벤처업계는 교섭 혼란 가중, 경영 부담 및 불확실성 증가를 우려하고 있습니다. 금융권에서도 하청업체 노조의 교섭권 확보로 인한 성과급 및 복지 확대 요구 가능성을 제기하고 있으나, 일부 기업들은 노사 협의를 통해 대응할 계획입니다.</t>
+          <t>노란봉투법 시행 첫날, 하도급 구조에서의 원청 책임이 강화되고 파업으로 인한 기업의 손해배상 청구가 어려워지면서 기업들이 긴장하고 있습니다. 사용자성 판단 기준이 '구조적 통제력' 유무로 명시되며, 노동계의 교섭 요구가 쏟아질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'이라는 새로운 법률의 시행과 그로 인한 산업계의 잠재적 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '피해 규모', '증거 확보 가능' 등의 적합 조건이 충족되지 않아 현재로서는 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 법률 및 산업 환경 변화를 다루고 있으며, 특정 피해 사건이나 소송 당사자가 명확히 존재하지 않습니다. 소송금융 투자를 검토할 구체적인 사건이 없어 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>노란봉투법 10일 시행…간접노동자 많은 대구경북 부담 가중</t>
+          <t>'노란봉투법' 시행 첫날, 쏟아진 교섭 요구에 기업들 긴장</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260309028060448</t>
+          <t>https://www.bizhankook.com/bk/article/31707</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-03-10 00:35:48.294687+00:00</t>
+          <t>2026-03-10 12:56:58.590681+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C301" t="inlineStr"/>
-      <c r="D301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박, 건설사들의 우려 표명</t>
+          <t>노란봉투법 시행 및 기업 상생 사례 공유</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 건설업계가 공기 지연 및 금융비용 상승 등 경영 불확실성 증대에 대한 우려를 표명하고 있습니다. 하청노동자가 원청 건설사와 직접 교섭할 수 있는 길이 열리면서, 건설현장에서 무분별한 노동쟁의 활동이 발생할 경우 공정 차질이 불가피할 것으로 예상됩니다. 업계는 법 적용의 '시범케이스'가 되지 않기를 바라고 있습니다.</t>
+          <t>이재명 대통령이 노란봉투법 시행 첫날 삼성전자와 한화오션 등 대기업들의 모범적인 상생 사례를 칭찬했습니다. 협력사 스마트공장 구축 지원과 성과급 지급 등 대·중소기업 간 상생 협력의 중요성을 강조하며, 노란봉투법이 하청 노동자의 권리 보호와 대화의 시발점이 되기를 기대했습니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법 시행에 따른 건설사들의 미래 우려를 다루고 있으며, 특정 상대방의 명확한 책임이나 이미 발생한 집단적 피해를 기반으로 한 소송금융 투자 기회로 보기 어렵습니다. 현재는 법 시행 전후의 상황과 잠재적 위험에 대한 논의 단계로, 소송금융이 지원할 원고(피해자)와 피고(가해자)가 명확히 특정되지 않았습니다.</t>
+          <t>해당 기사는 기업의 모범적인 상생 사례와 노란봉투법 시행을 다루고 있으며, 특정 기업의 위법 행위나 피해 발생 사실이 없어 소송금융 투자 대상이 되는 분쟁 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>“공기 못 맞춥니다”…노란봉투법에 속앓이하는 건설사들</t>
+          <t>삼성전자·한화오션 모범적 ...상생 실천기업 칭찬한 李대통령</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260309024470496</t>
+          <t>https://www.mt.co.kr/politics/2026/03/10/2026031017211941142</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-03-10 00:35:36.016663+00:00</t>
+          <t>2026-03-10 12:56:49.318242+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C302" t="inlineStr"/>
-      <c r="D302" t="inlineStr"/>
-      <c r="E302" t="inlineStr"/>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>한화오션이 하청노동자 대상 손해배상 소송 취하</t>
+        </is>
+      </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>법무법인 광장 변호사의 칼럼으로, 직장 내 괴롭힘 금지 제도가 시행된 지 6년이 지났음에도 관련 분쟁이 줄지 않고 오히려 다양해지고 있음을 지적합니다. 제도의 모호성, 악용 사례, 그리고 기업의 객관적이고 공정한 대응의 중요성을 강조하며, 예방과 사후조치의 상호 보완적 역할을 설명합니다.</t>
+          <t>이 대통령이 한화오션의 사례를 언급하며 상생 문화 확산을 강조했다. 한화오션은 지난해 파업에 따른 손해배상 소송(476억원)을 하청노동자들로부터 취하하고, 하청 업체 직원에게도 원청과 같은 성과급을 지급했다. 이 기사는 소송금융 투자 대상이 될 만한 새로운 분쟁이 아닌, 기업의 긍정적인 과거 사례를 보도하고 있다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 직장 내 괴롭힘 금지 제도의 현황과 과제를 분석하는 법률 전문가의 칼럼입니다. 따라서 특정 상대방, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한화오션이 하청노동자들을 상대로 제기했던 손해배상 소송을 취하하고 성과급을 지급한 '모범 사례'를 다루고 있습니다. 이는 소송금융 투자 대상이 될 만한 새로운 피해 발생이나 분쟁을 제시하는 것이 아니라, 이미 해결된 과거의 긍정적인 사례를 보도하는 것이므로 적합 조건에 해당하지 않으며, 부적합 조건인 '이미 종결된 사건'에 가깝습니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 금지, 한 걸음 더 나아간 역지사지 [광장 노동산책]</t>
+          <t>이 대통령, 한화오션 언급하며  모범 사례...상생 문화 확산</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982901</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77264</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-03-10 00:25:02.888883+00:00</t>
+          <t>2026-03-10 12:55:56.928591+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>노조 쟁의행위 투표 진행 중, 총파업 임박</t>
+          <t>삼성전자 노조 총파업 찬반 투표 진행 중, 노사 갈등 심화</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>삼성전자 노사가 성과급 상한제 폐지를 두고 갈등을 겪고 있으며, 노조는 총파업을 위한 쟁의행위 투표를 진행 중이다. 파업이 현실화될 경우 생산라인 및 반도체 공급에 차질이 예상된다. 사측이 임금 인상 및 복리후생 개선안을 제시했으나 협상이 난항을 겪고 있다.</t>
+          <t>삼성전자 노조가 초과이익성과급(OPI) 상한선 폐지를 요구하며 총파업 찬반 투표에 돌입했습니다. '노란봉투법' 시행으로 기업의 노조에 대한 손해배상 청구가 제한되는 가운데, 재계는 반도체 시장 경쟁 심화 속 노조 리스크가 생산 차질 및 산업 성장에 악영향을 미칠 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>본 사건은 성과급 상한제 폐지를 둘러싼 노사 간의 임금 협상 및 쟁의행위 단계로, 소송금융이 일반적으로 지원하는 과거 발생한 명확한 법적 책임에 따른 손해배상 청구 사건과는 거리가 멀다. 상대방(삼성전자)의 자력은 충분하고 집단적 피해 가능성(노조원 다수)은 있으나, 피해 금액의 명확한 산정 및 법적 책임 입증이 어려워 투자 적합도가 낮다.</t>
+          <t>본 사건은 노동조합의 총파업 예고에 따른 노사 갈등으로, 소송금융이 일반적으로 투자하는 집단적 피해자들의 손해배상 청구 사건과는 거리가 멉니다. 특정 피해자 집단이 명확한 가해자로부터 손해배상을 청구하는 구조가 아니며, '노란봉투법' 시행으로 기업의 노조에 대한 손해배상 청구도 제한되어 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>노조원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>ISS, 고려아연 손 들어줬다…'이사 5인 선임' 찬성 권고</t>
+          <t>HBM 전쟁인데…삼성전자도 총파업 위기</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030920123706871</t>
+          <t>https://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603100436&amp;t=NNv</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:35.535426+00:00</t>
+          <t>2026-03-10 12:55:34.738849+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C304" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C304" t="inlineStr"/>
+      <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
-          <t>대역 배우가 성폭행 장면 강요 혐의로 피소, 법적 공방 진행 중</t>
+          <t>노동조합법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>할리우드 배우 케빈 코스트너가 자신이 연출한 영화 촬영장에서 대역 배우에게 합의되지 않은 성폭행 장면 촬영을 강요했다는 혐의로 피소되어 법적 공방을 벌이고 있다. 대역 배우 측은 가혹한 장면에 노출되었다고 주장하며, 코스트너 측은 이를 부인하고 있다.</t>
+          <t>노동조합법 개정안이 원청 기업의 단체교섭 책임을 확대하고 노동쟁의 손해배상 청구를 제한하는 내용을 담고 있어 조선 3사가 노사 리스크에 촉각을 곤두세우고 있습니다. 업계는 개정안이 통과될 경우 원청의 책임 범위가 넓어질 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 조건이 충족되지 않음 (혐의 단계이며 상대방이 부인). 집단적 피해 조건에 해당하지 않으며, 증거가 있거나 확보 가능함에 대한 정보가 부족하여 소송 승소 가능성을 판단하기 어려움. 다만, 피고인 케빈 코스트너는 자력이 충분한 것으로 보임.</t>
+          <t>본 기사는 노동조합법 개정안의 내용과 조선업계에 미칠 잠재적 '노사 리스크'를 다루고 있습니다. 특정 사건으로 인한 피해 발생이나 구체적인 법적 분쟁이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>'이혼→성폭행 장면 강요' 71세 男배우, '♥42살 연하'와 핑크빛 열애설...</t>
+          <t>슈퍼사이클 맞은 조선 3사 '노사 리스크' 촉각</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1010364/</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026031012531215869</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-03-09 13:21:44.126576+00:00</t>
+          <t>2026-03-10 12:54:03.834607+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 소송 증가 예상</t>
+          <t>노란봉투법 시행 첫날, 정부의 모범적 사용자 역할 강조</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인해 산업현장에서 '끝없는 소송전'과 '소송의 일상화'가 우려된다는 재계의 전망을 다루는 기사입니다. 노사 관계의 선진화보다는 소송 증가로 이어질 것이라는 관측이 나옵니다.</t>
+          <t>노란봉투법 시행 첫날, 이재명 대통령은 대화와 타협을 통한 문제 해결을 강조하며 정부가 모범적 사용자가 되어야 한다고 당부했다. 이 법은 하도급 노조의 원청 교섭권 확대 및 노조 쟁의행위에 대한 기업의 손해배상 청구 제한을 골자로 한다. 노동계는 환영하지만 경영계는 산업현장 혼란을 우려하고 있다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 미래 소송 증가 가능성을 전망하는 분석 기사입니다. 특정 사건이나 피해 사실, 구체적인 소송 상대방, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)을 판단하기 어렵습니다. 현재로서는 구체적인 투자 기회로 보기 어렵습니다.</t>
+          <t>본 기사는 '노란봉투법'의 시행과 정부의 관련 지침에 대한 내용으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송 상대방, 피해 규모, 구체적인 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>[노란봉투법 톺아보기]①원청 교섭·파업·소송까지…재계, 산 넘어 산 ...</t>
+          <t>'노란봉투법 첫날' 李대통령  정부부터 모범  당부</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=655385</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05254566645382008</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-09 13:20:22.057920+00:00</t>
+          <t>2026-03-10 12:53:32.134043+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정 및 노동계의 교섭 요구 준비</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>노란봉투법(노조법 2·3조 개정안)이 10일부터 시행됨에 따라 경영계는 원청의 책임 강화와 파업 손해배상 청구 제한 등으로 인한 혼란을 우려하고 있다. 반면 노동계는 법 시행을 계기로 원청에 대한 교섭 요구를 확대하고 조직화를 강화할 계획이다. 정부의 균형 잡힌 중재가 요구되는 상황이다.</t>
+          <t>노란봉투법이 시행된 첫날, 민주노총 조합원들이 도심 행진을 통해 법 시행의 의미를 강조했습니다. 이 법은 파업 등 쟁의행위와 관련하여 기업이 노동자에게 제기할 수 있는 손해배상 청구를 제한하는 내용을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이 아닌, 노란봉투법 시행에 따른 노사관계의 변화와 예상되는 갈등을 다루는 사설입니다. 소송금융 투자 대상이 되려면 특정 피해자, 명확한 상대방, 구체적인 피해 사실이 있어야 하나, 이 기사에서는 해당 조건이 충족되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건의 피해 발생이나 가해자를 다루는 것이 아니라, 기업의 노동자에 대한 손해배상 청구를 제한하는 법률(노란봉투법)의 시행을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 10일 시행, 교섭 부작용 최소화를</t>
+          <t>노란봉투법 시행 첫날… 민주노총 도심 행진</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mhj21.com</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091833375049</t>
+          <t>https://www.mhj21.com/news/articleView.html?idxno=250933</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-03-09 13:18:38.700126+00:00</t>
+          <t>2026-03-10 12:53:19.785513+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C307" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>경기도지사, 미지급 수당 지급 공식 발표</t>
+          <t>한화오션의 하청노동자 대상 손해배상청구소송 취하</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>경기도 김동연 지사가 16년간 미지급된 소방 공무원 수당 341억 원을 소송 제기 여부와 관계없이 모든 대상자에게 공정하게 지급하겠다고 공식 발표했다. 이로써 16년 묵은 난제가 행정적으로 해결될 예정이다.</t>
+          <t>이재명 대통령은 한화오션이 하청노동자 대상 476억 원 손해배상청구소송을 취하하고 성과급을 지급한 것을 모범 사례로 칭찬했다. 또한, 하청 노동자의 교섭권 보장과 노조의 손해배상 부담 완화를 골자로 하는 '노란봉투법' 시행 첫날임을 언급하며 그 의미를 강조했다. 이 기사는 새로운 소송금융 투자 기회를 제공하는 사건이 아닌, 기존 분쟁의 긍정적 해결과 새로운 법률 시행에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>경기도지사가 미지급 수당 341억 원을 소송 제기 여부와 관계없이 모든 대상자에게 지급하겠다고 공식 발표하여, 행정적 해결이 진행 중이다. 이는 소송금융 투자가 필요한 새로운 소송 발굴 대상이 아니며, 소송의 필요성이 크게 감소한 경우에 해당한다.</t>
+          <t>기사 내용은 한화오션이 하청노동자들에 대한 손해배상청구소송을 취하한 모범 사례를 칭찬하고, 노란봉투법 시행을 언급하는 것으로, 새로운 소송금융 투자 기회를 발굴하는 사건이 아님. 오히려 기존 소송이 '종결'된 사례에 해당하여 부적합 조건에 부합함.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>341억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>미상 (다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>이상식 의원, '16년 숙원' 경기 소방 미지급 수당 341억 해결 '감사패' 받...</t>
+          <t>李  감사 전화하려 했다  한화오션 콕 집어 칭찬한 이유</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524103</t>
+          <t>https://www.joongang.co.kr/article/25410664</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-09 13:17:55.006524+00:00</t>
+          <t>2026-03-10 12:53:00.534358+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr"/>
-      <c r="D308" t="inlineStr"/>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>한화오션</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>한화오션이 하청지회에 대한 손해배상 소송을 취하하여 종결됨</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>해당 기사는 10월 10일 시행 예정인 '노란봉투법'에 대한 사설입니다. 이 법은 하도급 근로자에 대한 원청의 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 근로자에 대한 기업의 손해배상 청구를 제한하는 내용을 골자로 합니다. 기사는 노사 간 상생의 길을 찾기를 촉구하고 있습니다.</t>
+          <t>한화오션이 사내 협력사 직원들에게 자사 직원과 동일한 수준의 성과급을 지급하고, 하청지회를 상대로 제기했던 470억원 규모의 손해배상 청구 소송을 취하했다. 이 대통령은 이를 대·중소기업 상생 협력의 모범 사례로 평가했다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행을 논하는 사설입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않으며, 투자 검토가 불가능합니다.</t>
+          <t>한화오션이 하청지회를 상대로 제기했던 470억원 규모의 손해배상 청구 소송을 취하하여 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 10일 시행…노사 ‘상생의 길’ 찾길</t>
+          <t>李대통령 “한화오션 대·중소기업 상생 협력 모범사례”</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260310.22019002705</t>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/10/ZAJ75ZC2QJBBLNAYYIISWZTOFM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-09 13:10:59.693893+00:00</t>
+          <t>2026-03-10 12:52:26.992528+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C309" t="inlineStr"/>
-      <c r="D309" t="inlineStr"/>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>개정 노조법 시행</t>
+          <t>노란봉투법 시행 및 관계기관의 제도 정착 노력</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>개정된 노동조합법 3조가 마침내 시행되어, 노조 쟁의행위를 이유로 한 과도한 손해배상 청구가 제한됩니다. 민법상 부진정연대책임은 유지되지만, 노조 내 지위와 역할, 쟁의행위 참여 경위와 정도 등을 고려하여 손해배상 책임이 제한될 예정입니다.</t>
+          <t>국회 김태선 의원이 '노란봉투법' 시행을 환영하며, 울산 조선소 등 원·하청 구조가 뚜렷한 현장에서 노사 간 직접 대화와 교섭의 길이 열릴 것이라고 밝혔습니다. 이 법은 소송과 손해배상 대신 교섭과 협의로 노사 문제를 해결하고 상생 관계를 구축하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>해당 기사는 개정된 노동조합법의 시행을 알리는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 또는 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 '노란봉투법'이 소송과 손해배상이 아닌 교섭과 협의로 노사 문제를 해결하려는 취지임을 명확히 밝히고 있습니다. 이는 소송금융의 기본 전제인 소송을 통한 손해배상 추구와 상반되므로, 투자 대상으로 부적합합니다. 비록 집단적 피해 가능성(하청 노동자 다수)과 공적 절차 진행(법 시행) 조건은 일부 충족되나, 법의 목적 자체가 소송 회피에 있습니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>개정 노조법 마침내 시행, 정부 '현장안착' 뒷받침 주력</t>
+          <t>김태선 의원  노란봉투법 시행 환영… 울산 조선소 원·하청 상생 기대...</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>ibabynews.com</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233089</t>
+          <t>https://www.ibabynews.com/news/articleView.html?idxno=149491</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-09 13:10:51.469372+00:00</t>
+          <t>2026-03-10 12:51:07.444758+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 입법 논의</t>
+          <t>노란봉투법 관련 입법 및 정책 논의 진행 중</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>고용노동부 장관이 '노란봉투법'에 대한 과도한 우려를 일축하며, 쟁의행위로 인한 손해배상 책임 인정 시 노조 내 지위, 쟁의행위 참여 경위, 손해 발생 관여도 등을 고려하도록 제도가 달라질 것이라고 언급했습니다.</t>
+          <t>기사는 '노란봉투법'의 시행과 관련하여 기업들이 겪는 불확실성을 조명하고 있습니다. 기업 관계자들은 소송을 통해 판례가 쌓일 때까지 상황을 지켜볼 수밖에 없다고 토로하며, 법률의 영향에 대한 논의가 활발함을 보여줍니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 소송에 대한 보도가 아닌, '노란봉투법'과 관련된 손해배상 책임 제도 변화에 대한 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 법적 절차가 명확히 파악되지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법'이라는 법률의 입법 및 그에 따른 기업들의 불확실성에 대한 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 소송 당사자, 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>김영훈 고용부 장관  노란봉투법 갈등 과도한 우려</t>
+          <t>[공공돋보기] 닻 올린 노란봉투법 '시끌'</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060397</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102438</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-09 13:10:25.149804+00:00</t>
+          <t>2026-03-10 12:46:29.478825+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>정책 제안 단계</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>오늘부터 '노란봉투법'이 시행되며, 사용자 범위 확대, 노동쟁의 범위 조정, 손해배상 책임 제한이 핵심 내용입니다. 정부는 현장 혼란을 줄이기 위해 사용자성 해석 지침과 교섭 절차 가이드라인을 마련했습니다. 이 법의 시행에 대해 기대와 우려가 교차하고 있습니다.</t>
+          <t>이 사설은 사회복지종사자의 인권 보호를 위해 사후 지원을 넘어 예방 중심의 정책 체계화가 필요하다고 지적합니다. 이를 위해 '사회복지종사자 권익지원센터' 설립의 필요성도 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행이라는 법률 및 정책적 변화를 다루고 있으며, 특정 피해 사건이나 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 사회복지종사자 인권 보호를 위한 정책 제안 사설입니다. 소송금융 투자에 필요한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>오늘부터 '노란봉투법' 시행…기대·우려 교차</t>
+          <t>[사설] 사회복지종사자 인권 보호에 더 힘써야</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903484</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318530</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-03-09 13:09:50.024554+00:00</t>
+          <t>2026-03-10 12:37:43.718366+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr"/>
       <c r="F312" t="inlineStr">
         <is>
-          <t>더불어민주당 박해철 대변인이 '노란봉투법' 시행을 하루 앞두고 국민의힘에 법 왜곡과 위기 조장을 중단하라고 촉구했다. 이 법은 노동자의 손해배상 책임 제한과 관련된 것으로, 정치권의 공방이 이어지고 있다.</t>
+          <t>이 기사는 성추행 신고 이후의 수사 과정에 대한 변호사의 조언을 담고 있습니다. 특히 직장내성추행 사건에서 가해자와 피해자 간의 관계가 중요하며, 수사 기관은 피해자의 진술을 바탕으로 사건의 윤곽을 잡는다고 설명합니다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법' 시행을 앞두고 정치권의 논쟁을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건 중 어떤 것에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성추행 신고 이후의 수사 과정에 대한 일반적인 법률 자문 기사입니다. 따라서 소송금융 투자 검토를 위한 구체적인 피고, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>박해철 대변인, 노란봉투법 시행 앞두고 野 직격... 법 왜곡, 위기조장...</t>
+          <t>성추행변호사의 조언, 성추행신고 이후의 수사 과정은? [문유진 변호사...</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>kmaeil.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://www.kmaeil.com/news/articleView.html?idxno=632315</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75804</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-09 13:09:07.889237+00:00</t>
+          <t>2026-03-10 12:32:34.070766+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
-      <c r="D313" t="inlineStr"/>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>새로운 법률 시행</t>
+          <t>관할 법원 검토 중</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>노란봉투법이 10일부터 시행되며, 이 법은 원청의 사용자 범위 확대, 쟁의행위에 대한 손해배상 및 가압류 제한, 단체교섭 및 쟁의 대상 확대를 주요 내용으로 합니다. 충북 지역 노사 관계는 법 시행에 대해 차분한 분위기를 보이고 있습니다.</t>
+          <t>본 기사는 피고 회사의 주소지에 따라 대전지법 천안지원 또는 서울중앙지방법원에서 소송을 진행하는 것에 대한 내용을 다루고 있습니다. 사건의 구체적인 내용이나 당사자 정보는 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 새로운 법률(노란봉투법)의 시행에 대한 일반적인 정보 전달 기사입니다. 소송금융 투자를 검토할 특정 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 소송의 관할 법원에 대한 내용만을 다루고 있어, 상대방 책임의 명확성, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합도 판단에 필요한 핵심 정보가 전혀 없습니다. 따라서 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>노란봉투법 10일부터 시행… 충북 노사 '차분한 분위기'</t>
+          <t>소송, 법원과 노동자의 권리 주장</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1500074</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233102</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-03-09 13:08:30.791448+00:00</t>
+          <t>2026-03-10 00:56:15.986953+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
-      <c r="D314" t="inlineStr"/>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정, 원청에 교섭 요구 계획</t>
+          <t>25년 전 발생한 해고 및 손해배상소송 사건</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>노란봉투법이 10월 10일 시행되며, 사용자의 과도한 손해배상 청구를 제한하고 하청노동자 처우 개선을 목표로 한다. 양대 노총은 법 시행에 맞춰 원청에 교섭을 요구하고 현장 실태를 조사·분석할 예정이다.</t>
+          <t>이호동 전 발전노조 위원장이 25년 전 해고된 상태로 정년을 맞이하며, 당시 지도부 구속·수배, 348명 해고, 423억원 규모의 손해배상소송, 3천800여명 징계 등 엄청난 희생을 치렀던 과거 사건을 회고하는 기사입니다. 이는 공공부문 종사자로서 겪었던 오랜 숙제를 조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행과 그로 인한 하청노동자들의 향후 교섭 계획을 다루고 있습니다. 특정 피해 발생 사건, 명확한 피고, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합한 구체적 사건으로 보기 어렵습니다.</t>
+          <t>기사 내용은 '해고자로 정년 맞는'이라는 표현과 '25년간 풀지 못한 숙'이라는 제목에서 알 수 있듯이, 25년 전 발생하여 이미 종결된 과거 사건에 대한 회고입니다. 소송금융은 현재 진행 중이거나 향후 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>해고 348명</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>10일 노란봉투법 시행…하청노동자 처우 개선 관건</t>
+          <t>[해고자로 정년 맞는 이호동 전 발전노조 위원장]  25년간 풀지 못한 숙...</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000790</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233105</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-09 13:07:20.002376+00:00</t>
+          <t>2026-03-10 00:55:37.265590+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C315" t="inlineStr"/>
-      <c r="D315" t="inlineStr"/>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>서울특별시의회</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>개정 노동조합법 시행</t>
+          <t>대법원 원고 패소 판결</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>개정된 노동조합법 2조와 3조가 10일부터 시행됩니다. 이 법안은 쟁의행위로 인한 손해배상 책임 발생 시, 법원이 조합원이나 노조의 역할, 쟁의행위 개입 정도, 손해배상액과 발생 원인, 임금수준 등을 종합적으로 고려하여 책임비율을 산정하도록 규정하고 있습니다.</t>
+          <t>서울시의회가 노조 사무실 면적 및 제공 기준을 조례로 제한하자, 서울시교육감이 단체교섭권 침해 등을 이유로 대법원에 조례안 재의결 무효 확인 소송을 제기했다. 대법원은 해당 조례가 법률 유보 원칙이나 노조의 자율성, 교육감의 단체교섭권을 침해하지 않는다고 판단하며 원고 패소 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 개정된 노동조합법의 시행에 대한 법률 뉴스입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해자, 상대방, 손해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이미 대법원 단심제로 진행된 소송에서 원고(서울시교육감)가 패소하여 사건이 종결되었음 (부적합 조건: 이미 종결된 사건). 대법원이 조례가 노조의 자율성이나 교육감의 단체교섭권을 침해하지 않는다고 판단했으므로, 소송금융의 고객이 될 만한 명확한 피해자나 새로운 소송의 여지가 부족하다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>'원·하청 대화 제도화'…개정 노동조합법 2·3조 10일부터 시행</t>
+          <t>서울시의회, ‘조례’로 노조 사무실 크기 제한…대법 “교섭권 침해 아...</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=287676</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38943</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-09 13:07:00.112628+00:00</t>
+          <t>2026-03-10 00:52:37.006968+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
-      <c r="E316" t="inlineStr"/>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행에 따른 향후 분쟁 가능성</t>
+        </is>
+      </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>본 기사는 중동 전쟁으로 인한 국제 유가 상승과 한국 경제에 미칠 영향, 부산시장 예비후보의 선거 운동 소식, 그리고 노란봉투법 시행을 앞두고 노동계와 재계의 상반된 입장을 다루고 있습니다. 세 가지 주제 모두 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 법적 분쟁을 포함하고 있지 않습니다.</t>
+          <t>오늘부터 '노란봉투법'이 시행되면서 기업들은 법 적용의 사각지대와 빈틈으로 인해 쟁의와 소송이 빈발하고 노사 갈등이 격화될 것을 우려하고 있습니다. 이 법은 사용자 및 근로자 대상을 확대하고 손해배상 청구에 대한 내용을 포함하고 있습니다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>기사는 국제 유가 상승, 부산시장 예비후보 선거운동, 노란봉투법 시행 등 세 가지 독립적인 주제를 다루고 있습니다. 이 중 어떤 주제도 소송금융 투자 대상으로 적합한 특정 피해 사건, 명확한 책임 주체, 또는 구체적인 손해배상 청구 가능성을 제시하지 않습니다. 유가 상승은 거시경제적 이슈이며, 노란봉투법은 법률 시행에 대한 논의로, 특정 사건이 아닙니다.</t>
+          <t>기사는 '노란봉투법' 시행에 따른 기업들의 우려와 향후 노사 갈등 가능성을 다루고 있을 뿐, 특정 사건이나 피해 사실을 구체적으로 언급하지 않고 있습니다. (적합 조건 1, 3, 4, 5 미충족) 따라서 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>[오늘의 ABC 뉴스룸] 유가 110달러 돌파…호르무즈 봉쇄 장기화엔 '150달...</t>
+          <t>오늘부터 노란봉투법 시행...사용자·근로자 대상 확대, 손해배상 청구...</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260309170150061</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=201003</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-09 13:06:15.877189+00:00</t>
+          <t>2026-03-10 00:50:10.955282+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행 및 노사 양측 반발</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>오늘부터 '노란봉투법'이 시행되어 사용자 범위가 확대되고 노조의 불법 쟁의행위에 대한 손해배상 청구가 제한됩니다. 이 법은 하청노조가 원청을 상대로 단체교섭 및 파업을 할 수 있도록 허용하며, 건설업계는 이에 대한 긴장감을 표하고 있습니다.</t>
+          <t>하도급 노동자에 대한 원청 책임 강화, 노동쟁의 범위 확대, 파업 노동자에 대한 기업의 손해배상 청구 제한을 골자로 하는 '노란봉투법'이 오늘부터 본격 시행됩니다. 정부가 가이드라인과 매뉴얼을 마련했음에도 불구하고, 노사 양측 모두 법안에 대한 반발을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행으로 노조의 불법 쟁의행위에 대한 손해배상 청구를 제한하는 법률적 변화를 다루고 있습니다. 이는 소송금융이 투자할 만한 명확한 피해자(원고)와 구체적인 손해배상 청구 사건을 특정하기 어렵게 하며, 오히려 손해배상 청구 가능성을 제한하는 내용이므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '노란봉투법'의 시행과 이에 대한 노사 양측의 반응을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 또는 손해배상 청구권이 발생한 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>오늘부터 노란봉투법 시행 건설업계 긴장</t>
+          <t>노란봉투법 오늘부터 본격 시행…노사 양측 반발 여전</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034387</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037890</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:59.673471+00:00</t>
+          <t>2026-03-10 00:44:34.995726+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 추진 및 원청교섭 추진</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>'노란봉투법'으로 불리는 노동조합 및 노동관계조정법 2·3조 개정안은 쟁의행위에 대한 징벌적 손해배상 청구를 제한하고 하청 노동자의 원청 직접 교섭을 허용하는 내용을 담고 있습니다. 민주노총 인천본부는 이 법안의 통과를 통해 원청과의 교섭을 추진하고 있습니다.</t>
+          <t>노란봉투법이 본격 시행되면서 하도급 노동자에 대한 원청 책임이 강화되고 노동쟁의 범위가 넓어지는 반면, 파업 노동자에 대한 기업의 손해배상 청구는 제한됩니다. 사용자 범위의 모호성으로 인해 당분간 법적 혼란이 예상됩니다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, '노란봉투법' 입법 추진 및 노동조합의 원청 교섭 활동에 대한 내용입니다. 소송금융의 대상이 되는 구체적인 손해배상 청구 사건이 아니며, 상대방의 책임이나 피해 규모가 특정되지 않아 투자 적합성이 낮습니다. (적합 조건 불충족: 상대방 책임 불명확, 피해 규모 미상)</t>
+          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행과 그 법적 영향에 대해 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구권 등이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>이제는 숨을 곳이 없다 …민주노총 인천본부, 원청교섭 추진</t>
+          <t>노란봉투법 본격 시행…당분간 혼란 불가피</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719162</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603100011</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:40.916198+00:00</t>
+          <t>2026-03-10 00:44:30.070577+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정 및 법률 해석 관련 노사 갈등 우려</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 하루 앞두고, 쟁의행위로 인한 손해배상 청구 제한 및 원·하청 간 직접 교섭 허용 등의 내용이 주목받고 있습니다. 경영계는 법 시행 이후 사용자 범위와 교섭 의제를 둘러싼 노사 간 갈등이 심화될 가능성을 우려하고 있습니다.</t>
+          <t>노란봉투법이 오늘부터 시행되어 손해배상 책임 제도가 변경된다. 이 법은 고의 또는 중대한 과실이 없는 경우 근로자 개인에게 손해배상 책임을 묻기 어렵게 하고, 책임이 인정되더라도 조합원의 역할, 참여 정도, 임금 수준 등을 고려해 책임 비율을 정하도록 규정한다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행을 앞두고 예상되는 노사 간 갈등과 법률 해석의 쟁점을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그로 인한 손해배상 책임 제도의 변화를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 명확한 피고, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>노란봉투법 D-1…원·하청 '직접교섭' 시대 열린다</t>
+          <t>노란봉투법 오늘 시행, 뭐가 달라지나?</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125807</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603100019</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-03-09 13:05:20.976236+00:00</t>
+          <t>2026-03-10 00:44:00.196822+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
-          <t>법 시행 예정</t>
+          <t>노동 관련 법안 논의 중</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>노란봉투법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 골자로 합니다. 지난 정부에서 두 차례 거부권이 행사되었으나, 현재 시행을 하루 앞두고 있습니다.</t>
+          <t>기사는 노조의 쟁의행위에 대한 기업의 손해배상 청구 범위 제한 및 하도급 노조의 원청 기업 교섭권 확대를 골자로 하는 법안 내용을 다루고 있습니다. 이는 노동 환경과 노사 관계 구조에 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 법률의 시행을 앞둔 입법 관련 기사입니다. 소송금융은 실제 발생한 피해와 관련된 법적 분쟁에 투자하므로, 본 기사의 내용은 투자 대상 사건으로 적합하지 않습니다.</t>
+          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 노동 관련 법안의 내용과 그로 인한 노동 환경 및 노사 관계 구조의 변화에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해 발생 사실이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>강훈식  시행 하루 앞둔 노란봉투법, 노사 상생 전환점</t>
+          <t>이재명 대통령, 삼성·현대차·SK 등과 '상생 회동....대기업·中企 '상생...</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025748</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56292</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-03-09 13:04:34.753825+00:00</t>
+          <t>2026-03-10 00:43:24.066762+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
-      <c r="E321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E321" t="inlineStr"/>
       <c r="F321" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'(노조법 2·3조 개정안) 시행을 하루 앞두고 여야 간의 입장 차이를 보도합니다. 더불어민주당은 법안이 노동3권 보장을 위한 최소한의 장치이며 불법 파업 조장 목적이 아니라고 주장하는 반면, 국민의힘은 현장 혼란과 기업 리스크를 우려하며 재개정을 추진하겠다고 밝혔습니다.</t>
+          <t>해당 칼럼은 기업이 파업 노동자에게 손해배상을 청구하는 것이 제한될 경우 산업 현장의 노사 분규가 확대될 수 있다는 우려를 제기합니다. 삼성전자 노조를 예시로 들며, 고유가, 고환율, 고물가 등 '3고' 상황에서 이러한 변화가 경제에 미칠 부정적 영향을 지적합니다.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행과 이에 대한 정치적 논쟁을 보도하고 있습니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다. 특정 소송 대상이 없으므로 투자 적합도가 매우 낮습니다.</t>
+          <t>해당 기사는 삼성전자 노조를 언급하며 기업의 파업 노동자 손해배상 청구 제한에 대한 우려를 표하는 칼럼으로, 특정 피해 사건이나 소송 대상이 되는 구체적인 분쟁을 다루고 있지 않습니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>與  장동혁, 노란봉투법 왜곡해 노사 갈등 조장…공포 정치 멈춰야</t>
+          <t>[오승호 칼럼] 삼성전자 노조, 초일류 기업 노조답게 행동해야</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260309_0003540928</t>
+          <t>https://www.ddaily.co.kr/page/view/2026030917312124070</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:30.596925+00:00</t>
+          <t>2026-03-10 00:42:46.156058+00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>노란봉투법 시행이 임박하면서 건설업계는 파업 등 쟁의행위에 대한 기업의 손해배상 청구가 제한될 것을 우려하고 있습니다. 이로 인해 노사 간 충돌이 확대되고 공사 지연 및 수익성 악화가 발생할 수 있다고 전망하며 긴장하고 있습니다.</t>
+          <t>노란봉투법이 시행 첫날을 맞이했으며, 쟁의 행위에 따른 손해배상책임을 면제하는 규정을 통해 노사분쟁의 원만한 해결을 도모한다는 내용입니다. 새로운 노동 제도가 산업 현장에 안착하기까지 노사 간의 노력이 필요하다는 점이 강조되었습니다.</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행을 앞두고 건설업계가 예상하는 노사 갈등 및 수익성 악화 우려를 다루고 있습니다. 특정 피해자가 발생한 사건이 아니며, 소송금융의 투자 대상이 되는 명확한 가해자와 피해자, 그리고 구체적인 손해배상 청구 대상이 존재하지 않습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 그 의미를 다루는 입법 관련 뉴스입니다. 특정 사건이나 피해 사실, 가해자, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>노란봉투법 D-1 건설업계 '폭풍전야'...원청-하청 갈등 본격화?</t>
+          <t>노란봉투법 시행 첫 날…교섭 위한 노사 노력 ‘숙제’</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=242380</t>
+          <t>https://www.kukinews.com/article/view/kuk202603090257</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:20.612119+00:00</t>
+          <t>2026-03-10 00:41:13.689061+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행에 따른 노사 관계 변화 및 잠재적 분쟁 우려를 다루는 사설. 특정 사건의 진행 단계가 아님.</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노조법 2·3조)이 시행을 앞두고 있으며, 이는 근로조건에 영향을 미치는 경영 결정이나 단체협약 위반 시 쟁의행위를 허용하고 과도한 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법의 시행으로 원·하청 교섭 및 노사 갈등 양상에 새로운 국면이 예상됩니다.</t>
+          <t>노란봉투법(노동조합 및 노동관계조정법 개정안)이 시행되면서 민주노총 등 노동계가 원청 건설사 등 100여 개 원청 기업을 상대로 동시다발적 단체교섭을 요구할 움직임을 보이고 있다. 기업들은 모호한 사용자성 판단 기준과 손해배상 청구 제한 조항으로 인한 경영 마비 및 불법 파업 우려를 제기하고 있으며, 정부는 대화와 협의를 통한 문제 해결을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행을 다루고 있어, 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 명확하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 명확한 책임 주체를 다루는 것이 아니라, 새로 시행되는 '노란봉투법'의 내용과 그로 인한 노사 관계의 변화 및 잠재적 우려를 다루는 사설이다. 소송금융 투자의 대상이 되는 '피해 발생'이나 '상대방의 명확한 책임'이 특정되지 않아 적합 조건(상대방 책임이 비교적 명확함, 피해 규모가 큼)에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>[이로운체크] 노란봉투법 시행 D-1…원·하청 교섭 새 국면, 노사 갈등과...</t>
+          <t>[사설] 노조 선의에 기댄 ‘노봉법’… 기업 경쟁력 훼손 않게 절제를</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=75070</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/editorial/2026/03/10/20260310027004?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-03-09 13:02:03.331951+00:00</t>
+          <t>2026-03-10 00:40:35.946728+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 D-1</t>
+          <t>개정 노동조합법 시행 및 관련 지원체계 구축</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 하루 앞두고 한국노총은 정당한 노동쟁의 과정에서 과도한 손해배상 청구로 위축된 노동기본권이 실질적인 변화로 이어져야 한다고 밝혔습니다. 다만, 이 법 시행이 모든 문제를 해결하는 것은 아니며, 여전히 원청의 책임 등 해결해야 할 과제가 남아있다고 지적했습니다.</t>
+          <t>3월 10일부터 개정된 노동조합법이 시행되며, 이는 원·하청 구조에서 발생하는 교섭 공백을 해소하고 갈등을 법정이 아닌 대화로 해결하려는 목적을 가집니다. 강원지역 산업 현장의 특성을 고려하여 정부는 시행령 개정 및 지원 체계를 구축하고 있으며, 이는 노사관계의 예측 가능성을 높이고 불필요한 분쟁을 줄이는 데 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행을 앞두고 그 의미와 한계를 논하는 정책 및 법률 관련 보도입니다. 특정 사건이나 피해자를 다루는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 개정 노동조합법 시행과 그로 인한 원·하청 관계의 갈등 예방 및 해소 방안을 다루고 있습니다. 특정 피해 사건이나 책임 주체가 명확히 존재하지 않으며, 집단적 피해나 구체적인 피해 규모도 파악되지 않아 소송금융 투자 적합 조건에 해당하지 않습니다. 오히려 법 개정을 통해 미래의 소송 발생을 줄이려는 취지의 기사입니다.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 D-1… 한국노총  실질적 변화로 이어져야</t>
+          <t>[강원포럼]개정 노조법 시행, 강원 산업 현장의 새로운 과제</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057401</t>
+          <t>https://www.kwnews.co.kr/page/view/2026030518461889476</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-03-09 12:59:58.164497+00:00</t>
+          <t>2026-03-10 00:37:16.467782+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
-          <t>중앙노동위원회 조정 중지 결정, 총파업 찬반 투표 진행 중</t>
+          <t>노란봉투법 시행에 따른 향후 노사분쟁 증가 가능성 언급</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 성과급 체계(OPI 투명화 및 상한제 폐지)를 두고 사측과 갈등을 겪으며 5월 총파업 찬반 투표에 돌입했습니다. 중앙노동위원회의 조정 중지 결정으로 노조는 쟁의권을 확보할 경우 총파업을 진행할 계획이며, 이는 반도체 생산 차질로 이어질 수 있다는 우려가 나옵니다. 노란봉투법 시행 이후 첫 대규모 파업 사례가 될 가능성도 있어 재계의 이목이 집중되고 있습니다.</t>
+          <t>노란봉투법 시행으로 파업 노동자에 대한 기업의 손해배상 청구가 제한되면서, 노동자들이 파업을 통해 문제를 해결하려 할 가능성이 높아졌다는 사설입니다. 법의 불확실성으로 인해 노사 양측 모두 소송으로 해결하려는 경향이 커질 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>이 사건은 삼성전자 노조와 사측 간의 성과급 체계에 대한 노동 쟁의로, 직원들이 회사에 대해 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 있습니다. 상대방(삼성전자)의 자력은 충분하고 집단적 성격을 띠지만, 피해자들이 금전적 손해배상을 청구할 명확한 법적 근거가 기사에서 확인되지 않습니다. (적합 조건 1, 4 미충족)</t>
+          <t>본 기사는 노란봉투법 시행에 따른 노사분쟁 증가 가능성을 다루는 사설로, 특정 피해 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 발생, 상대방 특정, 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>약 9만명 (조합원 수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>삼성전자 노조 ‘5월 총파업’ 투표 돌입…재계 ‘예의주시’</t>
+          <t>[사설] 온갖 불확실성 그대로 둔 채 시행하는 노란봉투법</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293637&amp;inflow=N</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/03/10/FNCPAVKDYZF4XB7FYTOSMYOJRQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-03-09 12:59:39.111374+00:00</t>
+          <t>2026-03-10 00:37:00.446237+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
-          <t>노조 쟁의행위 투표 진행 중, 총파업 임박</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>삼성전자 노사가 성과급 상한제 폐지를 두고 갈등을 겪으며 총파업이 임박한 상황. 노조는 쟁의행위 투표를 진행 중이며, 파업 시 생산라인 및 반도체 공급에 차질이 예상됨. SK하이닉스와의 비교로 갈등이 심화되고 있으며, 사측의 개선안에도 협상이 난항을 겪고 있음.</t>
+          <t>노란봉투법 시행을 앞두고 하청노동자들이 원청과 직접 교섭할 길이 열리면서, 대구경북 지역의 중소기업 및 스타트업·벤처업계는 교섭 혼란 가중, 경영 부담 및 불확실성 증가를 우려하고 있습니다. 금융권에서도 하청업체 노조의 교섭권 확보로 인한 성과급 및 복지 확대 요구 가능성을 제기하고 있으나, 일부 기업들은 노사 협의를 통해 대응할 계획입니다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>소송금융은 주로 명확한 법적 책임과 구체적인 손해배상 청구권이 있는 사건에 투자합니다. 본 사건은 노사 간의 단체교섭 및 쟁의행위 단계에 있으며, 직원들이 회사에 대해 직접적인 손해배상 소송을 제기할 만한 명확한 법적 근거(적합 조건 1)나 구체적인 피해 금액(적합 조건 4)이 기사에서 확인되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다. 다만 상대방의 자력은 충분하고(적합 조건 2), 집단적 피해 가능성은 있습니다(적합 조건 3).</t>
+          <t>이 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'이라는 새로운 법률의 시행과 그로 인한 산업계의 잠재적 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '피해 규모', '증거 확보 가능' 등의 적합 조건이 충족되지 않아 현재로서는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>'태풍전야' 오스코텍 주총…창업주 공백 속 지배구조 분수령</t>
+          <t>노란봉투법 10일 시행…간접노동자 많은 대구경북 부담 가중</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030915042343609</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260309028060448</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-03-09 12:54:07.974497+00:00</t>
+          <t>2026-03-10 00:35:48.294687+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
-      <c r="D327" t="inlineStr"/>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 기업들의 대응 전략 논의</t>
+          <t>노란봉투법 시행 임박, 건설사들의 우려 표명</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 따른 원청과 하청 간의 의견 대립 가능성 및 기업들의 대응 전략을 다루고 있습니다. 고용노동부의 판단이 중요하게 작용할 것으로 예상됩니다. 특정 사건에 대한 보도가 아닌 법률 및 정책 관련 논평입니다.</t>
+          <t>노란봉투법 시행을 앞두고 건설업계가 공기 지연 및 금융비용 상승 등 경영 불확실성 증대에 대한 우려를 표명하고 있습니다. 하청노동자가 원청 건설사와 직접 교섭할 수 있는 길이 열리면서, 건설현장에서 무분별한 노동쟁의 활동이 발생할 경우 공정 차질이 불가피할 것으로 예상됩니다. 업계는 법 적용의 '시범케이스'가 되지 않기를 바라고 있습니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 시행과 기업들의 대응 전략에 대한 일반적인 논평으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 노란봉투법 시행에 따른 건설사들의 미래 우려를 다루고 있으며, 특정 상대방의 명확한 책임이나 이미 발생한 집단적 피해를 기반으로 한 소송금융 투자 기회로 보기 어렵습니다. 현재는 법 시행 전후의 상황과 잠재적 위험에 대한 논의 단계로, 소송금융이 지원할 원고(피해자)와 피고(가해자)가 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>[경제야 놀자!] 노란봉투법 시행과 기업들의 대응전략</t>
+          <t>“공기 못 맞춥니다”…노란봉투법에 속앓이하는 건설사들</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2401786</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260309024470496</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-03-09 12:44:08.690722+00:00</t>
+          <t>2026-03-10 00:35:36.016663+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
-      <c r="E328" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
-          <t>이 기사는 복수노조 사업장에서 사용자가 부담하는 공정대표의무의 성격(소극적 중립 vs. 적극적 개입)에 대한 법리적 논쟁을 다룹니다. 대법원과 서울고등법원의 상반된 판례를 제시하며, 이 의무의 해석을 둘러싼 논란이 계속되고 있음을 보여줍니다.</t>
+          <t>법무법인 광장 변호사의 칼럼으로, 직장 내 괴롭힘 금지 제도가 시행된 지 6년이 지났음에도 관련 분쟁이 줄지 않고 오히려 다양해지고 있음을 지적합니다. 제도의 모호성, 악용 사례, 그리고 기업의 객관적이고 공정한 대응의 중요성을 강조하며, 예방과 사후조치의 상호 보완적 역할을 설명합니다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 사용자의 공정대표의무에 대한 법리적 논의와 판례 분석을 다루고 있습니다. 특정 피고, 피해자, 피해 규모가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 직장 내 괴롭힘 금지 제도의 현황과 과제를 분석하는 법률 전문가의 칼럼입니다. 따라서 특정 상대방, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>사용자 공정대표의무, 소극적 중립? 적극적 개입?</t>
+          <t>직장 내 괴롭힘 금지, 한 걸음 더 나아간 역지사지 [광장 노동산책]</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=106&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38928</t>
+          <t>https://www.mk.co.kr/article/11982901</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-03-09 12:42:24.544295+00:00</t>
+          <t>2026-03-10 00:25:02.888883+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr"/>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>한국성폭력상담소 상담 통계 발표</t>
+          <t>노조 쟁의행위 투표 진행 중, 총파업 임박</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>한국성폭력상담소의 2025년 상담 통계에 따르면, 지난해 신규 성폭력 피해자 5명 중 1명은 직장에서 피해를 입었으며, 전체의 91.1%가 여성이었습니다. 가해자의 85.7%는 남성이었고, 강제추행과 강간이 주요 피해 유형이었습니다. 직장 내 피해는 115명으로 가장 많았으며, 친족·인척에 의한 피해가 그 뒤를 이었습니다.</t>
+          <t>삼성전자 노사가 성과급 상한제 폐지를 두고 갈등을 겪고 있으며, 노조는 총파업을 위한 쟁의행위 투표를 진행 중이다. 파업이 현실화될 경우 생산라인 및 반도체 공급에 차질이 예상된다. 사측이 임금 인상 및 복리후생 개선안을 제시했으나 협상이 난항을 겪고 있다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>이 기사는 한국성폭력상담소의 연간 상담 통계 보고서로, 특정 사건이나 가해 기업을 지목하지 않고 직장 내 성폭력의 일반적인 현황을 다루고 있습니다. (상대방 책임 명확성, 상대방 자력 충분성, 증거 확보 가능성 조건 미충족) 소송금융 투자 대상이 되기 위해서는 특정 피고와 명확한 책임 소재, 구체적인 피해 규모 및 증거가 필요하나, 본 기사에서는 이러한 정보가 부족하여 투자 적합도가 낮습니다.</t>
+          <t>본 사건은 성과급 상한제 폐지를 둘러싼 노사 간의 임금 협상 및 쟁의행위 단계로, 소송금융이 일반적으로 지원하는 과거 발생한 명확한 법적 책임에 따른 손해배상 청구 사건과는 거리가 멀다. 상대방(삼성전자)의 자력은 충분하고 집단적 피해 가능성(노조원 다수)은 있으나, 피해 금액의 명확한 산정 및 법적 책임 입증이 어려워 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>최소 115명 (직장 내 성폭력 피해 상담자 수)</t>
+          <t>노조원 다수</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>성폭력 피해, 가장 많이 발생하는 장소 ‘이곳’…피해자 91% ‘성인 여...</t>
+          <t>ISS, 고려아연 손 들어줬다…'이사 5인 선임' 찬성 권고</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050514?ref=naver</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030920123706871</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-03-09 12:39:13.846648+00:00</t>
+          <t>2026-03-09 13:26:35.535426+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C330" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E330" t="inlineStr"/>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>케빈 코스트너</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>대역 배우가 성폭행 장면 강요 혐의로 피소, 법적 공방 진행 중</t>
+        </is>
+      </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>포천시의회가 성희롱·성폭력 고충심의위원회 위원 위촉식을 개최하며, 향후 성희롱·성폭력 발생 시 피해자 보호 및 행위자 징계 절차를 심의할 계획입니다. 이는 건강하고 평등한 공직문화 조성을 위한 사전적 조치로, 현재 구체적인 사건 발생은 보도되지 않았습니다.</t>
+          <t>할리우드 배우 케빈 코스트너가 자신이 연출한 영화 촬영장에서 대역 배우에게 합의되지 않은 성폭행 장면 촬영을 강요했다는 혐의로 피소되어 법적 공방을 벌이고 있다. 대역 배우 측은 가혹한 장면에 노출되었다고 주장하며, 코스트너 측은 이를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>이 기사는 포천시의회에서 성희롱·성폭력 고충심의위원회를 위촉하는 내용으로, 실제 성희롱·성폭력 사건 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>상대방 책임이 비교적 명확함 조건이 충족되지 않음 (혐의 단계이며 상대방이 부인). 집단적 피해 조건에 해당하지 않으며, 증거가 있거나 확보 가능함에 대한 정보가 부족하여 소송 승소 가능성을 판단하기 어려움. 다만, 피고인 케빈 코스트너는 자력이 충분한 것으로 보임.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>포천시의회, '성희롱·성폭력 고충심의위원회 위원 위촉장 수여식' 개최</t>
+          <t>'이혼→성폭행 장면 강요' 71세 男배우, '♥42살 연하'와 핑크빛 열애설...</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2403343</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1010364/</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-09 12:38:49.540535+00:00</t>
+          <t>2026-03-09 13:21:44.126576+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
-      <c r="E331" t="inlineStr"/>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행에 따른 소송 증가 예상</t>
+        </is>
+      </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>한국성폭력상담소의 2025년 상담 통계에 따르면, 성폭력 피해자 5명 중 1명은 직장에서 피해를 경험했으며, 전체 피해자의 91.1%가 여성이었습니다. 가해자의 85.7%는 남성이었고, 강제추행과 강간이 주요 피해 유형으로 나타났습니다. 피해는 대부분 아는 사람에 의해 발생하며, 직장 내 피해가 가장 많았습니다.</t>
+          <t>노란봉투법 시행으로 인해 산업현장에서 '끝없는 소송전'과 '소송의 일상화'가 우려된다는 재계의 전망을 다루는 기사입니다. 노사 관계의 선진화보다는 소송 증가로 이어질 것이라는 관측이 나옵니다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 집단적 피해를 다루는 것이 아닌, 성폭력 상담 통계에 대한 일반적인 보고서입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 책임, 집단적 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 미래 소송 증가 가능성을 전망하는 분석 기사입니다. 특정 사건이나 피해 사실, 구체적인 소송 상대방, 피해 규모 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)을 판단하기 어렵습니다. 현재로서는 구체적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>성폭력 관련 피해자 91%는 ‘성인 여성’…직장에서 가장 많이 일어났다</t>
+          <t>[노란봉투법 톺아보기]①원청 교섭·파업·소송까지…재계, 산 넘어 산 ...</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10690369?ref=naver</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=655385</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-03-09 12:30:16.819298+00:00</t>
+          <t>2026-03-09 13:20:22.057920+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
-          <t>노동위원회 결정에 대한 행정소송 가능성 논의</t>
+          <t>노란봉투법 시행 예정 및 노동계의 교섭 요구 준비</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>기사는 노동위원회 결정에 대해 사용자가 행정소송을 제기할 수 있으며, 이러한 소송이 노동위 결정의 효력을 즉시 중단시키지는 않는다는 법률적 절차를 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌 일반적인 법률 해설입니다.</t>
+          <t>노란봉투법(노조법 2·3조 개정안)이 10일부터 시행됨에 따라 경영계는 원청의 책임 강화와 파업 손해배상 청구 제한 등으로 인한 혼란을 우려하고 있다. 반면 노동계는 법 시행을 계기로 원청에 대한 교섭 요구를 확대하고 조직화를 강화할 계획이다. 정부의 균형 잡힌 중재가 요구되는 상황이다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 노동위원회 결정에 대한 사용자의 행정소송 가능성이라는 일반적인 법률 절차를 설명하고 있습니다. 따라서 구체적인 피해자, 피해 규모, 명확한 상대방이 특정되지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 특정 피해 사건이 아닌, 노란봉투법 시행에 따른 노사관계의 변화와 예상되는 갈등을 다루는 사설입니다. 소송금융 투자 대상이 되려면 특정 피해자, 명확한 상대방, 구체적인 피해 사실이 있어야 하나, 이 기사에서는 해당 조건이 충족되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>'주목' 포스코 원·하청 교섭 미리 보니</t>
+          <t>[사설] 노란봉투법 10일 시행, 교섭 부작용 최소화를</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233072</t>
+          <t>http://www.fnnews.com/news/202603091833375049</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-03-09 00:45:13.981522+00:00</t>
+          <t>2026-03-09 13:18:38.700126+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr"/>
-      <c r="D333" t="inlineStr"/>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>경기도</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>경기도지사, 미지급 수당 지급 공식 발표</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 하루 앞두고, 기사는 법의 모호한 문구가 향후 수년간 노사 간 소송 전쟁을 부추길 수 있다고 우려합니다. 산업의 족쇄가 되지 않기 위해서는 경영권의 명확한 보호가 우선되어야 한다고 지적하며, 기술 도입이나 조직 개편 등 경영 활동에 대한 법적 불확실성을 경고합니다.</t>
+          <t>경기도 김동연 지사가 16년간 미지급된 소방 공무원 수당 341억 원을 소송 제기 여부와 관계없이 모든 대상자에게 공정하게 지급하겠다고 공식 발표했다. 이로써 16년 묵은 난제가 행정적으로 해결될 예정이다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행을 앞두고 법의 모호한 문구로 인해 발생할 수 있는 '노사 간 소송 전쟁' 가능성을 전망하는 기자수첩입니다. 특정 피해 사건이나 구체적인 피해자, 가해자가 존재하지 않아 소송금융 적합 조건에 해당하지 않습니다. 현재는 법률 시행 전의 논평 단계로, 실제 분쟁 발생 여부 및 구체적인 피해 규모가 파악되지 않습니다.</t>
+          <t>경기도지사가 미지급 수당 341억 원을 소송 제기 여부와 관계없이 모든 대상자에게 지급하겠다고 공식 발표하여, 행정적 해결이 진행 중이다. 이는 소송금융 투자가 필요한 새로운 소송 발굴 대상이 아니며, 소송의 필요성이 크게 감소한 경우에 해당한다.</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>341억 원</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수)</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>시행 D-1 노란봉투법, '산업의 족쇄' 되지 않으려면 [기자수첩-산업]</t>
+          <t>이상식 의원, '16년 숙원' 경기 소방 미지급 수당 341억 해결 '감사패' 받...</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617812/?sc=Naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3524103</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-03-09 00:41:18.920555+00:00</t>
+          <t>2026-03-09 13:17:55.006524+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C334" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
-          <t>노사 갈등 격화, 총파업 예고</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>삼성 노사 갈등이 격화되며 총파업 가능성이 제기되고 있습니다. 이는 '노란봉투법' 시행 이후 첫 대규모 사례가 될 수 있으며, 이 법은 노조의 불법 쟁의로 인한 기업 피해에 대한 손해배상 청구를 제한할 수 있습니다. 이에 따라 향후 파업 강도가 거세지고 기업 피해가 발생할 가능성이 거론됩니다.</t>
+          <t>해당 기사는 10월 10일 시행 예정인 '노란봉투법'에 대한 사설입니다. 이 법은 하도급 근로자에 대한 원청의 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 근로자에 대한 기업의 손해배상 청구를 제한하는 내용을 골자로 합니다. 기사는 노사 간 상생의 길을 찾기를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>이 기사는 삼성 노조의 총파업 가능성과 그로 인한 기업 피해를 다루고 있습니다. 소송금융은 일반적으로 피해자(원고)가 가해자(피고)로부터 손해배상을 청구하는 경우에 적합하나, 이 사건에서 잠재적 피해자는 삼성이라는 대기업으로 소송금융의 주요 고객층이 아닙니다. 또한, '노란봉투법' 시행으로 노조의 불법 쟁의에 대한 기업의 손해배상 청구가 제한될 수 있어 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행을 논하는 사설입니다. 소송금융 투자의 대상이 되는 구체적인 분쟁이나 피해 사례가 존재하지 않아 적합 조건에 해당하지 않으며, 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>HBM4 승부처서 총파업 변수…삼성 노사 충돌 격화</t>
+          <t>[사설] 노란봉투법 10일 시행…노사 ‘상생의 길’ 찾길</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701802</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260310.22019002705</t>
         </is>
       </c>
       <c r="N334" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:49.019556+00:00</t>
+          <t>2026-03-09 13:10:59.693893+00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>개정 노조법 시행</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법'의 시행에 대한 사설로, 하청업체 노조가 원청업체와 단체협상을 할 수 있도록 하고 합법적 쟁의행위에 대한 원청업체의 과도한 손해배상청구를 제한하는 새 제도의 골자를 설명합니다. 입법 취지를 살리면서도 혼란이 없도록 해야 한다는 내용을 담고 있습니다.</t>
+          <t>개정된 노동조합법 3조가 마침내 시행되어, 노조 쟁의행위를 이유로 한 과도한 손해배상 청구가 제한됩니다. 민법상 부진정연대책임은 유지되지만, 노조 내 지위와 역할, 쟁의행위 참여 경위와 정도 등을 고려하여 손해배상 책임이 제한될 예정입니다.</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'의 시행에 대한 사설입니다. 소송금융 투자를 검토할 구체적인 피고, 피해 사실, 피해 규모 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 개정된 노동조합법의 시행을 알리는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방, 또는 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 시행, 입법 취지 살리되 혼란 없도록</t>
+          <t>개정 노조법 마침내 시행, 정부 '현장안착' 뒷받침 주력</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030815240000458?did=NA</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233089</t>
         </is>
       </c>
       <c r="N335" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:30.429158+00:00</t>
+          <t>2026-03-09 13:10:51.469372+00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정, 향후 노동 관련 소송 증가 예상</t>
+          <t>노란봉투법 관련 입법 논의</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 하루 앞두고, 사설은 '사용자' 개념의 불확실성과 불법 파업 손해배상 청구 제한으로 인해 파업이 빈발하고 노동 관련 소송이 줄을 이을 것을 우려하고 있습니다. 이에 노동계의 자제를 촉구하며 법안의 잠재적 파급 효과에 대해 논하고 있습니다.</t>
+          <t>고용노동부 장관이 '노란봉투법'에 대한 과도한 우려를 일축하며, 쟁의행위로 인한 손해배상 책임 인정 시 노조 내 지위, 쟁의행위 참여 경위, 손해 발생 관여도 등을 고려하도록 제도가 달라질 것이라고 언급했습니다.</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 따른 향후 노동 관련 소송 증가 가능성을 예측하는 사설입니다. 특정 피해 사건, 피해자, 또는 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당되지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 소송에 대한 보도가 아닌, '노란봉투법'과 관련된 손해배상 책임 제도 변화에 대한 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 법적 절차가 명확히 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>[사설] 시행 하루 앞둔 '노란봉투법'…지금 가장 필요한 것은 '勞의 자제...</t>
+          <t>김영훈 고용부 장관  노란봉투법 갈등 과도한 우려</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030866581</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060397</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:21.201164+00:00</t>
+          <t>2026-03-09 13:10:25.149804+00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C337" t="inlineStr"/>
-      <c r="D337" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
-          <t>AI 기술 확산으로 인한 고용 시장 변화 및 신규 채용 감소 추세</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>AI 기술 확산으로 고학력·고소득 화이트칼라 직종의 일자리가 대체되고 있으며, 특히 컴퓨터 프로그래머, 데이터 분석가 등 전문직의 노출도가 높게 나타났습니다. 당장 대량 해고보다는 신입 채용 감소 형태로 고용 위축이 진행되고 있으며, 한국에서도 전문과학기술서비스업 종사자 감소 및 청년 고용 지표 악화가 관찰됩니다.</t>
+          <t>오늘부터 '노란봉투법'이 시행되며, 사용자 범위 확대, 노동쟁의 범위 조정, 손해배상 책임 제한이 핵심 내용입니다. 정부는 현장 혼란을 줄이기 위해 사용자성 해석 지침과 교섭 절차 가이드라인을 마련했습니다. 이 법의 시행에 대해 기대와 우려가 교차하고 있습니다.</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>AI에 의한 일자리 대체는 사회적, 기술적 변화 현상으로, 특정 기업이나 기관의 명확한 불법 행위나 책임이 존재하지 않아 소송의 상대방을 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 법적 청구 가능성이 매우 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행이라는 법률 및 정책적 변화를 다루고 있으며, 특정 피해 사건이나 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>고학력·고소득 화이트칼라 직종 다수, 청년 구직자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>AI 혁명 첫 피해자는?…고학력·고소득 화이트 칼러가 대체되고 있다 [팩...</t>
+          <t>오늘부터 '노란봉투법' 시행…기대·우려 교차</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410171</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903484</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:56.400556+00:00</t>
+          <t>2026-03-09 13:09:50.024554+00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
-      <c r="E338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E338" t="inlineStr"/>
       <c r="F338" t="inlineStr">
         <is>
-          <t>오는 10일 '노란봉투법' 시행을 앞두고 산업 현장에 '폭풍전야'의 긴장감이 감돌고 있습니다. 전문가들은 대법원 판례가 쌓이기 전까지는 소송이 불가피하며, 이로 인해 수년간 불확실성이 지속될 것이라고 우려하고 있습니다. 이 법 시행은 '노노 갈등'과 '중중 갈등' 등 새로운 분쟁의 씨앗이 될 것으로 전망됩니다.</t>
+          <t>더불어민주당 박해철 대변인이 '노란봉투법' 시행을 하루 앞두고 국민의힘에 법 왜곡과 위기 조장을 중단하라고 촉구했다. 이 법은 노동자의 손해배상 책임 제한과 관련된 것으로, 정치권의 공방이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행으로 인한 산업 현장의 잠재적 분쟁 가능성을 다루고 있으며, 특정 피해 사건이나 구체적인 피해자, 상대방이 명시되어 있지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하지 못하며, 소송금융 투자 대상으로 판단하기에는 정보가 매우 불확실합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법' 시행을 앞두고 정치권의 논쟁을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건 중 어떤 것에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>'노란봉투법' 10일 시행…산업 현장 '폭풍전야'</t>
+          <t>박해철 대변인, 노란봉투법 시행 앞두고 野 직격... 법 왜곡, 위기조장...</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>kmaeil.com</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=538657</t>
+          <t>https://www.kmaeil.com/news/articleView.html?idxno=632315</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:25.900936+00:00</t>
+          <t>2026-03-09 13:09:07.889237+00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
-      <c r="D339" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
-          <t>부당해고 소송 판결 선고</t>
+          <t>새로운 법률 시행</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>알바생이 서면 해고 통지 미비를 이유로 부당해고 소송을 제기한 사건입니다. 면접 녹음 등 '기획 소송' 의혹이 있었으나, 재판 결과는 동일했다고 보도되었습니다.</t>
+          <t>노란봉투법이 10일부터 시행되며, 이 법은 원청의 사용자 범위 확대, 쟁의행위에 대한 손해배상 및 가압류 제한, 단체교섭 및 쟁의 대상 확대를 주요 내용으로 합니다. 충북 지역 노사 관계는 법 시행에 대해 차분한 분위기를 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>단일 알바생의 부당해고 사건으로 피해 규모가 작고(적합 조건 3, 4 미충족), 상대방(사업주)의 자력이 불분명합니다(적합 조건 2 미충족). 또한, 기사 내용상 이미 소송이 진행되어 결과가 나왔을 가능성이 높아 신규 소송금융 투자 대상으로 적합하지 않습니다(부적합 조건 '이미 종결된 사건' 해당 가능성).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 새로운 법률(노란봉투법)의 시행에 대한 일반적인 정보 전달 기사입니다. 소송금융 투자를 검토할 특정 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>[단독] 지각하다 짤린 알바생도 부당해고 소송부터 걸었다</t>
+          <t>노란봉투법 10일부터 시행… 충북 노사 '차분한 분위기'</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030867051</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1500074</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>2026-03-08 12:48:54.892434+00:00</t>
+          <t>2026-03-09 13:08:30.791448+00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행 예정, 원청에 교섭 요구 계획</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>'노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정안 시행을 하루 앞두고 충북 건설업계가 촉각을 곤두세우고 있다. 건설사 관계자들은 법 시행으로 쟁의와 소송이 늘어나 공사 지연과 비용 상승을 초래할 수 있다고 우려하고 있다.</t>
+          <t>노란봉투법이 10월 10일 시행되며, 사용자의 과도한 손해배상 청구를 제한하고 하청노동자 처우 개선을 목표로 한다. 양대 노총은 법 시행에 맞춰 원청에 교섭을 요구하고 현장 실태를 조사·분석할 예정이다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 따른 건설업계의 잠재적 우려를 다루고 있어, 특정 사건이나 피해 사실이 명확히 존재하지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행과 그로 인한 하청노동자들의 향후 교섭 계획을 다루고 있습니다. 특정 피해 발생 사건, 명확한 피고, 구체적인 피해 규모가 제시되지 않아 소송금융 투자 대상으로 적합한 구체적 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 D-1…충북 건설업계 촉각</t>
+          <t>10일 노란봉투법 시행…하청노동자 처우 개선 관건</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066444</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000790</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-03-08 12:45:47.132487+00:00</t>
+          <t>2026-03-09 13:07:20.002376+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
-          <t>기업의 규제 및 법률(노란봉투법) 관련 애로사항 청취 및 정책 건의 논의 중</t>
+          <t>개정 노동조합법 시행</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>부산상공회의소가 자동차고무부품 제조기업 유일고무를 방문해 현장 간담회를 가졌습니다. 유일고무는 근로감독관 증원 및 산업안전 감독 확대, 그리고 노란봉투법 시행으로 인한 기업 경영의 불확실성 증가에 대한 우려를 표명했습니다. 부산상의는 이러한 기업 현장의 애로사항을 관계기관에 건의하여 정책 개선에 나설 예정입니다.</t>
+          <t>개정된 노동조합법 2조와 3조가 10일부터 시행됩니다. 이 법안은 쟁의행위로 인한 손해배상 책임 발생 시, 법원이 조합원이나 노조의 역할, 쟁의행위 개입 정도, 손해배상액과 발생 원인, 임금수준 등을 종합적으로 고려하여 책임비율을 산정하도록 규정하고 있습니다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이나 명확한 상대방의 책임이 언급되지 않았습니다. 기업의 일반적인 경영 애로사항과 규제 및 법률(노란봉투법) 시행에 대한 우려를 다루고 있어, 소송금융 투자 대상이 되는 구체적인 손해배상 청구권이 발생한 상황으로 보기 어렵습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 개정된 노동조합법의 시행에 대한 법률 뉴스입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해자, 상대방, 손해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>車고무부품 제조현장 찾은 부산상의…  지원 집중</t>
+          <t>'원·하청 대화 제도화'…개정 노동조합법 2·3조 10일부터 시행</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081913027908</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=287676</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-03-08 12:39:26.806724+00:00</t>
+          <t>2026-03-09 13:07:00.112628+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
-      <c r="E342" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E342" t="inlineStr"/>
       <c r="F342" t="inlineStr">
         <is>
-          <t>이 대통령이 대·중소기업 상생 간담회를 개최하여 노동조합 쟁의 행위에 대한 기업의 손해배상 청구 제한 및 하도급 노조의 원청 기업 직접 교섭 허용 등 노동 관련 법안을 논의했습니다. 삼성, 현대차, SK 등 주요 대기업들이 참석하여 노사 관계 환경 변화에 대한 의견을 교환했습니다.</t>
+          <t>본 기사는 중동 전쟁으로 인한 국제 유가 상승과 한국 경제에 미칠 영향, 부산시장 예비후보의 선거 운동 소식, 그리고 노란봉투법 시행을 앞두고 노동계와 재계의 상반된 입장을 다루고 있습니다. 세 가지 주제 모두 소송금융 투자 대상이 될 만한 구체적인 피해 사건이나 법적 분쟁을 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 노동 관련 법안 논의 및 간담회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구 가능성 등이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 국제 유가 상승, 부산시장 예비후보 선거운동, 노란봉투법 시행 등 세 가지 독립적인 주제를 다루고 있습니다. 이 중 어떤 주제도 소송금융 투자 대상으로 적합한 특정 피해 사건, 명확한 책임 주체, 또는 구체적인 손해배상 청구 가능성을 제시하지 않습니다. 유가 상승은 거시경제적 이슈이며, 노란봉투법은 법률 시행에 대한 논의로, 특정 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>李대통령, 10일 대·중소기업 상생 간담회…삼성·현대차·SK 등 참석</t>
+          <t>[오늘의 ABC 뉴스룸] 유가 110달러 돌파…호르무즈 봉쇄 장기화엔 '150달...</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86925</t>
+          <t>https://www.ajunews.com/view/20260309170150061</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-03-08 12:39:16.905501+00:00</t>
+          <t>2026-03-09 13:06:15.877189+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C343" t="inlineStr"/>
-      <c r="D343" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 관련 행정 지침 마련 논의</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노조법 2·3조)이 10일부터 시행되며, 사용자 범위와 노동쟁의 대상을 확대하고 파업 노동자에 대한 기업의 손해배상 청구를 제한합니다. 이는 헌법상 노동 3권을 실질화하는 첫걸음으로, 노사정 3주체가 상생의 디딤돌로 안착시키기 위해 지혜를 모아야 할 때입니다. 법 시행 이후 현장의 혼란을 최소화하고 원하청 격차 해소에 기여할 것으로 기대됩니다.</t>
+          <t>오늘부터 '노란봉투법'이 시행되어 사용자 범위가 확대되고 노조의 불법 쟁의행위에 대한 손해배상 청구가 제한됩니다. 이 법은 하청노조가 원청을 상대로 단체교섭 및 파업을 할 수 있도록 허용하며, 건설업계는 이에 대한 긴장감을 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법 시행에 대한 사설로, 특정 피해 사건이나 소송을 다루는 것이 아닙니다. 법률의 변화와 그로 인한 미래의 노사 관계 변화를 논하고 있어, 현재 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>해당 기사는 '노란봉투법' 시행으로 노조의 불법 쟁의행위에 대한 손해배상 청구를 제한하는 법률적 변화를 다루고 있습니다. 이는 소송금융이 투자할 만한 명확한 피해자(원고)와 구체적인 손해배상 청구 사건을 특정하기 어렵게 하며, 오히려 손해배상 청구 가능성을 제한하는 내용이므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 10일 시행…노사정 힘 합쳐 ‘상생의 디딤돌’로</t>
+          <t>오늘부터 노란봉투법 시행 건설업계 긴장</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1248244.html</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034387</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-03-08 12:39:09.732651+00:00</t>
+          <t>2026-03-09 13:05:59.673471+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>노란봉투법 입법 추진 및 원청교섭 추진</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 주요 내용과 이 법안이 노동조합의 쟁의 행위에 대한 기업의 손해배상 청구를 제한하고 사용자 범위를 확대하는 방안을 담고 있음을 설명합니다. 이와 관련하여 대통령이 대기업 및 협력 중소기업과 상생협력 간담회를 개최하여 노사 관계 변화 국면을 논의할 예정입니다.</t>
+          <t>'노란봉투법'으로 불리는 노동조합 및 노동관계조정법 2·3조 개정안은 쟁의행위에 대한 징벌적 손해배상 청구를 제한하고 하청 노동자의 원청 직접 교섭을 허용하는 내용을 담고 있습니다. 민주노총 인천본부는 이 법안의 통과를 통해 원청과의 교섭을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'이라는 법안의 입법 논의 및 노사 관계 변화에 대한 대통령의 간담회를 다루고 있습니다. 특정 피해자, 상대방, 구체적인 피해 사실 및 규모가 존재하지 않아 소송금융 투자 대상으로 적합한 사건이 아닙니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, '노란봉투법' 입법 추진 및 노동조합의 원청 교섭 활동에 대한 내용입니다. 소송금융의 대상이 되는 구체적인 손해배상 청구 사건이 아니며, 상대방의 책임이나 피해 규모가 특정되지 않아 투자 적합성이 낮습니다. (적합 조건 불충족: 상대방 책임 불명확, 피해 규모 미상)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>李 대통령, 10일 대기업 및 협력 중소기업과 '상생협력 간담회'</t>
+          <t>이제는 숨을 곳이 없다 …민주노총 인천본부, 원청교섭 추진</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309610</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719162</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>2026-03-08 12:38:57.529876+00:00</t>
+          <t>2026-03-09 13:05:40.916198+00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행 예정 및 법률 해석 관련 노사 갈등 우려</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>이 기사는 3월 10일 시행을 앞둔 '노란봉투법'(노동조합법 2·3조 개정안)에 대한 한국노총의 평가와 전망을 다룹니다. 한국노총은 원청 교섭의 문이 열린 것을 긍정적으로 보면서도, 사용자성 입증 부담과 절차적 허들로 인해 현장 효과가 제한될 수 있다고 우려하고 있습니다. 또한 특수고용·플랫폼 노동자들은 여전히 법 적용 대상에서 배제되어 있어 추가적인 보완 논의가 필요하다고 지적합니다.</t>
+          <t>노란봉투법 시행을 하루 앞두고, 쟁의행위로 인한 손해배상 청구 제한 및 원·하청 간 직접 교섭 허용 등의 내용이 주목받고 있습니다. 경영계는 법 시행 이후 사용자 범위와 교섭 의제를 둘러싼 노사 간 갈등이 심화될 가능성을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 진행 중인 분쟁을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그에 따른 노동계의 평가 및 향후 전망을 다루고 있습니다. 소송금융 투자는 구체적인 손해배상 청구권이 발생한 사건을 대상으로 하므로, 본 기사는 투자 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행을 앞두고 예상되는 노사 간 갈등과 법률 해석의 쟁점을 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>노봉법, 속도전보다 정교한 실행 우선</t>
+          <t>노란봉투법 D-1…원·하청 '직접교섭' 시대 열린다</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002098</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125807</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-03-08 12:38:05.590936+00:00</t>
+          <t>2026-03-09 13:05:20.976236+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 정부의 시행령 개정, 해석지침 마련 중</t>
+          <t>법 시행 예정</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>개정된 노동조합법, 일명 '노란봉투법'이 시행되어 파업 노동자에 대한 기업의 손해배상 청구가 제한되고 원청의 책임이 강화됩니다. 법 조항 해석에 대한 이견과 노사 갈등이 첨예한 가운데, 정부는 시행령 개정 및 해석지침 마련 등 후속 조치를 진행하고 있습니다. 이 법은 노동자들의 정당한 쟁의행위를 보호하고 기업의 무분별한 손해배상 청구를 막는 것을 목표로 합니다.</t>
+          <t>노란봉투법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 골자로 합니다. 지난 정부에서 두 차례 거부권이 행사되었으나, 현재 시행을 하루 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 개정된 노동조합법(노란봉투법)의 시행과 그에 따른 정부의 후속 조치(시행령 개정, 해석지침 마련)를 보도하고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 법률의 시행을 앞둔 입법 관련 기사입니다. 소송금융은 실제 발생한 피해와 관련된 법적 분쟁에 투자하므로, 본 기사의 내용은 투자 대상 사건으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>[노란봉투법 시행] 파업노동자 손배책임 제한…원청책임 강화</t>
+          <t>강훈식  시행 하루 앞둔 노란봉투법, 노사 상생 전환점</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=510843</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000025748</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>2026-03-08 12:37:45.102691+00:00</t>
+          <t>2026-03-09 13:04:34.753825+00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 잠재적 노동 분쟁 우려</t>
+          <t>노란봉투법 시행 임박 및 재개정 논의</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>사설은 '노란봉투법'의 시행이 하청 노동자의 교섭권을 강화하고 파업에 따른 손해배상 청구를 제한할 것이라고 설명합니다. 그러나 법 시행 준비가 미흡하여 '춘투 대란'과 같은 노동 분쟁이 발생할 수 있다는 우려를 제기합니다. 이는 특정 사건의 피해 발생이 아닌, 법률 시행에 따른 미래의 잠재적 영향을 논하는 내용입니다.</t>
+          <t>기사는 '노란봉투법'(노조법 2·3조 개정안) 시행을 하루 앞두고 여야 간의 입장 차이를 보도합니다. 더불어민주당은 법안이 노동3권 보장을 위한 최소한의 장치이며 불법 파업 조장 목적이 아니라고 주장하는 반면, 국민의힘은 현장 혼란과 기업 리스크를 우려하며 재개정을 추진하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 잠재적 노동 분쟁 우려를 다루는 사설입니다. 특정 사건에서 잘못을 저지른 주체가 구체적으로 특정되지 않으며(적합 조건 1 불충족), 아직 구체적인 피해가 발생하지 않아 피해 규모나 피해자 수를 파악할 수 없습니다(적합 조건 3, 4 불충족). 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구권이 발생한 상황이 아닙니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행과 이에 대한 정치적 논쟁을 보도하고 있습니다. 따라서 소송금융 투자 대상이 되는 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다. 특정 소송 대상이 없으므로 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>[사설] 설익은 노란봉투법 시행, 춘투 대란 우려된다</t>
+          <t>與  장동혁, 노란봉투법 왜곡해 노사 갈등 조장…공포 정치 멈춰야</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066202</t>
+          <t>https://www.newsis.com/view/NISX20260309_0003540928</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>2026-03-08 12:37:36.141611+00:00</t>
+          <t>2026-03-09 13:02:30.596925+00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 원-하청 간 교섭이 본격화될 전망입니다. 개정법은 사용자의 범위와 노동쟁의 대상을 확대하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이는 원-하청 간 분쟁의 불씨를 없애는 기준점을 마련하는 데 중점을 둡니다.</t>
+          <t>노란봉투법 시행이 임박하면서 건설업계는 파업 등 쟁의행위에 대한 기업의 손해배상 청구가 제한될 것을 우려하고 있습니다. 이로 인해 노사 간 충돌이 확대되고 공사 지연 및 수익성 악화가 발생할 수 있다고 전망하며 긴장하고 있습니다.</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행을 앞두고 그 내용과 취지를 설명하는 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 특정된 가해자, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행을 앞두고 건설업계가 예상하는 노사 갈등 및 수익성 악화 우려를 다루고 있습니다. 특정 피해자가 발생한 사건이 아니며, 소송금융의 투자 대상이 되는 명확한 가해자와 피해자, 그리고 구체적인 손해배상 청구 대상이 존재하지 않습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 앞두고 원-하청 교섭 본격화</t>
+          <t>노란봉투법 D-1 건설업계 '폭풍전야'...원청-하청 갈등 본격화?</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145329</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=242380</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>2026-03-08 12:37:16.770911+00:00</t>
+          <t>2026-03-09 13:02:20.612119+00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
-          <t>대기업-중소기업 상생협력 간담회 개최, 노란봉투법 시행</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>이재명 대통령이 국내 주요 대기업 및 협력 중소기업 관계자들과 상생 협력 방안을 논의하는 간담회를 주재했습니다. 이 행사는 '노란봉투법' 시행일에 맞춰 열려, 노사관계 변화 속에서 산업 생태계의 협력 모델을 점검하고 공정한 산업 생태계를 구축하기 위한 현장의 의견을 듣는 자리로 마련되었습니다.</t>
+          <t>노란봉투법(개정 노조법 2·3조)이 시행을 앞두고 있으며, 이는 근로조건에 영향을 미치는 경영 결정이나 단체협약 위반 시 쟁의행위를 허용하고 과도한 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법의 시행으로 원·하청 교섭 및 노사 갈등 양상에 새로운 국면이 예상됩니다.</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생이나 법적 분쟁을 다루는 것이 아니라, 정부 주도의 대기업-중소기업 상생 협력 간담회 개최 및 '노란봉투법' 시행에 대한 정책적 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 당사자, 피해 사실이 존재하지 않아 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행을 다루고 있어, 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 명확하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>이재명 대통령, 삼성·현대차와 ‘상생 협력’ 머리 맞댄다</t>
+          <t>[이로운체크] 노란봉투법 시행 D-1…원·하청 교섭 새 국면, 노사 갈등과...</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M349" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01804006645381352</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75070</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
-          <t>2026-03-08 12:37:10.025872+00:00</t>
+          <t>2026-03-09 13:02:03.331951+00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박 및 고용노동부 지침 발표로 인한 노사정 갈등</t>
+          <t>노란봉투법 시행 D-1</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 이틀 앞두고, 기업의 쟁의행위 손해배상 청구 제한 및 노동자 개인 책임 범위 명확화 취지에 대한 논의가 활발하다. 고용노동부가 발표한 '분리 교섭' 지침으로 인해 노사정 간의 평행선이 이어지고 있으며, 법의 해석과 적용을 둘러싼 갈등이 예상된다.</t>
+          <t>노란봉투법 시행을 하루 앞두고 한국노총은 정당한 노동쟁의 과정에서 과도한 손해배상 청구로 위축된 노동기본권이 실질적인 변화로 이어져야 한다고 밝혔습니다. 다만, 이 법 시행이 모든 문제를 해결하는 것은 아니며, 여전히 원청의 책임 등 해결해야 할 과제가 남아있다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, '노란봉투법'의 시행과 고용노동부의 지침 발표에 따른 노사정 간의 입장 차이를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 손해배상 청구 사건이 존재하지 않으며, 피해자나 상대방이 특정되지 않습니다. 따라서 소송금융 투자 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행을 앞두고 그 의미와 한계를 논하는 정책 및 법률 관련 보도입니다. 특정 사건이나 피해자를 다루는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 D-2… '분리 교섭' 지침에 노사정 평행선</t>
+          <t>노란봉투법 시행 D-1… 한국노총  실질적 변화로 이어져야</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3382216</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057401</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:48.087638+00:00</t>
+          <t>2026-03-09 12:59:58.164497+00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr"/>
-      <c r="D351" t="inlineStr"/>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 및 통과</t>
+          <t>중앙노동위원회 조정 중지 결정, 총파업 찬반 투표 진행 중</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청 노조의 원청 기업 교섭을 허용하고 불법 쟁의행위에 대한 기업의 손해배상청구를 제한하는 것을 골자로 합니다. 기사는 법안 통과를 앞두고 경영계와 노동계의 막판 입장 표명을 다루며, 법안의 주요 내용과 이에 대한 양측의 반응을 전달하고 있습니다.</t>
+          <t>삼성전자 노조가 성과급 체계(OPI 투명화 및 상한제 폐지)를 두고 사측과 갈등을 겪으며 5월 총파업 찬반 투표에 돌입했습니다. 중앙노동위원회의 조정 중지 결정으로 노조는 쟁의권을 확보할 경우 총파업을 진행할 계획이며, 이는 반도체 생산 차질로 이어질 수 있다는 우려가 나옵니다. 노란봉투법 시행 이후 첫 대규모 파업 사례가 될 가능성도 있어 재계의 이목이 집중되고 있습니다.</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 노동 관련 법안의 입법 동향과 그에 대한 경영계 및 노동계의 반응을 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 소송 등의 정보가 없어 적합한 투자 대상을 특정할 수 없습니다.</t>
+          <t>이 사건은 삼성전자 노조와 사측 간의 성과급 체계에 대한 노동 쟁의로, 직원들이 회사에 대해 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 있습니다. 상대방(삼성전자)의 자력은 충분하고 집단적 성격을 띠지만, 피해자들이 금전적 손해배상을 청구할 명확한 법적 근거가 기사에서 확인되지 않습니다. (적합 조건 1, 4 미충족)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 9만명 (조합원 수)</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>'노란봉투법 D-2' 경영계 막판 작심발언… 노동계, 불법 실력 행사 자제...</t>
+          <t>삼성전자 노조 ‘5월 총파업’ 투표 돌입…재계 ‘예의주시’</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030812210003198?did=NA</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293637&amp;inflow=N</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:30.535855+00:00</t>
+          <t>2026-03-09 12:59:39.111374+00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C352" t="inlineStr"/>
-      <c r="D352" t="inlineStr"/>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 해석지침 마련 논의 중</t>
+          <t>노조 쟁의행위 투표 진행 중, 총파업 임박</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 원청 사용자의 책임 범위 확대 및 파업 손해배상 청구 제한을 골자로 한 법안에 대한 논쟁이 지속되고 있다. 고용노동부가 개정 노동조합법 해석지침을 마련했으나, 법의 적용 범위와 영향에 대한 노동계와 경영계의 의견 대립은 여전하다.</t>
+          <t>삼성전자 노사가 성과급 상한제 폐지를 두고 갈등을 겪으며 총파업이 임박한 상황. 노조는 쟁의행위 투표를 진행 중이며, 파업 시 생산라인 및 반도체 공급에 차질이 예상됨. SK하이닉스와의 비교로 갈등이 심화되고 있으며, 사측의 개선안에도 협상이 난항을 겪고 있음.</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행과 그에 대한 논쟁, 해석 지침 마련 등 입법 및 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해 규모가 특정되지 않아 적합도가 낮습니다.</t>
+          <t>소송금융은 주로 명확한 법적 책임과 구체적인 손해배상 청구권이 있는 사건에 투자합니다. 본 사건은 노사 간의 단체교섭 및 쟁의행위 단계에 있으며, 직원들이 회사에 대해 직접적인 손해배상 소송을 제기할 만한 명확한 법적 근거(적합 조건 1)나 구체적인 피해 금액(적합 조건 4)이 기사에서 확인되지 않습니다. 따라서 소송금융 투자 대상으로서의 적합도가 낮습니다. 다만 상대방의 자력은 충분하고(적합 조건 2), 집단적 피해 가능성은 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>노란봉투법 10일 시행…경총  노동계, 무리한 요구 자제해야</t>
+          <t>'태풍전야' 오스코텍 주총…창업주 공백 속 지배구조 분수령</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=710067</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030915042343609</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:23.462754+00:00</t>
+          <t>2026-03-09 12:54:07.974497+00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>노란봉투법 시행에 따른 기업들의 대응 전략 논의</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 10일 시행될 예정으로 재계가 긴장하고 있다. 이 법은 정당한 파업에 대한 사용자 측의 손해배상소송을 제한하는 내용을 담고 있으며, 한국경영자총협회는 이에 대한 우려를 표명했다. 기사는 특정 사건이 아닌 법률 시행에 따른 산업계의 반응을 다룬다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 따른 원청과 하청 간의 의견 대립 가능성 및 기업들의 대응 전략을 다루고 있습니다. 고용노동부의 판단이 중요하게 작용할 것으로 예상됩니다. 특정 사건에 대한 보도가 아닌 법률 및 정책 관련 논평입니다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 새로운 법률의 시행과 이에 대한 재계의 반응을 다루고 있습니다. 소송금융 투자의 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 진행 중인 소송 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 '노란봉투법'의 시행과 기업들의 대응 전략에 대한 일반적인 논평으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>노란봉투법 10일 시행…재계 긴장</t>
+          <t>[경제야 놀자!] 노란봉투법 시행과 기업들의 대응전략</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260308.99099002166</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2401786</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-08 12:35:56.044463+00:00</t>
+          <t>2026-03-09 12:44:08.690722+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박 및 경영계의 우려 표명</t>
+          <t>법리적 논의 및 판례 분석</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>노란봉투법(노동조합법 2·3조 개정안) 시행을 앞두고 한국경영자총협회는 노동계의 불법행위 자제를 촉구하고 정부에 공정한 판단을 호소했다. 경총은 개정법의 모호한 사용자 범위와 노동쟁의 개념으로 인해 하청노조가 원청을 상대로 무리한 교섭 요구와 사업장 점거 농성 등 불법적인 실력행사를 할 수 있다고 우려했다. 이에 경영계는 정부의 해석지침에 따른 엄정한 판단과 올바른 단체교섭 문화 정착을 강조했다.</t>
+          <t>이 기사는 복수노조 사업장에서 사용자가 부담하는 공정대표의무의 성격(소극적 중립 vs. 적극적 개입)에 대한 법리적 논쟁을 다룹니다. 대법원과 서울고등법원의 상반된 판례를 제시하며, 이 의무의 해석을 둘러싼 논란이 계속되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법 시행에 따른 경영계의 우려와 노동계의 잠재적 불법행위를 경고하는 내용으로, 특정 피해자나 구체적인 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 적합성이 낮음. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 명확한 증거 확보 가능성 등 적합 조건 대부분이 불분명함.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 사용자의 공정대표의무에 대한 법리적 논의와 판례 분석을 다루고 있습니다. 특정 피고, 피해자, 피해 규모가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>노봉법 10일 시행, 경영계  벌써 하청노조가 실력행사..불법행위 자제해...</t>
+          <t>사용자 공정대표의무, 소극적 중립? 적극적 개입?</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081302456337</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=106&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38928</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>2026-03-08 12:34:07.586466+00:00</t>
+          <t>2026-03-09 12:42:24.544295+00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C355" t="inlineStr"/>
-      <c r="D355" t="inlineStr"/>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>한국성폭력상담소 상담 통계 발표</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 10일 시행을 알리며, 이 법이 하청 노동자의 권리를 확대하고 노동조합에 대한 손해배상 청구를 제한하는 내용을 담고 있다고 설명합니다. 2009년 쌍용자동차 정리해고와 노조에 대한 손해배상 소송이 이 법의 제정 계기가 되었음을 언급합니다.</t>
+          <t>한국성폭력상담소의 2025년 상담 통계에 따르면, 지난해 신규 성폭력 피해자 5명 중 1명은 직장에서 피해를 입었으며, 전체의 91.1%가 여성이었습니다. 가해자의 85.7%는 남성이었고, 강제추행과 강간이 주요 피해 유형이었습니다. 직장 내 피해는 115명으로 가장 많았으며, 친족·인척에 의한 피해가 그 뒤를 이었습니다.</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 소송을 제기할 수 있는 새로운 사건을 다루는 것이 아니라, '노란봉투법'이라는 법률의 시행과 그 배경을 설명하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합한 사건이 존재하지 않으며, 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>이 기사는 한국성폭력상담소의 연간 상담 통계 보고서로, 특정 사건이나 가해 기업을 지목하지 않고 직장 내 성폭력의 일반적인 현황을 다루고 있습니다. (상대방 책임 명확성, 상대방 자력 충분성, 증거 확보 가능성 조건 미충족) 소송금융 투자 대상이 되기 위해서는 특정 피고와 명확한 책임 소재, 구체적인 피해 규모 및 증거가 필요하나, 본 기사에서는 이러한 정보가 부족하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 115명 (직장 내 성폭력 피해 상담자 수)</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>노란봉투법 10일 시행…하청 노동권 확대·손배 제한 핵심</t>
+          <t>성폭력 피해, 가장 많이 발생하는 장소 ‘이곳’…피해자 91% ‘성인 여...</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740653</t>
+          <t>https://www.dt.co.kr/article/12050514?ref=naver</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>2026-03-08 00:36:52.830412+00:00</t>
+          <t>2026-03-09 12:39:13.846648+00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
-      <c r="D356" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D356" t="inlineStr"/>
+      <c r="E356" t="inlineStr"/>
       <c r="F356" t="inlineStr">
         <is>
-          <t>면접 후 채용이 확정되지 않았음에도 '부당해고'를 주장하며 1,800만원 규모의 소송을 제기한 구직자 사건이 보도되었습니다. 수원지방법원 평택지원에서 민사소송이 진행 중이며, 기사는 구직자의 주장을 '황당한 요구'로 표현하고 있습니다.</t>
+          <t>포천시의회가 성희롱·성폭력 고충심의위원회 위원 위촉식을 개최하며, 향후 성희롱·성폭력 발생 시 피해자 보호 및 행위자 징계 절차를 심의할 계획입니다. 이는 건강하고 평등한 공직문화 조성을 위한 사전적 조치로, 현재 구체적인 사건 발생은 보도되지 않았습니다.</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>기사 내용상 구직자의 '부당해고' 주장이 '황당한 요구'로 묘사되어 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 면접만으로 채용 확정을 주장하는 법적 근거가 약해 승소 가능성이 낮아 보입니다. 또한, 피해 금액이 1,800만원으로 소송금융 투자 대상으로는 규모가 작습니다(적합 조건 4 불충족).</t>
+          <t>이 기사는 포천시의회에서 성희롱·성폭력 고충심의위원회를 위촉하는 내용으로, 실제 성희롱·성폭력 사건 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>1800만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>출근도 안했는데… 왜 해고 하셨나요  1800만원 황당 요구 [곽용희의 인...</t>
+          <t>포천시의회, '성희롱·성폭력 고충심의위원회 위원 위촉장 수여식' 개최</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603034732i</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2403343</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
-          <t>2026-03-08 00:33:49.405897+00:00</t>
+          <t>2026-03-09 12:38:49.540535+00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr"/>
-      <c r="E357" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E357" t="inlineStr"/>
       <c r="F357" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 시행되어 하청 노동자의 교섭권이 보장되고 파업 시 손해배상 책임이 제한됩니다. 이는 노동권 강화의 첫걸음으로 평가되지만, 경영계에서는 파업 남발과 경영 위축을 우려하고 있으며, 정부는 3개월간 현장 집중 점검을 예고했습니다.</t>
+          <t>한국성폭력상담소의 2025년 상담 통계에 따르면, 성폭력 피해자 5명 중 1명은 직장에서 피해를 경험했으며, 전체 피해자의 91.1%가 여성이었습니다. 가해자의 85.7%는 남성이었고, 강제추행과 강간이 주요 피해 유형으로 나타났습니다. 피해는 대부분 아는 사람에 의해 발생하며, 직장 내 피해가 가장 많았습니다.</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행이라는 법률 및 정책적 변화를 보도하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하는 구체적인 사건이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 집단적 피해를 다루는 것이 아닌, 성폭력 상담 통계에 대한 일반적인 보고서입니다. 소송금융 투자 대상이 되기 위한 특정 피고, 명확한 책임, 집단적 피해 규모 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>[노란봉투법 시행]하청 교섭권 보장 첫발…'파업 남발·경영 위축' 우려...</t>
+          <t>성폭력 관련 피해자 91%는 ‘성인 여성’…직장에서 가장 많이 일어났다</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/economy/trend/6093562</t>
+          <t>https://biz.heraldcorp.com/article/10690369?ref=naver</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>2026-03-08 00:31:09.377424+00:00</t>
+          <t>2026-03-09 12:30:16.819298+00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 잠재적 영향 논의 중</t>
+          <t>노동위원회 결정에 대한 행정소송 가능성 논의</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 건설현장에서 하청노조의 원청 교섭 가능성이 열리며 불확실성이 커지고 있습니다. 공기 지연 시 사업비 수백억 원 증가 및 분양가 상승 가능성이 제기되는 등 건설업계의 긴장이 고조되고 있습니다. 이는 특정 사건이 아닌 법 시행에 따른 전반적인 산업 영향에 대한 우려입니다.</t>
+          <t>기사는 노동위원회 결정에 대해 사용자가 행정소송을 제기할 수 있으며, 이러한 소송이 노동위 결정의 효력을 즉시 중단시키지는 않는다는 법률적 절차를 설명합니다. 특정 사건이나 피해 사례를 다루는 것이 아닌 일반적인 법률 해설입니다.</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행에 따른 건설업계의 잠재적이고 광범위한 우려를 다루고 있으며, 특정 피해자, 명확한 책임 주체, 구체적인 피해 사실이 확인되지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁이 발생하지 않았습니다.</t>
+          <t>제공된 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 노동위원회 결정에 대한 사용자의 행정소송 가능성이라는 일반적인 법률 절차를 설명하고 있습니다. 따라서 구체적인 피해자, 피해 규모, 명확한 상대방이 특정되지 않아 '적합 조건'에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 건설현장 긴장…공사비 상승 압력 커질까</t>
+          <t>'주목' 포스코 원·하청 교섭 미리 보니</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/realestate/general/6093004</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233072</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>2026-03-08 00:26:11.205959+00:00</t>
+          <t>2026-03-09 00:45:13.981522+00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C359" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C359" t="inlineStr"/>
+      <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
-          <t>대법원 판결</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>대법원은 현대해상의 경영성과급이 근로의 대가인 임금에 해당하지 않아 퇴직연금 추가 납입 의무가 없다고 판결했습니다. 법원은 경영성과급이 계속적·정기적 지급 의무가 없으며, 근로제공 외 경영상황 등 다른 요인에 의해 결정되는 이익 분배 성격의 금품으로 보았습니다. 이 판결은 경영성과급의 임금성 여부에 대한 중요한 선례가 될 것입니다.</t>
+          <t>노란봉투법 시행을 하루 앞두고, 기사는 법의 모호한 문구가 향후 수년간 노사 간 소송 전쟁을 부추길 수 있다고 우려합니다. 산업의 족쇄가 되지 않기 위해서는 경영권의 명확한 보호가 우선되어야 한다고 지적하며, 기술 도입이나 조직 개편 등 경영 활동에 대한 법적 불확실성을 경고합니다.</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>대법원 판결로 현대해상의 경영성과급이 임금에 해당하지 않는다고 확정되어, 유사 사건의 소송금융 투자 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 '노란봉투법' 시행을 앞두고 법의 모호한 문구로 인해 발생할 수 있는 '노사 간 소송 전쟁' 가능성을 전망하는 기자수첩입니다. 특정 피해 사건이나 구체적인 피해자, 가해자가 존재하지 않아 소송금융 적합 조건에 해당하지 않습니다. 현재는 법률 시행 전의 논평 단계로, 실제 분쟁 발생 여부 및 구체적인 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>[노동]  현대해상 경영성과급, 임금 아니야</t>
+          <t>시행 D-1 노란봉투법, '산업의 족쇄' 되지 않으려면 [기자수첩-산업]</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92507</t>
+          <t>https://www.dailian.co.kr/news/view/1617812/?sc=Naver</t>
         </is>
       </c>
       <c r="N359" t="inlineStr">
         <is>
-          <t>2026-03-07 12:30:24.286224+00:00</t>
+          <t>2026-03-09 00:41:18.920555+00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>경호업체 대표</t>
-[...6 lines deleted...]
-      </c>
+          <t>삼성 노조</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
-          <t>형사사건 실형 선고 완료</t>
+          <t>노사 갈등 격화, 총파업 예고</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>경호업체 대표가 경호원 수당 1천만 원을 횡령한 혐의로 징역 4개월의 실형을 선고받았습니다. 피고인은 다수의 전과가 있으며 피해자가 엄벌을 탄원했습니다. 이 사건은 형사 절차가 종결되었으며, 피해자는 민사상 손해배상을 청구할 수 있습니다.</t>
+          <t>삼성 노사 갈등이 격화되며 총파업 가능성이 제기되고 있습니다. 이는 '노란봉투법' 시행 이후 첫 대규모 사례가 될 수 있으며, 이 법은 노조의 불법 쟁의로 인한 기업 피해에 대한 손해배상 청구를 제한할 수 있습니다. 이에 따라 향후 파업 강도가 거세지고 기업 피해가 발생할 가능성이 거론됩니다.</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1, 5), 이미 공적 절차가 진행되어 종결되었으나(적합 조건 6), 피해 금액이 1천만 원으로 소액이며(적합 조건 4 미충족) 집단적 피해로 보기도 어려워(적합 조건 3 미충족) 소송금융 투자 대상으로서의 경제적 매력이 낮습니다.</t>
+          <t>이 기사는 삼성 노조의 총파업 가능성과 그로 인한 기업 피해를 다루고 있습니다. 소송금융은 일반적으로 피해자(원고)가 가해자(피고)로부터 손해배상을 청구하는 경우에 적합하나, 이 사건에서 잠재적 피해자는 삼성이라는 대기업으로 소송금융의 주요 고객층이 아닙니다. 또한, '노란봉투법' 시행으로 노조의 불법 쟁의에 대한 기업의 손해배상 청구가 제한될 수 있어 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>1천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>법원, 경호원 수당 1000만원 빼돌린 업체 대표에 실형 선고</t>
+          <t>HBM4 승부처서 총파업 변수…삼성 노사 충돌 격화</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790073.html</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701802</t>
         </is>
       </c>
       <c r="N360" t="inlineStr">
         <is>
-          <t>2026-03-07 12:15:35.942706+00:00</t>
+          <t>2026-03-09 00:35:49.019556+00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr"/>
-      <c r="E361" t="inlineStr"/>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>고용난, 저소득, 고물가 등으로 인해 본업 외 부업을 하는 'N잡러'가 급증하고 있으며, AI 기술의 발달로 부업의 진입 장벽이 낮아지고 있습니다. AI 콘텐츠 크리에이터, 데이터 분석가, AI 사주 상담 등 다양한 형태로 부수입을 창출하지만, 일부 분야에서는 경쟁 심화로 수익성이 악화되거나 본업과의 병행으로 인한 피로도 증가 등의 어려움도 존재합니다.</t>
+          <t>본 기사는 '노란봉투법'의 시행에 대한 사설로, 하청업체 노조가 원청업체와 단체협상을 할 수 있도록 하고 합법적 쟁의행위에 대한 원청업체의 과도한 손해배상청구를 제한하는 새 제도의 골자를 설명합니다. 입법 취지를 살리면서도 혼란이 없도록 해야 한다는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>본 기사는 특정 기업이나 개인의 법적 책임이 명확한 사건이 아닌, N잡러 증가 현상과 관련된 사회경제적 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 주체, 가해 주체가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'의 시행에 대한 사설입니다. 소송금융 투자를 검토할 구체적인 피고, 피해 사실, 피해 규모 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>발품 넘어 ‘AI품’…달라진 N잡러의 세계 [스페셜리포트]</t>
+          <t>[사설] 노란봉투법 시행, 입법 취지 살리되 혼란 없도록</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11974679</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030815240000458?did=NA</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>2026-03-07 12:13:55.105462+00:00</t>
+          <t>2026-03-09 00:32:30.429158+00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C362" t="inlineStr"/>
+      <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>원고의 청구 기각</t>
+          <t>노란봉투법 시행 예정, 향후 노동 관련 소송 증가 예상</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>사회 과목 시간강사 A씨가 학교법인을 상대로 4700만원의 손해배상 소송을 제기했으나, 법원은 A씨의 청구를 기각했습니다. A씨는 생기부 기재가 교사 고유 권한이라는 주장을 펼쳤습니다.</t>
+          <t>노란봉투법 시행을 하루 앞두고, 사설은 '사용자' 개념의 불확실성과 불법 파업 손해배상 청구 제한으로 인해 파업이 빈발하고 노동 관련 소송이 줄을 이을 것을 우려하고 있습니다. 이에 노동계의 자제를 촉구하며 법안의 잠재적 파급 효과에 대해 논하고 있습니다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>원고(강사 A씨)가 제기한 손해배상 소송에서 법원이 원고의 청구를 기각하여 이미 판결이 선고된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 따른 향후 노동 관련 소송 증가 가능성을 예측하는 사설입니다. 특정 피해 사건, 피해자, 또는 소송 상대방이 명시되어 있지 않아 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당되지 않습니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>4700만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>정신과 요망  생기부에 막말…4700만원 소송 낸 강사의 최후 [사장님 고...</t>
+          <t>[사설] 시행 하루 앞둔 '노란봉투법'…지금 가장 필요한 것은 '勞의 자제...</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603050915i</t>
+          <t>https://www.hankyung.com/article/2026030866581</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>2026-03-07 00:38:09.303669+00:00</t>
+          <t>2026-03-09 00:32:21.201164+00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C363" t="inlineStr"/>
-      <c r="D363" t="inlineStr"/>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>법률 환경 변화에 대한 일반적인 논의</t>
+          <t>AI 기술 확산으로 인한 고용 시장 변화 및 신규 채용 감소 추세</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>기사는 향후 고용차별 소송에서 입증 책임과 증거 개시 범위의 변화 가능성을 언급하며, 임금 및 근로시간 규제 집행 강화로 인한 한국 기업의 소송 위험 증가를 다루고 있다. 이는 특정 사건에 대한 분석이 아닌, 전반적인 법률 환경 변화와 기업의 과제에 대한 논의이다.</t>
+          <t>AI 기술 확산으로 고학력·고소득 화이트칼라 직종의 일자리가 대체되고 있으며, 특히 컴퓨터 프로그래머, 데이터 분석가 등 전문직의 노출도가 높게 나타났습니다. 당장 대량 해고보다는 신입 채용 감소 형태로 고용 위축이 진행되고 있으며, 한국에서도 전문과학기술서비스업 종사자 감소 및 청년 고용 지표 악화가 관찰됩니다.</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁이 아닌, 향후 고용차별 소송 및 임금·근로시간 규제 강화에 따른 법률 환경 변화를 다루고 있다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하는 사항이 없다.</t>
+          <t>AI에 의한 일자리 대체는 사회적, 기술적 변화 현상으로, 특정 기업이나 기관의 명확한 불법 행위나 책임이 존재하지 않아 소송의 상대방을 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 법적 청구 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고학력·고소득 화이트칼라 직종 다수, 청년 구직자 다수</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>(2) 미국 법률 환경 전환과 한국 기업의 과제</t>
+          <t>AI 혁명 첫 피해자는?…고학력·고소득 화이트 칼러가 대체되고 있다 [팩...</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217266</t>
+          <t>https://www.joongang.co.kr/article/25410171</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>2026-03-07 00:36:30.792317+00:00</t>
+          <t>2026-03-09 00:18:56.400556+00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 정부 지침 불확실성 증대</t>
+          <t>새로운 법 시행으로 인한 잠재적 분쟁 예상</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>기업들이 노란봉투법의 사용자성 판단 기준과 손해배상 책임에 대한 불확실성으로 인해 긴장하고 있습니다. 정부의 노란봉투법 해석 지침이 갑작스럽게 변경되면서 혼란이 가중되었고, 기업들은 교섭 과정에서 발생할 수 있는 법적 리스크를 사전에 점검하고 있습니다.</t>
+          <t>오는 10일 '노란봉투법' 시행을 앞두고 산업 현장에 '폭풍전야'의 긴장감이 감돌고 있습니다. 전문가들은 대법원 판례가 쌓이기 전까지는 소송이 불가피하며, 이로 인해 수년간 불확실성이 지속될 것이라고 우려하고 있습니다. 이 법 시행은 '노노 갈등'과 '중중 갈등' 등 새로운 분쟁의 씨앗이 될 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법 관련 정부 지침의 불확실성과 기업들의 잠재적 손해배상 책임에 대한 일반적인 우려를 다루고 있습니다. 특정 사건이나 명확한 가해자, 구체적인 피해자 집단, 또는 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사는 '노란봉투법' 시행으로 인한 산업 현장의 잠재적 분쟁 가능성을 다루고 있으며, 특정 피해 사건이나 구체적인 피해자, 상대방이 명시되어 있지 않습니다. 따라서 적합 조건 중 어느 하나도 충족하지 못하며, 소송금융 투자 대상으로 판단하기에는 정보가 매우 불확실합니다.</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>긴장한 기업들 “노조 자극 말자”</t>
+          <t>'노란봉투법' 10일 시행…산업 현장 '폭풍전야'</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/labor/2026/03/07/DUOQNIC7KNAJZEMBIQFHNP26GQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=538657</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>2026-03-07 00:26:18.278877+00:00</t>
+          <t>2026-03-08 12:50:25.900936+00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>직장갑질119 상담 및 제보 가능성</t>
+          <t>부당해고 소송 판결 선고</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>방송·영상 업계에서 막내작가 B씨가 카메라 감독으로부터 직장 내 괴롭힘을 당한 사례가 보도되었습니다. 직장갑질119는 대표가 가해자인 경우 내부 조사의 한계를 지적하며 피해자 보호의 어려움을 강조했습니다.</t>
+          <t>알바생이 서면 해고 통지 미비를 이유로 부당해고 소송을 제기한 사건입니다. 면접 녹음 등 '기획 소송' 의혹이 있었으나, 재판 결과는 동일했다고 보도되었습니다.</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘이라는 상대방의 책임은 명확하나 (적합 조건 1), 상대방의 자력(중소기업, 개인)이 충분하지 않을 가능성이 높고, 피해 규모나 피해자 수에 대한 구체적인 정보가 부족하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>단일 알바생의 부당해고 사건으로 피해 규모가 작고(적합 조건 3, 4 미충족), 상대방(사업주)의 자력이 불분명합니다(적합 조건 2 미충족). 또한, 기사 내용상 이미 소송이 진행되어 결과가 나왔을 가능성이 높아 신규 소송금융 투자 대상으로 적합하지 않습니다(부적합 조건 '이미 종결된 사건' 해당 가능성).</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>아직도 커피 타고, 술자리 불려가고...</t>
+          <t>[단독] 지각하다 짤린 알바생도 부당해고 소송부터 걸었다</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>womentimes.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101007</t>
+          <t>https://www.hankyung.com/article/2026030867051</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>2026-03-07 00:13:26.781366+00:00</t>
+          <t>2026-03-08 12:48:54.892434+00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C366" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C366" t="inlineStr"/>
+      <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
-          <t>성비위 논란으로 인한 지배구조 갈등 심화, 3월 주총 예정</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>한미그룹 송영숙 회장이 전문경영인 체제 지지를 선언하며 지배구조를 둘러싼 대주주와 경영진 간 갈등이 고조되고 있습니다. 최근 불거진 성비위 사태 처리 과정에서 대주주 개입 의혹이 제기되었으며, 송 회장은 이에 대해 사과했습니다. 3월 정기 주주총회에서 이사회 구성 등 지배구조의 향방이 결정될 것으로 보입니다.</t>
+          <t>'노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정안 시행을 하루 앞두고 충북 건설업계가 촉각을 곤두세우고 있다. 건설사 관계자들은 법 시행으로 쟁의와 소송이 늘어나 공사 지연과 비용 상승을 초래할 수 있다고 우려하고 있다.</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>기사는 한미그룹의 지배구조 갈등과 성비위 논란을 다루고 있으며, 소송금융 투자 대상으로서의 핵심 정보가 부족합니다. 성비위 피해자들의 '집단적 피해' 및 '피해 규모'가 명확히 제시되지 않았고(조건 3, 4 미충족), 관련 공적 절차(수사, 조사 등) 진행 여부도 불분명합니다(조건 6 미충족). '상대방에게 자력이 충분함'(조건 2)은 충족되나, 다른 적합 조건들이 미흡하여 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 따른 건설업계의 잠재적 우려를 다루고 있어, 특정 사건이나 피해 사실이 명확히 존재하지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 여부 등 소송금융 투자 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>송영숙 한미그룹 회장 “전문경영인 체제 지지” 선언…지배구조 긴장...</t>
+          <t>'노란봉투법' 시행 D-1…충북 건설업계 촉각</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065588685354293</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066444</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>2026-03-06 12:54:35.197500+00:00</t>
+          <t>2026-03-08 12:45:47.132487+00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
-          <t>노란봉투법 시행</t>
+          <t>기업의 규제 및 법률(노란봉투법) 관련 애로사항 청취 및 정책 건의 논의 중</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>노란봉투법은 하청업체 노동자에 대한 원청 기업의 책임을 확대하고, 파업 등 쟁의행위로 발생한 손해에 대해 기업이 노동자에게 손해배상을 청구하는 것을 제한하는 내용을 골자로 한다. 기사는 이 법의 시행을 앞두고 산업 현장의 준비 상황에 대한 우려를 제기하고 있다.</t>
+          <t>부산상공회의소가 자동차고무부품 제조기업 유일고무를 방문해 현장 간담회를 가졌습니다. 유일고무는 근로감독관 증원 및 산업안전 감독 확대, 그리고 노란봉투법 시행으로 인한 기업 경영의 불확실성 증가에 대한 우려를 표명했습니다. 부산상의는 이러한 기업 현장의 애로사항을 관계기관에 건의하여 정책 개선에 나설 예정입니다.</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그 영향을 다루고 있습니다. 소송금융은 구체적인 법적 분쟁에 대한 투자를 목적으로 하므로, 본 기사에서 언급된 내용은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이나 명확한 상대방의 책임이 언급되지 않았습니다. 기업의 일반적인 경영 애로사항과 규제 및 법률(노란봉투법) 시행에 대한 우려를 다루고 있어, 소송금융 투자 대상이 되는 구체적인 손해배상 청구권이 발생한 상황으로 보기 어렵습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>[기자수첩] 노란봉투법 시행, 산업 현장은 준비됐나</t>
+          <t>車고무부품 제조현장 찾은 부산상의…  지원 집중</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927435</t>
+          <t>http://www.fnnews.com/news/202603081913027908</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>2026-03-06 12:53:10.499454+00:00</t>
+          <t>2026-03-08 12:39:26.806724+00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노동 관련 법안 논의 및 간담회 진행 중</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>오는 3월 10일 '노란봉투법'으로 불리는 노동조합법 개정안이 시행될 예정입니다. 이 법은 사용자 범위 확대와 손해배상 책임 개별화 등의 내용을 담고 있으며, 기사는 법 시행에 따른 노동 현장의 변화와 기업 및 노동조합의 대응 전략을 변호사와 함께 점검하는 내용을 다룹니다.</t>
+          <t>이 대통령이 대·중소기업 상생 간담회를 개최하여 노동조합 쟁의 행위에 대한 기업의 손해배상 청구 제한 및 하도급 노조의 원청 기업 직접 교섭 허용 등 노동 관련 법안을 논의했습니다. 삼성, 현대차, SK 등 주요 대기업들이 참석하여 노사 관계 환경 변화에 대한 의견을 교환했습니다.</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'의 시행을 앞두고 법의 내용과 노동 현장의 변화를 설명하는 정책 홍보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 노동 관련 법안 논의 및 간담회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구 가능성 등이 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>노사 관계 새 지표 ‘노란봉투법 시행’···노동 현장 변화는? [잘 사...</t>
+          <t>李대통령, 10일 대·중소기업 상생 간담회…삼성·현대차·SK 등 참석</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=749472</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86925</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>2026-03-06 12:51:57.666537+00:00</t>
+          <t>2026-03-08 12:39:16.905501+00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C369" t="inlineStr"/>
-      <c r="D369" t="inlineStr"/>
-      <c r="E369" t="inlineStr"/>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 및 관련 행정 지침 마련 논의</t>
+        </is>
+      </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>곧 시행될 '노란봉투법'이 사용자 책임 범위 확대와 손해배상 제한 규정으로 기업 경영의 불확실성을 높일 수 있다는 우려가 부산 기업들 사이에서 확산되고 있습니다. 특히 원하청 구조가 복잡한 자동차부품업계 중소기업들이 짊어져야 할 부담이 커질 것으로 예상됩니다.</t>
+          <t>노란봉투법(개정 노조법 2·3조)이 10일부터 시행되며, 사용자 범위와 노동쟁의 대상을 확대하고 파업 노동자에 대한 기업의 손해배상 청구를 제한합니다. 이는 헌법상 노동 3권을 실질화하는 첫걸음으로, 노사정 3주체가 상생의 디딤돌로 안착시키기 위해 지혜를 모아야 할 때입니다. 법 시행 이후 현장의 혼란을 최소화하고 원하청 격차 해소에 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 보도가 아닌, 곧 시행될 법안의 잠재적 영향에 대한 일반적인 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 노란봉투법 시행에 대한 사설로, 특정 피해 사건이나 소송을 다루는 것이 아닙니다. 법률의 변화와 그로 인한 미래의 노사 관계 변화를 논하고 있어, 현재 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>“중동사태로 원자재 가격 상승할라”…부산기업에 퍼지는 줄인상 우려</t>
+          <t>[사설] 노란봉투법 10일 시행…노사정 힘 합쳐 ‘상생의 디딤돌’로</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260306.99099001953</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1248244.html</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>2026-03-06 12:51:49.197879+00:00</t>
+          <t>2026-03-08 12:39:09.732651+00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
-      <c r="E370" t="inlineStr"/>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>노란봉투법 입법 논의 중</t>
+        </is>
+      </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>기사 내용은 '노란봉투법'의 징벌적 손해배상 제한 목적을 설명하며, 기업이 개인에게 과도한 배상을 물리지 못하게 하는 취지를 언급합니다. 또한 노동부 출신 인사가 본인이 감독했던 사업장인 쿠팡에 취업하는 상황에 대한 의문을 제기합니다.</t>
+          <t>기사는 '노란봉투법'의 주요 내용과 이 법안이 노동조합의 쟁의 행위에 대한 기업의 손해배상 청구를 제한하고 사용자 범위를 확대하는 방안을 담고 있음을 설명합니다. 이와 관련하여 대통령이 대기업 및 협력 중소기업과 상생협력 간담회를 개최하여 노사 관계 변화 국면을 논의할 예정입니다.</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '노란봉투법'에 대한 일반적인 논의와 '노동부 출신이 쿠팡에 취업'하는 것에 대한 언급으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 원고, 피고, 손해배상 청구권이 특정되지 않아 적합도를 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>해당 기사는 '노란봉투법'이라는 법안의 입법 논의 및 노사 관계 변화에 대한 대통령의 간담회를 다루고 있습니다. 특정 피해자, 상대방, 구체적인 피해 사실 및 규모가 존재하지 않아 소송금융 투자 대상으로 적합한 사건이 아닙니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>김영훈 ”노동부 출신이 쿠팡에 취업? 본인이 감독했던 사업장 가는 것...</t>
+          <t>李 대통령, 10일 대기업 및 협력 중소기업과 '상생협력 간담회'</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288446?influxDiv=NAVER</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309610</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>2026-03-06 12:50:01.663366+00:00</t>
+          <t>2026-03-08 12:38:57.529876+00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
-          <t>기업의 정책 건의 및 애로사항 청취 단계</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>부산상의 회장이 유일고무를 방문해 현장 간담회를 가졌으며, 유일고무는 근로감독 강화와 노란봉투법 시행으로 인한 행정 부담 및 경영 불확실성 증가를 호소했습니다. 부산상의는 기업의 애로사항을 검토하여 정책 건의 등 대응책 마련에 나설 방침입니다.</t>
+          <t>이 기사는 3월 10일 시행을 앞둔 '노란봉투법'(노동조합법 2·3조 개정안)에 대한 한국노총의 평가와 전망을 다룹니다. 한국노총은 원청 교섭의 문이 열린 것을 긍정적으로 보면서도, 사용자성 입증 부담과 절차적 허들로 인해 현장 효과가 제한될 수 있다고 우려하고 있습니다. 또한 특수고용·플랫폼 노동자들은 여전히 법 적용 대상에서 배제되어 있어 추가적인 보완 논의가 필요하다고 지적합니다.</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>기사는 유일고무가 정부의 근로감독 강화 및 노란봉투법 시행에 따른 행정 부담과 경영 불확실성을 호소하는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 발생이 확인되지 않습니다. 상대방 책임이 명확하지 않고, 구체적인 피해 규모나 소송 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 진행 중인 분쟁을 다루는 것이 아니라, '노란봉투법'이라는 새로운 법률의 시행과 그에 따른 노동계의 평가 및 향후 전망을 다루고 있습니다. 소송금융 투자는 구체적인 손해배상 청구권이 발생한 사건을 대상으로 하므로, 본 기사는 투자 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>“현장 애로 직접 듣는다”…양재생 부산상의 회장, 유일고무 방문 간담...</t>
+          <t>노봉법, 속도전보다 정교한 실행 우선</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=782023</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260309010002098</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>2026-03-06 12:47:37.346416+00:00</t>
+          <t>2026-03-08 12:38:05.590936+00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행 및 정부의 시행령 개정, 해석지침 마련 중</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노동조합법)이 10일 시행을 앞두고 있습니다. 이 법은 직접적인 근로계약 관계가 없더라도 실질적인 지배력이 인정되면 사용자로 볼 수 있도록 하고, 기업의 경영상 결정도 노조와의 협의 대상이 될 수 있도록 하여 원·하청 이중구조의 노동시장에 큰 변화를 가져올 것으로 예상됩니다. 법 시행 초기 혼란이 예상되지만, 노사 신뢰 개선과 갈등 예측가능성을 높이는 계기가 될 수 있다는 기대도 있습니다.</t>
+          <t>개정된 노동조합법, 일명 '노란봉투법'이 시행되어 파업 노동자에 대한 기업의 손해배상 청구가 제한되고 원청의 책임이 강화됩니다. 법 조항 해석에 대한 이견과 노사 갈등이 첨예한 가운데, 정부는 시행령 개정 및 해석지침 마련 등 후속 조치를 진행하고 있습니다. 이 법은 노동자들의 정당한 쟁의행위를 보호하고 기업의 무분별한 손해배상 청구를 막는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 진행 중인 공적 절차(소송 제외) 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다. 이 법 시행으로 인해 향후 집단적 노동 분쟁이 발생할 가능성은 있으나, 현재 시점에서는 투자할 특정 사건이 존재하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 개정된 노동조합법(노란봉투법)의 시행과 그에 따른 정부의 후속 조치(시행령 개정, 해석지침 마련)를 보도하고 있습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등 소송금융 적합 조건에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>[기자수첩]'가보지 않은 길' 노란봉투법 D-4…신뢰 첫걸음 되길</t>
+          <t>[노란봉투법 시행] 파업노동자 손배책임 제한…원청책임 강화</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537652</t>
+          <t>https://www.kbsm.net/news/view.php?idx=510843</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-03-06 12:45:39.994005+00:00</t>
+          <t>2026-03-08 12:37:45.102691+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
-      <c r="D373" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정, 근로감독 및 산업안전 감독 확대</t>
+          <t>노란봉투법 시행에 따른 잠재적 노동 분쟁 우려</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>부산상공회의소가 자동차부품 기업 유일고무를 방문해 이란 사태와 노란봉투법 시행으로 인한 경영 애로사항을 청취했습니다. 기업은 근로감독관 증원과 산업안전 감독 확대로 인한 행정 부담 증가, 노란봉투법의 사용자 책임 범위 확대 및 손해배상 제한 규정에 대한 우려를 표명했습니다. 부산상의는 기업 부담 완화를 위한 제도 개선에 집중하고 정책 건의를 할 예정입니다.</t>
+          <t>사설은 '노란봉투법'의 시행이 하청 노동자의 교섭권을 강화하고 파업에 따른 손해배상 청구를 제한할 것이라고 설명합니다. 그러나 법 시행 준비가 미흡하여 '춘투 대란'과 같은 노동 분쟁이 발생할 수 있다는 우려를 제기합니다. 이는 특정 사건의 피해 발생이 아닌, 법률 시행에 따른 미래의 잠재적 영향을 논하는 내용입니다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>이 기사는 기업들이 새로운 법률(노란봉투법) 시행과 정부 감독 강화로 인해 겪을 수 있는 잠재적 경영 부담과 불확실성에 대한 우려를 다루고 있습니다. 특정 상대방의 명확한 책임이나 구체적인 피해 발생 사실이 없으며, 피해 규모 또한 추정하기 어렵습니다. 소송금융 투자 대상으로서의 명확한 소송 사안이 부재합니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행과 그로 인한 잠재적 노동 분쟁 우려를 다루는 사설입니다. 특정 사건에서 잘못을 저지른 주체가 구체적으로 특정되지 않으며(적합 조건 1 불충족), 아직 구체적인 피해가 발생하지 않아 피해 규모나 피해자 수를 파악할 수 없습니다(적합 조건 3, 4 불충족). 소송금융 투자 대상이 되는 구체적인 법적 분쟁이나 손해배상 청구권이 발생한 상황이 아닙니다.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>부산상의, 자동차부품 기업 방문…‘이란 사태’ 애로 청취</t>
+          <t>[사설] 설익은 노란봉투법 시행, 춘투 대란 우려된다</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10688631?ref=naver</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066202</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-03-06 12:43:15.678533+00:00</t>
+          <t>2026-03-08 12:37:36.141611+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
-      <c r="E374" t="inlineStr"/>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>공공운수노조 서울지역공공서비스지부 1366서울센터 분회장이 1366 상담 노동자들이 젠더 폭력 피해자들의 목소리를 듣고 있음을 언급하며, 일터의 성평등을 통해 젠더 폭력 피해자가 안전해질 수 있기를 바란다고 밝혔습니다.</t>
+          <t>노란봉투법 시행을 앞두고 원-하청 간 교섭이 본격화될 전망입니다. 개정법은 사용자의 범위와 노동쟁의 대상을 확대하고, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이는 원-하청 간 분쟁의 불씨를 없애는 기준점을 마련하는 데 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 특정 사건이나 가해 주체가 명확히 드러나지 않습니다. 피해 규모나 진행 단계에 대한 정보도 없어 소송금융 투자 대상으로 검토하기 어렵습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행을 앞두고 그 내용과 취지를 설명하는 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실, 특정된 가해자, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>크레인 위에서도, 전화기 너머에서도… “우리는 일터의 성평등을 꿈꾼...</t>
+          <t>노란봉투법 시행 앞두고 원-하청 교섭 본격화</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274557</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145329</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-03-06 12:33:26.983168+00:00</t>
+          <t>2026-03-08 12:37:16.770911+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
-      <c r="D375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
-          <t>정책 제안 및 사회적 요구 단계</t>
+          <t>대기업-중소기업 상생협력 간담회 개최, 노란봉투법 시행</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>3.8 세계여성의날을 맞아 부산지역 여성단체 및 노동조합이 기자회견을 열고 성평등 민주주의 실현, 여성 폭력 예방 및 피해 지원 예산 확충, 성범죄 가해자 엄중 처벌, 여성 노동권 보장 등을 촉구했습니다. 특히 부산지하철노조는 행정안전부가 육아휴직 대체 충원 지침을 삭제하여 180명의 조합원이 피해를 입을 수 있다고 주장했습니다.</t>
+          <t>이재명 대통령이 국내 주요 대기업 및 협력 중소기업 관계자들과 상생 협력 방안을 논의하는 간담회를 주재했습니다. 이 행사는 '노란봉투법' 시행일에 맞춰 열려, 노사관계 변화 속에서 산업 생태계의 협력 모델을 점검하고 공정한 산업 생태계를 구축하기 위한 현장의 의견을 듣는 자리로 마련되었습니다.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>기사는 성평등 및 노동권 강화를 위한 정책 제안과 사회적 요구를 담은 기자회견 내용으로, 특정 가해자에 의한 명확한 법적 책임이나 손해배상 청구 대상 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 집단 손해배상 소송이나 법적 분쟁의 발생 가능성이 낮습니다. (적합 조건 1, 4, 6 미충족)</t>
+          <t>이 기사는 특정 피해 발생이나 법적 분쟁을 다루는 것이 아니라, 정부 주도의 대기업-중소기업 상생 협력 간담회 개최 및 '노란봉투법' 시행에 대한 정책적 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 당사자, 피해 사실이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>다수 (부산지역 여성 전반, 육아휴직 관련 부산지하철노조 조합원 180명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>성평등한 부산으로 도약하기를</t>
+          <t>이재명 대통령, 삼성·현대차와 ‘상생 협력’ 머리 맞댄다</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212561&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01804006645381352</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>2026-03-06 12:22:41.250768+00:00</t>
+          <t>2026-03-08 12:37:10.025872+00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C376" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C376" t="inlineStr"/>
+      <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 원고 패소 판결</t>
+          <t>노란봉투법 시행 임박 및 고용노동부 지침 발표로 인한 노사정 갈등</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>하나증권 퇴직자들이 회사를 상대로 제기한 임금피크제 무효 소송에서 서울고등법원이 임금피크제가 유효하다고 판단하며 원고 패소 판결을 내렸다. 금융업의 높은 임금 수준과 성과급 구조를 고려할 때 제도가 불합리하다고 볼 수 없다는 취지이다. 이는 1심에서 원고 일부 승소 판결이 나온 사건을 뒤집은 결과이다.</t>
+          <t>노란봉투법 시행을 이틀 앞두고, 기업의 쟁의행위 손해배상 청구 제한 및 노동자 개인 책임 범위 명확화 취지에 대한 논의가 활발하다. 고용노동부가 발표한 '분리 교섭' 지침으로 인해 노사정 간의 평행선이 이어지고 있으며, 법의 해석과 적용을 둘러싼 갈등이 예상된다.</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)와 3(집단적 피해)에 해당하지만, 서울고등법원이 임금피크제 유효성을 인정하며 원고 패소 판결을 내린 점이 결정적이다. 이는 소송금융 투자에 매우 부정적인 선례로 작용하며, 대법원 상고 가능성이 있더라도 승소 가능성이 낮아 투자 적합도가 낮다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, '노란봉투법'의 시행과 고용노동부의 지침 발표에 따른 노사정 간의 입장 차이를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 손해배상 청구 사건이 존재하지 않으며, 피해자나 상대방이 특정되지 않습니다. 따라서 소송금융 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>퇴직자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>법원 “하나증권 임금피크제 유효… 성과급 구조 고려해야”</t>
+          <t>노란봉투법 시행 D-2… '분리 교섭' 지침에 노사정 평행선</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20015890?ref=naver</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3382216</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>2026-03-06 01:59:14.223050+00:00</t>
+          <t>2026-03-08 12:36:48.087638+00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C377" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C377" t="inlineStr"/>
+      <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
-          <t>변론기일 예정</t>
+          <t>노란봉투법 입법 논의 및 통과</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>유족 측이 기상캐스터 선배 A씨를 상대로 단체 따돌림 주도 의혹에 대한 손해배상 청구 소송을 제기했다. A씨 측은 의혹을 부인하고 있으며, 다음 변론기일은 4월 16일로 예정되어 있다.</t>
+          <t>노란봉투법은 하청 노조의 원청 기업 교섭을 허용하고 불법 쟁의행위에 대한 기업의 손해배상청구를 제한하는 것을 골자로 합니다. 기사는 법안 통과를 앞두고 경영계와 노동계의 막판 입장 표명을 다루며, 법안의 주요 내용과 이에 대한 양측의 반응을 전달하고 있습니다.</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>상대방(개인 A씨)의 책임이 명확하지 않고 부인하고 있으며, 자력 또한 불확실하다. 집단적 피해가 아니며, 피해 규모나 증거 확보 가능성에 대한 정보가 부족하여 소송금융 투자 적합도가 낮다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 노동 관련 법안의 입법 동향과 그에 대한 경영계 및 노동계의 반응을 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 소송 등의 정보가 없어 적합한 투자 대상을 특정할 수 없습니다.</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>1명 (사망자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>MBC 기상분석관 윤태구입니다  전문가 체제 전환</t>
+          <t>'노란봉투법 D-2' 경영계 막판 작심발언… 노동계, 불법 실력 행사 자제...</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>stardailynews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
-          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=526329</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030812210003198?did=NA</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>2026-03-06 01:45:11.625728+00:00</t>
+          <t>2026-03-08 12:36:30.535855+00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
-          <t>개정 노조법 시행에 대한 사설</t>
+          <t>노란봉투법 시행 및 해석지침 마련 논의 중</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>개정된 노조법 시행을 앞두고 정리해고, 배치전환 등 구조조정 과정이 단체교섭 대상에 포함되고 손해배상 책임이 개별 노동자에게 따지도록 변경되는 등 현장의 많은 변화가 예상됩니다. 사설은 이러한 변화 속에서 현장의 혼란을 최소화해야 한다고 강조합니다.</t>
+          <t>노란봉투법 시행을 앞두고 원청 사용자의 책임 범위 확대 및 파업 손해배상 청구 제한을 골자로 한 법안에 대한 논쟁이 지속되고 있다. 고용노동부가 개정 노동조합법 해석지침을 마련했으나, 법의 적용 범위와 영향에 대한 노동계와 경영계의 의견 대립은 여전하다.</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>해당 기사는 개정된 노조법 시행에 대한 사설로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 책임 소재 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행과 그에 대한 논쟁, 해석 지침 마련 등 입법 및 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해 규모가 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>[사설] 개정 노조법 시행, 철저히 대비해야</t>
+          <t>노란봉투법 10일 시행…경총  노동계, 무리한 요구 자제해야</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834279</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=710067</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>2026-03-06 01:43:52.464251+00:00</t>
+          <t>2026-03-08 12:36:23.462754+00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 진행 중</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 입법 과정을 중심으로, 쌍용자동차 파업 등 과거 노동자 손해배상·가압류 문제에서 비롯된 법안의 배경과 현재 국회 통과를 둘러싼 보수 정치권 및 재계의 반발을 설명합니다. 3월 '춘투'를 앞두고 정부의 '원청 교섭' 갈등 진화 노력과 함께 법안 통과 여부에 대한 긴장이 고조되고 있음을 보도하고 있습니다.</t>
+          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 10일 시행될 예정으로 재계가 긴장하고 있다. 이 법은 정당한 파업에 대한 사용자 측의 손해배상소송을 제한하는 내용을 담고 있으며, 한국경영자총협회는 이에 대한 우려를 표명했다. 기사는 특정 사건이 아닌 법률 시행에 따른 산업계의 반응을 다룬다.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 입법 과정과 그 배경에 대한 사회적, 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모를 가진 현재 진행 중인 소송 사건이 존재하지 않아 투자 적합성이 낮습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 새로운 법률의 시행과 이에 대한 재계의 반응을 다루고 있습니다. 소송금융 투자의 대상이 될 만한 구체적인 피해자, 가해자, 피해 사실, 진행 중인 소송 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>노란봉투법 앞둔 3월 '춘투' 긴장 고조, 정부 '원청 교섭' 갈등 불씨 진...</t>
+          <t>노란봉투법 10일 시행…재계 긴장</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431983</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260308.99099002166</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:22.565024+00:00</t>
+          <t>2026-03-08 12:35:56.044463+00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C380" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C380" t="inlineStr"/>
+      <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
-          <t>법원 판결로 회사 승소, 근로자 패소</t>
+          <t>노란봉투법 시행 임박 및 경영계의 우려 표명</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>정년이 지난 택시 기사가 재고용을 거절당하자 부당해고를 주장하며 소송을 제기했으나, 법원은 근로자의 불성실 근무를 이유로 회사의 재고용 거절이 정당하다고 판단했습니다. 이 사건은 계약직 근로자의 '갱신 기대권' 법리를 다루었으며, 법원은 회사 측의 손을 들어주었습니다.</t>
+          <t>노란봉투법(노동조합법 2·3조 개정안) 시행을 앞두고 한국경영자총협회는 노동계의 불법행위 자제를 촉구하고 정부에 공정한 판단을 호소했다. 경총은 개정법의 모호한 사용자 범위와 노동쟁의 개념으로 인해 하청노조가 원청을 상대로 무리한 교섭 요구와 사업장 점거 농성 등 불법적인 실력행사를 할 수 있다고 우려했다. 이에 경영계는 정부의 해석지침에 따른 엄정한 판단과 올바른 단체교섭 문화 정착을 강조했다.</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>해당 기사는 이미 법원 판결이 선고되어 근로자가 패소한 종결된 사건을 다루고 있습니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 시작될 사건에 투자하므로, 이미 판결이 확정된 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>본 기사는 노란봉투법 시행에 따른 경영계의 우려와 노동계의 잠재적 불법행위를 경고하는 내용으로, 특정 피해자나 구체적인 피해 규모가 명시되지 않아 소송금융 투자 대상으로서의 적합성이 낮음. 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 명확한 증거 확보 가능성 등 적합 조건 대부분이 불분명함.</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>출근도 안 했는데 월급 70% 입금? 문자 한 통 잘못 보냈다가 '해고 수당...</t>
+          <t>노봉법 10일 시행, 경영계  벌써 하청노조가 실력행사..불법행위 자제해...</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107664&amp;s_mcd=0433&amp;s_hcd=01</t>
+          <t>http://www.fnnews.com/news/202603081302456337</t>
         </is>
       </c>
       <c r="N380" t="inlineStr">
         <is>
-          <t>2026-03-06 01:36:18.091385+00:00</t>
+          <t>2026-03-08 12:34:07.586466+00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
-      <c r="E381" t="inlineStr"/>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행</t>
+        </is>
+      </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 '갑질'과 더불어 '을질'이라는 새로운 형태의 '감정 권력' 문제를 다루는 현장여담 칼럼입니다. 신입사원이 상사에게 부당한 압력을 행사하고 허위 경력으로 징계받자 직장 내 괴롭힘을 주장했으나, 회사와 법원, 노동위가 이를 '감정 권력의 악용'으로 판단한 사례를 언급하며 조직문화 개선의 필요성을 강조합니다.</t>
+          <t>기사는 '노란봉투법'의 10일 시행을 알리며, 이 법이 하청 노동자의 권리를 확대하고 노동조합에 대한 손해배상 청구를 제한하는 내용을 담고 있다고 설명합니다. 2009년 쌍용자동차 정리해고와 노조에 대한 손해배상 소송이 이 법의 제정 계기가 되었음을 언급합니다.</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도라기보다 '을질' 현상과 '감정 권력'에 대한 필자의 의견을 담은 칼럼입니다. 기사에서 언급된 신입사원 관련 사건은 이미 법원과 노동위의 판단이 내려져 종결된 사례로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건에 대한 언급, 신규 사건 아님)</t>
+          <t>이 기사는 특정 피해자가 소송을 제기할 수 있는 새로운 사건을 다루는 것이 아니라, '노란봉투법'이라는 법률의 시행과 그 배경을 설명하고 있습니다. 따라서 소송금융 투자 대상으로서의 적합한 사건이 존재하지 않으며, 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>[현장여담] 감정권력 시대, 조직의 온도</t>
+          <t>노란봉투법 10일 시행…하청 노동권 확대·손배 제한 핵심</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260305580579</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740653</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:05.319354+00:00</t>
+          <t>2026-03-08 00:36:52.830412+00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
-      <c r="D382" t="inlineStr"/>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>노동부의 고용평등상담실 운영 및 협력 강화</t>
+          <t>수원지방법원 평택지원에서 부당해고 소송 진행 중</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>노동부가 민간 고용평등상담실 9곳을 선정하여 성희롱·성차별 피해 상담 지원을 강화합니다. 노동청 고용평등상담관과 민간 상담실 간 협력을 통해 피해자 권리구제, 일상 회복 지원, 취약 사업장 방문 상담 등 맞춤형 프로그램을 확대할 예정입니다.</t>
+          <t>면접 후 채용이 확정되지 않았음에도 '부당해고'를 주장하며 1,800만원 규모의 소송을 제기한 구직자 사건이 보도되었습니다. 수원지방법원 평택지원에서 민사소송이 진행 중이며, 기사는 구직자의 주장을 '황당한 요구'로 표현하고 있습니다.</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>본 기사는 노동부의 고용평등상담실 운영 및 협력 강화에 대한 일반적인 정책 발표로, 특정 사건이나 명확한 상대방, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 특정 사건으로 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
+          <t>기사 내용상 구직자의 '부당해고' 주장이 '황당한 요구'로 묘사되어 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 면접만으로 채용 확정을 주장하는 법적 근거가 약해 승소 가능성이 낮아 보입니다. 또한, 피해 금액이 1,800만원으로 소송금융 투자 대상으로는 규모가 작습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1800만원</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>노동부, 민간 고용평등상담실 9곳 선정…성희롱·성차별 피해 상담 지원</t>
+          <t>출근도 안했는데… 왜 해고 하셨나요  1800만원 황당 요구 [곽용희의 인...</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015348</t>
+          <t>https://www.hankyung.com/article/202603034732i</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
-          <t>2026-03-06 01:07:58.264764+00:00</t>
+          <t>2026-03-08 00:33:49.405897+00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
-          <t>고용평등상담실 운영 재개</t>
+          <t>노란봉투법 시행 및 현장 점검 예정</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>노동부가 윤석열 정부에서 폐지되었던 민간 고용평등상담실 9곳의 운영을 재개합니다. 이는 지방관서 고용평등상담관과의 협력을 강화하고, 피해자 권리구제 및 일상회복 지원, 취약사업장 방문상담 등 맞춤형 프로그램을 확대하기 위함입니다.</t>
+          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 시행되어 하청 노동자의 교섭권이 보장되고 파업 시 손해배상 책임이 제한됩니다. 이는 노동권 강화의 첫걸음으로 평가되지만, 경영계에서는 파업 남발과 경영 위축을 우려하고 있으며, 정부는 3개월간 현장 집중 점검을 예고했습니다.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>해당 기사는 윤석열 정부에서 폐지되었던 민간 고용평등상담실의 운영 재개에 대한 정책적 내용을 다루고 있습니다. 특정 사건이나 분쟁의 당사자, 책임 소재, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'의 시행이라는 법률 및 정책적 변화를 보도하고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하는 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>윤석열 정부때 폐지된 민간 고용평등상담실 9곳 운영 '재개'</t>
+          <t>[노란봉투법 시행]하청 교섭권 보장 첫발…'파업 남발·경영 위축' 우려...</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233029</t>
+          <t>https://www.news1.kr/economy/trend/6093562</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>2026-03-06 01:04:55.963340+00:00</t>
+          <t>2026-03-08 00:31:09.377424+00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
-          <t>고용노동부의 직장 내 성희롱·성차별 상담 및 권리구제 지원 시스템 운영</t>
+          <t>노란봉투법 시행에 따른 잠재적 영향 논의 중</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자들을 위한 상담과 권리구제를 지원하기 위해 민간 상담기관 9곳을 '2026년 고용평등상담실'로 선정했습니다. 이들 기관은 전문 상담사와 노동법률 전문가 자문을 통해 피해자 지원을 강화하며, 노동청 상담관과의 협력을 통해 사건 처리 연계를 강화할 계획입니다.</t>
+          <t>노란봉투법 시행으로 건설현장에서 하청노조의 원청 교섭 가능성이 열리며 불확실성이 커지고 있습니다. 공기 지연 시 사업비 수백억 원 증가 및 분양가 상승 가능성이 제기되는 등 건설업계의 긴장이 고조되고 있습니다. 이는 특정 사건이 아닌 법 시행에 따른 전반적인 산업 영향에 대한 우려입니다.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 성희롱 및 성차별 피해자를 위한 고용노동부의 상담 및 권리구제 지원 시스템 운영에 대한 내용입니다. 특정 사건이나 가해자가 명시되지 않아 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모 등을 판단할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 '노란봉투법' 시행에 따른 건설업계의 잠재적이고 광범위한 우려를 다루고 있으며, 특정 피해자, 명확한 책임 주체, 구체적인 피해 사실이 확인되지 않습니다. 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁이 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>노동부, 민간 상담기관 9곳 고용평등상담실 선정…상담 및 권리구제 지...</t>
+          <t>노란봉투법 시행에 건설현장 긴장…공사비 상승 압력 커질까</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260305090805404</t>
+          <t>https://www.news1.kr/realestate/general/6093004</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>2026-03-06 01:01:41.576406+00:00</t>
+          <t>2026-03-08 00:26:11.205959+00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr"/>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>현대해상</t>
+        </is>
+      </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>고용노동부의 직장 내 성희롱·성차별 상담 지원 확대 정책 발표</t>
+          <t>대법원 판결</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>고용노동부가 직장 내 성희롱·성차별 피해자들을 위한 상담 지원을 확대하고, 민간 상담기관 9곳을 지정했다. 초기 상담부터 권리구제까지 연계를 강화하며 노무사·변호사 자문체계도 운영할 예정이다. 이는 피해자들이 법적 도움을 받을 수 있는 기반을 마련하는 정책적 조치이다.</t>
+          <t>대법원은 현대해상의 경영성과급이 근로의 대가인 임금에 해당하지 않아 퇴직연금 추가 납입 의무가 없다고 판결했습니다. 법원은 경영성과급이 계속적·정기적 지급 의무가 없으며, 근로제공 외 경영상황 등 다른 요인에 의해 결정되는 이익 분배 성격의 금품으로 보았습니다. 이 판결은 경영성과급의 임금성 여부에 대한 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아닌, 직장 내 성희롱·성차별 피해자 지원을 위한 정부 정책 발표에 관한 내용입니다. 특정 상대방(적합 조건 1, 2 미충족), 구체적인 피해 규모나 피해자 수(적합 조건 3, 4 미충족)가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다. 다만, 정부가 상담 지원 체계를 강화하는 것은 향후 개별 사건의 권리구제 가능성을 높일 수 있습니다.</t>
+          <t>대법원 판결로 현대해상의 경영성과급이 임금에 해당하지 않는다고 확정되어, 유사 사건의 소송금융 투자 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>직장 내 성희롱·성차별 상담 지원 확대…정부, 민간 상담기관 9곳 지정</t>
+          <t>[노동]  현대해상 경영성과급, 임금 아니야</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/economy/employment-labor/6090923</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92507</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-03-06 01:00:46.658527+00:00</t>
+          <t>2026-03-07 12:30:24.286224+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C386" t="inlineStr"/>
-      <c r="D386" t="inlineStr"/>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>경호업체 대표</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>고용노동부의 민간 상담기관 선정 및 운영 계획 발표</t>
+          <t>형사사건 실형 선고 완료</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해에 대한 상담과 권리구제를 지원하기 위해 민간 상담기관 9개소를 고용평등상담실로 선정했습니다. 이는 피해자들이 보다 부담 없이 신고·상담할 수 있도록 접근성을 높이고 민간의 전문성을 활용하기 위한 조치입니다. 노동부는 민간 상담실과 협력하여 상담 및 사건 처리 연계를 강화하고 다양한 맞춤형 프로그램을 확대할 계획입니다.</t>
+          <t>경호업체 대표가 경호원 수당 1천만 원을 횡령한 혐의로 징역 4개월의 실형을 선고받았습니다. 피고인은 다수의 전과가 있으며 피해자가 엄벌을 탄원했습니다. 이 사건은 형사 절차가 종결되었으며, 피해자는 민사상 손해배상을 청구할 수 있습니다.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>이 기사는 특정 직장 내 성희롱 또는 성차별 사건에 대한 보도가 아닌, 고용노동부가 직장 내 성희롱 피해자 지원을 위해 민간 상담기관을 선정하고 운영한다는 정책 발표에 관한 것입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>상대방 책임이 형사 판결로 명확히 입증되었고(적합 조건 1, 5), 이미 공적 절차가 진행되어 종결되었으나(적합 조건 6), 피해 금액이 1천만 원으로 소액이며(적합 조건 4 미충족) 집단적 피해로 보기도 어려워(적합 조건 3 미충족) 소송금융 투자 대상으로서의 경제적 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천만 원</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>성희롱 신고 부담 땐 민간으로…노동부, 상담실 9곳 선정</t>
+          <t>법원, 경호원 수당 1000만원 빼돌린 업체 대표에 실형 선고</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260305_0003535538</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/07/2026030790073.html</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>2026-03-06 01:00:31.025777+00:00</t>
+          <t>2026-03-07 12:15:35.942706+00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr"/>
       <c r="F387" t="inlineStr">
         <is>
-          <t>근로기준법 제20조에 따라 사용자는 근로계약 불이행에 대한 위약금이나 손해배상액을 미리 정하는 계약을 체결할 수 없다는 내용의 생활 법률 정보 기사입니다. 의무 근무기간 미준수 시 위약금 지급 조항 등이 이에 해당합니다.</t>
+          <t>고용난, 저소득, 고물가 등으로 인해 본업 외 부업을 하는 'N잡러'가 급증하고 있으며, AI 기술의 발달로 부업의 진입 장벽이 낮아지고 있습니다. AI 콘텐츠 크리에이터, 데이터 분석가, AI 사주 상담 등 다양한 형태로 부수입을 창출하지만, 일부 분야에서는 경쟁 심화로 수익성이 악화되거나 본업과의 병행으로 인한 피로도 증가 등의 어려움도 존재합니다.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 근로계약서 작성 시 유의사항에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 기업이나 개인의 법적 책임이 명확한 사건이 아닌, N잡러 증가 현상과 관련된 사회경제적 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 주체, 가해 주체가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>[생활법률] 근로계약서 작성 시 유의사항</t>
+          <t>발품 넘어 ‘AI품’…달라진 N잡러의 세계 [스페셜리포트]</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=902813</t>
+          <t>https://www.mk.co.kr/article/11974679</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>2026-03-06 00:34:21.305775+00:00</t>
+          <t>2026-03-07 12:13:55.105462+00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>학교법인</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>과거 역사적 사건, 영화 제작 중</t>
+          <t>원고의 청구 기각</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>영화 '조선인 여공의 노래'는 일제강점기 조선인 여공들이 최소한의 근로 조건과 임금을 요구하며 공장 측과 일본 정부를 상대로 노동쟁의를 벌였으나 일본 정부의 탄압으로 투쟁이 좌절된 역사를 다룹니다. 이 기사는 과거의 역사적 사건을 조명하는 영화에 대한 것으로, 현재 진행 중인 법적 분쟁에 대한 내용은 아닙니다.</t>
+          <t>사회 과목 시간강사 A씨가 학교법인을 상대로 4700만원의 손해배상 소송을 제기했으나, 법원은 A씨의 청구를 기각했습니다. A씨는 생기부 기재가 교사 고유 권한이라는 주장을 펼쳤습니다.</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>기사는 과거 조선인 여공들의 노동쟁의와 일본 정부의 탄압이라는 역사적 사건을 다루는 영화에 대한 내용입니다. 현재 진행 중인 법적 분쟁이 아니며, 이미 종결된 과거 사건으로 소송금융 투자 대상으로서의 신규성 및 현재성이 없습니다.</t>
+          <t>원고(강사 A씨)가 제기한 손해배상 소송에서 법원이 원고의 청구를 기각하여 이미 판결이 선고된 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4700만원</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>조선인 여공 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>붉은 댕기의 노래, 영화 '조선인 여공의 노래'</t>
+          <t>정신과 요망  생기부에 막말…4700만원 소송 낸 강사의 최후 [사장님 고...</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>ikoreanspirit.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84227</t>
+          <t>https://www.hankyung.com/article/202603050915i</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:46.408278+00:00</t>
+          <t>2026-03-07 00:38:09.303669+00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
-      <c r="E389" t="inlineStr"/>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>법률 환경 변화에 대한 일반적인 논의</t>
+        </is>
+      </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>해당 기사는 민병두 의원의 '나이이즘' 연재 칼럼의 제목들을 모아놓은 것으로, 연령차별과 나이차별이 없는 사회를 주제로 한 일반적인 논평입니다. 특정 사건이나 법적 분쟁에 대한 보도가 아니며, 구체적인 피해 사실이나 소송 당사자가 명시되어 있지 않습니다.</t>
+          <t>기사는 향후 고용차별 소송에서 입증 책임과 증거 개시 범위의 변화 가능성을 언급하며, 임금 및 근로시간 규제 집행 강화로 인한 한국 기업의 소송 위험 증가를 다루고 있다. 이는 특정 사건에 대한 분석이 아닌, 전반적인 법률 환경 변화와 기업의 과제에 대한 논의이다.</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>해당 기사는 민병두 의원의 연재 칼럼 제목들을 나열한 것으로, 연령차별 및 나이차별이라는 사회적 현상에 대한 일반적인 논평입니다. 특정 사건이나 법적 분쟁을 다루고 있지 않아, 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌, 향후 고용차별 소송 및 임금·근로시간 규제 강화에 따른 법률 환경 변화를 다루고 있다. 특정 피고, 피해자, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하는 사항이 없다.</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>[민병두의 나이이즘 (51)] 연령차별, 나이차별이 없는 사회</t>
+          <t>(2) 미국 법률 환경 전환과 한국 기업의 과제</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260305500029</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217266</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>2026-03-06 00:21:06.043639+00:00</t>
+          <t>2026-03-07 00:36:30.792317+00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C390" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C390" t="inlineStr"/>
+      <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
-          <t>외부 공익제보 채널에 성비위 신고 접수 후 내부 징계 과정 및 대주주-전문경영인 갈등 표면화</t>
+          <t>노란봉투법 관련 정부 지침 불확실성 증대</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>한미약품에서 임원의 성비위 의혹과 이를 둘러싼 대주주-전문경영인 간 갈등이 불거지며 기업윤리와 내부통제 체계가 도마 위에 올랐습니다. 회사의 성비위 처리 절차의 투명성 부족과 지배구조 문제가 지적되고 있으며, 향후 재발 방지 대책과 거버넌스 강화 여부가 주목됩니다.</t>
+          <t>기업들이 노란봉투법의 사용자성 판단 기준과 손해배상 책임에 대한 불확실성으로 인해 긴장하고 있습니다. 정부의 노란봉투법 해석 지침이 갑작스럽게 변경되면서 혼란이 가중되었고, 기업들은 교섭 과정에서 발생할 수 있는 법적 리스크를 사전에 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>상대방(한미약품)의 자력은 충분하나(적합 조건 2), 기사는 개별 성비위 사건의 피해 보상보다는 기업윤리 및 내부통제 시스템 개선에 초점을 맞추고 있습니다. 피해 규모나 피해자 수가 명확하지 않고, 공적 절차 진행 중으로 보기도 어려워 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 기사는 노란봉투법 관련 정부 지침의 불확실성과 기업들의 잠재적 손해배상 책임에 대한 일반적인 우려를 다루고 있습니다. 특정 사건이나 명확한 가해자, 구체적인 피해자 집단, 또는 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>한미약품 논란이 드러낸 기업윤리·내부통제의 빈틈… 성비위에서 경영...</t>
+          <t>긴장한 기업들 “노조 자극 말자”</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=179287</t>
+          <t>https://www.chosun.com/national/labor/2026/03/07/DUOQNIC7KNAJZEMBIQFHNP26GQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>2026-03-06 00:17:36.905285+00:00</t>
+          <t>2026-03-07 00:26:18.278877+00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 관련 손해배상 청구 소송 진행 중</t>
+          <t>직장갑질119 상담 및 제보 가능성</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>MBC가 31년간 이어온 기상캐스터 제도를 폐지하고 기상 전문가 체제로 전환했습니다. 이는 고 오요안나 기상캐스터의 사망과 생전 직장 내 괴롭힘 피해 호소 의혹이 제기된 후 논의가 본격화된 결과입니다. 유족 측은 직장 내 괴롭힘을 주도했다는 의혹을 받는 선배 기상캐스터를 상대로 손해배상 청구 소송을 제기했으며, 관련 재판이 진행 중입니다.</t>
+          <t>방송·영상 업계에서 막내작가 B씨가 카메라 감독으로부터 직장 내 괴롭힘을 당한 사례가 보도되었습니다. 직장갑질119는 대표가 가해자인 경우 내부 조사의 한계를 지적하며 피해자 보호의 어려움을 강조했습니다.</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>소송 상대방이 개인이므로 자력 확보가 불확실하며, 피해 금액이 명확히 제시되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>직장 내 괴롭힘이라는 상대방의 책임은 명확하나 (적합 조건 1), 상대방의 자력(중소기업, 개인)이 충분하지 않을 가능성이 높고, 피해 규모나 피해자 수에 대한 구체적인 정보가 부족하여 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>1명 (故 오요안나)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>31년 기상캐스터 폐지 후 등장…MBC 기상분석관 '이력 눈길'</t>
+          <t>아직도 커피 타고, 술자리 불려가고...</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>womentimes.co.kr</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05628486645380040</t>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101007</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>2026-03-05 01:49:37.420635+00:00</t>
+          <t>2026-03-07 00:13:26.781366+00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C392" t="inlineStr"/>
-      <c r="D392" t="inlineStr"/>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>한미약품그룹</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>성비위 논란으로 인한 지배구조 갈등 심화, 3월 주총 예정</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노동조합 및 노동관계조정법 2·3조)이 10월 10일 시행될 예정이며, 원청 사용자의 책임 범위 확대 및 쟁의행위 손해배상 청구 제한이 주요 내용이다. 법의 모호성으로 인해 기업 경영권 침해와 노사 갈등 심화에 대한 우려가 제기되고 있으며, 정부는 시행 후 3개월간 집중 점검 기간을 운영할 계획이다. 이 기사는 법 시행에 따른 잠재적 혼란과 문제점을 지적하는 사설이다.</t>
+          <t>한미그룹 송영숙 회장이 전문경영인 체제 지지를 선언하며 지배구조를 둘러싼 대주주와 경영진 간 갈등이 고조되고 있습니다. 최근 불거진 성비위 사태 처리 과정에서 대주주 개입 의혹이 제기되었으며, 송 회장은 이에 대해 사과했습니다. 3월 정기 주주총회에서 이사회 구성 등 지배구조의 향방이 결정될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 새로운 법률(노란봉투법)의 시행과 그로 인한 미래의 잠재적 노사 갈등 및 기업 혼란에 대한 사설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 발생한 사건이 명확히 특정되지 않아 적합도가 낮습니다.</t>
+          <t>기사는 한미그룹의 지배구조 갈등과 성비위 논란을 다루고 있으며, 소송금융 투자 대상으로서의 핵심 정보가 부족합니다. 성비위 피해자들의 '집단적 피해' 및 '피해 규모'가 명확히 제시되지 않았고(조건 3, 4 미충족), 관련 공적 절차(수사, 조사 등) 진행 여부도 불분명합니다(조건 6 미충족). '상대방에게 자력이 충분함'(조건 2)은 충족되나, 다른 적합 조건들이 미흡하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 곧 시행, 혼란 줄이고 노사 신뢰 쌓길</t>
+          <t>송영숙 한미그룹 회장 “전문경영인 체제 지지” 선언…지배구조 긴장...</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603041840030917</t>
+          <t>https://mdtoday.co.kr/news/view/1065588685354293</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>2026-03-05 01:43:47.987756+00:00</t>
+          <t>2026-03-06 12:54:35.197500+00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C393" t="inlineStr"/>
-      <c r="D393" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
-          <t>고용평등 임금공시제 도입 및 고용노동정책 성 주류화 촉구 컨퍼런스 진행</t>
+          <t>노란봉투법 시행</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>한국의 고용평등 법제는 선진국 수준이나, 성별 임금격차, 유리천장 등 현실의 차별은 해소되지 않고 있다는 지적이 나왔다. 전문가들은 고용평등 임금공시제 도입과 고용노동정책 성 주류화를 통해 구조화된 차별을 해소해야 한다고 촉구했다. 현재는 소송으로 이어지기 어려운 구조적 문제와 증거 확보의 어려움이 존재한다.</t>
+          <t>노란봉투법은 하청업체 노동자에 대한 원청 기업의 책임을 확대하고, 파업 등 쟁의행위로 발생한 손해에 대해 기업이 노동자에게 손해배상을 청구하는 것을 제한하는 내용을 골자로 한다. 기사는 이 법의 시행을 앞두고 산업 현장의 준비 상황에 대한 우려를 제기하고 있다.</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>기사는 성별 임금격차 해소를 위한 정책 제언에 초점을 맞추고 있으며, 현재 소송으로 이어지기 어려운 구조적 문제(증거 확보의 어려움, 낮은 소송 제기율)를 명확히 지적합니다. 특정 피고가 명확하지 않아 소송금융 투자 대상으로서의 구체적인 사건으로 보기 어렵습니다. (적합 조건 1, 5 미흡)</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그 영향을 다루고 있습니다. 소송금융은 구체적인 법적 분쟁에 대한 투자를 목적으로 하므로, 본 기사에서 언급된 내용은 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>수백만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>법은 선진국 수준인데 현실은…  여성정책 전문가들, 고용평등 임금공...</t>
+          <t>[기자수첩] 노란봉투법 시행, 산업 현장은 준비됐나</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260304001124</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927435</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>2026-03-05 01:43:21.597063+00:00</t>
+          <t>2026-03-06 12:53:10.499454+00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C394" t="inlineStr"/>
-      <c r="D394" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
-          <t>국회 법사위 통과, 본회의 통과 예정인 법률 개정 논의 중</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회가 노동 사건 수사 주체에서 검사를 삭제하고 노동감독관이 전담하도록 하는 '근로감독관 직무집행법안' 수정안을 통과시켰다. 이는 수사와 기소 분리라는 검찰개혁 기조를 노동 분야에 적용한 것으로, 고용노동부는 수사 공백 우려를 표명했다. 법무부는 검사의 수사지휘권은 유지한다는 방침이며, 향후 노동 사건 수사 체계에 큰 변화가 예상된다.</t>
+          <t>오는 3월 10일 '노란봉투법'으로 불리는 노동조합법 개정안이 시행될 예정입니다. 이 법은 사용자 범위 확대와 손해배상 책임 개별화 등의 내용을 담고 있으며, 기사는 법 시행에 따른 노동 현장의 변화와 기업 및 노동조합의 대응 전략을 변호사와 함께 점검하는 내용을 다룹니다.</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 노동 사건 수사 체계의 법률 개정(근로감독관 직무집행법안)에 대한 논의를 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 피해자나 상대방이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'의 시행을 앞두고 법의 내용과 노동 현장의 변화를 설명하는 정책 홍보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>與, 노동부 우려에도 노동감독관 단독 수사 추진…현장은 무엇이 바뀌나</t>
+          <t>노사 관계 새 지표 ‘노란봉투법 시행’···노동 현장 변화는? [잘 사...</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38937</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=749472</t>
         </is>
       </c>
       <c r="N394" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:56.549067+00:00</t>
+          <t>2026-03-06 12:51:57.666537+00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
-      <c r="E395" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E395" t="inlineStr"/>
       <c r="F395" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노동조합법)이 10일 시행을 앞두고 있으며, 원청 사용자에게 하청 노동자와의 교섭 의무를 부여하고 과도한 손해배상 청구를 제한하는 내용을 담고 있습니다. 정부는 공공부문이 모범 사용자로서 선도적 역할을 하겠다고 다짐했으나, 경영계와 보수 언론은 노노 갈등 확산을 우려하고 있습니다. 사설은 정부가 실질적인 교섭에 나서 모범을 보여야 한다고 주장합니다.</t>
+          <t>곧 시행될 '노란봉투법'이 사용자 책임 범위 확대와 손해배상 제한 규정으로 기업 경영의 불확실성을 높일 수 있다는 우려가 부산 기업들 사이에서 확산되고 있습니다. 특히 원하청 구조가 복잡한 자동차부품업계 중소기업들이 짊어져야 할 부담이 커질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 시행을 앞둔 시점에 대한 사설로, 특정 소송 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 법 시행으로 인해 향후 집단적 분쟁이 발생할 가능성은 있으나(적합 조건: 상대방 자력 충분, 집단적 피해 가능성), 현재는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 보도가 아닌, 곧 시행될 법안의 잠재적 영향에 대한 일반적인 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 시행 코앞, 공공부문이 ‘진짜 사장’ 모범 보여야</t>
+          <t>“중동사태로 원자재 가격 상승할라”…부산기업에 퍼지는 줄인상 우려</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/editorial/1247684.html</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260306.99099001953</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>2026-03-05 01:33:28.957124+00:00</t>
+          <t>2026-03-06 12:51:49.197879+00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
-      <c r="E396" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E396" t="inlineStr"/>
       <c r="F396" t="inlineStr">
         <is>
-          <t>이 기사는 하청 노동자들이 원청과 교섭할 수 있도록 하고 쟁의행위에 대한 손해배상 청구를 제한하는 '노란봉투법'의 입법 진행 상황을 다룹니다. 법안의 시행일이 다가오고 있으며, 재계는 이에 대한 우려를 표하고 있습니다.</t>
+          <t>기사 내용은 '노란봉투법'의 징벌적 손해배상 제한 목적을 설명하며, 기업이 개인에게 과도한 배상을 물리지 못하게 하는 취지를 언급합니다. 또한 노동부 출신 인사가 본인이 감독했던 사업장인 쿠팡에 취업하는 상황에 대한 의문을 제기합니다.</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 노동 관련 법안의 입법 및 시행 예정에 대해 설명하고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합도가 낮습니다.</t>
+          <t>제공된 기사 내용은 '노란봉투법'에 대한 일반적인 논의와 '노동부 출신이 쿠팡에 취업'하는 것에 대한 언급으로, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 원고, 피고, 손해배상 청구권이 특정되지 않아 적합도를 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>재계 '삼중고'…이 와중에 노란봉투법까지</t>
+          <t>김영훈 ”노동부 출신이 쿠팡에 취업? 본인이 감독했던 사업장 가는 것...</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030416242842063</t>
+          <t>https://news.jtbc.co.kr/article/NB12288446?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>2026-03-05 01:32:20.314661+00:00</t>
+          <t>2026-03-06 12:50:01.663366+00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
-          <t>개정 노조법 시행</t>
+          <t>기업의 정책 건의 및 애로사항 청취 단계</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>개정된 노동조합법이 10일 시행됨에 따라, 원청이 하청 노동자를 실질적으로 지배하는 경우 '사용자'로 인정될 수 있습니다. 또한, 쟁의행위로 인한 손해배상 책임을 인정할 때 모든 조합원에게 연대책임을 묻던 방식에서 벗어나 각 노동자의 지위, 역할, 손해 발생 기여도 등을 따져 책임 비율을 개별적으로 산정하게 됩니다.</t>
+          <t>부산상의 회장이 유일고무를 방문해 현장 간담회를 가졌으며, 유일고무는 근로감독 강화와 노란봉투법 시행으로 인한 행정 부담 및 경영 불확실성 증가를 호소했습니다. 부산상의는 기업의 애로사항을 검토하여 정책 건의 등 대응책 마련에 나설 방침입니다.</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>이 기사는 개정된 노동조합법의 시행을 보도하며, 원청의 사용자 책임 및 쟁의행위 손해배상 책임 산정 방식에 대한 법적 변화를 설명합니다. 특정 사건이나 피해 사실, 구체적인 가해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>기사는 유일고무가 정부의 근로감독 강화 및 노란봉투법 시행에 따른 행정 부담과 경영 불확실성을 호소하는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 발생이 확인되지 않습니다. 상대방 책임이 명확하지 않고, 구체적인 피해 규모나 소송 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>개정 노조법 10일 시행… 원청, 하청 실질 지배 땐 '사용자'</t>
+          <t>“현장 애로 직접 듣는다”…양재생 부산상의 회장, 유일고무 방문 간담...</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>cnbnews.com</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834187</t>
+          <t>https://www.cnbnews.com/news/article.html?no=782023</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>2026-03-05 01:30:53.352934+00:00</t>
+          <t>2026-03-06 12:47:37.346416+00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C398" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C398" t="inlineStr"/>
+      <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
-          <t>노조 공동 행동 예고, 국회 기자회견 예정</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>포스코와 현대제철 노조가 고용 안정과 철강산업 보호를 목표로 연대하여 공동 행동을 예고했다. 자동화 및 로봇 도입, 구조조정으로 인한 인력 축소 우려가 주요 쟁점이며, 국회에서 공동 기자회견을 개최할 예정이다. '노란봉투법' 시행 임박으로 업계 긴장감이 고조되고 있다.</t>
+          <t>노란봉투법(개정 노동조합법)이 10일 시행을 앞두고 있습니다. 이 법은 직접적인 근로계약 관계가 없더라도 실질적인 지배력이 인정되면 사용자로 볼 수 있도록 하고, 기업의 경영상 결정도 노조와의 협의 대상이 될 수 있도록 하여 원·하청 이중구조의 노동시장에 큰 변화를 가져올 것으로 예상됩니다. 법 시행 초기 혼란이 예상되지만, 노사 신뢰 개선과 갈등 예측가능성을 높이는 계기가 될 수 있다는 기대도 있습니다.</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>기사는 포스코와 현대제철 노조의 고용 안정 우려와 자동화 도입에 대한 공동 대응을 다루고 있으며, 아직 구체적인 피해 발생이나 소송 제기 단계가 아님. 소송금융의 주요 대상인 명확한 과거 피해와 손해배상 청구권이 현재로서는 불분명함. (적합 조건 1, 6 미충족)</t>
+          <t>본 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'의 시행이라는 법률적 변화를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 진행 중인 공적 절차(소송 제외) 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다. 이 법 시행으로 인해 향후 집단적 노동 분쟁이 발생할 가능성은 있으나, 현재 시점에서는 투자할 특정 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>포스코·현대제철 노조 손잡았다…고용안정 내세워 공동 행동 예고</t>
+          <t>[기자수첩]'가보지 않은 길' 노란봉투법 D-4…신뢰 첫걸음 되길</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2561673</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003537652</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>2026-03-05 01:27:18.939262+00:00</t>
+          <t>2026-03-06 12:45:39.994005+00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C399" t="inlineStr"/>
-      <c r="D399" t="inlineStr"/>
-      <c r="E399" t="inlineStr"/>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정, 근로감독 및 산업안전 감독 확대</t>
+        </is>
+      </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>고용노동부가 양성평등위원회를 열고 한국과 스웨덴의 노동시장 성평등 정책을 논의했다. 스웨덴의 480일 부모보험 제도와 남성 육아 참여를 유도하는 할당제 등이 소개되었으며, 한국의 성평등 정책 개선 내용도 공유되었다. 이는 특정 사건이나 피해 발생에 대한 보도가 아닌 정책 논의에 관한 기사이다.</t>
+          <t>부산상공회의소가 자동차부품 기업 유일고무를 방문해 이란 사태와 노란봉투법 시행으로 인한 경영 애로사항을 청취했습니다. 기업은 근로감독관 증원과 산업안전 감독 확대로 인한 행정 부담 증가, 노란봉투법의 사용자 책임 범위 확대 및 손해배상 제한 규정에 대한 우려를 표명했습니다. 부산상의는 기업 부담 완화를 위한 제도 개선에 집중하고 정책 건의를 할 예정입니다.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 고용노동부의 양성평등 정책 논의 및 스웨덴 사례 공유에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 기업들이 새로운 법률(노란봉투법) 시행과 정부 감독 강화로 인해 겪을 수 있는 잠재적 경영 부담과 불확실성에 대한 우려를 다루고 있습니다. 특정 상대방의 명확한 책임이나 구체적인 피해 발생 사실이 없으며, 피해 규모 또한 추정하기 어렵습니다. 소송금융 투자 대상으로서의 명확한 소송 사안이 부재합니다.</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>“480일 부모보험이 아빠 육아 바꿔”…스웨덴서 배우는 저출산 해법</t>
+          <t>부산상의, 자동차부품 기업 방문…‘이란 사태’ 애로 청취</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05267686645380040</t>
+          <t>https://biz.heraldcorp.com/article/10688631?ref=naver</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:26.173649+00:00</t>
+          <t>2026-03-06 12:43:15.678533+00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
-      <c r="E400" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E400" t="inlineStr"/>
       <c r="F400" t="inlineStr">
         <is>
-          <t>고용노동부가 양성평등위원회를 개최하여 노동시장 양성평등 정책 방향을 논의하고 스웨덴의 성평등 정책을 공유했습니다. 권창준 차관은 양성평등이 노동자의 기회이자 기업의 경쟁력임을 강조하며, 직장 내 성희롱·성차별 및 일·가정 양립 등 다양한 노동시장 정책 영역에서 불평등이 발생하지 않도록 노력할 것이라고 밝혔습니다.</t>
+          <t>공공운수노조 서울지역공공서비스지부 1366서울센터 분회장이 1366 상담 노동자들이 젠더 폭력 피해자들의 목소리를 듣고 있음을 언급하며, 일터의 성평등을 통해 젠더 폭력 피해자가 안전해질 수 있기를 바란다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>본 기사는 고용노동부의 양성평등 정책 논의에 대한 보도로, 특정 사건의 피해 사실이나 가해 주체가 명확히 드러나지 않습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 중 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 특정 사건이나 가해 주체가 명확히 드러나지 않습니다. 피해 규모나 진행 단계에 대한 정보도 없어 소송금융 투자 대상으로 검토하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>권창준 고용노동부 차관  노동시장 양성평등은 기회이자 경쟁력</t>
+          <t>크레인 위에서도, 전화기 너머에서도… “우리는 일터의 성평등을 꿈꾼...</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>ibabynews.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>https://www.ibabynews.com/news/articleView.html?idxno=149293</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274557</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>2026-03-05 00:53:23.668997+00:00</t>
+          <t>2026-03-06 12:33:26.983168+00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
-      <c r="D401" t="inlineStr"/>
-      <c r="E401" t="inlineStr"/>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>정책 제안 및 사회적 요구 단계</t>
+        </is>
+      </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>노동부가 스웨덴 성평등청과 만나 남녀고용평등법에 따른 성희롱·성차별 금지 및 피해구제 체계, 노동청·노동위원회를 통한 권리구제 절차, 예방 중심 근로감독 활동 등을 소개하며 협력 방안을 논의했습니다. 부모 맞돌봄 육아휴직 인센티브 확대 방안도 언급되었습니다.</t>
+          <t>3.8 세계여성의날을 맞아 부산지역 여성단체 및 노동조합이 기자회견을 열고 성평등 민주주의 실현, 여성 폭력 예방 및 피해 지원 예산 확충, 성범죄 가해자 엄중 처벌, 여성 노동권 보장 등을 촉구했습니다. 특히 부산지하철노조는 행정안전부가 육아휴직 대체 충원 지침을 삭제하여 180명의 조합원이 피해를 입을 수 있다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 피해 사례를 다루지 않고, 노동부와 스웨덴 성평등청 간의 정책 협력 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 성평등 및 노동권 강화를 위한 정책 제안과 사회적 요구를 담은 기자회견 내용으로, 특정 가해자에 의한 명확한 법적 책임이나 손해배상 청구 대상 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 집단 손해배상 소송이나 법적 분쟁의 발생 가능성이 낮습니다. (적합 조건 1, 4, 6 미충족)</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (부산지역 여성 전반, 육아휴직 관련 부산지하철노조 조합원 180명)</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>노동부, 스웨덴 성평등청과 협력 논의</t>
+          <t>성평등한 부산으로 도약하기를</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579900?ref=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003212561&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-03-05 00:52:39.285028+00:00</t>
+          <t>2026-03-06 12:22:41.250768+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr"/>
-      <c r="D402" t="inlineStr"/>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>하나증권</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 잠재적 분쟁 우려</t>
+          <t>서울고등법원 항소심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 공기업 노조의 교섭 요구 및 행정소송 가능성, 건설사의 원청 교섭 부담과 발주처 분쟁 불똥 등 '이중속박'에 대한 우려가 제기되고 있다. 노동자의 소송이 증가할 수 있다는 전망이 나온다.</t>
+          <t>하나증권 퇴직자들이 회사를 상대로 제기한 임금피크제 무효 소송에서 서울고등법원이 임금피크제가 유효하다고 판단하며 원고 패소 판결을 내렸다. 금융업의 높은 임금 수준과 성과급 구조를 고려할 때 제도가 불합리하다고 볼 수 없다는 취지이다. 이는 1심에서 원고 일부 승소 판결이 나온 사건을 뒤집은 결과이다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행에 따른 공기업 및 건설사의 잠재적 부담과 노동자 소송 증가 가능성을 다루고 있어, 특정 사건이나 구체적인 피해자가 명확히 드러나지 않는다. 소송금융 투자를 위한 구체적인 사건 발굴이 어렵다.</t>
+          <t>적합 조건 2(상대방 자력 충분)와 3(집단적 피해)에 해당하지만, 서울고등법원이 임금피크제 유효성을 인정하며 원고 패소 판결을 내린 점이 결정적이다. 이는 소송금융 투자에 매우 부정적인 선례로 작용하며, 대법원 상고 가능성이 있더라도 승소 가능성이 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>퇴직자 다수</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>[노란봉투법 시행 D-5] 원청 교섭 부담·발주처 분쟁 불똥 '이중속박' …...</t>
+          <t>법원 “하나증권 임금피크제 유효… 성과급 구조 고려해야”</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041206374010792</t>
+          <t>https://www.sedaily.com/article/20015890?ref=naver</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-03-05 00:38:28.956152+00:00</t>
+          <t>2026-03-06 01:59:14.223050+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E403" t="inlineStr"/>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>변론기일 예정</t>
+        </is>
+      </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>이 기사는 암 경험자들이 과거 병력을 드러내는 '암밍아웃'이 어려운 현실과 고용 시장에서의 차별 문제를 조명합니다. 고용주가 명확한 이유를 남기지 않아 피해자가 차별을 증명하기 어렵다는 점을 지적하며, 이는 특정 사건이 아닌 사회 전반의 구조적 문제를 다루는 논평입니다.</t>
+          <t>유족 측이 기상캐스터 선배 A씨를 상대로 단체 따돌림 주도 의혹에 대한 손해배상 청구 소송을 제기했다. A씨 측은 의혹을 부인하고 있으며, 다음 변론기일은 4월 16일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>이 기사는 암 경험자들의 고용 차별이라는 일반적인 사회적 문제를 다루고 있으며, 특정 사건이나 법적 분쟁을 보고하는 것이 아닙니다. 특정 피고, 구체적인 피해자 집단, 명확한 피해 규모, 또는 진행 중인 공적 절차가 언급되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵습니다.</t>
+          <t>상대방(개인 A씨)의 책임이 명확하지 않고 부인하고 있으며, 자력 또한 불확실하다. 집단적 피해가 아니며, 피해 규모나 증거 확보 가능성에 대한 정보가 부족하여 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망자)</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>[나동준 시선의 ESG] 암환자 고용, 그들이 말하지 못하는 것</t>
+          <t>MBC 기상분석관 윤태구입니다  전문가 체제 전환</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>lecturernews.com</t>
+          <t>stardailynews.co.kr</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>https://www.lecturernews.com/news/articleView.html?idxno=198052</t>
+          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=526329</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>2026-03-05 00:25:28.570802+00:00</t>
+          <t>2026-03-06 01:45:11.625728+00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
-          <t>교육공무직원 소송비용 지원 정책 발표</t>
+          <t>개정 노조법 시행에 대한 사설</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>경북교육청이 교육 현장에서 발생할 수 있는 법적 분쟁에 대비하여 교육공무직원의 소송비용을 지속적으로 지원할 방침이라고 밝혔다. 이는 직원 보호를 위한 처우개선 정책의 일환으로, 지난해에 이어 올해도 추진된다. 기사는 특정 사건이 아닌 일반적인 정책 발표에 해당한다.</t>
+          <t>개정된 노조법 시행을 앞두고 정리해고, 배치전환 등 구조조정 과정이 단체교섭 대상에 포함되고 손해배상 책임이 개별 노동자에게 따지도록 변경되는 등 현장의 많은 변화가 예상됩니다. 사설은 이러한 변화 속에서 현장의 혼란을 최소화해야 한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>기사는 경북교육청의 교육공무직원 소송비용 지원 정책 발표에 관한 것으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 책임 소재 등이 전혀 파악되지 않습니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 개정된 노조법 시행에 대한 사설로, 특정 사건이나 분쟁을 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 책임 소재 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>경북교육청, 교육공무직원 근무환경 개선</t>
+          <t>[사설] 개정 노조법 시행, 철저히 대비해야</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=592927</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834279</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-03-04 01:49:19.686661+00:00</t>
+          <t>2026-03-06 01:43:52.464251+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C405" t="inlineStr"/>
-      <c r="D405" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
-          <t>동료들의 손해배상 소송 진행 중</t>
+          <t>노란봉투법 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘을 신고한 치료사가 오히려 가해자로 지목한 동료들에게 1천만 원의 손해배상 소송을 당해 억울함을 호소하고 있습니다. 동료들은 사내 메신저 유출 피해를 주장하고 있으며, 법조계는 개인의 행위에 대한 법적 쟁점을 검토 중입니다.</t>
+          <t>기사는 '노란봉투법'의 입법 과정을 중심으로, 쌍용자동차 파업 등 과거 노동자 손해배상·가압류 문제에서 비롯된 법안의 배경과 현재 국회 통과를 둘러싼 보수 정치권 및 재계의 반발을 설명합니다. 3월 '춘투'를 앞두고 정부의 '원청 교섭' 갈등 진화 노력과 함께 법안 통과 여부에 대한 긴장이 고조되고 있음을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>소송 상대방이 개별 동료들이므로 자력 충분 조건(적합 조건 2)에 부합하지 않습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 미충족), 현재 피소된 금액이 1천만원으로 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
+          <t>해당 기사는 '노란봉투법'의 입법 과정과 그 배경에 대한 사회적, 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 특정 피해자 집단, 명확한 상대방, 구체적인 피해 규모를 가진 현재 진행 중인 소송 사건이 존재하지 않아 투자 적합성이 낮습니다. 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>'괴롭힘 신고'했더니 1000만원 소송…치료사의 눈물</t>
+          <t>노란봉투법 앞둔 3월 '춘투' 긴장 고조, 정부 '원청 교섭' 갈등 불씨 진...</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FHY4Q7N87KVS</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431983</t>
         </is>
       </c>
       <c r="N405" t="inlineStr">
         <is>
-          <t>2026-03-04 01:32:14.463970+00:00</t>
+          <t>2026-03-06 01:39:22.565024+00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C406" t="inlineStr"/>
-      <c r="D406" t="inlineStr"/>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>택시 회사</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 중</t>
+          <t>법원 판결로 회사 승소, 근로자 패소</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>안병국 포항시의원이 '노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정의 과제에 대해 기고했습니다. 이 법안은 2009년 쌍용자동차 사태 이후 노동권 보호와 과도한 손해배상 부담 완화라는 사회적 요구에서 출발했습니다.</t>
+          <t>정년이 지난 택시 기사가 재고용을 거절당하자 부당해고를 주장하며 소송을 제기했으나, 법원은 근로자의 불성실 근무를 이유로 회사의 재고용 거절이 정당하다고 판단했습니다. 이 사건은 계약직 근로자의 '갱신 기대권' 법리를 다루었으며, 법원은 회사 측의 손을 들어주었습니다.</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법안에 대한 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 이미 법원 판결이 선고되어 근로자가 패소한 종결된 사건을 다루고 있습니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 시작될 사건에 투자하므로, 이미 판결이 확정된 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>[기고] 산업도시의 시각에서 본 노란봉투법의 과제</t>
+          <t>출근도 안 했는데 월급 70% 입금? 문자 한 통 잘못 보냈다가 '해고 수당...</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=535621</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107664&amp;s_mcd=0433&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N406" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:49.932920+00:00</t>
+          <t>2026-03-06 01:36:18.091385+00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr"/>
-      <c r="E407" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E407" t="inlineStr"/>
       <c r="F407" t="inlineStr">
         <is>
-          <t>해당 기사는 고용 형태, 직급, 직무, 근속연수별 성별 인원과 보수, 승진 등 정보 공개를 통해 성차별을 개선해야 한다고 주장합니다. 성차별 개선이 이루어지지 않을 경우 징벌적 손해배상 등 실효성 있는 제재가 필요하다고 강조하며, 성별 임금 격차의 근본 원인 해결을 촉구합니다.</t>
+          <t>이 기사는 직장 내 '갑질'과 더불어 '을질'이라는 새로운 형태의 '감정 권력' 문제를 다루는 현장여담 칼럼입니다. 신입사원이 상사에게 부당한 압력을 행사하고 허위 경력으로 징계받자 직장 내 괴롭힘을 주장했으나, 회사와 법원, 노동위가 이를 '감정 권력의 악용'으로 판단한 사례를 언급하며 조직문화 개선의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>해당 기사는 성별 임금 격차 해소를 위한 정책 및 법적 제재의 필요성을 주장하는 논평으로, 특정 피해 사건, 구체적인 피해자 집단, 또는 명확한 피고가 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 특정 사건에 대한 보도라기보다 '을질' 현상과 '감정 권력'에 대한 필자의 의견을 담은 칼럼입니다. 기사에서 언급된 신입사원 관련 사건은 이미 법원과 노동위의 판단이 내려져 종결된 사례로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건에 대한 언급, 신규 사건 아님)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>임금이 드러나야 평등이 시작된다</t>
+          <t>[현장여담] 감정권력 시대, 조직의 온도</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>ildaro.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>http://www.ildaro.com/10401</t>
+          <t>https://www.kyeonggi.com/article/20260305580579</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>2026-03-04 01:24:15.202485+00:00</t>
+          <t>2026-03-06 01:18:05.319354+00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C408" t="inlineStr"/>
-      <c r="D408" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
-          <t>과거 하급심 판례 분석</t>
+          <t>노동부의 고용평등상담실 운영 및 협력 강화</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>이 기사는 '판례로 풀어보는 직장 내 괴롭힘 성립 요건' 시리즈의 마지막 글로, 신체적ㆍ정신적 고통 및 근무 환경 악화의 판단 기준을 하급심 판례를 통해 구체적으로 살펴본다. 직접적 폭행, 신체적 위협, 가혹 행위, 업무 무관 육체노동 강요, 언어적 폭력 등 다양한 유형의 괴롭힘 사례를 제시하며, 피해 발생 여부 판단 기준과 증거의 필요성 등에 대해 설명한다.</t>
+          <t>노동부가 민간 고용평등상담실 9곳을 선정하여 성희롱·성차별 피해 상담 지원을 강화합니다. 노동청 고용평등상담관과 민간 상담실 간 협력을 통해 피해자 권리구제, 일상 회복 지원, 취약 사업장 방문 상담 등 맞춤형 프로그램을 확대할 예정입니다.</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 과거 하급심 판례를 통해 직장 내 괴롭힘 성립 요건을 해설하는 법률 분석 글이다. 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 사건이 없으며, 언급된 사례들은 이미 종결된 판례들이므로 부적합 조건에 해당한다.</t>
+          <t>본 기사는 노동부의 고용평등상담실 운영 및 협력 강화에 대한 일반적인 정책 발표로, 특정 사건이나 명확한 상대방, 구체적인 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 특정 사건으로 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>판례로 풀어보는 직장 내 괴롭힘 성립 요건⑶ : 신체적ㆍ정신적 고통, ...</t>
+          <t>노동부, 민간 고용평등상담실 9곳 선정…성희롱·성차별 피해 상담 지원</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=106&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38920</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015348</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>2026-03-04 01:24:02.414930+00:00</t>
+          <t>2026-03-06 01:07:58.264764+00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C409" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C409" t="inlineStr"/>
+      <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
-          <t>1심 원고 패소 판결</t>
+          <t>고용평등상담실 운영 재개</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>A사가 합격 통보 4분 만에 채용을 취소하여 발생한 소송에서 원고가 패소했다. 이 사건은 채용 취소의 정당성 여부를 다투는 개별 노동 분쟁으로, 1심 법원은 원고의 주장을 받아들이지 않았다.</t>
+          <t>노동부가 윤석열 정부에서 폐지되었던 민간 고용평등상담실 9곳의 운영을 재개합니다. 이는 지방관서 고용평등상담관과의 협력을 강화하고, 피해자 권리구제 및 일상회복 지원, 취약사업장 방문상담 등 맞춤형 프로그램을 확대하기 위함입니다.</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>원고가 1심에서 패소한 사건으로, 소송금융 투자는 일반적으로 승소 가능성이 높은 사건에 집중하는 경향이 있어 투자 난이도가 높다 (기타 투자 어려운 이유 있음). 또한, 집단적 피해가 아닌 개별 사건이며 (적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 기사에서 명확히 파악되지 않는다 (적합 조건 2, 4 불충족).</t>
+          <t>해당 기사는 윤석열 정부에서 폐지되었던 민간 고용평등상담실의 운영 재개에 대한 정책적 내용을 다루고 있습니다. 특정 사건이나 분쟁의 당사자, 책임 소재, 피해 규모 등이 명확히 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>주차는? 급여일은?  합격 통보 4분 만 '채용 취소'···법원 판단은?</t>
+          <t>윤석열 정부때 폐지된 민간 고용평등상담실 9곳 운영 '재개'</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/job-joy/article/202603035800d</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233029</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
-          <t>2026-03-04 01:17:37.221502+00:00</t>
+          <t>2026-03-06 01:04:55.963340+00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
-          <t>고용노동부의 임금 체불 통계 공개 정책 발표</t>
+          <t>고용노동부의 직장 내 성희롱·성차별 상담 및 권리구제 지원 시스템 운영</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>고용노동부가 올해부터 임금 체불 총액뿐만 아니라 임금 체불률, 체불 노동자 만인율 등 세부 지표를 공개하겠다고 밝혔습니다. 이는 체불의 심각성과 변동 상황을 더 정확하게 파악하기 위함이며, 기존의 총액 및 피해자 수 중심 발표의 한계를 보완할 예정입니다.</t>
+          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자들을 위한 상담과 권리구제를 지원하기 위해 민간 상담기관 9곳을 '2026년 고용평등상담실'로 선정했습니다. 이들 기관은 전문 상담사와 노동법률 전문가 자문을 통해 피해자 지원을 강화하며, 노동청 상담관과의 협력을 통해 사건 처리 연계를 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>이 기사는 특정 임금 체불 사건이 아닌, 고용노동부의 임금 체불 통계 공개 정책 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않으므로 투자 기회로 판단하기 어렵습니다.</t>
+          <t>이 기사는 직장 내 성희롱 및 성차별 피해자를 위한 고용노동부의 상담 및 권리구제 지원 시스템 운영에 대한 내용입니다. 특정 사건이나 가해자가 명시되지 않아 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모 등을 판단할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>올해부터 ‘임금 체불’ 세부 통계 공개</t>
+          <t>노동부, 민간 상담기관 9곳 고용평등상담실 선정…상담 및 권리구제 지...</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498045&amp;ref=A</t>
+          <t>https://www.ajunews.com/view/20260305090805404</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>2026-03-04 01:03:59.158606+00:00</t>
+          <t>2026-03-06 01:01:41.576406+00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C411" t="inlineStr"/>
-      <c r="D411" t="inlineStr"/>
-      <c r="E411" t="inlineStr"/>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>고용노동부의 직장 내 성희롱·성차별 상담 지원 확대 정책 발표</t>
+        </is>
+      </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>김영훈 고용노동부 장관의 체불 근절, 노동자 보호, 포괄적 임금제 오남용 경고, 65세 정년 연장 추진, 인천환경공단 안전보건관리체계 재설계 주문 등 다양한 활동과 정책 방향에 대한 뉴스 스크랩입니다. 특정 사건이나 분쟁에 대한 보도가 아닌, 장관의 업무 활동을 종합적으로 다루고 있습니다.</t>
+          <t>고용노동부가 직장 내 성희롱·성차별 피해자들을 위한 상담 지원을 확대하고, 민간 상담기관 9곳을 지정했다. 초기 상담부터 권리구제까지 연계를 강화하며 노무사·변호사 자문체계도 운영할 예정이다. 이는 피해자들이 법적 도움을 받을 수 있는 기반을 마련하는 정책적 조치이다.</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>해당 기사는 고용노동부 장관의 정책 방향 및 행정 지시 사항을 다루는 뉴스 스크랩으로, 특정 피해자 집단과 가해자가 명확히 특정되는 구체적인 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 소송 사안이 존재하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피고를 다루는 것이 아닌, 직장 내 성희롱·성차별 피해자 지원을 위한 정부 정책 발표에 관한 내용입니다. 특정 상대방(적합 조건 1, 2 미충족), 구체적인 피해 규모나 피해자 수(적합 조건 3, 4 미충족)가 명시되어 있지 않아 소송금융 투자 대상으로 적합하지 않습니다. 다만, 정부가 상담 지원 체계를 강화하는 것은 향후 개별 사건의 권리구제 가능성을 높일 수 있습니다.</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>김영훈 노동부 장관, “체불 근절·노동자 보호에 총력”…통계 개편 추...</t>
+          <t>직장 내 성희롱·성차별 상담 지원 확대…정부, 민간 상담기관 9곳 지정</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260303500173</t>
+          <t>https://www.news1.kr/economy/employment-labor/6090923</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:53.443578+00:00</t>
+          <t>2026-03-06 01:00:46.658527+00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
-          <t>영화 리뷰이므로 실제 사건 진행 단계 없음</t>
+          <t>고용노동부의 민간 상담기관 선정 및 운영 계획 발표</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>영화 '파반느'는 유토피아 백화점 지하에서 일하는 감정노동자들의 직장 내 괴롭힘을 다루며, 사랑을 통해 상처를 극복하는 과정을 그립니다. 기사는 영화의 줄거리와 메시지를 분석하며, 특히 직장 내 괴롭힘 피해자들이 증거 확보에 겪는 어려움을 언급합니다.</t>
+          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해에 대한 상담과 권리구제를 지원하기 위해 민간 상담기관 9개소를 고용평등상담실로 선정했습니다. 이는 피해자들이 보다 부담 없이 신고·상담할 수 있도록 접근성을 높이고 민간의 전문성을 활용하기 위한 조치입니다. 노동부는 민간 상담실과 협력하여 상담 및 사건 처리 연계를 강화하고 다양한 맞춤형 프로그램을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>해당 기사는 영화 '파반느'에 대한 리뷰로, 실제 직장 내 괴롭힘 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 피고, 피해자, 구체적인 피해 규모 및 증거가 존재하지 않습니다. 기사 내용 자체도 직장 내 괴롭힘의 증거 확보 어려움을 언급하고 있어 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 직장 내 성희롱 또는 성차별 사건에 대한 보도가 아닌, 고용노동부가 직장 내 성희롱 피해자 지원을 위해 민간 상담기관을 선정하고 운영한다는 정책 발표에 관한 것입니다. 따라서 소송금융 투자 대상으로 검토할 특정 사건이 존재하지 않으며, 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘에 대한 '파반느'의 응전</t>
+          <t>성희롱 신고 부담 땐 민간으로…노동부, 상담실 9곳 선정</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211106&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.newsis.com/view/NISX20260305_0003535538</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-03-04 01:00:28.754466+00:00</t>
+          <t>2026-03-06 01:00:31.025777+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C413" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
-      <c r="E413" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E413" t="inlineStr"/>
       <c r="F413" t="inlineStr">
         <is>
-          <t>광주도시공사가 직원 인격 존중, 갑질 근절, 피해자 보호 및 가해자 엄벌 등을 결의하는 '갑질 근절 선언식'을 개최했습니다. 이는 투명하고 공정한 조직 운영을 실천하기 위한 선제적 조치입니다.</t>
+          <t>근로기준법 제20조에 따라 사용자는 근로계약 불이행에 대한 위약금이나 손해배상액을 미리 정하는 계약을 체결할 수 없다는 내용의 생활 법률 정보 기사입니다. 의무 근무기간 미준수 시 위약금 지급 조항 등이 이에 해당합니다.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>해당 기사는 광주도시공사의 '갑질 근절 선언식' 개최에 대한 내용으로, 특정 갑질 사건이나 피해 사실을 다루고 있지 않습니다. 상대방(광주도시공사)은 공공기관으로 자력이 충분하나(적합 조건 2), 구체적인 피해 발생, 책임 주체 특정, 집단적 피해 여부, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 투자에 필요한 핵심 정보가 부재합니다. 따라서 현재 단계에서는 투자 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 근로계약서 작성 시 유의사항에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>광주도시공사 ‘갑질 근절 선언식’ 개최</t>
+          <t>[생활법률] 근로계약서 작성 시 유의사항</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772527377428037068</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902813</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>2026-03-04 00:58:45.008366+00:00</t>
+          <t>2026-03-06 00:34:21.305775+00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C414" t="inlineStr"/>
-      <c r="D414" t="inlineStr"/>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>임금체불 관련 정책 및 통계 개선 논의</t>
+          <t>과거 역사적 사건, 영화 제작 중</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>정부가 임금체불 현황을 기존의 총액 및 인원 중심에서 임금총액 대비 체불 비율, 임금노동자 1만 명당 피해자 수 등 상대 지표를 포함하여 세분화할 계획이다. 또한 상습 체불 사업주에 대한 신용 제재를 강화하여 노동시장 내 체불 수준을 입체적으로 파악하고 대응할 방침이다.</t>
+          <t>영화 '조선인 여공의 노래'는 일제강점기 조선인 여공들이 최소한의 근로 조건과 임금을 요구하며 공장 측과 일본 정부를 상대로 노동쟁의를 벌였으나 일본 정부의 탄압으로 투쟁이 좌절된 역사를 다룹니다. 이 기사는 과거의 역사적 사건을 조명하는 영화에 대한 것으로, 현재 진행 중인 법적 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>이 기사는 특정 임금체불 사건이 아닌, 임금체불 통계 개선 및 상습 체불자에 대한 신용 제재 강화 정책에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 과거 조선인 여공들의 노동쟁의와 일본 정부의 탄압이라는 역사적 사건을 다루는 영화에 대한 내용입니다. 현재 진행 중인 법적 분쟁이 아니며, 이미 종결된 과거 사건으로 소송금융 투자 대상으로서의 신규성 및 현재성이 없습니다.</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조선인 여공 다수</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>임금체불 통계 세분화·상습체불 신용제재 강화</t>
+          <t>붉은 댕기의 노래, 영화 '조선인 여공의 노래'</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55901</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84227</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>2026-03-04 00:58:36.215595+00:00</t>
+          <t>2026-03-06 00:22:46.408278+00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
-      <c r="E415" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E415" t="inlineStr"/>
       <c r="F415" t="inlineStr">
         <is>
-          <t>노란봉투법 시행을 앞두고 기업이 노조 행위로 인한 손해에 대해 개별 노조원의 관여도를 입증하기 어려워질 것이라는 전망이 나온다. 법조계는 판례가 쌓이기 전까지는 손해배상 책임 판단 기준이 불명확하며, 노조원의 경제 상태를 고려한 손해배상액 감액 가능성도 언급된다. 이에 따라 기업들은 소송 대비 기록 확보 및 손해액 사전 계산의 중요성이 커질 것으로 보인다.</t>
+          <t>해당 기사는 민병두 의원의 '나이이즘' 연재 칼럼의 제목들을 모아놓은 것으로, 연령차별과 나이차별이 없는 사회를 주제로 한 일반적인 논평입니다. 특정 사건이나 법적 분쟁에 대한 보도가 아니며, 구체적인 피해 사실이나 소송 당사자가 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 기업이 노조원의 손해 관여도를 개별적으로 입증하기 어려워지고, 법원이 노조원의 경제 상태를 고려하여 손해배상액을 감액할 수 있게 되어 손해배상 청구의 성공 가능성과 회수액이 불확실하다. 이는 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4) 측면에서 소송금융 투자에 부적합하다.</t>
+          <t>해당 기사는 민병두 의원의 연재 칼럼 제목들을 나열한 것으로, 연령차별 및 나이차별이라는 사회적 현상에 대한 일반적인 논평입니다. 특정 사건이나 법적 분쟁을 다루고 있지 않아, 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>‘누가 얼마나 손해 끼쳤나’ 기업 입증해야… 판례 쌓일 때까진 책임 ...</t>
+          <t>[민병두의 나이이즘 (51)] 연령차별, 나이차별이 없는 사회</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560596</t>
+          <t>https://www.news2day.co.kr/article/20260305500029</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-03-04 00:51:33.169649+00:00</t>
+          <t>2026-03-06 00:21:06.043639+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한미약품</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>서울고법 판결 확정 (1986년)</t>
+          <t>외부 공익제보 채널에 성비위 신고 접수 후 내부 징계 과정 및 대주주-전문경영인 갈등 표면화</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>1983년 교통사고를 당한 21세 여성 이모씨가 택시 운전사를 상대로 손해배상 소송을 제기했습니다. 1심 재판부는 '여성 사원의 수입 인정은 25세까지'라는 시대착오적인 판결을 내렸으나, 1986년 서울고법은 이를 깨고 여성의 정년을 55세까지 인정해야 한다고 판시했습니다. 이 판결은 여성 근로자의 권익 보호에 획기적인 역할을 했으며, 이후 남녀고용평등법 제정의 계기가 되었습니다.</t>
+          <t>한미약품에서 임원의 성비위 의혹과 이를 둘러싼 대주주-전문경영인 간 갈등이 불거지며 기업윤리와 내부통제 체계가 도마 위에 올랐습니다. 회사의 성비위 처리 절차의 투명성 부족과 지배구조 문제가 지적되고 있으며, 향후 재발 방지 대책과 거버넌스 강화 여부가 주목됩니다.</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>이 사건은 1983년에 발생하여 1986년 서울고법 판결로 종결된 40년 전의 역사적인 사건입니다. 소송금융 적합도 판단 기준의 '부적합 조건' 중 '이미 종결된 사건'에 명확히 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
+          <t>상대방(한미약품)의 자력은 충분하나(적합 조건 2), 기사는 개별 성비위 사건의 피해 보상보다는 기업윤리 및 내부통제 시스템 개선에 초점을 맞추고 있습니다. 피해 규모나 피해자 수가 명확하지 않고, 공적 절차 진행 중으로 보기도 어려워 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>1심 846만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>“여성 정년도 55세” 판결 40주년 [김태훈의 의미 또는 재미]</t>
+          <t>한미약품 논란이 드러낸 기업윤리·내부통제의 빈틈… 성비위에서 경영...</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260303515392?OutUrl=naver</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=179287</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>2026-03-04 00:41:58.204916+00:00</t>
+          <t>2026-03-06 00:17:36.905285+00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
-      <c r="D417" t="inlineStr"/>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>노동감독관 직무집행법 제정안 국회 법제사법위원회 가결, 공소청법 재입법예고</t>
+          <t>직장 내 괴롭힘 관련 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회가 노동 사건에 대한 검사의 직접수사권을 폐지하는 '노동감독관 직무집행법' 제정안을 가결했다. 다만 법무부의 '공소청법' 제정안에는 근로감독관에 대한 검사의 수사지휘권이 유지되는 내용이 담겨, 현장에서는 사건 처리 속도에 큰 변화가 없을 것으로 예상된다. 특히 대기업 연루 중대재해 사건의 경우 검찰 지휘가 지연되는 문제가 지적되며, 전반적인 사건 처리 속도를 높일 방안 마련이 과제로 남았다.</t>
+          <t>MBC가 31년간 이어온 기상캐스터 제도를 폐지하고 기상 전문가 체제로 전환했습니다. 이는 고 오요안나 기상캐스터의 사망과 생전 직장 내 괴롭힘 피해 호소 의혹이 제기된 후 논의가 본격화된 결과입니다. 유족 측은 직장 내 괴롭힘을 주도했다는 의혹을 받는 선배 기상캐스터를 상대로 손해배상 청구 소송을 제기했으며, 관련 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 내용이 아닌, 노동 사건 수사 주체 및 지휘권에 대한 법률 개정 논의를 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않는, 소송금융 투자 대상이 될 만한 구체적인 사건이 아닙니다.</t>
+          <t>소송 상대방이 개인이므로 자력 확보가 불확실하며, 피해 금액이 명확히 제시되지 않아 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (故 오요안나)</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>검찰, 노동사건 ‘직접수사권’은 사라지고 ‘수사지휘권’은 유지</t>
+          <t>31년 기상캐스터 폐지 후 등장…MBC 기상분석관 '이력 눈길'</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603040600041</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05628486645380040</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>2026-03-04 00:41:06.434399+00:00</t>
+          <t>2026-03-05 01:49:37.420635+00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
-          <t>노랑봉투법 시행 준비 및 집중점검기간 운영</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>구윤철 부총리 겸 재정경제부 장관은 노동조합의 파업·쟁의행위에 대한 기업의 과도한 손해배상 청구를 제한하는 '노랑봉투법' 시행을 앞두고 3개월간 '집중점검기간'을 운영하겠다고 밝혔습니다. 정부는 법의 현장 안착을 위해 현장 모니터링, 해석 지침 안내, 소통 채널 운영 등을 통해 지원할 계획입니다.</t>
+          <t>노란봉투법(개정 노동조합 및 노동관계조정법 2·3조)이 10월 10일 시행될 예정이며, 원청 사용자의 책임 범위 확대 및 쟁의행위 손해배상 청구 제한이 주요 내용이다. 법의 모호성으로 인해 기업 경영권 침해와 노사 갈등 심화에 대한 우려가 제기되고 있으며, 정부는 시행 후 3개월간 집중 점검 기간을 운영할 계획이다. 이 기사는 법 시행에 따른 잠재적 혼란과 문제점을 지적하는 사설이다.</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 새로운 법률('노랑봉투법')의 시행 및 정부의 관리 방안에 대한 보도입니다. 소송금융 투자의 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 새로운 법률(노란봉투법)의 시행과 그로 인한 미래의 잠재적 노사 갈등 및 기업 혼란에 대한 사설입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 발생한 사건이 명확히 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>'노랑봉투법' 시행 앞두고 구윤철  3개월 집중 점검기간 운영</t>
+          <t>[사설] 노란봉투법 곧 시행, 혼란 줄이고 노사 신뢰 쌓길</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260304085122547</t>
+          <t>http://www.fnnews.com/news/202603041840030917</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:28.226819+00:00</t>
+          <t>2026-03-05 01:43:47.987756+00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C419" t="inlineStr"/>
-      <c r="D419" t="inlineStr"/>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정 및 관련 매뉴얼 발표</t>
+          <t>고용평등 임금공시제 도입 및 고용노동정책 성 주류화 촉구 컨퍼런스 진행</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행을 앞두고 산업계와 외국 상공회의소들이 우려를 표명하고 있음을 보도합니다. 이 법안은 사용자 정의를 확대하고 손해배상 책임의 개별 산정 원칙을 도입하며 쟁의행위 대상을 넓혀, 기업의 경영권 침해와 산업 경쟁력 약화를 초래할 수 있다는 지적입니다. 정부는 불확실성 해소를 위해 매뉴얼 발표 및 위원회 설치를 통해 대응하고 있습니다.</t>
+          <t>한국의 고용평등 법제는 선진국 수준이나, 성별 임금격차, 유리천장 등 현실의 차별은 해소되지 않고 있다는 지적이 나왔다. 전문가들은 고용평등 임금공시제 도입과 고용노동정책 성 주류화를 통해 구조화된 차별을 해소해야 한다고 촉구했다. 현재는 소송으로 이어지기 어려운 구조적 문제와 증거 확보의 어려움이 존재한다.</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 발생한 법적 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 새로운 법안의 시행과 그에 따른 산업계의 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 특정 피해자 집단이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>기사는 성별 임금격차 해소를 위한 정책 제언에 초점을 맞추고 있으며, 현재 소송으로 이어지기 어려운 구조적 문제(증거 확보의 어려움, 낮은 소송 제기율)를 명확히 지적합니다. 특정 피고가 명확하지 않아 소송금융 투자 대상으로서의 구체적인 사건으로 보기 어렵습니다. (적합 조건 1, 5 미흡)</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만 명</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>현실로 다가온 '노란봉투법'…경쟁국과 비교해보니 경쟁력 우려</t>
+          <t>법은 선진국 수준인데 현실은…  여성정책 전문가들, 고용평등 임금공...</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/04/2026030314485089272</t>
+          <t>https://www.newspim.com/news/view/20260304001124</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>2026-03-04 00:36:28.213441+00:00</t>
+          <t>2026-03-05 01:43:21.597063+00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C420" t="inlineStr"/>
-      <c r="D420" t="inlineStr"/>
-      <c r="E420" t="inlineStr"/>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>국회 법사위 통과, 본회의 통과 예정인 법률 개정 논의 중</t>
+        </is>
+      </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>고용노동부가 2026년부터 임금체불 통계 지표를 기존 3개에서 11개로 확대하고 매월 공개할 예정입니다. 임금체불률, 체불노동자 만인율 등 새로운 지표가 신설되며, 체불 발생 원인 분석도 세분화됩니다. 근로복지공단은 체불예방지원부를 신설하여 임금체불 근절 및 대지급금 회수 강화에 나섭니다.</t>
+          <t>국회 법제사법위원회가 노동 사건 수사 주체에서 검사를 삭제하고 노동감독관이 전담하도록 하는 '근로감독관 직무집행법안' 수정안을 통과시켰다. 이는 수사와 기소 분리라는 검찰개혁 기조를 노동 분야에 적용한 것으로, 고용노동부는 수사 공백 우려를 표명했다. 법무부는 검사의 수사지휘권은 유지한다는 방침이며, 향후 노동 사건 수사 체계에 큰 변화가 예상된다.</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>이 기사는 임금체불 관련 정부 정책 및 통계 개선에 대한 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해자 집단, 또는 법적 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 노동 사건 수사 체계의 법률 개정(근로감독관 직무집행법안)에 대한 논의를 다루고 있습니다. 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않으며, 투자 대상이 될 만한 구체적인 피해자나 상대방이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>임금체불 칼 빼든 노동부 “매달 통계 공개”</t>
+          <t>與, 노동부 우려에도 노동감독관 단독 수사 추진…현장은 무엇이 바뀌나</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260303517245?OutUrl=naver</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=124&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38937</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
-          <t>2026-03-04 00:23:37.660793+00:00</t>
+          <t>2026-03-05 01:40:56.549067+00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 시행 예고</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>노동조합법 2·3조 개정안(노란봉투법)이 오는 10일 시행될 예정인 가운데, 경영계와 노동계 모두 불확실성에 대한 우려를 표하고 있습니다. 정부는 적극 해명에 나섰으나, 충분한 사회적 숙의 없이 성급하게 추진된 법안으로 인해 시행 초기 현장 혼란이 불가피할 것이라는 지적이 나옵니다.</t>
+          <t>노란봉투법(개정 노동조합법)이 10일 시행을 앞두고 있으며, 원청 사용자에게 하청 노동자와의 교섭 의무를 부여하고 과도한 손해배상 청구를 제한하는 내용을 담고 있습니다. 정부는 공공부문이 모범 사용자로서 선도적 역할을 하겠다고 다짐했으나, 경영계와 보수 언론은 노노 갈등 확산을 우려하고 있습니다. 사설은 정부가 실질적인 교섭에 나서 모범을 보여야 한다고 주장합니다.</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'의 시행을 앞두고 노사 양측의 우려와 불확실성을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방 책임, 구체적인 피해 규모, 또는 특정 가능한 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 '노란봉투법' 시행을 앞둔 시점에 대한 사설로, 특정 소송 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 법 시행으로 인해 향후 집단적 분쟁이 발생할 가능성은 있으나(적합 조건: 상대방 자력 충분, 집단적 피해 가능성), 현재는 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>숙의기간 짧았던 노란봉투법…정부 해명에도 노사 모두 불만</t>
+          <t>[사설] 노란봉투법 시행 코앞, 공공부문이 ‘진짜 사장’ 모범 보여야</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/economy/2026/03/04/2026030315054913558</t>
+          <t>https://www.hani.co.kr/arti/opinion/editorial/1247684.html</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>2026-03-04 00:18:19.955498+00:00</t>
+          <t>2026-03-05 01:33:28.957124+00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr"/>
-      <c r="E422" t="inlineStr"/>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>노란봉투법 입법 및 시행 예정</t>
+        </is>
+      </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>이 기사는 노동법 변호사가 노동자를 위해 사건을 상담하고 소송하는 자신의 업무 철학을 밝히는 내용입니다. 노동자를 대변하는 변호사의 역할과 사용자 측 변호사의 존재를 언급하며, 자신의 편파적인 입장을 강조합니다.</t>
+          <t>이 기사는 하청 노동자들이 원청과 교섭할 수 있도록 하고 쟁의행위에 대한 손해배상 청구를 제한하는 '노란봉투법'의 입법 진행 상황을 다룹니다. 법안의 시행일이 다가오고 있으며, 재계는 이에 대한 우려를 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동법 변호사의 업무 철학에 대한 일반적인 논평입니다. 소송금융 투자 대상을 식별할 수 있는 구체적인 당사자, 피해 사실, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 노동 관련 법안의 입법 및 시행 예정에 대해 설명하고 있습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>노동법 수업</t>
+          <t>재계 '삼중고'…이 와중에 노란봉투법까지</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232960</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030416242842063</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
-          <t>2026-03-03 00:49:12.626227+00:00</t>
+          <t>2026-03-05 01:32:20.314661+00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
-      <c r="D423" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
-          <t>노동감독관 직무집행법안 국회 상임위 통과, 본회의 처리만 남음</t>
+          <t>개정 노조법 시행</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>국회에서 노동 사건에 대한 검찰의 직접수사권을 폐지하고 노동감독관이 전담하도록 하는 법안이 상임위를 통과, 본회의 처리를 앞두고 있다. 정부는 수사 공백과 혼선을 우려하지만 여당은 검찰개혁 기조에 맞춰 법안을 추진 중이다. 고용노동부는 감독관의 수사 역량 강화를 위한 교육 개편에 나섰다.</t>
+          <t>개정된 노동조합법이 10일 시행됨에 따라, 원청이 하청 노동자를 실질적으로 지배하는 경우 '사용자'로 인정될 수 있습니다. 또한, 쟁의행위로 인한 손해배상 책임을 인정할 때 모든 조합원에게 연대책임을 묻던 방식에서 벗어나 각 노동자의 지위, 역할, 손해 발생 기여도 등을 따져 책임 비율을 개별적으로 산정하게 됩니다.</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, 노동 사건 수사 주체를 검사에서 노동감독관으로 변경하는 입법 과정에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 개정된 노동조합법의 시행을 보도하며, 원청의 사용자 책임 및 쟁의행위 손해배상 책임 산정 방식에 대한 법적 변화를 설명합니다. 특정 사건이나 피해 사실, 구체적인 가해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>정부는 우려하는데… 與, 노동 수사서 ‘검사 배제’ 강행</t>
+          <t>개정 노조법 10일 시행… 원청, 하청 실질 지배 땐 '사용자'</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772436638&amp;code=11131800&amp;cp=nv</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834187</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
-          <t>2026-03-02 12:54:58.323655+00:00</t>
+          <t>2026-03-05 01:30:53.352934+00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C424" t="inlineStr"/>
-      <c r="D424" t="inlineStr"/>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>포스코홀딩스(주), 현대제철(주)</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>노동법 개정안 관련 입법 및 정책 논의 중</t>
+          <t>노조 공동 행동 예고, 국회 기자회견 예정</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>안병국 포항시의원이 '노란봉투법' 개정안의 사용자 범위 확대가 하청노동자에게 부담을 전가할 수 있다고 우려하는 기고문입니다. 법의 취지는 좋으나, 현장 교섭 질서와 산업 구조에 미칠 영향을 면밀히 검토하고 보완 입법이 필요하다고 주장합니다. 현재는 법 시행 유예 및 사회적 대화기구 구성을 제안하고 있습니다.</t>
+          <t>포스코와 현대제철 노조가 고용 안정과 철강산업 보호를 목표로 연대하여 공동 행동을 예고했다. 자동화 및 로봇 도입, 구조조정으로 인한 인력 축소 우려가 주요 쟁점이며, 국회에서 공동 기자회견을 개최할 예정이다. '노란봉투법' 시행 임박으로 업계 긴장감이 고조되고 있다.</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법' 개정안의 잠재적 문제점을 지적하는 시의원의 기고문으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고(적합 조건 1, 2 불충족), 구체적인 피해 규모나 피해자 수도 파악할 수 없어(적합 조건 3, 4 불충족) 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>기사는 포스코와 현대제철 노조의 고용 안정 우려와 자동화 도입에 대한 공동 대응을 다루고 있으며, 아직 구체적인 피해 발생이나 소송 제기 단계가 아님. 소송금융의 주요 대상인 명확한 과거 피해와 손해배상 청구권이 현재로서는 불분명함. (적합 조건 1, 6 미충족)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>[기고] 안병국 포항시의원, 하청노동자 토사구팽되나</t>
+          <t>포스코·현대제철 노조 손잡았다…고용안정 내세워 공동 행동 예고</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1944219</t>
+          <t>https://www.etoday.co.kr/news/view/2561673</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:44.736374+00:00</t>
+          <t>2026-03-05 01:27:18.939262+00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr"/>
       <c r="F425" t="inlineStr">
         <is>
-          <t>해당 기사는 '근로자 추정제' 도입 시 소상공인 및 영세 사업자들이 인건비, 소송, 행정처분, 형사처벌 등 급격히 증가하는 부담에 직면할 수 있다는 우려를 제기합니다. 이는 근로기준법 위반 위험을 확대시킬 수 있다고 지적하며 제도의 개선 필요성을 시사합니다.</t>
+          <t>고용노동부가 양성평등위원회를 열고 한국과 스웨덴의 노동시장 성평등 정책을 논의했다. 스웨덴의 480일 부모보험 제도와 남성 육아 참여를 유도하는 할당제 등이 소개되었으며, 한국의 성평등 정책 개선 내용도 공유되었다. 이는 특정 사건이나 피해 발생에 대한 보도가 아닌 정책 논의에 관한 기사이다.</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>해당 기사는 '근로자 추정제'라는 정책의 잠재적 영향에 대한 논평으로, 특정 피해자와 가해자가 명확히 특정되는 사건이 아닙니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 고용노동부의 양성평등 정책 논의 및 스웨덴 사례 공유에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>'근로자 추정제', 이대로 좋은가</t>
+          <t>“480일 부모보험이 아빠 육아 바꿔”…스웨덴서 배우는 저출산 해법</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>smedaily.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352498</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05267686645380040</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>2026-03-02 00:42:28.221305+00:00</t>
+          <t>2026-03-05 00:59:26.173649+00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C426" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C426" t="inlineStr"/>
+      <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
-          <t>1심 원고 패소 판결</t>
+          <t>고용노동부 양성평등위원회 개최 및 정책 논의</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>온라인 구직 사이트를 통해 합격 통보를 받은 지 4분 만에 채용이 취소된 B씨가 A사를 상대로 취소 소송을 제기했으나, 1심 법원은 원고 패소 판결을 내렸습니다. A사는 자회사 C사와 A사가 별개의 사업장이며 C사의 상시 근로자 수가 5인 미만이라는 점을 주장했습니다.</t>
+          <t>고용노동부가 양성평등위원회를 개최하여 노동시장 양성평등 정책 방향을 논의하고 스웨덴의 성평등 정책을 공유했습니다. 권창준 차관은 양성평등이 노동자의 기회이자 기업의 경쟁력임을 강조하며, 직장 내 성희롱·성차별 및 일·가정 양립 등 다양한 노동시장 정책 영역에서 불평등이 발생하지 않도록 노력할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>원고가 1심에서 패소하여 상대방의 책임이 명확하다고 보기 어려우며, 이미 판결이 선고된 사건으로 소송금융 투자 대상으로서의 위험이 높습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족, 부적합 조건 '이미 종결된 사건'에 준함)</t>
+          <t>본 기사는 고용노동부의 양성평등 정책 논의에 대한 보도로, 특정 사건의 피해 사실이나 가해 주체가 명확히 드러나지 않습니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 중 어느 하나에도 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>[판결] '합격을 통보합니다' 4분 뒤 '채용 취소합니다'는 부당해고</t>
+          <t>권창준 고용노동부 차관  노동시장 양성평등은 기회이자 경쟁력</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>ibabynews.com</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216975</t>
+          <t>https://www.ibabynews.com/news/articleView.html?idxno=149293</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
-          <t>2026-03-02 00:39:00.965658+00:00</t>
+          <t>2026-03-05 00:53:23.668997+00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
-      <c r="E427" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E427" t="inlineStr"/>
       <c r="F427" t="inlineStr">
         <is>
-          <t>여당이 정부의 우려에도 불구하고 노동감독관의 수사 과정에서 검사의 지휘권을 배제하는 법안을 국회 법제사법위원회에서 통과시켰습니다. 고용노동부와 법무부는 노동사건 수사에 공백이 발생할 수 있다고 우려를 표명했으나, 여당은 검찰개혁의 일환으로 검사 배제를 강행했습니다. 향후 노동감독관이 독자적으로 수사를 진행하고 검사는 기소 여부만 판단하는 구조로 전환될 전망입니다.</t>
+          <t>노동부가 스웨덴 성평등청과 만나 남녀고용평등법에 따른 성희롱·성차별 금지 및 피해구제 체계, 노동청·노동위원회를 통한 권리구제 절차, 예방 중심 근로감독 활동 등을 소개하며 협력 방안을 논의했습니다. 부모 맞돌봄 육아휴직 인센티브 확대 방안도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 노동 사건 수사 체계의 법률 개정 과정을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 여부 등 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 법적 분쟁이나 피해 사례를 다루지 않고, 노동부와 스웨덴 성평등청 간의 정책 협력 논의를 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>與, 정부 우려에도 노동 수사서 ‘검사 배제’ 강행…현장선 ‘수사공백...</t>
+          <t>노동부, 스웨덴 성평등청과 협력 논의</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029461991&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.naeil.com/news/read/579900?ref=naver</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>2026-03-02 00:35:27.880186+00:00</t>
+          <t>2026-03-05 00:52:39.285028+00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
-      <c r="D428" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박 및 관련 매뉴얼 발표, 하청 노조의 원청 교섭 요구 시작</t>
+          <t>노란봉투법 시행에 따른 잠재적 분쟁 우려</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 3월 10일 시행을 앞두고 원청 기업이 최소 2개 이상의 노조와 교섭해야 하는 등 노사관계에 큰 변화가 예상됩니다. 정부는 교섭 절차 매뉴얼을 발표했으나, 노동계는 어용 노조 우려를, 경영계는 경영권 침해와 분쟁 유발을 주장하며 혼란이 가중되고 있습니다. 이미 하청 노조들이 14개 원청 기업에 교섭을 요구하는 등 현장 움직임이 시작되었습니다.</t>
+          <t>노란봉투법 시행을 앞두고 공기업 노조의 교섭 요구 및 행정소송 가능성, 건설사의 원청 교섭 부담과 발주처 분쟁 불똥 등 '이중속박'에 대한 우려가 제기되고 있다. 노동자의 소송이 증가할 수 있다는 전망이 나온다.</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 명확한 상대방의 책임이 있는 상황을 다루지 않고, 새로운 법률(노란봉투법)의 시행과 그로 인한 노사관계의 변화 및 향후 분쟁 가능성을 설명합니다. 따라서 소송금융 투자 대상으로서의 구체적인 피해 발생 및 손해배상 청구 요건이 불분명하여 적합 조건에 부합하는 부분이 적습니다.</t>
+          <t>기사는 '노란봉투법' 시행에 따른 공기업 및 건설사의 잠재적 부담과 노동자 소송 증가 가능성을 다루고 있어, 특정 사건이나 구체적인 피해자가 명확히 드러나지 않는다. 소송금융 투자를 위한 구체적인 사건 발굴이 어렵다.</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>“원청, 최소 2개 이상 노조와 교섭”… 경영권 침해 논란은 지속 [이슈...</t>
+          <t>[노란봉투법 시행 D-5] 원청 교섭 부담·발주처 분쟁 불똥 '이중속박' …...</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/02/20260302032002?wlog_tag3=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603041206374010792</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>2026-03-02 00:27:35.961839+00:00</t>
+          <t>2026-03-05 00:38:28.956152+00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C429" t="inlineStr"/>
-      <c r="D429" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D429" t="inlineStr"/>
+      <c r="E429" t="inlineStr"/>
       <c r="F429" t="inlineStr">
         <is>
-          <t>고용노동부가 노란봉투법 시행을 앞두고 원하청 상생 교섭절차 매뉴얼을 발표하며, 하청노조의 원청 상대 교섭 시 원청노조와의 교섭창구 단일화가 필요 없다는 입장으로 변경했다. 이는 하청노조의 교섭 접근성을 개선했지만, 노동부의 오락가락한 입장으로 법적 불확실성을 키웠다는 비판이 제기된다. 이에 따라 단체교섭 문제가 향후 소송으로 이어질 가능성이 높다는 전망이 나온다.</t>
+          <t>이 기사는 암 경험자들이 과거 병력을 드러내는 '암밍아웃'이 어려운 현실과 고용 시장에서의 차별 문제를 조명합니다. 고용주가 명확한 이유를 남기지 않아 피해자가 차별을 증명하기 어렵다는 점을 지적하며, 이는 특정 사건이 아닌 사회 전반의 구조적 문제를 다루는 논평입니다.</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법 시행에 따른 고용노동부의 매뉴얼 변경으로 인한 법리적 혼란과 향후 소송 가능성을 다루고 있어, 특정 사건의 피해 발생이나 명확한 책임 주체가 부재하다. 직접적인 금전적 피해 규모나 피해자 수가 특정되지 않아 소송금융의 적합 조건에 부합하는 부분이 적다.</t>
+          <t>이 기사는 암 경험자들의 고용 차별이라는 일반적인 사회적 문제를 다루고 있으며, 특정 사건이나 법적 분쟁을 보고하는 것이 아닙니다. 특정 피고, 구체적인 피해자 집단, 명확한 피해 규모, 또는 진행 중인 공적 절차가 언급되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>‘원청노조 포함 창구단일화’, 노란봉투법 매뉴얼서 왜 빠졌나</t>
+          <t>[나동준 시선의 ESG] 암환자 고용, 그들이 말하지 못하는 것</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>lecturernews.com</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/labor/1247115.html</t>
+          <t>https://www.lecturernews.com/news/articleView.html?idxno=198052</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>2026-03-01 12:45:06.871213+00:00</t>
+          <t>2026-03-05 00:25:28.570802+00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
-          <t>개정 노조법 시행 예정 및 설명회 개최</t>
+          <t>교육공무직원 소송비용 지원 정책 발표</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>개정 노동조합 및 노동관계 조정법(노조법), 일명 '노란봉투법'이 3월 10일 시행을 앞두고 제주에서 설명회가 개최된다. 이 법은 근로계약을 직접 체결하지 않았더라도 근로조건을 실질적으로 지배·결정하는 경우 사용자로 인정하여 하청·간접고용 노동자의 교섭권을 강화하는 것이 골자다. 제주 지역의 관광·숙박·음식업, 건설업 등 간접고용 비중이 높은 산업에 큰 영향을 미칠 것으로 예상되며, 향후 노동위원회 및 법원 판례 축적이 중요할 전망이다.</t>
+          <t>경북교육청이 교육 현장에서 발생할 수 있는 법적 분쟁에 대비하여 교육공무직원의 소송비용을 지속적으로 지원할 방침이라고 밝혔다. 이는 직원 보호를 위한 처우개선 정책의 일환으로, 지난해에 이어 올해도 추진된다. 기사는 특정 사건이 아닌 일반적인 정책 발표에 해당한다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>기사는 개정 노조법 시행에 따른 잠재적 영향과 법리적 쟁점을 다루는 설명회 개최 소식으로, 특정 피해 사건이나 소송이 발생한 상황이 아님. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 파악되지 않아 현재로서는 투자 적합도가 낮음.</t>
+          <t>기사는 경북교육청의 교육공무직원 소송비용 지원 정책 발표에 관한 것으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 상대방, 피해 규모, 책임 소재 등이 전혀 파악되지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>제주노동포럼, 4일 개정 노조법 설명회 개최</t>
+          <t>경북교육청, 교육공무직원 근무환경 개선</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603011323110155</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=592927</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-03-01 12:35:57.386912+00:00</t>
+          <t>2026-03-04 01:49:19.686661+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C431" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>청구 소송에서 각하 판결</t>
+          <t>동료들의 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>저성과자로 분류되어 퇴직금 4억 원을 받은 A씨가 회사에 추가 위로금을 요구하며 소송을 제기했습니다. 그러나 법원은 A씨의 청구를 각하하고 회사 측의 손을 들어줬습니다. 이는 법정 퇴직금 외 사례금 성격의 지급은 회사의 재량이라는 판단에 따른 것입니다.</t>
+          <t>직장 내 괴롭힘을 신고한 치료사가 오히려 가해자로 지목한 동료들에게 1천만 원의 손해배상 소송을 당해 억울함을 호소하고 있습니다. 동료들은 사내 메신저 유출 피해를 주장하고 있으며, 법조계는 개인의 행위에 대한 법적 쟁점을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>이 사건은 이미 법원에서 청구 소송에 대해 '각하' 판결을 내리고 회사 측의 손을 들어준 상태입니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>소송 상대방이 개별 동료들이므로 자력 충분 조건(적합 조건 2)에 부합하지 않습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건이며(적합 조건 3 미충족), 현재 피소된 금액이 1천만원으로 소송금융 투자 대상으로서 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>'저성과자' 퇴직금 4억 줬더니…위로금 노린 '우수사원'의 반전 [곽용희...</t>
+          <t>'괴롭힘 신고'했더니 1000만원 소송…치료사의 눈물</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602226024i</t>
+          <t>https://lawtalknews.co.kr/article/FHY4Q7N87KVS</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>2026-03-01 00:33:01.015638+00:00</t>
+          <t>2026-03-04 01:32:14.463970+00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 입법 논의 중</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>민주노총이 3월 1일부터 '노란봉투법' 시행을 알리는 라디오 광고 캠페인을 진행합니다. 이 법은 정당한 노동조합 활동에 대한 무분별한 손해배상 청구를 방지하고 노동권을 보호하며, 노동자 차별 해소 및 열악한 노동 환경 개선을 목표로 합니다.</t>
+          <t>안병국 포항시의원이 '노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정의 과제에 대해 기고했습니다. 이 법안은 2009년 쌍용자동차 사태 이후 노동권 보호와 과도한 손해배상 부담 완화라는 사회적 요구에서 출발했습니다.</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'의 시행과 그 목적을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 또는 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법안에 대한 기고문입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>민주노총, 3월 1일부터 '노란봉투법 시행' 알리는 라디오 광고 캠페인 전...</t>
+          <t>[기고] 산업도시의 시각에서 본 노란봉투법의 과제</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508829</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=535621</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>2026-03-01 00:25:35.976940+00:00</t>
+          <t>2026-03-04 01:29:49.932920+00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C433" t="inlineStr"/>
-      <c r="D433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
-          <t>소송 진행 중, 구체적 내용 미공개</t>
+          <t>성별 임금 격차 해소 및 징벌적 손해배상 도입 논의</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>과거 연봉 104억을 받던 스타가 현재 매장 판매원으로 일하며 우울증을 겪고 있다고 고백했습니다. 그는 현재 진행 중인 소송이 있으며, 이로 인해 자세한 내용을 밝힐 수 없다고 언급했습니다.</t>
+          <t>해당 기사는 고용 형태, 직급, 직무, 근속연수별 성별 인원과 보수, 승진 등 정보 공개를 통해 성차별을 개선해야 한다고 주장합니다. 성차별 개선이 이루어지지 않을 경우 징벌적 손해배상 등 실효성 있는 제재가 필요하다고 강조하며, 성별 임금 격차의 근본 원인 해결을 촉구합니다.</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(상대방, 사건 분야, 피해 규모, 증거 등)이 전혀 언급되지 않아 소송금융 적합도를 판단하기 어렵습니다. 현재 소송이 진행 중이라는 점 외에는 투자 검토에 필요한 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>해당 기사는 성별 임금 격차 해소를 위한 정책 및 법적 제재의 필요성을 주장하는 논평으로, 특정 피해 사건, 구체적인 피해자 집단, 또는 명확한 피고가 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>'연봉 104억 스타→매장 판매원'... 우울증 겪었다  슬픈 고백! 바르셀로...</t>
+          <t>임금이 드러나야 평등이 시작된다</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>sportalkorea.com</t>
+          <t>ildaro.com</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
-          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553011525</t>
+          <t>http://www.ildaro.com/10401</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>2026-02-28 12:45:17.241733+00:00</t>
+          <t>2026-03-04 01:24:15.202485+00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>과거 하급심 판례 분석</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>한화 필리 조선소가 통근 도보시간에 대한 임금 소송에서 근로자들과 합의하여 총 90만 달러를 지급하기로 했다. 변호사 비용 등을 제외한 60만 3천 달러가 근로자들에게 분배될 예정이다. 이는 주당 39.5시간 초과 근무한 주수를 기준으로 산정된다.</t>
+          <t>이 기사는 '판례로 풀어보는 직장 내 괴롭힘 성립 요건' 시리즈의 마지막 글로, 신체적ㆍ정신적 고통 및 근무 환경 악화의 판단 기준을 하급심 판례를 통해 구체적으로 살펴본다. 직접적 폭행, 신체적 위협, 가혹 행위, 업무 무관 육체노동 강요, 언어적 폭력 등 다양한 유형의 괴롭힘 사례를 제시하며, 피해 발생 여부 판단 기준과 증거의 필요성 등에 대해 설명한다.</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>이미 소송 합의가 완료되어 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융은 진행 중인 사건에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 신규성이 없음.</t>
+          <t>이 기사는 특정 직장 내 괴롭힘 사건에 대한 보도가 아닌, 과거 하급심 판례를 통해 직장 내 괴롭힘 성립 요건을 해설하는 법률 분석 글이다. 소송금융 투자 대상이 될 만한 새로운 사건이나 진행 중인 사건이 없으며, 언급된 사례들은 이미 종결된 판례들이므로 부적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>90만 달러 (합의금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>근로자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>한화 필리 조선소, '통근 도보시간' 임금 소송 합의...90만 달러 지급</t>
+          <t>판례로 풀어보는 직장 내 괴롭힘 성립 요건⑶ : 신체적ㆍ정신적 고통, ...</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M434" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022809105727770c8c1c064d_1</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=106&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38920</t>
         </is>
       </c>
       <c r="N434" t="inlineStr">
         <is>
-          <t>2026-02-28 12:34:49.065698+00:00</t>
+          <t>2026-03-04 01:24:02.414930+00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C435" t="inlineStr"/>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>노란봉투법 매뉴얼 확정 및 시행 준비</t>
+          <t>1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>고용노동부가 '노란봉투법'의 현장 안착을 위한 매뉴얼을 확정하고 공동 브리핑을 진행했습니다. 원청의 사용자성 확대에도 불구하고 원·하청 노조의 교섭창구를 분리하는 '투트랙' 원칙을 공식화하며, 정부는 원청의 부담 확대를 인정하고 불법 투쟁 대신 제도권 내 해결을 강조했습니다.</t>
+          <t>A사가 합격 통보 4분 만에 채용을 취소하여 발생한 소송에서 원고가 패소했다. 이 사건은 채용 취소의 정당성 여부를 다투는 개별 노동 분쟁으로, 1심 법원은 원고의 주장을 받아들이지 않았다.</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행 매뉴얼 발표에 대한 것으로, 특정 피해 발생 사건이나 명확한 상대방의 위법 행위를 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>원고가 1심에서 패소한 사건으로, 소송금융 투자는 일반적으로 승소 가능성이 높은 사건에 집중하는 경향이 있어 투자 난이도가 높다 (기타 투자 어려운 이유 있음). 또한, 집단적 피해가 아닌 개별 사건이며 (적합 조건 3 불충족), 상대방의 자력이나 피해 규모가 기사에서 명확히 파악되지 않는다 (적합 조건 2, 4 불충족).</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>노란봉투법 교섭창구 '투트랙'…원·하청 노조 분리 원칙(종합)</t>
+          <t>주차는? 급여일은?  합격 통보 4분 만 '채용 취소'···법원 판단은?</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/economy/employment-labor/6085466</t>
+          <t>https://magazine.hankyung.com/job-joy/article/202603035800d</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
-          <t>2026-02-28 12:33:10.976159+00:00</t>
+          <t>2026-03-04 01:17:37.221502+00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C436" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C436" t="inlineStr"/>
+      <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>고용노동부의 임금 체불 통계 공개 정책 발표</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>미국 최대 유통업체 월마트가 배송 기사 임금 산정 관련 소송에서 1억 달러(약 1441억 원)를 지급하기로 합의했습니다. FTC는 월마트의 고용 조건에 대한 오해 유발 행위에 대해 시간제 근로자 보상을 요구하는 소송을 제기한 바 있습니다.</t>
+          <t>고용노동부가 올해부터 임금 체불 총액뿐만 아니라 임금 체불률, 체불 노동자 만인율 등 세부 지표를 공개하겠다고 밝혔습니다. 이는 체불의 심각성과 변동 상황을 더 정확하게 파악하기 위함이며, 기존의 총액 및 피해자 수 중심 발표의 한계를 보완할 예정입니다.</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>이 사건은 미국 월마트의 배송기사 임금 소송으로, 이미 1억 달러 합의로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자는 현재 진행 중이거나 향후 진행될 사건에 적합하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 특정 임금 체불 사건이 아닌, 고용노동부의 임금 체불 통계 공개 정책 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않으므로 투자 기회로 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>1억 달러 (약 1441억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>배송 기사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>美 월마트, 배송기사 임금 소송 합의… 1억달러 지급</t>
+          <t>올해부터 ‘임금 체불’ 세부 통계 공개</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157856</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498045&amp;ref=A</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>2026-02-28 01:46:17.365159+00:00</t>
+          <t>2026-03-04 01:03:59.158606+00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr"/>
-      <c r="E437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E437" t="inlineStr"/>
       <c r="F437" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'이 6개월의 준비 기간을 거쳐 다음 달 10일부터 시행된다는 내용을 보도합니다. 이 법은 사용자의 정의를 확대하고 과도한 손해배상을 제한하는 것을 골자로 하며, 과거 470억 원의 손해배상 소송과 같은 사례를 배경으로 합니다. 법 시행을 앞두고 원하청 노조의 분리 교섭 등 변화가 예상됩니다.</t>
+          <t>김영훈 고용노동부 장관의 체불 근절, 노동자 보호, 포괄적 임금제 오남용 경고, 65세 정년 연장 추진, 인천환경공단 안전보건관리체계 재설계 주문 등 다양한 활동과 정책 방향에 대한 뉴스 스크랩입니다. 특정 사건이나 분쟁에 대한 보도가 아닌, 장관의 업무 활동을 종합적으로 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>이 기사는 '노란봉투법'의 시행을 다루는 입법 관련 뉴스이며, 소송금융 투자를 검토할 만한 특정 사건이나 피해자가 명확히 제시되지 않습니다. 언급된 470억 원의 손해배상 소송은 법 제정의 배경으로 과거 사건에 해당하며, 현재 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 투자 대상으로서의 신규성이 결여됩니다.</t>
+          <t>해당 기사는 고용노동부 장관의 정책 방향 및 행정 지시 사항을 다루는 뉴스 스크랩으로, 특정 피해자 집단과 가해자가 명확히 특정되는 구체적인 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 소송 사안이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>노란봉투법 2주 뒤 시행…원하청 노조 분리 교섭</t>
+          <t>김영훈 노동부 장관, “체불 근절·노동자 보호에 총력”…통계 개편 추...</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515454</t>
+          <t>https://www.news2day.co.kr/article/20260303500173</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>2026-02-28 01:44:25.667270+00:00</t>
+          <t>2026-03-04 01:02:53.443578+00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
-      <c r="D438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
-          <t>노란봉투법 시행령 재입법예고 및 현장 안착을 위한 노사정 논의 진행 중</t>
+          <t>영화 리뷰이므로 실제 사건 진행 단계 없음</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>노란봉투법(노조법 2·3조)의 '투트랙 교섭'이 공식화되었으며, 원청 책임 확대와 관련하여 의제 범위 및 공고 의무에 대한 노사 간 이견이 지속되고 있습니다. 고용노동부와 중앙노동위원회가 현장 안착을 위한 공동 브리핑을 진행하며 법 시행을 앞두고 있습니다.</t>
+          <t>영화 '파반느'는 유토피아 백화점 지하에서 일하는 감정노동자들의 직장 내 괴롭힘을 다루며, 사랑을 통해 상처를 극복하는 과정을 그립니다. 기사는 영화의 줄거리와 메시지를 분석하며, 특히 직장 내 괴롭힘 피해자들이 증거 확보에 겪는 어려움을 언급합니다.</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>본 기사는 노란봉투법의 시행 및 해석에 대한 노사정 간의 논의와 이견을 다루고 있으며, 특정 피해 사건이나 가해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 발생, 상대방 책임, 피해 규모 등의 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 영화 '파반느'에 대한 리뷰로, 실제 직장 내 괴롭힘 사건에 대한 보도가 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 피고, 피해자, 구체적인 피해 규모 및 증거가 존재하지 않습니다. 기사 내용 자체도 직장 내 괴롭힘의 증거 확보 어려움을 언급하고 있어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>노란봉투법 '투트랙 교섭' 공식화…의제 범위·공고 의무에 노사 이견(...</t>
+          <t>직장 내 괴롭힘에 대한 '파반느'의 응전</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/economy/employment-labor/6085999</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211106&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
-          <t>2026-02-28 01:31:55.429351+00:00</t>
+          <t>2026-03-04 01:00:28.754466+00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C439" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>광주도시공사</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
-          <t>노란봉투법 최종 매뉴얼 발표</t>
+          <t>갑질 근절 선언식 개최</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>고용노동부가 '노란봉투법'의 최종 매뉴얼을 발표했다. 이 법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 주요 내용으로 한다. 매뉴얼에는 원·하청 노조 분리가 원칙이라는 내용이 포함되어 있다.</t>
+          <t>광주도시공사가 직원 인격 존중, 갑질 근절, 피해자 보호 및 가해자 엄벌 등을 결의하는 '갑질 근절 선언식'을 개최했습니다. 이는 투명하고 공정한 조직 운영을 실천하기 위한 선제적 조치입니다.</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>이 기사는 노란봉투법의 최종 매뉴얼 발표에 대한 것으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 투자 적합 조건에 해당하는 구체적인 사안이 부재하여 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 광주도시공사의 '갑질 근절 선언식' 개최에 대한 내용으로, 특정 갑질 사건이나 피해 사실을 다루고 있지 않습니다. 상대방(광주도시공사)은 공공기관으로 자력이 충분하나(적합 조건 2), 구체적인 피해 발생, 책임 주체 특정, 집단적 피해 여부, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 투자에 필요한 핵심 정보가 부재합니다. 따라서 현재 단계에서는 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>고용부 노란봉투법 최종 매뉴얼 발표,  원·하청 노조 분리가 원칙</t>
+          <t>광주도시공사 ‘갑질 근절 선언식’ 개최</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431521</t>
+          <t>http://www.jndn.com/article.php?aid=1772527377428037068</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
-          <t>2026-02-28 01:30:17.418643+00:00</t>
+          <t>2026-03-04 00:58:45.008366+00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>임금체불 관련 정책 및 통계 개선 논의</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노동조합법) 시행을 앞두고 센드버드와 법무법인 세종이 컨택센터 기업들을 대상으로 웨비나를 개최합니다. 이 웨비나에서는 노란봉투법의 핵심 쟁점과 기업이 직면할 수 있는 '실질 사용자' 분쟁 시나리오, 그리고 AI 기반 AICC 전환을 통한 노무 리스크 완화 전략을 다룰 예정입니다.</t>
+          <t>정부가 임금체불 현황을 기존의 총액 및 인원 중심에서 임금총액 대비 체불 비율, 임금노동자 1만 명당 피해자 수 등 상대 지표를 포함하여 세분화할 계획이다. 또한 상습 체불 사업주에 대한 신용 제재를 강화하여 노동시장 내 체불 수준을 입체적으로 파악하고 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>해당 기사는 노란봉투법 시행을 앞두고 기업들이 법적 리스크에 대비하기 위한 웨비나 개최 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 특정 임금체불 사건이 아닌, 임금체불 통계 개선 및 상습 체불자에 대한 신용 제재 강화 정책에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>[올쇼TV] “노란봉투법 D-11, 귀사의 컨택센터는 안전한가요?” 3월 5일 ...</t>
+          <t>임금체불 통계 세분화·상습체불 신용제재 강화</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L440" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M440" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260227000318</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=55901</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:44.971491+00:00</t>
+          <t>2026-03-04 00:58:36.215595+00:00</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
-          <t>노조법 개정안 매뉴얼 확정</t>
+          <t>노란봉투법 시행 예정 및 법적 쟁점 분석</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>노조법 개정안 매뉴얼이 확정되어 원·하청 노조의 '분리 교섭'이 원칙이 됩니다. 이 개정안은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다.</t>
+          <t>노란봉투법 시행을 앞두고 기업이 노조 행위로 인한 손해에 대해 개별 노조원의 관여도를 입증하기 어려워질 것이라는 전망이 나온다. 법조계는 판례가 쌓이기 전까지는 손해배상 책임 판단 기준이 불명확하며, 노조원의 경제 상태를 고려한 손해배상액 감액 가능성도 언급된다. 이에 따라 기업들은 소송 대비 기록 확보 및 손해액 사전 계산의 중요성이 커질 것으로 보인다.</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 노조법 개정안 및 관련 매뉴얼 확정에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>노란봉투법 시행으로 기업이 노조원의 손해 관여도를 개별적으로 입증하기 어려워지고, 법원이 노조원의 경제 상태를 고려하여 손해배상액을 감액할 수 있게 되어 손해배상 청구의 성공 가능성과 회수액이 불확실하다. 이는 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4) 측면에서 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>노조법 개정안 매뉴얼 확정...“원·하청 노조 ‘분리 교섭’이 원칙”</t>
+          <t>‘누가 얼마나 손해 끼쳤나’ 기업 입증해야… 판례 쌓일 때까진 책임 ...</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001688712.html</t>
+          <t>https://www.etoday.co.kr/news/view/2560596</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
-          <t>2026-02-28 01:25:27.194420+00:00</t>
+          <t>2026-03-04 00:51:33.169649+00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C442" t="inlineStr"/>
-      <c r="D442" t="inlineStr"/>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 및 내용 설명</t>
+          <t>서울고법 판결 확정 (1986년)</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>노란봉투법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법안은 원청 사용자가 하청 노동자와 직접적인 근로계약을 맺지 않아도 교섭 의무를 지도록 하며, 원·하청 노조 간 교섭창구를 최소 2개로 분리하는 것을 원칙으로 합니다.</t>
+          <t>1983년 교통사고를 당한 21세 여성 이모씨가 택시 운전사를 상대로 손해배상 소송을 제기했습니다. 1심 재판부는 '여성 사원의 수입 인정은 25세까지'라는 시대착오적인 판결을 내렸으나, 1986년 서울고법은 이를 깨고 여성의 정년을 55세까지 인정해야 한다고 판시했습니다. 이 판결은 여성 근로자의 권익 보호에 획기적인 역할을 했으며, 이후 남녀고용평등법 제정의 계기가 되었습니다.</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'이라는 법률의 내용과 취지에 대해 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 손해 발생 사실이 없어 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 사건은 1983년에 발생하여 1986년 서울고법 판결로 종결된 40년 전의 역사적인 사건입니다. 소송금융 적합도 판단 기준의 '부적합 조건' 중 '이미 종결된 사건'에 명확히 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 846만원</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>노란봉투법 교섭창구 최소 2개…원·하청 노조간 '분리'가 원칙</t>
+          <t>“여성 정년도 55세” 판결 40주년 [김태훈의 의미 또는 재미]</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112294</t>
+          <t>https://www.segye.com/newsView/20260303515392?OutUrl=naver</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
-          <t>2026-02-28 01:23:46.349126+00:00</t>
+          <t>2026-03-04 00:41:58.204916+00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노동감독관 직무집행법 제정안 국회 법제사법위원회 가결, 공소청법 재입법예고</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'의 시행을 앞두고 법안의 주요 내용과 고용노동부의 원·하청 노조 교섭창구 분리 원칙에 대해 다루고 있습니다. 이 법안은 하도급 노동자에 대한 원청 책임을 강화하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 골자로 합니다. 특정 사건이 아닌 법률 제정 및 시행에 대한 내용입니다.</t>
+          <t>국회 법제사법위원회가 노동 사건에 대한 검사의 직접수사권을 폐지하는 '노동감독관 직무집행법' 제정안을 가결했다. 다만 법무부의 '공소청법' 제정안에는 근로감독관에 대한 검사의 수사지휘권이 유지되는 내용이 담겨, 현장에서는 사건 처리 속도에 큰 변화가 없을 것으로 예상된다. 특히 대기업 연루 중대재해 사건의 경우 검찰 지휘가 지연되는 문제가 지적되며, 전반적인 사건 처리 속도를 높일 방안 마련이 과제로 남았다.</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행을 앞두고 법안의 내용과 원·하청 노조 교섭창구 분리 원칙에 대해 설명하는 정책/입법 관련 기사입니다. 특정 피해 사건이나 가해 기업, 피해자 집단이 명확히 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 내용이 아닌, 노동 사건 수사 주체 및 지휘권에 대한 법률 개정 논의를 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않는, 소송금융 투자 대상이 될 만한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 앞두고…고용부  원·하청 노조 교섭창구 분리 원칙...</t>
+          <t>검찰, 노동사건 ‘직접수사권’은 사라지고 ‘수사지휘권’은 유지</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=432928</t>
+          <t>https://www.khan.co.kr/article/202603040600041</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>2026-02-28 01:23:29.839605+00:00</t>
+          <t>2026-03-04 00:41:06.434399+00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C444" t="inlineStr"/>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
-          <t>노란봉투법 매뉴얼 확정</t>
+          <t>노랑봉투법 시행 준비 및 집중점검기간 운영</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>'노란봉투법' 매뉴얼이 확정되어 하도급 노동자에 대한 원청 책임을 강화하고, 노동쟁의 범위를 확대하며, 기업의 파업노동자에 대한 손해배상 청구를 제한하는 내용을 골자로 합니다. 매뉴얼에는 원·하청 교섭에서 교섭단위를 원청기업과 분리하는 내용이 포함되어 있습니다.</t>
+          <t>구윤철 부총리 겸 재정경제부 장관은 노동조합의 파업·쟁의행위에 대한 기업의 과도한 손해배상 청구를 제한하는 '노랑봉투법' 시행을 앞두고 3개월간 '집중점검기간'을 운영하겠다고 밝혔습니다. 정부는 법의 현장 안착을 위해 현장 모니터링, 해석 지침 안내, 소통 채널 운영 등을 통해 지원할 계획입니다.</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 보도가 아닌, '노란봉투법' 매뉴얼 확정이라는 입법 및 정책적 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 발생이나 법적 분쟁에 대한 내용이 아닌, 새로운 법률('노랑봉투법')의 시행 및 정부의 관리 방안에 대한 보도입니다. 소송금융 투자의 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>'노란봉투법' 매뉴얼 확정···원·하청 노조 '분리' 교섭</t>
+          <t>'노랑봉투법' 시행 앞두고 구윤철  3개월 집중 점검기간 운영</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>todaykorea.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
-          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340516</t>
+          <t>https://www.ajunews.com/view/20260304085122547</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
-          <t>2026-02-28 01:20:50.820609+00:00</t>
+          <t>2026-03-04 00:37:28.226819+00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C445" t="inlineStr"/>
-      <c r="D445" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
-          <t>노조법 2·3조 시행 및 관련 매뉴얼 공개</t>
+          <t>노란봉투법 시행 예정 및 관련 매뉴얼 발표</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>고용노동부가 다음달 10일 시행되는 노조법 2·3조(노란봉투법)에 맞춰 '원·하청 상생 교섭절차 매뉴얼'을 공개했다. 이 매뉴얼은 원·하청 노조의 교섭을 분리하고, 원청 사업자가 하청 노동자와 직접 근로계약이 없어도 구조적 통제를 하면 사용자로 판단하여 교섭 의무를 부여하는 내용을 담고 있다. 이는 하청 노조의 교섭권을 실질적으로 보장하고 원청의 부담을 줄이는 데 목적이 있다.</t>
+          <t>기사는 '노란봉투법' 시행을 앞두고 산업계와 외국 상공회의소들이 우려를 표명하고 있음을 보도합니다. 이 법안은 사용자 정의를 확대하고 손해배상 책임의 개별 산정 원칙을 도입하며 쟁의행위 대상을 넓혀, 기업의 경영권 침해와 산업 경쟁력 약화를 초래할 수 있다는 지적입니다. 정부는 불확실성 해소를 위해 매뉴얼 발표 및 위원회 설치를 통해 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>이 기사는 새로운 노동법의 시행과 관련 매뉴얼 공개에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 구체적인 피해자, 상대방, 피해 규모, 명확한 책임 소재 등의 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 발생한 법적 분쟁에 대한 내용이 아닌, '노란봉투법'이라는 새로운 법안의 시행과 그에 따른 산업계의 우려를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 규모, 특정 피해자 집단이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>원·하청 노조 교섭, 분리해 진행한다…노동부, 교섭절차 매뉴얼 공개</t>
+          <t>현실로 다가온 '노란봉투법'…경쟁국과 비교해보니 경쟁력 우려</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260227135542454</t>
+          <t>https://www.mt.co.kr/economy/2026/03/04/2026030314485089272</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
-          <t>2026-02-28 01:20:44.576702+00:00</t>
+          <t>2026-03-04 00:36:28.213441+00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C446" t="inlineStr"/>
       <c r="D446" t="inlineStr"/>
-      <c r="E446" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E446" t="inlineStr"/>
       <c r="F446" t="inlineStr">
         <is>
-          <t>노동정책의 격변기를 맞아 기업들이 원·하청 책임 범위와 쟁의행위로 인한 손해배상 관련 조항을 중심으로 대응 전략을 재정비해야 하는 상황입니다. 사용자 범위 확대에 따른 원청의 책임 범위 인정 여부 등이 주요 쟁점으로 부상하고 있습니다.</t>
+          <t>고용노동부가 2026년부터 임금체불 통계 지표를 기존 3개에서 11개로 확대하고 매월 공개할 예정입니다. 임금체불률, 체불노동자 만인율 등 새로운 지표가 신설되며, 체불 발생 원인 분석도 세분화됩니다. 근로복지공단은 체불예방지원부를 신설하여 임금체불 근절 및 대지급금 회수 강화에 나섭니다.</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동정책 변화에 따른 기업들의 대응 전략 재정비 필요성을 다루는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 임금체불 관련 정부 정책 및 통계 개선에 대한 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해자 집단, 또는 법적 쟁점이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>5연임 손경식···노동정책 '격변기' 돌파구 낼까</t>
+          <t>임금체불 칼 빼든 노동부 “매달 통계 공개”</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=294487</t>
+          <t>https://www.segye.com/newsView/20260303517245?OutUrl=naver</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
-          <t>2026-02-28 01:20:36.567016+00:00</t>
+          <t>2026-03-04 00:23:37.660793+00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
-          <t>정부 정책 발표</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>정부가 '노란봉투법'과 관련하여 원청의 책임을 확대하고 교섭은 분리하는 '투트랙 교섭' 방식을 공식화했습니다. 새로운 매뉴얼을 통해 원·하청 교섭 구조를 확정했으며, 소송이 제기되더라도 노동위원회 결정의 효력은 정지되지 않는다고 설명했습니다.</t>
+          <t>노동조합법 2·3조 개정안(노란봉투법)이 오는 10일 시행될 예정인 가운데, 경영계와 노동계 모두 불확실성에 대한 우려를 표하고 있습니다. 정부는 적극 해명에 나섰으나, 충분한 사회적 숙의 없이 성급하게 추진된 법안으로 인해 시행 초기 현장 혼란이 불가피할 것이라는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 노동 정책 및 가이드라인 발표에 관한 것으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자, 상대방, 피해 규모 등이 부재합니다.</t>
+          <t>본 기사는 특정 사건이나 피해 발생이 아닌, '노란봉투법'의 시행을 앞두고 노사 양측의 우려와 불확실성을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방 책임, 구체적인 피해 규모, 또는 특정 가능한 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>정부, 노란봉투법 '투트랙 교섭' 공식화…원청 책임 확대·교섭은 분리</t>
+          <t>숙의기간 짧았던 노란봉투법…정부 해명에도 노사 모두 불만</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M447" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602270122</t>
+          <t>https://www.mt.co.kr/economy/2026/03/04/2026030315054913558</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
-          <t>2026-02-28 01:14:22.386678+00:00</t>
+          <t>2026-03-04 00:18:19.955498+00:00</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
-      <c r="E448" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E448" t="inlineStr"/>
       <c r="F448" t="inlineStr">
         <is>
-          <t>고용노동부가 노란봉투법(노조법 2·3조) 시행을 앞두고 원·하청 노조 교섭에 대한 가이드라인을 발표했다. 원칙적으로 개별 교섭을 권장하지만, 제도적으로 원·하청 공동교섭도 가능하다고 설명했다. 노동부는 원청 사용자가 공동 이익을 위해 교섭 절차를 중요하게 여겨야 한다고 강조했다.</t>
+          <t>이 기사는 노동법 변호사가 노동자를 위해 사건을 상담하고 소송하는 자신의 업무 철학을 밝히는 내용입니다. 노동자를 대변하는 변호사의 역할과 사용자 측 변호사의 존재를 언급하며, 자신의 편파적인 입장을 강조합니다.</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>본 기사는 '노란봉투법' 시행에 따른 원·하청 노조 교섭 절차 및 가이드라인에 대한 설명으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동법 변호사의 업무 철학에 대한 일반적인 논평입니다. 소송금융 투자 대상을 식별할 수 있는 구체적인 당사자, 피해 사실, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>[문답] 내달 10일 노봉법 시행… 원청 사용자, 부담 줄이려면 교섭 절차...</t>
+          <t>노동법 수업</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/economy/employment-labor/6085496</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232960</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>2026-02-28 01:14:14.982424+00:00</t>
+          <t>2026-03-03 00:49:12.626227+00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C449" t="inlineStr"/>
-      <c r="D449" t="inlineStr"/>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 신고 처리 절차에 대한 법률 자문</t>
+          <t>노동감독관 직무집행법안 국회 상임위 통과, 본회의 처리만 남음</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 괴롭힘 신고가 접수되었을 때, 피해자가 정식 조사를 원치 않고 분리 조치만을 요구하는 경우 사용자가 취해야 할 법적 절차에 대해 설명합니다. 근로기준법에 따라 피해자의 의사와 무관하게 조사를 실시해야 하며, 비밀누설 금지 의무를 지키면서 약식 조사를 통해 사실을 확인하고 적절한 분리 조치를 해야 한다고 조언합니다.</t>
+          <t>국회에서 노동 사건에 대한 검찰의 직접수사권을 폐지하고 노동감독관이 전담하도록 하는 법안이 상임위를 통과, 본회의 처리를 앞두고 있다. 정부는 수사 공백과 혼선을 우려하지만 여당은 검찰개혁 기조에 맞춰 법안을 추진 중이다. 고용노동부는 감독관의 수사 역량 강화를 위한 교육 개편에 나섰다.</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 직장 내 괴롭힘 신고 처리 절차에 대한 법률 자문 기사입니다. 따라서 소송 상대방, 피해 규모, 증거 유무 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 없습니다. 가상의 상황을 다루고 있어 실제 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, 노동 사건 수사 주체를 검사에서 노동감독관으로 변경하는 입법 과정에 대한 내용입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>[이법저법] “조사는 싫고 분리만 해달라”…직장 내 괴롭힘 신고, 어떻...</t>
+          <t>정부는 우려하는데… 與, 노동 수사서 ‘검사 배제’ 강행</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560457</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772436638&amp;code=11131800&amp;cp=nv</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>2026-02-28 00:46:07.232653+00:00</t>
+          <t>2026-03-02 12:54:58.323655+00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C450" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C450" t="inlineStr"/>
+      <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 (유족 승소)</t>
+          <t>노동법 개정안 관련 입법 및 정책 논의 중</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>2020년 한파 속 비닐하우스 숙소에서 사망한 캄보디아 이주노동자 속헹 씨의 유족이 한국 정부를 상대로 제기한 손해배상 소송에서 대법원이 정부의 책임을 인정하며 유족 승소 판결을 확정했습니다. 법원은 정부가 이주노동자의 안전하고 쾌적한 거주 환경을 보장할 의무를 다하지 않았다고 판단했습니다. 이 판결은 이주노동자 숙소 환경 문제에 대한 정부의 책임을 명확히 하는 중요한 선례가 될 것입니다.</t>
+          <t>안병국 포항시의원이 '노란봉투법' 개정안의 사용자 범위 확대가 하청노동자에게 부담을 전가할 수 있다고 우려하는 기고문입니다. 법의 취지는 좋으나, 현장 교섭 질서와 산업 구조에 미칠 영향을 면밀히 검토하고 보완 입법이 필요하다고 주장합니다. 현재는 법 시행 유예 및 사회적 대화기구 구성을 제안하고 있습니다.</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 확정 판결로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 다만, 한국 정부의 이주노동자 숙소 환경 관리 부실에 대한 책임이 대법원에서 인정되어, 향후 유사한 피해를 입은 이주노동자들의 소송에는 강력한 선례가 될 수 있습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>이 기사는 '노란봉투법' 개정안의 잠재적 문제점을 지적하는 시의원의 기고문으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고(적합 조건 1, 2 불충족), 구체적인 피해 규모나 피해자 수도 파악할 수 없어(적합 조건 3, 4 불충족) 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>이주노동자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>“내 딸은 왜 비닐하우스에서 죽었나”…‘월 20만원’ 냉골 화장실 보...</t>
+          <t>[기고] 안병국 포항시의원, 하청노동자 토사구팽되나</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496197&amp;ref=A</t>
+          <t>http://www.inews24.com/view/1944219</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>2026-02-28 00:40:49.784797+00:00</t>
+          <t>2026-03-02 12:43:44.736374+00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
-      <c r="E451" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E451" t="inlineStr"/>
       <c r="F451" t="inlineStr">
         <is>
-          <t>김앤장 법률사무소 김지평 변호사는 자사주로 성과급을 지급하는 RSU(Restricted Stock Units)의 활용도가 높아지면서 관련 소송이 증가할 것으로 예상했습니다. RSU 미지급뿐만 아니라 과다 지급 문제도 분쟁으로 이어질 수 있다고 언급했습니다.</t>
+          <t>해당 기사는 '근로자 추정제' 도입 시 소상공인 및 영세 사업자들이 인건비, 소송, 행정처분, 형사처벌 등 급격히 증가하는 부담에 직면할 수 있다는 우려를 제기합니다. 이는 근로기준법 위반 위험을 확대시킬 수 있다고 지적하며 제도의 개선 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>본 기사는 RSU 관련 분쟁 증가에 대한 일반적인 예측으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 적합 조건을 충족하지 못합니다.</t>
+          <t>해당 기사는 '근로자 추정제'라는 정책의 잠재적 영향에 대한 논평으로, 특정 피해자와 가해자가 명확히 특정되는 사건이 아닙니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>자사주로 성과급 주는 RSU, 지급 문제로 분쟁 생길 수도</t>
+          <t>'근로자 추정제', 이대로 좋은가</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>smedaily.co.kr</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216970</t>
+          <t>http://www.smedaily.co.kr/news/articleView.html?idxno=352498</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>2026-02-28 00:37:51.241276+00:00</t>
+          <t>2026-03-02 00:42:28.221305+00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C452" t="inlineStr"/>
-      <c r="D452" t="inlineStr"/>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>과거 해외 항공사 합병 과정에서 조종사 서열 통합 관련 소송 발생</t>
+          <t>1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>국내 항공사 재편 논의에서 조종사 통합의 어려움을 설명하기 위해 과거 아메리칸항공과 US항공의 합병 사례가 언급되었습니다. 당시 조종사 서열 통합 절차를 둘러싸고 소송이 제기된 바 있습니다.</t>
+          <t>온라인 구직 사이트를 통해 합격 통보를 받은 지 4분 만에 채용이 취소된 B씨가 A사를 상대로 취소 소송을 제기했으나, 1심 법원은 원고 패소 판결을 내렸습니다. A사는 자회사 C사와 A사가 별개의 사업장이며 C사의 상시 근로자 수가 5인 미만이라는 점을 주장했습니다.</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>이 기사는 국내 항공사 재편 논의 중 조종사 통합의 어려움을 설명하기 위해 과거 아메리칸항공과 US항공의 합병 사례를 인용한 것입니다. 현재 진행 중이거나 새롭게 발굴할 수 있는 국내 소송금융 투자 대상 사건이 아니므로 부적합합니다.</t>
+          <t>원고가 1심에서 패소하여 상대방의 책임이 명확하다고 보기 어려우며, 이미 판결이 선고된 사건으로 소송금융 투자 대상으로서의 위험이 높습니다. (적합 조건 '상대방 책임이 비교적 명확함' 불충족, 부적합 조건 '이미 종결된 사건'에 준함)</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>'조종사 통합' 빠진 합병···국내 항공사 재편의 속내</t>
+          <t>[판결] '합격을 통보합니다' 4분 뒤 '채용 취소합니다'는 부당해고</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2399234</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216975</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>2026-02-27 00:50:57.680526+00:00</t>
+          <t>2026-03-02 00:39:00.965658+00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C453" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C453" t="inlineStr"/>
+      <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
-          <t>1억 달러 합의 완료</t>
+          <t>노동감독관 직무집행법안 국회 법제사법위원회 통과, 본회의 심의 예정</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>월마트가 배송기사 보수를 오도한 혐의로 FTC와 11개 주와 함께 진행된 소송에서 1억 달러에 합의했다. 이 합의금은 배송기사들에게 지급될 예정이며, 노동 시장의 투명성과 근로 조건에 대한 중요성을 강조하는 사례로 평가된다.</t>
+          <t>여당이 정부의 우려에도 불구하고 노동감독관의 수사 과정에서 검사의 지휘권을 배제하는 법안을 국회 법제사법위원회에서 통과시켰습니다. 고용노동부와 법무부는 노동사건 수사에 공백이 발생할 수 있다고 우려를 표명했으나, 여당은 검찰개혁의 일환으로 검사 배제를 강행했습니다. 향후 노동감독관이 독자적으로 수사를 진행하고 검사는 기소 여부만 판단하는 구조로 전환될 전망입니다.</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임 명확(보수 오도 혐의), 상대방 자력 충분(월마트), 집단적 피해(배송기사 다수), 피해 규모 큼(1억 달러 합의), 공적 절차 진행 중(FTC 참여) 등 다수 충족한다. 그러나 이미 1억 달러 합의로 사건이 종결되었으므로, 부적합 조건에 해당하여 신규 소송금융 투자 대상으로는 적합하지 않다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루는 것이 아니라, 노동 사건 수사 체계의 법률 개정 과정을 보도하고 있습니다. 따라서 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 규모, 집단적 피해 여부 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>1억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>배송기사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>월마트, 배송기사 보수 오도 혐의로 1억달러 합의</t>
+          <t>與, 정부 우려에도 노동 수사서 ‘검사 배제’ 강행…현장선 ‘수사공백...</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701040</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029461991&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>2026-02-27 00:42:04.252934+00:00</t>
+          <t>2026-03-02 00:35:27.880186+00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C454" t="inlineStr"/>
-      <c r="D454" t="inlineStr"/>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>법 개정 관련 논의</t>
+          <t>노란봉투법 시행 임박 및 관련 매뉴얼 발표, 하청 노조의 원청 교섭 요구 시작</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>해당 기사는 파업 관련 손해배상 청구 요건이 제한되고 본사 이전과 같은 경영 판단도 쟁의 대상이 될 수 있도록 법이 개정된 내용을 다룹니다. 이는 노조의 쟁의행위 부담을 줄이는 효과가 있습니다.</t>
+          <t>노동조합 및 노동관계조정법 개정안, 일명 '노란봉투법'이 3월 10일 시행을 앞두고 원청 기업이 최소 2개 이상의 노조와 교섭해야 하는 등 노사관계에 큰 변화가 예상됩니다. 정부는 교섭 절차 매뉴얼을 발표했으나, 노동계는 어용 노조 우려를, 경영계는 경영권 침해와 분쟁 유발을 주장하며 혼란이 가중되고 있습니다. 이미 하청 노조들이 14개 원청 기업에 교섭을 요구하는 등 현장 움직임이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법 개정으로 인한 노동 쟁의의 법적 환경 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 명확한 상대방의 책임이 있는 상황을 다루지 않고, 새로운 법률(노란봉투법)의 시행과 그로 인한 노사관계의 변화 및 향후 분쟁 가능성을 설명합니다. 따라서 소송금융 투자 대상으로서의 구체적인 피해 발생 및 손해배상 청구 요건이 불분명하여 적합 조건에 부합하는 부분이 적습니다.</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>HMM 부산 이전 의지 강화하는 정부…리스크는?</t>
+          <t>“원청, 최소 2개 이상 노조와 교섭”… 경영권 침해 논란은 지속 [이슈...</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=731240</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/02/20260302032002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>2026-02-27 00:37:05.766280+00:00</t>
+          <t>2026-03-02 00:27:35.961839+00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C455" t="inlineStr"/>
-      <c r="D455" t="inlineStr"/>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>과거 광산 폐광으로 인한 노동자들의 삶 조명 (책 출간)</t>
+          <t>고용노동부의 노란봉투법 매뉴얼 발표 및 입장 변경. 향후 단체교섭 관련 소송 가능성.</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>이 기사는 한국 광산업의 쇠퇴와 1990년대 광산 폐광으로 인해 삶의 터전을 잃고 사회적으로 잊힌 광산 노동자들의 이야기를 다룬 책 '쇳돌'을 소개한다. 저자는 자신의 가족사를 통해 산업 변화가 개인의 삶에 미친 영향을 조명하며, 노동자들의 희생과 사회의 무책임함을 지적한다.</t>
+          <t>고용노동부가 노란봉투법 시행을 앞두고 원하청 상생 교섭절차 매뉴얼을 발표하며, 하청노조의 원청 상대 교섭 시 원청노조와의 교섭창구 단일화가 필요 없다는 입장으로 변경했다. 이는 하청노조의 교섭 접근성을 개선했지만, 노동부의 오락가락한 입장으로 법적 불확실성을 키웠다는 비판이 제기된다. 이에 따라 단체교섭 문제가 향후 소송으로 이어질 가능성이 높다는 전망이 나온다.</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>사건의 핵심 발생 시점(1990년대 광산 폐광)이 오래되어 소멸시효 등 법적 쟁점이 예상되며, 현재 진행 중인 법적 분쟁이 아닌 과거의 사회적 문제를 다룬 책에 대한 리뷰 기사임. 특정 가능한 피고가 명확하지 않아 소송금융 투자 대상으로 부적합함. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 노란봉투법 시행에 따른 고용노동부의 매뉴얼 변경으로 인한 법리적 혼란과 향후 소송 가능성을 다루고 있어, 특정 사건의 피해 발생이나 명확한 책임 주체가 부재하다. 직접적인 금전적 피해 규모나 피해자 수가 특정되지 않아 소송금융의 적합 조건에 부합하는 부분이 적다.</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>다수 (과거 광산 노동자 및 가족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>산업이 사라진다고 노동자의 삶도 사라져야 하나</t>
+          <t>‘원청노조 포함 창구단일화’, 노란봉투법 매뉴얼서 왜 빠졌나</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M455" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/02/27/20260227017001?wlog_tag3=naver</t>
+          <t>https://www.hani.co.kr/arti/society/labor/1247115.html</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>2026-02-27 00:20:27.700514+00:00</t>
+          <t>2026-03-01 12:45:06.871213+00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
-          <t>충북교육청의 교원 보호 정책 발표 및 시행</t>
+          <t>개정 노조법 시행 예정 및 설명회 개최</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>충북교사노동조합은 충북교육청이 발표한 '현장 밀착형 교육 활동 보호 시행 계획'과 '교원보호공제사업 확대 개편' 방안을 환영했습니다. 이 계획은 교육활동보호센터 인력 충원, 교육공감지원단 운영을 통한 갈등 중재, 교원공제사업의 소송비 지원 한도 확대 및 지원 범위 확대를 포함합니다. 교사노조는 추가적인 지원 확대도 요구했습니다.</t>
+          <t>개정 노동조합 및 노동관계 조정법(노조법), 일명 '노란봉투법'이 3월 10일 시행을 앞두고 제주에서 설명회가 개최된다. 이 법은 근로계약을 직접 체결하지 않았더라도 근로조건을 실질적으로 지배·결정하는 경우 사용자로 인정하여 하청·간접고용 노동자의 교섭권을 강화하는 것이 골자다. 제주 지역의 관광·숙박·음식업, 건설업 등 간접고용 비중이 높은 산업에 큰 영향을 미칠 것으로 예상되며, 향후 노동위원회 및 법원 판례 축적이 중요할 전망이다.</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 것이 아니라, 충북교육청의 교원 보호 정책 및 지원 시스템 확대에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 상대방의 책임(조건 1), 집단적 피해(조건 3), 구체적인 피해 규모(조건 4), 또는 진행 중인 공적 절차(조건 6)가 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>기사는 개정 노조법 시행에 따른 잠재적 영향과 법리적 쟁점을 다루는 설명회 개최 소식으로, 특정 피해 사건이나 소송이 발생한 상황이 아님. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 규모, 진행 단계 등이 파악되지 않아 현재로서는 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>충북교사노조,  충북교육청 새 학년 교육활동 보호방안 환영</t>
+          <t>제주노동포럼, 4일 개정 노조법 설명회 개최</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=893685</t>
+          <t>http://www.fnnews.com/news/202603011323110155</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>2026-02-26 13:29:42.826646+00:00</t>
+          <t>2026-03-01 12:35:57.386912+00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>N 회사</t>
+          <t>회사</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (예비적 청구 심리)</t>
+          <t>청구 소송에서 각하 판결</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>최고운영책임자(COO)로 일하다 퇴사한 A 씨가 N 회사를 상대로 임금 및 퇴직금 청구 소송을 제기했으나, 대법원은 A 씨를 근로기준법상 근로자로 볼 수 없다고 판단했다. 다만, 원심이 A 씨의 예비적 청구(임원으로서의 미지급 임금)를 판단하지 않은 점을 지적하며 사건을 일부 파기환송했다. 이 사건은 근로자성 판단 기준과 임원으로서의 미지급 임금 청구 가능성에 대한 법리적 쟁점을 다룬다.</t>
+          <t>저성과자로 분류되어 퇴직금 4억 원을 받은 A씨가 회사에 추가 위로금을 요구하며 소송을 제기했습니다. 그러나 법원은 A씨의 청구를 각하하고 회사 측의 손을 들어줬습니다. 이는 법정 퇴직금 외 사례금 성격의 지급은 회사의 재량이라는 판단에 따른 것입니다.</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>개별 소송으로 집단적 피해 조건(3)에 해당하지 않으며, 상대방 N 회사의 자력(2)에 대한 정보가 부족합니다. 주된 청구인 근로자성 인정은 대법원에서 기각되었고, 예비적 청구에 대한 판단을 위해 파기환송된 상황으로 승소 가능성이 불확실합니다. 피해 규모(4) 또한 한 개인의 임금 및 퇴직금으로 소송금융 투자에 적합한 대규모가 아닐 가능성이 높습니다.</t>
+          <t>이 사건은 이미 법원에서 청구 소송에 대해 '각하' 판결을 내리고 회사 측의 손을 들어준 상태입니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>계약서상 ‘근로자’여도…대법 “등기이사로 의사결정 관여했다면 근...</t>
+          <t>'저성과자' 퇴직금 4억 줬더니…위로금 노린 '우수사원'의 반전 [곽용희...</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38905</t>
+          <t>https://www.hankyung.com/article/202602226024i</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
-          <t>2026-02-26 13:19:14.586235+00:00</t>
+          <t>2026-03-01 00:33:01.015638+00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>노란봉투법 시행이 임박하면서 건설업계가 공사 중단 현실화에 대한 우려를 표하고 있습니다. 이 법안은 하청 노조가 원청사와 직접 교섭하고, 노조 파업에 대한 기업의 손해배상청구를 제한하는 내용을 담고 있어 건설업의 다층 구조에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>민주노총이 3월 1일부터 '노란봉투법' 시행을 알리는 라디오 광고 캠페인을 진행합니다. 이 법은 정당한 노동조합 활동에 대한 무분별한 손해배상 청구를 방지하고 노동권을 보호하며, 노동자 차별 해소 및 열악한 노동 환경 개선을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행 임박과 건설업계의 우려를 다루고 있으며, 특정 피해 발생 사건이나 구체적인 법적 분쟁이 발생한 상황이 아닙니다. 소송금융 투자를 위한 명확한 원고, 피고, 피해 사실, 손해배상 청구권 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '노란봉투법'의 시행과 그 목적을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 또는 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박… 건설업계, 공사 중단 현실화할까 '전전긍긍'</t>
+          <t>민주노총, 3월 1일부터 '노란봉투법 시행' 알리는 라디오 광고 캠페인 전...</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295665</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508829</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>2026-02-26 13:15:00.406000+00:00</t>
+          <t>2026-03-01 00:25:35.976940+00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>AI로 인한 광범위한 직업 변화 및 일자리 감소, 회계사 시위 및 현대차 노조 반대 등 사회적 반발 발생</t>
+          <t>소송 진행 중, 구체적 내용 미공개</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>AI 기술의 급격한 발전으로 정보통신, 회계, 법률 등 전문직 및 사무직에서 대규모 일자리 감소가 발생하고 있으며, 2026년이 일자리 지형 변화의 티핑 포인트가 될 것으로 예측됩니다. 기업들은 AI 도입을 통해 효율성을 높이고 있으나, 이는 인간의 일자리를 대체하는 결과를 초래하며, 현대차 노조 반대, 회계사 시위 등 사회적 반발도 나타나고 있습니다.</t>
+          <t>과거 연봉 104억을 받던 스타가 현재 매장 판매원으로 일하며 우울증을 겪고 있다고 고백했습니다. 그는 현재 진행 중인 소송이 있으며, 이로 인해 자세한 내용을 밝힐 수 없다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기술 발전으로 인한 광범위한 직업 변화 및 일자리 감소라는 사회적, 경제적 현상을 다루고 있습니다. 특정 기업의 명확한 법적 책임(적합 조건 1)이나 불법 행위가 특정되지 않아 소송의 주체가 불분명하며, 피해 규모가 크고 집단적일 수 있으나(적합 조건 3, 4) 이를 법적 손해배상으로 청구할 명확한 근거가 부족합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(상대방, 사건 분야, 피해 규모, 증거 등)이 전혀 언급되지 않아 소송금융 적합도를 판단하기 어렵습니다. 현재 소송이 진행 중이라는 점 외에는 투자 검토에 필요한 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (IT 분야 9만8천 명, 전문직 10만 명 감소 예측)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>[남영준 칼럼] 특별기고 - AI 대전환 시대</t>
+          <t>'연봉 104억 스타→매장 판매원'... 우울증 겪었다  슬픈 고백! 바르셀로...</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>sportalkorea.com</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46535</t>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553011525</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
-          <t>2026-02-26 01:02:14.122784+00:00</t>
+          <t>2026-02-28 12:45:17.241733+00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C460" t="inlineStr"/>
-      <c r="D460" t="inlineStr"/>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>한화 필리 조선소</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>HMM 노조의 파업 가능성 및 관련 법률 검토</t>
+          <t>소송 합의 완료</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>기사는 HMM 노조의 파업 가능성과 관련하여, 파업으로 인한 회사의 금전적 손실을 근로자에게 따지기 어렵게 하는 법률 내용을 다룬다. 이는 회사 측의 경영 부담을 가중시킬 수 있다고 언급한다. 제목에 언급된 '7조 혈세'와 노조의 명분 상실에 대한 구체적인 내용은 본문에서 설명되지 않는다.</t>
+          <t>한화 필리 조선소가 통근 도보시간에 대한 임금 소송에서 근로자들과 합의하여 총 90만 달러를 지급하기로 했다. 변호사 비용 등을 제외한 60만 3천 달러가 근로자들에게 분배될 예정이다. 이는 주당 39.5시간 초과 근무한 주수를 기준으로 산정된다.</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>기사 내용은 HMM 노조의 파업 가능성과 파업 시 회사(HMM)가 노조에 손해배상을 청구하기 어려워지는 법률적 상황에 대한 것이다. 소송금융 고객이 될 수 있는 명확한 피해자(원고)가 특정되지 않으며, 피해 규모나 상대방 책임의 명확성 등 적합 조건에 해당하는 요소가 없다.</t>
+          <t>이미 소송 합의가 완료되어 종결된 사건임 (부적합 조건: 이미 종결된 사건). 소송금융은 진행 중인 사건에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90만 달러 (합의금)</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>근로자 다수</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>[HMM 부산 이전] 7조 혈세 청구서에 명분 잃은 노조</t>
+          <t>한화 필리 조선소, '통근 도보시간' 임금 소송 합의...90만 달러 지급</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157384</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022809105727770c8c1c064d_1</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>2026-02-26 00:48:28.663439+00:00</t>
+          <t>2026-02-28 12:34:49.065698+00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>사회적 문제 제기</t>
+          <t>노란봉투법 매뉴얼 확정 및 시행 준비</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>이 칼럼은 대한민국 관공서와 기업 사무실에서 벌어지는 '은따'(은근한 따돌림) 현상을 비판하며, 정보 차단, 투명 인간 취급 등 교묘한 수법으로 피해자에게 정서적 폭력을 가하는 행위를 지적합니다. 피해자의 자존감을 짓밟고 영혼을 파괴하는 행위임을 강조하며, 방관자와 리더의 책임 있는 자세를 촉구합니다.</t>
+          <t>고용노동부가 '노란봉투법'의 현장 안착을 위한 매뉴얼을 확정하고 공동 브리핑을 진행했습니다. 원청의 사용자성 확대에도 불구하고 원·하청 노조의 교섭창구를 분리하는 '투트랙' 원칙을 공식화하며, 정부는 원청의 부담 확대를 인정하고 불법 투쟁 대신 제도권 내 해결을 강조했습니다.</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>이 기사는 직장 내 따돌림이라는 사회적 문제를 다루는 칼럼으로, 특정 사건이나 피해자를 지칭하지 않습니다. 따라서 소송 상대방의 자력(적합 조건 2), 구체적인 피해 규모(적합 조건 4), 명확한 증거(적합 조건 5), 또는 진행 중인 공적 절차(적합 조건 6)에 대한 정보가 전혀 없어 소송금융 투자 대상으로 적합하지 않습니다. 책임 주체 또한 일반적인 현상에 대한 비판으로 특정하기 어렵습니다(적합 조건 1).</t>
+          <t>이 기사는 '노란봉투법'의 시행 매뉴얼 발표에 대한 것으로, 특정 피해 발생 사건이나 명확한 상대방의 위법 행위를 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>[전준석의 청렴칼럼] 다 큰 어른들의 유치한 놀이, '왕따'</t>
+          <t>노란봉투법 교섭창구 '투트랙'…원·하청 노조 분리 원칙(종합)</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=376583</t>
+          <t>https://www.news1.kr/economy/employment-labor/6085466</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>2026-02-26 00:35:08.786871+00:00</t>
+          <t>2026-02-28 12:33:10.976159+00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C462" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E462" t="inlineStr"/>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>월마트</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>해당 기사는 성희롱 관련 법률의 개요를 다루며, 성희롱 피해자가 주로 권한이 많고 지위가 높은 행위자로부터 업무와 관련하여 피해를 입는다는 점을 설명합니다. 피해자의 다수가 여성이라는 점을 언급하며 성폭력과의 공통점을 제시합니다.</t>
+          <t>미국 최대 유통업체 월마트가 배송 기사 임금 산정 관련 소송에서 1억 달러(약 1441억 원)를 지급하기로 합의했습니다. FTC는 월마트의 고용 조건에 대한 오해 유발 행위에 대해 시간제 근로자 보상을 요구하는 소송을 제기한 바 있습니다.</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성희롱 관련 법률의 일반적인 개요를 설명하는 글입니다. 따라서 소송금융 투자 대상으로서의 특정 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>이 사건은 미국 월마트의 배송기사 임금 소송으로, 이미 1억 달러 합의로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자는 현재 진행 중이거나 향후 진행될 사건에 적합하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 달러 (약 1441억 원)</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>배송 기사 다수</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’의 개요</t>
+          <t>美 월마트, 배송기사 임금 소송 합의… 1억달러 지급</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L462" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=273983</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157856</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
-          <t>2026-02-26 00:23:55.644201+00:00</t>
+          <t>2026-02-28 01:46:17.365159+00:00</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
-          <t>성평등 임금공시제 도입 및 관련 법적 권리 보장 논의 중</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>기사는 성별을 이유로 한 고용 차별금지 의무 위반 시 손해배상 청구권 보장의 필요성을 강조하며, 성평등 임금공시제 도입과 이행점검 체계 마련을 촉구하고 있습니다. 이는 특정 사건에 대한 보도라기보다는 정책 제안 및 법률 전문가의 의견을 담은 논의 단계의 기사입니다.</t>
+          <t>이 기사는 '노란봉투법'이 6개월의 준비 기간을 거쳐 다음 달 10일부터 시행된다는 내용을 보도합니다. 이 법은 사용자의 정의를 확대하고 과도한 손해배상을 제한하는 것을 골자로 하며, 과거 470억 원의 손해배상 소송과 같은 사례를 배경으로 합니다. 법 시행을 앞두고 원하청 노조의 분리 교섭 등 변화가 예상됩니다.</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>해당 기사는 성평등 임금공시제 도입 및 차별금지 의무 위반 시 손해배상 청구권 보장 필요성에 대한 정책적 논의를 다루고 있습니다. 특정 사건이나 피해자가 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모가 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 '노란봉투법'의 시행을 다루는 입법 관련 뉴스이며, 소송금융 투자를 검토할 만한 특정 사건이나 피해자가 명확히 제시되지 않습니다. 언급된 470억 원의 손해배상 소송은 법 제정의 배경으로 과거 사건에 해당하며, 현재 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 투자 대상으로서의 신규성이 결여됩니다.</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>[성평등 임금공시제 도입]  단순 정보공개 넘어 이행점검 체계 마련해야...</t>
+          <t>노란봉투법 2주 뒤 시행…원하청 노조 분리 교섭</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232895</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515454</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>2026-02-25 13:22:32.994773+00:00</t>
+          <t>2026-02-28 01:44:25.667270+00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
-      <c r="D464" t="inlineStr"/>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>개정 노조법 시행 예정</t>
+          <t>노란봉투법 시행령 재입법예고 및 현장 안착을 위한 노사정 논의 진행 중</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>고용노동부 장관의 기고문으로, 3월 10일 시행되는 개정 노동조합법(노란봉투법)의 배경과 의미를 설명합니다. 쌍용차, 대우조선해양 등 과거 대규모 손해배상 청구 사례를 언급하며 법 개정의 필요성을 강조하고, 노사 양측의 우려에 대한 정부의 입장을 밝히고 있습니다.</t>
+          <t>노란봉투법(노조법 2·3조)의 '투트랙 교섭'이 공식화되었으며, 원청 책임 확대와 관련하여 의제 범위 및 공고 의무에 대한 노사 간 이견이 지속되고 있습니다. 고용노동부와 중앙노동위원회가 현장 안착을 위한 공동 브리핑을 진행하며 법 시행을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>이 기사는 개정된 노동조합법의 시행을 앞두고 법의 취지와 쟁점을 설명하는 기고문으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 노란봉투법의 시행 및 해석에 대한 노사정 간의 논의와 이견을 다루고 있으며, 특정 피해 사건이나 가해자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 되기 위한 구체적인 피해 발생, 상대방 책임, 피해 규모 등의 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>개정 노조법, 노사자치주의 실현 첫걸음 되길[기고]</t>
+          <t>노란봉투법 '투트랙 교섭' 공식화…의제 범위·공고 의무에 노사 이견(...</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251800001</t>
+          <t>https://www.news1.kr/economy/employment-labor/6085999</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:31.687495+00:00</t>
+          <t>2026-02-28 01:31:55.429351+00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
-      <c r="D465" t="inlineStr"/>
-      <c r="E465" t="inlineStr"/>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>노란봉투법 최종 매뉴얼 발표</t>
+        </is>
+      </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>한국노총은 2026년 정기대의원대회에서 손해배상·가압류 남용 제한을 통한 노동기본권 확립과 AI 발달에 따른 노동자 보호 법·제도 마련을 위해 총력 투쟁할 것을 결의했습니다. 이는 현장과 국민과 함께하는 투쟁을 통해 달성하겠다고 밝혔습니다.</t>
+          <t>고용노동부가 '노란봉투법'의 최종 매뉴얼을 발표했다. 이 법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 주요 내용으로 한다. 매뉴얼에는 원·하청 노조 분리가 원칙이라는 내용이 포함되어 있다.</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>기사는 한국노총의 정기대의원대회 결의 내용을 다루고 있으며, 특정 사건이나 분쟁이 아닌 노동기본권 강화 및 AI 관련 법·제도 마련을 위한 총력 투쟁 결의를 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 사실 및 규모가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 노란봉투법의 최종 매뉴얼 발표에 대한 것으로, 특정 사건이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모 등 소송금융 투자 적합 조건에 해당하는 구체적인 사안이 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>한국노총, 2026년 정기대의원대회 개최</t>
+          <t>고용부 노란봉투법 최종 매뉴얼 발표,  원·하청 노조 분리가 원칙</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>news.inochong.org</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
-          <t>http://news.inochong.org/detail.php?number=6355&amp;thread=22r07</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431521</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>2026-02-25 13:15:44.410943+00:00</t>
+          <t>2026-02-28 01:30:17.418643+00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
-      <c r="E466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>한국노총 경기본부가 65세 정년 연장, 공적 연금 강화, 고용 및 사회 안전망 확충, 노동 시간 단축 실현 등을 위한 총력 투쟁을 결의했습니다. 또한 원청 사용자의 책임 강화, 손해배상·가압류 남용 제한, 부당노동행위에 대한 강력한 제재를 요구하며 노동 중심 경기도를 위한 분기점으로 삼겠다고 밝혔습니다.</t>
+          <t>노란봉투법(개정 노동조합법) 시행을 앞두고 센드버드와 법무법인 세종이 컨택센터 기업들을 대상으로 웨비나를 개최합니다. 이 웨비나에서는 노란봉투법의 핵심 쟁점과 기업이 직면할 수 있는 '실질 사용자' 분쟁 시나리오, 그리고 AI 기반 AICC 전환을 통한 노무 리스크 완화 전략을 다룰 예정입니다.</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>해당 기사는 한국노총 경기본부의 노동 관련 정책 및 투쟁 결의를 다루는 것으로, 특정 사건이나 구체적인 피해 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 노란봉투법 시행을 앞두고 기업들이 법적 리스크에 대비하기 위한 웨비나 개최 소식으로, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>한국노총 경기본부  지선, 노동 중심 경기도 위한 분기점</t>
+          <t>[올쇼TV] “노란봉투법 D-11, 귀사의 컨택센터는 안전한가요?” 3월 5일 ...</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>laborplus.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L466" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
-          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40401</t>
+          <t>https://www.etnews.com/20260227000318</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:26.975681+00:00</t>
+          <t>2026-02-28 01:26:44.971491+00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
-          <t>정책 제안 및 법률 개정 촉구</t>
+          <t>노조법 개정안 매뉴얼 확정</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>한국의 고질적인 성별 임금 격차와 고용상 성차별 문제를 해결하기 위해 임금 공시 의무화, 사용자 측의 입증책임 부담, 민사상 손해배상 청구 및 형사처벌 강화 등의 법적 강제 조치가 필요하다는 주장이 제기되었습니다. 이는 피해자의 효과적인 권리구제를 도모하기 위한 정책적 제안입니다.</t>
+          <t>노조법 개정안 매뉴얼이 확정되어 원·하청 노조의 '분리 교섭'이 원칙이 됩니다. 이 개정안은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 성별 임금 격차 및 고용상 성차별 문제에 대한 정책 제안 및 법률 개정 촉구 논평으로, 특정 사건이나 구체적인 피해자 집단, 피고가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 요건(적합 조건 1, 2, 5, 6)을 충족하지 못합니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 노조법 개정안 및 관련 매뉴얼 확정에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>성별임금격차 만년 1위 한국, 불평등 해소 첫걸음은 '임금 공시'</t>
+          <t>노조법 개정안 매뉴얼 확정...“원·하청 노조 ‘분리 교섭’이 원칙”</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>worknworld.kctu.org</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
-          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508813</t>
+          <t>https://vop.co.kr/A00001688712.html</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:13.740991+00:00</t>
+          <t>2026-02-28 01:25:27.194420+00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C468" t="inlineStr"/>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>노란봉투법 입법 논의 및 내용 설명</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>본 기사는 다음 달 시행을 앞둔 '노란봉투법'의 주요 내용과 취지를 설명하고 있습니다. 이 법안은 노동자의 권리 보장과 과도한 손해배상 청구 방지를 골자로 하며, 근로계약 당사자가 아니더라도 근로조건에 실질적 영향력을 행사하는 자를 사용자로 인정하는 내용을 포함합니다.</t>
+          <t>노란봉투법은 하도급 노동자에 대한 원청 책임을 강화하고 노동쟁의 범위를 넓히며, 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 내용을 담고 있습니다. 이 법안은 원청 사용자가 하청 노동자와 직접적인 근로계약을 맺지 않아도 교섭 의무를 지도록 하며, 원·하청 노조 간 교섭창구를 최소 2개로 분리하는 것을 원칙으로 합니다.</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행 예정에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 사건 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁이 아닌 '노란봉투법'이라는 법률의 내용과 취지에 대해 다루고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 가해자, 손해 발생 사실이 없어 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>CJ 손경식 경총 회장 5연임, 노란봉투법 시행 관련  회원사 합리적 단체...</t>
+          <t>노란봉투법 교섭창구 최소 2개…원·하청 노조간 '분리'가 원칙</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>huffingtonpost.kr</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
-          <t>https://www.huffingtonpost.kr/news/articleView.html?idxno=242815</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112294</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:02.314280+00:00</t>
+          <t>2026-02-28 01:23:46.349126+00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C469" t="inlineStr"/>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
-          <t>일반적인 법률 리스크 논의</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>이 기사는 한국 기업들이 파견 대신 도급이나 위임 방식으로 근로자를 활용할 때 발생할 수 있는 불법파견의 위험성을 다룹니다. 불법파견으로 인정될 경우 직접고용의무, 형사처벌, 손해배상 등 막대한 리스크가 따른다는 점을 강조하며, 노동 유연성과 관련한 법제 비교의 맥락에서 논의되고 있습니다.</t>
+          <t>기사는 '노란봉투법'의 시행을 앞두고 법안의 주요 내용과 고용노동부의 원·하청 노조 교섭창구 분리 원칙에 대해 다루고 있습니다. 이 법안은 하도급 노동자에 대한 원청 책임을 강화하고 파업 노동자에 대한 기업의 손해배상 청구를 제한하는 것을 골자로 합니다. 특정 사건이 아닌 법률 제정 및 시행에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 불법파견의 법적 리스크에 대한 일반적인 논의를 다루고 있습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않습니다. 구체적인 사건이 없어 투자 검토가 불가능합니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행을 앞두고 법안의 내용과 원·하청 노조 교섭창구 분리 원칙에 대해 설명하는 정책/입법 관련 기사입니다. 특정 피해 사건이나 가해 기업, 피해자 집단이 명확히 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>KIAF-KAMA, '노동 유연성의 재정의-주요국 노동법제 비교와 한국 기업에...</t>
+          <t>'노란봉투법' 시행 앞두고…고용부  원·하청 노조 교섭창구 분리 원칙...</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>kr.aving.net</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L469" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M469" t="inlineStr">
         <is>
-          <t>https://kr.aving.net/news/articleView.html?idxno=1809044</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=432928</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:57.989440+00:00</t>
+          <t>2026-02-28 01:23:29.839605+00:00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
-          <t>대법원 근로자 지위 확인 및 파견법 위반 소송 승소, 22명 정규직 고용 완료</t>
+          <t>노란봉투법 매뉴얼 확정</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>아사히글라스 하청업체 지티에스 노동자들이 부당 해고 및 불법파견에 맞서 9년간 투쟁한 사건입니다. 대법원은 노동자들의 손을 들어주어, 아사히글라스 전 대표에게 국내 최초 불법파견죄 징역형이 선고되었고, 22명의 노동자는 아사히글라스 정규직으로 고용되었습니다. 이로써 길었던 투쟁은 최종 승리로 종결되었습니다.</t>
+          <t>'노란봉투법' 매뉴얼이 확정되어 하도급 노동자에 대한 원청 책임을 강화하고, 노동쟁의 범위를 확대하며, 기업의 파업노동자에 대한 손해배상 청구를 제한하는 내용을 골자로 합니다. 매뉴얼에는 원·하청 교섭에서 교섭단위를 원청기업과 분리하는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>이 사건은 대기업인 아사히글라스의 불법파견 책임이 대법원 판결로 명확히 인정되었고(상대방 책임 명확), 다수의 피해자(집단적 피해)와 상당한 규모의 피해액(피해 규모 큼)이 존재하여 소송금융 적합 조건들을 다수 충족합니다. 그러나 이미 대법원 판결로 사건이 종결되고 피해자들이 정규직으로 고용되어(이미 종결된 사건) 소송금융 투자가 필요한 시점은 지났습니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이나 법적 분쟁에 대한 보도가 아닌, '노란봉투법' 매뉴얼 확정이라는 입법 및 정책적 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>20억 원 이상 (제안 금액 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>22명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>노동자들이 깨버린 것에 관한 기록</t>
+          <t>'노란봉투법' 매뉴얼 확정···원·하청 노조 '분리' 교섭</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>newscham.net</t>
+          <t>todaykorea.co.kr</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
-          <t>https://newscham.net/articles/115558</t>
+          <t>http://www.todaykorea.co.kr/news/articleView.html?idxno=340516</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>2026-02-25 12:53:57.732612+00:00</t>
+          <t>2026-02-28 01:20:50.820609+00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C471" t="inlineStr"/>
-      <c r="D471" t="inlineStr"/>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 예방 위원회 설립</t>
+          <t>노조법 2·3조 시행 및 관련 매뉴얼 공개</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 예방 및 제도 개선, 피해자 보호, 재발 방지 대책 마련을 위해 '직장 내 괴롭힘 예방위원회'가 설립되었다. 위원회는 교육감에게 전문적인 조언을 제공하며 존중받는 직장 문화를 조성하는 데 기여할 예정이다.</t>
+          <t>고용노동부가 다음달 10일 시행되는 노조법 2·3조(노란봉투법)에 맞춰 '원·하청 상생 교섭절차 매뉴얼'을 공개했다. 이 매뉴얼은 원·하청 노조의 교섭을 분리하고, 원청 사업자가 하청 노동자와 직접 근로계약이 없어도 구조적 통제를 하면 사용자로 판단하여 교섭 의무를 부여하는 내용을 담고 있다. 이는 하청 노조의 교섭권을 실질적으로 보장하고 원청의 부담을 줄이는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>기사는 직장 내 괴롭힘 예방 위원회 설립에 대한 내용으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 증거 등이 부재하여 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 새로운 노동법의 시행과 관련 매뉴얼 공개에 대한 내용으로, 특정 피해 사건이나 분쟁을 다루고 있지 않습니다. 소송금융 투자에 필요한 구체적인 피해자, 상대방, 피해 규모, 명확한 책임 소재 등의 정보가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>'직장 내 괴롭힘 예방위원회'가 생긴 까닭</t>
+          <t>원·하청 노조 교섭, 분리해 진행한다…노동부, 교섭절차 매뉴얼 공개</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L471" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M471" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381726</t>
+          <t>https://www.ajunews.com/view/20260227135542454</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>2026-02-25 12:48:46.883158+00:00</t>
+          <t>2026-02-28 01:20:44.576702+00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
-          <t>직장내괴롭힘 예방 위원회 출범</t>
+          <t>노동정책 변화에 따른 기업 대응 전략 논의</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>울산시교육청이 교육감 직속 직장내괴롭힘 예방 위원회를 공식 출범했습니다. 위원회는 직장 내 괴롭힘 예방 추진계획 수립, 제도 개선, 피해자 보호 및 재발 방지 대책 등에 대해 교육감에게 전문적인 자문을 제공할 예정입니다.</t>
+          <t>노동정책의 격변기를 맞아 기업들이 원·하청 책임 범위와 쟁의행위로 인한 손해배상 관련 조항을 중심으로 대응 전략을 재정비해야 하는 상황입니다. 사용자 범위 확대에 따른 원청의 책임 범위 인정 여부 등이 주요 쟁점으로 부상하고 있습니다.</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>본 기사는 직장내괴롭힘 예방 위원회 출범에 대한 내용으로, 실제 발생한 사건이나 특정된 피해자가 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 노동정책 변화에 따른 기업들의 대응 전략 재정비 필요성을 다루는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>교육감 직속 직장내괴롭힘 예방 위원회 출범</t>
+          <t>5연임 손경식···노동정책 '격변기' 돌파구 낼까</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>web.ubc.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
-          <t>http://web.ubc.co.kr/wp/archives/126185</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=294487</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>2026-02-25 12:46:54.645778+00:00</t>
+          <t>2026-02-28 01:20:36.567016+00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C473" t="inlineStr"/>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 산업계 우려</t>
+          <t>정부 정책 발표</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법' 시행으로 불법 파업 손해배상 청구 방식이 개별 기여도 산정으로 변경될 예정임을 보도합니다. 울산 산업계는 교섭 창구 다원화에 따른 행정적·비용적 부담 증가를 우려하며, 이 법이 산업계의 첫 시험대가 될 것으로 전망하고 있습니다.</t>
+          <t>정부가 '노란봉투법'과 관련하여 원청의 책임을 확대하고 교섭은 분리하는 '투트랙 교섭' 방식을 공식화했습니다. 새로운 매뉴얼을 통해 원·하청 교섭 구조를 확정했으며, 소송이 제기되더라도 노동위원회 결정의 효력은 정지되지 않는다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 법률 개정의 내용과 그로 인한 산업계의 우려를 보도하고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 정부의 노동 정책 및 가이드라인 발표에 관한 것으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자, 상대방, 피해 규모 등이 부재합니다.</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
-          <t>울산 산업계 '노란봉투법' 첫 시험대 될듯</t>
+          <t>정부, 노란봉투법 '투트랙 교섭' 공식화…원청 책임 확대·교섭은 분리</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L473" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M473" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1049926</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202602270122</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:57.785855+00:00</t>
+          <t>2026-02-28 01:14:22.386678+00:00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C474" t="inlineStr"/>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
-          <t>노란봉투법 시행령 확정 및 시행</t>
+          <t>노동조합법 2·3조(노란봉투법) 시행 및 관련 교섭 가이드라인 발표</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>재계는 '노란봉투법' 시행령 확정에 따라 현장 혼란과 노사 관계 악화를 우려하고 있습니다. 이 법은 쟁의행위로 인한 손해배상 청구를 제한하는 내용을 담고 있으며, 장기간의 쟁의와 소송이 이어질 가능성이 제기되고 있습니다.</t>
+          <t>고용노동부가 노란봉투법(노조법 2·3조) 시행을 앞두고 원·하청 노조 교섭에 대한 가이드라인을 발표했다. 원칙적으로 개별 교섭을 권장하지만, 제도적으로 원·하청 공동교섭도 가능하다고 설명했다. 노동부는 원청 사용자가 공동 이익을 위해 교섭 절차를 중요하게 여겨야 한다고 강조했다.</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이 아닌 '노란봉투법' 시행령 확정에 따른 재계의 우려와 향후 노사 관계의 변화를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 구체적인 피해 규모, 피해자 집단, 증거 등 적합 조건이 충족되지 않습니다. 특정 소송의 원고를 위한 자금 조달 기회를 포착하기 어렵습니다.</t>
+          <t>본 기사는 '노란봉투법' 시행에 따른 원·하청 노조 교섭 절차 및 가이드라인에 대한 설명으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>재계, 노란봉투법 시행령 확정에  현장 혼란 우려</t>
+          <t>[문답] 내달 10일 노봉법 시행… 원청 사용자, 부담 줄이려면 교섭 절차...</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M474" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453809&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/economy/employment-labor/6085496</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>2026-02-24 12:52:08.683877+00:00</t>
+          <t>2026-02-28 01:14:14.982424+00:00</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C475" t="inlineStr"/>
-      <c r="D475" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
-          <t>공무원 A씨의 강등처분 취소소송에서 원고 패소 판결</t>
+          <t>직장 내 괴롭힘 신고 처리 절차에 대한 법률 자문</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>공무원 A씨가 부하 직원들에게 초과근무 대리 서명을 지시하여 237만원을 부당 수령하고 비인격적 언행을 한 사실이 교육청 감사로 드러나 강등 처분을 받았다. A씨는 이에 불복하여 소송을 제기했으나, 인천지법은 징계가 정당하다고 판결하며 원고 패소시켰다.</t>
+          <t>이 기사는 직장 내 괴롭힘 신고가 접수되었을 때, 피해자가 정식 조사를 원치 않고 분리 조치만을 요구하는 경우 사용자가 취해야 할 법적 절차에 대해 설명합니다. 근로기준법에 따라 피해자의 의사와 무관하게 조사를 실시해야 하며, 비밀누설 금지 의무를 지키면서 약식 조사를 통해 사실을 확인하고 적절한 분리 조치를 해야 한다고 조언합니다.</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>공무원 A씨의 책임은 명확하고(적합 조건 1), 교육청 감사 및 법원 판결로 증거가 확보되었으며(적합 조건 5), 공적 절차(감사)가 진행되었습니다(적합 조건 6). 그러나 피해 규모(부당 수령액 237만원)가 소송금융 투자 대상으로 매우 작고(적합 조건 4 불충족), 피해자 수가 소수이며(적합 조건 3 불충족), 상대방(개인 공무원)의 자력도 대기업 등에 비해 충분하다고 보기 어렵습니다(적합 조건 2 불충족).</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 직장 내 괴롭힘 신고 처리 절차에 대한 법률 자문 기사입니다. 따라서 소송 상대방, 피해 규모, 증거 유무 등 소송금융 투자 적합 조건을 판단할 구체적인 정보가 없습니다. 가상의 상황을 다루고 있어 실제 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>소수 (2명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
-          <t>섬 발령 억울해 …초과수당 237만원 대리서명 공무원 패소</t>
+          <t>[이법저법] “조사는 싫고 분리만 해달라”…직장 내 괴롭힘 신고, 어떻...</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L475" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M475" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260224580016</t>
+          <t>https://www.etoday.co.kr/news/view/2560457</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
-          <t>2026-02-24 00:57:55.921349+00:00</t>
+          <t>2026-02-28 00:46:07.232653+00:00</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C476" t="inlineStr"/>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>노동법 개정으로 인한 교섭단위 분리 관련 법적 분쟁 예상</t>
+          <t>대법원 확정 판결 (유족 승소)</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>새로운 노동법에 따른 교섭단위 분리 문제로 인해 곳곳에서 소송이 발생할 가능성이 제기되고 있다. 민주노총 관계자는 주된 사업장 판단 기준 및 관할 노동위원회 등 실무적 한계가 많아 법적 분쟁의 여지가 크다고 언급했다. 이는 노동계와 사용자 간의 갈등이 심화될 수 있음을 시사한다.</t>
+          <t>2020년 한파 속 비닐하우스 숙소에서 사망한 캄보디아 이주노동자 속헹 씨의 유족이 한국 정부를 상대로 제기한 손해배상 소송에서 대법원이 정부의 책임을 인정하며 유족 승소 판결을 확정했습니다. 법원은 정부가 이주노동자의 안전하고 쾌적한 거주 환경을 보장할 의무를 다하지 않았다고 판단했습니다. 이 판결은 이주노동자 숙소 환경 문제에 대한 정부의 책임을 명확히 하는 중요한 선례가 될 것입니다.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>기사는 새로운 노동법 해석에 따른 교섭단위 분리 관련 일반적인 '잠재적' 소송 가능성을 언급하고 있습니다. 특정 피해자, 명확한 상대방 책임, 구체적인 피해 규모나 증거에 대한 정보가 없어 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵습니다. (적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼', '증거 확보 가능' 등 대부분의 조건에 해당하지 않음)</t>
+          <t>해당 사건은 대법원 확정 판결로 이미 종결되어 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건) 다만, 한국 정부의 이주노동자 숙소 환경 관리 부실에 대한 책임이 대법원에서 인정되어, 향후 유사한 피해를 입은 이주노동자들의 소송에는 강력한 선례가 될 수 있습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이주노동자 다수</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>[폭풍전야 노조법] 공세 펼치는 노동계, 반격 노리는 사용자</t>
+          <t>“내 딸은 왜 비닐하우스에서 죽었나”…‘월 20만원’ 냉골 화장실 보...</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232827</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496197&amp;ref=A</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
-          <t>2026-02-24 00:48:17.027852+00:00</t>
+          <t>2026-02-28 00:40:49.784797+00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
-          <t>법률 개정 논의 중</t>
+          <t>미래 분쟁 가능성 예측</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정안과 산업안전보건법 개정안의 주요 내용을 다루고 있습니다. 이 개정안들은 사용자의 범위 확대, 노동쟁의 대상 확대, 파업 관련 손해배상 청구 요건 제한 등을 포함하며, 건설업계는 이로 인한 시름이 깊어지고 있다고 보도합니다.</t>
+          <t>김앤장 법률사무소 김지평 변호사는 자사주로 성과급을 지급하는 RSU(Restricted Stock Units)의 활용도가 높아지면서 관련 소송이 증가할 것으로 예상했습니다. RSU 미지급뿐만 아니라 과다 지급 문제도 분쟁으로 이어질 수 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법' 및 '산안법' 개정안의 내용과 건설업계에 미칠 잠재적 영향에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생, 책임 주체, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 RSU 관련 분쟁 증가에 대한 일반적인 예측으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>노란봉투법에 산안법까지…시름 깊어지는 건설업계</t>
+          <t>자사주로 성과급 주는 RSU, 지급 문제로 분쟁 생길 수도</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338523</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216970</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>2026-02-24 00:41:18.030295+00:00</t>
+          <t>2026-02-28 00:37:51.241276+00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
-          <t>노란봉투법 입법 논의 및 혼란 우려</t>
+          <t>과거 해외 항공사 합병 과정에서 조종사 서열 통합 관련 소송 발생</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>노란봉투법은 사용자 범위를 확대하고 파업 노동자에 대한 손해배상 청구를 제한하는 내용을 담고 있습니다. 이로 인해 산업 현장에서는 원·하청 교섭 등에 대한 혼란 우려가 제기되고 있으며, 정부는 법 시행 초기 혼란을 막기 위한 대책을 준비 중입니다.</t>
+          <t>국내 항공사 재편 논의에서 조종사 통합의 어려움을 설명하기 위해 과거 아메리칸항공과 US항공의 합병 사례가 언급되었습니다. 당시 조종사 서열 통합 절차를 둘러싸고 소송이 제기된 바 있습니다.</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 피해 발생 사건이 아닌, '노란봉투법'의 입법 과정과 그로 인한 산업 현장의 잠재적 혼란 우려에 대한 것입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하지 않습니다. 현재 구체적인 피해자나 소송 대상이 특정되지 않았습니다.</t>
+          <t>이 기사는 국내 항공사 재편 논의 중 조종사 통합의 어려움을 설명하기 위해 과거 아메리칸항공과 US항공의 합병 사례를 인용한 것입니다. 현재 진행 중이거나 새롭게 발굴할 수 있는 국내 소송금융 투자 대상 사건이 아니므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>퇴직연금 의무화 연내 입법</t>
+          <t>'조종사 통합' 빠진 합병···국내 항공사 재편의 속내</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L478" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M478" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539655</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2399234</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
-          <t>2026-02-24 00:35:22.076614+00:00</t>
+          <t>2026-02-27 00:50:57.680526+00:00</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>한미</t>
+          <t>월마트</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>내부 갈등 및 조치 진행 중</t>
+          <t>1억 달러 합의 완료</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>한미 내부에서 박 대표가 피해자 보호를 위해 A씨에게 재택근무 및 분리 조치를 지시했으나, A씨가 대주주 측근 인사의 지시를 근거로 이를 불이행하고 정상 출근하며 회의를 주재한 것으로 전해졌습니다. 이는 이사 임기 만료와 맞물려 봉합되었던 갈등이 재현될 수 있음을 시사합니다.</t>
+          <t>월마트가 배송기사 보수를 오도한 혐의로 FTC와 11개 주와 함께 진행된 소송에서 1억 달러에 합의했다. 이 합의금은 배송기사들에게 지급될 예정이며, 노동 시장의 투명성과 근로 조건에 대한 중요성을 강조하는 사례로 평가된다.</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>기사는 내부적인 갈등과 피해자 보호 조치 불이행에 초점을 맞추고 있으며, 소송금융 투자에 필요한 피해의 구체적인 내용, 피해 규모, 피해자 수, 상대방의 명확한 법적 책임 등이 불분명합니다. (적합 조건 1, 3, 4, 5, 6 불충족) 다만, 상대방이 대기업(한미)일 경우 자력은 충분할 수 있습니다. (적합 조건 2)</t>
+          <t>적합 조건으로 상대방 책임 명확(보수 오도 혐의), 상대방 자력 충분(월마트), 집단적 피해(배송기사 다수), 피해 규모 큼(1억 달러 합의), 공적 절차 진행 중(FTC 참여) 등 다수 충족한다. 그러나 이미 1억 달러 합의로 사건이 종결되었으므로, 부적합 조건에 해당하여 신규 소송금융 투자 대상으로는 적합하지 않다.</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 달러</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>배송기사 다수</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>한미, 이사 40% 임기 만료 예고…봉합된 갈등 재현될까</t>
+          <t>월마트, 배송기사 보수 오도 혐의로 1억달러 합의</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/335912?REFERER=NP</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701040</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
-          <t>2026-02-24 00:20:16.058281+00:00</t>
+          <t>2026-02-27 00:42:04.252934+00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
-          <t>법률 해설</t>
+          <t>법 개정 관련 논의</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>이 기사는 회사가 정당한 이유 없이 임기가 정해진 이사를 임기 만료 전에 해임할 경우, 이사가 회사에 대해 해임으로 인한 손해배상을 청구할 수 있다는 법률 원칙을 설명한다. 상법과 민법의 관련 규정을 바탕으로 위임계약의 해지 가능성과 손해배상 청구권을 다루고 있다.</t>
+          <t>해당 기사는 파업 관련 손해배상 청구 요건이 제한되고 본사 이전과 같은 경영 판단도 쟁의 대상이 될 수 있도록 법이 개정된 내용을 다룹니다. 이는 노조의 쟁의행위 부담을 줄이는 효과가 있습니다.</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 임원 해임 관련 법률 원칙을 설명하는 일반적인 법률 해설이다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 제시되지 않아 투자 검토가 불가능하다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 법 개정으로 인한 노동 쟁의의 법적 환경 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>[알쓸비법] 임원 계약 2~3년, 회사가 꼭 지켜야 하나…상법이 정한 해임...</t>
+          <t>HMM 부산 이전 의지 강화하는 정부…리스크는?</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>bizhankook.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
-          <t>https://www.bizhankook.com/bk/article/31580</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=731240</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:07.464813+00:00</t>
+          <t>2026-02-27 00:37:05.766280+00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
-          <t>개정 노동조합법 시행령 및 해석지침 마련 중, 퇴직급여법 개정 추진 논의</t>
+          <t>과거 광산 폐광으로 인한 노동자들의 삶 조명 (책 출간)</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>당정이 다음 달 10일 시행될 개정 노동조합법(노란봉투법)의 준비 상황을 점검하고, 시행령과 해석지침 마련에 만전을 기할 것을 당부했습니다. 또한, 퇴직연금 기능 강화를 위한 공동선언의 후속 조치로 연내 퇴직급여법 개정을 추진하기로 의견을 모았습니다.</t>
+          <t>이 기사는 한국 광산업의 쇠퇴와 1990년대 광산 폐광으로 인해 삶의 터전을 잃고 사회적으로 잊힌 광산 노동자들의 이야기를 다룬 책 '쇳돌'을 소개한다. 저자는 자신의 가족사를 통해 산업 변화가 개인의 삶에 미친 영향을 조명하며, 노동자들의 희생과 사회의 무책임함을 지적한다.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 개정 노동조합법(노란봉투법)의 시행을 앞두고 당정의 준비 상황과 퇴직연금 관련 법 개정 추진을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피고, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>사건의 핵심 발생 시점(1990년대 광산 폐광)이 오래되어 소멸시효 등 법적 쟁점이 예상되며, 현재 진행 중인 법적 분쟁이 아닌 과거의 사회적 문제를 다룬 책에 대한 리뷰 기사임. 특정 가능한 피고가 명확하지 않아 소송금융 투자 대상으로 부적합함. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (과거 광산 노동자 및 가족)</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>당정, 노란봉투법 시행 앞두고 준비상황 점검</t>
+          <t>산업이 사라진다고 노동자의 삶도 사라져야 하나</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L481" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022314534156276?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.seoul.co.kr/news/life/publication-literature/2026/02/27/20260227017001?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:15.137984+00:00</t>
+          <t>2026-02-27 00:20:27.700514+00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr"/>
-      <c r="E482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>충북교육청의 교원 보호 정책 발표 및 시행</t>
+        </is>
+      </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>충북도의회는 2022년 '직장 내 괴롭힘 금지 및 피해자 지원 조례'를 제정하고 온·오프라인 신고 및 지원센터를 운영 중이다. 조례에 따라 연 1회 이상 정기 예방 교육을 시행하고 있으며, 본 기사는 이러한 예방 활동에 대해 보도하고 있다.</t>
+          <t>충북교사노동조합은 충북교육청이 발표한 '현장 밀착형 교육 활동 보호 시행 계획'과 '교원보호공제사업 확대 개편' 방안을 환영했습니다. 이 계획은 교육활동보호센터 인력 충원, 교육공감지원단 운영을 통한 갈등 중재, 교원공제사업의 소송비 지원 한도 확대 및 지원 범위 확대를 포함합니다. 교사노조는 추가적인 지원 확대도 요구했습니다.</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>해당 기사는 충북도의회의 직장 내 괴롭힘 예방 교육 실시 및 관련 조례 운영에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 것이 아니라, 충북교육청의 교원 보호 정책 및 지원 시스템 확대에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 상대방의 책임(조건 1), 집단적 피해(조건 3), 구체적인 피해 규모(조건 4), 또는 진행 중인 공적 절차(조건 6)가 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>충북도의회, 직장 내 괴롭힘 예방 교육 실시</t>
+          <t>충북교사노조,  충북교육청 새 학년 교육활동 보호방안 환영</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2397392</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=893685</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>2026-02-23 12:37:55.507191+00:00</t>
+          <t>2026-02-26 13:29:42.826646+00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>부산 남구청</t>
+          <t>N 회사</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>노조의 2차 가해 중단 촉구</t>
+          <t>대법원 파기환송 (예비적 청구 심리)</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>부산 남구청 공무원노조가 남구청이 노조 지부장과 갑질 피해자들을 대상으로 2차 가해를 시도하고 있다고 주장하며 중단을 촉구했습니다. 노조는 남구청이 피해자들에게 징계를 내리기 위한 명분을 찾고 있다고 보고 있습니다.</t>
+          <t>최고운영책임자(COO)로 일하다 퇴사한 A 씨가 N 회사를 상대로 임금 및 퇴직금 청구 소송을 제기했으나, 대법원은 A 씨를 근로기준법상 근로자로 볼 수 없다고 판단했다. 다만, 원심이 A 씨의 예비적 청구(임원으로서의 미지급 임금)를 판단하지 않은 점을 지적하며 사건을 일부 파기환송했다. 이 사건은 근로자성 판단 기준과 임원으로서의 미지급 임금 청구 가능성에 대한 법리적 쟁점을 다룬다.</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 갑질 및 2차 가해의 구체적인 사실관계와 상대방 책임의 명확성이 부족합니다. 피해 규모와 객관적 증거 유무, 그리고 공적 절차 진행 여부가 파악되지 않아 소송금융 적합 조건(1, 3, 4, 5, 6)에 부합하는 부분이 적습니다. 다만 상대방(부산 남구청)은 자력이 충분합니다.</t>
+          <t>개별 소송으로 집단적 피해 조건(3)에 해당하지 않으며, 상대방 N 회사의 자력(2)에 대한 정보가 부족합니다. 주된 청구인 근로자성 인정은 대법원에서 기각되었고, 예비적 청구에 대한 판단을 위해 파기환송된 상황으로 승소 가능성이 불확실합니다. 피해 규모(4) 또한 한 개인의 임금 및 퇴직금으로 소송금융 투자에 적합한 대규모가 아닐 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>공무원노조 “부산 남구청, 갑질 피해자에 2차 가해 중단하라”</t>
+          <t>계약서상 ‘근로자’여도…대법 “등기이사로 의사결정 관여했다면 근...</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L483" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M483" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022317584085706</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38905</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
-          <t>2026-02-23 12:24:42.469163+00:00</t>
+          <t>2026-02-26 13:19:14.586235+00:00</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C484" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
-          <t>대구지방법원 제13민사부에서 원고 패소 판결</t>
+          <t>노란봉투법 시행 임박</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>대구 수성구 A아파트 관리사무소장으로 근무했던 B씨가 입주자대표회의를 상대로 제기한 해고무효확인 등 청구소송에서 대구지방법원이 원고 패소 판결을 내렸다. 이 사건은 1년마다 근로계약을 갱신하는 관리소장의 해고 정당성 여부가 쟁점이었다.</t>
+          <t>노란봉투법 시행이 임박하면서 건설업계가 공사 중단 현실화에 대한 우려를 표하고 있습니다. 이 법안은 하청 노조가 원청사와 직접 교섭하고, 노조 파업에 대한 기업의 손해배상청구를 제한하는 내용을 담고 있어 건설업의 다층 구조에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>이 사건은 개별 근로자의 해고무효확인 소송으로, 집단적 피해나 대규모 피해에 해당하지 않습니다. 또한, 이미 1심 법원에서 원고 패소 판결이 선고되어 상대방 책임이 명확하다고 보기 어려우며, 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+          <t>해당 기사는 '노란봉투법'의 시행 임박과 건설업계의 우려를 다루고 있으며, 특정 피해 발생 사건이나 구체적인 법적 분쟁이 발생한 상황이 아닙니다. 소송금융 투자를 위한 명확한 원고, 피고, 피해 사실, 손해배상 청구권 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>관리소장 근로계약 1년마다 갱신…해고무효  청구 '기각'</t>
+          <t>노란봉투법 시행 임박… 건설업계, 공사 중단 현실화할까 '전전긍긍'</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111239</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295665</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>2026-02-23 00:48:38.660853+00:00</t>
+          <t>2026-02-26 13:15:00.406000+00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C485" t="inlineStr"/>
-      <c r="D485" t="inlineStr"/>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>개정 노동조합법 시행 예정</t>
+          <t>AI로 인한 광범위한 직업 변화 및 일자리 감소, 회계사 시위 및 현대차 노조 반대 등 사회적 반발 발생</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>김영훈 고용노동부 장관은 오는 3월 10일 시행되는 개정 노동조합 및 노동관계조정법이 대화 불법화와 손해배상, 극한 투쟁의 악순환을 끊기 위한 것이라고 밝혔습니다. 당정협의회에서 법의 현장 안착을 위한 총력을 다할 것을 강조하며 예측 가능한 교섭 질서 확립을 목표로 합니다.</t>
+          <t>AI 기술의 급격한 발전으로 정보통신, 회계, 법률 등 전문직 및 사무직에서 대규모 일자리 감소가 발생하고 있으며, 2026년이 일자리 지형 변화의 티핑 포인트가 될 것으로 예측됩니다. 기업들은 AI 도입을 통해 효율성을 높이고 있으나, 이는 인간의 일자리를 대체하는 결과를 초래하며, 현대차 노조 반대, 회계사 시위 등 사회적 반발도 나타나고 있습니다.</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>해당 기사는 개정 노동조합법의 시행을 알리는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이 기사는 AI 기술 발전으로 인한 광범위한 직업 변화 및 일자리 감소라는 사회적, 경제적 현상을 다루고 있습니다. 특정 기업의 명확한 법적 책임(적합 조건 1)이나 불법 행위가 특정되지 않아 소송의 주체가 불분명하며, 피해 규모가 크고 집단적일 수 있으나(적합 조건 3, 4) 이를 법적 손해배상으로 청구할 명확한 근거가 부족합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십만 명 이상 (IT 분야 9만8천 명, 전문직 10만 명 감소 예측)</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>김영훈 노동장관  개정 노동조합법 현장 안착 총력…예측 가능 교섭질서...</t>
+          <t>[남영준 칼럼] 특별기고 - AI 대전환 시대</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L485" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M485" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022308575326906</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46535</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>2026-02-23 00:38:26.022578+00:00</t>
+          <t>2026-02-26 01:02:14.122784+00:00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C486" t="inlineStr"/>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>HMM 노조의 파업 가능성 및 관련 법률 검토</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>김영훈 고용노동부 장관은 오는 3월 10일 시행될 개정 노동조합법(노란봉투법)에 대한 준비 상황을 점검하고, 현장지원단 운영 및 상생교섭 모범 모델 발굴을 통해 법의 기반을 다지고 있다고 밝혔다. 이 법은 손해배상과 극한 투쟁의 악순환을 끊고 대화를 촉진하며 격차를 해소하는 데 목적이 있다. 또한, 퇴직연금 제도개선 방안도 당정 협의를 통해 구체화할 예정이다.</t>
+          <t>기사는 HMM 노조의 파업 가능성과 관련하여, 파업으로 인한 회사의 금전적 손실을 근로자에게 따지기 어렵게 하는 법률 내용을 다룬다. 이는 회사 측의 경영 부담을 가중시킬 수 있다고 언급한다. 제목에 언급된 '7조 혈세'와 노조의 명분 상실에 대한 구체적인 내용은 본문에서 설명되지 않는다.</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법'의 시행을 앞두고 정부의 준비 상황을 설명하는 내용으로, 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>기사 내용은 HMM 노조의 파업 가능성과 파업 시 회사(HMM)가 노조에 손해배상을 청구하기 어려워지는 법률적 상황에 대한 것이다. 소송금융 고객이 될 수 있는 명확한 피해자(원고)가 특정되지 않으며, 피해 규모나 상대방 책임의 명확성 등 적합 조건에 해당하는 요소가 없다.</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 앞두 김영훈 노동장관  현장지원단·모범 모델 발굴로...</t>
+          <t>[HMM 부산 이전] 7조 혈세 청구서에 명분 잃은 노조</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L486" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M486" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260223000117</t>
+          <t>https://dealsite.co.kr/articles/157384</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
-          <t>2026-02-23 00:38:14.941224+00:00</t>
+          <t>2026-02-26 00:48:28.663439+00:00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C487" t="inlineStr"/>
-      <c r="D487" t="inlineStr"/>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>입법 및 정책 논의 단계</t>
+          <t>사회적 문제 제기</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>당정은 퇴직연금의 모든 사업장 의무화 및 기금화 방안을 연내 입법 처리할 계획이며, 영세 중소기업의 부담 완화 방안도 검토 중이다. 또한, 파업 노동자에 대한 기업의 손해배상 청구를 제한하고 원청 책임을 강화하는 '노란봉투법'의 후속 조치로 사용자성 판단 및 교섭 범위에 대한 명확한 기준 마련을 논의하고 있다.</t>
+          <t>이 칼럼은 대한민국 관공서와 기업 사무실에서 벌어지는 '은따'(은근한 따돌림) 현상을 비판하며, 정보 차단, 투명 인간 취급 등 교묘한 수법으로 피해자에게 정서적 폭력을 가하는 행위를 지적합니다. 피해자의 자존감을 짓밟고 영혼을 파괴하는 행위임을 강조하며, 방관자와 리더의 책임 있는 자세를 촉구합니다.</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 퇴직연금 의무화 및 노란봉투법 후속 조치 등 정부와 여당의 입법 및 정책 추진 논의에 관한 내용입니다. 소송금융 투자 대상이 되는 명확한 피고, 피해 사실, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 직장 내 따돌림이라는 사회적 문제를 다루는 칼럼으로, 특정 사건이나 피해자를 지칭하지 않습니다. 따라서 소송 상대방의 자력(적합 조건 2), 구체적인 피해 규모(적합 조건 4), 명확한 증거(적합 조건 5), 또는 진행 중인 공적 절차(적합 조건 6)에 대한 정보가 전혀 없어 소송금융 투자 대상으로 적합하지 않습니다. 책임 주체 또한 일반적인 현상에 대한 비판으로 특정하기 어렵습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
-          <t>당정 “퇴직연금 의무화·기금화, 연내 입법…소규모 회사 부담 완화 논...</t>
+          <t>[전준석의 청렴칼럼] 다 큰 어른들의 유치한 놀이, '왕따'</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L487" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M487" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490626&amp;ref=A</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=376583</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>2026-02-23 00:38:07.969028+00:00</t>
+          <t>2026-02-26 00:35:08.786871+00:00</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C488" t="inlineStr"/>
-      <c r="D488" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr"/>
       <c r="F488" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부가 오는 3월 10일 시행될 '노란봉투법'(노동조합 및 노동관계조정법 2·3조 개정안)의 준비 상황 점검을 위한 당정협의를 개최합니다. 이 법은 원청 사업주의 하청 노조 단체교섭 의무 부과, 사용자 범위 확대, 쟁의 행위 책임 비율 제한 등을 골자로 하며, 재계는 경영 활동 위축을 이유로 반발하고 있습니다.</t>
+          <t>해당 기사는 성희롱 관련 법률의 개요를 다루며, 성희롱 피해자가 주로 권한이 많고 지위가 높은 행위자로부터 업무와 관련하여 피해를 입는다는 점을 설명합니다. 피해자의 다수가 여성이라는 점을 언급하며 성폭력과의 공통점을 제시합니다.</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'의 시행을 앞두고 당정협의가 진행 중이라는 입법 관련 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해배상 청구권이 발생한 사건이 아닙니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 성희롱 관련 법률의 일반적인 개요를 설명하는 글입니다. 따라서 소송금융 투자 대상으로서의 특정 사건이 존재하지 않아 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>與, 오늘 '노란봉투법' 시행 전 준비상황 점검 당정협의 개최</t>
+          <t>[젠더법 강좌] 성희롱 관련법 - ‘성희롱’의 개요</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L488" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M488" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260222000230</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=273983</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
-          <t>2026-02-23 00:36:06.397369+00:00</t>
+          <t>2026-02-26 00:23:55.644201+00:00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C489" t="inlineStr"/>
       <c r="D489" t="inlineStr"/>
-      <c r="E489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>성평등 임금공시제 도입 및 관련 법적 권리 보장 논의 중</t>
+        </is>
+      </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>이 기사는 반도체 업계가 노사 갈등 및 인건비 급증이라는 이중고를 겪고 있다고 언급하지만, 주요 내용은 SK하이닉스와 삼성전자의 호실적 및 HBM 기술 경쟁력 강화에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실이나 법적 분쟁 상황은 제시되지 않았습니다.</t>
+          <t>기사는 성별을 이유로 한 고용 차별금지 의무 위반 시 손해배상 청구권 보장의 필요성을 강조하며, 성평등 임금공시제 도입과 이행점검 체계 마련을 촉구하고 있습니다. 이는 특정 사건에 대한 보도라기보다는 정책 제안 및 법률 전문가의 의견을 담은 논의 단계의 기사입니다.</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>기사는 반도체 업계의 일반적인 노사 갈등을 언급할 뿐, 특정 기업의 명확한 책임, 구체적인 피해자, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 충족하는 구체적인 사건을 제시하지 않습니다. 따라서 투자 대상으로서의 사건이 부재합니다.</t>
+          <t>해당 기사는 성평등 임금공시제 도입 및 차별금지 의무 위반 시 손해배상 청구권 보장 필요성에 대한 정책적 논의를 다루고 있습니다. 특정 사건이나 피해자가 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모가 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
-          <t>반도체업계, 노사 갈등·인건비 급증 ‘이중고’...호조 속 커지는 부담</t>
+          <t>[성평등 임금공시제 도입]  단순 정보공개 넘어 이행점검 체계 마련해야...</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260222500020</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232895</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
-          <t>2026-02-22 12:34:31.822383+00:00</t>
+          <t>2026-02-25 13:22:32.994773+00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C490" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
-          <t>서울행정법원 원고 승소 판결</t>
+          <t>개정 노조법 시행 예정</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>콜센터 상담원 A씨가 동료 B씨에 대한 폭언으로 직장 내 괴롭힘 가해자로 지목되어 감봉 1개월 및 배치전환 징계를 받았습니다. A씨는 노동위원회 재심 판정에 불복하여 중앙노동위원회 위원장을 상대로 소송을 제기했습니다. 서울행정법원은 A씨와 B씨가 동등한 지위였으므로 '직장 내 괴롭힘'의 요건인 '관계 우위'가 인정되지 않는다며 A씨의 손을 들어줬습니다.</t>
+          <t>고용노동부 장관의 기고문으로, 3월 10일 시행되는 개정 노동조합법(노란봉투법)의 배경과 의미를 설명합니다. 쌍용차, 대우조선해양 등 과거 대규모 손해배상 청구 사례를 언급하며 법 개정의 필요성을 강조하고, 노사 양측의 우려에 대한 정부의 입장을 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>이 사건은 개별 근로자가 징계 처분을 다투는 행정 소송으로, 집단적 피해나 대규모 금전적 손해가 발생한 경우가 아닙니다. 또한 이미 행정법원의 판결이 선고되어 새로운 소송금융 투자 기회로 보기 어렵습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 미충족: 집단적 피해, 피해 규모가 큼)</t>
+          <t>이 기사는 개정된 노동조합법의 시행을 앞두고 법의 취지와 쟁점을 설명하는 기고문으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>1개월 감봉에 따른 급여 손실</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>[예규·판례] 행법  같은 지위 동료에 폭언한 것은 '직장 내 괴롭힘' 아...</t>
+          <t>개정 노조법, 노사자치주의 실현 첫걸음 되길[기고]</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201653</t>
+          <t>https://www.khan.co.kr/article/202602251800001</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>2026-02-22 00:52:23.912489+00:00</t>
+          <t>2026-02-25 13:18:31.687495+00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C491" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr"/>
       <c r="F491" t="inlineStr">
         <is>
-          <t>사장과 관리인이 회식 중 갈등으로 당일 집단 퇴사한 알바생 3명을 상대로 5300만원 상당의 손해배상 소송을 제기한 사건입니다. 기사 내용상 법원에서 이미 판단이 내려진 것으로 보입니다.</t>
+          <t>한국노총은 2026년 정기대의원대회에서 손해배상·가압류 남용 제한을 통한 노동기본권 확립과 AI 발달에 따른 노동자 보호 법·제도 마련을 위해 총력 투쟁할 것을 결의했습니다. 이는 현장과 국민과 함께하는 투쟁을 통해 달성하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>상대방(알바생 3명)의 자력이 충분하지 않을 가능성이 높고, 피해 규모(5300만원)가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다. 또한, 집단적 피해가 아닌 개별 사건으로 투자 매력이 낮습니다.</t>
+          <t>기사는 한국노총의 정기대의원대회 결의 내용을 다루고 있으며, 특정 사건이나 분쟁이 아닌 노동기본권 강화 및 AI 관련 법·제도 마련을 위한 총력 투쟁 결의를 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 사실 및 규모가 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>5300만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>'알바 3명 집단 퇴사'에 사장님 분통… 5000만원 물어내라  [사장님 고충...</t>
+          <t>한국노총, 2026년 정기대의원대회 개최</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.inochong.org</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602178261i</t>
+          <t>http://news.inochong.org/detail.php?number=6355&amp;thread=22r07</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>2026-02-22 00:44:19.987743+00:00</t>
+          <t>2026-02-25 13:15:44.410943+00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C492" t="inlineStr"/>
-      <c r="D492" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr"/>
       <c r="F492" t="inlineStr">
         <is>
-          <t>자영업자들이 직원을 해고하는 과정에서 발생하는 '노무 리스크'로 인해 수천만 원의 손해배상 책임을 지는 사례가 확산되고 있다. 근무 기간이 짧아도 부당해고로 판정될 수 있으며, 영세 자영업자들은 해고 절차를 준수하거나 법률 자문을 받기 어려운 현실이다. 이로 인해 고용을 기피하는 현상까지 나타나고 있다.</t>
+          <t>한국노총 경기본부가 65세 정년 연장, 공적 연금 강화, 고용 및 사회 안전망 확충, 노동 시간 단축 실현 등을 위한 총력 투쟁을 결의했습니다. 또한 원청 사용자의 책임 강화, 손해배상·가압류 남용 제한, 부당노동행위에 대한 강력한 제재를 요구하며 노동 중심 경기도를 위한 분기점으로 삼겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>이 기사는 자영업자들이 부당해고 판정으로 인해 수천만 원의 손해배상 책임을 지게 되는 '노무 리스크'에 대한 집단적 피해를 다루고 있습니다. 그러나 소송금융은 주로 원고(피해자)에게 투자하는 모델이므로, 피고(자영업자)의 방어 소송에 대한 투자는 적합하지 않습니다. 또한, 상대방인 직원의 자력이 충분하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>해당 기사는 한국노총 경기본부의 노동 관련 정책 및 투쟁 결의를 다루는 것으로, 특정 사건이나 구체적인 피해 사실을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>자영업자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
-          <t>직원 3일 만에 해고했다가 수천만 원…자영업자들 ‘노무 리스크’ 공포</t>
+          <t>한국노총 경기본부  지선, 노동 중심 경기도 위한 분기점</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>laborplus.co.kr</t>
         </is>
       </c>
       <c r="L492" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M492" t="inlineStr">
         <is>
-          <t>http://www.wemakenews.co.kr/news/view.php?no=24626</t>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40401</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
-          <t>2026-02-21 18:16:25.280208+00:00</t>
+          <t>2026-02-25 13:14:26.975681+00:00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C493" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
-          <t>임금 미지급 집단소송 합의 완료</t>
+          <t>정책 제안 및 법률 개정 촉구</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>한화그룹이 인수한 미국 필라델피아 조선소(한화 필리조선소)가 현지 근로자들이 제기한 임금 미지급 관련 집단소송을 무마하기 위해 90만 달러(약 13억원)를 지급하기로 합의했습니다. 이 합의는 지난 6일 이루어졌습니다.</t>
+          <t>한국의 고질적인 성별 임금 격차와 고용상 성차별 문제를 해결하기 위해 임금 공시 의무화, 사용자 측의 입증책임 부담, 민사상 손해배상 청구 및 형사처벌 강화 등의 법적 강제 조치가 필요하다는 주장이 제기되었습니다. 이는 피해자의 효과적인 권리구제를 도모하기 위한 정책적 제안입니다.</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>해당 사건은 한화 필리조선소가 임금 미지급 집단소송에 대해 90만 달러를 지급하기로 합의하며 이미 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 기사는 한국의 성별 임금 격차 및 고용상 성차별 문제에 대한 정책 제안 및 법률 개정 촉구 논평으로, 특정 사건이나 구체적인 피해자 집단, 피고가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 요건(적합 조건 1, 2, 5, 6)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>90만 달러 (약 13억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>다수 (현지 근로자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>[Biz Law] 한화 필리조선소, '임금 미지급' 집단소송서 90만달러 합의</t>
+          <t>성별임금격차 만년 1위 한국, 불평등 해소 첫걸음은 '임금 공시'</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>worknworld.kctu.org</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=706972</t>
+          <t>http://worknworld.kctu.org/news/articleView.html?idxno=508813</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>2026-02-21 17:52:21.753411+00:00</t>
+          <t>2026-02-25 13:14:13.740991+00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C494" t="inlineStr"/>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>본 기사는 다음 달 시행을 앞둔 '노란봉투법'의 주요 내용과 취지를 설명하고 있습니다. 이 법안은 노동자의 권리 보장과 과도한 손해배상 청구 방지를 골자로 하며, 근로계약 당사자가 아니더라도 근로조건에 실질적 영향력을 행사하는 자를 사용자로 인정하는 내용을 포함합니다.</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'이라는 법률의 시행 예정에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방, 사건 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr">
+        <is>
+          <t>CJ 손경식 경총 회장 5연임, 노란봉투법 시행 관련  회원사 합리적 단체...</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>huffingtonpost.kr</t>
+        </is>
+      </c>
+      <c r="L494" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M494" t="inlineStr">
+        <is>
+          <t>https://www.huffingtonpost.kr/news/articleView.html?idxno=242815</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:14:02.314280+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>일반적인 법률 리스크 논의</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>이 기사는 한국 기업들이 파견 대신 도급이나 위임 방식으로 근로자를 활용할 때 발생할 수 있는 불법파견의 위험성을 다룹니다. 불법파견으로 인정될 경우 직접고용의무, 형사처벌, 손해배상 등 막대한 리스크가 따른다는 점을 강조하며, 노동 유연성과 관련한 법제 비교의 맥락에서 논의되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 불법파견의 법적 리스크에 대한 일반적인 논의를 다루고 있습니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '상대방 자력', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않습니다. 구체적인 사건이 없어 투자 검토가 불가능합니다.</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J495" t="inlineStr">
+        <is>
+          <t>KIAF-KAMA, '노동 유연성의 재정의-주요국 노동법제 비교와 한국 기업에...</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>kr.aving.net</t>
+        </is>
+      </c>
+      <c r="L495" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M495" t="inlineStr">
+        <is>
+          <t>https://kr.aving.net/news/articleView.html?idxno=1809044</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:08:57.989440+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>아사히글라스</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>대법원 근로자 지위 확인 및 파견법 위반 소송 승소, 22명 정규직 고용 완료</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>아사히글라스 하청업체 지티에스 노동자들이 부당 해고 및 불법파견에 맞서 9년간 투쟁한 사건입니다. 대법원은 노동자들의 손을 들어주어, 아사히글라스 전 대표에게 국내 최초 불법파견죄 징역형이 선고되었고, 22명의 노동자는 아사히글라스 정규직으로 고용되었습니다. 이로써 길었던 투쟁은 최종 승리로 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>이 사건은 대기업인 아사히글라스의 불법파견 책임이 대법원 판결로 명확히 인정되었고(상대방 책임 명확), 다수의 피해자(집단적 피해)와 상당한 규모의 피해액(피해 규모 큼)이 존재하여 소송금융 적합 조건들을 다수 충족합니다. 그러나 이미 대법원 판결로 사건이 종결되고 피해자들이 정규직으로 고용되어(이미 종결된 사건) 소송금융 투자가 필요한 시점은 지났습니다.</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>20억 원 이상 (제안 금액 기준)</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>22명</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>노동자들이 깨버린 것에 관한 기록</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>newscham.net</t>
+        </is>
+      </c>
+      <c r="L496" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M496" t="inlineStr">
+        <is>
+          <t>https://newscham.net/articles/115558</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:53:57.732612+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>직장 내 괴롭힘 예방 위원회 설립</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>직장 내 괴롭힘 예방 및 제도 개선, 피해자 보호, 재발 방지 대책 마련을 위해 '직장 내 괴롭힘 예방위원회'가 설립되었다. 위원회는 교육감에게 전문적인 조언을 제공하며 존중받는 직장 문화를 조성하는 데 기여할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>기사는 직장 내 괴롭힘 예방 위원회 설립에 대한 내용으로, 특정 사건이나 피해자가 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 증거 등이 부재하여 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr">
+        <is>
+          <t>'직장 내 괴롭힘 예방위원회'가 생긴 까닭</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>ujeil.com</t>
+        </is>
+      </c>
+      <c r="L497" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M497" t="inlineStr">
+        <is>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381726</t>
+        </is>
+      </c>
+      <c r="N497" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:48:46.883158+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>직장내괴롭힘 예방 위원회 출범</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>울산시교육청이 교육감 직속 직장내괴롭힘 예방 위원회를 공식 출범했습니다. 위원회는 직장 내 괴롭힘 예방 추진계획 수립, 제도 개선, 피해자 보호 및 재발 방지 대책 등에 대해 교육감에게 전문적인 자문을 제공할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>본 기사는 직장내괴롭힘 예방 위원회 출범에 대한 내용으로, 실제 발생한 사건이나 특정된 피해자가 존재하지 않습니다. 따라서 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr">
+        <is>
+          <t>교육감 직속 직장내괴롭힘 예방 위원회 출범</t>
+        </is>
+      </c>
+      <c r="K498" t="inlineStr">
+        <is>
+          <t>web.ubc.co.kr</t>
+        </is>
+      </c>
+      <c r="L498" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M498" t="inlineStr">
+        <is>
+          <t>http://web.ubc.co.kr/wp/archives/126185</t>
+        </is>
+      </c>
+      <c r="N498" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:46:54.645778+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행에 따른 산업계 우려</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>기사는 '노란봉투법' 시행으로 불법 파업 손해배상 청구 방식이 개별 기여도 산정으로 변경될 예정임을 보도합니다. 울산 산업계는 교섭 창구 다원화에 따른 행정적·비용적 부담 증가를 우려하며, 이 법이 산업계의 첫 시험대가 될 것으로 전망하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, '노란봉투법'이라는 법률 개정의 내용과 그로 인한 산업계의 우려를 보도하고 있습니다. 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J499" t="inlineStr">
+        <is>
+          <t>울산 산업계 '노란봉투법' 첫 시험대 될듯</t>
+        </is>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L499" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M499" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1049926</t>
+        </is>
+      </c>
+      <c r="N499" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:57.785855+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행령 확정 및 시행</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>재계는 '노란봉투법' 시행령 확정에 따라 현장 혼란과 노사 관계 악화를 우려하고 있습니다. 이 법은 쟁의행위로 인한 손해배상 청구를 제한하는 내용을 담고 있으며, 장기간의 쟁의와 소송이 이어질 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이 아닌 '노란봉투법' 시행령 확정에 따른 재계의 우려와 향후 노사 관계의 변화를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 상대방 책임의 명확성, 구체적인 피해 규모, 피해자 집단, 증거 등 적합 조건이 충족되지 않습니다. 특정 소송의 원고를 위한 자금 조달 기회를 포착하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J500" t="inlineStr">
+        <is>
+          <t>재계, 노란봉투법 시행령 확정에  현장 혼란 우려</t>
+        </is>
+      </c>
+      <c r="K500" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L500" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M500" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008453809&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N500" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:52:08.683877+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>공무원 A씨의 강등처분 취소소송에서 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>공무원 A씨가 부하 직원들에게 초과근무 대리 서명을 지시하여 237만원을 부당 수령하고 비인격적 언행을 한 사실이 교육청 감사로 드러나 강등 처분을 받았다. A씨는 이에 불복하여 소송을 제기했으나, 인천지법은 징계가 정당하다고 판결하며 원고 패소시켰다.</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>공무원 A씨의 책임은 명확하고(적합 조건 1), 교육청 감사 및 법원 판결로 증거가 확보되었으며(적합 조건 5), 공적 절차(감사)가 진행되었습니다(적합 조건 6). 그러나 피해 규모(부당 수령액 237만원)가 소송금융 투자 대상으로 매우 작고(적합 조건 4 불충족), 피해자 수가 소수이며(적합 조건 3 불충족), 상대방(개인 공무원)의 자력도 대기업 등에 비해 충분하다고 보기 어렵습니다(적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>소수 (2명 이상)</t>
+        </is>
+      </c>
+      <c r="J501" t="inlineStr">
+        <is>
+          <t>섬 발령 억울해 …초과수당 237만원 대리서명 공무원 패소</t>
+        </is>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L501" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M501" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260224580016</t>
+        </is>
+      </c>
+      <c r="N501" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:57:55.921349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>노동법 개정으로 인한 교섭단위 분리 관련 법적 분쟁 예상</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>새로운 노동법에 따른 교섭단위 분리 문제로 인해 곳곳에서 소송이 발생할 가능성이 제기되고 있다. 민주노총 관계자는 주된 사업장 판단 기준 및 관할 노동위원회 등 실무적 한계가 많아 법적 분쟁의 여지가 크다고 언급했다. 이는 노동계와 사용자 간의 갈등이 심화될 수 있음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>기사는 새로운 노동법 해석에 따른 교섭단위 분리 관련 일반적인 '잠재적' 소송 가능성을 언급하고 있습니다. 특정 피해자, 명확한 상대방 책임, 구체적인 피해 규모나 증거에 대한 정보가 없어 소송금융 투자 대상으로 적합한 구체적인 사건으로 보기 어렵습니다. (적합 조건 중 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼', '증거 확보 가능' 등 대부분의 조건에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J502" t="inlineStr">
+        <is>
+          <t>[폭풍전야 노조법] 공세 펼치는 노동계, 반격 노리는 사용자</t>
+        </is>
+      </c>
+      <c r="K502" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L502" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M502" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232827</t>
+        </is>
+      </c>
+      <c r="N502" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:48:17.027852+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>법률 개정 논의 중</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>기사는 '노란봉투법'으로 불리는 노동조합 및 노동관계조정법 개정안과 산업안전보건법 개정안의 주요 내용을 다루고 있습니다. 이 개정안들은 사용자의 범위 확대, 노동쟁의 대상 확대, 파업 관련 손해배상 청구 요건 제한 등을 포함하며, 건설업계는 이로 인한 시름이 깊어지고 있다고 보도합니다.</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법' 및 '산안법' 개정안의 내용과 건설업계에 미칠 잠재적 영향에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생, 책임 주체, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J503" t="inlineStr">
+        <is>
+          <t>노란봉투법에 산안법까지…시름 깊어지는 건설업계</t>
+        </is>
+      </c>
+      <c r="K503" t="inlineStr">
+        <is>
+          <t>daily.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L503" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M503" t="inlineStr">
+        <is>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338523</t>
+        </is>
+      </c>
+      <c r="N503" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:41:18.030295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>노란봉투법 입법 논의 및 혼란 우려</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>노란봉투법은 사용자 범위를 확대하고 파업 노동자에 대한 손해배상 청구를 제한하는 내용을 담고 있습니다. 이로 인해 산업 현장에서는 원·하청 교섭 등에 대한 혼란 우려가 제기되고 있으며, 정부는 법 시행 초기 혼란을 막기 위한 대책을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>기사 내용은 특정 피해 발생 사건이 아닌, '노란봉투법'의 입법 과정과 그로 인한 산업 현장의 잠재적 혼란 우려에 대한 것입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등 적합 조건에 해당하지 않습니다. 현재 구체적인 피해자나 소송 대상이 특정되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J504" t="inlineStr">
+        <is>
+          <t>퇴직연금 의무화 연내 입법</t>
+        </is>
+      </c>
+      <c r="K504" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L504" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M504" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539655</t>
+        </is>
+      </c>
+      <c r="N504" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:35:22.076614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>한미</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>내부 갈등 및 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>한미 내부에서 박 대표가 피해자 보호를 위해 A씨에게 재택근무 및 분리 조치를 지시했으나, A씨가 대주주 측근 인사의 지시를 근거로 이를 불이행하고 정상 출근하며 회의를 주재한 것으로 전해졌습니다. 이는 이사 임기 만료와 맞물려 봉합되었던 갈등이 재현될 수 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>기사는 내부적인 갈등과 피해자 보호 조치 불이행에 초점을 맞추고 있으며, 소송금융 투자에 필요한 피해의 구체적인 내용, 피해 규모, 피해자 수, 상대방의 명확한 법적 책임 등이 불분명합니다. (적합 조건 1, 3, 4, 5, 6 불충족) 다만, 상대방이 대기업(한미)일 경우 자력은 충분할 수 있습니다. (적합 조건 2)</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J505" t="inlineStr">
+        <is>
+          <t>한미, 이사 40% 임기 만료 예고…봉합된 갈등 재현될까</t>
+        </is>
+      </c>
+      <c r="K505" t="inlineStr">
+        <is>
+          <t>dailypharm.com</t>
+        </is>
+      </c>
+      <c r="L505" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M505" t="inlineStr">
+        <is>
+          <t>https://www.dailypharm.com/user/news/335912?REFERER=NP</t>
+        </is>
+      </c>
+      <c r="N505" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:20:16.058281+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>법률 해설</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>이 기사는 회사가 정당한 이유 없이 임기가 정해진 이사를 임기 만료 전에 해임할 경우, 이사가 회사에 대해 해임으로 인한 손해배상을 청구할 수 있다는 법률 원칙을 설명한다. 상법과 민법의 관련 규정을 바탕으로 위임계약의 해지 가능성과 손해배상 청구권을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 임원 해임 관련 법률 원칙을 설명하는 일반적인 법률 해설이다. 따라서 소송금융 투자 대상으로서의 구체적인 사건, 상대방, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 제시되지 않아 투자 검토가 불가능하다.</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J506" t="inlineStr">
+        <is>
+          <t>[알쓸비법] 임원 계약 2~3년, 회사가 꼭 지켜야 하나…상법이 정한 해임...</t>
+        </is>
+      </c>
+      <c r="K506" t="inlineStr">
+        <is>
+          <t>bizhankook.com</t>
+        </is>
+      </c>
+      <c r="L506" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M506" t="inlineStr">
+        <is>
+          <t>https://www.bizhankook.com/bk/article/31580</t>
+        </is>
+      </c>
+      <c r="N506" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:03:07.464813+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>개정 노동조합법 시행령 및 해석지침 마련 중, 퇴직급여법 개정 추진 논의</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>당정이 다음 달 10일 시행될 개정 노동조합법(노란봉투법)의 준비 상황을 점검하고, 시행령과 해석지침 마련에 만전을 기할 것을 당부했습니다. 또한, 퇴직연금 기능 강화를 위한 공동선언의 후속 조치로 연내 퇴직급여법 개정을 추진하기로 의견을 모았습니다.</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 개정 노동조합법(노란봉투법)의 시행을 앞두고 당정의 준비 상황과 퇴직연금 관련 법 개정 추진을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피고, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J507" t="inlineStr">
+        <is>
+          <t>당정, 노란봉투법 시행 앞두고 준비상황 점검</t>
+        </is>
+      </c>
+      <c r="K507" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L507" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M507" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022314534156276?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N507" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:15.137984+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr"/>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>충북도의회는 2022년 '직장 내 괴롭힘 금지 및 피해자 지원 조례'를 제정하고 온·오프라인 신고 및 지원센터를 운영 중이다. 조례에 따라 연 1회 이상 정기 예방 교육을 시행하고 있으며, 본 기사는 이러한 예방 활동에 대해 보도하고 있다.</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>해당 기사는 충북도의회의 직장 내 괴롭힘 예방 교육 실시 및 관련 조례 운영에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J508" t="inlineStr">
+        <is>
+          <t>충북도의회, 직장 내 괴롭힘 예방 교육 실시</t>
+        </is>
+      </c>
+      <c r="K508" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L508" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M508" t="inlineStr">
+        <is>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2397392</t>
+        </is>
+      </c>
+      <c r="N508" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:37:55.507191+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>부산 남구청</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>노조의 2차 가해 중단 촉구</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>부산 남구청 공무원노조가 남구청이 노조 지부장과 갑질 피해자들을 대상으로 2차 가해를 시도하고 있다고 주장하며 중단을 촉구했습니다. 노조는 남구청이 피해자들에게 징계를 내리기 위한 명분을 찾고 있다고 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 갑질 및 2차 가해의 구체적인 사실관계와 상대방 책임의 명확성이 부족합니다. 피해 규모와 객관적 증거 유무, 그리고 공적 절차 진행 여부가 파악되지 않아 소송금융 적합 조건(1, 3, 4, 5, 6)에 부합하는 부분이 적습니다. 다만 상대방(부산 남구청)은 자력이 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr">
+        <is>
+          <t>공무원노조 “부산 남구청, 갑질 피해자에 2차 가해 중단하라”</t>
+        </is>
+      </c>
+      <c r="K509" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L509" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M509" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022317584085706</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:24:42.469163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>A아파트 입주자대표회의</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>대구지방법원 제13민사부에서 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>대구 수성구 A아파트 관리사무소장으로 근무했던 B씨가 입주자대표회의를 상대로 제기한 해고무효확인 등 청구소송에서 대구지방법원이 원고 패소 판결을 내렸다. 이 사건은 1년마다 근로계약을 갱신하는 관리소장의 해고 정당성 여부가 쟁점이었다.</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>이 사건은 개별 근로자의 해고무효확인 소송으로, 집단적 피해나 대규모 피해에 해당하지 않습니다. 또한, 이미 1심 법원에서 원고 패소 판결이 선고되어 상대방 책임이 명확하다고 보기 어려우며, 소송금융 투자 대상으로서의 승소 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr">
+        <is>
+          <t>관리소장 근로계약 1년마다 갱신…해고무효  청구 '기각'</t>
+        </is>
+      </c>
+      <c r="K510" t="inlineStr">
+        <is>
+          <t>aptn.co.kr</t>
+        </is>
+      </c>
+      <c r="L510" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M510" t="inlineStr">
+        <is>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111239</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:48:38.660853+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>개정 노동조합법 시행 예정</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>김영훈 고용노동부 장관은 오는 3월 10일 시행되는 개정 노동조합 및 노동관계조정법이 대화 불법화와 손해배상, 극한 투쟁의 악순환을 끊기 위한 것이라고 밝혔습니다. 당정협의회에서 법의 현장 안착을 위한 총력을 다할 것을 강조하며 예측 가능한 교섭 질서 확립을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>해당 기사는 개정 노동조합법의 시행을 알리는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J511" t="inlineStr">
+        <is>
+          <t>김영훈 노동장관  개정 노동조합법 현장 안착 총력…예측 가능 교섭질서...</t>
+        </is>
+      </c>
+      <c r="K511" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L511" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M511" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022308575326906</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:38:26.022578+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 예정</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>김영훈 고용노동부 장관은 오는 3월 10일 시행될 개정 노동조합법(노란봉투법)에 대한 준비 상황을 점검하고, 현장지원단 운영 및 상생교섭 모범 모델 발굴을 통해 법의 기반을 다지고 있다고 밝혔다. 이 법은 손해배상과 극한 투쟁의 악순환을 끊고 대화를 촉진하며 격차를 해소하는 데 목적이 있다. 또한, 퇴직연금 제도개선 방안도 당정 협의를 통해 구체화할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>해당 기사는 '노란봉투법'의 시행을 앞두고 정부의 준비 상황을 설명하는 내용으로, 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 앞두 김영훈 노동장관  현장지원단·모범 모델 발굴로...</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L512" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260223000117</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:38:14.941224+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>입법 및 정책 논의 단계</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>당정은 퇴직연금의 모든 사업장 의무화 및 기금화 방안을 연내 입법 처리할 계획이며, 영세 중소기업의 부담 완화 방안도 검토 중이다. 또한, 파업 노동자에 대한 기업의 손해배상 청구를 제한하고 원청 책임을 강화하는 '노란봉투법'의 후속 조치로 사용자성 판단 및 교섭 범위에 대한 명확한 기준 마련을 논의하고 있다.</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 퇴직연금 의무화 및 노란봉투법 후속 조치 등 정부와 여당의 입법 및 정책 추진 논의에 관한 내용입니다. 소송금융 투자 대상이 되는 명확한 피고, 피해 사실, 손해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J513" t="inlineStr">
+        <is>
+          <t>당정 “퇴직연금 의무화·기금화, 연내 입법…소규모 회사 부담 완화 논...</t>
+        </is>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L513" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M513" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490626&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:38:07.969028+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>노란봉투법 시행 전 당정협의 진행 중</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>더불어민주당과 정부가 오는 3월 10일 시행될 '노란봉투법'(노동조합 및 노동관계조정법 2·3조 개정안)의 준비 상황 점검을 위한 당정협의를 개최합니다. 이 법은 원청 사업주의 하청 노조 단체교섭 의무 부과, 사용자 범위 확대, 쟁의 행위 책임 비율 제한 등을 골자로 하며, 재계는 경영 활동 위축을 이유로 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, '노란봉투법'의 시행을 앞두고 당정협의가 진행 중이라는 입법 관련 소식입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 손해배상 청구권이 발생한 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J514" t="inlineStr">
+        <is>
+          <t>與, 오늘 '노란봉투법' 시행 전 준비상황 점검 당정협의 개최</t>
+        </is>
+      </c>
+      <c r="K514" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L514" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M514" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260222000230</t>
+        </is>
+      </c>
+      <c r="N514" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:36:06.397369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr"/>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>이 기사는 반도체 업계가 노사 갈등 및 인건비 급증이라는 이중고를 겪고 있다고 언급하지만, 주요 내용은 SK하이닉스와 삼성전자의 호실적 및 HBM 기술 경쟁력 강화에 초점을 맞추고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생 사실이나 법적 분쟁 상황은 제시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>기사는 반도체 업계의 일반적인 노사 갈등을 언급할 뿐, 특정 기업의 명확한 책임, 구체적인 피해자, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자 적합 조건을 충족하는 구체적인 사건을 제시하지 않습니다. 따라서 투자 대상으로서의 사건이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J515" t="inlineStr">
+        <is>
+          <t>반도체업계, 노사 갈등·인건비 급증 ‘이중고’...호조 속 커지는 부담</t>
+        </is>
+      </c>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>news2day.co.kr</t>
+        </is>
+      </c>
+      <c r="L515" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M515" t="inlineStr">
+        <is>
+          <t>https://www.news2day.co.kr/article/20260222500020</t>
+        </is>
+      </c>
+      <c r="N515" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:34:31.822383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>중앙노동위원회 위원장</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>서울행정법원 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>콜센터 상담원 A씨가 동료 B씨에 대한 폭언으로 직장 내 괴롭힘 가해자로 지목되어 감봉 1개월 및 배치전환 징계를 받았습니다. A씨는 노동위원회 재심 판정에 불복하여 중앙노동위원회 위원장을 상대로 소송을 제기했습니다. 서울행정법원은 A씨와 B씨가 동등한 지위였으므로 '직장 내 괴롭힘'의 요건인 '관계 우위'가 인정되지 않는다며 A씨의 손을 들어줬습니다.</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>이 사건은 개별 근로자가 징계 처분을 다투는 행정 소송으로, 집단적 피해나 대규모 금전적 손해가 발생한 경우가 아닙니다. 또한 이미 행정법원의 판결이 선고되어 새로운 소송금융 투자 기회로 보기 어렵습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 미충족: 집단적 피해, 피해 규모가 큼)</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>1개월 감봉에 따른 급여 손실</t>
+        </is>
+      </c>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J516" t="inlineStr">
+        <is>
+          <t>[예규·판례] 행법  같은 지위 동료에 폭언한 것은 '직장 내 괴롭힘' 아...</t>
+        </is>
+      </c>
+      <c r="K516" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L516" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M516" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201653</t>
+        </is>
+      </c>
+      <c r="N516" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:52:23.912489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>알바생 3명</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>손해배상 소송 판결 선고</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>사장과 관리인이 회식 중 갈등으로 당일 집단 퇴사한 알바생 3명을 상대로 5300만원 상당의 손해배상 소송을 제기한 사건입니다. 기사 내용상 법원에서 이미 판단이 내려진 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>상대방(알바생 3명)의 자력이 충분하지 않을 가능성이 높고, 피해 규모(5300만원)가 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다. 또한, 집단적 피해가 아닌 개별 사건으로 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>5300만원 이상</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J517" t="inlineStr">
+        <is>
+          <t>'알바 3명 집단 퇴사'에 사장님 분통… 5000만원 물어내라  [사장님 고충...</t>
+        </is>
+      </c>
+      <c r="K517" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L517" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M517" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202602178261i</t>
+        </is>
+      </c>
+      <c r="N517" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:44:19.987743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>노동청 진정 등 관련 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>자영업자들이 직원을 해고하는 과정에서 발생하는 '노무 리스크'로 인해 수천만 원의 손해배상 책임을 지는 사례가 확산되고 있다. 근무 기간이 짧아도 부당해고로 판정될 수 있으며, 영세 자영업자들은 해고 절차를 준수하거나 법률 자문을 받기 어려운 현실이다. 이로 인해 고용을 기피하는 현상까지 나타나고 있다.</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>이 기사는 자영업자들이 부당해고 판정으로 인해 수천만 원의 손해배상 책임을 지게 되는 '노무 리스크'에 대한 집단적 피해를 다루고 있습니다. 그러나 소송금융은 주로 원고(피해자)에게 투자하는 모델이므로, 피고(자영업자)의 방어 소송에 대한 투자는 적합하지 않습니다. 또한, 상대방인 직원의 자력이 충분하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>자영업자 다수</t>
+        </is>
+      </c>
+      <c r="J518" t="inlineStr">
+        <is>
+          <t>직원 3일 만에 해고했다가 수천만 원…자영업자들 ‘노무 리스크’ 공포</t>
+        </is>
+      </c>
+      <c r="K518" t="inlineStr">
+        <is>
+          <t>wemakenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L518" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M518" t="inlineStr">
+        <is>
+          <t>http://www.wemakenews.co.kr/news/view.php?no=24626</t>
+        </is>
+      </c>
+      <c r="N518" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:16:25.280208+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>한화 필리조선소</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>임금 미지급 집단소송 합의 완료</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>한화그룹이 인수한 미국 필라델피아 조선소(한화 필리조선소)가 현지 근로자들이 제기한 임금 미지급 관련 집단소송을 무마하기 위해 90만 달러(약 13억원)를 지급하기로 합의했습니다. 이 합의는 지난 6일 이루어졌습니다.</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>해당 사건은 한화 필리조선소가 임금 미지급 집단소송에 대해 90만 달러를 지급하기로 합의하며 이미 종결된 사건입니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t>90만 달러 (약 13억원)</t>
+        </is>
+      </c>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>다수 (현지 근로자)</t>
+        </is>
+      </c>
+      <c r="J519" t="inlineStr">
+        <is>
+          <t>[Biz Law] 한화 필리조선소, '임금 미지급' 집단소송서 90만달러 합의</t>
+        </is>
+      </c>
+      <c r="K519" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L519" t="inlineStr">
+        <is>
+          <t>2026-02-13</t>
+        </is>
+      </c>
+      <c r="M519" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=706972</t>
+        </is>
+      </c>
+      <c r="N519" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:52:21.753411+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
           <t>노란봉투법 시행 임박, 대법원 판례 변화 논의</t>
         </is>
       </c>
-      <c r="F494" t="inlineStr">
+      <c r="F520" t="inlineStr">
         <is>
           <t>노란봉투법 시행이 18일 앞으로 다가왔으나, 명확한 기준 부재로 현장의 혼선이 예상됩니다. 이 법은 거액의 손해배상 소송이 단체행동권을 위축시키는 것을 막기 위한 조치이며, 대법원도 2023년 판결에서 위법성 판단과 손해배상 책임 판단을 구분해야 한다고 밝히는 등 판례 흐름도 변화하고 있습니다.</t>
         </is>
       </c>
-      <c r="G494" t="inlineStr">
+      <c r="G520" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해자를 다루는 것이 아니라, '노란봉투법'의 시행과 관련된 법률 및 판례의 변화 흐름을 논하고 있습니다. 소송금융 투자를 위한 구체적인 피고, 피해자, 피해 규모, 증거 등이 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H494" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J494" t="inlineStr">
+      <c r="H520" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J520" t="inlineStr">
         <is>
           <t>[노란봉투법 시행 18일전] 명확한 기준 없이 시행 임박…현장 혼선 가능...</t>
         </is>
       </c>
-      <c r="K494" t="inlineStr">
+      <c r="K520" t="inlineStr">
         <is>
           <t>naeil.com</t>
         </is>
       </c>
-      <c r="L494" t="inlineStr">
+      <c r="L520" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M494" t="inlineStr">
+      <c r="M520" t="inlineStr">
         <is>
           <t>https://www.naeil.com/news/read/578577?ref=naver</t>
         </is>
       </c>
-      <c r="N494" t="inlineStr">
+      <c r="N520" t="inlineStr">
         <is>
           <t>2026-02-21 17:37:05.667509+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N494"/>
+  <autoFilter ref="A1:N520"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>