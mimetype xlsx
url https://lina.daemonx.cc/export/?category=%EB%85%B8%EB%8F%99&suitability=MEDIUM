--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$185</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$197</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N185"/>
+  <dimension ref="A1:N197"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,13092 +535,13956 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>농장주</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>이주노동자센터 등 시민단체에서 가족 동반 입국 허용 등 제도 개선 요구 중. 기사 내 산재 보상 소송 진행 중인 사례 언급.</t>
+          <t>농장주의 폭언 및 임금 관련 분쟁 발생</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>5월 가정의 달을 맞아 이주노동자들이 가족과 떨어져 지내는 외로움과 그리움을 호소하고 있다. 고용허가제(E-9) 비자 정책상 가족 동반 입국이 불허되어 다수의 이주노동자들이 장기간 가족과 떨어져 생활하며 정신적 고통을 겪고 있다. 이주노동자센터 등은 제도 개선을 촉구하고 있으며, 기사에는 산재로 인해 가족 곁으로 가지 못하는 이주노동자의 사례도 언급되었다.</t>
+          <t>한 농장주가 노동자에게 초과근로에 대한 대가로 쌀을 주겠다고 하거나, 손해배상 청구 시 베트남에 못 가게 하겠다고 폭언하는 동영상이 공개되었습니다. 이는 부당한 임금 지급 방식과 노동자에 대한 위협으로 해석될 수 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건: 2. 상대방 자력 충분 (대한민국 정부), 3. 집단적 피해 (다수 이주노동자), 5. 증거 확보 가능 (정책 및 증언). 가족 동반 입국 불허 정책으로 인한 집단적 정신적 피해는 법리적 난이도가 있으나, 기사에서 언급된 산재 보상 소송과 같은 개별 노동 관련 사건들은 소송금융에 적합할 잠재력이 높습니다.</t>
+          <t>농장주의 폭언 및 부당한 임금 지급 방식에 대한 책임이 비교적 명확하며, 동영상 증거가 확보되어 있습니다. (적합 조건 1, 5) 다만, 상대방의 자력이나 피해 규모, 집단적 피해 여부가 불분명하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>이주노동자 다수 (수십만 명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘가정의 달’엔 더 외롭고 힘든 이주노동자들···“가족동반입국 등...</t>
+          <t>[단독]  초과근로만큼 쌀 주겠다  '농촌일손센터'식 계산법</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202605050600081</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=236131</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 16:23:35.934680+00:00</t>
+          <t>2026-08-21 07:02:13.470249+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>모 예술단</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>노조 투표 무효 소송 예고, 가처분 신청</t>
+          <t>가해자의 징계 처분 취소 행정소송에서 법원이 성희롱 인정 및 징계 정당 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼성전자 노사가 임금협약을 최종 서명하며 총파업 리스크는 피했으나, 반도체(DS)와 완제품(DX) 부문 간 최대 100배에 달하는 성과급 격차로 내부 갈등이 심화되고 있습니다. DX 부문 중심의 제3노조인 동행노조는 잠정합의안에 대한 투표 무효 소송 및 가처분 신청을 예고하며 법적 분쟁을 준비 중입니다. 이는 삼성전자의 새로운 내부 리스크로 부상하고 있습니다.</t>
+          <t>모 예술단 기획실장이 부하직원에게 '예쁜 사람이 사장님 옆에 앉으라'는 성희롱 발언으로 감봉 1개월 징계를 받자, 이에 불복하여 행정소송을 제기했으나 패소했습니다. 법원은 해당 발언이 직장 내 성희롱에 해당하며 징계가 정당하다고 판단했습니다. 이 판결은 피해자가 고용주를 상대로 손해배상 소송을 제기할 경우 중요한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 상대방으로 자력이 충분하며(적합 조건 2), DX 부문 직원 다수가 성과급 격차로 인한 집단적 피해를 호소하고 있어(적합 조건 3) 소송금융 투자 가능성이 있습니다. 임금협약 합의안 및 투표 결과 등 증거 확보도 용이합니다(적합 조건 5). 다만, 소송의 쟁점이 투표 무효에 초점이 맞춰져 직접적인 금전적 피해액 산정이 복잡할 수 있습니다.</t>
+          <t>상급자의 직장 내 성희롱 발언에 대한 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 노동위원회 절차를 통해 사실관계 및 증거가 확보되었습니다(적합 조건 5, 6). 다만, 피해 규모가 크지 않을 수 있고, 집단적 피해가 아니며, 상대방(예술단)의 자력에 대한 정보가 부족하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1만 5천명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>삼성 ‘파업 리스크’ 탈출… 성과급 격차 ‘내부 리스크’ 남아</t>
+          <t>예쁜 사람이 사장님 옆자리에 …법원  직장 내 성희롱, 감봉 정당</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1779874109&amp;code=11151400&amp;cp=nv</t>
+          <t>http://www.yonhapnewstv.co.kr/news/AKR20260729082149Ke7</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-31 07:05:12.316383+00:00</t>
+          <t>2026-08-12 21:16:28.601578+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>한화오션</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>잠정 합의안 찬반투표 절차 중지 가처분 소송 제기</t>
+          <t>개정 노조법 관련 1호 소송, 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합 공동교섭단이 잠정 합의안 찬반투표를 가결했으나, DX 중심의 동행노조가 절차 중지 가처분 소송을 제기하며 법정 공방에 돌입했다. 연봉 1억에 성과급 5.7억이라는 내용이 언급되며 성과급을 둘러싼 갈등이 최고조에 달했음을 시사한다.</t>
+          <t>한화오션이 개정 노동조합 및 노동관계조정법(노조법) 관련 '1호 소송'인 행정소송을 제기하며 첫 재판이 열렸습니다. 본안소송에 앞서 집행정지 신청의 결론이 주목받고 있습니다. 이 사건은 '노란봉투법'의 적용 여부를 다투는 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 상대방이며(적합 조건 2), 노동조합 관련 사안으로 다수의 직원이 연루될 수 있음(적합 조건 3). 성과급 관련 분쟁으로 피해 규모가 클 가능성도 존재(적합 조건 4). 현재는 잠정 합의안의 찬반투표 절차 중지 가처분 소송이 제기된 상태로, 직접적인 손해배상 청구보다는 절차적 분쟁에 가까워 소송금융 투자 대상으로서의 명확성이 다소 낮음.</t>
+          <t>한화오션이라는 자력 있는 대기업이 원고로 소송을 제기한 사건으로, 피고인 노동조합 또는 노동자들이 방어 비용이나 반소 제기를 위한 소송금융을 필요로 할 가능성이 있습니다. '노란봉투법 1호 소송'이라는 점에서 법적 쟁점이 중요하고 파급력이 클 것으로 예상되며, 이미 소송이 진행 중인 상태입니다. (적합 조건 2: 상대방에게 자력이 충분함, 적합 조건 6: 이미 공적 절차가 진행 중임)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>연봉 1억인데 성과급 5.7억 …갈등 최고조로 치달은 삼성</t>
+          <t>'노란봉투법 1호 소송' 한화오션 첫 재판</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026052725261</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=236079</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-31 07:03:10.324824+00:00</t>
+          <t>2026-08-11 03:17:12.847784+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>임금협상 잠정합의안 효력 정지 가처분 소송 예정</t>
+          <t>서울시의회 민주당의 TBS 지원 조례 발의 추진, 행정법원 노조 소송 각하 판결 (본안 판단 없음), TBS 정상화를 위한 관계 기관 논의 촉구.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>삼성전자 노조 공동교섭단의 임금협상 잠정합의안이 찬성률 73.7%로 가결되었으나, 동행노조는 합의안에 반대하며 효력 정지 가처분 소송을 통해 법적 투쟁을 이어갈 계획입니다. 이는 삼성전자 노사 간의 임금협상 합의안의 유효성을 다투는 법적 분쟁으로, 다수의 노조원에게 영향을 미칠 수 있습니다.</t>
+          <t>서울시의 TBS 출연기관 지정 해제 및 지원 중단으로 160여 명의 TBS 직원이 1년 11개월째 임금을 받지 못하며 생존의 위기에 처했다. 서울시의회 민주당은 TBS 지원 조례를 추진하며 정상화를 시도하고 있으나, 서울시는 정치적 중립성을 이유로 난색을 표하고 있다. 최근 행정법원은 TBS 노조가 제기한 소송을 원고 적격이 없다는 이유로 각하했으나, 이는 본안 판단이 아니어서 법적 다툼의 여지는 남아있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 임금협상 합의안의 효력 정지 가처분 소송은 다수의 노조원에게 영향을 미치는 집단적 성격이 있으며(적합 조건 3), 투표 결과 등 증거 확보가 가능합니다(적합 조건 5). 다만, 현재 진행 중인 소송은 직접적인 손해배상 청구가 아닌 합의안의 효력을 다투는 가처분 소송이므로, 소송금융 투자 대상으로서의 직접적인 금전적 회수 가능성은 추가 분석이 필요합니다.</t>
+          <t>서울시라는 자력 있는 상대방(적합 조건 2), 160명에 달하는 다수의 피해자(TBS 직원, 적합 조건 3), 장기간 임금 미지급으로 인한 상당한 피해 규모(적합 조건 4) 등 소송금융 적합 조건에 부합한다. 다만, 행정법원이 노조 및 직원의 원고 적격을 부정하여 지정 해제 고시 취소 소송이 각하된 바 있어, 서울시의 직접적인 손해배상 책임을 묻는 법리 구성에 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160명 직원의 1년 11개월치 임금 (구체적 금액 미상)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>160명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>삼성전자 임협 타결됐지만…초기업 81% 찬성, 전삼노 79% 반대 '극명한 ...</t>
+          <t>'여소야대' 첫 카드는 TBS…서울시-시의회 4년 가늠자</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=841954</t>
+          <t>https://news.tf.co.kr/read/life/2342300.htm</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-31 07:00:19.483049+00:00</t>
+          <t>2026-07-23 07:03:21.280850+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>학부모</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>노조 간 갈등 심화, 투표 무효 확인 소송 예고</t>
+          <t>전주지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>삼성전자 노사 임금협약 잠정합의안이 가결되었으나, 반도체와 비반도체 부문 간 성과급 격차로 인한 노조 간 갈등이 심화되고 있습니다. 완제품 부문 중심의 동행노조는 비반도체 직원들의 목소리가 협상 과정에서 배제되었다며 투표 무효 확인 소송을 예고한 상태입니다.</t>
+          <t>전주의 한 초등학교 교감이 학부모의 반복적인 악성 민원으로 안면마비와 우울병 장애를 겪어 학부모를 상대로 손해배상 소송을 제기했습니다. 전주지방법원은 학부모의 민원이 부당하다고 판단, 교감에게 위자료 3천만 원을 배상하라고 판결했습니다. 이는 교사의 교육활동 중 발생한 정신적 피해에 대한 법원의 첫 배상 판결 사례입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대기업인 삼성전자가 피고가 될 수 있으며(적합 조건 2), 비반도체 부문 직원 다수가 성과급 격차로 인한 집단적 피해를 주장하고 있어(적합 조건 3, 4) 소송금융 투자 가능성이 있습니다. 다만, 책임의 명확성(적합 조건 1)이 일반적인 불법행위와는 달라 법리적 쟁점 파악이 중요하며, 현재 소송이 제기된 상태는 아닙니다.</t>
+          <t>법원 판결로 학부모의 책임이 명확하게 인정되었고(적합 조건 1), 민원 기록 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해 규모가 3천만 원으로 소송금융 투자 기준에 비해 작고, 상대방이 개인 학부모로 자력 확보가 불확실하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>반도체 부문과 비반도체 부문 간 성과급 격차 (최대 수억 원)</t>
+          <t>3천만 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>비반도체 부문 직원 다수 (수만 명 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>삼성전자 잠정합의안 노조 투표서 가결…노조 간 갈등은 계속</t>
+          <t>학부모 악성 민원에 교감 안면마비.. 법원  3천만 원 배상</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>jmbc.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8571297&amp;ref=A</t>
+          <t>http://www.jmbc.co.kr/news/view/64609</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-30 19:02:11.863627+00:00</t>
+          <t>2026-07-06 07:00:08.546450+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>노동 중재 소송에서 배상 판결 후, 회사 측이 불복하여 소송 제기</t>
+          <t>노조 투표 무효 확인 가처분 심문 예정, 본안 소송 추진 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한 여직원이 남편이 경쟁사에서 일한다는 이유로 부당 해고당한 사건에서, 노동 중재 소송을 통해 1억 4600만 원의 배상 판결을 받았다. 그러나 회사 측은 이 결과에 불복하여 소송을 제기한 상태이다. 현재 부당 해고에 대한 법적 다툼이 진행 중이다.</t>
+          <t>삼성전자 임금협상 투표의 유효성을 두고 동행노조와 초기업노조 간 갈등이 발생했습니다. 동행노조는 투표 무효 확인을 위한 가처분 신청을 제기했으며, 법원은 이에 대한 심문 기일을 지정했습니다. 동행노조는 가처분과 별개로 본안 소송도 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(적합 조건 1)하고, 이미 노동 중재 소송에서 1.4억 원의 배상 판결(적합 조건 4, 5)을 받아 증거가 충분하다. 다만, 상대방의 자력 정보가 부족하고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춘다.</t>
+          <t>대기업인 삼성전자가 관련된 사건으로 상대방 자력이 충분하며, 노조 투표의 유효성 문제가 다수의 조합원에게 영향을 미치는 집단적 성격을 가집니다. 이미 가처분 신청 및 본안 소송이 예고되어 법적 절차가 진행 중입니다. 다만, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 'High'까지는 아닙니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1억 4600만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>뭐, 남편이 경쟁사 다녀? …여직원 부당 해고한 회사, 1.4억 배상 판결</t>
+          <t>삼성전자 임협 투표 예정대로…법원, 노조 가처분 심문 29일 지정</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/general-world/6160520</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202605260114</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-11 01:15:05.933155+00:00</t>
+          <t>2026-07-05 07:03:01.789530+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합 및 파업 참여 조합원</t>
+          <t>삼성전자 주식회사</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>노조 파업 예고, 주주단체 법적 대응 예고</t>
+          <t>투표 무효 소송 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 임금협상 결렬로 파업을 예고하자, 삼성전자 주주단체가 파업 시 손해배상 소송을 제기하겠다고 경고했습니다. 경영진은 노조에 대화를 통한 해결을 호소하고 있으며, 중국 공장 노조와 여당 인사들까지 성과급 논란에 가세하며 파장이 커지고 있습니다.</t>
+          <t>삼성전자 동행노조가 성과급 사례 확산과 관련하여 투표 무효 소송을 진행할 예정입니다. 이는 근로자에게 영업이익을 분배하는 방식에 대한 이견에서 비롯된 것으로 보이며, 휴대폰·가전 등 DX 부문 직원들이 영향을 받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 중 집단적 피해(주주단체), 피해 규모가 큼(국가 경제 근간을 흔들 수 있는 수준), 증거 확보 가능(파업 발생 시)에 해당합니다. 그러나 소송 상대방이 개별 조합원이 될 경우 자력 부족 문제가 발생할 수 있으며, 파업의 불법성 입증이 선행되어야 하는 위험이 있습니다.</t>
+          <t>상대방(삼성전자)의 자력은 충분하며, '성과급 사례 확산'으로 다수의 피해자가 발생할 가능성이 있어 집단적 피해 조건에 부합할 수 있습니다. 그러나 기사 내용만으로는 투표 무효 소송의 구체적인 법적 쟁점과 상대방 책임의 명확성이 불분명하며, 피해 규모와 증거 유무에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>삼성전자 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>삼전 CEO, 노조에 파업 자제 ‘호소’… 주주들은 ‘법적대응’ 예고</t>
+          <t>[데스크시각] 삼전 노조 성과급 사례 확산…'공동분배 사회' 진입 신호...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12061348?ref=naver</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2418593</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-10 07:00:26.266453+00:00</t>
+          <t>2026-07-03 07:02:36.070709+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>화물연대</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>내용증명 발송, 소송 예정</t>
+          <t>투표 절차 관련 가처분 신청 및 무효 소송 검토 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>CU 점주들이 화물연대 파업으로 인한 물류 차질로 140억원대 피해를 입었다고 주장하며 화물연대에 내용증명을 발송했습니다. 파업은 종료되었으나 점주들은 피해 보상을 요구하며 법적 대응을 예고하고 있습니다.</t>
+          <t>삼성전자와 노동조합 공동교섭단이 '초거액 보너스'에 대한 최종 타결을 이뤘으나, DX 부문 직원 중심의 동행노조는 투표 절차의 유효성에 이의를 제기하며 가처분 신청과 무효 소송을 검토하고 있습니다. 이는 보너스 합의의 절차적 정당성을 다투는 내부 노사 분쟁입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>화물연대 파업으로 인한 CU 점주들의 집단적 피해이며, 청구액이 140억원대로 매우 커 소송금융 투자 잠재력이 있습니다 (적합 조건 3, 4). 상대방 책임도 명확해 보입니다 (적합 조건 1). 다만, 화물연대의 배상 능력에 대한 추가적인 검토가 필요하여 적합도가 'Medium'으로 판단됩니다 (적합 조건 2 불확실성).</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (삼성전자). 집단적 피해 가능성 (DX 부문 직원 중심의 동행노조가 투표 절차 무효 소송 검토). 피해 규모가 클 가능성 (초거액 보너스 관련). 증거 확보 가능성 (투표 절차 관련 내부 문서). 다만, 사건의 성격이 내부 노사 분쟁으로, 일반적인 외부 피해자 대상 소송과는 다소 차이가 있어 책임 명확성 판단에 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>140억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>CU 점주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>CU 점주들  파업 피해 140억 배상하라 …화물연대에 내용증명</t>
+          <t>삼성전자 '초거액 보너스' 최종 타결…'성과주의 원칙' 사실상 폐기</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>4th.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2111401</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2112306</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:46.193977+00:00</t>
+          <t>2026-07-03 07:02:24.429039+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>서울 강남경찰서 소속 A 경감</t>
+          <t>삼성바이오로직스, 삼성전자</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울청 감찰수사계 감찰 조사 진행 중, 가해자 대기발령 후 복귀, 피해자 전출</t>
+          <t>삼성바이오로직스는 노사 협상 및 정부 중재 진행 중, 삼성전자 노조는 공동투쟁본부 이탈 및 총파업 예정.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울 강남경찰서 소속 A 경감이 부하 직원 2명에게 '화장실도 허락받고 가라'는 등 인권 침해 및 따돌림을 유도하는 직장 내 괴롭힘을 했다는 신고가 접수되었습니다. 현재 서울청 감찰수사계가 감찰 조사를 진행 중이며, 가해자와 피해자는 분리 조치된 상태입니다.</t>
+          <t>삼성바이오로직스 노조는 창사 이래 첫 전면 파업 후 사측과 협상을 재개했으나 합의에 이르지 못했으며, 정부 중재로 대화를 이어갈 예정입니다. 삼성전자에서는 비반도체 부문 노조인 동행노조가 공동투쟁본부에서 이탈하며 노조 내 갈등이 표면화되었고, 공동투쟁본부는 총파업을 강행할 계획입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임 주체(A 경감)가 명확하며, 서울청 감찰수사계에서 감찰 조사가 진행 중으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. 다만, 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 피해 규모가 수억 원 이상으로 추정하기는 어렵습니다.</t>
+          <t>대기업인 삼성바이오로직스와 삼성전자가 상대방이며(적합 조건 2), 다수의 노조원들이 관련된 집단적 분쟁임(적합 조건 3). 삼성바이오로직스 노사 협상에는 정부 중재가 진행 중(적합 조건 6). 다만, 기사 내용만으로는 구체적인 피해 금액이나 손해배상 청구의 법적 근거가 명확하지 않아 투자 적합도가 'High'로 판단하기는 어려움.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>삼성바이오로직스 노조원 다수, 삼성전자 동행노조 2천여 명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“화장실도 허락받고 가라”…강남경찰서 직장 내 괴롭힘 감찰</t>
+          <t>삼바 노사 '빈손 협상'...삼성전자 비반도체 노조 이탈</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10722577?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0102_202605042232555037</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-05 07:02:11.631634+00:00</t>
+          <t>2026-06-16 15:57:26.123438+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>전남 나주 벽돌공장 법인</t>
+          <t>타워 노조</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (선고 공판 예정)</t>
+          <t>타워 노조 총파업 및 공동 쟁의 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>전남 나주의 한 벽돌공장에서 이주노동자를 지게차에 결박하고 조롱하는 인권침해 사건이 발생했습니다. 가해자는 공소사실을 인정했으며, 검찰은 징역형과 벌금형을 구형했습니다. 현재 형사 재판이 진행 중이며, 5월 27일 선고 공판이 예정되어 있습니다.</t>
+          <t>타워 노조가 교섭 결렬을 이유로 원청 건설현장의 공정을 볼모로 잡고 총파업을 진행 중입니다. 건설사 관계자는 임대업체에 손해배상 청구를 고려하고 있으나 여의치 않다고 언급했습니다. 이는 건설 현장 지연으로 인한 다수의 건설사 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가해자가 공소사실을 인정하고 범행 영상 증거가 명확하여 상대방 책임이 분명하며, 형사 재판이 진행 중인 사건입니다. 다만, 피해 규모가 수억 원 이상으로 추정하기 어렵고, 상대방 법인의 자력이 충분한지 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>타워 노조의 총파업으로 원청 건설현장의 공정이 볼모로 잡혀 다수의 건설사에 집단적 피해가 발생할 가능성이 높고(적합 조건 1, 3, 4, 5, 6 해당), 현재 관련 절차가 진행 중입니다. 그러나 기사에서 임대업체에 대한 손해배상 청구가 '여의치 않다'고 언급되어 상대방의 자력 및 회수 가능성에 대한 우려가 있어 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>지게차에 이주노동자 묶고 조롱…가해자 법정선  죄송하다</t>
+          <t>[타워크레인 노조 5년 만에 총파업] ② 2021년 이후 첫 공동 쟁의…타워...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02725686645421368</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202605271532578370180</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-02 07:01:33.685017+00:00</t>
+          <t>2026-06-16 07:01:50.227617+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>정모씨, 벽돌 생산공장 법인</t>
+          <t>삼성전자 노조</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>가해자 및 공장 법인에 대한 형사 재판 진행 중 (선고 공판 예정)</t>
+          <t>배임 소송 검토 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>전남 나주 벽돌 공장에서 스리랑카 이주노동자가 동료 직원에 의해 지게차에 결박되어 끌려다니는 인권침해 사건이 발생했습니다. 가해 직원 정모씨와 공장 법인은 특수체포 및 근로기준법 위반 혐의로 기소되어 재판이 진행 중이며, 정씨는 공소사실을 시인하고 선처를 호소했습니다. 검찰은 정씨에게 징역 1년, 공장 법인에 벌금 500만원을 구형했으며, 다음 달 선고 공판이 예정되어 있습니다.</t>
+          <t>기사는 삼성전자 노조의 과도한 요구가 주주 이익을 침해할 수 있다는 관점에서 배임 소송 가능성을 언급한다. 과거 파업으로 인한 손해에 대해 노조에 민사상 책임을 물을 수 있었던 사례를 들며, 주주가 회사에서 우선적인 위치를 가짐을 강조한다. 현재 노조의 활동으로 인한 주주 피해에 대한 법적 대응이 검토되고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(정씨 공소사실 시인), 명확한 증거(범행 동영상)가 존재하며, 노동 당국의 감독 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1인이고, 상대방(개인 및 중소기업)의 자력에 대한 정보가 부족하여 피해 규모 회수 가능성이 불확실한 점은 한계입니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (노조의 과도한 요구 또는 파업으로 인한 배임 가능성 언급), 집단적 피해 (주주 집단), 증거 확보 가능성 (재무 기록, 노조 활동). 부적합 조건은 없으나, 상대방(노조 및 조합원)의 배상 자력이 대기업에 비해 충분하지 않을 수 있으며, 아직 소송이 제기되지 않고 검토 단계에 있어 구체적인 피해 규모와 법적 쟁점이 불분명함.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>‘이주노동자 지게차 결박’ 가해자 “우발적 사건” 선처 호소</t>
+          <t>[귀족노조 삼성전자] ⑭ 누가 리스크를 지나? 주주보다 4배 더 가져가겠...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25424500</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=259073</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:44.558820+00:00</t>
+          <t>2026-06-13 12:03:20.994290+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>뮤지컬 '친정엄마' 제작사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>연예계 단체 공동 대응 및 출연료 지급 촉구</t>
+          <t>노조 임금협상 잠정 합의안 찬반투표 진행 중, 주주단체 법적 대응 예고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>고 김수미 배우가 뮤지컬 '친정엄마' 출연료를 2년 가까이 받지 못해 소송을 준비하던 중 별세했습니다. 한국연예매니지먼트협회와 한국방송연기자노동조합이 공동 입장문을 내고 제작사의 출연료 지급을 촉구하며 업계 퇴출 등 강력한 제재를 예고했습니다. 유족은 고인이 출연료 미지급 문제로 극심한 스트레스를 받았다고 전했습니다.</t>
+          <t>삼성전자 노조의 임금협상 잠정 합의안 찬반투표가 진행 중인 가운데, DX 부문 직원들이 보상 격차에 반발하며 부결 운동에 나섰습니다. 제3노조의 투표권 배제 논란도 불거졌으며, 주주단체는 특별성과급 결정이 주주총회를 거치지 않을 경우 무효 소송을 불사하겠다고 예고하며 노노갈등과 주주권 분쟁 양상으로 번지고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>뮤지컬 제작사의 출연료 미지급 책임이 명확하며(적합 조건 1), 연예계 단체들의 공동 대응(공적 절차 진행 중, 적합 조건 6)으로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 상대방의 자력이나 피해 금액의 규모가 명확히 파악되지 않아 투자 매력도가 'High'까지는 어렵습니다.</t>
+          <t>적합 조건으로 상대방 자력 충분(삼성전자), 집단적 피해(DX 부문 직원 다수, 주주단체), 피해자 수 많음이 해당됩니다. 다만, 노노갈등 및 주주권한 침해 주장 등 법리적 쟁점이 복합적이며, 아직 소송이 제기되지 않은 단계로 실제 소송 진행 여부와 쟁점 구체화가 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명 (고 김수미)</t>
+          <t>수만 명 이상 (DX 부문 직원, 주주단체)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[문화연예 플러스] 고 김수미, '친정엄마' 출연료 2년째 미지급</t>
+          <t>‘부결운동’ 나선 DX…초기업노조는 “3노조, 투표권 없다”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6814987_37012.html</t>
+          <t>https://www.joongang.co.kr/article/25430732</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-25 07:03:18.362013+00:00</t>
+          <t>2026-06-10 20:35:21.010869+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>BGF로지스</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>화물연대 총파업 진행 중, BGF로지스 측의 손해배상 청구 언급</t>
+          <t>이주노동자센터 등 시민단체에서 가족 동반 입국 허용 등 제도 개선 요구 중. 기사 내 산재 보상 소송 진행 중인 사례 언급.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>화물연대 CU지회가 BGF로지스에 단체교섭을 요구하며 총파업에 돌입했습니다. BGF로지스는 교섭 의무와 권한이 없다고 주장하며, 오히려 배송 중단에 따른 손해배상을 청구하고 있습니다. 다른 편의점 운영사들은 이미 화물노동자들과 교섭에 응하고 있는 상황입니다.</t>
+          <t>5월 가정의 달을 맞아 이주노동자들이 가족과 떨어져 지내는 외로움과 그리움을 호소하고 있다. 고용허가제(E-9) 비자 정책상 가족 동반 입국이 불허되어 다수의 이주노동자들이 장기간 가족과 떨어져 생활하며 정신적 고통을 겪고 있다. 이주노동자센터 등은 제도 개선을 촉구하고 있으며, 기사에는 산재로 인해 가족 곁으로 가지 못하는 이주노동자의 사례도 언급되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당합니다. 화물연대 CU지회라는 집단적 주체가 대기업인 BGF로지스를 상대로 교섭 거부 및 손해배상 청구에 맞서 싸우는 상황으로, 소송금융의 잠재적 투자 대상이 될 수 있습니다. 다만, 상대방 책임의 법적 명확성과 구체적인 피해 규모는 추가적인 법률 검토가 필요합니다.</t>
+          <t>적합 조건: 2. 상대방 자력 충분 (대한민국 정부), 3. 집단적 피해 (다수 이주노동자), 5. 증거 확보 가능 (정책 및 증언). 가족 동반 입국 불허 정책으로 인한 집단적 정신적 피해는 법리적 난이도가 있으나, 기사에서 언급된 산재 보상 소송과 같은 개별 노동 관련 사건들은 소송금융에 적합할 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>화물연대 CU지회 소속 화물노동자 다수</t>
+          <t>이주노동자 다수 (수십만 명)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>화물연대 CU지회 총파업 본격화…BGF 리테일,  교섭 의무도 권한도 없다...</t>
+          <t>‘가정의 달’엔 더 외롭고 힘든 이주노동자들···“가족동반입국 등...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363722164</t>
+          <t>https://www.khan.co.kr/article/202605050600081</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-17 05:51:59.483903+00:00</t>
+          <t>2026-06-02 16:23:35.934680+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>뮤지컬 ‘친정엄마’ 제작사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>연예매니지먼트협회 및 방송연기자노동조합의 출연료 지급 촉구 및 업계 제재 예고. 고인 생전 소송 준비 중이었음.</t>
+          <t>노조 투표 무효 소송 예고, 가처분 신청</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>故 김수미 배우 측이 뮤지컬 '친정엄마' 제작사로부터 2년 가까이 출연료를 받지 못하고 있습니다. 한국연예매니지먼트협회와 한국방송연기자노동조합은 공동 입장문을 통해 제작사의 계약 위반을 비판하며 출연료 지급을 촉구하고, 미지급 시 업계 퇴출 등 제재를 예고했습니다. 고인은 생전 출연료 미지급 문제로 스트레스를 받고 소송을 준비했던 것으로 알려졌습니다.</t>
+          <t>삼성전자 노사가 임금협약을 최종 서명하며 총파업 리스크는 피했으나, 반도체(DS)와 완제품(DX) 부문 간 최대 100배에 달하는 성과급 격차로 내부 갈등이 심화되고 있습니다. DX 부문 중심의 제3노조인 동행노조는 잠정합의안에 대한 투표 무효 소송 및 가처분 신청을 예고하며 법적 분쟁을 준비 중입니다. 이는 삼성전자의 새로운 내부 리스크로 부상하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>뮤지컬 제작사의 출연료 미지급 책임이 계약서에 의해 명확하며(적합 조건 1), 연매협과 한연노가 공동으로 지급을 촉구하며 업계 제재를 예고하는 등 공적 절차가 진행 중입니다(적합 조건 6). 출연계약서 등 증거 확보도 용이합니다(적합 조건 5). 다만, 상대방 제작사의 자력이나 정확한 피해 금액은 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
+          <t>대기업인 삼성전자가 상대방으로 자력이 충분하며(적합 조건 2), DX 부문 직원 다수가 성과급 격차로 인한 집단적 피해를 호소하고 있어(적합 조건 3) 소송금융 투자 가능성이 있습니다. 임금협약 합의안 및 투표 결과 등 증거 확보도 용이합니다(적합 조건 5). 다만, 소송의 쟁점이 투표 무효에 초점이 맞춰져 직접적인 금전적 피해액 산정이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명 (故 김수미 유족)</t>
+          <t>1만 5천명 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>故 김수미, 뮤지컬 출연료 아직도 못 받아… 고인 모독 행위</t>
+          <t>삼성 ‘파업 리스크’ 탈출… 성과급 격차 ‘내부 리스크’ 남아</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202604131619255895</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1779874109&amp;code=11151400&amp;cp=nv</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-15 07:02:46.037292+00:00</t>
+          <t>2026-05-31 07:05:12.316383+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>뮤지컬 '친정엄마' 제작사</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>연매협 및 한연노 공동 입장문 발표, 소송 준비 중</t>
+          <t>잠정 합의안 찬반투표 절차 중지 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>故김수미 배우의 뮤지컬 '친정엄마' 출연료가 2년이 지난 현재까지 미지급 상태로, 연매협과 한연노가 공동 입장문을 발표하며 문제 해결을 촉구했다. 고인은 생전에 출연료 미지급으로 스트레스를 겪으며 소송을 준비 중이었던 것으로 알려졌다.</t>
+          <t>삼성전자 노동조합 공동교섭단이 잠정 합의안 찬반투표를 가결했으나, DX 중심의 동행노조가 절차 중지 가처분 소송을 제기하며 법정 공방에 돌입했다. 연봉 1억에 성과급 5.7억이라는 내용이 언급되며 성과급을 둘러싼 갈등이 최고조에 달했음을 시사한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>뮤지컬 제작사의 출연료 미지급 책임이 명확하며(적합 조건 1), 연매협과 한연노의 공동 입장문 발표는 공적 절차 진행으로 볼 수 있고(적합 조건 6), 관련 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 다만, 상대방 제작사의 자력과 집단적 피해 여부, 구체적인 피해 금액에 대한 추가 확인이 필요하다.</t>
+          <t>대기업인 삼성전자가 상대방이며(적합 조건 2), 노동조합 관련 사안으로 다수의 직원이 연루될 수 있음(적합 조건 3). 성과급 관련 분쟁으로 피해 규모가 클 가능성도 존재(적합 조건 4). 현재는 잠정 합의안의 찬반투표 절차 중지 가처분 소송이 제기된 상태로, 직접적인 손해배상 청구보다는 절차적 분쟁에 가까워 소송금융 투자 대상으로서의 명확성이 다소 낮음.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'2년전 별세' 故김수미 뮤지컬 출연료, 아직도 미지급…2차 피해까지</t>
+          <t>연봉 1억인데 성과급 5.7억 …갈등 최고조로 치달은 삼성</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=809973</t>
+          <t>https://www.hankyung.com/article/2026052725261</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-15 07:01:45.802833+00:00</t>
+          <t>2026-05-31 07:03:10.324824+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>한국콘텐츠진흥원</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>내부 고발 및 문제 제기, 기관의 피해자 보호 및 가해자 징계 미흡 지적</t>
+          <t>임금협상 잠정합의안 효력 정지 가처분 소송 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>한국콘텐츠진흥원에서 횡령, 성희롱, 보복 인사 등 총체적인 문제가 제기되었습니다. 진흥원 측은 고발자 색출에 나섰다는 지적을 받으며 피해자 보호나 가해자 징계에 소홀하다는 비판을 받고 있습니다.</t>
+          <t>삼성전자 노조 공동교섭단의 임금협상 잠정합의안이 찬성률 73.7%로 가결되었으나, 동행노조는 합의안에 반대하며 효력 정지 가처분 소송을 통해 법적 투쟁을 이어갈 계획입니다. 이는 삼성전자 노사 간의 임금협상 합의안의 유효성을 다투는 법적 분쟁으로, 다수의 노조원에게 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(한국콘텐츠진흥원)은 공공기관으로 자력이 충분하며(적합 조건 2), 횡령, 성희롱, 보복 인사 등 심각한 문제가 복합적으로 제기되어 기관의 책임이 명확해질 가능성이 높습니다(적합 조건 1). 다만, 현재 기사만으로는 구체적인 피해 규모나 피해자 수, 진행 중인 공적 절차가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 임금협상 합의안의 효력 정지 가처분 소송은 다수의 노조원에게 영향을 미치는 집단적 성격이 있으며(적합 조건 3), 투표 결과 등 증거 확보가 가능합니다(적합 조건 5). 다만, 현재 진행 중인 소송은 직접적인 손해배상 청구가 아닌 합의안의 효력을 다투는 가처분 소송이므로, 소송금융 투자 대상으로서의 직접적인 금전적 회수 가능성은 추가 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[이슈 포커스]  횡령·성희롱에 보복 인사까지 ...한국콘텐츠진흥원 '총...</t>
+          <t>삼성전자 임협 타결됐지만…초기업 81% 찬성, 전삼노 79% 반대 '극명한 ...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299910</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=841954</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:30.787219+00:00</t>
+          <t>2026-05-31 07:00:19.483049+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 및 원청 사용자성 판단 진행 중, 민주노총 대규모 집회 및 총파업 예고</t>
+          <t>노조 간 갈등 심화, 투표 무효 확인 소송 예고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하청 노동조합이 원청 기업에 교섭을 요구하고 파업에 따른 기업의 손해배상 청구가 제한되는 등 노동조합의 권한이 강화됨. 이에 따라 노사분규 및 근로손실일수가 다시 증가할 것이라는 우려가 제기되며, 민주노총은 대규모 집회와 총파업을 예고하고 있다.</t>
+          <t>삼성전자 노사 임금협약 잠정합의안이 가결되었으나, 반도체와 비반도체 부문 간 성과급 격차로 인한 노조 간 갈등이 심화되고 있습니다. 완제품 부문 중심의 동행노조는 비반도체 직원들의 목소리가 협상 과정에서 배제되었다며 투표 무효 확인 소송을 예고한 상태입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청의 사용자성 인정 및 파업 손해배상 청구 제한 등 노동조합의 교섭력이 강화되어 향후 대기업(원청)을 상대로 한 집단적 노동 분쟁 발생 가능성이 높음 (적합 조건 2, 3, 6의 잠재적 충족). 다만, 아직 구체적인 소송 사건이 발생하지 않아 적합도를 'Medium'으로 판단.</t>
+          <t>대기업인 삼성전자가 피고가 될 수 있으며(적합 조건 2), 비반도체 부문 직원 다수가 성과급 격차로 인한 집단적 피해를 주장하고 있어(적합 조건 3, 4) 소송금융 투자 가능성이 있습니다. 다만, 책임의 명확성(적합 조건 1)이 일반적인 불법행위와는 달라 법리적 쟁점 파악이 중요하며, 현재 소송이 제기된 상태는 아닙니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>반도체 부문과 비반도체 부문 간 성과급 격차 (최대 수억 원)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>비반도체 부문 직원 다수 (수만 명 추정)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>줄어들던 파업 근로손실일수, 노란봉투법 시행에 다시 증가하나</t>
+          <t>삼성전자 잠정합의안 노조 투표서 가결…노조 간 갈등은 계속</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260405140515253</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8571297&amp;ref=A</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:37:45.889192+00:00</t>
+          <t>2026-05-30 19:02:11.863627+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>민사 1심 판결 후 양측 항소, 2심 진행 예정. 형사 재판은 대법원에서 징역 2년 6개월 확정, 근로복지공단 산업재해 인정 완료.</t>
+          <t>노동 중재 소송에서 배상 판결 후, 회사 측이 불복하여 소송 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>20대 청년이 직장 선배의 상습적인 폭언, 폭행, 가스라이팅으로 인해 극단적 선택을 한 사건입니다. 가해 직장 선배는 형사 재판에서 징역 2년 6개월 실형이 확정되었고, 근로복지공단은 이를 산업재해로 인정했습니다. 유족이 제기한 민사소송 1심에서는 가해자와 회사 대표가 공동으로 8200만원을 배상하라는 판결이 나왔으며, 현재 양측 모두 항소하여 2심이 진행될 예정입니다.</t>
+          <t>한 여직원이 남편이 경쟁사에서 일한다는 이유로 부당 해고당한 사건에서, 노동 중재 소송을 통해 1억 4600만 원의 배상 판결을 받았다. 그러나 회사 측은 이 결과에 불복하여 소송을 제기한 상태이다. 현재 부당 해고에 대한 법적 다툼이 진행 중이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 재판에서 징역 2년 6개월 실형 확정 및 민사 1심에서 배상 판결로 명확하며(적합 조건 1), 86개의 녹음 파일 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한 형사 재판 및 근로복지공단의 산업재해 인정 등 공적 절차가 이미 진행되었습니다(적합 조건 6). 다만, 5인 미만 소규모 사업장으로 상대방의 자력에 대한 불확실성이 있고(적합 조건 2 미흡), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 'High' 등급에는 미치지 못합니다.</t>
+          <t>상대방 책임이 명확(적합 조건 1)하고, 이미 노동 중재 소송에서 1.4억 원의 배상 판결(적합 조건 4, 5)을 받아 증거가 충분하다. 다만, 상대방의 자력 정보가 부족하고 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춘다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>8200만원</t>
+          <t>1억 4600만 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“진짜 X맞아도 정신을 못 차리네” 직장 상사 상습 폭언에 삶을 등진 ...</t>
+          <t>뭐, 남편이 경쟁사 다녀? …여직원 부당 해고한 회사, 1.4억 배상 판결</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709510?ref=naver</t>
+          <t>https://www.news1.kr/world/general-world/6160520</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-05 00:30:30.349576+00:00</t>
+          <t>2026-05-11 01:15:05.933155+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>한국토지주택공사</t>
+          <t>삼성전자 노동조합 및 파업 참여 조합원</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>해고 구제 관련 행정소송 1심 원고 청구 기각</t>
+          <t>노조 파업 예고, 주주단체 법적 대응 예고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>LH 부장님의 지역 비하, 따돌림, 막말 등 직장 내 괴롭힘으로 인해 부서 직원 11명 중 8명이 신고한 사건. 이 중 한 직원이 해고 구제신청 후 행정소송을 제기했으나, 법원에서 원고의 청구를 기각했다. 해당 부장님은 '철퇴'를 맞은 것으로 보도되었다.</t>
+          <t>삼성전자 노조가 임금협상 결렬로 파업을 예고하자, 삼성전자 주주단체가 파업 시 손해배상 소송을 제기하겠다고 경고했습니다. 경영진은 노조에 대화를 통한 해결을 호소하고 있으며, 중국 공장 노조와 여당 인사들까지 성과급 논란에 가세하며 파장이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>LH 부장님의 직장 내 괴롭힘 행위가 명확하고, 공공기관인 LH가 상대방으로 자력이 충분하며, 8명의 직원이 피해를 입은 집단적 성격의 사건임. 노동위원회 절차 및 행정소송이 진행되었고 증거 확보 가능성이 높음. 다만, 해고 구제 관련 행정소송에서 원고 청구가 기각된 점은 해당 원고의 소송금융 적합도를 낮출 수 있으나, 다른 피해자들의 괴롭힘으로 인한 손해배상 청구 가능성은 여전히 존재함.</t>
+          <t>적합 조건 중 집단적 피해(주주단체), 피해 규모가 큼(국가 경제 근간을 흔들 수 있는 수준), 증거 확보 가능(파업 발생 시)에 해당합니다. 그러나 소송 상대방이 개별 조합원이 될 경우 자력 부족 문제가 발생할 수 있으며, 파업의 불법성 입증이 선행되어야 하는 위험이 있습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>삼성전자 주주 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>뒤통수 친다  지역 비하에 따돌림까지…LH 부장님 '철퇴' [사장님 고충...</t>
+          <t>삼전 CEO, 노조에 파업 자제 ‘호소’… 주주들은 ‘법적대응’ 예고</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604058935i</t>
+          <t>https://www.dt.co.kr/article/12061348?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 00:28:26.493790+00:00</t>
+          <t>2026-05-10 07:00:26.266453+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>화물연대</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>고충처리위원회 권고안 제출 및 가해자 승진 논란</t>
+          <t>내용증명 발송, 소송 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 전력이 고충처리위원회 권고안으로 확인된 A씨가 파격 승진하면서 논란이 커지고 있습니다. 피해자 B씨는 2017년부터 A씨에게 괴롭힘을 당했으며, 피해자들은 A씨의 승진에 반발하며 정원오의 인사 공정성을 문제 삼고 있습니다.</t>
+          <t>CU 점주들이 화물연대 파업으로 인한 물류 차질로 140억원대 피해를 입었다고 주장하며 화물연대에 내용증명을 발송했습니다. 파업은 종료되었으나 점주들은 피해 보상을 요구하며 법적 대응을 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>고충처리위원회 권고안을 통해 상대방의 직장 내 괴롭힘 책임이 비교적 명확하며, 해당 권고안이 객관적 증거로 활용될 수 있고 이미 공적 절차가 진행된 바 있습니다. 다만, 피해 규모와 상대방의 자력, 집단적 피해 여부가 불분명하여 High 등급보다는 Medium 등급으로 판단됩니다.</t>
+          <t>화물연대 파업으로 인한 CU 점주들의 집단적 피해이며, 청구액이 140억원대로 매우 커 소송금융 투자 잠재력이 있습니다 (적합 조건 3, 4). 상대방 책임도 명확해 보입니다 (적합 조건 1). 다만, 화물연대의 배상 능력에 대한 추가적인 검토가 필요하여 적합도가 'Medium'으로 판단됩니다 (적합 조건 2 불확실성).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>140억원대</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>CU 점주들 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[막전막후] '직내괴' 전력자 '파격 승진'…정원오 인사 공정성 시험대</t>
+          <t>CU 점주들  파업 피해 140억 배상하라 …화물연대에 내용증명</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=118125</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2111401</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:57.068099+00:00</t>
+          <t>2026-05-09 07:02:46.193977+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>전북도 산하 모 기관</t>
+          <t>서울 강남경찰서 소속 A 경감</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>전북도 감사위원회 조사 및 국가인권위원회 진정 진행 중, 가해자 분리 조치</t>
+          <t>서울청 감찰수사계 감찰 조사 진행 중, 가해자 대기발령 후 복귀, 피해자 전출</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>전북도 산하 기관 간부 A씨가 부하 여직원 B씨에게 성희롱 및 갑질을 하고, 청각장애인 C씨에게 인권 침해를 했다는 의혹이 제기되었습니다. B씨는 정신과 치료를 받고 있으며, 전북도 감사위원회는 진상 조사에 착수하고 A씨를 분리 조치했습니다. B씨는 국가인권위원회에도 진정을 제기한 상태입니다.</t>
+          <t>서울 강남경찰서 소속 A 경감이 부하 직원 2명에게 '화장실도 허락받고 가라'는 등 인권 침해 및 따돌림을 유도하는 직장 내 괴롭힘을 했다는 신고가 접수되었습니다. 현재 서울청 감찰수사계가 감찰 조사를 진행 중이며, 가해자와 피해자는 분리 조치된 상태입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>전북도 산하 기관 간부의 성희롱 및 갑질 의혹으로 상대방(기관)의 자력이 충분하며, 전북도 감사위원회 조사 및 국가인권위원회 진정 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 피해 직원이 정신과 치료를 받는 등 정신적 피해가 심각하나, 금전적 피해 규모가 명확히 특정되지 않았고 집단적 피해 규모가 수십 명 이상에 미치지 않아 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임 주체(A 경감)가 명확하며, 서울청 감찰수사계에서 감찰 조사가 진행 중으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. 다만, 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 피해 규모가 수억 원 이상으로 추정하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[단독] “옷 갈아입는데 왜 문 잠그냐”…전북도 산하기관 간부 성희롱...</t>
+          <t>“화장실도 허락받고 가라”…강남경찰서 직장 내 괴롭힘 감찰</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417472</t>
+          <t>https://biz.heraldcorp.com/article/10722577?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 00:23:03.320619+00:00</t>
+          <t>2026-05-05 07:02:11.631634+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>가해 남성 및 서울의 한 병원</t>
+          <t>전남 나주 벽돌공장 법인</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 병원 내 조치 미흡</t>
+          <t>형사 재판 진행 중 (선고 공판 예정)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서울의 한 병원 직원 A씨가 직장 야유회에서 상급자에게 성추행을 당했습니다. 가해 남성은 초기 범행을 인정했으나 이후 태도를 바꿨고, 병원 측도 가해자를 두둔하는 모습을 보였습니다. 현재 경찰 수사가 진행 중이며, 피해자는 제대로 된 보호를 받지 못하고 있다고 호소하고 있습니다.</t>
+          <t>전남 나주의 한 벽돌공장에서 이주노동자를 지게차에 결박하고 조롱하는 인권침해 사건이 발생했습니다. 가해자는 공소사실을 인정했으며, 검찰은 징역형과 벌금형을 구형했습니다. 현재 형사 재판이 진행 중이며, 5월 27일 선고 공판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>가해자의 초기 범행 인정 녹취 등 증거가 확보되어 있고(증거 확보 가능), 경찰 수사가 진행 중인 공적 절차가 있습니다(공적 절차 진행 중). 그러나 가해자 개인 및 병원의 자력이 불분명하고, 집단적 피해가 아니며, 피해 금액이 특정되지 않아 투자 매력도가 다소 낮습니다.</t>
+          <t>가해자가 공소사실을 인정하고 범행 영상 증거가 명확하여 상대방 책임이 분명하며, 형사 재판이 진행 중인 사건입니다. 다만, 피해 규모가 수억 원 이상으로 추정하기 어렵고, 상대방 법인의 자력이 충분한지 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>“아무도 보호 안 해줘”…직장내 성추행 수사도 퇴사도 지지부진</t>
+          <t>지게차에 이주노동자 묶고 조롱…가해자 법정선  죄송하다</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526889&amp;ref=A</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02725686645421368</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:21.120677+00:00</t>
+          <t>2026-05-02 07:01:33.685017+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>쿠팡풀필먼트서비스</t>
+          <t>정모씨, 벽돌 생산공장 법인</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>가해자 및 공장 법인에 대한 형사 재판 진행 중 (선고 공판 예정)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>전직 일용직 근로자 A씨가 쿠팡풀필먼트서비스(CFS)를 상대로 제기한 미지급 퇴직금 청구 소송에서 법원이 원고 승소 판결을 내렸다. 인천지방법원은 CFS가 A씨에게 퇴직금 202만원을 지급해야 한다고 판단했다.</t>
+          <t>전남 나주 벽돌 공장에서 스리랑카 이주노동자가 동료 직원에 의해 지게차에 결박되어 끌려다니는 인권침해 사건이 발생했습니다. 가해 직원 정모씨와 공장 법인은 특수체포 및 근로기준법 위반 혐의로 기소되어 재판이 진행 중이며, 정씨는 공소사실을 시인하고 선처를 호소했습니다. 검찰은 정씨에게 징역 1년, 공장 법인에 벌금 500만원을 구형했으며, 다음 달 선고 공판이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방(쿠팡풀필먼트서비스)의 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 대기업 계열사로 자력이 충분합니다(상대방 자력 충분). 비록 기사에는 한 명의 근로자만 언급되었으나, 일용직 근로자의 퇴직금 미지급 문제는 유사한 상황의 다수 근로자에게 적용될 수 있는 집단적 피해 가능성이 높습니다. 다만, 개별 피해 금액이 크지 않아 집단 소송 발굴이 중요합니다.</t>
+          <t>상대방 책임이 명확하고(정씨 공소사실 시인), 명확한 증거(범행 동영상)가 존재하며, 노동 당국의 감독 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피해자가 1인이고, 상대방(개인 및 중소기업)의 자력에 대한 정보가 부족하여 피해 규모 회수 가능성이 불확실한 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>202만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>법원, 쿠팡풀필먼트가 근로자에 퇴직금 202만원 지급 판결</t>
+          <t>‘이주노동자 지게차 결박’ 가해자 “우발적 사건” 선처 호소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000301991?division=NAVER</t>
+          <t>https://www.joongang.co.kr/article/25424500</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 12:59:05.436571+00:00</t>
+          <t>2026-05-01 07:02:44.558820+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>삼성전자 미국 법인</t>
+          <t>뮤지컬 '친정엄마' 제작사</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>미국 법인 전 직원이 삼성전자를 상대로 손해배상 청구</t>
+          <t>연예계 단체 공동 대응 및 출연료 지급 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>삼성전자 미국 법인의 전 직원이 회사를 상대로 인도계라는 이유로 차별하고 직장 내 괴롭힘을 했다며 손해배상 소송을 제기했습니다. 원고는 사내 회의에서 '광대'라고 불리는 등 부당한 대우를 받았다고 주장하고 있으며, 사건의 발단은 2024년 8월입니다.</t>
+          <t>고 김수미 배우가 뮤지컬 '친정엄마' 출연료를 2년 가까이 받지 못해 소송을 준비하던 중 별세했습니다. 한국연예매니지먼트협회와 한국방송연기자노동조합이 공동 입장문을 내고 제작사의 출연료 지급을 촉구하며 업계 퇴출 등 강력한 제재를 예고했습니다. 유족은 고인이 출연료 미지급 문제로 극심한 스트레스를 받았다고 전했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방에게 자력이 충분함 - 삼성전자 미국 법인)에 해당합니다. 미국에서의 고용 차별 및 직장 내 괴롭힘 소송은 잠재적으로 높은 손해배상액이 책정될 가능성이 있어 피해 규모가 클 수 있습니다. 다만, 현재는 개별 소송이며 증거 유무는 기사에서 확인되지 않습니다.</t>
+          <t>뮤지컬 제작사의 출연료 미지급 책임이 명확하며(적합 조건 1), 연예계 단체들의 공동 대응(공적 절차 진행 중, 적합 조건 6)으로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 상대방의 자력이나 피해 금액의 규모가 명확히 파악되지 않아 투자 매력도가 'High'까지는 어렵습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (고 김수미)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[Biz Law]  직내괴 vs 정당한 해고 …삼성전자 美 법인, 전 직원과 법적...</t>
+          <t>[문화연예 플러스] 고 김수미, '친정엄마' 출연료 2년째 미지급</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715036</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6814987_37012.html</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:16.015276+00:00</t>
+          <t>2026-04-25 07:03:18.362013+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>신라면세점</t>
+          <t>BGF로지스</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>노조의 원청교섭 요구 관련 소송 진행 중</t>
+          <t>화물연대 총파업 진행 중, BGF로지스 측의 손해배상 청구 언급</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>노동계가 원청에 교섭을 요구했으나, 신라면세점 등 일부 원청은 현재 소송 중이라는 이유로 교섭을 거부했습니다. 이에 노동계는 원청교섭 요구를 강화하며 법과 시대 인식의 변화를 촉구하고 있습니다.</t>
+          <t>화물연대 CU지회가 BGF로지스에 단체교섭을 요구하며 총파업에 돌입했습니다. BGF로지스는 교섭 의무와 권한이 없다고 주장하며, 오히려 배송 중단에 따른 손해배상을 청구하고 있습니다. 다른 편의점 운영사들은 이미 화물노동자들과 교섭에 응하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>신라면세점과 같은 대기업이 상대방이며(적합 조건 2), 백화점면세점판매서비스노조가 원청교섭을 요구하는 상황으로 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 일부 원청은 이미 소송이 진행 중임을 이유로 교섭을 거부하고 있어, 관련 법적 분쟁이 활발히 전개되고 있습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당합니다. 화물연대 CU지회라는 집단적 주체가 대기업인 BGF로지스를 상대로 교섭 거부 및 손해배상 청구에 맞서 싸우는 상황으로, 소송금융의 잠재적 투자 대상이 될 수 있습니다. 다만, 상대방 책임의 법적 명확성과 구체적인 피해 규모는 추가적인 법률 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>화물연대 CU지회 소속 화물노동자 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>“바뀐 법·시대 인식해야”…‘원청교섭 요구’ 힘주는 노동계</t>
+          <t>화물연대 CU지회 총파업 본격화…BGF 리테일,  교섭 의무도 권한도 없다...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604020191</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363722164</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:11.766228+00:00</t>
+          <t>2026-04-17 05:51:59.483903+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>승강기안전기술연구원</t>
+          <t>뮤지컬 ‘친정엄마’ 제작사</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>부당노동행위 관련 논란, 노동위원회 구제신청 또는 소송 가능성</t>
+          <t>연예매니지먼트협회 및 방송연기자노동조합의 출연료 지급 촉구 및 업계 제재 예고. 고인 생전 소송 준비 중이었음.</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>승강기안전기술연구원이 노조 조합원 해고, 1억 8천만원 손해배상 청구, 간부 선별 직장폐쇄, 부당노동행위 발언 등으로 노조혐오 논란에 휩싸였습니다. 이는 다수의 노조원에 대한 징계 및 부당노동행위로 해석될 수 있으며, 관련 법적 분쟁이 예상됩니다.</t>
+          <t>故 김수미 배우 측이 뮤지컬 '친정엄마' 제작사로부터 2년 가까이 출연료를 받지 못하고 있습니다. 한국연예매니지먼트협회와 한국방송연기자노동조합은 공동 입장문을 통해 제작사의 계약 위반을 비판하며 출연료 지급을 촉구하고, 미지급 시 업계 퇴출 등 제재를 예고했습니다. 고인은 생전 출연료 미지급 문제로 스트레스를 받고 소송을 준비했던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>승강기안전기술연구원은 공공기관 또는 준공공기관으로 자력이 충분할 것으로 예상되며(적합 조건 2), 해고, 직장폐쇄, 부당노동행위 등 여러 노조원에 대한 피해가 발생하여 집단적 성격이 있습니다(적합 조건 3). 다만, 현재 공적 절차 진행 여부나 피해 규모의 구체적인 증거는 기사에서 명확히 확인되지 않습니다.</t>
+          <t>뮤지컬 제작사의 출연료 미지급 책임이 계약서에 의해 명확하며(적합 조건 1), 연매협과 한연노가 공동으로 지급을 촉구하며 업계 제재를 예고하는 등 공적 절차가 진행 중입니다(적합 조건 6). 출연계약서 등 증거 확보도 용이합니다(적합 조건 5). 다만, 상대방 제작사의 자력이나 정확한 피해 금액은 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수 (조합원, 분회장, 간부 등)</t>
+          <t>1명 (故 김수미 유족)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>노조혐오 논란 휩싸인 승강기안전기술연구원</t>
+          <t>故 김수미, 뮤지컬 출연료 아직도 못 받아… 고인 모독 행위</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>star.ytn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3059747</t>
+          <t>https://star.ytn.co.kr/_sn/0117_202604131619255895</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:52:19.308163+00:00</t>
+          <t>2026-04-15 07:02:46.037292+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>뮤지컬 '친정엄마' 제작사</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>산재소송 진행 중, 근로복지공단의 재판 지연으로 1년가량 미뤄짐</t>
+          <t>연매협 및 한연노 공동 입장문 발표, 소송 준비 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>폐질환으로 산재소송을 진행 중인 이주노동자가 근로복지공단의 '재판 끌기'로 인해 1년가량 소송이 지연되며 건강이 악화되는 피해를 겪고 있다. 포천이주노동자센터 등 이주인권 단체와 민변 공익소송대리인단이 이 문제에 대해 목소리를 내고 있다.</t>
+          <t>故김수미 배우의 뮤지컬 '친정엄마' 출연료가 2년이 지난 현재까지 미지급 상태로, 연매협과 한연노가 공동 입장문을 발표하며 문제 해결을 촉구했다. 고인은 생전에 출연료 미지급으로 스트레스를 겪으며 소송을 준비 중이었던 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>공공기관인 근로복지공단이 상대방으로 자력이 충분하며(적합 조건 2), '재판 끌기'로 인한 이주노동자의 피해가 명확히 제기되고 있어 소송금융의 대상이 될 수 있습니다(적합 조건 1). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 금액이 불분명합니다.</t>
+          <t>뮤지컬 제작사의 출연료 미지급 책임이 명확하며(적합 조건 1), 연매협과 한연노의 공동 입장문 발표는 공적 절차 진행으로 볼 수 있고(적합 조건 6), 관련 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 다만, 상대방 제작사의 자력과 집단적 피해 여부, 구체적인 피해 금액에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>근로복지공단 '재판 끌기'에 눈물 흘린 이주노동자</t>
+          <t>'2년전 별세' 故김수미 뮤지컬 출연료, 아직도 미지급…2차 피해까지</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233536</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=809973</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 00:47:07.453479+00:00</t>
+          <t>2026-04-15 07:01:45.802833+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주, 고용노동부</t>
+          <t>한국콘텐츠진흥원</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>점주에 대한 공갈 혐의 고소, 노동부 직장 내 괴롭힘 진정 및 기획 감독 예정</t>
+          <t>내부 고발 및 문제 제기, 기관의 피해자 보호 및 가해자 징계 미흡 지적</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주가 아르바이트생에게 음료 횡령 누명을 씌워 550만 원을 갈취하고 협박했습니다. 피해자는 점주를 공갈 혐의로 고소하고 노동부에 직장 내 괴롭힘 진정을 냈으나, 노동부는 가해자에게 '셀프 조사'를 맡기는 등 부실하게 처리했습니다. 비판 여론이 일자 노동부는 뒤늦게 기획 감독에 나서겠다고 밝혔습니다.</t>
+          <t>한국콘텐츠진흥원에서 횡령, 성희롱, 보복 인사 등 총체적인 문제가 제기되었습니다. 진흥원 측은 고발자 색출에 나섰다는 지적을 받으며 피해자 보호나 가해자 징계에 소홀하다는 비판을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방(점주)의 협박 및 공갈 책임이 비교적 명확하며(적합 조건 1), 피해자의 고소 및 노동부 진정 등 공적 절차가 진행 중입니다(적합 조건 6). 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 다만, 피해 규모가 550만 원으로 소액이고 집단적 피해가 아니며(적합 조건 3, 4), 점주의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다(적합 조건 2).</t>
+          <t>상대방(한국콘텐츠진흥원)은 공공기관으로 자력이 충분하며(적합 조건 2), 횡령, 성희롱, 보복 인사 등 심각한 문제가 복합적으로 제기되어 기관의 책임이 명확해질 가능성이 높습니다(적합 조건 1). 다만, 현재 기사만으로는 구체적인 피해 규모나 피해자 수, 진행 중인 공적 절차가 명확하지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>550만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘음료 3잔 횡령범’ 몰린 알바생…가해 점주에 ‘셀프 조사’시킨 노동...</t>
+          <t>[이슈 포커스]  횡령·성희롱에 보복 인사까지 ...한국콘텐츠진흥원 '총...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524901&amp;ref=A</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299910</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 00:26:04.239168+00:00</t>
+          <t>2026-04-06 00:27:30.787219+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>KBS 뉴스 보도, 경찰 횡령 혐의 적용 언급 (점주 주장), 피해자 법적 대응 가능성</t>
+          <t>노란봉투법 시행 및 원청 사용자성 판단 진행 중, 민주노총 대규모 집회 및 총파업 예고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>충북 청주의 유명 프랜차이즈 카페 점주가 20대 아르바이트생에게 음료 3잔을 마신 것을 빌미로 절도죄를 운운하며 협박하고, 대학 진학 불가 등 허위 사실을 유포하여 550만원의 합의금을 받아낸 사건. KBS 뉴스에서 점주와 아르바이트생의 대화 녹취록을 공개하며 부당한 갑질 의혹을 제기했다. 피해자는 현재 재수생으로, 정신적 피해가 상당할 것으로 예상된다.</t>
+          <t>노란봉투법 시행으로 하청 노동조합이 원청 기업에 교섭을 요구하고 파업에 따른 기업의 손해배상 청구가 제한되는 등 노동조합의 권한이 강화됨. 이에 따라 노사분규 및 근로손실일수가 다시 증가할 것이라는 우려가 제기되며, 민주노총은 대규모 집회와 총파업을 예고하고 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>점주의 협박 및 허위 사실 유포, 부당한 합의금 요구 등 상대방 책임이 비교적 명확하며(적합 조건 1), 녹취록이라는 강력한 증거가 존재합니다(적합 조건 5). 다만, 피해자가 1인이고 피해 금액이 수억 원 이상으로 크지 않으며(적합 조건 3, 4), 상대방(프랜차이즈 점주)의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다(적합 조건 2).</t>
+          <t>노란봉투법 시행으로 원청의 사용자성 인정 및 파업 손해배상 청구 제한 등 노동조합의 교섭력이 강화되어 향후 대기업(원청)을 상대로 한 집단적 노동 분쟁 발생 가능성이 높음 (적합 조건 2, 3, 6의 잠재적 충족). 다만, 아직 구체적인 소송 사건이 발생하지 않아 적합도를 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>550만원 (합의금), 정신적 손해배상 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“너 절도죄 성립하고 대학도 못 가”…프랜차이즈 카페 점주 녹취 공개...</t>
+          <t>줄어들던 파업 근로손실일수, 노란봉투법 시행에 다시 증가하나</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524489&amp;ref=A</t>
+          <t>https://www.ajunews.com/view/20260405140515253</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-01 13:08:52.295326+00:00</t>
+          <t>2026-04-05 12:37:45.889192+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>직장 선배 A씨, 자동차 부품업체 대표</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 후 원청 교섭 요구 활발</t>
+          <t>민사 1심 판결 후 양측 항소, 2심 진행 예정. 형사 재판은 대법원에서 징역 2년 6개월 확정, 근로복지공단 산업재해 인정 완료.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>개정 '노동조합 및 노동관계조정법', 일명 '노란봉투법'이 시행되면서 하청 노동자의 원청 교섭 범위가 확대되었습니다. 이에 따라 노동계는 원청과의 교섭을 활발히 요구하고 있으나, 원청의 반응은 아직 미온적인 상황입니다. 이는 향후 원청과 하청 노동자 간의 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>20대 청년이 직장 선배의 상습적인 폭언, 폭행, 가스라이팅으로 인해 극단적 선택을 한 사건입니다. 가해 직장 선배는 형사 재판에서 징역 2년 6개월 실형이 확정되었고, 근로복지공단은 이를 산업재해로 인정했습니다. 유족이 제기한 민사소송 1심에서는 가해자와 회사 대표가 공동으로 8200만원을 배상하라는 판결이 나왔으며, 현재 양측 모두 항소하여 2심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하청 노동자(집단적 피해)의 원청(상대방에게 자력이 충분함) 교섭 범위가 확대되어 소송금융 투자 가능성이 있습니다. 새로운 법률 시행으로 인한 분쟁 발생 가능성이 높고, 교섭 관련 증거 확보도 가능합니다. 다만, 아직 구체적인 피해 사실이나 원청의 책임이 명확히 특정되지 않아 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방의 책임이 형사 재판에서 징역 2년 6개월 실형 확정 및 민사 1심에서 배상 판결로 명확하며(적합 조건 1), 86개의 녹음 파일 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 또한 형사 재판 및 근로복지공단의 산업재해 인정 등 공적 절차가 이미 진행되었습니다(적합 조건 6). 다만, 5인 미만 소규모 사업장으로 상대방의 자력에 대한 불확실성이 있고(적합 조건 2 미흡), 집단적 피해가 아닌 단일 피해자 사건이라는 점에서 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8200만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>진짜 사장 나와라  노동계 원청 교섭 요구 활발… 반응은 미온적</t>
+          <t>“진짜 X맞아도 정신을 못 차리네” 직장 상사 상습 폭언에 삶을 등진 ...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549667</t>
+          <t>https://biz.heraldcorp.com/article/10709510?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 13:04:53.866515+00:00</t>
+          <t>2026-04-05 00:30:30.349576+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>서울시교육청</t>
+          <t>한국토지주택공사</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>교육감의 공익신고자 보호 미흡 인정 및 제도 개선 약속, 소송을 통한 해결 방침 발표.</t>
+          <t>해고 구제 관련 행정소송 1심 원고 청구 기각</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>정근식 서울시교육감이 공익제보 교사 지혜복에 대한 징계 직권취소는 법적 한계로 어렵다는 입장을 밝혔다. 교육감은 공익신고자 보호 미흡을 인정하며 복직 지원과 제도 개선을 약속했고, 해당 사안은 소송을 통해 해결될 방침이다.</t>
+          <t>LH 부장님의 지역 비하, 따돌림, 막말 등 직장 내 괴롭힘으로 인해 부서 직원 11명 중 8명이 신고한 사건. 이 중 한 직원이 해고 구제신청 후 행정소송을 제기했으나, 법원에서 원고의 청구를 기각했다. 해당 부장님은 '철퇴'를 맞은 것으로 보도되었다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울시교육감의 공익신고자 보호 미흡 인정 발언), 상대방에게 자력이 충분함 (서울시교육청), 증거가 있거나 확보 가능함 (교육감의 SNS 발언 및 징계 관련 문서). 소송을 통해 해결할 방침이 명시되어 있으나, 현재까지는 개별 교사의 징계 문제로 집단적 피해 규모나 명확한 금전적 피해액이 특정되지 않아 High 등급에는 미치지 못함.</t>
+          <t>LH 부장님의 직장 내 괴롭힘 행위가 명확하고, 공공기관인 LH가 상대방으로 자력이 충분하며, 8명의 직원이 피해를 입은 집단적 성격의 사건임. 노동위원회 절차 및 행정소송이 진행되었고 증거 확보 가능성이 높음. 다만, 해고 구제 관련 행정소송에서 원고 청구가 기각된 점은 해당 원고의 소송금융 적합도를 낮출 수 있으나, 다른 피해자들의 괴롭힘으로 인한 손해배상 청구 가능성은 여전히 존재함.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>정근식  지혜복 교사 징계 직권취소 어렵다 ...복직 지원·제도 개선 병...</t>
+          <t>뒤통수 친다  지역 비하에 따돌림까지…LH 부장님 '철퇴' [사장님 고충...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=77126</t>
+          <t>https://www.hankyung.com/article/202604058935i</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 12:52:59.700670+00:00</t>
+          <t>2026-04-05 00:28:26.493790+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>고용노동부 직장 내 괴롭힘 진정, 점주 공갈 등 혐의 형사 고소, 노동부 기획 감독 예정</t>
+          <t>고충처리위원회 권고안 제출 및 가해자 승진 논란</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>20대 아르바이트생이 카페 점주에게 음료 횡령 누명을 쓰고 협박당해 550만원을 갈취당했습니다. 피해자는 점주를 공갈 혐의로 고소하고 고용노동부에 직장 내 괴롭힘을 진정했으나, 노동부는 가해 점주에게 '셀프 조사'를 맡기는 등 부실하게 대응했습니다. 비판 여론이 커지자 노동부는 뒤늦게 기획 감독에 나서겠다고 밝혔습니다.</t>
+          <t>직장 내 괴롭힘 전력이 고충처리위원회 권고안으로 확인된 A씨가 파격 승진하면서 논란이 커지고 있습니다. 피해자 B씨는 2017년부터 A씨에게 괴롭힘을 당했으며, 피해자들은 A씨의 승진에 반발하며 정원오의 인사 공정성을 문제 삼고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(카페 점주)의 책임이 명확하고(적합 조건 1), 협박 내용과 합의금 지급 등 증거가 존재하며(적합 조건 5), 고용노동부 진정 및 형사 고소 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 피해 금액이 소송금융 투자 관점에서 매우 크다고 보기는 어렵습니다.</t>
+          <t>고충처리위원회 권고안을 통해 상대방의 직장 내 괴롭힘 책임이 비교적 명확하며, 해당 권고안이 객관적 증거로 활용될 수 있고 이미 공적 절차가 진행된 바 있습니다. 다만, 피해 규모와 상대방의 자력, 집단적 피해 여부가 불분명하여 High 등급보다는 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>550만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[단독] ‘음료 횡령’ 몰린 알바 괴롭힘 신고, 가해 점주에 ‘셀프 조사...</t>
+          <t>[막전막후] '직내괴' 전력자 '파격 승진'…정원오 인사 공정성 시험대</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524426&amp;ref=A</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=118125</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 12:37:06.390442+00:00</t>
+          <t>2026-04-04 12:26:57.068099+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>프랜차이즈 카페 점주</t>
+          <t>전북도 산하 모 기관</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>점주에 대한 공갈 등 혐의 형사 고소, 고용노동부 직장 내 괴롭힘 진정 및 기획 감독 예정</t>
+          <t>전북도 감사위원회 조사 및 국가인권위원회 진정 진행 중, 가해자 분리 조치</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>20대 아르바이트생이 카페 점주의 협박으로 허위 자백 후 550만원을 갈취당했다. 고용노동부가 직장 내 괴롭힘 신고를 받고도 가해 점주에게 '셀프 조사'를 맡기는 등 부실하게 처리하여 2차 피해를 유발했다. 현재 점주에 대한 형사 고소가 진행 중이며, 노동부는 비판 여론에 따라 기획 감독을 예고했다.</t>
+          <t>전북도 산하 기관 간부 A씨가 부하 여직원 B씨에게 성희롱 및 갑질을 하고, 청각장애인 C씨에게 인권 침해를 했다는 의혹이 제기되었습니다. B씨는 정신과 치료를 받고 있으며, 전북도 감사위원회는 진상 조사에 착수하고 A씨를 분리 조치했습니다. B씨는 국가인권위원회에도 진정을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>카페 점주의 공갈 및 직장 내 괴롭힘 책임이 명확하고, 자술서, 합의금, 협박 음성 등 증거 확보가 용이하며, 형사 고소 및 노동부 진정 등 공적 절차가 진행 중이라는 적합 조건에 해당한다. 그러나 피해 금액이 550만원으로 소송금융 투자 기준에 비해 크지 않고, 집단적 피해가 아닌 1인 피해라는 점에서 'Medium'으로 판단된다.</t>
+          <t>전북도 산하 기관 간부의 성희롱 및 갑질 의혹으로 상대방(기관)의 자력이 충분하며, 전북도 감사위원회 조사 및 국가인권위원회 진정 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다. 피해 직원이 정신과 치료를 받는 등 정신적 피해가 심각하나, 금전적 피해 규모가 명확히 특정되지 않았고 집단적 피해 규모가 수십 명 이상에 미치지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>550만원 및 정신적 피해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 이상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>‘음료 3잔 횡령범’ 몰린 알바생…가해 점주에 ‘셀프 조사’시킨 노동...</t>
+          <t>[단독] “옷 갈아입는데 왜 문 잠그냐”…전북도 산하기관 간부 성희롱...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524374&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25417472</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 12:35:00.892578+00:00</t>
+          <t>2026-04-04 00:23:03.320619+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>순정축협</t>
+          <t>가해 남성 및 서울의 한 병원</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>노조의 문제 제기 및 개선 요구</t>
+          <t>경찰 수사 진행 중, 병원 내 조치 미흡</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>순정축협에서 직원에 대한 신발 폭행, 폭언, 부당 징계 등 부당한 조직문화가 지속되고 있다는 주장이 제기되었습니다. 피해 직원은 과태료 변상 처리 요구에 억울함을 호소하고 있으며, 노조는 축협에 부당 징계 철회 및 폭언과 폭행이 일상화된 조직문화 개선을 촉구하고 있습니다.</t>
+          <t>서울의 한 병원 직원 A씨가 직장 야유회에서 상급자에게 성추행을 당했습니다. 가해 남성은 초기 범행을 인정했으나 이후 태도를 바꿨고, 병원 측도 가해자를 두둔하는 모습을 보였습니다. 현재 경찰 수사가 진행 중이며, 피해자는 제대로 된 보호를 받지 못하고 있다고 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방(순정축협)의 직원 폭행, 폭언, 부당 징계 등 책임이 비교적 명확하며, 노조의 문제 제기를 통해 증거 확보 가능성이 높습니다. 다만, 기사 내용만으로는 구체적인 피해 규모와 피해자 수가 불분명하고, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>가해자의 초기 범행 인정 녹취 등 증거가 확보되어 있고(증거 확보 가능), 경찰 수사가 진행 중인 공적 절차가 있습니다(공적 절차 진행 중). 그러나 가해자 개인 및 병원의 자력이 불분명하고, 집단적 피해가 아니며, 피해 금액이 특정되지 않아 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>노조  '직원 신발 폭행' 순정축협, 폭언-부당징계 여전</t>
+          <t>“아무도 보호 안 해줘”…직장내 성추행 수사도 퇴사도 지지부진</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036745</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526889&amp;ref=A</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:18.097773+00:00</t>
+          <t>2026-04-04 00:22:21.120677+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>대한민국 (경찰청)</t>
+          <t>쿠팡풀필먼트서비스</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>변호사 출신 경찰관들의 집단적 이탈 및 불만 제기</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>변호사 경력 채용을 통해 경찰에 임용된 인력들이 과중한 업무, 낮은 보상, 제한적인 승진 기회 등으로 인해 대거 이탈하고 있으며, 현직자들의 불만도 높은 상황입니다. 검경 수사권 조정으로 경찰의 역할이 커지면서 변호사들의 관심은 높아졌으나, 실제 근무 환경과의 괴리로 인해 이직률이 높은 것으로 나타났습니다. 이는 조직 운영상의 문제로 인한 집단적 피해로 이어질 가능성이 있습니다.</t>
+          <t>전직 일용직 근로자 A씨가 쿠팡풀필먼트서비스(CFS)를 상대로 제기한 미지급 퇴직금 청구 소송에서 법원이 원고 승소 판결을 내렸다. 인천지방법원은 CFS가 A씨에게 퇴직금 202만원을 지급해야 한다고 판단했다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2014년 이후 변호사 경채로 임용된 경찰관 281명 중 75명(26.7%)이 이탈했으며, 현직자들 사이에서도 과중한 업무, 낮은 보상, 제한적인 승진 기회 등으로 불만이 높다는 점에서 집단적 피해(적합 조건 3) 가능성이 높습니다. 소송 상대방이 경찰청 또는 국가가 될 것이므로 자력은 충분하며(적합 조건 2), 기사 내 통계 및 인터뷰, 내부 자료 등을 통해 증거 확보가 용이할 것(적합 조건 5)으로 보입니다. 다만, 채용 과정에서의 기대와 실제 근무 환경 간의 괴리 등 조직 운영상의 문제가 법적 책임으로 명확히 인정될지는 추가적인 법리 검토가 필요합니다.</t>
+          <t>상대방(쿠팡풀필먼트서비스)의 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 대기업 계열사로 자력이 충분합니다(상대방 자력 충분). 비록 기사에는 한 명의 근로자만 언급되었으나, 일용직 근로자의 퇴직금 미지급 문제는 유사한 상황의 다수 근로자에게 적용될 수 있는 집단적 피해 가능성이 높습니다. 다만, 개별 피해 금액이 크지 않아 집단 소송 발굴이 중요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>202만원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>75명 이상 (이탈자) 및 현직 불만자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>변호사들 경찰되겠다 너도나도 우르르…검찰 문 닫자 달라졌다 [세상 플...</t>
+          <t>법원, 쿠팡풀필먼트가 근로자에 퇴직금 202만원 지급 판결</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705844?ref=naver</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000301991?division=NAVER</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-31 00:42:39.133071+00:00</t>
+          <t>2026-04-03 12:59:05.436571+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>삼성전자 미국 법인</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>노동법 사각지대에 놓인 프리랜서 및 플랫폼 노동자들의 광범위한 피해 실태 보도</t>
+          <t>미국 법인 전 직원이 삼성전자를 상대로 손해배상 청구</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>노동법의 보호를 받지 못하는 850만 명의 프리랜서 및 플랫폼 노동자들이 임금 미지급, 보호 부재 등으로 큰 피해를 겪고 있다. 특히 30~60대 경력단절 여성, 대출 상환 어려움, 가족 병원비, 노년층 등 취약 계층의 피해가 심각한 것으로 파악된다. 이는 노동법 사각지대에 놓인 이들의 권리 보호 필요성을 제기하는 사회적 문제이다.</t>
+          <t>삼성전자 미국 법인의 전 직원이 회사를 상대로 인도계라는 이유로 차별하고 직장 내 괴롭힘을 했다며 손해배상 소송을 제기했습니다. 원고는 사내 회의에서 '광대'라고 불리는 등 부당한 대우를 받았다고 주장하고 있으며, 사건의 발단은 2024년 8월입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>프리랜서 및 플랫폼 노동자라는 대규모 집단(850만 명)의 피해가 언급되어 집단적 피해(조건 3)와 잠재적 피해 규모(조건 4)가 클 것으로 예상됩니다. 그러나 특정 가해 기업이나 기관이 명확히 지목되지 않아 상대방 특정 및 책임 입증(조건 1, 2)에 어려움이 있을 수 있습니다.</t>
+          <t>적합 조건 2(상대방에게 자력이 충분함 - 삼성전자 미국 법인)에 해당합니다. 미국에서의 고용 차별 및 직장 내 괴롭힘 소송은 잠재적으로 높은 손해배상액이 책정될 가능성이 있어 피해 규모가 클 수 있습니다. 다만, 현재는 개별 소송이며 증거 유무는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>850만 명 추정</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>노동법 밖 850만 노동자...프리랜서·플랫폼 노동  임금도 보호도 없다</t>
+          <t>[Biz Law]  직내괴 vs 정당한 해고 …삼성전자 美 법인, 전 직원과 법적...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33966</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715036</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 12:39:04.022738+00:00</t>
+          <t>2026-04-03 12:52:16.015276+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>신라면세점</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>부당해고구제재심판정취소 소송 1심 원고 승소 판결이 2심에서 뒤집힘</t>
+          <t>노조의 원청교섭 요구 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>회사 PC에 음란물을 저장했다는 이유로 해고당한 A씨가 부당해고 구제신청 및 소송을 제기한 사건입니다. 1심에서는 A씨가 승소했으나, 2심에서 이 판결이 뒤집혔습니다. 이는 해고의 정당성 여부를 다투는 부당해고구제재심판정취소 소송입니다.</t>
+          <t>노동계가 원청에 교섭을 요구했으나, 신라면세점 등 일부 원청은 현재 소송 중이라는 이유로 교섭을 거부했습니다. 이에 노동계는 원청교섭 요구를 강화하며 법과 시대 인식의 변화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>회사 PC에 음란물 저장 사실이라는 증거가 명확하고(증거 확보 가능), 노동위원회 구제신청이라는 공적 절차를 거쳤다는 점에서 적합 조건 2개에 해당합니다. 다만 단일 피해자 사건으로 피해 규모가 크지 않을 수 있고, 상대방 회사의 자력 정보가 부족하며, 1심 승소 판결이 2심에서 뒤집혀 법적 불확실성이 존재합니다.</t>
+          <t>신라면세점과 같은 대기업이 상대방이며(적합 조건 2), 백화점면세점판매서비스노조가 원청교섭을 요구하는 상황으로 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 일부 원청은 이미 소송이 진행 중임을 이유로 교섭을 거부하고 있어, 관련 법적 분쟁이 활발히 전개되고 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'회사 PC'에 음란물 수천개 저장한 부장님…'사생활' 일까요 [사장님 고...</t>
+          <t>“바뀐 법·시대 인식해야”…‘원청교섭 요구’ 힘주는 노동계</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603177160i</t>
+          <t>https://www.kukinews.com/article/view/kuk202604020191</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-29 00:31:36.931505+00:00</t>
+          <t>2026-04-02 12:55:11.766228+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>식당 사장</t>
+          <t>승강기안전기술연구원</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>고용노동부 신고 후 민사 소송 권고</t>
+          <t>부당노동행위 관련 논란, 노동위원회 구제신청 또는 소송 가능성</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>40대 일본인 아르바이트생 A씨가 서울의 한 한식 뷔페에서 사장 아내로부터 지속적인 폭언과 부당 해고를 당했다. A씨는 고용노동부에 신고했으나 5인 미만 사업장이라 근로기준법 적용이 어렵다는 답변을 듣고 민사 소송을 권고받았다. 현재 A씨는 해고 이후 실직 상태이며 정신적 고통을 호소하고 있다.</t>
+          <t>승강기안전기술연구원이 노조 조합원 해고, 1억 8천만원 손해배상 청구, 간부 선별 직장폐쇄, 부당노동행위 발언 등으로 노조혐오 논란에 휩싸였습니다. 이는 다수의 노조원에 대한 징계 및 부당노동행위로 해석될 수 있으며, 관련 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사장 아내의 폭언 및 부당 해고), 증거 확보 가능성이 높으며(구체적 폭언 내용, 해고 문자), 고용노동부 신고 등 공적 절차가 진행된 점은 적합 조건에 해당한다. 그러나 5인 미만 사업장으로 상대방의 자력이 충분하지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도는 'Medium'으로 판단된다.</t>
+          <t>승강기안전기술연구원은 공공기관 또는 준공공기관으로 자력이 충분할 것으로 예상되며(적합 조건 2), 해고, 직장폐쇄, 부당노동행위 등 여러 노조원에 대한 피해가 발생하여 집단적 성격이 있습니다(적합 조건 3). 다만, 현재 공적 절차 진행 여부나 피해 규모의 구체적인 증거는 기사에서 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (조합원, 분회장, 간부 등)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>돌대가리, 화장실 시간 일당 제외  외국인 알바생에 갑질한 사장 아내</t>
+          <t>노조혐오 논란 휩싸인 승강기안전기술연구원</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/28/2026032818360425875</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3059747</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-28 12:45:41.825207+00:00</t>
+          <t>2026-04-02 12:52:19.308163+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>근로복지공단</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>노동자추정제 도입 관련 정부 및 학계 논의 진행 중</t>
+          <t>산재소송 진행 중, 근로복지공단의 재판 지연으로 1년가량 미뤄짐</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>정부와 여당이 추진하는 '노동자추정제' 도입을 두고 법적 불확실성과 분쟁 폭증에 대한 우려가 커지고 있습니다. 특히 프리랜서의 노동자성 인정 및 퇴직금 분쟁이 급증할 수 있다는 지적이 제기되었으며, 이는 '되면 로또, 아니면 말고' 식의 소송 제기를 부추길 수 있다는 분석입니다. 전문가들은 법체계 정비 없이 제도가 도입될 경우 상당한 혼란이 불가피할 것이라고 경고했습니다.</t>
+          <t>폐질환으로 산재소송을 진행 중인 이주노동자가 근로복지공단의 '재판 끌기'로 인해 1년가량 소송이 지연되며 건강이 악화되는 피해를 겪고 있다. 포천이주노동자센터 등 이주인권 단체와 민변 공익소송대리인단이 이 문제에 대해 목소리를 내고 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>정부와 여당이 추진하는 '노동자추정제' 도입 논의는 향후 프리랜서의 노동자성 인정 및 퇴직금 분쟁을 폭증시킬 잠재력을 가집니다. 이는 다수의 피해자(프리랜서)가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)을 내포하며, 노동자 측에서 카카오톡 대화 등 입증 자료를 확보할 가능성(적합 조건 5)도 높습니다. 다만, 아직 법안 논의 단계로 특정 상대방이 명확하지 않고, 실제 법안 통과 및 시행 여부, 구체적인 적용 범위에 대한 불확실성이 존재합니다.</t>
+          <t>공공기관인 근로복지공단이 상대방으로 자력이 충분하며(적합 조건 2), '재판 끌기'로 인한 이주노동자의 피해가 명확히 제기되고 있어 소송금융의 대상이 될 수 있습니다(적합 조건 1). 다만, 기사만으로는 집단적 피해 여부나 구체적인 피해 금액이 불분명합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>퇴직금 '로또 분쟁' 폭증 우려 …노동자추정제 논란 격화</t>
+          <t>근로복지공단 '재판 끌기'에 눈물 흘린 이주노동자</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01915526645387912</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233536</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:20.756649+00:00</t>
+          <t>2026-04-02 00:47:07.453479+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>식당</t>
+          <t>프랜차이즈 카페 점주, 고용노동부</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>소송 검토 중</t>
+          <t>점주에 대한 공갈 혐의 고소, 노동부 직장 내 괴롭힘 진정 및 기획 감독 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>한 외국인 아르바이트생이 식당 사장으로부터 폭언에 시달리다 문자 메시지로 해고 통보를 받았습니다. 해고 후 일을 하지 못하고 있는 상황이며, 식당 측은 억울하면 민사 소송을 하라는 입장을 보였습니다. 이는 부당 해고 및 직장 내 괴롭힘에 해당할 수 있는 사건입니다.</t>
+          <t>프랜차이즈 카페 점주가 아르바이트생에게 음료 횡령 누명을 씌워 550만 원을 갈취하고 협박했습니다. 피해자는 점주를 공갈 혐의로 고소하고 노동부에 직장 내 괴롭힘 진정을 냈으나, 노동부는 가해자에게 '셀프 조사'를 맡기는 등 부실하게 처리했습니다. 비판 여론이 일자 노동부는 뒤늦게 기획 감독에 나서겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방(식당)의 폭언 및 문자 해고 통보로 책임이 비교적 명확하며(적합 조건 1), 문자 해고 통보라는 증거 확보가 가능합니다(적합 조건 5). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 크다고 단정하기 어렵습니다.</t>
+          <t>상대방(점주)의 협박 및 공갈 책임이 비교적 명확하며(적합 조건 1), 피해자의 고소 및 노동부 진정 등 공적 절차가 진행 중입니다(적합 조건 6). 증거 확보도 용이할 것으로 보입니다(적합 조건 5). 다만, 피해 규모가 550만 원으로 소액이고 집단적 피해가 아니며(적합 조건 3, 4), 점주의 자력에 대한 정보가 부족하여 High 등급으로 판단하기는 어렵습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>돌대가리  폭언 시달린 외국인 알바생, 문자 해고 통보 받아…식당 측...</t>
+          <t>‘음료 3잔 횡령범’ 몰린 알바생…가해 점주에 ‘셀프 조사’시킨 노동...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291726?influxDiv=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524901&amp;ref=A</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-28 00:41:04.075435+00:00</t>
+          <t>2026-04-02 00:26:04.239168+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>KBS</t>
+          <t>프랜차이즈 카페 점주</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1심 승소</t>
+          <t>KBS 뉴스 보도, 경찰 횡령 혐의 적용 언급 (점주 주장), 피해자 법적 대응 가능성</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송 1심에서 승소했다. 법원은 이 아나운서의 공채 직급을 인정하여 KBS에 임금 지급 의무가 있다고 판단했다. 이 사건은 KBS의 아나운서 직급 및 임금 체계와 관련된 문제로 보인다.</t>
+          <t>충북 청주의 유명 프랜차이즈 카페 점주가 20대 아르바이트생에게 음료 3잔을 마신 것을 빌미로 절도죄를 운운하며 협박하고, 대학 진학 불가 등 허위 사실을 유포하여 550만원의 합의금을 받아낸 사건. KBS 뉴스에서 점주와 아르바이트생의 대화 녹취록을 공개하며 부당한 갑질 의혹을 제기했다. 피해자는 현재 재수생으로, 정신적 피해가 상당할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>KBS를 상대로 한 임금 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), KBS는 자력이 충분한 기관이다(적합 조건 2). 이미 1심에서 승소한 점으로 보아 증거 확보도 이루어진 것으로 판단된다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 소송이며, 피해 규모가 구체적으로 명시되지 않아 Medium 등급으로 판단한다.</t>
+          <t>점주의 협박 및 허위 사실 유포, 부당한 합의금 요구 등 상대방 책임이 비교적 명확하며(적합 조건 1), 녹취록이라는 강력한 증거가 존재합니다(적합 조건 5). 다만, 피해자가 1인이고 피해 금액이 수억 원 이상으로 크지 않으며(적합 조건 3, 4), 상대방(프랜차이즈 점주)의 자력이 대기업 수준은 아니라는 점에서 'Medium'으로 판단합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만원 (합의금), 정신적 손해배상 미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>‘앤디 아내’ 이은주, KBS 임금 소송 승소…변호인 “공채 직급 인정, ...</t>
+          <t>“너 절도죄 성립하고 대학도 못 가”…프랜차이즈 카페 점주 녹취 공개...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000662</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524489&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-27 13:06:32.966391+00:00</t>
+          <t>2026-04-01 13:08:52.295326+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>1심 승소</t>
+          <t>노란봉투법 시행 후 원청 교섭 요구 활발</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이은주 아나운서가 KBS를 상대로 제기한 미지급 임금 청구 소송에서 승소했다. 법원은 이 아나운서를 정규직으로 인정하고 KBS에 2,894만원의 미지급 임금을 지급하라고 판결했다. 이 사건은 계약직 아나운서의 근로자성 인정 여부가 쟁점이었다.</t>
+          <t>개정 '노동조합 및 노동관계조정법', 일명 '노란봉투법'이 시행되면서 하청 노동자의 원청 교섭 범위가 확대되었습니다. 이에 따라 노동계는 원청과의 교섭을 활발히 요구하고 있으나, 원청의 반응은 아직 미온적인 상황입니다. 이는 향후 원청과 하청 노동자 간의 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>법원에서 KBS의 임금 지급 책임을 인정하는 판결이 나왔고(적합 조건 1), 상대방인 KBS는 자력이 충분합니다(적합 조건 2). 이미 법원 판결이 나온 상태로 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 피해 금액이 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
+          <t>노란봉투법 시행으로 하청 노동자(집단적 피해)의 원청(상대방에게 자력이 충분함) 교섭 범위가 확대되어 소송금융 투자 가능성이 있습니다. 새로운 법률 시행으로 인한 분쟁 발생 가능성이 높고, 교섭 관련 증거 확보도 가능합니다. 다만, 아직 구체적인 피해 사실이나 원청의 책임이 명확히 특정되지 않아 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>2,894만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'앤디 아내' 이은주 아나, KBS 상대 임금 소송 승소</t>
+          <t>진짜 사장 나와라  노동계 원청 교섭 요구 활발… 반응은 미온적</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105786196272</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549667</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-27 13:01:03.180520+00:00</t>
+          <t>2026-04-01 13:04:53.866515+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>두산밥캣 노스 아메리카</t>
+          <t>서울시교육청</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>미국에서 손해배상 소송 제기</t>
+          <t>교육감의 공익신고자 보호 미흡 인정 및 제도 개선 약속, 소송을 통한 해결 방침 발표.</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>두산밥캣 노스다코타 공장 직원이 커밍아웃 후 성소수자 차별로 인한 직장 내 괴롭힘과 회사 측의 조직적 보복 행위가 있었다며 두산밥캣 노스 아메리카를 상대로 손해배상 소송을 제기했습니다. 현재 미국에서 소송이 진행 중입니다.</t>
+          <t>정근식 서울시교육감이 공익제보 교사 지혜복에 대한 징계 직권취소는 법적 한계로 어렵다는 입장을 밝혔다. 교육감은 공익신고자 보호 미흡을 인정하며 복직 지원과 제도 개선을 약속했고, 해당 사안은 소송을 통해 해결될 방침이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(성소수자 차별 및 보복 행위), 상대방(두산밥캣)의 자력이 충분합니다. 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (서울시교육감의 공익신고자 보호 미흡 인정 발언), 상대방에게 자력이 충분함 (서울시교육청), 증거가 있거나 확보 가능함 (교육감의 SNS 발언 및 징계 관련 문서). 소송을 통해 해결할 방침이 명시되어 있으나, 현재까지는 개별 교사의 징계 문제로 집단적 피해 규모나 명확한 금전적 피해액이 특정되지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[Biz Law] 두산밥캣, 美 동성애자 차별 피소… 커밍아웃 후 괴롭힘</t>
+          <t>정근식  지혜복 교사 징계 직권취소 어렵다 ...복직 지원·제도 개선 병...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713728</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=77126</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-27 12:48:36.037290+00:00</t>
+          <t>2026-04-01 12:52:59.700670+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>카페 점주</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>원청사를 상대로 소송 진행 중</t>
+          <t>고용노동부 직장 내 괴롭힘 진정, 점주 공갈 등 혐의 형사 고소, 노동부 기획 감독 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이천시의 한 공공지원 민간임대 아파트 단지 건설근로자 29명이 원청사를 상대로 소송을 제기했다. 이 사건은 수도권 미분양 악화로 건설업계가 어려움을 겪는 가운데 발생했다.</t>
+          <t>20대 아르바이트생이 카페 점주에게 음료 횡령 누명을 쓰고 협박당해 550만원을 갈취당했습니다. 피해자는 점주를 공갈 혐의로 고소하고 고용노동부에 직장 내 괴롭힘을 진정했으나, 노동부는 가해 점주에게 '셀프 조사'를 맡기는 등 부실하게 대응했습니다. 비판 여론이 커지자 노동부는 뒤늦게 기획 감독에 나서겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>건설근로자 29명이 원청사를 상대로 소송을 제기하여 집단적 피해(적합 조건 3)에 해당하며, 소송이 이미 진행 중인 점은 긍정적입니다. 다만, 원청사의 구체적인 자력과 소송의 쟁점 및 피해 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
+          <t>상대방(카페 점주)의 책임이 명확하고(적합 조건 1), 협박 내용과 합의금 지급 등 증거가 존재하며(적합 조건 5), 고용노동부 진정 및 형사 고소 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해자가 1인으로 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 피해 금액이 소송금융 투자 관점에서 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>29명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>수도권, 미분양 악화에 ‘시름’…양주·이천은 몸살지경</t>
+          <t>[단독] ‘음료 횡령’ 몰린 알바 괴롭힘 신고, 가해 점주에 ‘셀프 조사...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/105855</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524426&amp;ref=A</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-27 12:44:08.039514+00:00</t>
+          <t>2026-04-01 12:37:06.390442+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>메타</t>
+          <t>프랜차이즈 카페 점주</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>대규모 구조조정 진행 중</t>
+          <t>점주에 대한 공갈 등 혐의 형사 고소, 고용노동부 직장 내 괴롭힘 진정 및 기획 감독 예정</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>메타가 AI 사업 재편을 이유로 리얼리티 랩스 인력 700여 명을 해고하고, 전체 직원의 최대 20%까지 감축할 수 있다는 보도가 나왔다. 동시에 경영진 6명에게는 최대 1조 4천억 원 규모의 스톡옵션 보상이 예정되어 있어 논란이 되고 있다. 이는 대규모 구조조정으로 인한 노동 분쟁 가능성을 시사한다.</t>
+          <t>20대 아르바이트생이 카페 점주의 협박으로 허위 자백 후 550만원을 갈취당했다. 고용노동부가 직장 내 괴롭힘 신고를 받고도 가해 점주에게 '셀프 조사'를 맡기는 등 부실하게 처리하여 2차 피해를 유발했다. 현재 점주에 대한 형사 고소가 진행 중이며, 노동부는 비판 여론에 따라 기획 감독을 예고했다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력 충분(메타) 및 집단적 피해(700명 이상 해고)가 명확하다. 그러나 기사 내용만으로는 해고의 법적 부당성을 입증할 명확한 증거가 부족하며, 개별 피해 규모 또한 미상이다. 추가적인 법률 검토를 통해 부당 해고 여부와 손해배상 청구 가능성을 확인해야 한다.</t>
+          <t>카페 점주의 공갈 및 직장 내 괴롭힘 책임이 명확하고, 자술서, 합의금, 협박 음성 등 증거 확보가 용이하며, 형사 고소 및 노동부 진정 등 공적 절차가 진행 중이라는 적합 조건에 해당한다. 그러나 피해 금액이 550만원으로 소송금융 투자 기준에 비해 크지 않고, 집단적 피해가 아닌 1인 피해라는 점에서 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>550만원 및 정신적 피해</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>임원 6명엔 ‘1.4조 잭팟’·직원은 해고 통보한 메타</t>
+          <t>‘음료 3잔 횡령범’ 몰린 알바생…가해 점주에 ‘셀프 조사’시킨 노동...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20024715?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524374&amp;ref=A</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-27 00:39:12.103412+00:00</t>
+          <t>2026-04-01 12:35:00.892578+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>이랜드리테일</t>
+          <t>순정축협</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>내부 조사 절차 진행 중, 공정성 논란 제기</t>
+          <t>노조의 문제 제기 및 개선 요구</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>이랜드리테일에서 워킹맘을 대상으로 한 괴롭힘 논란이 제기되었습니다. 익명 신고에도 불구하고 피해자가 조사 대상에 포함되었다는 주장이 나오며 조사 절차의 공정성이 쟁점이 되고 있습니다. 이 사건은 이랜드리테일의 직장 내 괴롭힘 문제와 워킹맘 보호 원칙 준수 여부에 대한 사회적 관심을 불러일으키고 있습니다.</t>
+          <t>순정축협에서 직원에 대한 신발 폭행, 폭언, 부당 징계 등 부당한 조직문화가 지속되고 있다는 주장이 제기되었습니다. 피해 직원은 과태료 변상 처리 요구에 억울함을 호소하고 있으며, 노조는 축협에 부당 징계 철회 및 폭언과 폭행이 일상화된 조직문화 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이랜드리테일은 대기업으로 배상 능력이 충분하며(적합 조건 2), 워킹맘 괴롭힘 논란의 주체로 지목되어 책임 소지가 있습니다(적합 조건 1). '워킹맘 괴롭힘'이라는 점에서 유사 피해자가 다수 발생할 가능성이 있고(적합 조건 3), 익명 신고 및 내부 조사 절차 언급으로 관련 증거 확보 가능성이 있습니다(적합 조건 5). 현재 내부 조사 절차가 진행 중이며 공정성 논란이 제기되고 있습니다(적합 조건 6). 다만, 피해 규모와 피해자 수가 기사에서 구체적으로 확인되지 않아 추가 조사가 필요합니다.</t>
+          <t>상대방(순정축협)의 직원 폭행, 폭언, 부당 징계 등 책임이 비교적 명확하며, 노조의 문제 제기를 통해 증거 확보 가능성이 높습니다. 다만, 기사 내용만으로는 구체적인 피해 규모와 피해자 수가 불분명하고, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>이랜드리테일, 워킹맘 괴롭힘 논란... 육아하면 찍힌다</t>
+          <t>노조  '직원 신발 폭행' 순정축협, 폭언-부당징계 여전</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>upkoreanews.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=97697</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036745</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-27 00:30:16.385524+00:00</t>
+          <t>2026-03-31 12:32:18.097773+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>The Pokémon Company</t>
+          <t>대한민국 (경찰청)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>사건 발생 직후 경찰 수사 진행 중</t>
+          <t>변호사 출신 경찰관들의 집단적 이탈 및 불만 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>일본 도쿄 포켓몬센터에서 20대 여성 점원이 전 남자친구의 흉기에 찔려 사망했습니다. 피해자는 수차례 스토킹 피해를 신고하고 접근금지 명령까지 받았으나, 가해자는 약식 기소로 풀려난 뒤 계획범죄를 저질렀습니다. 경찰은 피해자에게 이직을 제안하기도 했으나, 피해자는 꿈을 위해 거절했던 것으로 알려졌습니다.</t>
+          <t>변호사 경력 채용을 통해 경찰에 임용된 인력들이 과중한 업무, 낮은 보상, 제한적인 승진 기회 등으로 인해 대거 이탈하고 있으며, 현직자들의 불만도 높은 상황입니다. 검경 수사권 조정으로 경찰의 역할이 커지면서 변호사들의 관심은 높아졌으나, 실제 근무 환경과의 괴리로 인해 이직률이 높은 것으로 나타났습니다. 이는 조직 운영상의 문제로 인한 집단적 피해로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>직접 가해자는 사망했으나, 고용주인 포켓몬센터(대기업) 또는 경찰/국가에 대한 책임 추궁 가능성이 있습니다. 피해 규모가 크고(사망), 스토킹 신고 및 접근금지 명령 등 명확한 증거와 공적 절차 진행 이력이 존재합니다. (적합 조건 2, 4, 5, 6) 다만, 집단 피해가 아니며, 제3자의 범죄에 대한 고용주 또는 국가의 책임 입증은 법적으로 난이도가 높습니다.</t>
+          <t>2014년 이후 변호사 경채로 임용된 경찰관 281명 중 75명(26.7%)이 이탈했으며, 현직자들 사이에서도 과중한 업무, 낮은 보상, 제한적인 승진 기회 등으로 불만이 높다는 점에서 집단적 피해(적합 조건 3) 가능성이 높습니다. 소송 상대방이 경찰청 또는 국가가 될 것이므로 자력은 충분하며(적합 조건 2), 기사 내 통계 및 인터뷰, 내부 자료 등을 통해 증거 확보가 용이할 것(적합 조건 5)으로 보입니다. 다만, 채용 과정에서의 기대와 실제 근무 환경 간의 괴리 등 조직 운영상의 문제가 법적 책임으로 명확히 인정될지는 추가적인 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>75명 이상 (이탈자) 및 현직 불만자 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>‘접근금지’도 무용지물 된 스토킹 참극…도쿄 포켓몬센터서 20대 여성...</t>
+          <t>변호사들 경찰되겠다 너도나도 우르르…검찰 문 닫자 달라졌다 [세상 플...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519853&amp;ref=A</t>
+          <t>https://biz.heraldcorp.com/article/10705844?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-27 00:27:10.203681+00:00</t>
+          <t>2026-03-31 00:42:39.133071+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>공공 콜센터 사용자 책임 관련 공방 진행 중</t>
+          <t>노동법 사각지대에 놓인 프리랜서 및 플랫폼 노동자들의 광범위한 피해 실태 보도</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>법 개정에도 불구하고 공공 콜센터 현장에서 사용자 책임이 제대로 이행되지 않아 공방이 벌어지고 있다는 내용입니다. 이는 다수의 콜센터 노동자들에게 영향을 미칠 수 있는 노동 관련 분쟁으로 보이며, 잠재적인 집단적 피해 가능성이 있습니다.</t>
+          <t>노동법의 보호를 받지 못하는 850만 명의 프리랜서 및 플랫폼 노동자들이 임금 미지급, 보호 부재 등으로 큰 피해를 겪고 있다. 특히 30~60대 경력단절 여성, 대출 상환 어려움, 가족 병원비, 노년층 등 취약 계층의 피해가 심각한 것으로 파악된다. 이는 노동법 사각지대에 놓인 이들의 권리 보호 필요성을 제기하는 사회적 문제이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>공공 콜센터의 특성상 다수의 노동자가 관련되어 집단적 피해 가능성이 높고 (적합 조건 3), 상대방이 공공기관 또는 대형 위탁업체일 가능성이 있어 자력도 충분할 수 있음 (적합 조건 2). 다만, 책임의 명확성이나 구체적인 피해 규모는 기사만으로는 파악하기 어려워 추가 정보가 필요합니다.</t>
+          <t>프리랜서 및 플랫폼 노동자라는 대규모 집단(850만 명)의 피해가 언급되어 집단적 피해(조건 3)와 잠재적 피해 규모(조건 4)가 클 것으로 예상됩니다. 그러나 특정 가해 기업이나 기관이 명확히 지목되지 않아 상대방 특정 및 책임 입증(조건 1, 2)에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>850만 명 추정</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[JOB현장에선] AI로 빨라진 산재보험…노동자 권리도 함께 보호되나</t>
+          <t>노동법 밖 850만 노동자...프리랜서·플랫폼 노동  임금도 보호도 없다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260325500268</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33966</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-26 12:58:24.868490+00:00</t>
+          <t>2026-03-30 12:39:04.022738+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>대규모 감원 발생</t>
+          <t>부당해고구제재심판정취소 소송 1심 원고 승소 판결이 2심에서 뒤집힘</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>메타가 인공지능(AI) 투자 확대를 위한 조직 재편 과정에서 페이스북, 글로벌 운영, 채용, 영업, VR 부문 등 여러 조직에 걸쳐 수백 명 규모의 감원을 단행했습니다. 메타는 정기적인 구조조정이라고 밝혔으며, 이는 올해 1월 리얼리티랩스 부문 1000명 이상 감원에 이은 추가 구조조정입니다.</t>
+          <t>회사 PC에 음란물을 저장했다는 이유로 해고당한 A씨가 부당해고 구제신청 및 소송을 제기한 사건입니다. 1심에서는 A씨가 승소했으나, 2심에서 이 판결이 뒤집혔습니다. 이는 해고의 정당성 여부를 다투는 부당해고구제재심판정취소 소송입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), 수백 명 규모의 감원은 집단적 피해(적합 조건 3) 및 상당한 총 피해 규모(적합 조건 4)를 발생시킬 수 있습니다. 그러나 기사 내용만으로는 해고의 법적 쟁점이나 상대방 책임의 명확성이 부족하여 추가적인 사실관계 확인이 필요합니다.</t>
+          <t>회사 PC에 음란물 저장 사실이라는 증거가 명확하고(증거 확보 가능), 노동위원회 구제신청이라는 공적 절차를 거쳤다는 점에서 적합 조건 2개에 해당합니다. 다만 단일 피해자 사건으로 피해 규모가 크지 않을 수 있고, 상대방 회사의 자력 정보가 부족하며, 1심 승소 판결이 2심에서 뒤집혀 법적 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>수백 명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>메타, 수백 명 감원…AI 투자 확대 속 조직 재편</t>
+          <t>'회사 PC'에 음란물 수천개 저장한 부장님…'사생활' 일까요 [사장님 고...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032600143870826</t>
+          <t>https://www.hankyung.com/article/202603177160i</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-26 00:34:25.391838+00:00</t>
+          <t>2026-03-29 00:31:36.931505+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>SK배터리아메리카</t>
+          <t>식당 사장</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>집단소송 제기</t>
+          <t>고용노동부 신고 후 민사 소송 권고</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>SK배터리아메리카(SKBA)가 경영 악화에 더해 사내 비한인 직원들에 대한 급여와 진급 차별 의혹으로 집단소송에 휘말렸습니다. 조지아주 북부 연방지방법원에 소장이 접수되었으며, 회사는 이중고를 겪고 있습니다.</t>
+          <t>40대 일본인 아르바이트생 A씨가 서울의 한 한식 뷔페에서 사장 아내로부터 지속적인 폭언과 부당 해고를 당했다. A씨는 고용노동부에 신고했으나 5인 미만 사업장이라 근로기준법 적용이 어렵다는 답변을 듣고 민사 소송을 권고받았다. 현재 A씨는 해고 이후 실직 상태이며 정신적 고통을 호소하고 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>SK배터리아메리카는 대기업 계열사로 자력이 충분하며(적합 조건 2), 비한인 직원들에 대한 급여 및 진급 차별 의혹으로 집단소송이 제기되어 다수의 피해자가 존재합니다(적합 조건 3). 이미 연방지방법원에 소장이 접수되어 소송이 진행 중입니다. 다만, 기사만으로는 상대방 책임의 명확성이나 증거의 구체적인 내용을 파악하기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(사장 아내의 폭언 및 부당 해고), 증거 확보 가능성이 높으며(구체적 폭언 내용, 해고 문자), 고용노동부 신고 등 공적 절차가 진행된 점은 적합 조건에 해당한다. 그러나 5인 미만 사업장으로 상대방의 자력이 충분하지 않고, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도는 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>경영 악화에 법적 리스크까지… ‘사면초가’ SK배터리</t>
+          <t>돌대가리, 화장실 시간 일당 제외  외국인 알바생에 갑질한 사장 아내</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260325144816700</t>
+          <t>https://www.mt.co.kr/society/2026/03/28/2026032818360425875</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-26 00:33:45.014068+00:00</t>
+          <t>2026-03-28 12:45:41.825207+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 법원에서 소송 진행 중</t>
+          <t>노동자추정제 도입 관련 정부 및 학계 논의 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>크래프톤이 서브노티카2 개발 지연을 이유로 언노운 월즈 경영진 3명을 해고하자, 해고된 경영진들은 성과급(어닝아웃) 회피를 위한 부당 해고라며 소송을 제기했습니다. 현재 이 사건은 미국 델라웨어주 법원에서 진행 중입니다.</t>
+          <t>정부와 여당이 추진하는 '노동자추정제' 도입을 두고 법적 불확실성과 분쟁 폭증에 대한 우려가 커지고 있습니다. 특히 프리랜서의 노동자성 인정 및 퇴직금 분쟁이 급증할 수 있다는 지적이 제기되었으며, 이는 '되면 로또, 아니면 말고' 식의 소송 제기를 부추길 수 있다는 분석입니다. 전문가들은 법체계 정비 없이 제도가 도입될 경우 상당한 혼란이 불가피할 것이라고 경고했습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하게 주장되고 있으며(부당 해고), 상대방인 크래프톤은 자력이 충분한 대기업입니다. 이미 미국 델라웨어주 법원에서 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만 피해자 수가 3명으로 집단적 피해는 아니며, 구체적인 피해 금액은 기사에 명시되지 않았습니다.</t>
+          <t>정부와 여당이 추진하는 '노동자추정제' 도입 논의는 향후 프리랜서의 노동자성 인정 및 퇴직금 분쟁을 폭증시킬 잠재력을 가집니다. 이는 다수의 피해자(프리랜서)가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)을 내포하며, 노동자 측에서 카카오톡 대화 등 입증 자료를 확보할 가능성(적합 조건 5)도 높습니다. 다만, 아직 법안 논의 단계로 특정 상대방이 명확하지 않고, 실제 법안 통과 및 시행 여부, 구체적인 적용 범위에 대한 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>김창한 3연임 확정 크래프톤, 12종 신작으로 '단일 IP' 한계 돌파하나</t>
+          <t>퇴직금 '로또 분쟁' 폭증 우려 …노동자추정제 논란 격화</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=252059</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01915526645387912</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-25 13:11:05.179348+00:00</t>
+          <t>2026-03-28 00:44:20.756649+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>식당</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>수사기관 조사 예정 또는 진행 중</t>
+          <t>소송 검토 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>드라마 '여명의 눈동자' 전 제작사 대표가 출연료 미지급 사태와 관련 없음을 주장하며 민형사상 소송 및 수사기관의 판단을 통해 진실을 밝히겠다고 밝혔다. 이는 출연료 미지급이라는 문제가 존재하며, 이에 대한 책임 소재를 가리는 법적 절차가 시작될 것임을 시사한다.</t>
+          <t>한 외국인 아르바이트생이 식당 사장으로부터 폭언에 시달리다 문자 메시지로 해고 통보를 받았습니다. 해고 후 일을 하지 못하고 있는 상황이며, 식당 측은 억울하면 민사 소송을 하라는 입장을 보였습니다. 이는 부당 해고 및 직장 내 괴롭힘에 해당할 수 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>출연료 미지급 사태는 다수의 피해자가 발생했을 가능성이 있고(적합 조건 3), 수사기관의 판단이 필요하다는 언급으로 공적 절차가 진행 중이거나 예정되어 있음(적합 조건 6). 그러나 기사 내용만으로는 피해자들의 소송 상대방이 명확히 특정되지 않고, 상대방의 자력 또한 파악하기 어려워 투자 적합도를 Medium으로 판단합니다.</t>
+          <t>상대방(식당)의 폭언 및 문자 해고 통보로 책임이 비교적 명확하며(적합 조건 1), 문자 해고 통보라는 증거 확보가 가능합니다(적합 조건 5). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>‘여명의 눈동자’ 전 제작사 대표 “출연료 미지급 사태와 관련 없다”</t>
+          <t>돌대가리  폭언 시달린 외국인 알바생, 문자 해고 통보 받아…식당 측...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11998277</t>
+          <t>https://news.jtbc.co.kr/article/NB12291726?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-25 13:00:52.368684+00:00</t>
+          <t>2026-03-28 00:41:04.075435+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>중식당 사장 B 씨</t>
+          <t>KBS</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>1심 승소</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>부산의 한 중식당에서 40대 남성 A 씨가 사장 B 씨에게 5년간 가스라이팅과 폭행을 당하며 하루 20시간씩 일하고 수백만원을 갈취당한 사건입니다. A 씨는 영양실조 상태로 경찰에 신고했으며, 전문가들은 이를 심리적 지배인 가스라이팅으로 분석하고 있습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>이은주 아나운서가 KBS를 상대로 제기한 임금 청구 소송 1심에서 승소했다. 법원은 이 아나운서의 공채 직급을 인정하여 KBS에 임금 지급 의무가 있다고 판단했다. 이 사건은 KBS의 아나운서 직급 및 임금 체계와 관련된 문제로 보인다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(중식당 사장 B 씨의 폭행 및 가스라이팅), 경찰 신고로 공적 절차가 진행 중이며, 증거 확보 가능성이 높습니다. 피해 규모는 5년간의 폭행과 가스라이팅으로 인한 정신적, 육체적 피해 및 임금 손실을 고려할 때 상당할 수 있습니다. 그러나 상대방인 중식당 사장의 자력 불확실성이 소송금융 투자에 중요한 위험 요소로 작용하여 적합도를 Medium으로 판단합니다.</t>
+          <t>KBS를 상대로 한 임금 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), KBS는 자력이 충분한 기관이다(적합 조건 2). 이미 1심에서 승소한 점으로 보아 증거 확보도 이루어진 것으로 판단된다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 소송이며, 피해 규모가 구체적으로 명시되지 않아 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>수백만원 이상 (정확한 금액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>멀쩡한 사람을 현대판 노예 만든 무서운 '가스라이팅'</t>
+          <t>‘앤디 아내’ 이은주, KBS 임금 소송 승소…변호인 “공채 직급 인정, ...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185557</t>
+          <t>https://www.mk.co.kr/article/12000662</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:50.402187+00:00</t>
+          <t>2026-03-27 13:06:32.966391+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경기도의 인권 실태 조사 및 개선 지침 마련 검토 중</t>
+          <t>1심 승소</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>경기도 내 외국인 계절노동자들의 열악한 인권 실태와 불법 브로커 개입 문제가 제기되었습니다. 이에 경기도는 인권침해 방지를 위한 지침 마련, 관리·감독 부실 시군에 대한 제재, 피해자 권익보호기관 설치 등을 검토하며 개선 노력을 기울이고 있습니다.</t>
+          <t>이은주 아나운서가 KBS를 상대로 제기한 미지급 임금 청구 소송에서 승소했다. 법원은 이 아나운서를 정규직으로 인정하고 KBS에 2,894만원의 미지급 임금을 지급하라고 판결했다. 이 사건은 계약직 아나운서의 근로자성 인정 여부가 쟁점이었다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>외국인 계절노동자라는 다수의 피해자가 존재하며(집단적 피해), 경기도가 인권침해 실태를 인지하고 개선 방안을 검토하는 등 공적 절차가 진행 중입니다. 이 과정에서 증거 확보가 용이할 수 있습니다. 다만, 특정 소송 상대방이 명확히 제시되지 않았고, 구체적인 피해 규모가 명시되지 않아 추가 조사가 필요합니다.</t>
+          <t>법원에서 KBS의 임금 지급 책임을 인정하는 판결이 나왔고(적합 조건 1), 상대방인 KBS는 자력이 충분합니다(적합 조건 2). 이미 법원 판결이 나온 상태로 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 피해 금액이 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,894만원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>외국인 계절노동자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>경기도, 외국인 계절노동자 인권침해 없앤다</t>
+          <t>'앤디 아내' 이은주 아나, KBS 상대 임금 소송 승소</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319545</t>
+          <t>http://www.stoo.com/article.php?aid=105786196272</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-25 12:31:01.806777+00:00</t>
+          <t>2026-03-27 13:01:03.180520+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>두산밥캣 노스 아메리카</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>교사들의 법적 분쟁 증가 및 사보험 가입 확산</t>
+          <t>미국에서 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>교사들이 학교 업무 중 발생하는 법률상 배상책임이나 아동학대 형사소송 등 법적 분쟁에 휘말릴 위험이 커지면서 막대한 소송 비용에 대한 두려움으로 사보험에 가입하는 현상이 확산되고 있습니다. 이는 교사들에게 씁쓸한 '뉴노멀'로 자리 잡고 있으며, 교사들의 법적 방어 비용 부담이 심화되고 있음을 보여줍니다.</t>
+          <t>두산밥캣 노스다코타 공장 직원이 커밍아웃 후 성소수자 차별로 인한 직장 내 괴롭힘과 회사 측의 조직적 보복 행위가 있었다며 두산밥캣 노스 아메리카를 상대로 손해배상 소송을 제기했습니다. 현재 미국에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>많은 교사들이 직무 관련 법적 분쟁 위험 증가로 인해 막대한 소송 비용 부담을 겪고 있습니다 (집단적 피해, 피해 규모가 큼). 이는 교사들을 위한 방어 소송금융 또는 교권 침해에 대한 집단적 대응 가능성을 시사합니다. 다만, 특정 가해 기업이나 기관이 명확하지 않아 일반적인 소송금융 투자 모델과는 차이가 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(성소수자 차별 및 보복 행위), 상대방(두산밥캣)의 자력이 충분합니다. 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수 교사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>“기업 대표번호로 민원 넣는 느낌” 학부모와 교사의 씁쓸한 ‘뉴노멀...</t>
+          <t>[Biz Law] 두산밥캣, 美 동성애자 차별 피소… 커밍아웃 후 괴롭힘</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57532</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713728</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-25 00:43:19.558968+00:00</t>
+          <t>2026-03-27 12:48:36.037290+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>CU의 하청 운수업체 대상 손해배상 청구 및 화물연대의 반발</t>
+          <t>원청사를 상대로 소송 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>CU가 '노란봉투법'의 맹점을 이용해 화물연대 노동자들에게 직접 손해배상을 청구하는 대신 하청 운수업체에 손해배상을 청구하며 압박하고 있다는 의혹이 제기되었다. 화물연대는 이를 원청의 사용자성을 회피하고 하청업체 용역대금을 볼모로 삼아 노동자들을 겁박하는 행위로 보고 강하게 반발하고 있다.</t>
+          <t>이천시의 한 공공지원 민간임대 아파트 단지 건설근로자 29명이 원청사를 상대로 소송을 제기했다. 이 사건은 수도권 미분양 악화로 건설업계가 어려움을 겪는 가운데 발생했다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>CU는 대기업으로 자력이 충분하며(적합 조건 2), 화물연대 노동자 및 하청 운수업체 다수가 관련되어 집단적 피해 가능성이 있음(적합 조건 3). CU가 하청 운수업체에 손해배상을 청구했다는 사실이 언급되어 증거 확보 가능성이 높음(적합 조건 5). 다만, CU의 책임 명확성 및 실제 피해 규모는 추가 확인이 필요하다.</t>
+          <t>건설근로자 29명이 원청사를 상대로 소송을 제기하여 집단적 피해(적합 조건 3)에 해당하며, 소송이 이미 진행 중인 점은 긍정적입니다. 다만, 원청사의 구체적인 자력과 소송의 쟁점 및 피해 규모가 명확하지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>화물연대 노동자 및 하청 운수업체 다수</t>
+          <t>29명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[단독] CU '노란봉투법' 맹점 노렸나…화물연대  교섭 아닌 손배 겁박</t>
+          <t>수도권, 미분양 악화에 ‘시름’…양주·이천은 몸살지경</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835127</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/105855</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-24 13:03:18.636759+00:00</t>
+          <t>2026-03-27 12:44:08.039514+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>메타</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>고용노동부 및 검찰 고발 진행 중</t>
+          <t>대규모 구조조정 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>고흥 계절노동자들이 브로커 일당과 고용주 2명에 의해 인신매매방지법, 근로기준법 등을 위반한 착취를 당했다는 의혹이 제기되었습니다. 관련 단체들이 고용노동부와 검찰에 고발장을 제출하며 공적 조사가 진행 중입니다. 브로커 일당의 구속을 촉구하는 목소리가 나오고 있습니다.</t>
+          <t>메타가 AI 사업 재편을 이유로 리얼리티 랩스 인력 700여 명을 해고하고, 전체 직원의 최대 20%까지 감축할 수 있다는 보도가 나왔다. 동시에 경영진 6명에게는 최대 1조 4천억 원 규모의 스톡옵션 보상이 예정되어 있어 논란이 되고 있다. 이는 대규모 구조조정으로 인한 노동 분쟁 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>브로커 및 고용주의 명확한 법률 위반 혐의(적합 조건 1)와 고용노동부 및 검찰 고발 등 공적 절차 진행(적합 조건 6)으로 사건의 심각성과 증거 확보 가능성(적합 조건 5)이 높습니다. 또한 '계절노동자'라는 점에서 다수의 피해자 발생 가능성(적합 조건 3)이 있습니다. 그러나 상대방의 자력(적합 조건 2)과 구체적인 피해 규모(적합 조건 4)가 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건으로 상대방 자력 충분(메타) 및 집단적 피해(700명 이상 해고)가 명확하다. 그러나 기사 내용만으로는 해고의 법적 부당성을 입증할 명확한 증거가 부족하며, 개별 피해 규모 또한 미상이다. 추가적인 법률 검토를 통해 부당 해고 여부와 손해배상 청구 가능성을 확인해야 한다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>700명 이상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>“고흥 계절노동자 착취 의혹 브로커 일당 구속해야”</t>
+          <t>임원 6명엔 ‘1.4조 잭팟’·직원은 해고 통보한 메타</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1774349100797060006</t>
+          <t>https://www.sedaily.com/article/20024715?ref=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-24 12:39:50.581611+00:00</t>
+          <t>2026-03-27 00:39:12.103412+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>중식당 운영자</t>
+          <t>이랜드리테일</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 수사 요구</t>
+          <t>내부 조사 절차 진행 중, 공정성 논란 제기</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>부산의 한 중식당 직원이 사장으로부터 2년간 상습적인 구타와 협박 등 가혹 행위에 시달리다 탈출하여 수사와 엄벌을 요구하고 있다. 피해자는 온몸에 멍이 드는 등 심각한 신체적 피해를 입었으며, 현재 경찰 수사가 진행될 예정이다.</t>
+          <t>이랜드리테일에서 워킹맘을 대상으로 한 괴롭힘 논란이 제기되었습니다. 익명 신고에도 불구하고 피해자가 조사 대상에 포함되었다는 주장이 나오며 조사 절차의 공정성이 쟁점이 되고 있습니다. 이 사건은 이랜드리테일의 직장 내 괴롭힘 문제와 워킹맘 보호 원칙 준수 여부에 대한 사회적 관심을 불러일으키고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 피해자의 신체적 증거가 있으며(조건 5), 수사 요구로 공적 절차 진행 가능성이 높음(조건 6). 그러나 상대방의 자력(중식당 운영자)이 충분하지 않을 수 있고(조건 2 부적합), 집단적 피해가 아닌 단일 피해자 사건임(조건 3 부적합)이 소송금융 투자에 있어 주요 제약 요인.</t>
+          <t>이랜드리테일은 대기업으로 배상 능력이 충분하며(적합 조건 2), 워킹맘 괴롭힘 논란의 주체로 지목되어 책임 소지가 있습니다(적합 조건 1). '워킹맘 괴롭힘'이라는 점에서 유사 피해자가 다수 발생할 가능성이 있고(적합 조건 3), 익명 신고 및 내부 조사 절차 언급으로 관련 증거 확보 가능성이 있습니다(적합 조건 5). 현재 내부 조사 절차가 진행 중이며 공정성 논란이 제기되고 있습니다(적합 조건 6). 다만, 피해 규모와 피해자 수가 기사에서 구체적으로 확인되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“사장이 2년간 구타·협박” 중식당 직원 온몸 멍투성이였다</t>
+          <t>이랜드리테일, 워킹맘 괴롭힘 논란... 육아하면 찍힌다</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>upkoreanews.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260325.22008007556</t>
+          <t>https://www.upkoreanews.kr/news/articleView.html?idxno=97697</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-24 12:37:18.857900+00:00</t>
+          <t>2026-03-27 00:30:16.385524+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>The Pokémon Company</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>재판 진행 중</t>
+          <t>사건 발생 직후 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>기사에 따르면 원고 노동자들의 소송대리인이 법정에서 근로기준법상 취업규칙 변경절차 위반을 주장하며 원고들의 청구가 인정되어야 한다고 진술했습니다. 이는 고용주의 취업규칙 변경이 위법, 무효임을 다투는 소송으로, 현재 재판이 진행 중입니다.</t>
+          <t>일본 도쿄 포켓몬센터에서 20대 여성 점원이 전 남자친구의 흉기에 찔려 사망했습니다. 피해자는 수차례 스토킹 피해를 신고하고 접근금지 명령까지 받았으나, 가해자는 약식 기소로 풀려난 뒤 계획범죄를 저질렀습니다. 경찰은 피해자에게 이직을 제안하기도 했으나, 피해자는 꿈을 위해 거절했던 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>원고 노동자들이 근로기준법상 취업규칙 변경절차 위반을 주장하며 소송을 진행 중으로, 상대방 책임이 비교적 명확하고(적합 조건 1) 집단적 피해 가능성(적합 조건 3)이 있습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>직접 가해자는 사망했으나, 고용주인 포켓몬센터(대기업) 또는 경찰/국가에 대한 책임 추궁 가능성이 있습니다. 피해 규모가 크고(사망), 스토킹 신고 및 접근금지 명령 등 명확한 증거와 공적 절차 진행 이력이 존재합니다. (적합 조건 2, 4, 5, 6) 다만, 집단 피해가 아니며, 제3자의 범죄에 대한 고용주 또는 국가의 책임 입증은 법적으로 난이도가 높습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>대화와 타협을 위한 자세</t>
+          <t>‘접근금지’도 무용지물 된 스토킹 참극…도쿄 포켓몬센터서 20대 여성...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233372</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519853&amp;ref=A</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-24 00:42:30.270475+00:00</t>
+          <t>2026-03-27 00:27:10.203681+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 후 하청 노조들의 원청 대상 단체교섭 요구 진행 중, 파업 가능성 높음</t>
+          <t>공공 콜센터 사용자 책임 관련 공방 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 사용자 및 노동쟁의 범위가 모호해지면서 기업과 노조 간 대규모 분쟁 발생 가능성이 커지고 있습니다. 이미 하청 노조 683곳이 원청 사업장 287곳에 단체교섭을 요구하고 있으며, 임금 인상 및 고용 조건 등이 핵심 쟁점으로 부상하고 있습니다. 기업들은 천문학적 비용 부담과 산업 생태계 훼손을 우려하며, 법 개정을 통한 명확한 기준 마련을 촉구하고 있습니다.</t>
+          <t>법 개정에도 불구하고 공공 콜센터 현장에서 사용자 책임이 제대로 이행되지 않아 공방이 벌어지고 있다는 내용입니다. 이는 다수의 콜센터 노동자들에게 영향을 미칠 수 있는 노동 관련 분쟁으로 보이며, 잠재적인 집단적 피해 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 사용자 및 노동쟁의 범위가 모호해지면서 기업과 노조 간 대규모 분쟁 발생 가능성이 높습니다. (적합 조건 3, 4) 이미 하청 노조 683곳이 원청 사업장 287곳에 단체교섭을 요구하는 등 집단적 분쟁 조짐이 나타나고 있으며, 기업은 천문학적 비용 부담을 우려하고 있습니다. 다만, 아직 구체적인 소송 사건이 발생한 것은 아니며, 법리적 책임 소재가 불분명하여 소송금융 투자 대상으로서의 명확성은 부족합니다.</t>
+          <t>공공 콜센터의 특성상 다수의 노동자가 관련되어 집단적 피해 가능성이 높고 (적합 조건 3), 상대방이 공공기관 또는 대형 위탁업체일 가능성이 있어 자력도 충분할 수 있음 (적합 조건 2). 다만, 책임의 명확성이나 구체적인 피해 규모는 기사만으로는 파악하기 어려워 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수 (수백 개 기업 및 수만 명의 근로자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>관세 대응 급한데…현대차 美공장 증설, 하청노조 허락까지 받아야 할 ...</t>
+          <t>[JOB현장에선] AI로 빨라진 산재보험…노동자 권리도 함께 보호되나</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01810566645386600</t>
+          <t>https://www.news2day.co.kr/article/20260325500268</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-24 00:32:18.374641+00:00</t>
+          <t>2026-03-26 12:58:24.868490+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>해당 지역농협</t>
+          <t>메타 (Meta)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 일부 승소)</t>
+          <t>대규모 감원 발생</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>조합장 비위를 제보한 지역농협 직원 A씨가 복무규정 위반 혐의를 벗은 뒤 제기한 퇴직금 관련 손해배상 소송에서 원고 일부 승소 판결을 받았다. 이는 A씨의 명예퇴직 신청 시점과 관련된 분쟁으로, 법원이 농협의 책임을 일부 인정한 것이다.</t>
+          <t>메타가 인공지능(AI) 투자 확대를 위한 조직 재편 과정에서 페이스북, 글로벌 운영, 채용, 영업, VR 부문 등 여러 조직에 걸쳐 수백 명 규모의 감원을 단행했습니다. 메타는 정기적인 구조조정이라고 밝혔으며, 이는 올해 1월 리얼리티랩스 부문 1000명 이상 감원에 이은 추가 구조조정입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>지역농협의 책임이 법원 판결로 일부 인정되었고(적합 조건 1), 상대방인 지역농협은 자력이 충분하다고 판단된다(적합 조건 2). 또한, 이미 소송이 진행되어 판결이 선고된 상태로 증거가 충분히 확보되었음을 의미한다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확하지 않아 High 등급에는 미치지 못한다.</t>
+          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), 수백 명 규모의 감원은 집단적 피해(적합 조건 3) 및 상당한 총 피해 규모(적합 조건 4)를 발생시킬 수 있습니다. 그러나 기사 내용만으로는 해고의 법적 쟁점이나 상대방 책임의 명확성이 부족하여 추가적인 사실관계 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수백 명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>조합장 비위 제보 지역농협 직원 퇴직금 승소</t>
+          <t>메타, 수백 명 감원…AI 투자 확대 속 조직 재편</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904968</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032600143870826</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-23 13:14:16.323028+00:00</t>
+          <t>2026-03-26 00:34:25.391838+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>현대제철</t>
+          <t>SK배터리아메리카</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>대법원 판단 대기 중</t>
+          <t>집단소송 제기</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>현대제철 당진제철소 사내 협력업체 노동자들이 현대제철을 상대로 불법파견에 따른 근로자 지위 확인 소송을 제기했습니다. 현대제철은 적법한 도급계약임을 주장하며 혐의를 전면 부인하고 있으며, 현재 1심과 2심의 판단이 엇갈려 대법원의 최종 판단을 기다리고 있습니다.</t>
+          <t>SK배터리아메리카(SKBA)가 경영 악화에 더해 사내 비한인 직원들에 대한 급여와 진급 차별 의혹으로 집단소송에 휘말렸습니다. 조지아주 북부 연방지방법원에 소장이 접수되었으며, 회사는 이중고를 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>대기업인 현대제철을 상대로 다수의 협력업체 노동자들이 근로자 지위 확인 소송을 제기한 집단적 피해 사건입니다. 현재 대법원 판단을 기다리고 있어 종결되지 않았으며, 상대방의 자력이 충분합니다. 다만 1심과 2심의 판단이 엇갈려 책임의 명확성이 아직 불분명한 점이 있습니다.</t>
+          <t>SK배터리아메리카는 대기업 계열사로 자력이 충분하며(적합 조건 2), 비한인 직원들에 대한 급여 및 진급 차별 의혹으로 집단소송이 제기되어 다수의 피해자가 존재합니다(적합 조건 3). 이미 연방지방법원에 소장이 접수되어 소송이 진행 중입니다. 다만, 기사만으로는 상대방 책임의 명확성이나 증거의 구체적인 내용을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>당진제철소 사내 협력업체 노동자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>현대제철, 불법파견 혐의 전면 부인... 적법한 도급계약  주장</t>
+          <t>경영 악화에 법적 리스크까지… ‘사면초가’ SK배터리</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289304</t>
+          <t>https://www.koreadaily.com/article/20260325144816700</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:53.950487+00:00</t>
+          <t>2026-03-26 00:33:45.014068+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>포스코</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>미국 법원에서 재판 속개 판결</t>
+          <t>미국 델라웨어주 법원에서 소송 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>미국 법원이 포스코 인턴의 부당해고 소송 재판 속개를 판결했습니다. 해당 인턴은 포스코를 상대로 임금 손실, 직장 내 괴롭힘으로 인한 손해배상, 미국 재입국 관련 비용, 해고로 인한 대출 비용 보상 및 징벌적 손해배상을 청구했습니다.</t>
+          <t>크래프톤이 서브노티카2 개발 지연을 이유로 언노운 월즈 경영진 3명을 해고하자, 해고된 경영진들은 성과급(어닝아웃) 회피를 위한 부당 해고라며 소송을 제기했습니다. 현재 이 사건은 미국 델라웨어주 법원에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>대기업 피고(포스코)로 자력이 충분하며, 부당해고 및 직장 내 괴롭힘 주장이 명확하고 미국 법원에서 재판이 속개된 점으로 보아 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 소송으로 피해자 수가 1명이라는 점이 투자 매력을 낮춥니다.</t>
+          <t>상대방 책임이 비교적 명확하게 주장되고 있으며(부당 해고), 상대방인 크래프톤은 자력이 충분한 대기업입니다. 이미 미국 델라웨어주 법원에서 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만 피해자 수가 3명으로 집단적 피해는 아니며, 구체적인 피해 금액은 기사에 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[Biz Law] 美 법원, 포스코 인턴 부당해고 소송 재판 속개 판결</t>
+          <t>김창한 3연임 확정 크래프톤, 12종 신작으로 '단일 IP' 한계 돌파하나</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712707</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=252059</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-23 12:57:10.342380+00:00</t>
+          <t>2026-03-25 13:11:05.179348+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>법원 판결로 지역농협의 위법한 처분 인정, 명예퇴직금 및 위자료 지급 명령</t>
+          <t>수사기관 조사 예정 또는 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>공익제보 직원의 명예퇴직을 거부한 지역농협에 대해 법원이 위법한 처분이라고 판단하며 명예퇴직금과 위자료를 지급하라고 판결했다. 법원은 지역농협의 인사 재량권 일탈·남용으로 인해 직원이 손해와 정신적 고통을 겪었다고 보았다.</t>
+          <t>드라마 '여명의 눈동자' 전 제작사 대표가 출연료 미지급 사태와 관련 없음을 주장하며 민형사상 소송 및 수사기관의 판단을 통해 진실을 밝히겠다고 밝혔다. 이는 출연료 미지급이라는 문제가 존재하며, 이에 대한 책임 소재를 가리는 법적 절차가 시작될 것임을 시사한다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>법원 판결로 지역농협의 위법한 처분이 인정되어 상대방 책임이 명확하며(적합 조건 1), 지역농협은 배상 능력이 충분한 기관이다(적합 조건 2). 이미 법원 판결이 나와 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않아 'High' 등급으로 보기에는 부족하다.</t>
+          <t>출연료 미지급 사태는 다수의 피해자가 발생했을 가능성이 있고(적합 조건 3), 수사기관의 판단이 필요하다는 언급으로 공적 절차가 진행 중이거나 예정되어 있음(적합 조건 6). 그러나 기사 내용만으로는 피해자들의 소송 상대방이 명확히 특정되지 않고, 상대방의 자력 또한 파악하기 어려워 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>공익제보 직원 명예퇴직 거부한 지역농협…법원  퇴직·위자료 지급하라...</t>
+          <t>‘여명의 눈동자’ 전 제작사 대표 “출연료 미지급 사태와 관련 없다”</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6110525</t>
+          <t>https://www.mk.co.kr/article/11998277</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-23 12:54:45.245277+00:00</t>
+          <t>2026-03-25 13:00:52.368684+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>한화오션, 포스코 등 원청 기업</t>
+          <t>중식당 사장 B 씨</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 노사 갈등 심화 및 주총 시위, 교섭 요구</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>노란봉투법(노조법 2·3조 개정안) 시행으로 원청의 사용자 범위가 확대되고 노동쟁의 범위에 경영상 결정이 포함되면서 노사 갈등이 주주총회장까지 확산되고 있습니다. 하청 노동자들이 대기업 원청을 상대로 교섭을 요구하며 시위를 벌이고 있으며, '실질적·구체적 지배' 기준의 모호성으로 향후 법적 분쟁이 증가할 것으로 예상됩니다.</t>
+          <t>부산의 한 중식당에서 40대 남성 A 씨가 사장 B 씨에게 5년간 가스라이팅과 폭행을 당하며 하루 20시간씩 일하고 수백만원을 갈취당한 사건입니다. A 씨는 영양실조 상태로 경찰에 신고했으며, 전문가들은 이를 심리적 지배인 가스라이팅으로 분석하고 있습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청의 사용자 책임 범위가 확대되어 하청 노동자들의 집단적 소송 가능성이 높아짐 (집단적 피해). 한화오션, 포스코 등 대기업이 상대방으로 자력이 충분하며 (상대방 자력 충분), 법 시행에 따른 노사 갈등이 주총장까지 확산되는 등 공적 절차가 진행 중임 (공적 절차 진행). 다만, '실질적·구체적 지배' 기준의 모호성으로 법적 쟁점화 가능성이 높음.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(중식당 사장 B 씨의 폭행 및 가스라이팅), 경찰 신고로 공적 절차가 진행 중이며, 증거 확보 가능성이 높습니다. 피해 규모는 5년간의 폭행과 가스라이팅으로 인한 정신적, 육체적 피해 및 임금 손실을 고려할 때 상당할 수 있습니다. 그러나 상대방인 중식당 사장의 자력 불확실성이 소송금융 투자에 중요한 위험 요소로 작용하여 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백만원 이상 (정확한 금액 미상)</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'노란봉투법' 열렸다…주총장까지 번진 노사 갈등 [주총 권력재편①]</t>
+          <t>멀쩡한 사람을 현대판 노예 만든 무서운 '가스라이팅'</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260322_0003558652</t>
+          <t>https://news.knn.co.kr/news/article/185557</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:37.351260+00:00</t>
+          <t>2026-03-25 12:34:50.402187+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>노란봉투법 관련 법적 분쟁 예상</t>
+          <t>경기도의 인권 실태 조사 및 개선 지침 마련 검토 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 건설업계는 '실질적 지배력'에 대한 명확한 기준 부재로 인해 향후 수많은 소송에 직면할 것을 우려하고 있습니다. 건설사들은 직접교섭 요구와 현장 중단으로 인한 생존 위협을 느끼고 있으며, 이는 노동 관련 법적 분쟁의 증가로 이어질 전망입니다.</t>
+          <t>경기도 내 외국인 계절노동자들의 열악한 인권 실태와 불법 브로커 개입 문제가 제기되었습니다. 이에 경기도는 인권침해 방지를 위한 지침 마련, 관리·감독 부실 시군에 대한 제재, 피해자 권익보호기관 설치 등을 검토하며 개선 노력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 '실질적 지배력'에 대한 법적 기준이 불명확하여 다수의 소송이 예상됩니다. 대형 건설사들이 소송 상대방이 될 가능성이 높아 자력은 충분하며(적합 조건 2), 건설업계 전반에 걸쳐 집단적 분쟁이 발생할 수 있습니다(적합 조건 3). 다만, 책임 소재의 명확성이 낮아 법적 리스크가 존재합니다.</t>
+          <t>외국인 계절노동자라는 다수의 피해자가 존재하며(집단적 피해), 경기도가 인권침해 실태를 인지하고 개선 방안을 검토하는 등 공적 절차가 진행 중입니다. 이 과정에서 증거 확보가 용이할 수 있습니다. 다만, 특정 소송 상대방이 명확히 제시되지 않았고, 구체적인 피해 규모가 명시되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>다수 (건설업계 종사자 및 관련 노조)</t>
+          <t>외국인 계절노동자 다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[뉴스+]'노란봉투법' 파고에 갇힌 건설업계… 직접교섭 요구에 현장 멈...</t>
+          <t>경기도, 외국인 계절노동자 인권침해 없앤다</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>businessplus.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.businessplus.kr/news/articleView.html?idxno=109241</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319545</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-23 00:45:50.355238+00:00</t>
+          <t>2026-03-25 12:31:01.806777+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송 증가 우려</t>
+          <t>교사들의 법적 분쟁 증가 및 사보험 가입 확산</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>근로자성 인정 여부에 따른 퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송이 증가할 우려가 제기되고 있습니다. 고용주가 근로자에 대한 지휘·감독이 없었음을 입증하기 어렵다는 점이 주요 쟁점이며, 이는 다수의 근로자에게 영향을 미칠 수 있는 사안입니다.</t>
+          <t>교사들이 학교 업무 중 발생하는 법률상 배상책임이나 아동학대 형사소송 등 법적 분쟁에 휘말릴 위험이 커지면서 막대한 소송 비용에 대한 두려움으로 사보험에 가입하는 현상이 확산되고 있습니다. 이는 교사들에게 씁쓸한 '뉴노멀'로 자리 잡고 있으며, 교사들의 법적 방어 비용 부담이 심화되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>고용주가 '지휘·감독이 없었다'는 사실을 입증하기 어렵다는 점에서 근로자 측에 유리한 법적 환경이 조성될 수 있으며 (적합 조건 1), 퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송이 늘어날 수 있다는 우려가 제기되어 다수의 피해자가 발생할 가능성이 높습니다 (적합 조건 3). 다만, 구체적인 상대방과 피해 규모는 기사에서 특정되지 않았습니다.</t>
+          <t>많은 교사들이 직무 관련 법적 분쟁 위험 증가로 인해 막대한 소송 비용 부담을 겪고 있습니다 (집단적 피해, 피해 규모가 큼). 이는 교사들을 위한 방어 소송금융 또는 교권 침해에 대한 집단적 대응 가능성을 시사합니다. 다만, 특정 가해 기업이나 기관이 명확하지 않아 일반적인 소송금융 투자 모델과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 교사</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[인터뷰] 683건 교섭 요구, 협상은 13곳 뿐… “모호한 기준에 사전 검토...</t>
+          <t>“기업 대표번호로 민원 넣는 느낌” 학부모와 교사의 씁쓸한 ‘뉴노멀...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/23/3K3CNYG6VRFUVBB5BZK5G4W6UY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57532</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-23 00:36:10.634720+00:00</t>
+          <t>2026-03-25 00:43:19.558968+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>이노션 미국 법인</t>
+          <t>CU (BGF리테일)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>미국 캘리포니아주 로스앤젤레스 카운티 고등법원에 소송 제기됨</t>
+          <t>CU의 하청 운수업체 대상 손해배상 청구 및 화물연대의 반발</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>이노션 미국 법인이 전 직원 샤린 힐로부터 성별·인종차별 및 부당해고 혐의로 미국 캘리포니아주 로스앤젤레스 카운티 고등법원에 피소되었다. 원고는 이노션 미국 법인과 직속 상사 등을 상대로 징벌적 손해배상을 청구했다.</t>
+          <t>CU가 '노란봉투법'의 맹점을 이용해 화물연대 노동자들에게 직접 손해배상을 청구하는 대신 하청 운수업체에 손해배상을 청구하며 압박하고 있다는 의혹이 제기되었다. 화물연대는 이를 원청의 사용자성을 회피하고 하청업체 용역대금을 볼모로 삼아 노동자들을 겁박하는 행위로 보고 강하게 반발하고 있다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이노션 미국 법인이라는 대기업 계열사를 상대로 한 소송으로 상대방의 자력이 충분합니다 (적합 조건 2). 이미 미국 법원에 소송이 제기되어 진행 중이며, 징벌적 손해배상을 청구하고 있어 피해 금액이 커질 가능성이 있습니다 (적합 조건 4). 다만, 집단적 피해가 아닌 개별 소송이라는 점은 투자 매력을 다소 낮춥니다 (적합 조건 3 불충족).</t>
+          <t>CU는 대기업으로 자력이 충분하며(적합 조건 2), 화물연대 노동자 및 하청 운수업체 다수가 관련되어 집단적 피해 가능성이 있음(적합 조건 3). CU가 하청 운수업체에 손해배상을 청구했다는 사실이 언급되어 증거 확보 가능성이 높음(적합 조건 5). 다만, CU의 책임 명확성 및 실제 피해 규모는 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>화물연대 노동자 및 하청 운수업체 다수</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[Biz Law] 이노션 美 법인, 성별·인종차별 및 부당해고로 피소</t>
+          <t>[단독] CU '노란봉투법' 맹점 노렸나…화물연대  교섭 아닌 손배 겁박</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712480</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835127</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:43.446847+00:00</t>
+          <t>2026-03-24 13:03:18.636759+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>고용노동부 및 검찰 고발 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>방송인 박나래가 전 매니저 2명(A씨, B씨)이 제기한 현 매니저의 갑질 의혹 및 폭행 등 혐의에 대해 2차 경찰 조사를 받았습니다. 전 매니저들은 박나래가 해당 사건에 방조했다고 주장하고 있으며, 박나래 측은 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>고흥 계절노동자들이 브로커 일당과 고용주 2명에 의해 인신매매방지법, 근로기준법 등을 위반한 착취를 당했다는 의혹이 제기되었습니다. 관련 단체들이 고용노동부와 검찰에 고발장을 제출하며 공적 조사가 진행 중입니다. 브로커 일당의 구속을 촉구하는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>상대방(박나래)은 유명 연예인으로 자력이 충분할 것으로 예상되며(적합 조건 2), 경찰 수사가 진행 중이므로 증거 확보 가능성이 있고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방 책임이 아직 명확하지 않고, 집단적 피해가 아니며, 구체적인 피해 규모가 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>브로커 및 고용주의 명확한 법률 위반 혐의(적합 조건 1)와 고용노동부 및 검찰 고발 등 공적 절차 진행(적합 조건 6)으로 사건의 심각성과 증거 확보 가능성(적합 조건 5)이 높습니다. 또한 '계절노동자'라는 점에서 다수의 피해자 발생 가능성(적합 조건 3)이 있습니다. 그러나 상대방의 자력(적합 조건 2)과 구체적인 피해 규모(적합 조건 4)가 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>'매니저 갑질 의혹' 박나래, 2차 경찰 조사 7시간 만에 종료… 질문에 성...</t>
+          <t>“고흥 계절노동자 착취 의혹 브로커 일당 구속해야”</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105685499870</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1774349100797060006</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-20 13:13:33.542270+00:00</t>
+          <t>2026-03-24 12:39:50.581611+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>요양시설</t>
+          <t>중식당 운영자</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>서울행정법원 원고 승소 판결</t>
+          <t>경찰 수사 요구</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>요양보호사 A씨가 사직 의사를 밝혔다가 철회했음에도 사측이 이를 거부하고 사직 처리하자 부당해고 구제 신청을 제기했습니다. 지방노동위원회에서는 A씨의 손을 들어줬으나 중앙노동위원회에서 결과가 뒤집혔고, 이에 A씨가 제기한 행정소송에서 서울행정법원은 A씨의 사직 철회가 유효하다고 판단하며 원고 승소 판결을 내렸습니다.</t>
+          <t>부산의 한 중식당 직원이 사장으로부터 2년간 상습적인 구타와 협박 등 가혹 행위에 시달리다 탈출하여 수사와 엄벌을 요구하고 있다. 피해자는 온몸에 멍이 드는 등 심각한 신체적 피해를 입었으며, 현재 경찰 수사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방(요양시설)의 책임이 서울행정법원 판결로 명확히 인정되었고, 이미 지방노동위원회 및 중앙노동위원회 절차를 거쳐 증거가 확보된 상태입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 피해자의 신체적 증거가 있으며(조건 5), 수사 요구로 공적 절차 진행 가능성이 높음(조건 6). 그러나 상대방의 자력(중식당 운영자)이 충분하지 않을 수 있고(조건 2 부적합), 집단적 피해가 아닌 단일 피해자 사건임(조건 3 부적합)이 소송금융 투자에 있어 주요 제약 요인.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>'사직 의사' 밝혔다 철회했는데 해고?…法  사측의 승낙 전이면 철회 유...</t>
+          <t>“사장이 2년간 구타·협박” 중식당 직원 온몸 멍투성이였다</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603200042</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260325.22008007556</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-20 12:54:57.464758+00:00</t>
+          <t>2026-03-24 12:37:18.857900+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>관리회사들이 비용 회수를 위해 소송을 제기해야 하는 구조적 문제</t>
+          <t>재판 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>관리사무소들이 직원의 출산휴가 및 육아휴직 관련 비용을 입주자대표회의로부터 회수하는 데 어려움을 겪고 있으며, 소송을 통해서만 회수가 가능한 구조적 문제에 직면해 있다. 한국주택관리협회는 이러한 상황이 관리회사에 불필요한 부담과 손실을 초래한다고 지적하며, 다수의 관리사무소가 겪는 집단적 피해로 볼 수 있다.</t>
+          <t>기사에 따르면 원고 노동자들의 소송대리인이 법정에서 근로기준법상 취업규칙 변경절차 위반을 주장하며 원고들의 청구가 인정되어야 한다고 진술했습니다. 이는 고용주의 취업규칙 변경이 위법, 무효임을 다투는 소송으로, 현재 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (입주자대표회의가 관리회사의 출산휴가/육아휴직 관련 비용을 지급해야 함에도 소송을 통해서만 회수 가능한 구조), 집단적 피해 (한국주택관리협회에서 지적하는 다수의 관리사무소가 겪는 문제), 증거 확보 가능 (관리회사의 비용 지출 내역 등). 다만, 개별 입주자대표회의의 자력과 피해 규모는 추가 확인이 필요함.</t>
+          <t>원고 노동자들이 근로기준법상 취업규칙 변경절차 위반을 주장하며 소송을 진행 중으로, 상대방 책임이 비교적 명확하고(적합 조건 1) 집단적 피해 가능성(적합 조건 3)이 있습니다. 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>출산휴가·육아휴직, 관리사무소엔 여전히 딴 세상 얘기</t>
+          <t>대화와 타협을 위한 자세</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>aptn.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111438</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233372</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-20 00:55:21.888069+00:00</t>
+          <t>2026-03-24 00:42:30.270475+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>HMM</t>
+          <t>노동조합 및 하청 노조</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>HMM 본사 부산 이전 추진 중, 육상 노조 소송 예고</t>
+          <t>노란봉투법 시행 후 하청 노조들의 원청 대상 단체교섭 요구 진행 중, 파업 가능성 높음</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>HMM이 다음 주 주주총회에서 이사진 교체 안건을 상정하고, 5월 임시 주총에서 본사 부산 이전을 위한 정관 변경을 추진할 예정입니다. 이에 HMM 육상 노조는 정치적 목적의 이사진 선임이라며 반발, 정관 변경 의결 시 효력정지 가처분 및 배임죄 고소·고발 등 소송까지 불사하겠다고 예고했습니다. 정부와 지자체의 노조 설득이 주요 과제로 떠올랐습니다.</t>
+          <t>노란봉투법 시행으로 사용자 및 노동쟁의 범위가 모호해지면서 기업과 노조 간 대규모 분쟁 발생 가능성이 커지고 있습니다. 이미 하청 노조 683곳이 원청 사업장 287곳에 단체교섭을 요구하고 있으며, 임금 인상 및 고용 조건 등이 핵심 쟁점으로 부상하고 있습니다. 기업들은 천문학적 비용 부담과 산업 생태계 훼손을 우려하며, 법 개정을 통한 명확한 기준 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>HMM은 대기업으로 자력이 충분하며(적합 조건 2), 육상 노조원들이 집단적 피해를 입을 가능성이 있습니다(적합 조건 3). 또한 이사진 교체 및 정관 변경 등 관련 증거 확보가 가능합니다(적합 조건 5). 다만, 상대방의 책임이 명확히 입증된 단계는 아니며, 구체적인 피해 금액은 아직 미상입니다.</t>
+          <t>노란봉투법 시행으로 사용자 및 노동쟁의 범위가 모호해지면서 기업과 노조 간 대규모 분쟁 발생 가능성이 높습니다. (적합 조건 3, 4) 이미 하청 노조 683곳이 원청 사업장 287곳에 단체교섭을 요구하는 등 집단적 분쟁 조짐이 나타나고 있으며, 기업은 천문학적 비용 부담을 우려하고 있습니다. 다만, 아직 구체적인 소송 사건이 발생한 것은 아니며, 법리적 책임 소재가 불분명하여 소송금융 투자 대상으로서의 명확성은 부족합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>HMM 육상 노조원 다수</t>
+          <t>다수 (수백 개 기업 및 수만 명의 근로자)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>주총 앞둔 HMM, 지방선거 전 부산 이전 가능성은?</t>
+          <t>관세 대응 급한데…현대차 美공장 증설, 하청노조 허락까지 받아야 할 ...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185254</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01810566645386600</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-19 13:14:56.727421+00:00</t>
+          <t>2026-03-24 00:32:18.374641+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>해당 지역농협</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>A사의 행정소송에서 원고 청구 기각</t>
+          <t>1심 판결 선고 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>연봉 1억 원의 합격자가 급여일을 물어봤다는 이유로 합격 4분 만에 취소 통보를 받은 사건. 법원은 이를 '부당'하다고 판단했으며, 이에 불복한 회사(A사)가 제기한 행정소송에서 법원이 A사의 청구를 기각했다. 이는 피해자에게 유리한 판결로, 노동 관련 분쟁이다.</t>
+          <t>조합장 비위를 제보한 지역농협 직원 A씨가 복무규정 위반 혐의를 벗은 뒤 제기한 퇴직금 관련 손해배상 소송에서 원고 일부 승소 판결을 받았다. 이는 A씨의 명예퇴직 신청 시점과 관련된 분쟁으로, 법원이 농협의 책임을 일부 인정한 것이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며 (법원 '부당' 판단), 피해 규모가 큼 (연봉 1억 원 상당). 또한, 이미 공적 절차인 행정소송이 진행 중이며, 원고(A사)의 청구가 기각되어 피해자에게 유리한 상황이다. 다만, 상대방 A사의 자력 정보가 부족하고 집단적 피해가 아닌 단일 피해자 사건이다.</t>
+          <t>지역농협의 책임이 법원 판결로 일부 인정되었고(적합 조건 1), 상대방인 지역농협은 자력이 충분하다고 판단된다(적합 조건 2). 또한, 이미 소송이 진행되어 판결이 선고된 상태로 증거가 충분히 확보되었음을 의미한다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 명확하지 않아 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>연봉 1억 원 상당의 손해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>합격  4분 뒤  취소 …급여일 물어봤다가 잘린 1억 연봉자, 법원  부당...</t>
+          <t>조합장 비위 제보 지역농협 직원 퇴직금 승소</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/M5YT1RB3OOP3</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904968</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-19 13:00:08.137974+00:00</t>
+          <t>2026-03-23 13:14:16.323028+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>현대제철</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>고용계약 위반 및 손해배상 소송에서 크래프톤이 패소 판결을 받음</t>
+          <t>대법원 판단 대기 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>언노운월즈 창립 멤버들이 고용계약 위반과 손해배상을 이유로 크래프톤을 상대로 제기한 소송에서 크래프톤이 패소했다. 이 소송은 크래프톤이 성과급을 아끼기 위해 게임 출시를 고의로 막았다는 의혹과 관련이 있다.</t>
+          <t>현대제철 당진제철소 사내 협력업체 노동자들이 현대제철을 상대로 불법파견에 따른 근로자 지위 확인 소송을 제기했습니다. 현대제철은 적법한 도급계약임을 주장하며 혐의를 전면 부인하고 있으며, 현재 1심과 2심의 판단이 엇갈려 대법원의 최종 판단을 기다리고 있습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>크래프톤이라는 자력 있는 대기업이 고용계약 위반 및 손해배상 소송에서 패소하여 상대방 책임이 명확하게 인정된 사건이다. 다만, 피해자 수가 '창립 멤버들'로 명시되어 집단적 피해 여부가 불확실하고, 구체적인 피해 규모가 언급되지 않아 추가 정보가 필요하다.</t>
+          <t>대기업인 현대제철을 상대로 다수의 협력업체 노동자들이 근로자 지위 확인 소송을 제기한 집단적 피해 사건입니다. 현재 대법원 판단을 기다리고 있어 종결되지 않았으며, 상대방의 자력이 충분합니다. 다만 1심과 2심의 판단이 엇갈려 책임의 명확성이 아직 불분명한 점이 있습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>당진제철소 사내 협력업체 노동자 다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>크래프톤, 언노운월즈 소송 패소...성과급 아까워 고의로 출시 막았나</t>
+          <t>현대제철, 불법파견 혐의 전면 부인... 적법한 도급계약  주장</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>insightkorea.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243104</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289304</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-19 12:50:10.807913+00:00</t>
+          <t>2026-03-23 13:07:53.950487+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>포스코</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>미국 법원에서 재판 속개 판결</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>소방관 A 씨가 로프 매듭 훈련 중 동료 소방관의 목에 매듭을 들이대고 폭언을 하는 등 직장 내 괴롭힘 및 폭행 혐의로 검찰에 송치되었습니다. 피해자는 정신적 고통을 호소하고 있으며, 현재 수사기관의 조사가 진행 중입니다.</t>
+          <t>미국 법원이 포스코 인턴의 부당해고 소송 재판 속개를 판결했습니다. 해당 인턴은 포스코를 상대로 임금 손실, 직장 내 괴롭힘으로 인한 손해배상, 미국 재입국 관련 비용, 해고로 인한 대출 비용 보상 및 징벌적 손해배상을 청구했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(A 씨)의 책임이 비교적 명확하며(적합 조건 1), 이미 검찰 송치되어 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며, 가해자 개인의 자력이나 피해 규모가 명확히 크다고 보기 어렵습니다.</t>
+          <t>대기업 피고(포스코)로 자력이 충분하며, 부당해고 및 직장 내 괴롭힘 주장이 명확하고 미국 법원에서 재판이 속개된 점으로 보아 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 소송으로 피해자 수가 1명이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>개 잡는 연습  동료 목에 매듭 들이대고 폭언…소방관 검찰 송치</t>
+          <t>[Biz Law] 美 법원, 포스코 인턴 부당해고 소송 재판 속개 판결</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483098&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712707</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-19 00:18:31.902557+00:00</t>
+          <t>2026-03-23 12:57:10.342380+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>청주시, 원청 기업</t>
+          <t>지역농협</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>노동계의 교섭 요구</t>
+          <t>법원 판결로 지역농협의 위법한 처분 인정, 명예퇴직금 및 위자료 지급 명령</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>충북 노동계가 '노란봉투법' 시행에 발맞춰 청주시청사 신축 공사 하청 노동자 문제와 관련하여 지자체와 원청에 교섭을 요구하고 있다. 이 법은 하청 노동자에 대한 원청의 사용자 책임을 강화하고 파업 노동자에 대한 손해배상 청구를 제한하는 내용을 담고 있어, 향후 노동 현장의 변화와 집단적 분쟁 가능성을 예고한다.</t>
+          <t>공익제보 직원의 명예퇴직을 거부한 지역농협에 대해 법원이 위법한 처분이라고 판단하며 명예퇴직금과 위자료를 지급하라고 판결했다. 법원은 지역농협의 인사 재량권 일탈·남용으로 인해 직원이 손해와 정신적 고통을 겪었다고 보았다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>기사는 '노란봉투법'을 통해 하청 노동자에 대한 원청의 사용자 책임이 강화될 것임을 시사하여 상대방 책임의 명확성이 높아질 잠재력이 있습니다. (적합 조건: 상대방 책임이 비교적 명확함) 또한, '지자체'와 '원청'은 자력이 충분한 상대방이며 (적합 조건: 상대방에게 자력이 충분함), '하청 노동자'는 집단적 피해를 입을 가능성이 높습니다 (적합 조건: 집단적 피해). 다만, 특정 사건의 구체적인 피해 규모나 증거는 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
+          <t>법원 판결로 지역농협의 위법한 처분이 인정되어 상대방 책임이 명확하며(적합 조건 1), 지역농협은 배상 능력이 충분한 기관이다(적합 조건 2). 이미 법원 판결이 나와 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않아 'High' 등급으로 보기에는 부족하다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>충북 노동계  '진짜 사장' 지자체·원청, 교섭 나서라</t>
+          <t>공익제보 직원 명예퇴직 거부한 지역농협…법원  퇴직·위자료 지급하라...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>ccn.hcn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800081&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800081&amp;socttSeq=0</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6110525</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:00.162600+00:00</t>
+          <t>2026-03-23 12:54:45.245277+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>A 씨 (현직 소방관)</t>
+          <t>한화오션, 포스코 등 원청 기업</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치</t>
+          <t>노란봉투법 시행에 따른 노사 갈등 심화 및 주총 시위, 교섭 요구</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>현직 소방관 A 씨가 직장 동료에게 협박 및 모욕 혐의로 검찰에 송치되었습니다. 피해자는 내부 시스템을 통해 직장 내 괴롭힘을 신고했으나 분리 조치가 이루어지지 않았고, 소방서 감찰에서도 경징계 권고에 그쳤습니다. 현재 형사 절차가 진행 중이며, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>노란봉투법(노조법 2·3조 개정안) 시행으로 원청의 사용자 범위가 확대되고 노동쟁의 범위에 경영상 결정이 포함되면서 노사 갈등이 주주총회장까지 확산되고 있습니다. 하청 노동자들이 대기업 원청을 상대로 교섭을 요구하며 시위를 벌이고 있으며, '실질적·구체적 지배' 기준의 모호성으로 향후 법적 분쟁이 증가할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>가해자의 책임이 경찰 수사 및 검찰 송치로 명확해지고 있고(적합 조건 1), 공적 절차(경찰 수사, 감찰)가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1명이고 피해 규모가 수억 원 이상으로 크다고 보기 어려우며(적합 조건 3, 4 미흡), 가해자가 공공기관이 아닌 개인 소방관이므로 자력 측면에서 한계가 있을 수 있습니다(적합 조건 2 미흡).</t>
+          <t>노란봉투법 시행으로 원청의 사용자 책임 범위가 확대되어 하청 노동자들의 집단적 소송 가능성이 높아짐 (집단적 피해). 한화오션, 포스코 등 대기업이 상대방으로 자력이 충분하며 (상대방 자력 충분), 법 시행에 따른 노사 갈등이 주총장까지 확산되는 등 공적 절차가 진행 중임 (공적 절차 진행). 다만, '실질적·구체적 지배' 기준의 모호성으로 법적 쟁점화 가능성이 높음.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>현직 소방관, 직장 동료 모욕 등 혐의로 검찰 송치</t>
+          <t>'노란봉투법' 열렸다…주총장까지 번진 노사 갈등 [주총 권력재편①]</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511935&amp;ref=A</t>
+          <t>https://www.newsis.com/view/NISX20260322_0003558652</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:13.420905+00:00</t>
+          <t>2026-03-23 12:53:37.351260+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>가해 소방관 검찰 송치, 전국공무원노동조합 소방본부 엄중 처벌 및 직장 내 괴롭힘 방지 대책 촉구</t>
+          <t>노란봉투법 관련 법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>노원소방서 소속 50대 남성 소방관이 동료 소방관에게 목에 줄을 들이대며 폭언하는 등 협박과 모욕 혐의로 검찰에 송치되었습니다. 전국공무원노동조합 소방본부는 가해자 엄중 처벌과 직장 내 괴롭힘 방지 대책 마련을 촉구하고 있습니다.</t>
+          <t>노란봉투법 시행으로 건설업계는 '실질적 지배력'에 대한 명확한 기준 부재로 인해 향후 수많은 소송에 직면할 것을 우려하고 있습니다. 건설사들은 직접교섭 요구와 현장 중단으로 인한 생존 위협을 느끼고 있으며, 이는 노동 관련 법적 분쟁의 증가로 이어질 전망입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>가해 소방관의 폭언 및 협박 혐의가 명확하여 검찰에 송치되었고(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 공공기관 소속으로 기관의 책임이 인정될 경우 자력은 충분할 수 있습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
+          <t>노란봉투법 시행으로 '실질적 지배력'에 대한 법적 기준이 불명확하여 다수의 소송이 예상됩니다. 대형 건설사들이 소송 상대방이 될 가능성이 높아 자력은 충분하며(적합 조건 2), 건설업계 전반에 걸쳐 집단적 분쟁이 발생할 수 있습니다(적합 조건 3). 다만, 책임 소재의 명확성이 낮아 법적 리스크가 존재합니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (건설업계 종사자 및 관련 노조)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>목에 줄 들이밀며  개 잡는 연습하자  폭언한 소방관 송치</t>
+          <t>[뉴스+]'노란봉투법' 파고에 갇힌 건설업계… 직접교섭 요구에 현장 멈...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>businessplus.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6808490_36918.html</t>
+          <t>https://www.businessplus.kr/news/articleView.html?idxno=109241</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-18 12:26:09.738613+00:00</t>
+          <t>2026-03-23 00:45:50.355238+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>단체교섭 거부 및 소송전 예상</t>
+          <t>퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송 증가 우려</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>사설은 원청 대기업들이 비정규직 노동자들과의 단체교섭을 거부하고 소송전에 돌입하는 문제를 지적하며, 정부가 먼저 모범을 보여야 한다고 주장합니다. SK인텔릭스를 예시로 들며 이러한 행태가 노사 갈등을 심화시키고 기업에도 도움이 되지 않는다고 비판합니다.</t>
+          <t>근로자성 인정 여부에 따른 퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송이 증가할 우려가 제기되고 있습니다. 고용주가 근로자에 대한 지휘·감독이 없었음을 입증하기 어렵다는 점이 주요 쟁점이며, 이는 다수의 근로자에게 영향을 미칠 수 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>SK인텔릭스 및 원청 대기업들은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 또한 공공부문 비정규직 등 다수의 노동자가 관련된 집단적 피해 가능성이 높습니다 (적합 조건 3). 단체교섭 거부 등 노사 갈등이 진행 중이며 소송전이 예상되는 상황입니다 (적합 조건 6).</t>
+          <t>고용주가 '지휘·감독이 없었다'는 사실을 입증하기 어렵다는 점에서 근로자 측에 유리한 법적 환경이 조성될 수 있으며 (적합 조건 1), 퇴직금, 연차수당, 주휴수당 등 미지급 관련 소송이 늘어날 수 있다는 우려가 제기되어 다수의 피해자가 발생할 가능성이 높습니다 (적합 조건 3). 다만, 구체적인 상대방과 피해 규모는 기사에서 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>비정규직 노동자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[사설] ‘진짜 사장’과의 교섭, 정부가 먼저 모범을 보여야</t>
+          <t>[인터뷰] 683건 교섭 요구, 협상은 13곳 뿐… “모호한 기준에 사전 검토...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689856.html</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/23/3K3CNYG6VRFUVBB5BZK5G4W6UY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-17 00:49:41.496469+00:00</t>
+          <t>2026-03-23 00:36:10.634720+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>신재생에너지 업체 대표 김모 씨</t>
+          <t>이노션 미국 법인</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>고용노동부 특별감독 진행 중</t>
+          <t>미국 캘리포니아주 로스앤젤레스 카운티 고등법원에 소송 제기됨</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>신재생에너지 업체 대표가 직원들에게 야구 방망이 위협, CCTV 감시 등 직장 내 괴롭힘을 가한 사실이 드러나 고용노동부가 특별감독에 착수했습니다. 지난해 직장 내 괴롭힘 신고는 1만6373건으로 역대 최다를 기록했으며, 프리랜서나 하청 노동자 등은 법적 사각지대에 놓여있어 문제 제기가 어려운 상황입니다. 전문가들은 피해 발생 시 문자, 녹취 등 증거 확보의 중요성을 강조하고 있습니다.</t>
+          <t>이노션 미국 법인이 전 직원 샤린 힐로부터 성별·인종차별 및 부당해고 혐의로 미국 캘리포니아주 로스앤젤레스 카운티 고등법원에 피소되었다. 원고는 이노션 미국 법인과 직속 상사 등을 상대로 징벌적 손해배상을 청구했다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>신재생에너지 업체 대표의 직장 내 괴롭힘 행위가 구체적으로 명시되어 상대방 책임이 명확하며, 고용노동부 특별감독이 착수되어 공적 절차가 진행 중입니다. 또한 전문가들이 증거 확보의 중요성을 강조하여 증거 확보 가능성이 높습니다. 다만, 상대방 기업의 자력에 대한 정보가 부족하고, 특정 사건의 피해 규모나 피해자 수가 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>이노션 미국 법인이라는 대기업 계열사를 상대로 한 소송으로 상대방의 자력이 충분합니다 (적합 조건 2). 이미 미국 법원에 소송이 제기되어 진행 중이며, 징벌적 손해배상을 청구하고 있어 피해 금액이 커질 가능성이 있습니다 (적합 조건 4). 다만, 집단적 피해가 아닌 개별 소송이라는 점은 투자 매력을 다소 낮춥니다 (적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>방망이 위협-CCTV 감시… 작년 직장 내 괴롭힘 1.6만건 ‘역대 최다’</t>
+          <t>[Biz Law] 이노션 美 법인, 성별·인종차별 및 부당해고로 피소</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260317/133542601/2</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712480</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-17 00:34:37.255465+00:00</t>
+          <t>2026-03-22 12:37:43.446847+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>한미약품</t>
+          <t>박나래</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>임원 성추행 사건 관련 논란 제기</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>한미약품 신동국 회장의 행보와 관련하여 두 가지 논란이 제기되었다. 첫째는 팔탄공장 임원 성추행 사건 처리 과정에서 신 회장이 가해자를 두둔하고 피해자 보호에 미흡했다는 것이며, 둘째는 한미약품 핵심 품목인 로수젯 원료의약품을 저가 중국산으로 교체했다는 의혹이다.</t>
+          <t>방송인 박나래가 전 매니저 2명(A씨, B씨)이 제기한 현 매니저의 갑질 의혹 및 폭행 등 혐의에 대해 2차 경찰 조사를 받았습니다. 전 매니저들은 박나래가 해당 사건에 방조했다고 주장하고 있으며, 박나래 측은 혐의를 부인하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>한미약품은 상장 대기업으로 자력이 충분함 (적합 조건 2). 신 회장이 성추행 가해자를 두둔하고 피해자 보호에 미흡했다는 논란이 제기되어 상대방 책임 가능성이 있음 (적합 조건 1). 다만, 현재까지 공적 절차 진행 여부나 피해 규모, 증거 확보 여부가 불분명하여 추가 정보 확인이 필요함.</t>
+          <t>상대방(박나래)은 유명 연예인으로 자력이 충분할 것으로 예상되며(적합 조건 2), 경찰 수사가 진행 중이므로 증거 확보 가능성이 있고(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방 책임이 아직 명확하지 않고, 집단적 피해가 아니며, 구체적인 피해 규모가 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>한미약품 ‘흑기사’로 변한 백기사?…신동국 회장 행보에 끊이지 않는...</t>
+          <t>'매니저 갑질 의혹' 박나래, 2차 경찰 조사 7시간 만에 종료… 질문에 성...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>socialvalue.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.socialvalue.kr/news/view/1065596485385082</t>
+          <t>http://www.stoo.com/article.php?aid=105685499870</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:01.427338+00:00</t>
+          <t>2026-03-20 13:13:33.542270+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>요양시설</t>
+        </is>
+      </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>고흥군 이주노동자 고용사업장 전수조사 및 광주고용노동청 여수지청 조사 진행 중</t>
+          <t>서울행정법원 원고 승소 판결</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>고흥군이 이주노동자 고용사업장 112곳에 대한 전수조사를 31일까지 추진하며, 광주고용노동청 여수지청도 피해자 진술을 듣는 등 조사에 박차를 가하고 있습니다. 이는 외국인 노동자들의 실태 개선을 위한 대대적인 조사로, 관계 당국의 적극적인 개입이 기대됩니다.</t>
+          <t>요양보호사 A씨가 사직 의사를 밝혔다가 철회했음에도 사측이 이를 거부하고 사직 처리하자 부당해고 구제 신청을 제기했습니다. 지방노동위원회에서는 A씨의 손을 들어줬으나 중앙노동위원회에서 결과가 뒤집혔고, 이에 A씨가 제기한 행정소송에서 서울행정법원은 A씨의 사직 철회가 유효하다고 판단하며 원고 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>고흥군과 광주고용노동청 여수지청이 이주노동자 고용사업장에 대한 전수조사를 진행 중으로, 공적 절차가 진행되고 있으며 증거 확보 가능성이 높습니다. 또한 '외국인 노동자'라는 표현에서 집단적 피해 가능성이 시사됩니다. 다만, 구체적인 피해 규모나 상대방의 책임 및 자력은 아직 명확히 특정되지 않았습니다.</t>
+          <t>상대방(요양시설)의 책임이 서울행정법원 판결로 명확히 인정되었고, 이미 지방노동위원회 및 중앙노동위원회 절차를 거쳐 증거가 확보된 상태입니다. 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>외국인 노동자 대대적 실태조사…이번엔 달라질까</t>
+          <t>'사직 의사' 밝혔다 철회했는데 해고?…法  사측의 승낙 전이면 철회 유...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1773657300796729006</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603200042</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-16 12:27:36.377447+00:00</t>
+          <t>2026-03-20 12:54:57.464758+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>개별 아파트 단지의 입주자대표회의</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>중앙노동위원회 또는 법적 대응 검토 중</t>
+          <t>관리회사들이 비용 회수를 위해 소송을 제기해야 하는 구조적 문제</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>제조 중소기업 직원 A씨가 동료의 성희롱 피해 구제를 돕다가 인사조치 당하여 법적 대응을 고려 중입니다. 대법원은 성희롱 피해 조력자에 대한 불이익 조치를 회사의 보호의무 위반으로 보고 손해배상 책임을 인정한 바 있습니다. 직장 내 성범죄로부터 보호받지 못한다고 느끼는 직장인이 많아 유사 사건의 잠재적 수요가 높습니다.</t>
+          <t>관리사무소들이 직원의 출산휴가 및 육아휴직 관련 비용을 입주자대표회의로부터 회수하는 데 어려움을 겪고 있으며, 소송을 통해서만 회수가 가능한 구조적 문제에 직면해 있다. 한국주택관리협회는 이러한 상황이 관리회사에 불필요한 부담과 손실을 초래한다고 지적하며, 다수의 관리사무소가 겪는 집단적 피해로 볼 수 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>대법원 판례를 통해 성희롱 피해 조력자에 대한 불이익 조치가 회사의 보호의무 위반이며 손해배상 책임이 있다는 법리가 명확히 확립되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 대법원 판례 자체가 강력한 법적 근거가 되어 증거 확보 가능성이 높습니다 (적합 조건 5). 다만, 상대방이 중소기업으로 자력에 대한 추가 확인이 필요하며, 피해 규모가 대규모 집단소송으로 이어질지는 불확실합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (입주자대표회의가 관리회사의 출산휴가/육아휴직 관련 비용을 지급해야 함에도 소송을 통해서만 회수 가능한 구조), 집단적 피해 (한국주택관리협회에서 지적하는 다수의 관리사무소가 겪는 문제), 증거 확보 가능 (관리회사의 비용 지출 내역 등). 다만, 개별 입주자대표회의의 자력과 피해 규모는 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>성희롱 피해자 도왔다고 인사 조치, 위법 아닌가요 [슬직생]</t>
+          <t>출산휴가·육아휴직, 관리사무소엔 여전히 딴 세상 얘기</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260313509377?OutUrl=naver</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=111438</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-15 12:41:09.467061+00:00</t>
+          <t>2026-03-20 00:55:21.888069+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>회사 임원 A</t>
+          <t>HMM</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 추가 피해자 조사 중</t>
+          <t>HMM 본사 부산 이전 추진 중, 육상 노조 소송 예고</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>일본 삿포로의 한 회사 임원 A씨가 부하 직원에게 폭언과 함께 곤충을 강제로 먹게 하고 업무 실수를 빌미로 금전을 요구한 혐의로 경찰에 체포되었다. 피해자 B씨의 신고로 사건이 드러났으며, 경찰은 다른 피해자가 있을 가능성도 염두에 두고 수사를 확대하고 있다. A씨는 혐의를 부인하고 있다.</t>
+          <t>HMM이 다음 주 주주총회에서 이사진 교체 안건을 상정하고, 5월 임시 주총에서 본사 부산 이전을 위한 정관 변경을 추진할 예정입니다. 이에 HMM 육상 노조는 정치적 목적의 이사진 선임이라며 반발, 정관 변경 의결 시 효력정지 가처분 및 배임죄 고소·고발 등 소송까지 불사하겠다고 예고했습니다. 정부와 지자체의 노조 설득이 주요 과제로 떠올랐습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(회사 임원 A), 경찰 수사가 진행 중이며(공적 절차 진행), 추가 피해자 발생 가능성이 있습니다(집단적 피해 가능성). 다만, 상대방의 자력(회사 규모)과 구체적인 피해 금액 및 확정된 피해자 수가 불분명하여 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>HMM은 대기업으로 자력이 충분하며(적합 조건 2), 육상 노조원들이 집단적 피해를 입을 가능성이 있습니다(적합 조건 3). 또한 이사진 교체 및 정관 변경 등 관련 증거 확보가 가능합니다(적합 조건 5). 다만, 상대방의 책임이 명확히 입증된 단계는 아니며, 구체적인 피해 금액은 아직 미상입니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>최소 1명, 추가 피해자 가능성 있음</t>
+          <t>HMM 육상 노조원 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>日 삿포로서 '벌레 먹기 게임' 강요…부하 직원에 가혹행위</t>
+          <t>주총 앞둔 HMM, 지방선거 전 부산 이전 가능성은?</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260315_0003548728</t>
+          <t>https://news.knn.co.kr/news/article/185254</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-15 12:37:52.665550+00:00</t>
+          <t>2026-03-19 13:14:56.727421+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>한전KPS</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>대법원 상고 진행 중</t>
+          <t>A사의 행정소송에서 원고 청구 기각</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>한전KPS 직원 8명이 인도 해외 사업소에서 격오지 근무 수당을 제대로 받지 못했다며 사측을 상대로 소송을 제기했습니다. 1심에서는 원고 승소했으나 2심에서는 사규 미개정을 이유로 원고 패소 판결을 받았으며, 현재 일부 원고가 대법원에 상고한 상태입니다. 개인당 2천만원대 미지급 수당을 주장하고 있습니다.</t>
+          <t>연봉 1억 원의 합격자가 급여일을 물어봤다는 이유로 합격 4분 만에 취소 통보를 받은 사건. 법원은 이를 '부당'하다고 판단했으며, 이에 불복한 회사(A사)가 제기한 행정소송에서 법원이 A사의 청구를 기각했다. 이는 피해자에게 유리한 판결로, 노동 관련 분쟁이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방인 한전KPS는 한국전력의 자회사로 공기업이며 자력이 충분합니다(적합 조건 2). 또한, 사내 해외근무지 평가 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해자 수가 8명으로 집단적 피해(수십 명 이상)로 보기 어렵고, 1심과 2심의 판단이 엇갈려 상대방 책임의 명확성이 다소 부족합니다. 개별 피해 금액도 수천만원 수준으로 '피해 규모가 큼' 조건에 완전히 부합하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하며 (법원 '부당' 판단), 피해 규모가 큼 (연봉 1억 원 상당). 또한, 이미 공적 절차인 행정소송이 진행 중이며, 원고(A사)의 청구가 기각되어 피해자에게 유리한 상황이다. 다만, 상대방 A사의 자력 정보가 부족하고 집단적 피해가 아닌 단일 피해자 사건이다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>개인당 2100만~3000만원</t>
+          <t>연봉 1억 원 상당의 손해</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>한전 자회사 '해외 격오지' 수당 소송, 1·2심 엇갈린 판단 왜?</t>
+          <t>합격  4분 뒤  취소 …급여일 물어봤다가 잘린 1억 연봉자, 법원  부당...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260313_0003546898</t>
+          <t>https://lawtalknews.co.kr/article/M5YT1RB3OOP3</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-15 00:33:20.827678+00:00</t>
+          <t>2026-03-19 13:00:08.137974+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>인권단체 지원 및 지자체 지원 촉구</t>
+          <t>고용계약 위반 및 손해배상 소송에서 크래프톤이 패소 판결을 받음</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>광주·전남 지역에서 외국인 노동자들에 대한 착취 및 강제 노동 피해가 잇따르고 있으나, 이들을 보호할 임시 쉼터가 전무한 실정입니다. 고흥 굴 양식장과 나주 벽돌공장 사례처럼 피해자들이 인권 단체의 도움을 받고 있으며, 지자체의 적극적인 지원과 임시 거처 마련이 시급하다는 목소리가 나오고 있습니다.</t>
+          <t>언노운월즈 창립 멤버들이 고용계약 위반과 손해배상을 이유로 크래프톤을 상대로 제기한 소송에서 크래프톤이 패소했다. 이 소송은 크래프톤이 성과급을 아끼기 위해 게임 출시를 고의로 막았다는 의혹과 관련이 있다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(가해 고용주), 집단적 피해 가능성이 높으며, 증거 확보 가능성도 있습니다(영상, 임금 기록). 그러나 상대방의 자력 불확실성, 그리고 공적 절차(수사 등) 진행 여부가 불분명하여 Medium으로 판단합니다.</t>
+          <t>크래프톤이라는 자력 있는 대기업이 고용계약 위반 및 손해배상 소송에서 패소하여 상대방 책임이 명확하게 인정된 사건이다. 다만, 피해자 수가 '창립 멤버들'로 명시되어 집단적 피해 여부가 불확실하고, 구체적인 피해 규모가 언급되지 않아 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>착취 피해 외국인노동자 임시쉼터 광주·전남 0곳… 지자체 지원 시급</t>
+          <t>크래프톤, 언노운월즈 소송 패소...성과급 아까워 고의로 출시 막았나</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260315_0003548500</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=243104</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-15 00:26:29.258503+00:00</t>
+          <t>2026-03-19 12:50:10.807913+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>충청소방학교장</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>가해 교육생들의 퇴교 처분 취소 소송 1심 승소, 충청소방학교장 항소로 2심 진행 예정</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>충청소방학교 교육생 2명이 동료에게 폭언하고 상관을 성희롱한 혐의로 퇴교 처분을 받았습니다. 이들은 퇴교 처분에 불복하여 행정소송을 제기했고, 1심 법원은 폭언 사실은 인정되나 중대 비위행위는 아니라고 판단하여 퇴교 처분을 취소했습니다. 충청소방학교장이 이에 항소하여 현재 2심이 진행될 예정입니다.</t>
+          <t>소방관 A 씨가 로프 매듭 훈련 중 동료 소방관의 목에 매듭을 들이대고 폭언을 하는 등 직장 내 괴롭힘 및 폭행 혐의로 검찰에 송치되었습니다. 피해자는 정신적 고통을 호소하고 있으며, 현재 수사기관의 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>가해자들의 폭언 사실은 녹음 파일이라는 명확한 증거로 인정되나(적합 조건 5), 1심 법원이 이를 '중대한 비위행위'로 보지 않아 퇴교 처분을 취소한 점은 피해자의 손해배상 청구 시 책임 입증 및 손해액 산정에 불리하게 작용할 수 있습니다. 소송 상대방이 충청소방학교(공공기관)가 될 경우 자력은 충분하며(적합 조건 2), 학교 학칙 위반 심사 및 행정심판 등 공적 절차가 진행된 바 있습니다(적합 조건 6). 피해 규모가 명확히 특정되지 않고, 피해자가 1명인 점을 고려하여 'Medium'으로 판단합니다.</t>
+          <t>상대방(A 씨)의 책임이 비교적 명확하며(적합 조건 1), 이미 검찰 송치되어 공적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며, 가해자 개인의 자력이나 피해 규모가 명확히 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>“너는 썩은 귤 속 벌레, XX 패야됨” 폭언·성희롱 소방학교 교육생, 퇴...</t>
+          <t>개 잡는 연습  동료 목에 매듭 들이대고 폭언…소방관 검찰 송치</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694131?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008483098&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:35.204530+00:00</t>
+          <t>2026-03-19 00:18:31.902557+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>네이마르</t>
+          <t>청주시, 원청 기업</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>브라질 노동 법원에 손해배상 소송 제기</t>
+          <t>노동계의 교섭 요구</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>네이마르의 전용 요리사 A씨가 브라질 노동 법원에 네이마르를 상대로 약 7,300만 원 규모의 손해배상 소송을 제기했습니다. A씨는 네이마르의 '갑질 논란'을 주장하며 피해를 호소하고 있습니다. 이 사건은 네이마르의 잦은 부상과 함께 최근 그를 둘러싼 논란 중 하나입니다.</t>
+          <t>충북 노동계가 '노란봉투법' 시행에 발맞춰 청주시청사 신축 공사 하청 노동자 문제와 관련하여 지자체와 원청에 교섭을 요구하고 있다. 이 법은 하청 노동자에 대한 원청의 사용자 책임을 강화하고 파업 노동자에 대한 손해배상 청구를 제한하는 내용을 담고 있어, 향후 노동 현장의 변화와 집단적 분쟁 가능성을 예고한다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방(네이마르)의 자력이 충분하고(적합 조건 2), '갑질 논란'으로 상대방 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1). 그러나 집단적 피해가 아닌 단일 피해자이며, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵습니다.</t>
+          <t>기사는 '노란봉투법'을 통해 하청 노동자에 대한 원청의 사용자 책임이 강화될 것임을 시사하여 상대방 책임의 명확성이 높아질 잠재력이 있습니다. (적합 조건: 상대방 책임이 비교적 명확함) 또한, '지자체'와 '원청'은 자력이 충분한 상대방이며 (적합 조건: 상대방에게 자력이 충분함), '하청 노동자'는 집단적 피해를 입을 가능성이 높습니다 (적합 조건: 집단적 피해). 다만, 특정 사건의 구체적인 피해 규모나 증거는 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>7,300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>'갑질 논란+잦은 부상' 네이마르의 한숨,  나로 사는 건 정말 어렵다</t>
+          <t>충북 노동계  '진짜 사장' 지자체·원청, 교섭 나서라</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>fourfourtwo.co.kr</t>
+          <t>ccn.hcn.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=88945</t>
+          <t>https://ccn.hcn.co.kr/user/news/BD_newsView.do?news_category=02&amp;story_id=NS2026031800081&amp;story_seq=0&amp;soCode=114&amp;socttSn=NS2026031800081&amp;socttSeq=0</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:52.805683+00:00</t>
+          <t>2026-03-18 12:49:00.162600+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>노마 (Noma)</t>
+          <t>A 씨 (현직 소방관)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>소셜 미디어를 통한 주방 환경 폭로 및 피해자 연대 구축 움직임</t>
+          <t>경찰 수사 완료, 검찰 송치</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>전 세계 파인 다이닝의 정점인 '노마'를 포함한 고급 레스토랑 주방 환경 문제가 소셜 미디어와 데이터를 통해 폭로되기 쉬워졌습니다. 이는 피해자들의 수평적 연대를 가능하게 하며, 기업 스폰서들에게 소비자 불매운동과 같은 리스크를 야기하고 있습니다.</t>
+          <t>현직 소방관 A 씨가 직장 동료에게 협박 및 모욕 혐의로 검찰에 송치되었습니다. 피해자는 내부 시스템을 통해 직장 내 괴롭힘을 신고했으나 분리 조치가 이루어지지 않았고, 소방서 감찰에서도 경징계 권고에 그쳤습니다. 현재 형사 절차가 진행 중이며, 피해자는 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>소셜 미디어를 통한 피해자 연대 구축 및 데이터 기반 폭로 가능성으로 '집단적 피해' 및 '증거 확보 가능' 조건에 부합할 수 있습니다. 또한 '기업 스폰서' 언급으로 자력 있는 상대방이 존재할 가능성이 있습니다. 다만, 특정 사건이나 구체적인 피해 규모가 명시되지 않아 적합도 'High'로 판단하기는 어렵습니다.</t>
+          <t>가해자의 책임이 경찰 수사 및 검찰 송치로 명확해지고 있고(적합 조건 1), 공적 절차(경찰 수사, 감찰)가 진행 중이며 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 피해자가 1명이고 피해 규모가 수억 원 이상으로 크다고 보기 어려우며(적합 조건 3, 4 미흡), 가해자가 공공기관이 아닌 개인 소방관이므로 자력 측면에서 한계가 있을 수 있습니다(적합 조건 2 미흡).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>음식은 예술, 주방은 지옥… 전 세계 파인 다이닝의 정점 ‘노마’의 추...</t>
+          <t>현직 소방관, 직장 동료 모욕 등 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/international/international_general/2026/03/14/TLIK6K354BBQFAXFT3CPMWZHBI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511935&amp;ref=A</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:38.154221+00:00</t>
+          <t>2026-03-18 12:28:13.420905+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>브로커 및 행정사</t>
+          <t>노원소방서</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>정부로부터 인신매매 피해자로 공식 확인 절차 진행 중</t>
+          <t>가해 소방관 검찰 송치, 전국공무원노동조합 소방본부 엄중 처벌 및 직장 내 괴롭힘 방지 대책 촉구</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>이주노동자들이 인신매매 피해자로 정부로부터 공식 확인받는 사례가 증가하고 있다. 법무부의 취업비자 제도와 브로커 및 행정사의 개입으로 인해 이주노동자들의 피해가 지속적으로 커지는 구조가 문제로 지적된다.</t>
+          <t>노원소방서 소속 50대 남성 소방관이 동료 소방관에게 목에 줄을 들이대며 폭언하는 등 협박과 모욕 혐의로 검찰에 송치되었습니다. 전국공무원노동조합 소방본부는 가해자 엄중 처벌과 직장 내 괴롭힘 방지 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이주노동자들이 인신매매 피해자로 정부로부터 공식 확인받는 사례가 늘고 있어 집단적 피해 가능성이 높고(적합 조건 3), 정부 공식 확인이라는 객관적 증거가 존재하며(적합 조건 5), 공적 절차(정부 확인)가 진행 중입니다(적합 조건 6). 다만, 소송 상대방인 브로커나 행정사의 자력은 불분명하며, 기사만으로는 책임의 명확성이 충분히 드러나지 않습니다.</t>
+          <t>가해 소방관의 폭언 및 협박 혐의가 명확하여 검찰에 송치되었고(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 공공기관 소속으로 기관의 책임이 인정될 경우 자력은 충분할 수 있습니다. 그러나 피해자가 1명으로 집단적 피해가 아니며, 기사 내용만으로는 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[외국인력정책 개편, 이것만은 ②] 이주노동 제도, 법무부는 손떼야</t>
+          <t>목에 줄 들이밀며  개 잡는 연습하자  폭언한 소방관 송치</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233188</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6808490_36918.html</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-13 00:21:07.860785+00:00</t>
+          <t>2026-03-18 12:26:09.738613+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr"/>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>SK인텔릭스 및 기타 원청 대기업</t>
+        </is>
+      </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>노동청 앞 시위 진행, 과거 시정명령 거부 및 노동자성 인정 소송 승소 이력</t>
+          <t>단체교섭 거부 및 소송전 예상</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>제화업계 노동자들이 4대 보험 및 퇴직금을 지급받지 못했으며, 사측의 시정명령 거부에도 불구하고 소송을 통해 노동자성을 인정받았습니다. 그러나 여전히 '없는 소송의 늪'에 내몰리고 있으며, 노동청 앞에서 '가짜 3.3 기념식'이라는 시위를 통해 문제를 제기하고 있습니다.</t>
+          <t>사설은 원청 대기업들이 비정규직 노동자들과의 단체교섭을 거부하고 소송전에 돌입하는 문제를 지적하며, 정부가 먼저 모범을 보여야 한다고 주장합니다. SK인텔릭스를 예시로 들며 이러한 행태가 노사 갈등을 심화시키고 기업에도 도움이 되지 않는다고 비판합니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방(사측)의 4대 보험 및 퇴직금 미지급 책임이 명확하며(적합 조건 1), 노동청의 시정명령과 사법적 단죄를 통해 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 상대방의 자력이나 정확한 피해 규모, 피해자 수가 명확히 제시되지 않아 'High' 등급으로 판단하기는 어렵습니다.</t>
+          <t>SK인텔릭스 및 원청 대기업들은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 또한 공공부문 비정규직 등 다수의 노동자가 관련된 집단적 피해 가능성이 높습니다 (적합 조건 3). 단체교섭 거부 등 노사 갈등이 진행 중이며 소송전이 예상되는 상황입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>비정규직 노동자 다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>'가짜 3.3 기념식'이 노동청 앞에서 열린 이유</t>
+          <t>[사설] ‘진짜 사장’과의 교섭, 정부가 먼저 모범을 보여야</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233161</t>
+          <t>https://vop.co.kr/A00001689856.html</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-12 00:45:10.247763+00:00</t>
+          <t>2026-03-17 00:49:41.496469+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>원청 기업</t>
+          <t>신재생에너지 업체 대표 김모 씨</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 원청-하청 간 교섭 요구 및 법정 투쟁 예상</t>
+          <t>고용노동부 특별감독 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>하청 기업 근로자가 원청을 상대로 교섭할 수 있는 노란봉투법이 시행되면서 첫날 407개 하청 노조, 8만1천600명이 원청 기업에 교섭을 요구했습니다. 이 법안은 사용자 범위와 쟁의 대상이 명확하지 않아 격한 교섭 투쟁과 법정 투쟁이 예상되며, 산업 현장이 교섭과 소송에 에너지를 소진할 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>신재생에너지 업체 대표가 직원들에게 야구 방망이 위협, CCTV 감시 등 직장 내 괴롭힘을 가한 사실이 드러나 고용노동부가 특별감독에 착수했습니다. 지난해 직장 내 괴롭힘 신고는 1만6373건으로 역대 최다를 기록했으며, 프리랜서나 하청 노동자 등은 법적 사각지대에 놓여있어 문제 제기가 어려운 상황입니다. 전문가들은 피해 발생 시 문자, 녹취 등 증거 확보의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하청 노조 8만1천600명이 원청 기업에 교섭을 요구하며, 향후 대규모 법정 투쟁이 예상됩니다. 이는 집단적 피해 가능성이 높고, 상대방인 원청 기업들은 자력이 충분할 것으로 판단됩니다. 다만, 아직 구체적인 소송 사건이 발생한 단계는 아니며, 법리적 쟁점의 명확성이 부족하여 개별 사건의 적합도를 추가 검토해야 합니다. (적합 조건: 집단적 피해, 상대방에게 자력이 충분함)</t>
+          <t>신재생에너지 업체 대표의 직장 내 괴롭힘 행위가 구체적으로 명시되어 상대방 책임이 명확하며, 고용노동부 특별감독이 착수되어 공적 절차가 진행 중입니다. 또한 전문가들이 증거 확보의 중요성을 강조하여 증거 확보 가능성이 높습니다. 다만, 상대방 기업의 자력에 대한 정보가 부족하고, 특정 사건의 피해 규모나 피해자 수가 명확히 파악되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>8만1천600명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[사설] 노란봉투법 시행, 현장 혼란 해소 위한 보완 법안 속히 마련해야</t>
+          <t>방망이 위협-CCTV 감시… 작년 직장 내 괴롭힘 1.6만건 ‘역대 최다’</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031117494540220</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260317/133542601/2</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-12 00:33:26.670130+00:00</t>
+          <t>2026-03-17 00:34:37.255465+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
-      <c r="D94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>한미약품</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초기, 현장 혼란 및 노사 갈등 예상</t>
+          <t>임원 성추행 사건 관련 논란 제기</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 건설 현장에서 원청 교섭 요구와 파업 가능성이 확대될 것이라는 우려가 제기되고 있다. 해외 유사 사례에서 공사 지연과 노사 갈등이 속출했던 점을 들어, 국내에서도 시행 초기 현장 혼란과 분쟁이 불가피할 것으로 전문가들은 전망한다. 제도 운영을 위한 명확한 기준과 판례 축적이 중요하다고 지적된다.</t>
+          <t>한미약품 신동국 회장의 행보와 관련하여 두 가지 논란이 제기되었다. 첫째는 팔탄공장 임원 성추행 사건 처리 과정에서 신 회장이 가해자를 두둔하고 피해자 보호에 미흡했다는 것이며, 둘째는 한미약품 핵심 품목인 로수젯 원료의약품을 저가 중국산으로 교체했다는 의혹이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청과 하청 노동자 간 교섭 및 파업 관련 분쟁이 증가할 것으로 예상되며, 호주 사례처럼 공사 지연 및 지체상금 등 대규모 피해 발생 가능성이 높음 (집단적 피해, 피해 규모 큼). 그러나 법 시행 초기 단계로, 구체적인 책임 범위와 판례가 축적되기 전까지는 현장 혼란과 법리적 불확실성이 존재함 (상대방 책임 불명확).</t>
+          <t>한미약품은 상장 대기업으로 자력이 충분함 (적합 조건 2). 신 회장이 성추행 가해자를 두둔하고 피해자 보호에 미흡했다는 논란이 제기되어 상대방 책임 가능성이 있음 (적합 조건 1). 다만, 현재까지 공적 절차 진행 여부나 피해 규모, 증거 확보 여부가 불분명하여 추가 정보 확인이 필요함.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[기획] 노란봉투법 해외서도 '골머리'</t>
+          <t>한미약품 ‘흑기사’로 변한 백기사?…신동국 회장 행보에 끊이지 않는...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>socialvalue.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1345246</t>
+          <t>https://www.socialvalue.kr/news/view/1065596485385082</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-11 12:53:36.626441+00:00</t>
+          <t>2026-03-17 00:24:01.427338+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 직후 전국 사업장에서 원청 대상 교섭 공세 시작, 무제한 소송 우려 제기</t>
+          <t>고흥군 이주노동자 고용사업장 전수조사 및 광주고용노동청 여수지청 조사 진행 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 전국 900여개 사업장에서 원청 기업을 상대로 한 하청 노조의 교섭 공세가 시작되며 산업 현장의 혼란이 가중되고 있다. 국민의힘은 법이 사용자의 범위를 모호하게 확장하고 손해배상 청구를 제한하여 무제한 소송과 불법 쟁의를 초래할 수 있다고 우려하며 제도 보완을 촉구했다.</t>
+          <t>고흥군이 이주노동자 고용사업장 112곳에 대한 전수조사를 31일까지 추진하며, 광주고용노동청 여수지청도 피해자 진술을 듣는 등 조사에 박차를 가하고 있습니다. 이는 외국인 노동자들의 실태 개선을 위한 대대적인 조사로, 관계 당국의 적극적인 개입이 기대됩니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 전국 900여개 사업장에서 원청 기업을 상대로 한 하청 노조의 교섭 공세가 시작되어 집단적 피해(3) 발생 가능성이 높고, 상대방인 원청 기업은 자력이 충분한 대기업일 가능성(2)이 크다. 그러나 기사 내용만으로는 특정 사건의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
+          <t>고흥군과 광주고용노동청 여수지청이 이주노동자 고용사업장에 대한 전수조사를 진행 중으로, 공적 절차가 진행되고 있으며 증거 확보 가능성이 높습니다. 또한 '외국인 노동자'라는 표현에서 집단적 피해 가능성이 시사됩니다. 다만, 구체적인 피해 규모나 상대방의 책임 및 자력은 아직 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>전국 900여개 사업장의 하청 노조 및 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>국민의힘  노란봉투법 '기업 절규' 외면…제도 보완해야</t>
+          <t>외국인 노동자 대대적 실태조사…이번엔 달라질까</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/11/2026031111343835700</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1773657300796729006</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-11 12:49:03.511282+00:00</t>
+          <t>2026-03-16 12:27:36.377447+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (원고 일부 승소)</t>
+          <t>중앙노동위원회 또는 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>고등학교 영양사 A씨가 학교법인과 행정실장, 교사를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 받았습니다. 이 사건은 영양사가 겪은 갑질과 성희롱에 대한 내용입니다.</t>
+          <t>제조 중소기업 직원 A씨가 동료의 성희롱 피해 구제를 돕다가 인사조치 당하여 법적 대응을 고려 중입니다. 대법원은 성희롱 피해 조력자에 대한 불이익 조치를 회사의 보호의무 위반으로 보고 손해배상 책임을 인정한 바 있습니다. 직장 내 성범죄로부터 보호받지 못한다고 느끼는 직장인이 많아 유사 사건의 잠재적 수요가 높습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>법원에서 원고 일부 승소 판결이 내려져 상대방의 책임이 명확하고(적합 조건 1), 학교법인이라는 상대방의 자력이 충분하며(적합 조건 2), 이미 소송을 통해 증거가 확보되어 법적 판단을 받은 사건입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 구체적으로 명시되지 않아 High 등급은 어렵습니다.</t>
+          <t>대법원 판례를 통해 성희롱 피해 조력자에 대한 불이익 조치가 회사의 보호의무 위반이며 손해배상 책임이 있다는 법리가 명확히 확립되어 상대방 책임이 비교적 명확합니다 (적합 조건 1). 또한, 대법원 판례 자체가 강력한 법적 근거가 되어 증거 확보 가능성이 높습니다 (적합 조건 5). 다만, 상대방이 중소기업으로 자력에 대한 추가 확인이 필요하며, 피해 규모가 대규모 집단소송으로 이어질지는 불확실합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[단독] 학교 영양사가 겪은 갑질·성희롱  이사장 줄 명란젓 사와 ,  너...</t>
+          <t>성희롱 피해자 도왔다고 인사 조치, 위법 아닌가요 [슬직생]</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ICBG8UICWWO3</t>
+          <t>https://www.segye.com/newsView/20260313509377?OutUrl=naver</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-11 12:48:52.692467+00:00</t>
+          <t>2026-03-15 12:41:09.467061+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>회사 임원 A</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따른 산업계 전반의 법정 분쟁 예상</t>
+          <t>경찰 수사 및 체포, 추가 피해자 조사 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인해 한국 제조업 전반에서 하청 관계의 교섭 및 고용 형태를 둘러싼 법정 분쟁이 수년간 이어질 것으로 전망됩니다. 산업계는 법이 업종별 특성을 반영하지 못하고 일률적으로 규정하여 혼란을 야기할 것이라고 우려하고 있으며, 이는 다수의 기업과 하청 근로자 간의 집단적 소송으로 이어질 가능성이 있습니다.</t>
+          <t>일본 삿포로의 한 회사 임원 A씨가 부하 직원에게 폭언과 함께 곤충을 강제로 먹게 하고 업무 실수를 빌미로 금전을 요구한 혐의로 경찰에 체포되었다. 피해자 B씨의 신고로 사건이 드러났으며, 경찰은 다른 피해자가 있을 가능성도 염두에 두고 수사를 확대하고 있다. A씨는 혐의를 부인하고 있다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 산업계 전반에 걸쳐 하청 관계의 교섭 및 고용 형태를 둘러싼 집단적 법정 분쟁이 예상됩니다. 이는 대기업 등 자력 있는 상대방을 대상으로 다수의 피해자가 발생할 가능성이 높다는 점에서 적합 조건(상대방 자력, 집단적 피해, 피해 규모)에 부합합니다. 다만, 아직 구체적인 피해 사실이나 책임 주체가 명확히 특정된 사건이 아니며, 법리 해석에 따른 분쟁이 예상되어 책임 입증에 시간이 걸릴 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(회사 임원 A), 경찰 수사가 진행 중이며(공적 절차 진행), 추가 피해자 발생 가능성이 있습니다(집단적 피해 가능성). 다만, 상대방의 자력(회사 규모)과 구체적인 피해 금액 및 확정된 피해자 수가 불분명하여 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 1명, 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[이슈+]닻 올린 '노란봉투법', 한국 제조업 흔드나…산업계 '교섭 폭탄'...</t>
+          <t>日 삿포로서 '벌레 먹기 게임' 강요…부하 직원에 가혹행위</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>businessplus.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.businessplus.kr/news/articleView.html?idxno=108594</t>
+          <t>https://www.newsis.com/view/NISX20260315_0003548728</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-11 00:50:21.586203+00:00</t>
+          <t>2026-03-15 12:37:52.665550+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>광명 새마을금고</t>
+          <t>한전KPS</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고등법원으로 환송)</t>
+          <t>대법원 상고 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>광명 새마을금고 대출팀장 A 씨가 부적절한 대출로 회사에 82억 원의 손실을 입혔으나, 이미 정직 처분을 받은 후 해고된 것은 이중징계에 해당하여 무효라는 대법원 판결이 나왔습니다. 대법원은 원심을 파기하고 사건을 수원고등법원으로 환송하며, 1차 징계가 유효하므로 2차 해고는 이중징계에 해당한다고 판단했습니다. 이 판결은 새마을금고 중앙회의 징계 요구에 지역 금고가 반드시 따라야 하는 것은 아니라는 법리를 확립했습니다.</t>
+          <t>한전KPS 직원 8명이 인도 해외 사업소에서 격오지 근무 수당을 제대로 받지 못했다며 사측을 상대로 소송을 제기했습니다. 1심에서는 원고 승소했으나 2심에서는 사규 미개정을 이유로 원고 패소 판결을 받았으며, 현재 일부 원고가 대법원에 상고한 상태입니다. 개인당 2천만원대 미지급 수당을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>대법원 판결로 광명 새마을금고의 해고가 이중징계로 무효임이 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 상대방인 새마을금고는 금융기관으로 자력이 충분하며 (적합 조건 2), 이미 대법원 판결이 나와 증거 확보가 용이합니다 (적합 조건 5). 다만, 집단적 피해가 아니며, 직원의 직접적인 피해 금액이 구체적으로 명시되지 않았습니다.</t>
+          <t>상대방인 한전KPS는 한국전력의 자회사로 공기업이며 자력이 충분합니다(적합 조건 2). 또한, 사내 해외근무지 평가 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해자 수가 8명으로 집단적 피해(수십 명 이상)로 보기 어렵고, 1심과 2심의 판단이 엇갈려 상대방 책임의 명확성이 다소 부족합니다. 개별 피해 금액도 수천만원 수준으로 '피해 규모가 큼' 조건에 완전히 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인당 2100만~3000만원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>새마을금고, 82억 손실 낸 직원 해고 못해…대법 “정직 후 해고는 이중...</t>
+          <t>한전 자회사 '해외 격오지' 수당 소송, 1·2심 엇갈린 판단 왜?</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38947</t>
+          <t>https://www.newsis.com/view/NISX20260313_0003546898</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-11 00:43:52.349642+00:00</t>
+          <t>2026-03-15 00:33:20.827678+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>롯데케미칼 및 노조 내부 조사 진행 중, 인사위원회 예정</t>
+          <t>인권단체 지원 및 지자체 지원 촉구</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>롯데케미칼 여수사업장 노동조합의 주요 간부에 대한 성희롱 의혹이 제기되어 논란이 되고 있습니다. 노조는 해당 간부가 직무 배제 상태이며 피해자는 이미 퇴사했다고 밝혔으나, 노조의 미온적인 대처에 대한 비판이 있습니다. 롯데케미칼 사측과 노조 모두 해당 사안에 대해 조사를 진행 중이며, 롯데케미칼은 차주 인사위원회를 통해 결론을 낼 예정입니다.</t>
+          <t>광주·전남 지역에서 외국인 노동자들에 대한 착취 및 강제 노동 피해가 잇따르고 있으나, 이들을 보호할 임시 쉼터가 전무한 실정입니다. 고흥 굴 양식장과 나주 벽돌공장 사례처럼 피해자들이 인권 단체의 도움을 받고 있으며, 지자체의 적극적인 지원과 임시 거처 마련이 시급하다는 목소리가 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>롯데케미칼이라는 대기업이 연루되어 상대방 자력이 충분하고(적합 조건 2), 사측과 노조의 조사가 진행 중이며 인사위원회가 예정되어 공적 절차가 진행되고 있어(적합 조건 6) 소송금융 투자 가능성이 있습니다. 다만, 현재 가해자와 피해자 간 주장이 달라 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 아닌 단일 피해 사례로 보이며(적합 조건 3 미충족), 피해 규모가 구체적으로 확인되지 않아(적합 조건 4 미충족) 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(가해 고용주), 집단적 피해 가능성이 높으며, 증거 확보 가능성도 있습니다(영상, 임금 기록). 그러나 상대방의 자력 불확실성, 그리고 공적 절차(수사 등) 진행 여부가 불분명하여 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[단독] 직무 배제, 규율 따라 조치 ...롯데케미칼, 노조 간부 성희롱 논...</t>
+          <t>착취 피해 외국인노동자 임시쉼터 광주·전남 0곳… 지자체 지원 시급</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215075</t>
+          <t>https://www.newsis.com/view/NISX20260315_0003548500</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-11 00:23:15.341901+00:00</t>
+          <t>2026-03-15 00:26:29.258503+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>충청소방학교장</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 첫날, 단체교섭판단지원위원회 운영 및 현장 밀착 지도 예정</t>
+          <t>가해 교육생들의 퇴교 처분 취소 소송 1심 승소, 충청소방학교장 항소로 2심 진행 예정</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>하도급 노동자에 대한 원청의 책임을 강화하고 파업 노동자에 대한 기업의 무분별한 손해배상 청구를 제한하는 '노란봉투법'이 6개월 유예기간을 거쳐 3월 10일 시행되었습니다. 여야는 법 시행에 대해 상반된 입장을 보였으며, 정부는 현장의 혼란을 최소화하고 제도가 안정적으로 안착하도록 지원할 계획입니다. 이 법은 향후 노동 관련 집단소송의 법적 기반을 강화할 것으로 예상됩니다.</t>
+          <t>충청소방학교 교육생 2명이 동료에게 폭언하고 상관을 성희롱한 혐의로 퇴교 처분을 받았습니다. 이들은 퇴교 처분에 불복하여 행정소송을 제기했고, 1심 법원은 폭언 사실은 인정되나 중대 비위행위는 아니라고 판단하여 퇴교 처분을 취소했습니다. 충청소방학교장이 이에 항소하여 현재 2심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하도급 노동자에 대한 원청의 책임이 강화되고 파업 노동자에 대한 손해배상 청구가 제한되어 집단적 피해 구제 및 대규모 소송 가능성이 높아졌습니다. (적합 조건 3: 집단적 피해, 4: 피해 규모가 큼) 또한, 법 시행에 따른 정부의 단체교섭판단지원위원회 운영 및 현장 지도 계획은 공적 절차 진행으로 볼 수 있습니다. (적합 조건 6: 이미 공적 절차 진행 중) 다만, 아직 구체적인 사건이 발생한 것은 아니므로 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>가해자들의 폭언 사실은 녹음 파일이라는 명확한 증거로 인정되나(적합 조건 5), 1심 법원이 이를 '중대한 비위행위'로 보지 않아 퇴교 처분을 취소한 점은 피해자의 손해배상 청구 시 책임 입증 및 손해액 산정에 불리하게 작용할 수 있습니다. 소송 상대방이 충청소방학교(공공기관)가 될 경우 자력은 충분하며(적합 조건 2), 학교 학칙 위반 심사 및 행정심판 등 공적 절차가 진행된 바 있습니다(적합 조건 6). 피해 규모가 명확히 특정되지 않고, 피해자가 1명인 점을 고려하여 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>11년 묵은 노란봉투법 시행 첫날…여  갈등 예방  vs 야  파업 확대</t>
+          <t>“너는 썩은 귤 속 벌레, XX 패야됨” 폭언·성희롱 소방학교 교육생, 퇴...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031017153820356</t>
+          <t>https://biz.heraldcorp.com/article/10694131?ref=naver</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:42.438125+00:00</t>
+          <t>2026-03-14 00:45:35.204530+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>고흥 굴 양식장</t>
+          <t>네이마르</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>이주인권 단체 개입, 추가 피해자 존재 가능성</t>
+          <t>브라질 노동 법원에 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>고흥 굴 양식장에서 외국인 계절 노동자들을 불법 강제 출국시켜 증인과 증거를 인멸하려 한 시도가 포착되어 파장이 일고 있습니다. 한 피해자는 이주인권 단체의 도움으로 양식장과 숙소를 탈출했으며, 고흥군에 남아있는 다른 피해자들의 상황에 대한 우려가 제기되고 있습니다.</t>
+          <t>네이마르의 전용 요리사 A씨가 브라질 노동 법원에 네이마르를 상대로 약 7,300만 원 규모의 손해배상 소송을 제기했습니다. A씨는 네이마르의 '갑질 논란'을 주장하며 피해를 호소하고 있습니다. 이 사건은 네이마르의 잦은 부상과 함께 최근 그를 둘러싼 논란 중 하나입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>고흥 굴 양식장에서 외국인 계절 노동자들을 불법 강제 출국시켜 증거를 인멸하려 한 정황이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 존재하고(적합 조건 3), 이주인권 단체의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력과 구체적인 피해 규모가 명확하지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방(네이마르)의 자력이 충분하고(적합 조건 2), '갑질 논란'으로 상대방 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1). 그러나 집단적 피해가 아닌 단일 피해자이며, 피해 금액이 소송금융 투자 대상으로 '매우 크다'고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7,300만 원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>고흥 굴 양식장 외국인 계절 노동자, 불법 강제 출국 시도 '파장'</t>
+          <t>'갑질 논란+잦은 부상' 네이마르의 한숨,  나로 사는 건 정말 어렵다</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>fourfourtwo.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903589</t>
+          <t>https://www.fourfourtwo.co.kr/news/articleView.html?idxno=88945</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-10 12:33:59.200810+00:00</t>
+          <t>2026-03-14 00:42:52.805683+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>노마 (Noma)</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초기 단계, 잠재적 분쟁 발생 우려</t>
+          <t>소셜 미디어를 통한 주방 환경 폭로 및 피해자 연대 구축 움직임</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청의 사용자 범위와 쟁의행위 대상이 확대되면서 중소기업계는 파업 비용 부담 및 원청과의 거래 단절을 우려하고 있습니다. 정부 가이드라인의 모호성으로 원·하청 간 2차 분쟁이 증가하고, 결국 중소 하청기업의 폐업과 일자리 감소로 이어질 수 있다는 지적이 나옵니다.</t>
+          <t>전 세계 파인 다이닝의 정점인 '노마'를 포함한 고급 레스토랑 주방 환경 문제가 소셜 미디어와 데이터를 통해 폭로되기 쉬워졌습니다. 이는 피해자들의 수평적 연대를 가능하게 하며, 기업 스폰서들에게 소비자 불매운동과 같은 리스크를 야기하고 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 대기업 원청과 다수 중소 하청기업 간의 잠재적 분쟁 가능성이 높습니다. 원청의 자력은 충분하고(적합 조건 2), 하청기업의 집단적 피해(폐업, 일감 단절) 규모가 클 것으로 예상되나(적합 조건 3, 4), 아직 구체적인 피해 사례나 소송이 발생하지 않아 즉각적인 투자 대상으로는 'Medium'으로 판단됩니다.</t>
+          <t>소셜 미디어를 통한 피해자 연대 구축 및 데이터 기반 폭로 가능성으로 '집단적 피해' 및 '증거 확보 가능' 조건에 부합할 수 있습니다. 또한 '기업 스폰서' 언급으로 자력 있는 상대방이 존재할 가능성이 있습니다. 다만, 특정 사건이나 구체적인 피해 규모가 명시되지 않아 적합도 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>다수 중소 하청기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>파업비용 떠안고 일감 끊길수도 …中企, 노란봉투법 역설 '경계'</t>
+          <t>음식은 예술, 주방은 지옥… 전 세계 파인 다이닝의 정점 ‘노마’의 추...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/sb-founded/6095292</t>
+          <t>https://biz.chosun.com/international/international_general/2026/03/14/TLIK6K354BBQFAXFT3CPMWZHBI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-10 00:50:41.210386+00:00</t>
+          <t>2026-03-14 00:23:38.154221+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>브로커 및 행정사</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>총파업 등 노사 갈등 심화, 집단 소송 가능성 제기</t>
+          <t>정부로부터 인신매매 피해자로 공식 확인 절차 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>삼성전자의 역대급 실적에도 불구하고 보상 격차와 계약직 문제로 인한 노사 갈등이 심화되고 있으며, 총파업 가능성까지 언급되고 있다. 이는 과거 마이크로소프트의 사례처럼 집단 소송으로 이어질 수 있는 '삼성전자 패러독스'로 지적된다.</t>
+          <t>이주노동자들이 인신매매 피해자로 정부로부터 공식 확인받는 사례가 증가하고 있다. 법무부의 취업비자 제도와 브로커 및 행정사의 개입으로 인해 이주노동자들의 피해가 지속적으로 커지는 구조가 문제로 지적된다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성전자)로 자력이 충분하며 (적합 조건 2), '총파업' 언급 및 보상 격차, 계약직 문제로 다수의 피해자 발생 가능성이 높다 (적합 조건 3). 그러나 기사는 칼럼으로 구체적인 법적 책임이 명확히 특정되거나 공적 절차가 진행 중인 단계는 아니다.</t>
+          <t>이주노동자들이 인신매매 피해자로 정부로부터 공식 확인받는 사례가 늘고 있어 집단적 피해 가능성이 높고(적합 조건 3), 정부 공식 확인이라는 객관적 증거가 존재하며(적합 조건 5), 공적 절차(정부 확인)가 진행 중입니다(적합 조건 6). 다만, 소송 상대방인 브로커나 행정사의 자력은 불분명하며, 기사만으로는 책임의 명확성이 충분히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>총파업 참여자 및 보상 격차, 계약직 문제 관련 다수 직원</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[박종면칼럼] 200조 이익 앞의 총파업, '삼성전자 패러독스'</t>
+          <t>[외국인력정책 개편, 이것만은 ②] 이주노동 제도, 법무부는 손떼야</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656125</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233188</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-10 00:47:23.072963+00:00</t>
+          <t>2026-03-13 00:21:07.860785+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>노란봉투법 시행, 노조의 파업 예고 및 협의 요구</t>
+          <t>노동청 앞 시위 진행, 과거 시정명령 거부 및 노동자성 인정 소송 승소 이력</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 기업의 경영상 의사결정이 노동조건에 영향을 미칠 경우 노동쟁의 대상이 될 수 있어 산업계의 긴장감이 커지고 있습니다. SK텔레콤은 SK스토아 매각 추진에 노조가 파업을 예고했고, 카카오는 다음 사업 구조 개편에 AXZ 노조가 협의를 요구하는 등 노사 갈등이 확대될 조짐을 보이고 있습니다. 이는 기업의 구조 개편이나 투자 결정 지연으로 이어질 수 있다는 우려가 제기됩니다.</t>
+          <t>제화업계 노동자들이 4대 보험 및 퇴직금을 지급받지 못했으며, 사측의 시정명령 거부에도 불구하고 소송을 통해 노동자성을 인정받았습니다. 그러나 여전히 '없는 소송의 늪'에 내몰리고 있으며, 노동청 앞에서 '가짜 3.3 기념식'이라는 시위를 통해 문제를 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 기업의 경영 판단에 대한 노조의 단체행동권이 확대되어 노사 갈등이 증가할 가능성이 높습니다. SK텔레콤, 카카오 등 상대방 기업의 자력이 충분하고, 노조 단위의 집단적 피해 우려가 있어 적합 조건에 해당합니다. 다만, 현재는 구체적인 손해 발생이나 기업의 법적 책임이 명확히 확정되지 않았으며, 피해 규모 또한 미상입니다.</t>
+          <t>상대방(사측)의 4대 보험 및 퇴직금 미지급 책임이 명확하며(적합 조건 1), 노동청의 시정명령과 사법적 단죄를 통해 증거가 확보되어 있습니다(적합 조건 5, 6). 다만, 상대방의 자력이나 정확한 피해 규모, 피해자 수가 명확히 제시되지 않아 'High' 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>노조원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>SKT·업스테이지도 발목 잡히나…노란봉투법 시행, 파장은</t>
+          <t>'가짜 3.3 기념식'이 노동청 앞에서 열린 이유</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026030914222968334</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233161</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-10 00:41:22.435899+00:00</t>
+          <t>2026-03-12 00:45:10.247763+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>원청 기업</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 인한 노사관계 변화 및 예상되는 집단 교섭/쟁의</t>
+          <t>노란봉투법 시행에 따른 원청-하청 간 교섭 요구 및 법정 투쟁 예상</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>노란봉투법이 오늘부터 시행되면서 하청 노동자들이 원청 기업에 단체교섭을 요구할 수 있게 되고, 노동조합의 손해배상 책임이 제한된다. 노동계는 이를 환영하며 대규모 교섭 요구를 예고하고 있으나, 경영계는 산업 현장의 혼란을 우려하고 있다. 이 법은 향후 집단적 노동 분쟁의 가능성을 높일 것으로 예상된다.</t>
+          <t>하청 기업 근로자가 원청을 상대로 교섭할 수 있는 노란봉투법이 시행되면서 첫날 407개 하청 노조, 8만1천600명이 원청 기업에 교섭을 요구했습니다. 이 법안은 사용자 범위와 쟁의 대상이 명확하지 않아 격한 교섭 투쟁과 법정 투쟁이 예상되며, 산업 현장이 교섭과 소송에 에너지를 소진할 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청 기업의 사용자 범위가 확대되어 하청 노동자들의 집단적 단체교섭 및 쟁의 가능성이 높아졌다. 이는 대기업을 상대로 한 집단 소송의 잠재적 기회를 제공하지만 (적합 조건 2: 상대방 자력 충분, 적합 조건 3: 집단적 피해), 아직 구체적인 피해 발생이나 소송이 제기된 사건은 아니다.</t>
+          <t>노란봉투법 시행으로 하청 노조 8만1천600명이 원청 기업에 교섭을 요구하며, 향후 대규모 법정 투쟁이 예상됩니다. 이는 집단적 피해 가능성이 높고, 상대방인 원청 기업들은 자력이 충분할 것으로 판단됩니다. 다만, 아직 구체적인 소송 사건이 발생한 단계는 아니며, 법리적 쟁점의 명확성이 부족하여 개별 사건의 적합도를 추가 검토해야 합니다. (적합 조건: 집단적 피해, 상대방에게 자력이 충분함)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8만1천600명</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[사설]노란봉투법 시행, 부작용 최소화할 자제 필요하다</t>
+          <t>[사설] 노란봉투법 시행, 현장 혼란 해소 위한 보완 법안 속히 마련해야</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01640006645382008</t>
+          <t>https://www.imaeil.com/page/view/2026031117494540220</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-10 00:39:42.334876+00:00</t>
+          <t>2026-03-12 00:33:26.670130+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
-          <t>성폭력 피해 상담 진행 중</t>
+          <t>노란봉투법 시행 초기, 현장 혼란 및 노사 갈등 예상</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>성폭력 피해 상담소를 찾은 피해자 중 5명 중 1명은 직장에서 피해를 입었으며, 지난해 582명의 신규 피해자가 상담을 받았다. 이는 직장 내 성폭력 피해가 광범위하게 발생하고 있음을 보여준다. 피해자의 91.1%가 여성으로 나타났다.</t>
+          <t>노란봉투법 시행으로 건설 현장에서 원청 교섭 요구와 파업 가능성이 확대될 것이라는 우려가 제기되고 있다. 해외 유사 사례에서 공사 지연과 노사 갈등이 속출했던 점을 들어, 국내에서도 시행 초기 현장 혼란과 분쟁이 불가피할 것으로 전문가들은 전망한다. 제도 운영을 위한 명확한 기준과 판례 축적이 중요하다고 지적된다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>직장 내 성폭력 피해자가 다수 발생하고 있어 집단적 피해 가능성이 높음 (적합 조건 3, 4). 다만, 특정 가해 기업이나 기관이 명시되지 않아 상대방의 자력 및 책임 명확성 확인이 필요하며, 현재 공적 절차가 진행 중이라는 명확한 증거는 부족함.</t>
+          <t>노란봉투법 시행으로 원청과 하청 노동자 간 교섭 및 파업 관련 분쟁이 증가할 것으로 예상되며, 호주 사례처럼 공사 지연 및 지체상금 등 대규모 피해 발생 가능성이 높음 (집단적 피해, 피해 규모 큼). 그러나 법 시행 초기 단계로, 구체적인 책임 범위와 판례가 축적되기 전까지는 현장 혼란과 법리적 불확실성이 존재함 (상대방 책임 불명확).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>582명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>성폭력 피해 직장에서 가장 많이 발생…피해자 91% '여성'</t>
+          <t>[기획] 노란봉투법 해외서도 '골머리'</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2037885</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1345246</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-10 00:27:46.354481+00:00</t>
+          <t>2026-03-11 12:53:36.626441+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>세종공동캠퍼스 관련 법인</t>
+          <t>원청 기업</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>부당해고 소송 진행 중</t>
+          <t>노란봉투법 시행 직후 전국 사업장에서 원청 대상 교섭 공세 시작, 무제한 소송 우려 제기</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>세종공동캠퍼스 상임이사 A씨가 해고된 후 법인을 상대로 부당해고 소송을 진행 중입니다. 상임이사 자리는 9개월째 공석이며, 세종시와 행복청 간 의견 차이가 있는 것으로 보도되었습니다.</t>
+          <t>노란봉투법 시행 첫날, 전국 900여개 사업장에서 원청 기업을 상대로 한 하청 노조의 교섭 공세가 시작되며 산업 현장의 혼란이 가중되고 있다. 국민의힘은 법이 사용자의 범위를 모호하게 확장하고 손해배상 청구를 제한하여 무제한 소송과 불법 쟁의를 초래할 수 있다고 우려하며 제도 보완을 촉구했다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방(세종공동캠퍼스 관련 법인 및 세종시, 행복청)의 자력이 충분하며, 부당해고 주장이 명확하여 소송이 진행 중인 점은 적합 조건에 해당합니다. 다만, 개인 소송으로 집단적 피해나 대규모 피해 금액은 확인되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>노란봉투법 시행으로 전국 900여개 사업장에서 원청 기업을 상대로 한 하청 노조의 교섭 공세가 시작되어 집단적 피해(3) 발생 가능성이 높고, 상대방인 원청 기업은 자력이 충분한 대기업일 가능성(2)이 크다. 그러나 기사 내용만으로는 특정 사건의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>전국 900여개 사업장의 하청 노조 및 조합원 다수</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>세종공동캠퍼스 상임이사 해고 9개월째 공석</t>
+          <t>국민의힘  노란봉투법 '기업 절규' 외면…제도 보완해야</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841544</t>
+          <t>https://www.mt.co.kr/politics/2026/03/11/2026031111343835700</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:57.884595+00:00</t>
+          <t>2026-03-11 12:49:03.511282+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>학교법인</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>노동조합법 3조 개정안 시행 및 관련 법적 다툼 예상</t>
+          <t>1심 판결 선고 (원고 일부 승소)</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>노동조합법 3조 개정안이 10일부터 시행되어 노동조합의 정당한 활동으로 발생한 손해에 대한 사용자의 손해배상 청구가 제한됩니다. 이는 파업에 대한 기업의 무분별한 대규모 손해배상 청구를 줄일 것으로 기대되지만, 사안마다 정당한 노조 활동인지 법원 판단을 받아야 하므로 법적 다툼은 계속될 것으로 전망됩니다. 노동계는 과도한 손해배상 부담이 줄어들 것으로 기대하는 반면, 경영계는 불법 파업 억제력이 약화될 것을 우려하고 있습니다.</t>
+          <t>고등학교 영양사 A씨가 학교법인과 행정실장, 교사를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 받았습니다. 이 사건은 영양사가 겪은 갑질과 성희롱에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>노동조합법 3조 개정안 시행으로 정당한 노조 활동에 대한 사용자의 손해배상 청구가 제한되어, 향후 부당한 손해배상 청구에 대한 노조 및 근로자 측의 방어 기회가 확대될 것으로 예상됩니다. 이는 집단적 피해(3. 집단적 피해) 및 잠재적으로 큰 피해 규모(4. 피해 규모가 큼)를 가진 노동 분쟁에서 소송금융 투자 기회를 창출할 수 있으나, 현재 특정 사건이 아닌 법률 개정 소식이므로 적합도는 Medium으로 판단됩니다.</t>
+          <t>법원에서 원고 일부 승소 판결이 내려져 상대방의 책임이 명확하고(적합 조건 1), 학교법인이라는 상대방의 자력이 충분하며(적합 조건 2), 이미 소송을 통해 증거가 확보되어 법적 판단을 받은 사건입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 구체적으로 명시되지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>‘파업 손배 폭탄’ 줄고…법적 다툼 땐 ‘정당한 노조 활동 여부’가 ...</t>
+          <t>[단독] 학교 영양사가 겪은 갑질·성희롱  이사장 줄 명란젓 사와 ,  너...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603092041025</t>
+          <t>https://lawtalknews.co.kr/article/ICBG8UICWWO3</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-09 13:11:58.540742+00:00</t>
+          <t>2026-03-11 12:48:52.692467+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D109" t="inlineStr"/>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박</t>
+          <t>노란봉투법 시행에 따른 산업계 전반의 법정 분쟁 예상</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>노란봉투법(개정 노동조합 및 노동관계조정법)이 시행을 하루 앞두고 있다. 이 법은 원청 사용자에게 하청 노동조합과의 단체교섭 의무를 부과하고 노동쟁의 과정에서 발생한 손해배상 청구 범위를 제한하는 내용을 담고 있다. 대통령실은 이 법이 노동자의 생존권을 위협하는 보복성 손해배상의 족쇄를 풀고 노사 상생의 새로운 출발점이 될 것이라고 평가했다.</t>
+          <t>노란봉투법 시행으로 인해 한국 제조업 전반에서 하청 관계의 교섭 및 고용 형태를 둘러싼 법정 분쟁이 수년간 이어질 것으로 전망됩니다. 산업계는 법이 업종별 특성을 반영하지 못하고 일률적으로 규정하여 혼란을 야기할 것이라고 우려하고 있으며, 이는 다수의 기업과 하청 근로자 간의 집단적 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청의 하청 노조에 대한 단체교섭 의무가 명확해지고 손해배상 청구 범위가 제한된다. 이는 대기업 등 자력 있는 원청을 상대로 한 하청 노동자들의 집단적 피해 구제 소송 가능성을 높여 소송금융 투자에 대한 전략적 기회를 제공한다. (적합 조건: 상대방 책임 명확화, 상대방 자력 충분, 집단적 피해)</t>
+          <t>노란봉투법 시행으로 산업계 전반에 걸쳐 하청 관계의 교섭 및 고용 형태를 둘러싼 집단적 법정 분쟁이 예상됩니다. 이는 대기업 등 자력 있는 상대방을 대상으로 다수의 피해자가 발생할 가능성이 높다는 점에서 적합 조건(상대방 자력, 집단적 피해, 피해 규모)에 부합합니다. 다만, 아직 구체적인 피해 사실이나 책임 주체가 명확히 특정된 사건이 아니며, 법리 해석에 따른 분쟁이 예상되어 책임 입증에 시간이 걸릴 수 있습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>강훈식, 노란봉투법 시행 앞두고 “노사 상생 새 출발점 돼야”</t>
+          <t>[이슈+]닻 올린 '노란봉투법', 한국 제조업 흔드나…산업계 '교섭 폭탄'...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>businessplus.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/bluehouse/1248478.html</t>
+          <t>https://www.businessplus.kr/news/articleView.html?idxno=108594</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-09 13:10:17.196670+00:00</t>
+          <t>2026-03-11 00:50:21.586203+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>대한민국 (공군)</t>
+          <t>광명 새마을금고</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>공군 군무원 해임 처분 취소 소송 1심 판결</t>
+          <t>대법원 파기환송 (수원고등법원으로 환송)</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>공군 군무원 A 씨가 부하 직원들에게 성희롱성 발언과 추가 근무 강요로 해임되었으나, 법원은 해임 조치가 과도하다며 A 씨의 손을 들어줬다. 재판부는 비위 정도가 경미하고 피해 정도가 현저히 크지 않다고 판단하며 강등, 정직 등으로도 징계 목적을 달성할 수 있다고 지적했다.</t>
+          <t>광명 새마을금고 대출팀장 A 씨가 부적절한 대출로 회사에 82억 원의 손실을 입혔으나, 이미 정직 처분을 받은 후 해고된 것은 이중징계에 해당하여 무효라는 대법원 판결이 나왔습니다. 대법원은 원심을 파기하고 사건을 수원고등법원으로 환송하며, 1차 징계가 유효하므로 2차 해고는 이중징계에 해당한다고 판단했습니다. 이 판결은 새마을금고 중앙회의 징계 요구에 지역 금고가 반드시 따라야 하는 것은 아니라는 법리를 확립했습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>공군이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 성희롱 및 직권남용 행위가 내부 조사 및 법원 판단 과정에서 인정되어 증거가 확보된 상태(적합 조건 5). 또한 해임 처분 관련 국방부 항고심사위원회 및 행정소송이 진행된 바 있어 공적 절차가 있었음(적합 조건 6). 다만 피해 규모가 명확히 크다고 보기 어렵고, 집단적 피해의 규모가 수십 명 이상으로 특정되지 않아 High 등급에는 미치지 못함.</t>
+          <t>대법원 판결로 광명 새마을금고의 해고가 이중징계로 무효임이 확인되어 상대방 책임이 명확합니다 (적합 조건 1). 상대방인 새마을금고는 금융기관으로 자력이 충분하며 (적합 조건 2), 이미 대법원 판결이 나와 증거 확보가 용이합니다 (적합 조건 5). 다만, 집단적 피해가 아니며, 직원의 직접적인 피해 금액이 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>부하 직원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] 부하 직원 성희롱‥법원  해임 지나쳐</t>
+          <t>새마을금고, 82억 손실 낸 직원 해고 못해…대법 “정직 후 해고는 이중...</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805858_37012.html</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38947</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-09 00:44:18.322275+00:00</t>
+          <t>2026-03-11 00:43:52.349642+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>대형 건설사 (원청)</t>
+          <t>롯데케미칼 노동조합, 롯데케미칼</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정, 건설업계 전반의 어려움 가중</t>
+          <t>롯데케미칼 및 노조 내부 조사 진행 중, 인사위원회 예정</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>건설업계가 노란봉투법 시행, 대출 규제, 중동 전쟁으로 인한 공사비 상승의 삼중고를 겪고 있습니다. 특히 노란봉투법으로 원청과 하도급 업체 간의 법적 분쟁이 증가할 것으로 예상되며, 대출 규제는 분양 및 입주 지연을, 중동 전쟁은 원자재 가격 상승을 야기하여 건설사들의 경영 부담을 가중시키고 있습니다.</t>
+          <t>롯데케미칼 여수사업장 노동조합의 주요 간부에 대한 성희롱 의혹이 제기되어 논란이 되고 있습니다. 노조는 해당 간부가 직무 배제 상태이며 피해자는 이미 퇴사했다고 밝혔으나, 노조의 미온적인 대처에 대한 비판이 있습니다. 롯데케미칼 사측과 노조 모두 해당 사안에 대해 조사를 진행 중이며, 롯데케미칼은 차주 인사위원회를 통해 결론을 낼 예정입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청과 하도급 업체 간의 법적 분쟁이 증가할 가능성이 높으며, 대형 건설사(원청)는 자력이 충분한 상대방이 될 수 있습니다. (적합 조건 1, 2, 3) 그러나 기사는 특정 사건이나 구체적인 피해 규모를 제시하지 않고, 전반적인 산업의 어려움을 다루고 있어 소송금융 투자 대상으로서의 명확한 사건 특정은 어렵습니다.</t>
+          <t>롯데케미칼이라는 대기업이 연루되어 상대방 자력이 충분하고(적합 조건 2), 사측과 노조의 조사가 진행 중이며 인사위원회가 예정되어 공적 절차가 진행되고 있어(적합 조건 6) 소송금융 투자 가능성이 있습니다. 다만, 현재 가해자와 피해자 간 주장이 달라 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 아닌 단일 피해 사례로 보이며(적합 조건 3 미충족), 피해 규모가 구체적으로 확인되지 않아(적합 조건 4 미충족) 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>수주·분양·시공 다 막혔다…노봉법·대출규제·공사비 ‘삼중고’</t>
+          <t>[단독] 직무 배제, 규율 따라 조치 ...롯데케미칼, 노조 간부 성희롱 논...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050207?ref=naver</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215075</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-09 00:39:57.087616+00:00</t>
+          <t>2026-03-11 00:23:15.341901+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>가해자 해임처분취소 소송 원고 승소 판결</t>
+          <t>노란봉투법 시행 첫날, 단체교섭판단지원위원회 운영 및 현장 밀착 지도 예정</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>부하 직원에게 성희롱성 발언과 갑질을 한 5급 군무원 A씨가 해임 처분을 받자 공군참모총장을 상대로 해임처분취소 소송을 제기했다. 서울행정법원은 A씨의 징계 사유는 인정하면서도 해임 처분이 과도하다며 원고 승소 판결을 내렸다. 이로 인해 A씨의 해임 처분은 위법하게 되었다.</t>
+          <t>하도급 노동자에 대한 원청의 책임을 강화하고 파업 노동자에 대한 기업의 무분별한 손해배상 청구를 제한하는 '노란봉투법'이 6개월 유예기간을 거쳐 3월 10일 시행되었습니다. 여야는 법 시행에 대해 상반된 입장을 보였으며, 정부는 현장의 혼란을 최소화하고 제도가 안정적으로 안착하도록 지원할 계획입니다. 이 법은 향후 노동 관련 집단소송의 법적 기반을 강화할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>군무원 A의 성희롱 및 갑질 행위가 법원에서 징계 사유로 인정되어 '상대방 책임 명확' 및 '증거 확보 가능' 조건에 부합합니다. 또한, 소송 상대방이 공공기관인 공군참모총장이므로 '상대방 자력 충분' 조건도 충족합니다. 다만, 기사는 가해자의 해임처분취소 소송 판결에 대한 내용으로, 피해자들이 직접 손해배상을 청구하는 소송은 아직 보도되지 않아 피해 규모 및 피해자들의 소송 의지가 불분명하여 적합도를 'Medium'으로 판단합니다.</t>
+          <t>노란봉투법 시행으로 하도급 노동자에 대한 원청의 책임이 강화되고 파업 노동자에 대한 손해배상 청구가 제한되어 집단적 피해 구제 및 대규모 소송 가능성이 높아졌습니다. (적합 조건 3: 집단적 피해, 4: 피해 규모가 큼) 또한, 법 시행에 따른 정부의 단체교섭판단지원위원회 운영 및 현장 지도 계획은 공적 절차 진행으로 볼 수 있습니다. (적합 조건 6: 이미 공적 절차 진행 중) 다만, 아직 구체적인 사건이 발생한 것은 아니므로 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>“미인계 써봐” 성희롱 군무원… 법원 “해임 부당”</t>
+          <t>11년 묵은 노란봉투법 시행 첫날…여  갈등 예방  vs 야  파업 확대</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260308510067?OutUrl=naver</t>
+          <t>https://www.sidae.com/article/2026031017153820356</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-09 00:37:50.446637+00:00</t>
+          <t>2026-03-10 12:56:42.438125+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>전국삼성전자노동조합 등 삼성전자 노조 공동투쟁본부</t>
+          <t>고흥 굴 양식장</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>노조 총파업 찬반투표 진행 중, 파업 불참자 대상 강제 전배/해고 위협 발생</t>
+          <t>이주인권 단체 개입, 추가 피해자 존재 가능성</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 총파업 찬반투표를 진행하며 파업 불참 직원을 강제 전배 및 해고 1순위로 삼고 신고센터를 운영하겠다고 밝혀 논란. 이는 개인정보보호법 위반 및 지나친 파업 강제라는 비판을 받고 있으며, 다수의 비참여 직원이 잠재적 피해자가 될 수 있음. 파업 현실화 시 K반도체 생산 차질 등 산업 전반에 큰 타격이 예상됨.</t>
+          <t>고흥 굴 양식장에서 외국인 계절 노동자들을 불법 강제 출국시켜 증인과 증거를 인멸하려 한 시도가 포착되어 파장이 일고 있습니다. 한 피해자는 이주인권 단체의 도움으로 양식장과 숙소를 탈출했으며, 고흥군에 남아있는 다른 피해자들의 상황에 대한 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 파업 불참 직원을 강제 전배 및 해고 1순위로 삼고 신고센터를 운영하겠다고 유튜브 방송을 통해 공개하여 증거가 명확함 (적합 조건 5). 전체 임직원 중 다수(수만 명)가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 있음 (적합 조건 3). 그러나 소송 상대방이 노조일 경우 자력 충분 여부가 불확실하며 (적합 조건 2 약함), 현재 소송이 진행 중인 단계는 아님.</t>
+          <t>고흥 굴 양식장에서 외국인 계절 노동자들을 불법 강제 출국시켜 증거를 인멸하려 한 정황이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 존재하고(적합 조건 3), 이주인권 단체의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 상대방의 자력과 구체적인 피해 규모가 명확하지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>수만 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>‘총파업 예고’ 삼성전자 노조… 잘나가던 K반도체 ‘찬물’ 우려</t>
+          <t>고흥 굴 양식장 외국인 계절 노동자, 불법 강제 출국 시도 '파장'</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260308509954?OutUrl=naver</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903589</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:08.182162+00:00</t>
+          <t>2026-03-10 12:33:59.200810+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>전직 개인 요리사가 노동 착취 혐의로 고소</t>
+          <t>노란봉투법 시행 초기 단계, 잠재적 분쟁 발생 우려</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>축구 스타 네이마르가 전직 개인 요리사로부터 노동 착취 혐의로 고소당했습니다. 요리사는 하루 16시간 근무, 휴식 시간 미보장 등 혹독한 환경에서 일하며 건강 문제를 겪었다고 주장하며 약 7,300만 원의 손해배상을 청구했습니다. 현재 네이마르는 부상과 기량 저하로 은퇴를 고민 중인 상황입니다.</t>
+          <t>노란봉투법 시행으로 원청의 사용자 범위와 쟁의행위 대상이 확대되면서 중소기업계는 파업 비용 부담 및 원청과의 거래 단절을 우려하고 있습니다. 정부 가이드라인의 모호성으로 원·하청 간 2차 분쟁이 증가하고, 결국 중소 하청기업의 폐업과 일자리 감소로 이어질 수 있다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>상대방인 네이마르의 자력이 충분하고, 전직 요리사의 노동 착취 주장이 구체적이어서 상대방 책임이 비교적 명확합니다. 증거 확보 가능성도 높습니다. 그러나 집단적 피해가 아닌 개별 소송이며, 청구 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못하여 적합도는 Medium으로 판단됩니다.</t>
+          <t>노란봉투법 시행으로 대기업 원청과 다수 중소 하청기업 간의 잠재적 분쟁 가능성이 높습니다. 원청의 자력은 충분하고(적합 조건 2), 하청기업의 집단적 피해(폐업, 일감 단절) 규모가 클 것으로 예상되나(적합 조건 3, 4), 아직 구체적인 피해 사례나 소송이 발생하지 않아 즉각적인 투자 대상으로는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>약 7,300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 중소 하청기업</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>성공은 인성에서 갈렸다 … 손흥민의 팬서비스와 대비되는 네이마르의...</t>
+          <t>파업비용 떠안고 일감 끊길수도 …中企, 노란봉투법 역설 '경계'</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>ftimes.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.ftimes.kr/news/articleView.html?idxno=36001</t>
+          <t>https://www.news1.kr/industry/sb-founded/6095292</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:51.254027+00:00</t>
+          <t>2026-03-10 00:50:41.210386+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>'연결되지 않을 권리' 법제화 추진 중, 중앙노동위원회 직장 내 괴롭힘 인정 판례 존재</t>
+          <t>총파업 등 노사 갈등 심화, 집단 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>퇴근 후 업무 지시로 인한 직장인들의 피로와 스트레스가 사회적 문제로 부상하며, 정부와 국회에서 '연결되지 않을 권리' 도입을 추진 중이다. 법률 전문가들은 과도한 퇴근 후 업무 지시가 직장 내 괴롭힘이나 사생활 침해로 인정되어 손해배상 청구가 가능하다고 보고 있으며, 실제 중앙노동위원회 판례도 존재한다.</t>
+          <t>삼성전자의 역대급 실적에도 불구하고 보상 격차와 계약직 문제로 인한 노사 갈등이 심화되고 있으며, 총파업 가능성까지 언급되고 있다. 이는 과거 마이크로소프트의 사례처럼 집단 소송으로 이어질 수 있는 '삼성전자 패러독스'로 지적된다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 과도한 퇴근 후 업무 지시는 직장 내 괴롭힘 또는 사생활 침해로 인정되어 손해배상 청구가 가능하며, 중앙노동위원회 판례도 존재한다. 정부와 국회에서 '연결되지 않을 권리' 법제화를 추진 중이나, 특정 대기업 피고가 명확하지 않고 개별 사건의 피해 규모가 크지 않을 수 있어 Medium 등급으로 판단한다.</t>
+          <t>대기업 피고(삼성전자)로 자력이 충분하며 (적합 조건 2), '총파업' 언급 및 보상 격차, 계약직 문제로 다수의 피해자 발생 가능성이 높다 (적합 조건 3). 그러나 기사는 칼럼으로 구체적인 법적 책임이 명확히 특정되거나 공적 절차가 진행 중인 단계는 아니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>총파업 참여자 및 보상 격차, 계약직 문제 관련 다수 직원</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>“김대리 미안한데”…부장님의 퇴근 후 업무지시 금지될까</t>
+          <t>[박종면칼럼] 200조 이익 앞의 총파업, '삼성전자 패러독스'</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410118</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656125</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:42.582328+00:00</t>
+          <t>2026-03-10 00:47:23.072963+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>세종 공동캠퍼스 운영법인</t>
+          <t>SK텔레콤, 카카오</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>전 상임이사의 부당해고 소송 진행 중</t>
+          <t>노란봉투법 시행, 노조의 파업 예고 및 협의 요구</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>세종 공동캠퍼스 상임이사 자리가 세종시와 행복청 간의 인사권 다툼으로 9개월째 공석이다. 이 과정에서 전 상임이사 A씨는 부당해고를 주장하며 운영법인을 상대로 소송을 제기했다. 상임이사 공백으로 캠퍼스 운영에 어려움이 가중되고 있으며, 최근 양 기관의 이견이 조율되어 공모 절차가 진행될 예정이다.</t>
+          <t>노란봉투법 시행으로 기업의 경영상 의사결정이 노동조건에 영향을 미칠 경우 노동쟁의 대상이 될 수 있어 산업계의 긴장감이 커지고 있습니다. SK텔레콤은 SK스토아 매각 추진에 노조가 파업을 예고했고, 카카오는 다음 사업 구조 개편에 AXZ 노조가 협의를 요구하는 등 노사 갈등이 확대될 조짐을 보이고 있습니다. 이는 기업의 구조 개편이나 투자 결정 지연으로 이어질 수 있다는 우려가 제기됩니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방인 세종 공동캠퍼스 운영법인은 공공기관의 예산으로 운영되어 자력이 충분하며(적합 조건 2), 전 상임이사의 부당해고 주장에 대한 책임이 명확하고 관련 증거 확보가 가능할 것으로 판단됨(적합 조건 1, 5). 그러나 이는 집단적 피해가 아닌 개인의 노동 관련 소송으로, 소송금융 투자에 적합한 대규모 피해로 보기는 어려움(부적합 조건 3, 4).</t>
+          <t>노란봉투법 시행으로 기업의 경영 판단에 대한 노조의 단체행동권이 확대되어 노사 갈등이 증가할 가능성이 높습니다. SK텔레콤, 카카오 등 상대방 기업의 자력이 충분하고, 노조 단위의 집단적 피해 우려가 있어 적합 조건에 해당합니다. 다만, 현재는 구체적인 손해 발생이나 기업의 법적 책임이 명확히 확정되지 않았으며, 피해 규모 또한 미상입니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>노조원 다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>세종시·행복청 자리 욕심에 공동캠퍼스 상임이사 9개월째 공석</t>
+          <t>SKT·업스테이지도 발목 잡히나…노란봉투법 시행, 파장은</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306085800063?input=1195m</t>
+          <t>https://news.mtn.co.kr/news-detail/2026030914222968334</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-09 00:30:21.701724+00:00</t>
+          <t>2026-03-10 00:41:22.435899+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>노조의 파업 불참자에 대한 인사 불이익 예고 및 총파업 준비 중</t>
+          <t>노란봉투법 시행으로 인한 노사관계 변화 및 예상되는 집단 교섭/쟁의</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>삼성전자 노조가 성과급 상한 폐지를 요구하며 총파업을 예고한 가운데, 파업 불참 직원에게 인사 불이익 및 해고를 압박하고 신고 포상금까지 내걸어 논란이 되고 있습니다. 이는 노조의 부당한 행위로 해석될 수 있으며, 다수의 파업 불참 직원이 잠재적 피해자가 될 수 있습니다.</t>
+          <t>노란봉투법이 오늘부터 시행되면서 하청 노동자들이 원청 기업에 단체교섭을 요구할 수 있게 되고, 노동조합의 손해배상 책임이 제한된다. 노동계는 이를 환영하며 대규모 교섭 요구를 예고하고 있으나, 경영계는 산업 현장의 혼란을 우려하고 있다. 이 법은 향후 집단적 노동 분쟁의 가능성을 높일 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>노조의 파업 불참자에 대한 인사 불이익 및 해고 압박 발언은 책임이 명확하며(적합 조건 1), 유튜브 라이브 방송 등 명확한 증거가 존재합니다(적합 조건 5). 또한, 삼성전자 직원 중 파업 불참자가 다수일 경우 집단적 피해가 발생할 수 있습니다(적합 조건 3). 다만, 소송 상대방인 노조의 자력에 대한 구체적인 정보가 부족하며(적합 조건 2 불확실), 현재 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미해당).</t>
+          <t>노란봉투법 시행으로 원청 기업의 사용자 범위가 확대되어 하청 노동자들의 집단적 단체교섭 및 쟁의 가능성이 높아졌다. 이는 대기업을 상대로 한 집단 소송의 잠재적 기회를 제공하지만 (적합 조건 2: 상대방 자력 충분, 적합 조건 3: 집단적 피해), 아직 구체적인 피해 발생이나 소송이 제기된 사건은 아니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>파업 불참 삼성전자 직원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>[기획] “파업 불참, 인사 불이익”… 노봉법 업고 막가는 ‘삼전 노조...</t>
+          <t>[사설]노란봉투법 시행, 부작용 최소화할 자제 필요하다</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050222?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01640006645382008</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-08 12:37:55.488008+00:00</t>
+          <t>2026-03-10 00:39:42.334876+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>정부 정책 추진 및 국회 법안 발의 논의 중</t>
+          <t>성폭력 피해 상담 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>정부가 '연결되지 않을 권리' 도입을 추진하며 근무시간 외 업무 지시 문제에 대한 논의가 활발하다. 현재는 자발적 도입 기업에 인센티브를 제공하는 방식이 검토되지만, 과도한 업무 외 연락은 직장 내 괴롭힘이나 사생활 침해로 인한 손해배상 청구, 연장근로 인정 및 주 52시간제 위반으로 이어질 수 있다는 법률 전문가 의견이 제시되었다. 이는 다수의 근로자에게 영향을 미치는 잠재적 집단소송 가능성이 있는 사안이다.</t>
+          <t>성폭력 피해 상담소를 찾은 피해자 중 5명 중 1명은 직장에서 피해를 입었으며, 지난해 582명의 신규 피해자가 상담을 받았다. 이는 직장 내 성폭력 피해가 광범위하게 발생하고 있음을 보여준다. 피해자의 91.1%가 여성으로 나타났다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>근무시간 외 업무 지시는 다수의 근로자에게 영향을 미치는 집단적 피해이며(적합 조건 3), 디지털 기록을 통해 증거 확보가 용이하다(적합 조건 5). 또한, 정부와 국회에서 '연결되지 않을 권리' 도입을 논의하는 공적 절차가 진행 중이며(적합 조건 6), 이미 중앙노동위원회에서 직장 내 괴롭힘으로 인정한 사례가 있어 상대방 책임이 명확해질 가능성이 있다(적합 조건 1). 다만, 아직 법제화 초기 단계로 개별 피해 금액이 크지 않을 수 있으며, 상대방의 자력은 개별 기업에 따라 달라질 수 있다.</t>
+          <t>직장 내 성폭력 피해자가 다수 발생하고 있어 집단적 피해 가능성이 높음 (적합 조건 3, 4). 다만, 특정 가해 기업이나 기관이 명시되지 않아 상대방의 자력 및 책임 명확성 확인이 필요하며, 현재 공적 절차가 진행 중이라는 명확한 증거는 부족함.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>582명 이상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>주말에 미안한데  카톡 사라질까…'연결되지 않을 권리' 쟁점은</t>
+          <t>성폭력 피해 직장에서 가장 많이 발생…피해자 91% '여성'</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409965</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2037885</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-08 12:30:05.577862+00:00</t>
+          <t>2026-03-10 00:27:46.354481+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>고용주 2명, 불법소개·중개업자 4명</t>
+          <t>세종공동캠퍼스 관련 법인</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>법무부 인권침해 조사 착수</t>
+          <t>부당해고 소송 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>고흥 지역 외국인 노동자 A씨와 지원단체가 고용주 2명 및 불법 소개·중개업자 4명을 근로기준법 위반 등으로 고발했습니다. 법무부가 '현대판 노예'로 불리는 외국인 노동자 인권침해 사건에 대한 철저한 조사에 착수했으며, 피해자들의 권리 구제를 약속했습니다.</t>
+          <t>세종공동캠퍼스 상임이사 A씨가 해고된 후 법인을 상대로 부당해고 소송을 진행 중입니다. 상임이사 자리는 9개월째 공석이며, 세종시와 행복청 간 의견 차이가 있는 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(근로기준법 위반 혐의로 고용주 및 불법 소개·중개업자 6명 특정), 법무부의 공식 조사가 착수되어 증거 확보가 용이하며 공적 절차가 진행 중입니다. 다만, 상대방의 자력이나 구체적인 피해 규모, 피해자 수가 명확히 확인되지 않아 투자 적합도를 'Medium'으로 판단했습니다.</t>
+          <t>상대방(세종공동캠퍼스 관련 법인 및 세종시, 행복청)의 자력이 충분하며, 부당해고 주장이 명확하여 소송이 진행 중인 점은 적합 조건에 해당합니다. 다만, 개인 소송으로 집단적 피해나 대규모 피해 금액은 확인되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>‘현대판 노예’ 고흥 외국인 노동자 인권침해 조사 착수</t>
+          <t>세종공동캠퍼스 상임이사 해고 9개월째 공석</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1772959744428342005</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841544</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-08 12:24:08.507371+00:00</t>
+          <t>2026-03-09 13:26:57.884595+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>중앙노동위원회 쟁의조정 신청</t>
+          <t>노동조합법 3조 개정안 시행 및 관련 법적 다툼 예상</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>노란봉투법 시행에 따라 전국금속노동조합 현대제철·한화오션 비정규직지회와 거제통영고성조선하청지회 조합원들이 현대제철과 한화오션 원청을 상대로 중앙노동위원회에 쟁의조정 신청서를 제출했습니다. 이는 원청의 교섭 의무 확대를 요구하며 노동자 처우 개선을 목표로 하는 움직임입니다. 재계는 법 시행에 따른 파업 증가와 경영 불확실성 확대를 우려하고 있습니다.</t>
+          <t>노동조합법 3조 개정안이 10일부터 시행되어 노동조합의 정당한 활동으로 발생한 손해에 대한 사용자의 손해배상 청구가 제한됩니다. 이는 파업에 대한 기업의 무분별한 대규모 손해배상 청구를 줄일 것으로 기대되지만, 사안마다 정당한 노조 활동인지 법원 판단을 받아야 하므로 법적 다툼은 계속될 것으로 전망됩니다. 노동계는 과도한 손해배상 부담이 줄어들 것으로 기대하는 반면, 경영계는 불법 파업 억제력이 약화될 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청의 교섭 의무가 확대되는 상황에서, 현대제철, 한화오션 등 대기업을 상대로 다수의 하청 노동조합 조합원들이 중앙노동위원회에 쟁의조정을 신청하여 공적 절차가 진행 중입니다. (적합 조건 2, 3, 6 해당) 다만, 구체적인 금전적 피해 규모는 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
+          <t>노동조합법 3조 개정안 시행으로 정당한 노조 활동에 대한 사용자의 손해배상 청구가 제한되어, 향후 부당한 손해배상 청구에 대한 노조 및 근로자 측의 방어 기회가 확대될 것으로 예상됩니다. 이는 집단적 피해(3. 집단적 피해) 및 잠재적으로 큰 피해 규모(4. 피해 규모가 큼)를 가진 노동 분쟁에서 소송금융 투자 기회를 창출할 수 있으나, 현재 특정 사건이 아닌 법률 개정 소식이므로 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>노동조합 조합원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>하청 교섭요구 '쓰나미' 현실로…재계  응할 수도, 안 할 수도 없다</t>
+          <t>‘파업 손배 폭탄’ 줄고…법적 다툼 땐 ‘정당한 노조 활동 여부’가 ...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/general-industry/6093404</t>
+          <t>https://www.khan.co.kr/article/202603092041025</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-08 00:25:58.359854+00:00</t>
+          <t>2026-03-09 13:11:58.540742+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>네이마르</t>
-[...6 lines deleted...]
-      </c>
+          <t>원청 사용자</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>전 개인 셰프가 네이마르를 상대로 소송 제기</t>
+          <t>노란봉투법 시행 임박</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>네이마르의 전 개인 셰프가 네이마르를 상대로 하루 16시간 혹사, 150명 식사 준비 등 갑질과 노동법 위반을 주장하며 소송을 제기했습니다. 청구액은 퇴직금과 초과 근무 수당을 포함해 약 7,400만 원으로 알려졌습니다.</t>
+          <t>노란봉투법(개정 노동조합 및 노동관계조정법)이 시행을 하루 앞두고 있다. 이 법은 원청 사용자에게 하청 노동조합과의 단체교섭 의무를 부과하고 노동쟁의 과정에서 발생한 손해배상 청구 범위를 제한하는 내용을 담고 있다. 대통령실은 이 법이 노동자의 생존권을 위협하는 보복성 손해배상의 족쇄를 풀고 노사 상생의 새로운 출발점이 될 것이라고 평가했다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방(네이마르)의 자력이 충분하며(적합 조건 2), 전 개인 셰프에 대한 갑질 및 노동법 위반 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 이미 소송이 제기된 상태이며, 청구 금액도 개인 사건으로는 상당한 수준입니다. 다만 집단적 피해는 아닙니다.</t>
+          <t>노란봉투법 시행으로 원청의 하청 노조에 대한 단체교섭 의무가 명확해지고 손해배상 청구 범위가 제한된다. 이는 대기업 등 자력 있는 원청을 상대로 한 하청 노동자들의 집단적 피해 구제 소송 가능성을 높여 소송금융 투자에 대한 전략적 기회를 제공한다. (적합 조건: 상대방 책임 명확화, 상대방 자력 충분, 집단적 피해)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>7,400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>갑질 폭로! '하루 16시간 혹사·150명 식사 준비' 네이마르 전 개인 셰프...</t>
+          <t>강훈식, 노란봉투법 시행 앞두고 “노사 상생 새 출발점 돼야”</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>sportalkorea.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553028821</t>
+          <t>https://www.hani.co.kr/arti/politics/bluehouse/1248478.html</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-07 12:31:16.853490+00:00</t>
+          <t>2026-03-09 13:10:17.196670+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>대한민국 (공군)</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>퇴직금, 과태료, 미지급 시간 외 수당, 업무 중 입은 부상에 대한 의료비 등 손해배상 청구</t>
+          <t>공군 군무원 해임 처분 취소 소송 1심 판결</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>한 요리사가 네이마르 측에 약 7,300만 원(3만 7천 파운드)의 손해배상을 요구하고 있습니다. 청구 항목에는 퇴직금, 미지급 시간 외 수당, 업무 중 입은 부상에 대한 의료비 등이 포함되어 있으며, 이는 노동 관련 분쟁으로 보입니다.</t>
+          <t>공군 군무원 A 씨가 부하 직원들에게 성희롱성 발언과 추가 근무 강요로 해임되었으나, 법원은 해임 조치가 과도하다며 A 씨의 손을 들어줬다. 재판부는 비위 정도가 경미하고 피해 정도가 현저히 크지 않다고 판단하며 강등, 정직 등으로도 징계 목적을 달성할 수 있다고 지적했다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방(네이마르)의 자력이 충분하며(적합 조건 2), 미지급 임금 및 업무상 부상 관련 의료비 등 구체적인 손해배상 청구 항목이 명시되어 책임 소재가 비교적 명확해 보입니다(적합 조건 1). 다만, 집단적 피해가 아닌 단일 피해자이며, 피해 금액이 수억 원 이상은 아닙니다.</t>
+          <t>공군이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 성희롱 및 직권남용 행위가 내부 조사 및 법원 판단 과정에서 인정되어 증거가 확보된 상태(적합 조건 5). 또한 해임 처분 관련 국방부 항고심사위원회 및 행정소송이 진행된 바 있어 공적 절차가 있었음(적합 조건 6). 다만 피해 규모가 명확히 크다고 보기 어렵고, 집단적 피해의 규모가 수십 명 이상으로 특정되지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>약 7,300만 원 (3만 7천 파운드)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>부하 직원 다수</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>'어딜 가나 칭찬 세례' 손흥민과 어쩜 이렇게 다를까...'은퇴 고민' 네이...</t>
+          <t>[와글와글 플러스] 부하 직원 성희롱‥법원  해임 지나쳐</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>interfootball.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=681389</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6805858_37012.html</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-07 12:27:43.048972+00:00</t>
+          <t>2026-03-09 00:44:18.322275+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>대형 건설사 (원청)</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>법무부 조사 진행 중</t>
+          <t>노란봉투법 시행 예정, 건설업계 전반의 어려움 가중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>법무부가 전남 고흥군 굴 양식장에서 발생한 이주노동자 강제노동 및 인권침해 의혹 사건에 대해 조사에 착수했습니다. 법무부는 가해자를 철저히 조사하고 피해자 구제 조치를 실시 중이며, 피해자들이 권리 구제를 받을 수 있도록 지원할 예정입니다.</t>
+          <t>건설업계가 노란봉투법 시행, 대출 규제, 중동 전쟁으로 인한 공사비 상승의 삼중고를 겪고 있습니다. 특히 노란봉투법으로 원청과 하도급 업체 간의 법적 분쟁이 증가할 것으로 예상되며, 대출 규제는 분양 및 입주 지연을, 중동 전쟁은 원자재 가격 상승을 야기하여 건설사들의 경영 부담을 가중시키고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>법무부의 공식 조사가 진행 중이므로(적합 조건 6) 증거 확보 및 상대방 책임 규명이 용이할 수 있습니다(적합 조건 5). '이주노동자' 복수 피해 가능성이 있으나(적합 조건 3), 구체적인 피해 규모나 상대방의 자력은 불확실합니다.</t>
+          <t>노란봉투법 시행으로 원청과 하도급 업체 간의 법적 분쟁이 증가할 가능성이 높으며, 대형 건설사(원청)는 자력이 충분한 상대방이 될 수 있습니다. (적합 조건 1, 2, 3) 그러나 기사는 특정 사건이나 구체적인 피해 규모를 제시하지 않고, 전반적인 산업의 어려움을 다루고 있어 소송금융 투자 대상으로서의 명확한 사건 특정은 어렵습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>법무부, 전남 고흥 이주노동자 강제노동 의혹 조사 착수</t>
+          <t>수주·분양·시공 다 막혔다…노봉법·대출규제·공사비 ‘삼중고’</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>gjdream.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>http://www.gjdream.com/news/articleView.html?idxno=667663</t>
+          <t>https://www.dt.co.kr/article/12050207?ref=naver</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-07 12:24:28.156559+00:00</t>
+          <t>2026-03-09 00:39:57.087616+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>한미약품그룹</t>
+          <t>공군참모총장</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>성비위 피해 발생 및 회사 측 사과문 발표</t>
+          <t>가해자 해임처분취소 소송 원고 승소 판결</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>한미약품그룹 송영숙 회장이 성비위 피해자와 임직원에게 공식 사과하며 회사 차원의 책임을 통감한다고 밝혔다. 이는 한미그룹 내 성비위 사건이 발생했음을 시사하며, 대기업의 책임 인정으로 향후 법적 분쟁 가능성이 제기된다.</t>
+          <t>부하 직원에게 성희롱성 발언과 갑질을 한 5급 군무원 A씨가 해임 처분을 받자 공군참모총장을 상대로 해임처분취소 소송을 제기했다. 서울행정법원은 A씨의 징계 사유는 인정하면서도 해임 처분이 과도하다며 원고 승소 판결을 내렸다. 이로 인해 A씨의 해임 처분은 위법하게 되었다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>한미약품그룹이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 송영숙 회장의 공식 사과문에서 성비위 피해 사실과 회사 측의 책임을 인정한 것으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 다만, 피해 규모와 정확한 피해자 수가 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>군무원 A의 성희롱 및 갑질 행위가 법원에서 징계 사유로 인정되어 '상대방 책임 명확' 및 '증거 확보 가능' 조건에 부합합니다. 또한, 소송 상대방이 공공기관인 공군참모총장이므로 '상대방 자력 충분' 조건도 충족합니다. 다만, 기사는 가해자의 해임처분취소 소송 판결에 대한 내용으로, 피해자들이 직접 손해배상을 청구하는 소송은 아직 보도되지 않아 피해 규모 및 피해자들의 소송 의지가 불분명하여 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[현장] 송영숙 한미 회장, '내홍' 속에서도 변함 없는 '사진 사랑'</t>
+          <t>“미인계 써봐” 성희롱 군무원… 법원 “해임 부당”</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617966/?sc=Naver</t>
+          <t>https://www.segye.com/newsView/20260308510067?OutUrl=naver</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-07 12:20:09.602622+00:00</t>
+          <t>2026-03-09 00:37:50.446637+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>원청 기업 다수 (예: 한화오션, 한국타이어 등)</t>
+          <t>전국삼성전자노동조합 등 삼성전자 노조 공동투쟁본부</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박, 하청노조의 원청 교섭 요구 확산 및 총파업 예고</t>
+          <t>노조 총파업 찬반투표 진행 중, 파업 불참자 대상 강제 전배/해고 위협 발생</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>오는 10일 노란봉투법 시행을 앞두고 재계의 불안감이 커지고 있습니다. 이 법은 사용자 범위와 노동쟁의 대상을 확대하고, 노조의 합법적인 파업에 대한 손해배상 청구를 제한하는 내용을 담고 있습니다. 하청노조의 원청 대상 교섭 요구가 증가하고 있으며, 민노총은 총파업까지 예고하는 등 노사 갈등이 심화될 것으로 전망됩니다.</t>
+          <t>삼성전자 노조가 총파업 찬반투표를 진행하며 파업 불참 직원을 강제 전배 및 해고 1순위로 삼고 신고센터를 운영하겠다고 밝혀 논란. 이는 개인정보보호법 위반 및 지나친 파업 강제라는 비판을 받고 있으며, 다수의 비참여 직원이 잠재적 피해자가 될 수 있음. 파업 현실화 시 K반도체 생산 차질 등 산업 전반에 큰 타격이 예상됨.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청 기업의 사용자성 확대 및 하청노조의 교섭 요구 증가가 예상되어 집단적 분쟁 발생 가능성이 높습니다 (적합 조건 3). 상대방(원청 기업)의 자력은 충분할 것으로 보이나 (적합 조건 2), 아직 구체적인 피해 발생 및 책임이 명확히 특정된 사건은 아닙니다. 법 시행 초기 단계로 실제 분쟁 발생 여부와 규모를 모니터링할 필요가 있습니다.</t>
+          <t>삼성전자 노조가 파업 불참 직원을 강제 전배 및 해고 1순위로 삼고 신고센터를 운영하겠다고 유튜브 방송을 통해 공개하여 증거가 명확함 (적합 조건 5). 전체 임직원 중 다수(수만 명)가 잠재적 피해자가 될 수 있어 집단적 피해 가능성이 있음 (적합 조건 3). 그러나 소송 상대방이 노조일 경우 자력 충분 여부가 불확실하며 (적합 조건 2 약함), 현재 소송이 진행 중인 단계는 아님.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>하청노동자 다수</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>시행 전부터 술렁 …재계, 노란봉투법 법적 리스크 '사면초가'</t>
+          <t>‘총파업 예고’ 삼성전자 노조… 잘나가던 K반도체 ‘찬물’ 우려</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1085485</t>
+          <t>https://www.segye.com/newsView/20260308509954?OutUrl=naver</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-06 12:49:36.510939+00:00</t>
+          <t>2026-03-09 00:35:08.182162+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>런던 베이글 뮤지엄</t>
+          <t>네이마르</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>근로감독 진행 중</t>
+          <t>전직 개인 요리사가 노동 착취 혐의로 고소</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>이 칼럼은 런던 베이글 뮤지엄에 대한 근로감독을 계기로 근로기준법 제20조(위약예정금지)의 경계를 논합니다. 근로계약 불이행에 대한 위약금 또는 손해배상액 예정 금지 조항의 취지를 설명하며, 근로감독을 통해 해당 법규 위반 여부가 검토될 수 있음을 시사합니다.</t>
+          <t>축구 스타 네이마르가 전직 개인 요리사로부터 노동 착취 혐의로 고소당했습니다. 요리사는 하루 16시간 근무, 휴식 시간 미보장 등 혹독한 환경에서 일하며 건강 문제를 겪었다고 주장하며 약 7,300만 원의 손해배상을 청구했습니다. 현재 네이마르는 부상과 기량 저하로 은퇴를 고민 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>런던 베이글 뮤지엄에 대한 근로감독이 진행 중으로 공적 절차가 확인되며, 상대방은 자력이 충분한 기업으로 판단됩니다. 근로기준법 제20조 위반 여부가 쟁점이 될 수 있고, 근로감독 결과에 따라 다수의 근로자 피해가 확인될 가능성이 있습니다. 다만, 기사가 법률 칼럼의 성격이 강하여 구체적인 위반 사실이나 피해 규모가 명확히 제시되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방인 네이마르의 자력이 충분하고, 전직 요리사의 노동 착취 주장이 구체적이어서 상대방 책임이 비교적 명확합니다. 증거 확보 가능성도 높습니다. 그러나 집단적 피해가 아닌 개별 소송이며, 청구 금액이 소송금융 투자 기준인 '수억 원 이상'에는 미치지 못하여 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 7,300만 원</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>[칼럼] 런던 베이글 뮤지엄 근로감독으로 돌아본 위약예정금지의 경계</t>
+          <t>성공은 인성에서 갈렸다 … 손흥민의 팬서비스와 대비되는 네이마르의...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>ftimes.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309575</t>
+          <t>https://www.ftimes.kr/news/articleView.html?idxno=36001</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-06 12:44:51.647306+00:00</t>
+          <t>2026-03-09 00:32:51.254027+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>노동청 신고 및 민사상 손해배상 청구 검토 중</t>
+          <t>'연결되지 않을 권리' 법제화 추진 중, 중앙노동위원회 직장 내 괴롭힘 인정 판례 존재</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 사건에서 녹취록이 없더라도 시간, 장소, 정신적 고통, 퇴사 결심 과정 등을 상세히 설명하는 것이 중요합니다. 노동청에서 괴롭힘이 인정될 경우, 이를 근거로 가해자에 대한 형사상 모욕죄 고소나 민사상 손해배상 청구가 가능합니다.</t>
+          <t>퇴근 후 업무 지시로 인한 직장인들의 피로와 스트레스가 사회적 문제로 부상하며, 정부와 국회에서 '연결되지 않을 권리' 도입을 추진 중이다. 법률 전문가들은 과도한 퇴근 후 업무 지시가 직장 내 괴롭힘이나 사생활 침해로 인정되어 손해배상 청구가 가능하다고 보고 있으며, 실제 중앙노동위원회 판례도 존재한다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>직장 내 괴롭힘 사건으로, 가해자의 책임이 명확해질 경우 소송금융 투자 대상이 될 수 있습니다. 녹취가 없어도 상세한 진술과 노동청 조사를 통해 증거 확보 및 공적 절차 진행 가능성이 있습니다. 다만, 집단적 피해가 아니며 상대방의 자력이 불분명하다는 점은 한계입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 과도한 퇴근 후 업무 지시는 직장 내 괴롭힘 또는 사생활 침해로 인정되어 손해배상 청구가 가능하며, 중앙노동위원회 판례도 존재한다. 정부와 국회에서 '연결되지 않을 권리' 법제화를 추진 중이나, 특정 대기업 피고가 명확하지 않고 개별 사건의 피해 규모가 크지 않을 수 있어 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>니 엄마가 그따위로 가르쳤냐 …녹취 없어도 '괴롭힘'일까?</t>
+          <t>“김대리 미안한데”…부장님의 퇴근 후 업무지시 금지될까</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/CKWSB3JIC5OX</t>
+          <t>https://www.joongang.co.kr/article/25410118</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-06 12:42:44.291480+00:00</t>
+          <t>2026-03-09 00:32:42.582328+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>세종 공동캠퍼스 운영법인</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>내부 제보자들에 대한 보복성 소송 위협 상존</t>
+          <t>전 상임이사의 부당해고 소송 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>기사는 교회 내부의 부교역자들이 시스템 문제를 제보한 후 교회와 목회자로부터 보복성 민형사 소송에 무방비로 노출되는 현실을 비판한다. 이는 내부 제보자 보호의 부재와 그로 인한 피해를 강조하며, 이들이 겪는 법적, 경제적 어려움을 시사한다.</t>
+          <t>세종 공동캠퍼스 상임이사 자리가 세종시와 행복청 간의 인사권 다툼으로 9개월째 공석이다. 이 과정에서 전 상임이사 A씨는 부당해고를 주장하며 운영법인을 상대로 소송을 제기했다. 상임이사 공백으로 캠퍼스 운영에 어려움이 가중되고 있으며, 최근 양 기관의 이견이 조율되어 공모 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>기사는 내부 제보자들이 교회와 목회자로부터 보복성 민형사 소송에 무방비로 노출되는 시스템적 문제를 지적한다. 이는 제보자들이 부당 해고, 명예훼손, 악의적 소송 제기 등으로 인한 손해배상 청구를 할 수 있는 잠재적 집단소송 기회로 볼 수 있다 (적합 조건 1, 3). 다만, 상대방의 자력 및 개별 피해 규모에 대한 정보가 부족하다.</t>
+          <t>상대방인 세종 공동캠퍼스 운영법인은 공공기관의 예산으로 운영되어 자력이 충분하며(적합 조건 2), 전 상임이사의 부당해고 주장에 대한 책임이 명확하고 관련 증거 확보가 가능할 것으로 판단됨(적합 조건 1, 5). 그러나 이는 집단적 피해가 아닌 개인의 노동 관련 소송으로, 소송금융 투자에 적합한 대규모 피해로 보기는 어려움(부적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>'내부 제보' 부교역자들은 배신자가 아니다</t>
+          <t>세종시·행복청 자리 욕심에 공동캠퍼스 상임이사 9개월째 공석</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>newsnjoy.or.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400326</t>
+          <t>https://www.yna.co.kr/view/AKR20260306085800063?input=1195m</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-06 01:25:08.561594+00:00</t>
+          <t>2026-03-09 00:30:21.701724+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>삼성전자 노조 공동투쟁본부</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>고용노동부의 고용평등상담실 운영 및 확대</t>
+          <t>노조의 파업 불참자에 대한 인사 불이익 예고 및 총파업 준비 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자들을 위한 민간 고용평등상담실 9곳을 선정, 2026년까지 운영하며 권리구제를 지원합니다. 전문 상담사와 노동법률 전문가 자문 연계 체계를 갖추고 있으며, 전국 노동청의 고용평등상담관과 연계를 강화하여 피해자 지원 및 취약 사업장 방문 상담 등 맞춤형 프로그램을 확대할 계획입니다.</t>
+          <t>삼성전자 노조가 성과급 상한 폐지를 요구하며 총파업을 예고한 가운데, 파업 불참 직원에게 인사 불이익 및 해고를 압박하고 신고 포상금까지 내걸어 논란이 되고 있습니다. 이는 노조의 부당한 행위로 해석될 수 있으며, 다수의 파업 불참 직원이 잠재적 피해자가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자 권리구제를 위한 민간 고용평등상담실을 운영하고 확대하는 것은 '이미 공적 절차(소송 제외)가 진행 중임' (적합 조건 6)에 해당합니다. 이는 특정 사건이 아닌 지원 시스템에 대한 내용이지만, 피해자들이 법적 구제를 받을 수 있는 환경이 조성되고 있음을 시사하여 향후 소송금융 투자 대상이 될 수 있는 사건 발생 가능성을 높입니다.</t>
+          <t>노조의 파업 불참자에 대한 인사 불이익 및 해고 압박 발언은 책임이 명확하며(적합 조건 1), 유튜브 라이브 방송 등 명확한 증거가 존재합니다(적합 조건 5). 또한, 삼성전자 직원 중 파업 불참자가 다수일 경우 집단적 피해가 발생할 수 있습니다(적합 조건 3). 다만, 소송 상대방인 노조의 자력에 대한 구체적인 정보가 부족하며(적합 조건 2 불확실), 현재 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미해당).</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>파업 불참 삼성전자 직원 다수</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>고용상 성차별 피해 권리구제 지원…민간 고용평등상담실 운영</t>
+          <t>[기획] “파업 불참, 인사 불이익”… 노봉법 업고 막가는 ‘삼전 노조...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260304158800530?input=1195m</t>
+          <t>https://www.dt.co.kr/article/12050222?ref=naver</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-06 01:01:20.310049+00:00</t>
+          <t>2026-03-08 12:37:55.488008+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>회사 차원 사과 및 내부 수습 중</t>
+          <t>정부 정책 추진 및 국회 법안 발의 논의 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>한미약품 송영숙 회장이 최근 불거진 성비위 사건에 대해 사과 입장문을 발표했습니다. 송 회장은 창업주 가족이자 대주주로서 책임을 통감하며, 피해자와 임직원들에게 든든한 울타리가 되겠다고 밝혔습니다. 이는 한미약품 내부에서 발생한 성비위 사건에 대한 회사 차원의 대응으로 보입니다.</t>
+          <t>정부가 '연결되지 않을 권리' 도입을 추진하며 근무시간 외 업무 지시 문제에 대한 논의가 활발하다. 현재는 자발적 도입 기업에 인센티브를 제공하는 방식이 검토되지만, 과도한 업무 외 연락은 직장 내 괴롭힘이나 사생활 침해로 인한 손해배상 청구, 연장근로 인정 및 주 52시간제 위반으로 이어질 수 있다는 법률 전문가 의견이 제시되었다. 이는 다수의 근로자에게 영향을 미치는 잠재적 집단소송 가능성이 있는 사안이다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방인 한미약품은 자력이 충분한 대기업이며(적합 조건 2), '성비위 피해자와 임직원들'이라는 언급에서 다수의 피해자가 발생했을 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 피해 규모, 증거 유무, 공적 절차 진행 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>근무시간 외 업무 지시는 다수의 근로자에게 영향을 미치는 집단적 피해이며(적합 조건 3), 디지털 기록을 통해 증거 확보가 용이하다(적합 조건 5). 또한, 정부와 국회에서 '연결되지 않을 권리' 도입을 논의하는 공적 절차가 진행 중이며(적합 조건 6), 이미 중앙노동위원회에서 직장 내 괴롭힘으로 인정한 사례가 있어 상대방 책임이 명확해질 가능성이 있다(적합 조건 1). 다만, 아직 법제화 초기 단계로 개별 피해 금액이 크지 않을 수 있으며, 상대방의 자력은 개별 기업에 따라 달라질 수 있다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>한미약품, 전문경영인 체제 균열···진화 나선 송영숙 회장</t>
+          <t>주말에 미안한데  카톡 사라질까…'연결되지 않을 권리' 쟁점은</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>monews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.monews.co.kr/news/articleView.html?idxno=409980</t>
+          <t>https://www.joongang.co.kr/article/25409965</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-06 00:25:24.855582+00:00</t>
+          <t>2026-03-08 12:30:05.577862+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>한미 그룹</t>
+          <t>고용주 2명, 불법소개·중개업자 4명</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>회장의 사과문 발표 및 임직원 피켓 시위 진행 중</t>
+          <t>법무부 인권침해 조사 착수</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>한미 그룹 송 회장이 '부적절한 행위'로 인한 사건 피해자와 피켓 시위 중인 임직원들에게 사과하며 책임 있는 태도를 촉구했다. 이는 전문경영인 체제를 둘러싼 한미 4자 연합의 갈등 속에서 발생한 것으로 보이며, 임직원들의 집단적 피해와 시위가 진행 중이다.</t>
+          <t>고흥 지역 외국인 노동자 A씨와 지원단체가 고용주 2명 및 불법 소개·중개업자 4명을 근로기준법 위반 등으로 고발했습니다. 법무부가 '현대판 노예'로 불리는 외국인 노동자 인권침해 사건에 대한 철저한 조사에 착수했으며, 피해자들의 권리 구제를 약속했습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>대기업 피고(한미 그룹 추정)로 자력 충분(적합 조건 2). '사건 피해자'와 '임직원들'의 피켓 시위가 이어지고 있어 집단적 피해 가능성 높음(적합 조건 3). 회장이 '부적절한 행위'에 대한 사과를 표명하여 상대방 책임이 일부 명확해 보임(적합 조건 1). 다만, 구체적인 피해 내용과 규모, 증거 확보 여부가 불분명하여 High 등급은 어려움.</t>
+          <t>상대방 책임이 비교적 명확하고(근로기준법 위반 혐의로 고용주 및 불법 소개·중개업자 6명 특정), 법무부의 공식 조사가 착수되어 증거 확보가 용이하며 공적 절차가 진행 중입니다. 다만, 상대방의 자력이나 구체적인 피해 규모, 피해자 수가 명확히 확인되지 않아 투자 적합도를 'Medium'으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>임직원 및 피해자 다수 (정확한 수 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>'전문경영인 체제' 두고 쪼개진 한미 4자 연합… 다가오는 주총 '전운' ...</t>
+          <t>‘현대판 노예’ 고흥 외국인 노동자 인권침해 조사 착수</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=324157</t>
+          <t>http://www.jndn.com/article.php?aid=1772959744428342005</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-06 00:19:02.313231+00:00</t>
+          <t>2026-03-08 12:24:08.507371+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>현대제철, 한화오션</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행 임박, 원청의 '실질적 지배력' 개념 도입</t>
+          <t>중앙노동위원회 쟁의조정 신청</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>'노란봉투법' 시행이 일주일 앞으로 다가오면서 하청 노조가 원청에 직접 교섭을 요구할 수 있는 '실질적 지배력' 개념이 도입됩니다. 이에 대형 로펌들은 기업들의 법률 리스크 관리를 위한 전담 조직을 개편하며 대응하고 있습니다. 이 법은 대기업을 상대로 한 집단적 노동 분쟁의 가능성을 높일 것으로 예상됩니다.</t>
+          <t>노란봉투법 시행에 따라 전국금속노동조합 현대제철·한화오션 비정규직지회와 거제통영고성조선하청지회 조합원들이 현대제철과 한화오션 원청을 상대로 중앙노동위원회에 쟁의조정 신청서를 제출했습니다. 이는 원청의 교섭 의무 확대를 요구하며 노동자 처우 개선을 목표로 하는 움직임입니다. 재계는 법 시행에 따른 파업 증가와 경영 불확실성 확대를 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 하청 노조가 원청에 직접 교섭을 요구할 수 있는 '실질적 지배력' 개념이 도입되어, 대기업을 상대로 한 집단적 노동 분쟁 발생 가능성이 높아졌습니다. 상대방(대기업)의 자력이 충분하고(적합 조건 2), 집단적 피해가 예상되므로(적합 조건 3) 소송금융 투자 대상으로서의 잠재력이 높습니다. 다만, 아직 구체적인 피해 발생 사례나 책임의 명확성이 확정되지 않은 상태입니다.</t>
+          <t>노란봉투법 시행으로 원청의 교섭 의무가 확대되는 상황에서, 현대제철, 한화오션 등 대기업을 상대로 다수의 하청 노동조합 조합원들이 중앙노동위원회에 쟁의조정을 신청하여 공적 절차가 진행 중입니다. (적합 조건 2, 3, 6 해당) 다만, 구체적인 금전적 피해 규모는 명확히 제시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>노동조합 조합원 다수</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[Invest Law]노란봉투법 시행 앞둔 로펌, '실질적 지배력' 방어 총력전</t>
+          <t>하청 교섭요구 '쓰나미' 현실로…재계  응할 수도, 안 할 수도 없다</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030311122633412</t>
+          <t>https://www.news1.kr/industry/general-industry/6093404</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-05 01:18:16.971886+00:00</t>
+          <t>2026-03-08 00:25:58.359854+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>고용주 2명, 불법 브로커 4명</t>
+          <t>네이마르</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>고용주 및 불법 브로커 인신매매 고발, 수사 진행 중</t>
+          <t>전 개인 셰프가 네이마르를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>전남 고흥에서 이주노동자 ㄱ씨가 하루 12시간 일하고 월 23만원을 받는 등 심각한 노동착취를 당한 사실이 이주인권단체를 통해 폭로되었습니다. ㄱ씨와 인권단체는 고용주 2명과 불법 브로커 4명을 인신매매 혐의로 고발하여 현재 관련 절차가 진행 중입니다. 고흥군청 공무원도 이 사건에 대해 항의를 받은 것으로 알려졌습니다.</t>
+          <t>네이마르의 전 개인 셰프가 네이마르를 상대로 하루 16시간 혹사, 150명 식사 준비 등 갑질과 노동법 위반을 주장하며 소송을 제기했습니다. 청구액은 퇴직금과 초과 근무 수당을 포함해 약 7,400만 원으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(고용주, 불법 브로커 특정), 이주인권단체 개입으로 증거 확보 및 공적 절차(인신매매 고발)가 진행 중인 점은 적합합니다. 그러나 상대방의 자력 여부가 불분명하고, 기사상 집단적 피해가 명확히 드러나지 않아 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(네이마르)의 자력이 충분하며(적합 조건 2), 전 개인 셰프에 대한 갑질 및 노동법 위반 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 이미 소송이 제기된 상태이며, 청구 금액도 개인 사건으로는 상당한 수준입니다. 다만 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7,400만 원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>하루 12시간 일하고 월 23만원  전남 고흥 이주노동자 노동착취 폭로</t>
+          <t>갑질 폭로! '하루 16시간 혹사·150명 식사 준비' 네이마르 전 개인 셰프...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>sportalkorea.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233006</t>
+          <t>https://www.sportalkorea.com/news/articleView.html?idxno=2025052909553028821</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-05 01:12:12.507882+00:00</t>
+          <t>2026-03-07 12:31:16.853490+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>HMM 본사 부산 이전 관련 육상 노조의 소송 예고</t>
+          <t>퇴직금, 과태료, 미지급 시간 외 수당, 업무 중 입은 부상에 대한 의료비 등 손해배상 청구</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>정부의 북극항로 개척 및 해양수도권 조성 정책에 따라 HMM의 부산 본사 이전이 추진되고 있다. 이에 서울 근무 육상 노조는 본사 이전 시 파업은 물론 소송도 불사하겠다는 입장을 밝히며 갈등이 예상된다. 정부의 이전 압박이 거세질 것으로 보여 향후 노사 관계에 귀추가 주목된다.</t>
+          <t>한 요리사가 네이마르 측에 약 7,300만 원(3만 7천 파운드)의 손해배상을 요구하고 있습니다. 청구 항목에는 퇴직금, 미지급 시간 외 수당, 업무 중 입은 부상에 대한 의료비 등이 포함되어 있으며, 이는 노동 관련 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>HMM 육상 노조가 본사 이전에 반발하며 소송을 불사하겠다고 밝혀 집단적 피해 가능성이 높고, 상대방(HMM 또는 정부)의 자력이 충분하다. 다만, 소송이 아직 제기되지 않았고 구체적인 법적 쟁점과 피해 규모가 명확하지 않아 추가적인 정보 확인이 필요하다.</t>
+          <t>상대방(네이마르)의 자력이 충분하며(적합 조건 2), 미지급 임금 및 업무상 부상 관련 의료비 등 구체적인 손해배상 청구 항목이 명시되어 책임 소재가 비교적 명확해 보입니다(적합 조건 1). 다만, 집단적 피해가 아닌 단일 피해자이며, 피해 금액이 수억 원 이상은 아닙니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 7,300만 원 (3만 7천 파운드)</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>HMM 서울 근무 육상 노조 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[Invest]북극항로 개척·해운사 본사 이전에 꿈틀거리는 부산 부동산시...</t>
+          <t>'어딜 가나 칭찬 세례' 손흥민과 어쩜 이렇게 다를까...'은퇴 고민' 네이...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>interfootball.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/03/04/2026030480182.html</t>
+          <t>https://www.interfootball.co.kr/news/articleView.html?idxno=681389</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-05 00:41:08.913901+00:00</t>
+          <t>2026-03-07 12:27:43.048972+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>법무부 조사 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>이주노동자들의 임금체불 진정 등을 돕던 김이찬 지구인의정류장 소장이 한국공인노무사회로부터 '무허가 노무 활동' 혐의로 고발당해 경찰 수사를 받고 있습니다. 김 소장은 보수를 받지 않는 공익 활동임을 주장하며, 노무사회의 고발이 과도한 직역 갈등이라는 비판이 제기되고 있습니다. 이 사건은 이주노동자 권리구제 활동의 위축 가능성과 비영리 공익 활동의 법적 지위를 둘러싼 중요한 쟁점을 담고 있습니다.</t>
+          <t>법무부가 전남 고흥군 굴 양식장에서 발생한 이주노동자 강제노동 및 인권침해 의혹 사건에 대해 조사에 착수했습니다. 법무부는 가해자를 철저히 조사하고 피해자 구제 조치를 실시 중이며, 피해자들이 권리 구제를 받을 수 있도록 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(한국공인노무사회)은 자력이 충분하며(조건 2), 경찰 수사가 진행 중인 공적 절차(조건 6)에 해당합니다. 그러나 이 사건은 활동가에 대한 고발 건으로 직접적인 금전적 피해 규모가 불분명하며, 소송금융의 일반적인 투자 대상인 손해배상 청구와는 성격이 다릅니다. '업'의 해석에 대한 법리적 쟁점이 있어 승소 가능성 예측이 복잡합니다.</t>
+          <t>법무부의 공식 조사가 진행 중이므로(적합 조건 6) 증거 확보 및 상대방 책임 규명이 용이할 수 있습니다(적합 조건 5). '이주노동자' 복수 피해 가능성이 있으나(적합 조건 3), 구체적인 피해 규모나 상대방의 자력은 불확실합니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[단독]도 넘은 ‘밥그릇 지키기’···이주노동자 돕던 활동가 ‘무허...</t>
+          <t>법무부, 전남 고흥 이주노동자 강제노동 의혹 조사 착수</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>gjdream.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603050600041</t>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667663</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-05 00:35:03.722788+00:00</t>
+          <t>2026-03-07 12:24:28.156559+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>한미약품그룹</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>노조법 2·3조 개정안(노란봉투법) 시행 및 정부의 집중 점검 기간 운영</t>
+          <t>성비위 피해 발생 및 회사 측 사과문 발표</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>'노란봉투법'으로 불리는 노조법 2·3조 개정안이 오는 10일부터 시행됩니다. 이 법은 하도급 노동자에 대한 원청의 책임을 강화하고 노조에 대한 과도한 손해배상 청구를 제한하는 내용을 담고 있으며, 정부는 법 시행 초기 3개월간 집중 점검 기간을 운영하며 현장 혼란을 최소화할 방침입니다. 이 법은 노사관계 전반에 적지 않은 변화를 가져올 것으로 전망됩니다.</t>
+          <t>한미약품그룹 송영숙 회장이 성비위 피해자와 임직원에게 공식 사과하며 회사 차원의 책임을 통감한다고 밝혔다. 이는 한미그룹 내 성비위 사건이 발생했음을 시사하며, 대기업의 책임 인정으로 향후 법적 분쟁 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>해당 기사는 '노란봉투법' 시행에 대한 것으로, 특정 사건이 아닌 법률 개정 및 시행에 관한 내용입니다. 그러나 이 법은 하도급 노동자에 대한 원청의 책임을 강화하고 노조에 대한 과도한 손해배상 청구를 제한하여, 향후 집단적 노동 분쟁 발생 시 소송금융 투자 기회를 확대할 잠재력이 있습니다. (적합 조건: 상대방 책임 명확화 가능성, 상대방 자력 충분 가능성, 집단적 피해 가능성)</t>
+          <t>한미약품그룹이라는 대기업이 피고가 될 가능성이 높고(적합 조건 2), 송영숙 회장의 공식 사과문에서 성비위 피해 사실과 회사 측의 책임을 인정한 것으로 보아 상대방 책임이 비교적 명확하며(적합 조건 1), 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 다만, 피해 규모와 정확한 피해자 수가 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 초읽기… 현장 모니터링 강화</t>
+          <t>[현장] 송영숙 한미 회장, '내홍' 속에서도 변함 없는 '사진 사랑'</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260304232216yT3</t>
+          <t>https://www.dailian.co.kr/news/view/1617966/?sc=Naver</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-05 00:31:39.243545+00:00</t>
+          <t>2026-03-07 12:20:09.602622+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>원청 기업</t>
+          <t>원청 기업 다수 (예: 한화오션, 한국타이어 등)</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>금속노조의 원청 교섭 요구 및 향후 소송전 예상</t>
+          <t>노란봉투법 시행 임박, 하청노조의 원청 교섭 요구 확산 및 총파업 예고</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>민노총 금속노조가 원청과의 임금 교섭을 요구하는 공동 요구안을 발표하며, 노동부의 입장과 상이한 주장을 펼치고 있다. 이는 원청의 교섭 의무 및 임금 책임에 대한 법적 다툼으로 이어져 다수의 금속노조 조합원에게 영향을 미치는 집단적 소송전이 예상된다.</t>
+          <t>오는 10일 노란봉투법 시행을 앞두고 재계의 불안감이 커지고 있습니다. 이 법은 사용자 범위와 노동쟁의 대상을 확대하고, 노조의 합법적인 파업에 대한 손해배상 청구를 제한하는 내용을 담고 있습니다. 하청노조의 원청 대상 교섭 요구가 증가하고 있으며, 민노총은 총파업까지 예고하는 등 노사 갈등이 심화될 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>적합 조건으로 원청 기업의 충분한 자력과 금속노조 조합원 다수의 집단적 피해 가능성이 높습니다. 다만, 노동부와 다른 입장으로 원청의 책임이 명확히 확정되지 않았으며, 현재는 임금 교섭 요구 단계로 구체적인 피해 금액 산정이 어렵습니다. 향후 원청의 교섭 의무에 대한 법적 다툼이 예상됩니다.</t>
+          <t>노란봉투법 시행으로 원청 기업의 사용자성 확대 및 하청노조의 교섭 요구 증가가 예상되어 집단적 분쟁 발생 가능성이 높습니다 (적합 조건 3). 상대방(원청 기업)의 자력은 충분할 것으로 보이나 (적합 조건 2), 아직 구체적인 피해 발생 및 책임이 명확히 특정된 사건은 아닙니다. 법 시행 초기 단계로 실제 분쟁 발생 여부와 규모를 모니터링할 필요가 있습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>금속노조 조합원 다수</t>
+          <t>하청노동자 다수</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>노동부는 아니랬는데… 금속노조 “임금도 원청 교섭 대상”</t>
+          <t>시행 전부터 술렁 …재계, 노란봉투법 법적 리스크 '사면초가'</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/labor/2026/03/05/6LRXL4KVGZDEXLKY4NTFWERMLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.mediapen.com/news/view/1085485</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-05 00:30:19.179940+00:00</t>
+          <t>2026-03-06 12:49:36.510939+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>런던 베이글 뮤지엄</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 2023가합59719 판결 선고</t>
+          <t>근로감독 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>기사는 서울중앙지방법원이 2024년 9월 12일 권고사직 제의를 직장 내 괴롭힘으로 인정하여 회사의 손해배상 책임을 인정한 판결을 다룹니다. 이는 권고사직이 업무상 필요와 합리적 목적 범위를 넘어 인격권을 침해할 경우 법적 책임을 물을 수 있다는 법적 선례를 제시합니다. 다만, 모든 권고사직이 직장 내 괴롭힘에 해당하는 것은 아니며 개별 사안의 구체적 상황에 따라 판단이 달라질 수 있음을 언급합니다.</t>
+          <t>이 칼럼은 런던 베이글 뮤지엄에 대한 근로감독을 계기로 근로기준법 제20조(위약예정금지)의 경계를 논합니다. 근로계약 불이행에 대한 위약금 또는 손해배상액 예정 금지 조항의 취지를 설명하며, 근로감독을 통해 해당 법규 위반 여부가 검토될 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 판결을 통해 권고사직 제의가 직장 내 괴롭힘으로 인정되어 회사의 손해배상 책임이 인정된 법적 선례가 존재합니다 (적합 조건 1, 5). 이는 향후 유사 사건의 법적 근거를 강화하지만, 기사에서 상대방의 자력, 집단적 피해 여부, 구체적인 피해 규모에 대한 정보는 파악되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>런던 베이글 뮤지엄에 대한 근로감독이 진행 중으로 공적 절차가 확인되며, 상대방은 자력이 충분한 기업으로 판단됩니다. 근로기준법 제20조 위반 여부가 쟁점이 될 수 있고, 근로감독 결과에 따라 다수의 근로자 피해가 확인될 가능성이 있습니다. 다만, 기사가 법률 칼럼의 성격이 강하여 구체적인 위반 사실이나 피해 규모가 명확히 제시되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>권고사직 제의가 '직장 내 괴롭힘'에 해당할까</t>
+          <t>[칼럼] 런던 베이글 뮤지엄 근로감독으로 돌아본 위약예정금지의 경계</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35627</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309575</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:54.759209+00:00</t>
+          <t>2026-03-06 12:44:51.647306+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>산업은행 박 회장의 갑질 의혹 제기 및 노동전문가 의견 제시. 공익신고자 보호법에 따른 내부 신고 절차 진행 가능성.</t>
+          <t>노동청 신고 및 민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>산업은행 박 회장의 '스타일러 지시' 갑질 의혹이 제기되며 노동전문가들이 지위 우위를 이용한 압박 가능성을 지적했다. 공익신고자 보호법 및 내부신고 보호 원칙에 따라 관련 절차가 진행될 수 있다. 현재 논란 수준으로 피해 규모와 피해자 수는 미상이다.</t>
+          <t>직장 내 괴롭힘 사건에서 녹취록이 없더라도 시간, 장소, 정신적 고통, 퇴사 결심 과정 등을 상세히 설명하는 것이 중요합니다. 노동청에서 괴롭힘이 인정될 경우, 이를 근거로 가해자에 대한 형사상 모욕죄 고소나 민사상 손해배상 청구가 가능합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>산업은행이라는 자력 있는 공공기관이 피고가 될 가능성이 높고(적합 조건 2), 노동전문가의 지적 및 공익신고자 보호법 언급으로 증거 확보 및 책임 입증 가능성이 있음(적합 조건 5, 1). 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해 여부도 불분명하여 투자 매력도가 제한적임.</t>
+          <t>직장 내 괴롭힘 사건으로, 가해자의 책임이 명확해질 경우 소송금융 투자 대상이 될 수 있습니다. 녹취가 없어도 상세한 진술과 노동청 조사를 통해 증거 확보 및 공적 절차 진행 가능성이 있습니다. 다만, 집단적 피해가 아니며 상대방의 자력이 불분명하다는 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[금융이슈] 갑질 논란에 인사 파장까지...산업은행 '스타일러 지시' 의혹...</t>
+          <t>니 엄마가 그따위로 가르쳤냐 …녹취 없어도 '괴롭힘'일까?</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295813</t>
+          <t>https://lawtalknews.co.kr/article/CKWSB3JIC5OX</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-04 00:25:41.016849+00:00</t>
+          <t>2026-03-06 12:42:44.291480+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>서울행정법원 회사 패소 판결</t>
+          <t>내부 제보자들에 대한 보복성 소송 위협 상존</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사가 직원에 대한 부당해고를 저질렀고, 이에 대해 서울지방노동위원회와 중앙노동위원회 모두 부당해고를 인정했습니다. 회사 측이 이에 불복하여 제기한 행정소송에서도 서울행정법원은 회사 측 패소 판결을 내렸습니다. 현재 행정법원 판결이 선고된 상태입니다.</t>
+          <t>기사는 교회 내부의 부교역자들이 시스템 문제를 제보한 후 교회와 목회자로부터 보복성 민형사 소송에 무방비로 노출되는 현실을 비판한다. 이는 내부 제보자 보호의 부재와 그로 인한 피해를 강조하며, 이들이 겪는 법적, 경제적 어려움을 시사한다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방(핀테크 기업 A사)의 부당해고 책임이 노동위원회 및 행정법원 판결로 명확하게 인정되었고(적합 조건 1), 관련 공적 절차(노동위원회 구제 신청, 행정소송)가 이미 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력 및 피해 금액 규모가 명확히 파악되지 않아 High 등급으로 상향하기는 어렵습니다.</t>
+          <t>기사는 내부 제보자들이 교회와 목회자로부터 보복성 민형사 소송에 무방비로 노출되는 시스템적 문제를 지적한다. 이는 제보자들이 부당 해고, 명예훼손, 악의적 소송 제기 등으로 인한 손해배상 청구를 할 수 있는 잠재적 집단소송 기회로 볼 수 있다 (적합 조건 1, 3). 다만, 상대방의 자력 및 개별 피해 규모에 대한 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>합격입니다  4분 만에 돌연 취소…회사 측 결국</t>
+          <t>'내부 제보' 부교역자들은 배신자가 아니다</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newsnjoy.or.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461177&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.newsnjoy.or.kr/news/articleView.html?idxno=400326</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-03 00:48:42.778751+00:00</t>
+          <t>2026-03-06 01:25:08.561594+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>지방노동위원회, 중앙노동위원회 판정 후 기업이 제기한 소송에서 법원 판결 선고</t>
+          <t>고용노동부의 고용평등상담실 운영 및 확대</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사가 채용 합격 통보 4분 만에 이를 취소하여 지원자가 부당 해고를 주장한 사건입니다. 지방노동위원회와 중앙노동위원회 모두 지원자의 손을 들어줬으며, 기업이 재심 판정을 취소해달라며 낸 소송에서도 법원은 합격 통보 시 근로 계약이 성립된 것으로 보고 부당 해고라고 판단했습니다.</t>
+          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자들을 위한 민간 고용평등상담실 9곳을 선정, 2026년까지 운영하며 권리구제를 지원합니다. 전문 상담사와 노동법률 전문가 자문 연계 체계를 갖추고 있으며, 전국 노동청의 고용평등상담관과 연계를 강화하여 피해자 지원 및 취약 사업장 방문 상담 등 맞춤형 프로그램을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방(핀테크 기업 A사)의 책임이 법원 및 노동위원회 판정으로 명확하게 인정되었고(적합 조건 1), 합격 통보 문자 등 명확한 증거가 존재합니다(적합 조건 5). 또한, 이미 지방노동위원회와 중앙노동위원회를 거쳐 법원 판결까지 나온 상태로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 수억 원 이상으로 크다고 단정하기 어렵습니다.</t>
+          <t>고용노동부가 직장 내 성희롱 및 고용상 성차별 피해자 권리구제를 위한 민간 고용평등상담실을 운영하고 확대하는 것은 '이미 공적 절차(소송 제외)가 진행 중임' (적합 조건 6)에 해당합니다. 이는 특정 사건이 아닌 지원 시스템에 대한 내용이지만, 피해자들이 법적 구제를 받을 수 있는 환경이 조성되고 있음을 시사하여 향후 소송금융 투자 대상이 될 수 있는 사건 발생 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>[와글와글 플러스] '채용 합격 문자' 4분 만에 취소‥ 부당 해고</t>
+          <t>고용상 성차별 피해 권리구제 지원…민간 고용평등상담실 운영</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804431_37012.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260304158800530?input=1195m</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-03 00:48:18.672558+00:00</t>
+          <t>2026-03-06 01:01:20.310049+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사</t>
+          <t>한미약품</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결 선고 (원고 패소)</t>
+          <t>회사 차원 사과 및 내부 수습 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사가 합격 통보 4분 만에 채용을 취소한 사건에 대해 서울행정법원이 부당해고라고 판단하며 A사의 구제 재심판정 취소 소송을 기각했습니다. B씨는 지노위와 중노위에서 구제 신청이 인용된 바 있으며, 법원은 A사와 자회사를 하나의 사업장으로 보아 상시근로자 5인 미만 주장을 배척했습니다.</t>
+          <t>한미약품 송영숙 회장이 최근 불거진 성비위 사건에 대해 사과 입장문을 발표했습니다. 송 회장은 창업주 가족이자 대주주로서 책임을 통감하며, 피해자와 임직원들에게 든든한 울타리가 되겠다고 밝혔습니다. 이는 한미약품 내부에서 발생한 성비위 사건에 대한 회사 차원의 대응으로 보입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 채용 취소 통보 문자 등 객관적 증거가 존재하고(적합 조건 5), 지노위 및 중노위의 공적 절차가 선행되었습니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 제한적입니다.</t>
+          <t>상대방인 한미약품은 자력이 충분한 대기업이며(적합 조건 2), '성비위 피해자와 임직원들'이라는 언급에서 다수의 피해자가 발생했을 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 피해 규모, 증거 유무, 공적 절차 진행 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[법조브리핑] ‘사법 3법’ 강행 처리 후폭풍…현장 혼란·재판 지연 심...</t>
+          <t>한미약품, 전문경영인 체제 균열···진화 나선 송영숙 회장</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>monews.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302512631?OutUrl=naver</t>
+          <t>https://www.monews.co.kr/news/articleView.html?idxno=409980</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-03 00:42:13.573026+00:00</t>
+          <t>2026-03-06 00:25:24.855582+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사</t>
+          <t>한미 그룹</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>서울행정법원에서 핀테크 기업 A사의 부당채용취소 구제 재심판정 취소 소송에 대해 원고 패소 판결</t>
+          <t>회장의 사과문 발표 및 임직원 피켓 시위 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>핀테크 기업 A사가 채용 합격 통보 4분 만에 일방적으로 채용을 취소한 사건에 대해 법원이 부당해고라고 판단했습니다. 서울행정법원은 A사가 중앙노동위원회를 상대로 제기한 재심판정 취소 소송에서 원고 패소 판결을 내렸습니다. 이는 근로기준법을 위반한 부당해고에 해당하며, 피해자는 이미 지방노동위원회와 중앙노동위원회에서 구제신청이 인용된 바 있습니다.</t>
+          <t>한미 그룹 송 회장이 '부적절한 행위'로 인한 사건 피해자와 피켓 시위 중인 임직원들에게 사과하며 책임 있는 태도를 촉구했다. 이는 전문경영인 체제를 둘러싼 한미 4자 연합의 갈등 속에서 발생한 것으로 보이며, 임직원들의 집단적 피해와 시위가 진행 중이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 노동위원회 절차를 거쳐 공적 절차가 진행된 점(적합 조건 6)과 증거가 충분히 확보된 점(적합 조건 5)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건이며 피해 규모가 대규모로 추정하기 어렵다는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>대기업 피고(한미 그룹 추정)로 자력 충분(적합 조건 2). '사건 피해자'와 '임직원들'의 피켓 시위가 이어지고 있어 집단적 피해 가능성 높음(적합 조건 3). 회장이 '부적절한 행위'에 대한 사과를 표명하여 상대방 책임이 일부 명확해 보임(적합 조건 1). 다만, 구체적인 피해 내용과 규모, 증거 확보 여부가 불분명하여 High 등급은 어려움.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>임직원 및 피해자 다수 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>채용 합격 4분 만에 취소… 법원 “부당 해고”</t>
+          <t>'전문경영인 체제' 두고 쪼개진 한미 4자 연합… 다가오는 주총 '전운' ...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510065?OutUrl=naver</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=324157</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-03 00:41:48.520050+00:00</t>
+          <t>2026-03-06 00:19:02.313231+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>개정 노조법 시행 임박, 고용노동부 해석지침 확정 및 노동위원회 사용자성 판단 지원위원회 운영</t>
+          <t>'노란봉투법' 시행 임박, 원청의 '실질적 지배력' 개념 도입</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>이달 10일부터 개정 노조법 2·3조가 시행되어 하청 노조에 원청과의 교섭권이 부여됩니다. 이 법은 '노란봉투법'으로 불리며, 원청의 '실질적 지배력'에 따라 사용자성을 인정하는 것이 핵심입니다. 고용노동부는 해석지침을 마련하고 노동위원회에 '사용자성 판단 지원위원회'를 운영하지만, 사용자성 판단 기준이 여전히 모호하여 판례가 축적될 때까지 산발적인 법적 분쟁이 이어질 가능성이 큽니다.</t>
+          <t>'노란봉투법' 시행이 일주일 앞으로 다가오면서 하청 노조가 원청에 직접 교섭을 요구할 수 있는 '실질적 지배력' 개념이 도입됩니다. 이에 대형 로펌들은 기업들의 법률 리스크 관리를 위한 전담 조직을 개편하며 대응하고 있습니다. 이 법은 대기업을 상대로 한 집단적 노동 분쟁의 가능성을 높일 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>개정 노조법 시행으로 하청 노조와 원청 간 '사용자성'을 둘러싼 다수의 법적 분쟁이 예상되어 집단적 피해 가능성이 높습니다 (적합 조건 3). 또한, 고용노동부가 개정 노조법 해석지침을 확정하고 노동위원회에 '사용자성 판단 지원위원회'를 마련하는 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, '사용자성' 판단 기준이 아직 모호하여 판례가 축적될 때까지는 개별 사건의 승소 가능성 예측이 어려울 수 있습니다.</t>
+          <t>노란봉투법 시행으로 하청 노조가 원청에 직접 교섭을 요구할 수 있는 '실질적 지배력' 개념이 도입되어, 대기업을 상대로 한 집단적 노동 분쟁 발생 가능성이 높아졌습니다. 상대방(대기업)의 자력이 충분하고(적합 조건 2), 집단적 피해가 예상되므로(적합 조건 3) 소송금융 투자 대상으로서의 잠재력이 높습니다. 다만, 아직 구체적인 피해 발생 사례나 책임의 명확성이 확정되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>하청 노동자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>“누가 사장인가”…원청 담장 넘는 하청 노조의 교섭권 [노봉법 시대,...</t>
+          <t>[Invest Law]노란봉투법 시행 앞둔 로펌, '실질적 지배력' 방어 총력전</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560919</t>
+          <t>https://view.asiae.co.kr/article/2026030311122633412</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-03 00:38:48.177392+00:00</t>
+          <t>2026-03-05 01:18:16.971886+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>고용주 2명, 불법 브로커 4명</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>서울행정법원 원고 패소 판결 (피해자 승소)</t>
+          <t>고용주 및 불법 브로커 인신매매 고발, 수사 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>핀테크 스타트업 A사가 채용 합격 통보 4분 만에 일방적으로 취소한 사건에 대해 법원이 부당해고라고 판단했다. B씨는 지방노동위원회와 중앙노동위원회에서 구제 신청이 받아들여졌고, A사가 제기한 재심판정 취소 소송에서 서울행정법원은 A사의 주장을 기각하며 B씨의 손을 들어줬다.</t>
+          <t>전남 고흥에서 이주노동자 ㄱ씨가 하루 12시간 일하고 월 23만원을 받는 등 심각한 노동착취를 당한 사실이 이주인권단체를 통해 폭로되었습니다. ㄱ씨와 인권단체는 고용주 2명과 불법 브로커 4명을 인신매매 혐의로 고발하여 현재 관련 절차가 진행 중입니다. 고흥군청 공무원도 이 사건에 대해 항의를 받은 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하게 인정되었고(적합 조건 1), 이미 노동위원회 절차를 거쳐 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 'High' 등급을 부여할 만큼 명확히 크다고 보기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(고용주, 불법 브로커 특정), 이주인권단체 개입으로 증거 확보 및 공적 절차(인신매매 고발)가 진행 중인 점은 적합합니다. 그러나 상대방의 자력 여부가 불분명하고, 기사상 집단적 피해가 명확히 드러나지 않아 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>합격 통보 4분 만에 “취소”…법원 “부당해고”</t>
+          <t>하루 12시간 일하고 월 23만원  전남 고흥 이주노동자 노동착취 폭로</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603022051005</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233006</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-02 12:59:58.988728+00:00</t>
+          <t>2026-03-05 01:12:12.507882+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>HMM 주식회사</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 임박 및 관련 매뉴얼 발표로 인한 혼란 가중</t>
+          <t>HMM 본사 부산 이전 관련 육상 노조의 소송 예고</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>고용노동부가 발표한 노란봉투법 관련 매뉴얼이 원·하청 노조 간 교섭창구 단일화 원칙을 사실상 뒤집어 산업 현장의 혼란이 예상됩니다. 이로 인해 원청 기업은 수십·수백 개의 하청 노조와 개별 교섭해야 할 수 있으며, 사용자 범위 모호성 등으로 기업들의 분쟁 및 소송 리스크가 커질 것이라는 우려가 제기되고 있습니다. 오는 10일 법 시행을 앞두고 노사 모두에게 혼란을 초래할 것이라는 비판이 나옵니다.</t>
+          <t>정부의 북극항로 개척 및 해양수도권 조성 정책에 따라 HMM의 부산 본사 이전이 추진되고 있다. 이에 서울 근무 육상 노조는 본사 이전 시 파업은 물론 소송도 불사하겠다는 입장을 밝히며 갈등이 예상된다. 정부의 이전 압박이 거세질 것으로 보여 향후 노사 관계에 귀추가 주목된다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>노란봉투법 시행으로 원청 기업이 다수의 하청 노조와 개별 교섭해야 할 가능성이 커져, 다수의 기업에 집단적 법적 분쟁 리스크가 발생할 수 있습니다 (적합 조건 3). 사용자 범위 모호성 및 교섭 범위 불명확성으로 기업들의 소송 리스크 및 경영 환경 악화 우려가 제기되어 잠재적 피해 규모가 클 수 있으며 (적합 조건 4), 법률, 시행령, 매뉴얼 등 공적 문서가 존재하여 증거 확보가 용이합니다 (적합 조건 5). 고용노동부의 매뉴얼 발표 및 시행령 개정 등 공적 절차가 진행 중이며, 법 시행이 임박하여 관련 분쟁 발생 가능성이 높습니다 (적합 조건 6). 다만, 아직 구체적인 피해 발생이나 소송 제기 단계가 아니며, 법 해석을 둘러싼 미래의 분쟁 가능성에 초점을 맞추고 있어 직접적인 손해배상 청구 사건과는 성격이 다릅니다.</t>
+          <t>HMM 육상 노조가 본사 이전에 반발하며 소송을 불사하겠다고 밝혀 집단적 피해 가능성이 높고, 상대방(HMM 또는 정부)의 자력이 충분하다. 다만, 소송이 아직 제기되지 않았고 구체적인 법적 쟁점과 피해 규모가 명확하지 않아 추가적인 정보 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>HMM 서울 근무 육상 노조 다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>'노봉법' 노사 모두에게 혼란스럽다</t>
+          <t>[Invest]북극항로 개척·해운사 본사 이전에 꿈틀거리는 부산 부동산시...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=610706</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/03/04/2026030480182.html</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-02 12:55:48.095837+00:00</t>
+          <t>2026-03-05 00:41:08.913901+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>한국공인노무사회</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>중노위 재심 판정 유지, 법원 판결로 A사 패소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>A사가 채용 합격 통보 4분 만에 취소 통보를 하여 부당 해고 논란이 발생했습니다. 중앙노동위원회는 이를 부당 해고로 판단했고, A사가 이에 불복해 제기한 소송에서도 법원은 중노위의 재심 판정에 문제가 없다고 판결했습니다. 이로써 채용 취소 통보를 받은 당사자는 법적으로 부당 해고를 인정받게 되었습니다.</t>
+          <t>이주노동자들의 임금체불 진정 등을 돕던 김이찬 지구인의정류장 소장이 한국공인노무사회로부터 '무허가 노무 활동' 혐의로 고발당해 경찰 수사를 받고 있습니다. 김 소장은 보수를 받지 않는 공익 활동임을 주장하며, 노무사회의 고발이 과도한 직역 갈등이라는 비판이 제기되고 있습니다. 이 사건은 이주노동자 권리구제 활동의 위축 가능성과 비영리 공익 활동의 법적 지위를 둘러싼 중요한 쟁점을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방(A사)의 책임이 법원 및 중앙노동위원회의 판정으로 명확하게 인정되었고(적합 조건 1, 5, 6), 피해자 측이 승소한 상황입니다. 그러나 상대방의 자력과 피해 규모가 명확하지 않고(적합 조건 2, 4 불확실), 단일 피해자 사건으로 집단 소송 가능성이 없습니다(적합 조건 3 불충족). 이미 판결이 선고되어 피해자에게 유리한 상황이므로, 소송금융의 신규 투자 필요성은 낮습니다.</t>
+          <t>적합 조건으로 상대방(한국공인노무사회)은 자력이 충분하며(조건 2), 경찰 수사가 진행 중인 공적 절차(조건 6)에 해당합니다. 그러나 이 사건은 활동가에 대한 고발 건으로 직접적인 금전적 피해 규모가 불분명하며, 소송금융의 일반적인 투자 대상인 손해배상 청구와는 성격이 다릅니다. '업'의 해석에 대한 법리적 쟁점이 있어 승소 가능성 예측이 복잡합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>채용 합격통지 4분여 만에 문자로 돌연 '취소'…법원  부당 해고</t>
+          <t>[단독]도 넘은 ‘밥그릇 지키기’···이주노동자 돕던 활동가 ‘무허...</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=540274</t>
+          <t>https://www.khan.co.kr/article/202603050600041</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-02 12:48:48.188961+00:00</t>
+          <t>2026-03-05 00:35:03.722788+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>채용 취소 소송에서 회사 패소 판결</t>
+          <t>노조법 2·3조 개정안(노란봉투법) 시행 및 정부의 집중 점검 기간 운영</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>A사에서 지원자가 급여일을 문의하자 4분 만에 채용을 취소한 사건입니다. 이에 대해 지원자가 제기한 채용 취소 소송에서 A사가 패소한 것으로 보도되었습니다. 이는 회사의 채용 취소 행위가 부당하다는 법원의 판단을 의미합니다.</t>
+          <t>'노란봉투법'으로 불리는 노조법 2·3조 개정안이 오는 10일부터 시행됩니다. 이 법은 하도급 노동자에 대한 원청의 책임을 강화하고 노조에 대한 과도한 손해배상 청구를 제한하는 내용을 담고 있으며, 정부는 법 시행 초기 3개월간 집중 점검 기간을 운영하며 현장 혼란을 최소화할 방침입니다. 이 법은 노사관계 전반에 적지 않은 변화를 가져올 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라, 회사가 채용 취소 소송에서 패소하여 그 책임이 법적으로 인정되었습니다. 적합 조건 2(상대방 자력 충분)에 따라, A사는 자회사와 사무실 규모를 보아 자력이 충분할 것으로 추정됩니다. 적합 조건 5(증거 확보 가능)에 따라, 이미 소송이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보된 것으로 보입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 구체적으로 명시되지 않아 규모가 매우 크다고 단정하기 어렵습니다.</t>
+          <t>해당 기사는 '노란봉투법' 시행에 대한 것으로, 특정 사건이 아닌 법률 개정 및 시행에 관한 내용입니다. 그러나 이 법은 하도급 노동자에 대한 원청의 책임을 강화하고 노조에 대한 과도한 손해배상 청구를 제한하여, 향후 집단적 노동 분쟁 발생 시 소송금융 투자 기회를 확대할 잠재력이 있습니다. (적합 조건: 상대방 책임 명확화 가능성, 상대방 자력 충분 가능성, 집단적 피해 가능성)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>급여일 언제?  물으니  채용 취소 …4분 만에 말 뒤집은 회사 패소</t>
+          <t>노란봉투법 시행 초읽기… 현장 모니터링 강화</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49256</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260304232216yT3</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-02 12:37:24.442590+00:00</t>
+          <t>2026-03-05 00:31:39.243545+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>통신사 대리점 대표</t>
+          <t>원청 기업</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>피해자 유족이 언론에 제보하여 사건 공론화 중</t>
+          <t>금속노조의 원청 교섭 요구 및 향후 소송전 예상</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>통신사 대리점 직원이 10년간 대표로부터 폭언, 폭행, 가사 노동 강요 등 노예 같은 삶을 살다 사망한 사건. 유족이 공개한 영상과 복원된 각서 등 증거가 있으며, 대표는 임금도 거의 지급하지 않아 피해자 통장 잔고는 54원에 불과했다. 유족은 '히든아이'에 제보하여 억울함을 알리고 있다.</t>
+          <t>민노총 금속노조가 원청과의 임금 교섭을 요구하는 공동 요구안을 발표하며, 노동부의 입장과 상이한 주장을 펼치고 있다. 이는 원청의 교섭 의무 및 임금 책임에 대한 법적 다툼으로 이어져 다수의 금속노조 조합원에게 영향을 미치는 집단적 소송전이 예상된다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>대리점 대표의 폭행, 폭언, 임금 미지급 등 책임이 명확하며(적합 조건 1), 영상 및 복원된 각서 등 객관적 증거가 존재합니다(적합 조건 5). 10년간의 임금 미지급 및 사망에 따른 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 상대방의 자력 정보가 부족하고 집단적 피해가 아닌 점을 고려하여 Medium 등급으로 판단합니다.</t>
+          <t>적합 조건으로 원청 기업의 충분한 자력과 금속노조 조합원 다수의 집단적 피해 가능성이 높습니다. 다만, 노동부와 다른 입장으로 원청의 책임이 명확히 확정되지 않았으며, 현재는 임금 교섭 요구 단계로 구체적인 피해 금액 산정이 어렵습니다. 향후 원청의 교섭 의무에 대한 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>금속노조 조합원 다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>직원에 폭언 일삼더니 노예 부리듯…피해자 통장엔 달랑 54원 ('히든아이...</t>
+          <t>노동부는 아니랬는데… 금속노조 “임금도 원청 교섭 대상”</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030232124</t>
+          <t>https://www.chosun.com/national/labor/2026/03/05/6LRXL4KVGZDEXLKY4NTFWERMLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-02 12:33:02.556893+00:00</t>
+          <t>2026-03-05 00:30:19.179940+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>유족이 '히든아이'에 제보하여 진실 규명 노력 중</t>
+          <t>서울중앙지방법원 2023가합59719 판결 선고</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 통신사 대리점 대표로부터 10년간 폭언과 가사 노동 강요 등 괴롭힘을 당하다 사망한 사건. 유족은 '히든아이'에 제보하여 억울함을 알리고 진실을 규명하고자 한다.</t>
+          <t>기사는 서울중앙지방법원이 2024년 9월 12일 권고사직 제의를 직장 내 괴롭힘으로 인정하여 회사의 손해배상 책임을 인정한 판결을 다룹니다. 이는 권고사직이 업무상 필요와 합리적 목적 범위를 넘어 인격권을 침해할 경우 법적 책임을 물을 수 있다는 법적 선례를 제시합니다. 다만, 모든 권고사직이 직장 내 괴롭힘에 해당하는 것은 아니며 개별 사안의 구체적 상황에 따라 판단이 달라질 수 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>대리점 대표의 10년간 이어진 폭언 및 가사 노동 강요로 인한 사망 사건으로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 큼(적합 조건 4). 유족의 제보를 통해 증거 확보 가능성이 높으나(적합 조건 5), 집단적 피해가 아니며, 상대방(대리점 대표)의 자력에 대한 추가 확인이 필요하다.</t>
+          <t>서울중앙지방법원 판결을 통해 권고사직 제의가 직장 내 괴롭힘으로 인정되어 회사의 손해배상 책임이 인정된 법적 선례가 존재합니다 (적합 조건 1, 5). 이는 향후 유사 사건의 법적 근거를 강화하지만, 기사에서 상대방의 자력, 집단적 피해 여부, 구체적인 피해 규모에 대한 정보는 파악되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>'히든아이' 10년간 이어진 괴롭힘...통신사 대리점 직원 사망사건</t>
+          <t>권고사직 제의가 '직장 내 괴롭힘'에 해당할까</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517720</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35627</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-02 12:28:40.504514+00:00</t>
+          <t>2026-03-04 01:25:54.759209+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>통신사 대리점 대표</t>
+          <t>산업은행</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>방송 프로그램에서 사건 조명, 유족 제보</t>
+          <t>산업은행 박 회장의 갑질 의혹 제기 및 노동전문가 의견 제시. 공익신고자 보호법에 따른 내부 신고 절차 진행 가능성.</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>통신사 대리점 직원 박성범 씨가 10년간 대표로부터 폭행, 폭언, 노동 착취를 당하다 사망한 사건. 유족이 공개한 영상과 각서 복원 내용으로 대표의 불법 행위가 드러났으며, 피해자의 통장 잔고는 54원에 불과했다. 현재 방송 프로그램을 통해 사건이 조명되고 있으며, 유족은 억울함을 알리고 있다.</t>
+          <t>산업은행 박 회장의 '스타일러 지시' 갑질 의혹이 제기되며 노동전문가들이 지위 우위를 이용한 압박 가능성을 지적했다. 공익신고자 보호법 및 내부신고 보호 원칙에 따라 관련 절차가 진행될 수 있다. 현재 논란 수준으로 피해 규모와 피해자 수는 미상이다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>대리점 대표의 폭행, 폭언, 노동 착취 등 불법 행위가 영상 및 각서 복원 내용으로 명확히 드러나 상대방 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해자가 사망에 이르고 10년간의 착취로 인한 재산상, 정신적 피해 규모가 매우 큽니다 (적합 조건 4). 다만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니며, 공적 절차 진행 여부가 확인되지 않습니다.</t>
+          <t>산업은행이라는 자력 있는 공공기관이 피고가 될 가능성이 높고(적합 조건 2), 노동전문가의 지적 및 공익신고자 보호법 언급으로 증거 확보 및 책임 입증 가능성이 있음(적합 조건 5, 1). 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해 여부도 불분명하여 투자 매력도가 제한적임.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>10년간 노예, 잔고 54원  대표가 목 조르고 폭행…견디다 결국 사망 ('히...</t>
+          <t>[금융이슈] 갑질 논란에 인사 파장까지...산업은행 '스타일러 지시' 의혹...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1006731/</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295813</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:20.419311+00:00</t>
+          <t>2026-03-04 00:25:41.016849+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>핀테크 기업 A 사</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>중노위 기각 후 행정법원 소송 진행, 법원 판결</t>
+          <t>서울행정법원 회사 패소 판결</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>한 개인이 합격 통지 4분 만에 문자 메시지로 채용 취소를 통보받아 중노위 절차를 거쳐 행정법원 소송을 제기했다. 법원은 이를 부당 해고로 판단한 것으로 보이며, 재심 판정에 문제가 있다고 보았다.</t>
+          <t>핀테크 기업 A사가 직원에 대한 부당해고를 저질렀고, 이에 대해 서울지방노동위원회와 중앙노동위원회 모두 부당해고를 인정했습니다. 회사 측이 이에 불복하여 제기한 행정소송에서도 서울행정법원은 회사 측 패소 판결을 내렸습니다. 현재 행정법원 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>합격 통지 후 4분 만에 취소 통보라는 명확한 증거가 있고(적합 조건 5), 중노위 절차를 거쳐 행정법원 소송까지 진행된 공적 절차가 존재하며(적합 조건 6), 법원이 부당 해고로 판단한 것으로 보아 상대방 책임이 명확하다(적합 조건 1). 다만, 상대방의 자력이나 집단적 피해 여부는 기사에서 확인되지 않아 투자 적합도는 Medium으로 판단한다.</t>
+          <t>상대방(핀테크 기업 A사)의 부당해고 책임이 노동위원회 및 행정법원 판결로 명확하게 인정되었고(적합 조건 1), 관련 공적 절차(노동위원회 구제 신청, 행정소송)가 이미 진행되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 다만, 피해자가 1명으로 집단적 피해가 아니며, 상대방의 자력 및 피해 금액 규모가 명확히 파악되지 않아 High 등급으로 상향하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>합격통지 4분 만에 문자로 취소통보…법원  부당 해고</t>
+          <t>합격입니다  4분 만에 돌연 취소…회사 측 결국</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274329</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461177&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-02 00:41:18.035424+00:00</t>
+          <t>2026-03-03 00:48:42.778751+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>서울교통공사</t>
+          <t>핀테크 기업 A사</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>노조 간부 32명은 행정소송, 4명은 민사소송을 통해 부당 징계 및 해고에 이의 제기 중입니다.</t>
+          <t>지방노동위원회, 중앙노동위원회 판정 후 기업이 제기한 소송에서 법원 판결 선고</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>서울교통공사 노조 간부 36명이 중징계를 받은 후, 32명은 복직을 위해 행정소송을, 4명은 부당해고를 주장하며 민사소송을 진행 중입니다. 경찰은 서울교통공사의 감사에 대해 무혐의 처분을 내렸으나, 노조 측은 보복성 고발을 주장하고 있습니다.</t>
+          <t>핀테크 기업 A사가 채용 합격 통보 4분 만에 이를 취소하여 지원자가 부당 해고를 주장한 사건입니다. 지방노동위원회와 중앙노동위원회 모두 지원자의 손을 들어줬으며, 기업이 재심 판정을 취소해달라며 낸 소송에서도 법원은 합격 통보 시 근로 계약이 성립된 것으로 보고 부당 해고라고 판단했습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방(서울교통공사)이 공공기관으로 자력이 충분하며(적합 조건 2), 36명의 노조 간부가 피해를 입어 집단적 성격을 가집니다(적합 조건 3). 그러나 경찰이 서울교통공사의 감사에 대해 무혐의 처분을 내린 점은 노조 측의 '보복성 고발' 주장에 대한 상대방 책임 입증을 어렵게 할 수 있으며, 피해 규모가 구체적으로 파악되지 않습니다.</t>
+          <t>상대방(핀테크 기업 A사)의 책임이 법원 및 노동위원회 판정으로 명확하게 인정되었고(적합 조건 1), 합격 통보 문자 등 명확한 증거가 존재합니다(적합 조건 5). 또한, 이미 지방노동위원회와 중앙노동위원회를 거쳐 법원 판결까지 나온 상태로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 수억 원 이상으로 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>36명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>노조 비위 들춰내니 보복성 고발… 경찰, 서울교통공사 감사 무혐의 처...</t>
+          <t>[와글와글 플러스] '채용 합격 문자' 4분 만에 취소‥ 부당 해고</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49208</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804431_37012.html</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-02 00:34:48.669482+00:00</t>
+          <t>2026-03-03 00:48:18.672558+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>통신사 대리점 대표</t>
+          <t>핀테크 기업 A사</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>방송 프로그램에서 사건 제보 및 예고</t>
+          <t>서울행정법원 1심 판결 선고 (원고 패소)</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년간 통신사 대리점 대표에게 폭행당하며 노예처럼 일하다 사망한 사건이 유족의 제보로 MBC에브리원 '히든아이'를 통해 공개될 예정입니다. 유족은 박 씨가 식사 자리에서 대표에게 8분간 폭행당하는 영상 등을 공개했습니다. 이는 심각한 노동 착취와 폭행으로 인한 사망 사건으로 보입니다.</t>
+          <t>핀테크 기업 A사가 합격 통보 4분 만에 채용을 취소한 사건에 대해 서울행정법원이 부당해고라고 판단하며 A사의 구제 재심판정 취소 소송을 기각했습니다. B씨는 지노위와 중노위에서 구제 신청이 인용된 바 있으며, 법원은 A사와 자회사를 하나의 사업장으로 보아 상시근로자 5인 미만 주장을 배척했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>상대방(통신사 대리점 대표)의 폭행 및 노동 착취로 인한 사망이라는 책임이 명확하며(적합 조건 1), 유족이 공개한 영상 등 객관적 증거가 존재합니다(적합 조건 5). 피해자가 사망하여 피해 규모가 매우 큽니다(적합 조건 4). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 현재 공적 절차 진행 여부는 불분명합니다.</t>
+          <t>상대방 책임이 법원 판결로 명확하며(적합 조건 1), 채용 취소 통보 문자 등 객관적 증거가 존재하고(적합 조건 5), 지노위 및 중노위의 공적 절차가 선행되었습니다(적합 조건 6). 다만, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 제한적입니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>10년간 노예로 살았다…사장한테 맞으며 죽도록 일하다 결국 '사망'</t>
+          <t>[법조브리핑] ‘사법 3법’ 강행 처리 후폭풍…현장 혼란·재판 지연 심...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>atstar1.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.atstar1.com/news/articleView.html?idxno=6032592</t>
+          <t>https://www.segye.com/newsView/20260302512631?OutUrl=naver</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-02 00:26:36.544442+00:00</t>
+          <t>2026-03-03 00:42:13.573026+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>대리점 대표</t>
+          <t>핀테크 기업 A사</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>MBC '실화탐사대' 방송 예정</t>
+          <t>서울행정법원에서 핀테크 기업 A사의 부당채용취소 구제 재심판정 취소 소송에 대해 원고 패소 판결</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>한 대리점 직원이 10년간 대표에게 착취당해 전 재산이 54원만 남았다는 내용이 MBC 시사 프로그램 '실화탐사대'를 통해 방영될 예정이다. 대표는 직원의 횡령이 원인이라고 주장하고 있으나, 직원은 억울함을 호소하고 있다. 이 사건은 노동 착취 및 사기 혐의로, 피해자의 경제적 손실이 막대하며 공론화가 진행 중이다.</t>
+          <t>핀테크 기업 A사가 채용 합격 통보 4분 만에 일방적으로 채용을 취소한 사건에 대해 법원이 부당해고라고 판단했습니다. 서울행정법원은 A사가 중앙노동위원회를 상대로 제기한 재심판정 취소 소송에서 원고 패소 판결을 내렸습니다. 이는 근로기준법을 위반한 부당해고에 해당하며, 피해자는 이미 지방노동위원회와 중앙노동위원회에서 구제신청이 인용된 바 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>적합 조건으로 대리점 대표의 10년간 착취 혐의가 명확하고(1), 피해자의 전 재산이 54원만 남을 정도로 피해 규모가 매우 크며(4), MBC 시사 프로그램을 통해 공론화 및 증거 확보 가능성이 높다(5, 6). 다만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니라는 점에서 High 등급에는 미치지 못한다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 노동위원회 절차를 거쳐 공적 절차가 진행된 점(적합 조건 6)과 증거가 충분히 확보된 점(적합 조건 5)은 긍정적입니다. 그러나 집단적 피해가 아닌 개별 사건이며 피해 규모가 대규모로 추정하기 어렵다는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>10년간의 임금 및 기타 경제적 손실 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>‘전 재산 54원’ 10년간 착취 당한 대리점 직원, 대표는 “횡령이 원인...</t>
+          <t>채용 합격 4분 만에 취소… 법원 “부당 해고”</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603020852511910</t>
+          <t>https://www.segye.com/newsView/20260302510065?OutUrl=naver</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-02 00:26:28.040311+00:00</t>
+          <t>2026-03-03 00:41:48.520050+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>통신사 대리점 및 대표</t>
+          <t>원청 기업</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>언론 제보 및 보도</t>
+          <t>개정 노조법 시행 임박, 고용노동부 해석지침 확정 및 노동위원회 사용자성 판단 지원위원회 운영</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>44세 박성범 씨가 10년 전 통신사 대리점 대표의 폭행으로 사망한 사건이 유족의 제보로 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 폭행하는 8분 분량의 영상을 증거로 제시하며 억울함을 호소하고 있습니다.</t>
+          <t>이달 10일부터 개정 노조법 2·3조가 시행되어 하청 노조에 원청과의 교섭권이 부여됩니다. 이 법은 '노란봉투법'으로 불리며, 원청의 '실질적 지배력'에 따라 사용자성을 인정하는 것이 핵심입니다. 고용노동부는 해석지침을 마련하고 노동위원회에 '사용자성 판단 지원위원회'를 운영하지만, 사용자성 판단 기준이 여전히 모호하여 판례가 축적될 때까지 산발적인 법적 분쟁이 이어질 가능성이 큽니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>대리점 대표의 폭행 영상이 존재하여 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자가 사망하여 피해 규모가 매우 큽니다(적합 조건 4). 또한 유족이 공개한 영상이라는 명확한 증거가 있습니다(적합 조건 5). 다만, 피해자가 1명이며 상대방의 자력(대리점 대표 또는 대리점 법인)이 대기업 수준으로 명확히 확인되지 않는 점이 있습니다.</t>
+          <t>개정 노조법 시행으로 하청 노조와 원청 간 '사용자성'을 둘러싼 다수의 법적 분쟁이 예상되어 집단적 피해 가능성이 높습니다 (적합 조건 3). 또한, 고용노동부가 개정 노조법 해석지침을 확정하고 노동위원회에 '사용자성 판단 지원위원회'를 마련하는 등 공적 절차가 진행 중입니다 (적합 조건 6). 다만, '사용자성' 판단 기준이 아직 모호하여 판례가 축적될 때까지는 개별 사건의 승소 가능성 예측이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>하청 노동자 다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>‘히든아이’ 통신사 직원 사망</t>
+          <t>“누가 사장인가”…원청 담장 넘는 하청 노조의 교섭권 [노봉법 시대,...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603020052</t>
+          <t>https://www.etoday.co.kr/news/view/2560919</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:39.786247+00:00</t>
+          <t>2026-03-03 00:38:48.177392+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>해당 학원</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>고용노동부 진정/조사 진행 중</t>
+          <t>서울행정법원 원고 패소 판결 (피해자 승소)</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>한 학원 강사가 '급여 외부 발설 시 체벌 감수', '후임자 인수인계 의무', '손해배상 청구' 등의 황당한 내용이 담긴 근로계약서를 제시받았습니다. 이에 해당 강사는 고용노동부에 진정을 제기하여 조사가 진행될 예정입니다.</t>
+          <t>핀테크 스타트업 A사가 채용 합격 통보 4분 만에 일방적으로 취소한 사건에 대해 법원이 부당해고라고 판단했다. B씨는 지방노동위원회와 중앙노동위원회에서 구제 신청이 받아들여졌고, A사가 제기한 재심판정 취소 소송에서 서울행정법원은 A사의 주장을 기각하며 B씨의 손을 들어줬다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>해당 학원의 근로계약서 내용은 불법 소지가 명확하며(적합 조건 1), 계약서 자체가 증거로 확보 가능합니다(적합 조건 5). 또한 피해자가 고용노동부에 진정을 제기하여 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모나 피해자 수가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확하게 인정되었고(적합 조건 1), 이미 노동위원회 절차를 거쳐 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 단일 피해자 사건으로 집단적 피해가 아니며, 상대방의 자력이나 피해 규모가 소송금융 투자에 'High' 등급을 부여할 만큼 명확히 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>“급여 외부 발설땐 체벌 감수” 학원강사 황당 근로계약서</t>
+          <t>합격 통보 4분 만에 “취소”…법원 “부당해고”</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260302.22010000198</t>
+          <t>https://www.khan.co.kr/article/202603022051005</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-01 12:36:41.122603+00:00</t>
+          <t>2026-03-02 12:59:58.988728+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원 재심리 예정</t>
+          <t>노란봉투법 시행 임박 및 관련 매뉴얼 발표로 인한 혼란 가중</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>현대해상화재보험 전현직 근로자 41명이 회사를 상대로 경영성과급의 임금성을 인정해 퇴직금을 재산정해달라는 소송을 제기했습니다. 1, 2심은 근로자들의 손을 들어줬으나, 대법원은 경영성과급이 당기순이익을 기준으로 지급되어 근로의 대가로 볼 수 없으며 노동관행도 인정되지 않는다고 판단하여 원심을 파기하고 서울고등법원으로 환송했습니다. 이는 서울보증보험, 한국유리공업 사건과 같은 취지의 판결입니다.</t>
+          <t>고용노동부가 발표한 노란봉투법 관련 매뉴얼이 원·하청 노조 간 교섭창구 단일화 원칙을 사실상 뒤집어 산업 현장의 혼란이 예상됩니다. 이로 인해 원청 기업은 수십·수백 개의 하청 노조와 개별 교섭해야 할 수 있으며, 사용자 범위 모호성 등으로 기업들의 분쟁 및 소송 리스크가 커질 것이라는 우려가 제기되고 있습니다. 오는 10일 법 시행을 앞두고 노사 모두에게 혼란을 초래할 것이라는 비판이 나옵니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>대기업 피고(현대해상화재보험)로 자력이 충분하고, 41명의 근로자가 집단적으로 소송을 제기하여 집단적 피해 조건에 부합합니다. 또한, 16년간의 성과급 지급 내역 등 객관적 증거가 확보되어 있습니다. 다만, 대법원이 이미 경영성과급의 임금성을 부정하는 판결을 내렸으므로, 원고 측의 승소 가능성이 낮아졌다는 점에서 적합도가 낮아집니다.</t>
+          <t>노란봉투법 시행으로 원청 기업이 다수의 하청 노조와 개별 교섭해야 할 가능성이 커져, 다수의 기업에 집단적 법적 분쟁 리스크가 발생할 수 있습니다 (적합 조건 3). 사용자 범위 모호성 및 교섭 범위 불명확성으로 기업들의 소송 리스크 및 경영 환경 악화 우려가 제기되어 잠재적 피해 규모가 클 수 있으며 (적합 조건 4), 법률, 시행령, 매뉴얼 등 공적 문서가 존재하여 증거 확보가 용이합니다 (적합 조건 5). 고용노동부의 매뉴얼 발표 및 시행령 개정 등 공적 절차가 진행 중이며, 법 시행이 임박하여 관련 분쟁 발생 가능성이 높습니다 (적합 조건 6). 다만, 아직 구체적인 피해 발생이나 소송 제기 단계가 아니며, 법 해석을 둘러싼 미래의 분쟁 가능성에 초점을 맞추고 있어 직접적인 손해배상 청구 사건과는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>41명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>현대해상도 성과급 임금성 ‘부정’…대법 “당기순이익, 근로제공과 관...</t>
+          <t>'노봉법' 노사 모두에게 혼란스럽다</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>worklaw.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38908</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=610706</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-28 12:49:29.536803+00:00</t>
+          <t>2026-03-02 12:55:48.095837+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>쏘카</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>중노위 재심 판정 유지, 법원 판결로 A사 패소</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>서울동부지방법원은 타다 운전기사 24명이 쏘카를 상대로 제기한 소송에서 원고 일부 승소 판결을 내렸다. 재판부는 쏘카가 타다 서비스를 중단한 것을 사업 전체의 폐지로 보기 어렵다고 판단하며, 당시 드라이버들에 대한 책임을 일부 인정했다.</t>
+          <t>A사가 채용 합격 통보 4분 만에 취소 통보를 하여 부당 해고 논란이 발생했습니다. 중앙노동위원회는 이를 부당 해고로 판단했고, A사가 이에 불복해 제기한 소송에서도 법원은 중노위의 재심 판정에 문제가 없다고 판결했습니다. 이로써 채용 취소 통보를 받은 당사자는 법적으로 부당 해고를 인정받게 되었습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (법원 판결로 쏘카의 책임 일부 인정), 상대방에게 자력이 충분함 (쏘카), 증거가 있거나 확보 가능함 (이미 1심 판결 선고). 24명의 운전기사가 원고로 참여하여 집단적 피해의 성격이 있으나, 피해 금액은 미상이다. 이미 1심 판결이 선고된 상태로, 추가적인 소송금융 투자 기회를 모색할 수 있다.</t>
+          <t>상대방(A사)의 책임이 법원 및 중앙노동위원회의 판정으로 명확하게 인정되었고(적합 조건 1, 5, 6), 피해자 측이 승소한 상황입니다. 그러나 상대방의 자력과 피해 규모가 명확하지 않고(적합 조건 2, 4 불확실), 단일 피해자 사건으로 집단 소송 가능성이 없습니다(적합 조건 3 불충족). 이미 판결이 선고되어 피해자에게 유리한 상황이므로, 소송금융의 신규 투자 필요성은 낮습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>24명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>타다</t>
+          <t>채용 합격통지 4분여 만에 문자로 돌연 '취소'…법원  부당 해고</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32453</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=540274</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-28 01:41:03.043273+00:00</t>
+          <t>2026-03-02 12:48:48.188961+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>GM부품물류</t>
+          <t>A사</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>노동위원회 절차 진행 중, 행정소송 가능성</t>
+          <t>채용 취소 소송에서 회사 패소 판결</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>정부가 원·하청 교섭절차 매뉴얼을 발표한 가운데, GM부품물류 집단해고 촉구 시위가 언급되었다. 이 사건은 GM부품물류의 집단해고와 관련하여 노동위원회 절차가 진행 중이며, 향후 행정소송으로 이어질 가능성이 있는 노동 분쟁이다.</t>
+          <t>A사에서 지원자가 급여일을 문의하자 4분 만에 채용을 취소한 사건입니다. 이에 대해 지원자가 제기한 채용 취소 소송에서 A사가 패소한 것으로 보도되었습니다. 이는 회사의 채용 취소 행위가 부당하다는 법원의 판단을 의미합니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>GM부품물류 집단해고 사건은 대기업 관련 회사(GM)를 상대방으로 하며(적합 조건 2), 집단해고로 인해 다수의 피해자가 발생할 수 있는 집단적 피해 사건임(적합 조건 3). 또한 노동위원회 절차가 진행 중이거나 예정되어 있어 공적 절차가 진행 중인 것으로 보임(적합 조건 6). 다만, 기사 내용이 매우 단편적이어서 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라, 회사가 채용 취소 소송에서 패소하여 그 책임이 법적으로 인정되었습니다. 적합 조건 2(상대방 자력 충분)에 따라, A사는 자회사와 사무실 규모를 보아 자력이 충분할 것으로 추정됩니다. 적합 조건 5(증거 확보 가능)에 따라, 이미 소송이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보된 것으로 보입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피해 금액이 구체적으로 명시되지 않아 규모가 매우 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>정부 ‘원·하청 교섭절차 매뉴얼’ 발표</t>
+          <t>급여일 언제?  물으니  채용 취소 …4분 만에 말 뒤집은 회사 패소</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579429?ref=naver</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49256</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-28 01:14:08.329643+00:00</t>
+          <t>2026-03-02 12:37:24.442590+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>당진지역 아파트 관리 주체</t>
+          <t>통신사 대리점 대표</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>충남지방노동위원회 부당해고 구제 신청, 고용노동청 직장 내 괴롭힘 진정 접수</t>
+          <t>피해자 유족이 언론에 제보하여 사건 공론화 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>당진지역 아파트 경비원 홍 씨가 부당해고 및 직장 내 괴롭힘을 호소하며 충남지방노동위원회에 구제 신청, 고용노동청에 진정을 접수했다. 홍 씨는 자신과 같은 피해자가 재발하지 않도록 공정한 판단을 촉구하고 있다.</t>
+          <t>통신사 대리점 직원이 10년간 대표로부터 폭언, 폭행, 가사 노동 강요 등 노예 같은 삶을 살다 사망한 사건. 유족이 공개한 영상과 복원된 각서 등 증거가 있으며, 대표는 임금도 거의 지급하지 않아 피해자 통장 잔고는 54원에 불과했다. 유족은 '히든아이'에 제보하여 억울함을 알리고 있다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(부당해고, 직장 내 괴롭힘), 이미 충남지방노동위원회와 고용노동청에 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>대리점 대표의 폭행, 폭언, 임금 미지급 등 책임이 명확하며(적합 조건 1), 영상 및 복원된 각서 등 객관적 증거가 존재합니다(적합 조건 5). 10년간의 임금 미지급 및 사망에 따른 피해 규모가 상당할 것으로 예상되나(적합 조건 4), 상대방의 자력 정보가 부족하고 집단적 피해가 아닌 점을 고려하여 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>당진지역내 아파트 경비원 부당해고 호소</t>
+          <t>직원에 폭언 일삼더니 노예 부리듯…피해자 통장엔 달랑 54원 ('히든아이...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>djtimes.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>http://www.djtimes.co.kr/news/articleView.html?idxno=111081</t>
+          <t>https://www.tenasia.co.kr/article/2026030232124</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-28 01:01:50.752397+00:00</t>
+          <t>2026-03-02 12:33:02.556893+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>정 모 씨</t>
+          <t>통신사 대리점 대표</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>유명 예능 PD가 강제추행 혐의로 불구속 기소되어 형사 재판 진행 예정</t>
+          <t>유족이 '히든아이'에 제보하여 진실 규명 노력 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>유명 예능 PD 정 모 씨가 직장 후배를 강제 추행한 혐의로 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, 검찰은 보완 수사 후 CCTV 영상에서 피해자가 정 씨를 밀치는 장면을 확인하고 강제추행 혐의를 인정하여 재판에 넘겼습니다. 피해자 측은 검찰의 결정에 감사하며 2차 피해 방지를 강조했습니다.</t>
+          <t>44세 박성범 씨가 통신사 대리점 대표로부터 10년간 폭언과 가사 노동 강요 등 괴롭힘을 당하다 사망한 사건. 유족은 '히든아이'에 제보하여 억울함을 알리고 진실을 규명하고자 한다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>유명 예능 PD의 강제추행 혐의가 CCTV 등 객관적 증거를 통해 확인되었고(적합 조건 1, 5), 검찰의 불구속 기소로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 사건이며(부적합 조건), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(부적합 조건).</t>
+          <t>대리점 대표의 10년간 이어진 폭언 및 가사 노동 강요로 인한 사망 사건으로 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 큼(적합 조건 4). 유족의 제보를 통해 증거 확보 가능성이 높으나(적합 조건 5), 집단적 피해가 아니며, 상대방(대리점 대표)의 자력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>CCTV에 걸렸나..유명 예능 PD, '강제추행 의혹' 보완수사 후 불구속 기소</t>
+          <t>'히든아이' 10년간 이어진 괴롭힘...통신사 대리점 직원 사망사건</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/02/28/2026022801123667978</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517720</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-28 00:22:26.355488+00:00</t>
+          <t>2026-03-02 12:28:40.504514+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>통신사 대리점 대표</t>
+        </is>
+      </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>행정통합법 및 반도체특별법 논의 중, 국회입법조사처 분석 발표</t>
+          <t>방송 프로그램에서 사건 조명, 유족 제보</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>행정통합법의 '산업평화 유지 조항'이 외투기업에 노동법 회피 특혜를 부여하고, 노조활동에 대한 손해배상 및 형사소송 양형을 가중시킬 수 있다는 국회입법조사처의 분석이 나왔습니다. 이는 반도체특별법 논의 과정에서 제기된 문제로, 노동계는 해당 조항의 삭제를 요구하고 있습니다.</t>
+          <t>통신사 대리점 직원 박성범 씨가 10년간 대표로부터 폭행, 폭언, 노동 착취를 당하다 사망한 사건. 유족이 공개한 영상과 각서 복원 내용으로 대표의 불법 행위가 드러났으며, 피해자의 통장 잔고는 54원에 불과했다. 현재 방송 프로그램을 통해 사건이 조명되고 있으며, 유족은 억울함을 알리고 있다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>행정통합법의 '산업평화 유지 조항'이 외투기업에 노동법 회피 특혜를 주고 노조활동에 대한 손해배상 및 형사소송 양형을 가중시킬 수 있다는 국회입법조사처의 분석이 있어 (적합 조건 5, 6) 잠재적인 집단적 피해(적합 조건 3) 가능성이 있습니다. 그러나 특정 피해 사례나 구체적인 피고가 명시되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>대리점 대표의 폭행, 폭언, 노동 착취 등 불법 행위가 영상 및 각서 복원 내용으로 명확히 드러나 상대방 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해자가 사망에 이르고 10년간의 착취로 인한 재산상, 정신적 피해 규모가 매우 큽니다 (적합 조건 4). 다만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니며, 공적 절차 진행 여부가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>외투기업에 '노동법 회피' 특혜 주는 행정통합법, '노동쟁의'도 옭아맨...</t>
+          <t>10년간 노예, 잔고 54원  대표가 목 조르고 폭행…견디다 결국 사망 ('히...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232916</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1006731/</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-27 00:48:47.478142+00:00</t>
+          <t>2026-03-02 12:23:20.419311+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>노조 쟁의행위 및 단체교섭 요구</t>
+          <t>중노위 기각 후 행정법원 소송 진행, 법원 판결</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>한화오션 노사가 단체교섭 및 성과급 지급을 놓고 다시 갈등을 겪고 있다. 전국금속노동조합 경남지부 거제통영고성조선하청지회와 웰리브지회는 한화오션이 하청 노동자의 실질적 사용자로서 단체교섭 의무를 회피하고 웰리브 노동자들에게 성과급을 지급하지 않는다고 주장하며 천막농성을 벌이고 있다. 한화오션 측은 노조의 천막농성이 시설관리권 침해 및 안전사고 위험을 초래한다고 맞서며, 단체교섭 및 성과급 지급 요구에 대해서도 법적 원칙과 웰리브의 독립성을 들어 반박하고 있다.</t>
+          <t>한 개인이 합격 통지 4분 만에 문자 메시지로 채용 취소를 통보받아 중노위 절차를 거쳐 행정법원 소송을 제기했다. 법원은 이를 부당 해고로 판단한 것으로 보이며, 재심 판정에 문제가 있다고 보았다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(한화오션은 대기업), 집단적 피해(다수의 하청 노동자)에 해당합니다. 노조는 한화오션의 단체교섭 거부 및 성과급 미지급을 부당노동행위로 주장하고 있어 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 다만, 피해 규모가 구체적으로 명시되지 않았고, 법적 쟁점(개정 노조법 적용 시점, 웰리브의 독립성 등)이 남아있어 High 등급에는 미치지 못합니다.</t>
+          <t>합격 통지 후 4분 만에 취소 통보라는 명확한 증거가 있고(적합 조건 5), 중노위 절차를 거쳐 행정법원 소송까지 진행된 공적 절차가 존재하며(적합 조건 6), 법원이 부당 해고로 판단한 것으로 보아 상대방 책임이 명확하다(적합 조건 1). 다만, 상대방의 자력이나 집단적 피해 여부는 기사에서 확인되지 않아 투자 적합도는 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>다수 (하청 노동자 지회 소속)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>한화오션, 천막농성 갈등 … 직접 단체교섭·성과급 지급 등 이견</t>
+          <t>합격통지 4분 만에 문자로 취소통보…법원  부당 해고</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022620403770577</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274329</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-26 13:31:57.828161+00:00</t>
+          <t>2026-03-02 00:41:18.035424+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>한국철도공사</t>
+          <t>서울교통공사</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>코레일 내부 성희롱·괴롭힘 근절 대책 및 갈등관리 논의 진행 중</t>
+          <t>노조 간부 32명은 행정소송, 4명은 민사소송을 통해 부당 징계 및 해고에 이의 제기 중입니다.</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>코레일이 성희롱 및 괴롭힘 근절을 위한 대책협의회와 워크숍을 개최하며 갈등관리 방안을 논의했다. 내부 사례를 바탕으로 상담 실습을 진행하고 피해자 보호 및 2차 피해 예방에 주력하고 있다. 이는 건전한 조직문화 조성을 위한 노력의 일환이다.</t>
+          <t>서울교통공사 노조 간부 36명이 중징계를 받은 후, 32명은 복직을 위해 행정소송을, 4명은 부당해고를 주장하며 민사소송을 진행 중입니다. 경찰은 서울교통공사의 감사에 대해 무혐의 처분을 내렸으나, 노조 측은 보복성 고발을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>코레일은 공공기관으로 자력이 충분하며(적합 조건 2), '내부 사례'를 활용한 상담 실습이 언급되어 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용만으로는 특정 피해 사건의 상대방 책임이 명확히 드러나지 않고, 집단적 피해 규모나 구체적인 피해 금액이 확인되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방(서울교통공사)이 공공기관으로 자력이 충분하며(적합 조건 2), 36명의 노조 간부가 피해를 입어 집단적 성격을 가집니다(적합 조건 3). 그러나 경찰이 서울교통공사의 감사에 대해 무혐의 처분을 내린 점은 노조 측의 '보복성 고발' 주장에 대한 상대방 책임 입증을 어렵게 할 수 있으며, 피해 규모가 구체적으로 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36명</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>코레일 '성희롱·괴롭힘 근절대책협의회·워크숍' 개최…갈등관리 논의</t>
+          <t>노조 비위 들춰내니 보복성 고발… 경찰, 서울교통공사 감사 무혐의 처...</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708622</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49208</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:08.115008+00:00</t>
+          <t>2026-03-02 00:34:48.669482+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
-      <c r="D166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>통신사 대리점 대표</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>노동법 관련 제도적 문제 제기 및 경고</t>
+          <t>방송 프로그램에서 사건 제보 및 예고</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>기사는 '위헌적 창구단일화 제도'로 인해 30여년간 노동자들이 손해배상, 가압류, 정신질환 등 심각한 고통을 겪었음을 지적합니다. 지난해 노조법에 일부 변화가 있었으나, 제도의 위헌성 문제가 반복될 수 있음을 경고하는 논평입니다.</t>
+          <t>44세 박성범 씨가 10년간 통신사 대리점 대표에게 폭행당하며 노예처럼 일하다 사망한 사건이 유족의 제보로 MBC에브리원 '히든아이'를 통해 공개될 예정입니다. 유족은 박 씨가 식사 자리에서 대표에게 8분간 폭행당하는 영상 등을 공개했습니다. 이는 심각한 노동 착취와 폭행으로 인한 사망 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>노동자의 집단적 피해가 명확하며(적합 조건 3), '위헌적' 제도 강행과 '노조법에 파열구' 언급으로 법적 근거 및 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 기사는 특정 기업이나 기관을 소송 상대방으로 명시하지 않아 구체적인 투자 대상 사건으로 보기 어렵습니다. 또한 현재 진행 중인 소송이나 공적 절차가 명확히 언급되지 않습니다.</t>
+          <t>상대방(통신사 대리점 대표)의 폭행 및 노동 착취로 인한 사망이라는 책임이 명확하며(적합 조건 1), 유족이 공개한 영상 등 객관적 증거가 존재합니다(적합 조건 5). 피해자가 사망하여 피해 규모가 매우 큽니다(적합 조건 4). 다만, 집단적 피해가 아닌 단일 피해자 사건이며, 현재 공적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>다수 노동자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>위헌적 창구단일화 제도 강행의 역사는 반복될 것인가</t>
+          <t>10년간 노예로 살았다…사장한테 맞으며 죽도록 일하다 결국 '사망'</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>atstar1.com</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232899</t>
+          <t>http://www.atstar1.com/news/articleView.html?idxno=6032592</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-26 00:49:02.751954+00:00</t>
+          <t>2026-03-02 00:26:36.544442+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>한국지엠</t>
+          <t>대리점 대표</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>직영 정비소 폐쇄 금지 가처분 신청 기각 후 항고 진행 중</t>
+          <t>MBC '실화탐사대' 방송 예정</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>한국지엠 노조가 직영 정비사업소 폐쇄에 반대하며 제기한 폐쇄 금지 가처분 신청이 1심에서 기각되었다. 노조는 이에 불복하여 인천지법에 항고장을 제출할 계획이다. 이는 직영 정비소 직원들의 고용 안정과 관련된 노동 분쟁이다.</t>
+          <t>한 대리점 직원이 10년간 대표에게 착취당해 전 재산이 54원만 남았다는 내용이 MBC 시사 프로그램 '실화탐사대'를 통해 방영될 예정이다. 대표는 직원의 횡령이 원인이라고 주장하고 있으나, 직원은 억울함을 호소하고 있다. 이 사건은 노동 착취 및 사기 혐의로, 피해자의 경제적 손실이 막대하며 공론화가 진행 중이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방인 한국지엠은 대기업으로 자력이 충분하며(적합 조건 2), 노조가 주체이므로 직영 정비소 직원들의 집단적 피해(적합 조건 3) 및 고용 불안정으로 인한 큰 피해 규모(적합 조건 4)가 예상됩니다. 다만, 직영 정비소 폐쇄 금지 가처분 신청이 1심에서 기각되어 법적 승소 가능성에 대한 추가적인 면밀한 검토가 필요합니다.</t>
+          <t>적합 조건으로 대리점 대표의 10년간 착취 혐의가 명확하고(1), 피해자의 전 재산이 54원만 남을 정도로 피해 규모가 매우 크며(4), MBC 시사 프로그램을 통해 공론화 및 증거 확보 가능성이 높다(5, 6). 다만, 상대방의 자력 여부가 불분명하고 집단적 피해가 아니라는 점에서 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10년간의 임금 및 기타 경제적 손실 (미상)</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>직영 정비소 직원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>한국지엠 노조 '직영 정비소 폐쇄 금지 가처분 신청' 기각에 항고</t>
+          <t>‘전 재산 54원’ 10년간 착취 당한 대리점 직원, 대표는 “횡령이 원인...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014567</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603020852511910</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:46.374401+00:00</t>
+          <t>2026-03-02 00:26:28.040311+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>해당 공무원</t>
+          <t>통신사 대리점 및 대표</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>교육 당국 감사 및 공무원의 강등 처분 취소소송 기각</t>
+          <t>언론 제보 및 보도</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>인천의 한 도서 지역 학교 공무원이 부하직원 2명에게 49차례에 걸쳐 초과근무 대리 서명을 지시하고 237만 원 상당의 수당을 부당 수령했습니다. 교육 당국의 감사로 비위가 적발되어 해당 공무원은 강등 중징계를 받았으며, 이에 불복하여 제기한 강등 처분 취소소송도 법원에서 기각되었습니다. 피해 직원들의 잠재적 손해배상 청구 가능성이 있습니다.</t>
+          <t>44세 박성범 씨가 10년 전 통신사 대리점 대표의 폭행으로 사망한 사건이 유족의 제보로 '히든아이'를 통해 공개되었습니다. 유족은 식사 자리에서 대리점 대표가 박 씨를 폭행하는 8분 분량의 영상을 증거로 제시하며 억울함을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>공무원의 초과근무 수당 부당 수령 및 부하직원 대리서명 강요 사실이 교육 당국 감사 및 법원 판결로 명확히 확인되어 상대방 책임이 명확하고 증거가 충분합니다. (적합 조건 1, 5, 6) 그러나 피해자 수가 2명으로 적고, 피해 직원들의 직접적 금전 피해가 미상이며, 상대방이 개인 공무원이므로 소송금융 투자 대상으로 적합도가 Medium입니다.</t>
+          <t>대리점 대표의 폭행 영상이 존재하여 상대방 책임이 비교적 명확하며(적합 조건 1), 피해자가 사망하여 피해 규모가 매우 큽니다(적합 조건 4). 또한 유족이 공개한 영상이라는 명확한 증거가 있습니다(적합 조건 5). 다만, 피해자가 1명이며 상대방의 자력(대리점 대표 또는 대리점 법인)이 대기업 수준으로 명확히 확인되지 않는 점이 있습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>[와글와글 플러스]  섬 발령 억울 ‥초과근무 대리서명시킨 공무원</t>
+          <t>‘히든아이’ 통신사 직원 사망</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803063_37012.html</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603020052</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-25 00:50:19.590242+00:00</t>
+          <t>2026-03-02 00:25:39.786247+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>한미약품</t>
+          <t>해당 학원</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>회사 내부 징계 절차는 종결되었으나, 피해자의 법적 조치 여부는 미상.</t>
+          <t>고용노동부 진정/조사 진행 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>한미약품 임원의 여직원 성추행 의혹이 제기되었고, 회사가 해당 임원을 징계 해임 대신 자진퇴사 처리하며 미흡하게 대응했다는 주장이 나왔습니다. 이로 인해 박재현 대표와 대주주 간 갈등이 심화되었으며, 피해 여직원의 법적 대응 가능성이 있습니다.</t>
+          <t>한 학원 강사가 '급여 외부 발설 시 체벌 감수', '후임자 인수인계 의무', '손해배상 청구' 등의 황당한 내용이 담긴 근로계약서를 제시받았습니다. 이에 해당 강사는 고용노동부에 진정을 제기하여 조사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>적합 조건으로 대기업인 한미약품이 피고가 될 수 있어 자력이 충분하며(조건 2), 임원의 성추행 의혹과 회사의 미흡한 조치로 상대방 책임이 비교적 명확하고(조건 1), 관련 녹취 등 증거 확보 가능성이 있습니다(조건 5). 그러나 집단적 피해가 아니며(조건 3), 피해 규모가 명확하지 않고(조건 4), 공적 절차가 진행 중인 단계는 아닙니다(조건 6).</t>
+          <t>해당 학원의 근로계약서 내용은 불법 소지가 명확하며(적합 조건 1), 계약서 자체가 증거로 확보 가능합니다(적합 조건 5). 또한 피해자가 고용노동부에 진정을 제기하여 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모나 피해자 수가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장, 한미사이언스 추가 매수…지배구조 변화 촉각</t>
+          <t>“급여 외부 발설땐 체벌 감수” 학원강사 황당 근로계약서</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065599190468387</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260302.22010000198</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-02-25 00:34:32.835605+00:00</t>
+          <t>2026-03-01 12:36:41.122603+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>현대차그룹</t>
+          <t>현대해상화재보험</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>노사 간 AI/로봇 도입 관련 협의 및 갈등 진행 중</t>
+          <t>대법원 파기환송 후 서울고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>한국노총 김동명 위원장은 AI와 로봇 도입으로 인한 노동자들의 고용 불안을 강조하며, 현대차그룹의 휴머노이드 로봇 도입 계획에 대해 노사 합의 없는 현장 투입을 반대했습니다. 이는 기술 대전환 시대에 노동자 보호와 일자리 안전망 구축을 요구하는 노사 간의 중대한 갈등으로, 향후 대규모 노동 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>현대해상화재보험 전현직 근로자 41명이 회사를 상대로 경영성과급의 임금성을 인정해 퇴직금을 재산정해달라는 소송을 제기했습니다. 1, 2심은 근로자들의 손을 들어줬으나, 대법원은 경영성과급이 당기순이익을 기준으로 지급되어 근로의 대가로 볼 수 없으며 노동관행도 인정되지 않는다고 판단하여 원심을 파기하고 서울고등법원으로 환송했습니다. 이는 서울보증보험, 한국유리공업 사건과 같은 취지의 판결입니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (현대차그룹), 집단적 피해 가능성 (AI 도입으로 인한 대규모 고용 불안 및 직무 축소), 증거 확보 가능성 (현대차의 로봇 도입 계획, 노조의 반대 입장) 등의 적합 조건을 충족합니다. 다만, 현재는 실제 피해 발생 단계가 아닌 노사 간의 갈등 및 협의 진행 단계로, 직접적인 손해배상 소송보다는 노동법 관련 분쟁 가능성이 높습니다.</t>
+          <t>대기업 피고(현대해상화재보험)로 자력이 충분하고, 41명의 근로자가 집단적으로 소송을 제기하여 집단적 피해 조건에 부합합니다. 또한, 16년간의 성과급 지급 내역 등 객관적 증거가 확보되어 있습니다. 다만, 대법원이 이미 경영성과급의 임금성을 부정하는 판결을 내렸으므로, 원고 측의 승소 가능성이 낮아졌다는 점에서 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>41명</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>“기술 대전환의 과실, ‘로봇’ 아닌 ‘사람’에게 환원돼야”</t>
+          <t>현대해상도 성과급 임금성 ‘부정’…대법 “당기순이익, 근로제공과 관...</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>worklaw.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6113056/1</t>
+          <t>http://www.worklaw.co.kr/view/view.asp?accessSite=Naver&amp;accessMethod=Search&amp;accessMenu=News&amp;in_cate=122&amp;in_cate2=0&amp;gopage=1&amp;bi_pidx=38908</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-02-25 00:26:41.335455+00:00</t>
+          <t>2026-02-28 12:49:29.536803+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>신동국 (한미약품 대주주)</t>
+          <t>쏘카</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>성명 촉구</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>한미약품 신동국 대주주에게 성추행 피해자와 한미약품 구성원들에게 공식 사과하고 불법·부당한 경영간섭을 중단하라는 성명이 발표되었습니다. 이는 성추행 사건으로 인한 후폭풍으로 보이며, 대주주의 책임과 경영 개입 문제가 제기되고 있습니다.</t>
+          <t>서울동부지방법원은 타다 운전기사 24명이 쏘카를 상대로 제기한 소송에서 원고 일부 승소 판결을 내렸다. 재판부는 쏘카가 타다 서비스를 중단한 것을 사업 전체의 폐지로 보기 어렵다고 판단하며, 당시 드라이버들에 대한 책임을 일부 인정했다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>한미약품 대주주라는 점에서 상대방의 자력이 충분하며, 성추행 피해자가 특정되어 책임 주체가 명확하게 제기되고 있습니다. 다만, 피해 규모나 증거 유무, 공적 절차 진행 여부에 대한 정보가 부족합니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (법원 판결로 쏘카의 책임 일부 인정), 상대방에게 자력이 충분함 (쏘카), 증거가 있거나 확보 가능함 (이미 1심 판결 선고). 24명의 운전기사가 원고로 참여하여 집단적 피해의 성격이 있으나, 피해 금액은 미상이다. 이미 1심 판결이 선고된 상태로, 추가적인 소송금융 투자 기회를 모색할 수 있다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>24명</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>한미약품, 성추행 사건 후폭풍…신동국 회장 곤혹</t>
+          <t>타다</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934121</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32453</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-02-25 00:22:39.588452+00:00</t>
+          <t>2026-02-28 01:41:03.043273+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>태경산업</t>
+          <t>GM부품물류</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>금속노조 기자회견을 통한 부당노동행위 엄벌 촉구</t>
+          <t>노동위원회 절차 진행 중, 행정소송 가능성</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>금속노조는 태경산업이 단체협약 개악안을 제시하고 거부 시 일방 해지 통보, 고소·고발, 손해배상 청구 등으로 노조를 파괴하려 한다며 부당노동행위 엄벌을 촉구했다. 노조는 이러한 방식이 지역 노동현장에서 반복되고 있다고 주장하며, 노동청의 방관을 비판했다.</t>
+          <t>정부가 원·하청 교섭절차 매뉴얼을 발표한 가운데, GM부품물류 집단해고 촉구 시위가 언급되었다. 이 사건은 GM부품물류의 집단해고와 관련하여 노동위원회 절차가 진행 중이며, 향후 행정소송으로 이어질 가능성이 있는 노동 분쟁이다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>상대방(태경산업)의 부당노동행위 책임이 비교적 명확하게 주장되고 있으며(적합 조건 1), 금속노조와 조양한울분회 등 다수의 노동자가 피해를 입는 집단적 피해 양상을 보임(적합 조건 3). 그러나 상대방의 자력이나 구체적인 피해 규모, 공적 절차 진행 여부가 기사에서 명확히 확인되지 않아 Medium 등급으로 판단합니다.</t>
+          <t>GM부품물류 집단해고 사건은 대기업 관련 회사(GM)를 상대방으로 하며(적합 조건 2), 집단해고로 인해 다수의 피해자가 발생할 수 있는 집단적 피해 사건임(적합 조건 3). 또한 노동위원회 절차가 진행 중이거나 예정되어 있어 공적 절차가 진행 중인 것으로 보임(적합 조건 6). 다만, 기사 내용이 매우 단편적이어서 상대방 책임의 명확성이나 구체적인 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>금속노조, 태경산업 부당노동행위 엄벌 촉구…“노조파괴 방관 말라”</t>
+          <t>정부 ‘원·하청 교섭절차 매뉴얼’ 발표</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129428/</t>
+          <t>https://www.naeil.com/news/read/579429?ref=naver</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:37.636741+00:00</t>
+          <t>2026-02-28 01:14:08.329643+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>당진지역 아파트 관리 주체</t>
+        </is>
+      </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>부당해고 손해배상 소송 진행 중</t>
+          <t>충남지방노동위원회 부당해고 구제 신청, 고용노동청 직장 내 괴롭힘 진정 접수</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>전직 애널리스트 캐서린 시버가 '항상 대기'해야 하는 고압적인 초과 근무 문화에 적응하지 못해 부당 해고를 당했다며 은행을 상대로 500만 달러의 손해배상을 청구했습니다. 이는 월스트리트 은행의 근무 환경과 관련된 노동 분쟁 사례입니다.</t>
+          <t>당진지역 아파트 경비원 홍 씨가 부당해고 및 직장 내 괴롭힘을 호소하며 충남지방노동위원회에 구제 신청, 고용노동청에 진정을 접수했다. 홍 씨는 자신과 같은 피해자가 재발하지 않도록 공정한 판단을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>상대방(월스트리트 은행)의 자력이 충분하고, 청구 금액이 500만 달러로 피해 규모가 큽니다. (적합 조건 2, 4 해당) 그러나 집단적 피해가 아니며, 부당 해고 및 초과 근무 문화에 대한 상대방의 책임 명확성과 증거 확보 여부가 주요 쟁점이 될 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(부당해고, 직장 내 괴롭힘), 이미 충남지방노동위원회와 고용노동청에 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>[월가 톡톡] S P500보다 수익률 높은 에르메스 백 투자</t>
+          <t>당진지역내 아파트 경비원 부당해고 호소</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>djtimes.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400144</t>
+          <t>http://www.djtimes.co.kr/news/articleView.html?idxno=111081</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-02-24 13:02:56.176835+00:00</t>
+          <t>2026-02-28 01:01:50.752397+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>정 모 씨</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>중앙노동위원회 노동쟁의 조정 신청</t>
+          <t>유명 예능 PD가 강제추행 혐의로 불구속 기소되어 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>삼성전자 노사가 임금·단체협약 타결을 위한 집중 교섭에서 성과급 지급 방식에 대한 이견을 좁히지 못해 공동교섭단이 중앙노동위원회에 노동쟁의 조정을 신청했습니다. 조정 불발 시 노조는 합법 파업에 돌입할 수 있으며, 삼성 준법감시위원회는 노사 관계 개선을 핵심 과제로 제시했습니다.</t>
+          <t>유명 예능 PD 정 모 씨가 직장 후배를 강제 추행한 혐의로 불구속 기소되었습니다. 경찰은 혐의없음으로 불송치했으나, 검찰은 보완 수사 후 CCTV 영상에서 피해자가 정 씨를 밀치는 장면을 확인하고 강제추행 혐의를 인정하여 재판에 넘겼습니다. 피해자 측은 검찰의 결정에 감사하며 2차 피해 방지를 강조했습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>대기업 피고(삼성전자)로 자력이 충분하고, 다수의 노조원이 관련된 집단적 피해 가능성이 있으며, 중앙노동위원회에 노동쟁의 조정이 신청되어 공적 절차가 진행 중입니다. 다만, 기사 내용만으로는 상대방의 법적 책임이 명확히 드러나지 않고, 구체적인 피해 금액이 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>유명 예능 PD의 강제추행 혐의가 CCTV 등 객관적 증거를 통해 확인되었고(적합 조건 1, 5), 검찰의 불구속 기소로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아닌 개별 사건이며(부적합 조건), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>노조원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>이찬희 준감위원장  이재용, 등기이사 복귀해 책임경영 해야 …노사 갈...</t>
+          <t>CCTV에 걸렸나..유명 예능 PD, '강제추행 의혹' 보완수사 후 불구속 기소</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>press9.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.press9.kr/news/articleView.html?idxno=72625</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/02/28/2026022801123667978</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-02-24 12:51:43.503014+00:00</t>
+          <t>2026-02-28 00:22:26.355488+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>회사 내부 논란 및 언론 보도 확산</t>
+          <t>행정통합법 및 반도체특별법 논의 중, 국회입법조사처 분석 발표</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>한미약품 임원의 성 비위 사건이 발생했으나, 회사가 해당 임원에 대해 부적절하게 대응했다는 지적이 나왔습니다. 임원은 해임 대신 자진퇴사 형식으로 정리되었고, 이로 인해 회사의 지배구조 문제로까지 논란이 확산되고 있습니다.</t>
+          <t>행정통합법의 '산업평화 유지 조항'이 외투기업에 노동법 회피 특혜를 부여하고, 노조활동에 대한 손해배상 및 형사소송 양형을 가중시킬 수 있다는 국회입법조사처의 분석이 나왔습니다. 이는 반도체특별법 논의 과정에서 제기된 문제로, 노동계는 해당 조항의 삭제를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 비교적 명확하고(임원의 성 비위 및 회사의 부적절한 대응), 상대방에게 자력이 충분하며(한미약품), 증거 확보 가능성이 있습니다(내부 조치 및 언론 보도). 그러나 집단적 피해나 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>행정통합법의 '산업평화 유지 조항'이 외투기업에 노동법 회피 특혜를 주고 노조활동에 대한 손해배상 및 형사소송 양형을 가중시킬 수 있다는 국회입법조사처의 분석이 있어 (적합 조건 5, 6) 잠재적인 집단적 피해(적합 조건 3) 가능성이 있습니다. 그러나 특정 피해 사례나 구체적인 피고가 명시되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>성 비위 파문, 결국 지배구조로 번졌다…한미약품 내홍 격화</t>
+          <t>외투기업에 '노동법 회피' 특혜 주는 행정통합법, '노동쟁의'도 옭아맨...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>the-pr.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60619</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232916</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-02-24 12:34:39.783993+00:00</t>
+          <t>2026-02-27 00:48:47.478142+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>한미약품</t>
+          <t>한화오션</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>성 비위 사건 관련 내부 조치 진행 중, 경영권 분쟁 발생</t>
+          <t>노조 쟁의행위 및 단체교섭 요구</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>한미약품 박재현 대표가 신동국 회장의 심각한 경영 간섭을 주장하며, 지난해 12월 발생한 성 비위 사건과 관련해 가해자에 대한 조치 불이행 등을 언급했다. 박 대표는 경영 간섭의 증거로 전체 녹취 공개를 검토 중이며, 이는 성 비위 사건 처리 과정에서 발생한 내부 갈등이 경영권 분쟁으로 확대된 상황을 보여준다.</t>
+          <t>한화오션 노사가 단체교섭 및 성과급 지급을 놓고 다시 갈등을 겪고 있다. 전국금속노동조합 경남지부 거제통영고성조선하청지회와 웰리브지회는 한화오션이 하청 노동자의 실질적 사용자로서 단체교섭 의무를 회피하고 웰리브 노동자들에게 성과급을 지급하지 않는다고 주장하며 천막농성을 벌이고 있다. 한화오션 측은 노조의 천막농성이 시설관리권 침해 및 안전사고 위험을 초래한다고 맞서며, 단체교섭 및 성과급 지급 요구에 대해서도 법적 원칙과 웰리브의 독립성을 들어 반박하고 있다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>성 비위 사건의 가해자 책임이 비교적 명확하고(적합 조건 1), 상대방인 한미약품은 자력이 충분하며(적합 조건 2), 녹취 공개 검토 등 증거 확보 가능성이 높음(적합 조건 5). 다만 피해 규모나 피해자 수가 명확히 제시되지 않았고, 기사 내용상 집단적 피해로 보기는 어려워 'Medium'으로 판단했다.</t>
+          <t>상대방 자력 충분(한화오션은 대기업), 집단적 피해(다수의 하청 노동자)에 해당합니다. 노조는 한화오션의 단체교섭 거부 및 성과급 미지급을 부당노동행위로 주장하고 있어 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 다만, 피해 규모가 구체적으로 명시되지 않았고, 법적 쟁점(개정 노조법 적용 시점, 웰리브의 독립성 등)이 남아있어 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (하청 노동자 지회 소속)</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>박재현 한미 대표  신동국 회장, 경영간섭 심각…전체 녹취 공개 검토</t>
+          <t>한화오션, 천막농성 갈등 … 직접 단체교섭·성과급 지급 등 이견</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/bio/pharmaceutical-bio/6081722</t>
+          <t>https://view.asiae.co.kr/article/2026022620403770577</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-02-24 12:33:20.143593+00:00</t>
+          <t>2026-02-26 13:31:57.828161+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>한미약품, 성비위 가해 임원</t>
+          <t>한국철도공사</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>회사 내부 징계 절차 완료, 피해자의 법적 조치 여부 미확인</t>
+          <t>코레일 내부 성희롱·괴롭힘 근절 대책 및 갈등관리 논의 진행 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>한미사이언스 최대 주주 신동국 회장이 박재현 한미약품 대표이사가 제기한 성비위 임원 비호 의혹을 부인하며, 해당 임원은 이미 해고 조치되었다고 밝혔다. 신 회장은 피해자에게 사과할 의향을 표명했다. 박 대표는 신 회장의 경영 간섭 의혹도 제기했으나 신 회장은 이를 건강한 견제라고 반박했다.</t>
+          <t>코레일이 성희롱 및 괴롭힘 근절을 위한 대책협의회와 워크숍을 개최하며 갈등관리 방안을 논의했다. 내부 사례를 바탕으로 상담 실습을 진행하고 피해자 보호 및 2차 피해 예방에 주력하고 있다. 이는 건전한 조직문화 조성을 위한 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (한미약품, 한미사이언스). 성비위 사건에 대한 회사의 징계 절차가 완료되었고, 신동국 회장이 피해자에 대한 사과 의사를 표명한 점을 볼 때 가해 임원의 책임이 비교적 명확함. 다만 피해자가 특정되지 않았고, 집단적 피해가 아닌 개별 피해로 보이며, 피해 규모가 명확하지 않음.</t>
+          <t>코레일은 공공기관으로 자력이 충분하며(적합 조건 2), '내부 사례'를 활용한 상담 실습이 언급되어 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 기사 내용만으로는 특정 피해 사건의 상대방 책임이 명확히 드러나지 않고, 집단적 피해 규모나 구체적인 피해 금액이 확인되지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>'성비위 비호 의혹' 신동국 회장  의혹 제기는 왜곡…박재현 연임 여부...</t>
+          <t>코레일 '성희롱·괴롭힘 근절대책협의회·워크숍' 개최…갈등관리 논의</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05503846645353800</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708622</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-24 12:29:04.157301+00:00</t>
+          <t>2026-02-26 12:45:08.115008+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C178" t="inlineStr"/>
+      <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
-          <t>가해 공무원에 대한 징계 및 불복 소송은 종결되었으나, 피해자들의 손해배상 소송은 아직 제기되지 않음.</t>
+          <t>노동법 관련 제도적 문제 제기 및 경고</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>공무원 A씨가 부하 직원 2명에게 49차례에 걸쳐 초과근무 대리 서명을 지시하고 237만 원가량의 수당을 부당 수령했습니다. 또한 부모 관련 수당을 부정 수급하고 부하 직원에게 비인격적인 언행을 한 사실도 드러났습니다. A씨는 강등 중징계를 받았으나 이에 불복해 소송을 제기했지만 패소했습니다.</t>
+          <t>기사는 '위헌적 창구단일화 제도'로 인해 30여년간 노동자들이 손해배상, 가압류, 정신질환 등 심각한 고통을 겪었음을 지적합니다. 지난해 노조법에 일부 변화가 있었으나, 제도의 위헌성 문제가 반복될 수 있음을 경고하는 논평입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>공무원 A씨의 책임이 교육 당국의 감사와 법원 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 이미 강등 처분이라는 공적 절차가 진행되어 종결되었습니다(공적 절차 진행 중). 그러나 피해자 수가 2명으로 적고(집단적 피해 아님), 피해 규모가 수억 원 이상으로 크다고 보기 어려우며, 상대방이 개인이므로 자력 충분 조건에 부합하지 않아 'Medium'으로 판단했습니다.</t>
+          <t>노동자의 집단적 피해가 명확하며(적합 조건 3), '위헌적' 제도 강행과 '노조법에 파열구' 언급으로 법적 근거 및 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 기사는 특정 기업이나 기관을 소송 상대방으로 명시하지 않아 구체적인 투자 대상 사건으로 보기 어렵습니다. 또한 현재 진행 중인 소송이나 공적 절차가 명확히 언급되지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수 노동자</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>초과근무 대리서명시킨 공무원[어텐션 뉴스]</t>
+          <t>위헌적 창구단일화 제도 강행의 역사는 반복될 것인가</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475829?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060224</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232899</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-02-24 12:24:59.786963+00:00</t>
+          <t>2026-02-26 00:49:02.751954+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>한국지엠</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>한미약품 임원진 성명서 발표, 박재현 대표 녹취록 공개</t>
+          <t>직영 정비소 폐쇄 금지 가처분 신청 기각 후 항고 진행 중</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>한미약품 임원진이 지주사 한미사이언스 대주주 신동국 회장의 성추행 가해 임원 비호 및 부당한 경영 간섭에 대해 강력히 규탄하는 성명서를 발표했습니다. 박재현 한미약품 대표이사는 신 회장과의 녹취록을 공개하며 기업 문화를 지키기 위한 초강수를 두었습니다. 임원진은 신 회장에게 공식 사과와 경영 간섭 중단, 재발 방지책 마련을 요구하고 있습니다.</t>
+          <t>한국지엠 노조가 직영 정비사업소 폐쇄에 반대하며 제기한 폐쇄 금지 가처분 신청이 1심에서 기각되었다. 노조는 이에 불복하여 인천지법에 항고장을 제출할 계획이다. 이는 직영 정비소 직원들의 고용 안정과 관련된 노동 분쟁이다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(신동국 회장의 성추행 비호 및 경영 간섭 의혹), 상대방에게 자력이 충분하며(한미사이언스 대주주, 한양정밀 회장), 녹취록 공개로 증거 확보 가능성이 높습니다. 다만, 집단적 금전 피해 규모가 명확하지 않고, 공적 절차(수사, 조사 등) 진행 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>상대방인 한국지엠은 대기업으로 자력이 충분하며(적합 조건 2), 노조가 주체이므로 직영 정비소 직원들의 집단적 피해(적합 조건 3) 및 고용 불안정으로 인한 큰 피해 규모(적합 조건 4)가 예상됩니다. 다만, 직영 정비소 폐쇄 금지 가처분 신청이 1심에서 기각되어 법적 승소 가능성에 대한 추가적인 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>성추행 피해자 1명 이상, 임원진 및 전 구성원</t>
+          <t>직영 정비소 직원 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>한미약품 임원진 “신동국 회장, 성추행 비호·경영간섭 중단하라” 성...</t>
+          <t>한국지엠 노조 '직영 정비소 폐쇄 금지 가처분 신청' 기각에 항고</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680695?ref=naver</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3014567</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-23 12:37:49.336842+00:00</t>
+          <t>2026-02-25 13:24:46.374401+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>신동국</t>
+          <t>해당 공무원</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>한미약품 임원진 규탄 성명 및 박재현 대표 녹취록 공개</t>
+          <t>교육 당국 감사 및 공무원의 강등 처분 취소소송 기각</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>한미약품 임원진이 지주사 개인 최대 주주 신동국 이사의 사내 성추행 의혹 사건 가해자 비호 발언과 부당 경영 간섭에 대해 공식 사과와 중단을 촉구했다. 박재현 한미약품 대표는 신 이사의 부당 개입이 담긴 녹취록을 언론에 공개하며 파장이 커지고 있다. 이 사건은 대주주의 부당한 경영 간섭과 직장 내 성추행 문제에 대한 기업의 대응을 둘러싼 논란이다.</t>
+          <t>인천의 한 도서 지역 학교 공무원이 부하직원 2명에게 49차례에 걸쳐 초과근무 대리 서명을 지시하고 237만 원 상당의 수당을 부당 수령했습니다. 교육 당국의 감사로 비위가 적발되어 해당 공무원은 강등 중징계를 받았으며, 이에 불복하여 제기한 강등 처분 취소소송도 법원에서 기각되었습니다. 피해 직원들의 잠재적 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>대주주 신동국 이사의 성추행 가해 임원 비호 발언 및 부당 경영 간섭 의혹이 녹취록으로 공개되어 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방(신동국 이사, 한미그룹)의 자력이 충분하다(적합 조건 2). 또한, 녹취록이라는 객관적 증거가 존재한다(적합 조건 5). 다만, 집단적 피해로 보기 어렵고 공적 절차가 진행 중인 단계는 아니다.</t>
+          <t>공무원의 초과근무 수당 부당 수령 및 부하직원 대리서명 강요 사실이 교육 당국 감사 및 법원 판결로 명확히 확인되어 상대방 책임이 명확하고 증거가 충분합니다. (적합 조건 1, 5, 6) 그러나 피해자 수가 2명으로 적고, 피해 직원들의 직접적 금전 피해가 미상이며, 상대방이 개인 공무원이므로 소송금융 투자 대상으로 적합도가 Medium입니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>1명 (성추행 피해자)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>한미그룹, 신동국 리스크 수면 위로⋯임원들 규탄 성명</t>
+          <t>[와글와글 플러스]  섬 발령 억울 ‥초과근무 대리서명시킨 공무원</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1941811</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803063_37012.html</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-23 12:29:46.245998+00:00</t>
+          <t>2026-02-25 00:50:19.590242+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>한국전력KPS</t>
+          <t>한미약품</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>정부의 직접고용 합의안 발표 및 한전KPS 노조의 반발, 협의체 활동 중단. (별도 하청 노동자 근로자지위 확인 소송 항소심 진행 중)</t>
+          <t>회사 내부 징계 절차는 종결되었으나, 피해자의 법적 조치 여부는 미상.</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>한전KPS 노동조합이 정부의 발전소 경상정비 하도급 노동자 직접고용 합의안에 대해 절차적 정당성과 공정성 문제를 제기하며 강하게 반발하고 있다. 노조는 협력업체 근무 기간 전면 경력 인정 및 임금 수준을 기존 정규직과 맞추는 내용이 사내 규정과 공개채용 원칙을 무시한 결정이라며, 기존 직원들의 노력을 무색하게 만들고 현장 갈등을 유발할 것이라고 주장한다. 노조는 현재 '정의로운 전환 협의체' 활동을 중단하고 정부의 최종 입장을 기다리고 있다.</t>
+          <t>한미약품 임원의 여직원 성추행 의혹이 제기되었고, 회사가 해당 임원을 징계 해임 대신 자진퇴사 처리하며 미흡하게 대응했다는 주장이 나왔습니다. 이로 인해 박재현 대표와 대주주 간 갈등이 심화되었으며, 피해 여직원의 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>한전KPS는 공공기관으로 자력(적합 조건 2)이 충분하며, 기존 정규직 직원 다수(적합 조건 3)가 채용 기준 및 경력 인정 방식 변경으로 인한 형평성 문제에 직면할 수 있다. 정부 합의안, 내부 규정 등 증거(적합 조건 5) 확보도 용이하다. 다만, 기존 정규직 직원들의 피해가 직접적인 금전적 손해보다는 내부 형평성 및 직무 가치 하락에 대한 불만으로, 소송을 통해 대규모 금전적 배상을 이끌어내기 어려울 수 있어 투자 적합도는 'Medium'으로 판단된다.</t>
+          <t>적합 조건으로 대기업인 한미약품이 피고가 될 수 있어 자력이 충분하며(조건 2), 임원의 성추행 의혹과 회사의 미흡한 조치로 상대방 책임이 비교적 명확하고(조건 1), 관련 녹취 등 증거 확보 가능성이 있습니다(조건 5). 그러나 집단적 피해가 아니며(조건 3), 피해 규모가 명확하지 않고(조건 4), 공적 절차가 진행 중인 단계는 아닙니다(조건 6).</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>기존 정규직 직원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>한전KPS 노조, “직접고용 합의안은 현장 현실 외면한 또다른 차별”</t>
+          <t>신동국 한양정밀 회장, 한미사이언스 추가 매수…지배구조 변화 촉각</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022209230995758</t>
+          <t>https://mdtoday.co.kr/news/view/1065599190468387</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-23 00:54:18.604787+00:00</t>
+          <t>2026-02-25 00:34:32.835605+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>삼성전자, SK하이닉스</t>
+          <t>현대차그룹</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>퇴직자들의 추가 퇴직금 소송 진행 중</t>
+          <t>노사 간 AI/로봇 도입 관련 협의 및 갈등 진행 중</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>국내 반도체 산업의 최대 실적에도 불구하고 삼성전자와 SK하이닉스 등 주요 기업에서 노사 갈등이 발생하고 있습니다. 이로 인해 퇴직자들이 추가 퇴직금 지급을 요구하며 법적 분쟁으로 이어지고 있는 상황입니다.</t>
+          <t>한국노총 김동명 위원장은 AI와 로봇 도입으로 인한 노동자들의 고용 불안을 강조하며, 현대차그룹의 휴머노이드 로봇 도입 계획에 대해 노사 합의 없는 현장 투입을 반대했습니다. 이는 기술 대전환 시대에 노동자 보호와 일자리 안전망 구축을 요구하는 노사 간의 중대한 갈등으로, 향후 대규모 노동 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>상대방은 삼성전자, SK하이닉스 등 대기업으로 자력이 충분하며(적합 조건 2), '퇴직자들'이라는 표현에서 다수의 피해자가 집단적으로 소송을 진행할 가능성이 있습니다(적합 조건 3). 퇴직금 관련 소송은 급여 명세 등 객관적 증거 확보가 용이할 수 있습니다(적합 조건 5). 다만, 기사 내용이 매우 단편적이어서 구체적인 쟁점과 피해 규모를 파악하기 어렵습니다.</t>
+          <t>상대방에게 자력이 충분함 (현대차그룹), 집단적 피해 가능성 (AI 도입으로 인한 대규모 고용 불안 및 직무 축소), 증거 확보 가능성 (현대차의 로봇 도입 계획, 노조의 반대 입장) 등의 적합 조건을 충족합니다. 다만, 현재는 실제 피해 발생 단계가 아닌 노사 간의 갈등 및 협의 진행 단계로, 직접적인 손해배상 소송보다는 노동법 관련 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>퇴직자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>국내 반도체 산업 최대 실적 앞에서도 노사 갈등 속출, 삼성전자와 SK하...</t>
+          <t>“기술 대전환의 과실, ‘로봇’ 아닌 ‘사람’에게 환원돼야”</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=858615</t>
+          <t>https://shindonga.donga.com/3/all/13/6113056/1</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-22 12:45:30.394199+00:00</t>
+          <t>2026-02-25 00:26:41.335455+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>전남창조경제혁신센터</t>
+          <t>신동국 (한미약품 대주주)</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>내부 성희롱 사건 축소 의혹 제기 및 피해자 지속적 정신적 피해 호소</t>
+          <t>성명 촉구</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>전남창조경제혁신센터에서 발생한 성희롱 사건에 대해 센터가 사건을 축소하고 가해자와 피해자 분리 조치를 제대로 이행하지 않았다는 의혹이 제기되었습니다. 이로 인해 피해자는 지속적인 정신적 피해를 입어 수개월간 병원 치료를 받았으며, 근무지까지 옮겨야 하는 상황에 처했습니다.</t>
+          <t>한미약품 신동국 대주주에게 성추행 피해자와 한미약품 구성원들에게 공식 사과하고 불법·부당한 경영간섭을 중단하라는 성명이 발표되었습니다. 이는 성추행 사건으로 인한 후폭풍으로 보이며, 대주주의 책임과 경영 개입 문제가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>상대방인 전남창조경제혁신센터는 공공기관으로 자력이 충분하며(적합 조건 2), 성희롱 사건을 축소하고 피해자 보호 조치를 미흡하게 이행한 책임이 명확히 제기되고 있습니다(적합 조건 1). 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 구체적인 피해 금액은 명시되지 않았습니다.</t>
+          <t>한미약품 대주주라는 점에서 상대방의 자력이 충분하며, 성추행 피해자가 특정되어 책임 주체가 명확하게 제기되고 있습니다. 다만, 피해 규모나 증거 유무, 공적 절차 진행 여부에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>[단독]전남창조경제혁신센터, 내부 성희롱 사건 축소 의혹</t>
+          <t>한미약품, 성추행 사건 후폭풍…신동국 회장 곤혹</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=902012</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934121</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:11.981258+00:00</t>
+          <t>2026-02-25 00:22:39.588452+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>현대모비스 美 법인</t>
+          <t>태경산업</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>소송중</t>
-[...2 lines deleted...]
-      <c r="E184" t="inlineStr"/>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>금속노조 기자회견을 통한 부당노동행위 엄벌 촉구</t>
+        </is>
+      </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>현대모비스 미국 법인이 임직원 벤 제리 조셉으로부터 장애차별 및 보복 행위로 피소되었다. 원고는 사측이 신체적 장애에 따른 정당한 편의 제공 요청을 묵살하고 가혹한 업무 배정과 부당한 징계로 대응했다고 주장하며 징벌적 손해배상을 청구했다.</t>
+          <t>금속노조는 태경산업이 단체협약 개악안을 제시하고 거부 시 일방 해지 통보, 고소·고발, 손해배상 청구 등으로 노조를 파괴하려 한다며 부당노동행위 엄벌을 촉구했다. 노조는 이러한 방식이 지역 노동현장에서 반복되고 있다고 주장하며, 노동청의 방관을 비판했다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방이 대기업의 해외 법인(현대모비스 美 법인)으로 자력이 충분하며(적합 조건 2), 징벌적 손해배상을 청구하여 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 현재 기사에서는 단일 원고의 소송으로 집단적 피해는 확인되지 않습니다.</t>
+          <t>상대방(태경산업)의 부당노동행위 책임이 비교적 명확하게 주장되고 있으며(적합 조건 1), 금속노조와 조양한울분회 등 다수의 노동자가 피해를 입는 집단적 피해 양상을 보임(적합 조건 3). 그러나 상대방의 자력이나 구체적인 피해 규모, 공적 절차 진행 여부가 기사에서 명확히 확인되지 않아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대모비스 美 법인, 임직원 '장애차별·보복 행위'로 피소</t>
+          <t>금속노조, 태경산업 부당노동행위 엄벌 촉구…“노조파괴 방관 말라”</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=707584</t>
+          <t>https://www.newsmin.co.kr/news/129428/</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:11.603871+00:00</t>
+          <t>2026-02-24 13:14:37.636741+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>노동</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C185" t="inlineStr"/>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>부당해고 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>전직 애널리스트 캐서린 시버가 '항상 대기'해야 하는 고압적인 초과 근무 문화에 적응하지 못해 부당 해고를 당했다며 은행을 상대로 500만 달러의 손해배상을 청구했습니다. 이는 월스트리트 은행의 근무 환경과 관련된 노동 분쟁 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>상대방(월스트리트 은행)의 자력이 충분하고, 청구 금액이 500만 달러로 피해 규모가 큽니다. (적합 조건 2, 4 해당) 그러나 집단적 피해가 아니며, 부당 해고 및 초과 근무 문화에 대한 상대방의 책임 명확성과 증거 확보 여부가 주요 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>500만 달러</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>[월가 톡톡] S P500보다 수익률 높은 에르메스 백 투자</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400144</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:02:56.176835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>중앙노동위원회 노동쟁의 조정 신청</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>삼성전자 노사가 임금·단체협약 타결을 위한 집중 교섭에서 성과급 지급 방식에 대한 이견을 좁히지 못해 공동교섭단이 중앙노동위원회에 노동쟁의 조정을 신청했습니다. 조정 불발 시 노조는 합법 파업에 돌입할 수 있으며, 삼성 준법감시위원회는 노사 관계 개선을 핵심 과제로 제시했습니다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>대기업 피고(삼성전자)로 자력이 충분하고, 다수의 노조원이 관련된 집단적 피해 가능성이 있으며, 중앙노동위원회에 노동쟁의 조정이 신청되어 공적 절차가 진행 중입니다. 다만, 기사 내용만으로는 상대방의 법적 책임이 명확히 드러나지 않고, 구체적인 피해 금액이 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>노조원 다수</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>이찬희 준감위원장  이재용, 등기이사 복귀해 책임경영 해야 …노사 갈...</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>press9.kr</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>http://www.press9.kr/news/articleView.html?idxno=72625</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:51:43.503014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>한미약품</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>회사 내부 논란 및 언론 보도 확산</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>한미약품 임원의 성 비위 사건이 발생했으나, 회사가 해당 임원에 대해 부적절하게 대응했다는 지적이 나왔습니다. 임원은 해임 대신 자진퇴사 형식으로 정리되었고, 이로 인해 회사의 지배구조 문제로까지 논란이 확산되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하고(임원의 성 비위 및 회사의 부적절한 대응), 상대방에게 자력이 충분하며(한미약품), 증거 확보 가능성이 있습니다(내부 조치 및 언론 보도). 그러나 집단적 피해나 구체적인 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>성 비위 파문, 결국 지배구조로 번졌다…한미약품 내홍 격화</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>the-pr.co.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.the-pr.co.kr/news/articleView.html?idxno=60619</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:34:39.783993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>한미약품</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>성 비위 사건 관련 내부 조치 진행 중, 경영권 분쟁 발생</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>한미약품 박재현 대표가 신동국 회장의 심각한 경영 간섭을 주장하며, 지난해 12월 발생한 성 비위 사건과 관련해 가해자에 대한 조치 불이행 등을 언급했다. 박 대표는 경영 간섭의 증거로 전체 녹취 공개를 검토 중이며, 이는 성 비위 사건 처리 과정에서 발생한 내부 갈등이 경영권 분쟁으로 확대된 상황을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>성 비위 사건의 가해자 책임이 비교적 명확하고(적합 조건 1), 상대방인 한미약품은 자력이 충분하며(적합 조건 2), 녹취 공개 검토 등 증거 확보 가능성이 높음(적합 조건 5). 다만 피해 규모나 피해자 수가 명확히 제시되지 않았고, 기사 내용상 집단적 피해로 보기는 어려워 'Medium'으로 판단했다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>박재현 한미 대표  신동국 회장, 경영간섭 심각…전체 녹취 공개 검토</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/bio/pharmaceutical-bio/6081722</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:33:20.143593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>한미약품, 성비위 가해 임원</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>회사 내부 징계 절차 완료, 피해자의 법적 조치 여부 미확인</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>한미사이언스 최대 주주 신동국 회장이 박재현 한미약품 대표이사가 제기한 성비위 임원 비호 의혹을 부인하며, 해당 임원은 이미 해고 조치되었다고 밝혔다. 신 회장은 피해자에게 사과할 의향을 표명했다. 박 대표는 신 회장의 경영 간섭 의혹도 제기했으나 신 회장은 이를 건강한 견제라고 반박했다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (한미약품, 한미사이언스). 성비위 사건에 대한 회사의 징계 절차가 완료되었고, 신동국 회장이 피해자에 대한 사과 의사를 표명한 점을 볼 때 가해 임원의 책임이 비교적 명확함. 다만 피해자가 특정되지 않았고, 집단적 피해가 아닌 개별 피해로 보이며, 피해 규모가 명확하지 않음.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>'성비위 비호 의혹' 신동국 회장  의혹 제기는 왜곡…박재현 연임 여부...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05503846645353800</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:29:04.157301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>공무원 A씨</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>가해 공무원에 대한 징계 및 불복 소송은 종결되었으나, 피해자들의 손해배상 소송은 아직 제기되지 않음.</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>공무원 A씨가 부하 직원 2명에게 49차례에 걸쳐 초과근무 대리 서명을 지시하고 237만 원가량의 수당을 부당 수령했습니다. 또한 부모 관련 수당을 부정 수급하고 부하 직원에게 비인격적인 언행을 한 사실도 드러났습니다. A씨는 강등 중징계를 받았으나 이에 불복해 소송을 제기했지만 패소했습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>공무원 A씨의 책임이 교육 당국의 감사와 법원 판결로 명확히 인정되었고(상대방 책임 명확, 증거 확보 가능), 이미 강등 처분이라는 공적 절차가 진행되어 종결되었습니다(공적 절차 진행 중). 그러나 피해자 수가 2명으로 적고(집단적 피해 아님), 피해 규모가 수억 원 이상으로 크다고 보기 어려우며, 상대방이 개인이므로 자력 충분 조건에 부합하지 않아 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>초과근무 대리서명시킨 공무원[어텐션 뉴스]</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475829?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060224</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:24:59.786963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>신동국 회장</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>한미약품 임원진 성명서 발표, 박재현 대표 녹취록 공개</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>한미약품 임원진이 지주사 한미사이언스 대주주 신동국 회장의 성추행 가해 임원 비호 및 부당한 경영 간섭에 대해 강력히 규탄하는 성명서를 발표했습니다. 박재현 한미약품 대표이사는 신 회장과의 녹취록을 공개하며 기업 문화를 지키기 위한 초강수를 두었습니다. 임원진은 신 회장에게 공식 사과와 경영 간섭 중단, 재발 방지책 마련을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(신동국 회장의 성추행 비호 및 경영 간섭 의혹), 상대방에게 자력이 충분하며(한미사이언스 대주주, 한양정밀 회장), 녹취록 공개로 증거 확보 가능성이 높습니다. 다만, 집단적 금전 피해 규모가 명확하지 않고, 공적 절차(수사, 조사 등) 진행 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>성추행 피해자 1명 이상, 임원진 및 전 구성원</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>한미약품 임원진 “신동국 회장, 성추행 비호·경영간섭 중단하라” 성...</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10680695?ref=naver</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:37:49.336842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>신동국</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>한미약품 임원진 규탄 성명 및 박재현 대표 녹취록 공개</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>한미약품 임원진이 지주사 개인 최대 주주 신동국 이사의 사내 성추행 의혹 사건 가해자 비호 발언과 부당 경영 간섭에 대해 공식 사과와 중단을 촉구했다. 박재현 한미약품 대표는 신 이사의 부당 개입이 담긴 녹취록을 언론에 공개하며 파장이 커지고 있다. 이 사건은 대주주의 부당한 경영 간섭과 직장 내 성추행 문제에 대한 기업의 대응을 둘러싼 논란이다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>대주주 신동국 이사의 성추행 가해 임원 비호 발언 및 부당 경영 간섭 의혹이 녹취록으로 공개되어 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방(신동국 이사, 한미그룹)의 자력이 충분하다(적합 조건 2). 또한, 녹취록이라는 객관적 증거가 존재한다(적합 조건 5). 다만, 집단적 피해로 보기 어렵고 공적 절차가 진행 중인 단계는 아니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>1명 (성추행 피해자)</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>한미그룹, 신동국 리스크 수면 위로⋯임원들 규탄 성명</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1941811</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:29:46.245998+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>한국전력KPS</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>정부의 직접고용 합의안 발표 및 한전KPS 노조의 반발, 협의체 활동 중단. (별도 하청 노동자 근로자지위 확인 소송 항소심 진행 중)</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>한전KPS 노동조합이 정부의 발전소 경상정비 하도급 노동자 직접고용 합의안에 대해 절차적 정당성과 공정성 문제를 제기하며 강하게 반발하고 있다. 노조는 협력업체 근무 기간 전면 경력 인정 및 임금 수준을 기존 정규직과 맞추는 내용이 사내 규정과 공개채용 원칙을 무시한 결정이라며, 기존 직원들의 노력을 무색하게 만들고 현장 갈등을 유발할 것이라고 주장한다. 노조는 현재 '정의로운 전환 협의체' 활동을 중단하고 정부의 최종 입장을 기다리고 있다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>한전KPS는 공공기관으로 자력(적합 조건 2)이 충분하며, 기존 정규직 직원 다수(적합 조건 3)가 채용 기준 및 경력 인정 방식 변경으로 인한 형평성 문제에 직면할 수 있다. 정부 합의안, 내부 규정 등 증거(적합 조건 5) 확보도 용이하다. 다만, 기존 정규직 직원들의 피해가 직접적인 금전적 손해보다는 내부 형평성 및 직무 가치 하락에 대한 불만으로, 소송을 통해 대규모 금전적 배상을 이끌어내기 어려울 수 있어 투자 적합도는 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>기존 정규직 직원 다수</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>한전KPS 노조, “직접고용 합의안은 현장 현실 외면한 또다른 차별”</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026022209230995758</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:54:18.604787+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>삼성전자, SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>퇴직자들의 추가 퇴직금 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>국내 반도체 산업의 최대 실적에도 불구하고 삼성전자와 SK하이닉스 등 주요 기업에서 노사 갈등이 발생하고 있습니다. 이로 인해 퇴직자들이 추가 퇴직금 지급을 요구하며 법적 분쟁으로 이어지고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>상대방은 삼성전자, SK하이닉스 등 대기업으로 자력이 충분하며(적합 조건 2), '퇴직자들'이라는 표현에서 다수의 피해자가 집단적으로 소송을 진행할 가능성이 있습니다(적합 조건 3). 퇴직금 관련 소송은 급여 명세 등 객관적 증거 확보가 용이할 수 있습니다(적합 조건 5). 다만, 기사 내용이 매우 단편적이어서 구체적인 쟁점과 피해 규모를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>퇴직자 다수</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>국내 반도체 산업 최대 실적 앞에서도 노사 갈등 속출, 삼성전자와 SK하...</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=858615</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:45:30.394199+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>전남창조경제혁신센터</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>내부 성희롱 사건 축소 의혹 제기 및 피해자 지속적 정신적 피해 호소</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>전남창조경제혁신센터에서 발생한 성희롱 사건에 대해 센터가 사건을 축소하고 가해자와 피해자 분리 조치를 제대로 이행하지 않았다는 의혹이 제기되었습니다. 이로 인해 피해자는 지속적인 정신적 피해를 입어 수개월간 병원 치료를 받았으며, 근무지까지 옮겨야 하는 상황에 처했습니다.</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>상대방인 전남창조경제혁신센터는 공공기관으로 자력이 충분하며(적합 조건 2), 성희롱 사건을 축소하고 피해자 보호 조치를 미흡하게 이행한 책임이 명확히 제기되고 있습니다(적합 조건 1). 다만, 집단적 피해가 아닌 개별 사건으로 보이며, 구체적인 피해 금액은 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>[단독]전남창조경제혁신센터, 내부 성희롱 사건 축소 의혹</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=902012</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:33:11.981258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>현대모비스 美 법인</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr"/>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>현대모비스 미국 법인이 임직원 벤 제리 조셉으로부터 장애차별 및 보복 행위로 피소되었다. 원고는 사측이 신체적 장애에 따른 정당한 편의 제공 요청을 묵살하고 가혹한 업무 배정과 부당한 징계로 대응했다고 주장하며 징벌적 손해배상을 청구했다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>상대방이 대기업의 해외 법인(현대모비스 美 법인)으로 자력이 충분하며(적합 조건 2), 징벌적 손해배상을 청구하여 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 현재 기사에서는 단일 원고의 소송으로 집단적 피해는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>[Biz Law] 현대모비스 美 법인, 임직원 '장애차별·보복 행위'로 피소</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=707584</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:11.603871+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>노동</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
         <is>
           <t>박나래</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
+      <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
+      <c r="E197" t="inlineStr">
         <is>
           <t>경찰 피의자 조사 진행 중, 형사 고소 및 맞고소, 민사 손해배상 청구 예고 및 부동산 가압류 신청</t>
         </is>
       </c>
-      <c r="F185" t="inlineStr">
+      <c r="F197" t="inlineStr">
         <is>
           <t>코미디언 박나래가 전 매니저들의 갑질 및 불법 의료행위 의혹으로 경찰 조사를 받았다. 전 매니저들은 특수상해, 직장 내 괴롭힘, 성희롱 등 다양한 혐의로 형사 고소 및 민사 손해배상 청구를 예고했으며, 박나래는 혐의를 부인하며 맞고소한 상태다. 현재 경찰 수사가 진행 중이며, 사실 관계 규명에 시간이 소요될 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G185" t="inlineStr">
+      <c r="G197" t="inlineStr">
         <is>
           <t>유명 연예인 박나래가 피의자 신분으로 경찰 조사를 받았고, 전 매니저들이 특수상해, 직장 내 괴롭힘, 불법 의료행위 등 다양한 혐의로 형사 고소 및 민사 손해배상 청구를 예고했습니다. 이는 적합 조건 2(상대방 자력 충분), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당합니다. 다만, 피해자가 2명으로 집단적 피해가 아니며, 박나래 측이 혐의를 부인하고 맞고소한 상태라 상대방 책임이 명확히 입증되기까지 시간이 소요될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I185" t="inlineStr">
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
+      <c r="J197" t="inlineStr">
         <is>
           <t>박나래, ‘첫 피의자 조사’ 7시간 30분+굳은 표정…”수사로 사실 밝혀...</t>
         </is>
       </c>
-      <c r="K185" t="inlineStr">
+      <c r="K197" t="inlineStr">
         <is>
           <t>isplus.com</t>
         </is>
       </c>
-      <c r="L185" t="inlineStr">
+      <c r="L197" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M185" t="inlineStr">
+      <c r="M197" t="inlineStr">
         <is>
           <t>https://isplus.com/article/view/isp202602200141</t>
         </is>
       </c>
-      <c r="N185" t="inlineStr">
+      <c r="N197" t="inlineStr">
         <is>
           <t>2026-02-21 18:04:09.526193+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N185"/>
+  <autoFilter ref="A1:N197"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>