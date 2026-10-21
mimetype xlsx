--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,67 +440,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="37" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
-    <col width="18" customWidth="1" min="9" max="9"/>
+    <col width="20" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -532,438 +539,510 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>aT(한국농수산식품유통공사)</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>ASF 발생으로 인한 살처분 피해</t>
+          <t>aT의 수입꽃 상장 검토 연구용역 발주 및 화훼농가들의 대책회의를 통한 중단 촉구 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>아프리카돼지열병(ASF) 발생으로 인해 다수의 양돈 농가가 모든 돼지를 살처분하고 2년간 수익 없이 재기를 준비해야 하는 상황이다. 기사는 '피해자만 있고 가해자는 없는' 답답한 상황임을 강조하며 정부의 역할을 촉구하고 있다.</t>
+          <t>aT(한국농수산식품유통공사)가 수입 화훼의 공판장 상장을 검토하자, 화훼농가 100여명이 대책회의를 열고 상장 검토 중단을 촉구했다. 농가들은 수입꽃 상장이 국내 화훼농가의 생존권을 위협하고 공판장이 수입꽃의 판로를 열어주는 꼴이 될 것이라고 주장하며 정부에 대책 마련을 요구했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사에서 '피해자만 있고 가해자는 없는' 상황으로 명시되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 특정할 수 있는 소송 상대방이 없어 자력 여부도 판단 불가(적합 조건 2 불충족). 따라서 소송금융 투자 대상으로 부적합하다.</t>
+          <t>aT(한국농수산식품유통공사)는 공공기관으로 자력이 충분하며, 수입꽃 상장 검토로 인해 다수의 화훼농가가 생존권 위협을 주장하고 있어 집단적 피해 가능성이 높다. aT의 연구용역 발주 등 공적 절차가 진행 중이며, 관련 증거 확보도 용이하여 소송금융 적합 조건 4가지 이상을 충족한다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 농가</t>
+          <t>화훼농가 다수 (100여명 참석)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[기자수첩] 진정국면 ASF···남은 과제는</t>
+          <t>“수입꽃 판로 열어주는 꼴”…화훼농가, 공판장 상장검토 중단 촉구</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403405</t>
+          <t>https://www.nongmin.com/article/20260930500530</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-26 07:01:38.886885+00:00</t>
+          <t>2026-10-11 18:02:11.819182+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>ASF 발생으로 인한 살처분 피해</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>남해군이 단호박 재배 농가를 대상으로 농작물재해보험 가입을 독려하고 있다. 이상기후로 인한 농작물 피해 우려가 커지는 가운데, 지난해 387개 농가가 저온 피해로 약 5억 5400만원의 보험금을 지급받았음을 강조하며 농가 소득 보전을 위한 보험 가입의 중요성을 당부했다.</t>
+          <t>아프리카돼지열병(ASF) 발생으로 인해 다수의 양돈 농가가 모든 돼지를 살처분하고 2년간 수익 없이 재기를 준비해야 하는 상황이다. 기사는 '피해자만 있고 가해자는 없는' 답답한 상황임을 강조하며 정부의 역할을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 농작물재해보험 가입을 독려하는 내용으로, 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모가 소송으로 이어질 만한 미보상 손해로 나타나지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 여지가 전혀 없습니다.</t>
+          <t>기사에서 '피해자만 있고 가해자는 없는' 상황으로 명시되어 상대방 책임이 명확하지 않으며(적합 조건 1 불충족), 특정할 수 있는 소송 상대방이 없어 자력 여부도 판단 불가(적합 조건 2 불충족). 따라서 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 농가</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>남해군, 농작물재해보험 '단호박' 가입 당부</t>
+          <t>[기자수첩] 진정국면 ASF···남은 과제는</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=470883</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403405</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:29:53.282372+00:00</t>
+          <t>2026-04-26 07:01:38.886885+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>충북 보은군농업기술센터는 과수화상병 예방을 위해 군내 사과·배 재배 농가에 방제 약제를 공급하고 사용법을 안내했습니다. 농가에는 적기 방제와 살포 기록 관리가 강조되었으며, 이를 소홀히 할 경우 향후 피해보상금 감액의 원인이 될 수 있다고 경고했습니다. 과수화상병은 발생 시 과원 전체를 폐원해야 할 정도로 치명적이므로 사전 예방이 중요하다고 당부했습니다.</t>
+          <t>남해군이 단호박 재배 농가를 대상으로 농작물재해보험 가입을 독려하고 있다. 이상기후로 인한 농작물 피해 우려가 커지는 가운데, 지난해 387개 농가가 저온 피해로 약 5억 5400만원의 보험금을 지급받았음을 강조하며 농가 소득 보전을 위한 보험 가입의 중요성을 당부했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 과수화상병 예방을 위한 지자체의 노력과 농가 주의사항을 다루고 있으며, 특정 피해 발생 사실이나 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나도 해당하지 않습니다.</t>
+          <t>본 기사는 농작물재해보험 가입을 독려하는 내용으로, 특정 상대방의 책임이 명확하지 않고, 집단적 피해나 피해 규모가 소송으로 이어질 만한 미보상 손해로 나타나지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 여지가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>보은군, 과수화상병 예방 총력</t>
+          <t>남해군, 농작물재해보험 '단호박' 가입 당부</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>farmnmarket.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.farmnmarket.com/news/article.html?no=25972</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470883</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 12:30:26.964593+00:00</t>
+          <t>2026-04-01 12:29:53.282372+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>소 근출혈 피해보상보험 운영 중, 근출혈 원인에 대한 논란 지속</t>
+          <t>과수화상병 예방 조치 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>농협경제지주와 NH농협손해보험이 공동 운영하는 '소 근출혈 피해보상보험'을 통해 지난해 한우농가에 27억 원의 보험금이 지급되었습니다. 2019년부터 농협 4대 공판장 출하 소를 대상으로 운영 중이며, '근출혈 논란'은 여전히 과제로 남아있습니다.</t>
+          <t>충북 보은군농업기술센터는 과수화상병 예방을 위해 군내 사과·배 재배 농가에 방제 약제를 공급하고 사용법을 안내했습니다. 농가에는 적기 방제와 살포 기록 관리가 강조되었으며, 이를 소홀히 할 경우 향후 피해보상금 감액의 원인이 될 수 있다고 경고했습니다. 과수화상병은 발생 시 과원 전체를 폐원해야 할 정도로 치명적이므로 사전 예방이 중요하다고 당부했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(한우농가 다수)와 피해 규모가 큼(27억 원 보험금 지급)이 확인되나, 근출혈의 원인 및 책임 주체가 기사에서 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 현재는 보험을 통한 보상 절차가 진행 중입니다.</t>
+          <t>본 기사는 과수화상병 예방을 위한 지자체의 노력과 농가 주의사항을 다루고 있으며, 특정 피해 발생 사실이나 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>27억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>한우농가 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[Issue+] '근출혈' 논란, 과제는</t>
+          <t>보은군, 과수화상병 예방 총력</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>aflnews.co.kr</t>
+          <t>farmnmarket.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.aflnews.co.kr/news/articleView.html?idxno=315941</t>
+          <t>https://www.farmnmarket.com/news/article.html?no=25972</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-09 00:15:11.603524+00:00</t>
+          <t>2026-03-26 12:30:26.964593+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>동해시 야생동물 피해 보상 지원사업 진행 중</t>
+          <t>소 근출혈 피해보상보험 운영 중, 근출혈 원인에 대한 논란 지속</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 최대 500만원까지 보상하는 지원사업을 시행한다. 매년 수십 건의 피해가 접수되고 있으며, 시는 신속한 보상과 예방 활동 강화를 약속했다.</t>
+          <t>농협경제지주와 NH농협손해보험이 공동 운영하는 '소 근출혈 피해보상보험'을 통해 지난해 한우농가에 27억 원의 보험금이 지급되었습니다. 2019년부터 농협 4대 공판장 출하 소를 대상으로 운영 중이며, '근출혈 논란'은 여전히 과제로 남아있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>소송금융의 핵심인 소송 상대방(피고)이 특정되지 않음. 야생동물로 인한 피해는 동해시가 보상하는 행정적 지원 사업의 대상이며, 시를 상대로 손해배상 소송을 제기할 사안으로 보기 어려움. (상대방 책임 불명확, 상대방 자력 불충분)</t>
+          <t>적합 조건으로 집단적 피해(한우농가 다수)와 피해 규모가 큼(27억 원 보험금 지급)이 확인되나, 근출혈의 원인 및 책임 주체가 기사에서 명확히 특정되지 않아 소송 상대방을 특정하기 어렵습니다. 현재는 보험을 통한 보상 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>농가당 최대 500만원</t>
+          <t>27억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>24년 62건, 25년 82건</t>
+          <t>한우농가 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>동해시, 야생동물 피해 농가 최대 500만원 보상</t>
+          <t>[Issue+] '근출혈' 논란, 과제는</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>aflnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026022516342361851</t>
+          <t>http://www.aflnews.co.kr/news/articleView.html?idxno=315941</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-25 12:33:42.664214+00:00</t>
+          <t>2026-03-09 00:15:11.603524+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>농업</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>동해시 야생동물 피해 보상 지원사업 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
+          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 최대 500만원까지 보상하는 지원사업을 시행한다. 매년 수십 건의 피해가 접수되고 있으며, 시는 신속한 보상과 예방 활동 강화를 약속했다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>소송금융의 핵심인 소송 상대방(피고)이 특정되지 않음. 야생동물로 인한 피해는 동해시가 보상하는 행정적 지원 사업의 대상이며, 시를 상대로 손해배상 소송을 제기할 사안으로 보기 어려움. (상대방 책임 불명확, 상대방 자력 불충분)</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>농가당 최대 500만원</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>24년 62건, 25년 82건</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>동해시, 야생동물 피해 농가 최대 500만원 보상</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026022516342361851</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:33:42.664214+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>농업</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>동해시 야생동물 피해 보상 지원사업 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
           <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 '야생동물에 의한 농작물 피해보상 지원사업'을 시행합니다. 농업인의 안정적인 영농 활동을 지원하기 위한 사업으로, 3월부터 신청 접수를 받습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>야생동물에 의한 자연적 피해로, 소송금융의 대상이 될 만한 명확한 피고(상대방 책임)가 특정되지 않습니다. 동해시는 피해 보상 지원을 하는 주체이지, 소송의 상대방이 아닙니다. 또한 농가당 최대 500만원으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>농가당 최대 500만원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수 농가</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>[위클리오늘] 동해시, 야생동물 피해 농가 보상 지원.. 농가당 최대 500...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>weeklytoday.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>http://www.weeklytoday.com/news/articleView.html?idxno=761358</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-25 12:31:16.506616+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>