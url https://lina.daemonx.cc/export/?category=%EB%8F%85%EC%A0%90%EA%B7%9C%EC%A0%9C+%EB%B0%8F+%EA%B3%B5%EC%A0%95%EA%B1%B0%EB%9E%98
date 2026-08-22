--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>독점규제 및 공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>삼성, 하이닉스</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>삼성과 하이닉스가 미국에서 D램 가격을 인위적으로 인상했다는 혐의로 집단소송에 직면했다. 원고 측은 이들 메모리 반도체 기업들이 D램 가격을 담합하여 소비자들에게 피해를 입혔다고 주장하고 있으며, 이는 애플 제품 가격 인상의 원인으로도 지목되고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분): 삼성, 하이닉스 등 대기업이 피고로 자력이 충분합니다. 적합 조건 3(집단적 피해): 미국에서 D램 가격 인상 혐의로 집단소송이 제기되어 다수의 피해자가 존재합니다. 적합 조건 4(피해 규모 큼): D램 가격 인상은 전자기기 전반에 영향을 미쳐 피해 규모가 클 것으로 예상됩니다. 적합 조건 1(상대방 책임 명확): D램 가격을 인위적으로 끌어올렸다는 혐의로 소송이 제기된 상태이며, 적합 조건 5(증거 확보 가능): 집단소송 제기 시 관련 증거가 확보되었거나 확보 가능성이 높습니다. 부적합 조건은 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>애플 가격 인상 원인으로 지목?… 삼성·하이닉스 美서 집단소송 폭탄</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1166754</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-13 23:09:13.297422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>독점규제 및 공정거래</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>워너브러더스 디스커버리, 파라마운트 스카이댄스</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>상원 법사위원회 청문회 및 캘리포니아주 법무장관 조사 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>워너브러더스 디스커버리가 파라마운트 스카이댄스에 1100억 달러 규모로 인수 합의되었습니다. 이 대형 합병은 스트리밍 시장 독점 심화, 소비자 선택권 축소, 가격 인상, 극장 개봉 편수 감소 등의 우려를 낳고 있으며, 상원 법사위원회 청문회와 캘리포니아주 법무장관의 조사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>대형 미디어 기업 간의 초대형 인수합병으로, 상대방(워너브러더스 디스커버리, 파라마운트 스카이댄스)의 자력이 충분합니다. 상원 법사위원회 청문회 및 캘리포니아주 법무장관 조사 등 공적 절차가 진행 중이며, 소비자 선택권 축소 및 가격 인상, 극장 개봉 편수 감소 등 다수 소비자 및 극장 업계의 집단적 피해 발생 가능성이 높습니다. 관련 공적 조사를 통해 증거 확보도 용이할 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>워너브러더스, 1100억달러에 파라마운트로 매각 합의…엘리슨 ‘정치전...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01620326645355112</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-28 00:42:54.576857+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>