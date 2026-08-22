--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,533 +534,665 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>드라마 종영</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 한 에피소드 내용을 요약하고 있습니다. 유연석과 이솜이 학교폭력 피해자와 관련된 사건을 다루는 줄거리가 언급되며, 드라마의 시청률이 9.5%를 기록했다는 내용이 포함되어 있습니다.</t>
+          <t>ENA 월화드라마 '허수아비'가 최고 시청률 8.1%를 기록하며 종영했다. 드라마는 연쇄살인사건의 진범을 쫓던 형사가 뜻밖의 공조를 통해 진실을 밝히는 과정을 그렸으며, 검사의 강압 수사로 인한 억울한 누명과 30년 만의 무죄 선고 등 복잡한 서사를 담았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 줄거리를 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁, 명확한 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 실제 사건이 아닌 드라마 '허수아비'의 줄거리와 종영 소식을 다루고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'신이랑 법률사무소' 이솜, 죽은 언니와 눈물의 포옹...시청률 9.5%</t>
+          <t>박해수·이희준 연기 열전…'허수아비', 최고 시청률 8.1%로 종영</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3549030</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=02981526645453184</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:23:20.095756+00:00</t>
+          <t>2026-07-05 07:02:40.103129+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>드라마 진행 상황</t>
+          <t>드라마 종영</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약 기사로, 하정우가 정수정을 속여 임수정을 김준한 납치 공범으로 만드는 내용이 그려집니다. 활성(김준한)의 기억상실 연기와 이경(정수정)의 진실 파악, 그리고 수종(하정우)의 악행 은폐 시도가 주요 내용입니다.</t>
+          <t>드라마 '허수아비'의 종영 소식을 다루며, 극 중 차시영이 자신의 잘못을 인정하지 않고 소신을 굽히지 않는 모습이 그려졌습니다. 조카 차영범은 눈물로 호소했으나 결국 실망하며 인연을 끊는다는 내용입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 드라마 '허수아비'의 줄거리 요약으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>하정우, 정수정 속였다..  김준한 납치 공범은 임수정  ('건물주')[종합...</t>
+          <t>'허수아비' 30년 숨겨진 은폐 잔혹사 밝히며 종영… 씁쓸함 남는 이유</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1025409/</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3592775</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 00:17:01.812339+00:00</t>
+          <t>2026-07-05 07:00:23.678069+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>MBC 금토드라마 '찬란한 너의 계절에'가 이성경과 채종협의 해피엔딩으로 종영했다는 내용의 기사입니다. 극 중 인물들의 얽힌 기억과 오해가 풀리고 사랑을 확인하며 아름다운 결말을 맞았다는 줄거리 요약과 함께 배우들의 연기, 연출, 작가의 필력에 대한 평가가 담겨 있습니다.</t>
+          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 한 에피소드 내용을 요약하고 있습니다. 유연석과 이솜이 학교폭력 피해자와 관련된 사건을 다루는 줄거리가 언급되며, 드라마의 시청률이 9.5%를 기록했다는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사는 MBC 드라마 '찬란한 너의 계절에'의 종영 소식과 줄거리를 다루는 드라마 리뷰입니다. 실제 사건이나 법적 분쟁에 대한 내용이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 TV 드라마의 줄거리를 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁, 명확한 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>이성경♥채종협, 뒤집힌 7년의 기억→오해 풀고 프러포즈 '꽉 닫힌 해피...</t>
+          <t>'신이랑 법률사무소' 이솜, 죽은 언니와 눈물의 포옹...시청률 9.5%</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1025228/</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3549030</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 12:17:00.234208+00:00</t>
+          <t>2026-04-05 00:23:20.095756+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>드라마 종영</t>
+          <t>드라마 진행 상황</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>MBC 드라마 '찬란한 너의 계절에'의 최종회 줄거리로, 7년 전 보스턴 폭발 사고의 진실이 밝혀지고 주인공 선우찬이 가해자가 아닌 피해자였음이 드러나는 내용입니다. 송하란과 선우찬은 오해를 풀고 재회하며 해피엔딩을 맞이합니다.</t>
+          <t>드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약 기사로, 하정우가 정수정을 속여 임수정을 김준한 납치 공범으로 만드는 내용이 그려집니다. 활성(김준한)의 기억상실 연기와 이경(정수정)의 진실 파악, 그리고 수종(하정우)의 악행 은폐 시도가 주요 내용입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마의 줄거리 요약으로, 소송금융 투자 대상이 될 수 있는 법적 분쟁이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (극 중 선우찬)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>채종협, 가해자 아닌 피해자였다…'♥ 이성경'과 극적 재회 엔딩 ('찬너...</t>
+          <t>하정우, 정수정 속였다..  김준한 납치 공범은 임수정  ('건물주')[종합...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040483274</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1025409/</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:25:30.070971+00:00</t>
+          <t>2026-04-05 00:17:01.812339+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>ENA 드라마 '클라이맥스'에서 배우 하지원이 연기하는 악녀 추상아 캐릭터의 극 중 행적을 다룬 기사입니다. 추상아는 살인 사주 의혹을 덮기 위해 폭행 유발, 특수분장, 거짓 눈물, 과호흡 실신 등 극단적인 연극으로 여론을 조작하며 위약금 소송과 폭로전을 피하려 합니다. 이 기사는 드라마 속 인물의 연기와 줄거리를 설명하고 있습니다.</t>
+          <t>MBC 금토드라마 '찬란한 너의 계절에'가 이성경과 채종협의 해피엔딩으로 종영했다는 내용의 기사입니다. 극 중 인물들의 얽힌 기억과 오해가 풀리고 사랑을 확인하며 아름다운 결말을 맞았다는 줄거리 요약과 함께 배우들의 연기, 연출, 작가의 필력에 대한 평가가 담겨 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '클라이맥스'의 줄거리와 등장인물(추상아)의 연기를 묘사하는 내용입니다. 실제 발생한 사건이 아닌 드라마 속 허구의 상황이므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 MBC 드라마 '찬란한 너의 계절에'의 종영 소식과 줄거리를 다루는 드라마 리뷰입니다. 실제 사건이나 법적 분쟁에 대한 내용이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>하지원, 폭행 유발→특수분장 눈물쇼→과호흡 실신까지(‘클라이맥스’...</t>
+          <t>이성경♥채종협, 뒤집힌 7년의 기억→오해 풀고 프러포즈 '꽉 닫힌 해피...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1598812?ref=naver</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1025228/</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:42.528930+00:00</t>
+          <t>2026-04-04 12:17:00.234208+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>드라마 종영</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>드라마 '신이랑'의 줄거리 일부로, 엠마가 연습생 추락 사건의 진실을 자백하는 내용입니다. 이는 실제 사건이 아닌 허구의 이야기이므로 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>MBC 드라마 '찬란한 너의 계절에'의 최종회 줄거리로, 7년 전 보스턴 폭발 사고의 진실이 밝혀지고 주인공 선우찬이 가해자가 아닌 피해자였음이 드러나는 내용입니다. 송하란과 선우찬은 오해를 풀고 재회하며 해피엔딩을 맞이합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마의 줄거리 요약으로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 줄거리 요약으로, 소송금융 투자 대상이 될 수 있는 법적 분쟁이 존재하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (극 중 선우찬)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'신이랑' 유연석, 연습생 추락 사건 진실 밝혔다...최고 시청률 11.3%</t>
+          <t>채종협, 가해자 아닌 피해자였다…'♥ 이성경'과 극적 재회 엔딩 ('찬너...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535895</t>
+          <t>https://www.tenasia.co.kr/article/2026040483274</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:04.846585+00:00</t>
+          <t>2026-04-04 00:25:30.070971+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>드라마 방영 중</t>
+          <t>드라마 내 사건</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 SBS 금토 드라마 '신이랑 법률사무소'의 시청률 상승과 주요 줄거리, 특히 '귀신 전문 변호사' 신이랑이 아이돌 연습생의 죽음 사건을 해결하는 과정을 다루고 있습니다. 실제 사건이 아닌 드라마 내용에 대한 보도이므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>ENA 드라마 '클라이맥스'에서 배우 하지원이 연기하는 악녀 추상아 캐릭터의 극 중 행적을 다룬 기사입니다. 추상아는 살인 사주 의혹을 덮기 위해 폭행 유발, 특수분장, 거짓 눈물, 과호흡 실신 등 극단적인 연극으로 여론을 조작하며 위약금 소송과 폭로전을 피하려 합니다. 이 기사는 드라마 속 인물의 연기와 줄거리를 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리와 시청률에 대한 내용입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>해당 기사는 ENA 드라마 '클라이맥스'의 줄거리와 등장인물(추상아)의 연기를 묘사하는 내용입니다. 실제 발생한 사건이 아닌 드라마 속 허구의 상황이므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>김혜윤 굴욕 씻고 시청률 4배 폭등했다는 SBS 금토극… 망자의 어드벤처...</t>
+          <t>하지원, 폭행 유발→특수분장 눈물쇼→과호흡 실신까지(‘클라이맥스’...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032041444</t>
+          <t>https://www.sportsseoul.com/news/read/1598812?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 12:28:48.711398+00:00</t>
+          <t>2026-04-01 00:54:42.528930+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>드라마 '신이랑'의 줄거리 일부로, 엠마가 연습생 추락 사건의 진실을 자백하는 내용입니다. 이는 실제 사건이 아닌 허구의 이야기이므로 소송금융 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>제공된 기사는 드라마의 줄거리 요약으로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>'신이랑' 유연석, 연습생 추락 사건 진실 밝혔다...최고 시청률 11.3%</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3535895</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:27:04.846585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>드라마 방영 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>이 기사는 SBS 금토 드라마 '신이랑 법률사무소'의 시청률 상승과 주요 줄거리, 특히 '귀신 전문 변호사' 신이랑이 아이돌 연습생의 죽음 사건을 해결하는 과정을 다루고 있습니다. 실제 사건이 아닌 드라마 내용에 대한 보도이므로 소송금융 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리와 시청률에 대한 내용입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>김혜윤 굴욕 씻고 시청률 4배 폭등했다는 SBS 금토극… 망자의 어드벤처...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026032041444</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:28:48.711398+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
         <is>
           <t>드라마 속 가상 사건</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>tvN 드라마 '세이렌' 1회 줄거리에 대한 기사로, 보험조사관 차우석이 여동생의 보험사기 피해 진실을 알게 된 후 보험사기범을 쫓는 내용이다. 로얄옥션의 차석경매사 김윤지(이엘리야)가 진실을 폭로하려다 추락사하는 사건이 발생한다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>해당 기사는 tvN 드라마 '세이렌'의 줄거리를 다루고 있으며, 실제 발생한 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>이엘리야, 진실 폭로하다가 추락사 당했다…목격자 위하준, 충격 ('세이...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026030240694</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-03 00:19:38.618647+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>