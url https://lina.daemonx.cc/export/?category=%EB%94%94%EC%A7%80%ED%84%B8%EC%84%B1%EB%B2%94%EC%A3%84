--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -548,1141 +548,1209 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>디지털성범죄 유관기관 실무협의회 개최</t>
+          <t>정부 및 지자체 피해자 지원 체계 강화 및 활동 시작</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경남도가 경남디지털성범죄피해자지원센터에서 '2026년 상반기 디지털성범죄 유관기관 실무협의회'를 개최했습니다. 도, 자치경찰위원회, 경찰청, 교육청, 법률구조공단 등 9개 기관 실무 책임자들이 참석하여 디지털성범죄 대응 방안을 논의했습니다.</t>
+          <t>경남 디지털성범죄피해자센터가 성평등가족부의 통합지원 체계 출범에 맞춰 본격적으로 활동을 시작했다. 경남도 역시 성범죄 피해자 지원센터의 기능과 역할을 강화하며 법률 및 체계적 지원을 본격화하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털성범죄 사건이나 피해를 다루는 것이 아니라, 경남도와 유관기관들이 디지털성범죄 예방 및 피해자 지원을 위한 실무협의회를 개최했다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사건, 또는 진행 중인 법적 절차가 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 디지털성범죄 피해자 지원을 위한 정부 및 지자체의 통합지원 체계 출범 및 활동 강화를 다루고 있어 공적 절차가 진행 중임을 시사합니다. 그러나 특정 사건이나 명확한 피고, 구체적인 피해 규모 및 피해자 수가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 개별 사건을 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경남도, 디지털성범죄 협의회 개최... 9개 기관 참여</t>
+          <t>정부 디지털성범죄 통합대응에 경남도 피해자 지원 본격화</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=547771</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2010462</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-27 21:52:41.388135+00:00</t>
+          <t>2026-07-31 07:00:08.715241+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>디지털성범죄 대응 시스템 점검</t>
+          <t>디지털성범죄 유관기관 실무협의회 개최</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>원민경 성평등가족부 장관이 서울 중구 중앙디지털성범죄피해자지원센터를 방문하여 신규 도입된 AI 기반 디지털성범죄 대응 시스템을 점검했습니다. 이는 피해 확산 방지를 위한 신속한 대응 체계를 확인하기 위함입니다.</t>
+          <t>경남도가 경남디지털성범죄피해자지원센터에서 '2026년 상반기 디지털성범죄 유관기관 실무협의회'를 개최했습니다. 도, 자치경찰위원회, 경찰청, 교육청, 법률구조공단 등 9개 기관 실무 책임자들이 참석하여 디지털성범죄 대응 방안을 논의했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털성범죄 사건이나 잠재적 소송에 대한 정보를 제공하지 않고, 정부의 디지털성범죄 대응 시스템 점검에 관한 내용입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없습니다.</t>
+          <t>이 기사는 특정 디지털성범죄 사건이나 피해를 다루는 것이 아니라, 경남도와 유관기관들이 디지털성범죄 예방 및 피해자 지원을 위한 실무협의회를 개최했다는 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사건, 또는 진행 중인 법적 절차가 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>원민경 장관, AI기반 디지털성범죄 대응 시스템 점검</t>
+          <t>경남도, 디지털성범죄 협의회 개최... 9개 기관 참여</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISI20260402_0021232857</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=547771</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:20:12.747828+00:00</t>
+          <t>2026-04-27 21:52:41.388135+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>디지털성범죄 대응 시스템 점검</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>여성가족부 장관 및 차관의 4월 2일 목요일 주요 일정을 보도하는 기사입니다. 차관은 차관회의에 참석하고, 장관은 중앙디지털성범죄피해자지원센터를 현장 방문할 예정입니다.</t>
+          <t>원민경 성평등가족부 장관이 서울 중구 중앙디지털성범죄피해자지원센터를 방문하여 신규 도입된 AI 기반 디지털성범죄 대응 시스템을 점검했습니다. 이는 피해 확산 방지를 위한 신속한 대응 체계를 확인하기 위함입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 정부 부처의 일정을 보도하는 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 가해자, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 디지털성범죄 사건이나 잠재적 소송에 대한 정보를 제공하지 않고, 정부의 디지털성범죄 대응 시스템 점검에 관한 내용입니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]성평등가족부(4월2일 목요일)</t>
+          <t>원민경 장관, AI기반 디지털성범죄 대응 시스템 점검</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003574182</t>
+          <t>https://www.newsis.com/view/NISI20260402_0021232857</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:19:26.226408+00:00</t>
+          <t>2026-04-02 12:20:12.747828+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>성평등가족부가 AI 기반 3대 핵심 기술 시스템을 도입하여 디지털성범죄 영상물 및 딥페이크를 신속하게 탐지하고 삭제 요청하는 체계를 구축했습니다. 이 시스템은 아동·청소년 성착취물 및 유인정보를 24시간 자동 수집하며, 딥페이크 탐지 솔루션으로 육안 판별이 어려운 합성물도 식별 가능합니다. 25일간의 시범 운영 결과, 종사자 1인당 수집 건수가 크게 증가했습니다.</t>
+          <t>여성가족부 장관 및 차관의 4월 2일 목요일 주요 일정을 보도하는 기사입니다. 차관은 차관회의에 참석하고, 장관은 중앙디지털성범죄피해자지원센터를 현장 방문할 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 성평등가족부의 AI 기반 디지털성범죄 대응 시스템 도입에 관한 것으로, 특정 가해자나 구체적인 피해 사건을 다루고 있지 않아 소송금융 투자 대상으로서의 명확한 소송 기회가 부재합니다. 적합 조건 중 어느 하나도 직접적으로 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 정부 부처의 일정을 보도하는 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 가해자, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>육안으로 못 잡던 딥페이크까지…성범죄물 ‘자동추적’하는 AI</t>
+          <t>[오늘의 주요일정]성평등가족부(4월2일 목요일)</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02056566645411856</t>
+          <t>https://www.newsis.com/view/NISX20260401_0003574182</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 00:20:59.757142+00:00</t>
+          <t>2026-04-02 00:19:26.226408+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>충남도의회에서 조례 개정 논의 중</t>
+          <t>성평등가족부의 AI 기반 디지털성범죄 대응 시스템 도입 및 시범 운영</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>충남도의회 보건복지환경위원회에서 디지털성범죄 방지 및 피해 지원에 관한 조례 전부개정조례안이 논의되었습니다. 박정수 의원은 청소년들이 온라인 환경에 노출되면서 가해자 또는 피해자가 되는 사례를 언급하며 조례 개정의 필요성을 강조했습니다. 이는 특정 사건이 아닌 정책 및 입법 논의에 대한 내용입니다.</t>
+          <t>성평등가족부가 AI 기반 3대 핵심 기술 시스템을 도입하여 디지털성범죄 영상물 및 딥페이크를 신속하게 탐지하고 삭제 요청하는 체계를 구축했습니다. 이 시스템은 아동·청소년 성착취물 및 유인정보를 24시간 자동 수집하며, 딥페이크 탐지 솔루션으로 육안 판별이 어려운 합성물도 식별 가능합니다. 25일간의 시범 운영 결과, 종사자 1인당 수집 건수가 크게 증가했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실에 대한 보도가 아닌, 디지털성범죄 방지 및 피해 지원에 관한 조례 개정 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 또는 소송으로 이어질 수 있는 특정 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 성평등가족부의 AI 기반 디지털성범죄 대응 시스템 도입에 관한 것으로, 특정 가해자나 구체적인 피해 사건을 다루고 있지 않아 소송금융 투자 대상으로서의 명확한 소송 기회가 부재합니다. 적합 조건 중 어느 하나도 직접적으로 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>충남도의회 보건복지환경위원회, 제365회 임시회 제1차 회의 개최</t>
+          <t>육안으로 못 잡던 딥페이크까지…성범죄물 ‘자동추적’하는 AI</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=601238</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02056566645411856</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-28 00:22:09.086610+00:00</t>
+          <t>2026-04-01 00:20:59.757142+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>충남도의회 조례 개정 추진</t>
+          <t>충남도의회에서 조례 개정 논의 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>충남도의회가 디지털성범죄로 인한 2차 피해를 차단하고 피해자 보호를 강화하기 위해 조례를 정비합니다. 조례 명칭을 변경하고 예방사업과 피해자 보호·지원에 관한 내용을 강화할 예정입니다.</t>
+          <t>충남도의회 보건복지환경위원회에서 디지털성범죄 방지 및 피해 지원에 관한 조례 전부개정조례안이 논의되었습니다. 박정수 의원은 청소년들이 온라인 환경에 노출되면서 가해자 또는 피해자가 되는 사례를 언급하며 조례 개정의 필요성을 강조했습니다. 이는 특정 사건이 아닌 정책 및 입법 논의에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 충남도의회가 디지털성범죄 예방 및 피해자 보호를 위한 조례를 정비한다는 내용으로, 특정 사건이나 소송의 당사자가 명확히 특정되지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해자 집단, 피해 규모, 진행 중인 법적 절차 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 사실에 대한 보도가 아닌, 디지털성범죄 방지 및 피해 지원에 관한 조례 개정 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 구체적인 피해 규모, 또는 소송으로 이어질 수 있는 특정 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'디지털성범죄 2차 피해 차단' 충남도의회, 대응체계 전면 강화</t>
+          <t>충남도의회 보건복지환경위원회, 제365회 임시회 제1차 회의 개최</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=814935</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=601238</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-28 00:21:39.888584+00:00</t>
+          <t>2026-03-28 00:22:09.086610+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>조례 제정 및 개정 논의</t>
+          <t>충남도의회 조례 개정 추진</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>충남도의회가 디지털성범죄 예방 및 피해자 보호를 위한 종합적 대응체계 강화를 논의 중이다. '디지털성범죄 예방 및 피해자 보호·지원에 관한 조례'를 변경하여 예방사업, 인식개선 교육 강화, 2차 피해 방지 등을 포함할 예정이다.</t>
+          <t>충남도의회가 디지털성범죄로 인한 2차 피해를 차단하고 피해자 보호를 강화하기 위해 조례를 정비합니다. 조례 명칭을 변경하고 예방사업과 피해자 보호·지원에 관한 내용을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 충남도의회의 디지털성범죄 예방 및 피해자 보호를 위한 조례 개정 논의에 대한 것으로, 특정 사건이나 피해자를 대상으로 한 소송 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 충남도의회가 디지털성범죄 예방 및 피해자 보호를 위한 조례를 정비한다는 내용으로, 특정 사건이나 소송의 당사자가 명확히 특정되지 않습니다. 소송금융 투자를 위한 구체적인 피고, 피해자 집단, 피해 규모, 진행 중인 법적 절차 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>충남도의회, 디지털성범죄 2차 피해 방지 등 종합적 대응체계 강화 방안...</t>
+          <t>'디지털성범죄 2차 피해 차단' 충남도의회, 대응체계 전면 강화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=601190</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=814935</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 00:18:21.482456+00:00</t>
+          <t>2026-03-28 00:21:39.888584+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>조례안 심사 중</t>
+          <t>조례 제정 및 개정 논의</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>충남도의회 보건복지환경위에서 '디지털성범죄 방지 및 피해 지원에 관한 조례 전부개정조례안'을 심사 중이다. 청소년들이 온라인 환경에 노출되면서 의도치 않게 가해자나 피해자가 되는 사례가 증가하고 있음을 언급하며, 체감형 복지 실현을 위한 조례안의 필요성을 강조하고 있다.</t>
+          <t>충남도의회가 디지털성범죄 예방 및 피해자 보호를 위한 종합적 대응체계 강화를 논의 중이다. '디지털성범죄 예방 및 피해자 보호·지원에 관한 조례'를 변경하여 예방사업, 인식개선 교육 강화, 2차 피해 방지 등을 포함할 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 특정 디지털성범죄 사건이 아닌, 디지털성범죄 방지 및 피해 지원을 위한 조례안 심사에 대한 내용입니다. 특정 피고가 존재하지 않고, 구체적인 피해 사실이나 규모, 증거가 명시되지 않아 소송금융 적합 조건(1, 2, 3, 4, 5)에 해당하지 않습니다. 또한, 진행 중인 공적 절차는 입법 절차로, 특정 사건에 대한 수사나 조사가 아닙니다.</t>
+          <t>해당 기사는 충남도의회의 디지털성범죄 예방 및 피해자 보호를 위한 조례 개정 논의에 대한 것으로, 특정 사건이나 피해자를 대상으로 한 소송 가능성을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>충남도의회 보건복지환경위, 체감형 복지 실현 위한 조례안 본격 심사</t>
+          <t>충남도의회, 디지털성범죄 2차 피해 방지 등 종합적 대응체계 강화 방안...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3541959</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=601190</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-27 12:35:22.558895+00:00</t>
+          <t>2026-03-28 00:18:21.482456+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>서울시 디지털성범죄 안심지원센터에서 AI 삭제기술 활용 중</t>
+          <t>조례안 심사 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울시가 자체 개발한 디지털 성범죄 AI 삭제지원 기술을 전국에 무상 보급한다. 이 기술은 24시간 불법 사이트 및 SNS의 성 착취 영상물을 검출하여 빠르게 삭제하고 재유포를 막는 것으로, 기존 방식 대비 처리 시간과 정확도를 크게 개선했다. 서울시는 이 기술을 공공재로 확장하여 피해자 보호를 최우선으로 하겠다는 입장이다.</t>
+          <t>충남도의회 보건복지환경위에서 '디지털성범죄 방지 및 피해 지원에 관한 조례 전부개정조례안'을 심사 중이다. 청소년들이 온라인 환경에 노출되면서 의도치 않게 가해자나 피해자가 되는 사례가 증가하고 있음을 언급하며, 체감형 복지 실현을 위한 조례안의 필요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 서울시가 디지털 성범죄 피해자 지원을 위해 AI 삭제 기술을 무상 보급하는 공공 서비스에 대한 내용입니다. 특정 가해자나 사건으로 인한 피해를 다루는 것이 아니므로, 소송금융 투자 대상이 될 만한 명확한 소송 상대방, 책임 소재, 구체적인 피해 규모가 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 디지털성범죄 사건이 아닌, 디지털성범죄 방지 및 피해 지원을 위한 조례안 심사에 대한 내용입니다. 특정 피고가 존재하지 않고, 구체적인 피해 사실이나 규모, 증거가 명시되지 않아 소송금융 적합 조건(1, 2, 3, 4, 5)에 해당하지 않습니다. 또한, 진행 중인 공적 절차는 입법 절차로, 특정 사건에 대한 수사나 조사가 아닙니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>서울시, ‘디지털성범죄 AI 삭제기술’ 전국에 무상 보급</t>
+          <t>충남도의회 보건복지환경위, 체감형 복지 실현 위한 조례안 본격 심사</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772439543&amp;code=11131400&amp;cp=nv</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3541959</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-02 12:31:41.708517+00:00</t>
+          <t>2026-03-27 12:35:22.558895+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>피해자 지원 및 수사·법률 지원 진행 중, 사이버감시단 활동을 통한 불법 게시물 적발 및 신고</t>
+          <t>서울시 디지털성범죄 안심지원센터에서 AI 삭제기술 활용 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대전YWCA성폭력가정폭력상담소가 2025년 디지털성범죄 피해자 1,062건에 대해 상담, 삭제연계, 수사·법률 지원 등을 제공했습니다. 사이버감시단은 인스타그램, X(구 트위터) 등 SNS에서 1,220건의 불법 게시물을 적발하고 신고하며 디지털성범죄 확산을 조기에 차단했습니다. 이 사업은 2026년에도 지속될 예정입니다.</t>
+          <t>서울시가 자체 개발한 디지털 성범죄 AI 삭제지원 기술을 전국에 무상 보급한다. 이 기술은 24시간 불법 사이트 및 SNS의 성 착취 영상물을 검출하여 빠르게 삭제하고 재유포를 막는 것으로, 기존 방식 대비 처리 시간과 정확도를 크게 개선했다. 서울시는 이 기술을 공공재로 확장하여 피해자 보호를 최우선으로 하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 2025년에만 1,062건의 피해 지원이 이루어졌으며, 디지털 성범죄의 특성상 다수의 피해자가 발생합니다. 적합 조건 4(피해 규모 큼)에 따라 피해자들은 심각한 심리적 피해를 겪고 있으며, 적합 조건 5(증거 확보 가능)에 따라 사이버감시단이 1,220건의 불법 게시물을 적발하고 신고하는 등 증거 확보 활동이 활발합니다. 또한 적합 조건 6(공적 절차 진행 중)에 따라 피해자들에게 수사·법률 지원이 제공되고 있습니다. 비록 기사에서 특정 피고가 명시되지는 않았으나, 대규모 피해자 풀과 명확한 증거 확보 활동은 소송금융 투자 기회를 제공하며, SNS 플랫폼의 책임론을 제기할 경우 자력 있는 피고를 특정할 가능성도 있습니다.</t>
+          <t>이 기사는 서울시가 디지털 성범죄 피해자 지원을 위해 AI 삭제 기술을 무상 보급하는 공공 서비스에 대한 내용입니다. 특정 가해자나 사건으로 인한 피해를 다루는 것이 아니므로, 소송금융 투자 대상이 될 만한 명확한 소송 상대방, 책임 소재, 구체적인 피해 규모가 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1,062명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>디지털성범죄피해자지원센터 및 사이버감시단 사업 25년 지원 실적 및 ...</t>
+          <t>서울시, ‘디지털성범죄 AI 삭제기술’ 전국에 무상 보급</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260302010000297</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772439543&amp;code=11131400&amp;cp=nv</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:56.911706+00:00</t>
+          <t>2026-03-02 12:31:41.708517+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>디지털성범죄 피해지원 원스톱 누리집 공개 및 지역 디성센터 지원 확대</t>
+          <t>피해자 지원 및 수사·법률 지원 진행 중, 사이버감시단 활동을 통한 불법 게시물 적발 및 신고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털성범죄 피해자 지원 강화를 위해 '디지털성범죄 피해지원 원스톱 통합 누리집'을 공개하고 지역 디지털성범죄피해자지원센터(디성센터) 지원을 확대한다. 이 누리집은 신고 창구를 통합하고 피해 대응 요령 및 지원 절차를 한 번에 확인할 수 있도록 구성되었다. 정부는 중앙-지역 디성센터 간 협업 시스템을 구축하고 전문 인력을 확충하여 피해 회복을 돕는다는 방침이다.</t>
+          <t>대전YWCA성폭력가정폭력상담소가 2025년 디지털성범죄 피해자 1,062건에 대해 상담, 삭제연계, 수사·법률 지원 등을 제공했습니다. 사이버감시단은 인스타그램, X(구 트위터) 등 SNS에서 1,220건의 불법 게시물을 적발하고 신고하며 디지털성범죄 확산을 조기에 차단했습니다. 이 사업은 2026년에도 지속될 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 디지털성범죄 피해자 지원을 위한 정부의 정책 및 시스템 구축에 관한 내용으로, 특정 가해자나 사건으로 인한 집단적 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사건, 명확한 피고, 추정 가능한 피해 규모가 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 2025년에만 1,062건의 피해 지원이 이루어졌으며, 디지털 성범죄의 특성상 다수의 피해자가 발생합니다. 적합 조건 4(피해 규모 큼)에 따라 피해자들은 심각한 심리적 피해를 겪고 있으며, 적합 조건 5(증거 확보 가능)에 따라 사이버감시단이 1,220건의 불법 게시물을 적발하고 신고하는 등 증거 확보 활동이 활발합니다. 또한 적합 조건 6(공적 절차 진행 중)에 따라 피해자들에게 수사·법률 지원이 제공되고 있습니다. 비록 기사에서 특정 피고가 명시되지는 않았으나, 대규모 피해자 풀과 명확한 증거 확보 활동은 소송금융 투자 기회를 제공하며, SNS 플랫폼의 책임론을 제기할 경우 자력 있는 피고를 특정할 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,062명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>성평등가족부, '디지털성범죄 피해지원 원스톱 누리집' 공개</t>
+          <t>디지털성범죄피해자지원센터 및 사이버감시단 사업 25년 지원 실적 및 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ibabynews.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ibabynews.com/news/articleView.html?idxno=148991</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260302010000297</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-24 00:24:35.148680+00:00</t>
+          <t>2026-03-02 12:21:56.911706+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>디지털성범죄 피해지원 원스톱 통합 누리집 운영 시작, 지역 디성센터 지원 강화</t>
+          <t>디지털성범죄 피해지원 원스톱 누리집 공개 및 지역 디성센터 지원 확대</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털성범죄 피해자 지원 강화를 위해 '디지털성범죄 피해지원 원스톱 통합 누리집'을 공개하고, 지역 디지털성범죄피해자지원센터(디성센터) 지원을 확대한다고 밝혔습니다. 이 통합 누리집은 분산돼 있던 신고 창구를 하나로 모아 이용 편의성을 높이고, 피해 대응 요령과 지원 절차를 한 번에 확인할 수 있도록 구성되었습니다.</t>
+          <t>성평등가족부가 디지털성범죄 피해자 지원 강화를 위해 '디지털성범죄 피해지원 원스톱 통합 누리집'을 공개하고 지역 디지털성범죄피해자지원센터(디성센터) 지원을 확대한다. 이 누리집은 신고 창구를 통합하고 피해 대응 요령 및 지원 절차를 한 번에 확인할 수 있도록 구성되었다. 정부는 중앙-지역 디성센터 간 협업 시스템을 구축하고 전문 인력을 확충하여 피해 회복을 돕는다는 방침이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털성범죄 사건이나 가해자를 다루는 것이 아니라, 디지털성범죄 피해자 지원을 위한 통합 시스템 구축 및 지원 강화 방안을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 디지털성범죄 피해자 지원을 위한 정부의 정책 및 시스템 구축에 관한 내용으로, 특정 가해자나 사건으로 인한 집단적 피해를 다루지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사건, 명확한 피고, 추정 가능한 피해 규모가 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>디지털성범죄 피해 신고·지원 창구 하나로…통합 누리집 운영</t>
+          <t>성평등가족부, '디지털성범죄 피해지원 원스톱 누리집' 공개</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ibabynews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1246001.html</t>
+          <t>https://www.ibabynews.com/news/articleView.html?idxno=148991</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-23 00:23:43.923606+00:00</t>
+          <t>2026-02-24 00:24:35.148680+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
+          <t>디지털성범죄 피해지원 원스톱 통합 누리집 운영 시작, 지역 디성센터 지원 강화</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>성평등가족부가 디지털성범죄 피해자 지원 강화를 위해 '디지털성범죄 피해지원 원스톱 통합 누리집'을 공개하고, 지역 디지털성범죄피해자지원센터(디성센터) 지원을 확대한다고 밝혔습니다. 이 통합 누리집은 분산돼 있던 신고 창구를 하나로 모아 이용 편의성을 높이고, 피해 대응 요령과 지원 절차를 한 번에 확인할 수 있도록 구성되었습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 디지털성범죄 사건이나 가해자를 다루는 것이 아니라, 디지털성범죄 피해자 지원을 위한 통합 시스템 구축 및 지원 강화 방안을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>디지털성범죄 피해 신고·지원 창구 하나로…통합 누리집 운영</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/women/1246001.html</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:23:43.923606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>디지털성범죄</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
           <t>정부 지원 시스템 구축</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>성평등가족부가 디지털 성범죄 피해지원 원스톱 통합 누리집 '디지털성범죄STOP'을 공개했다. 이 플랫폼은 피해 대응 요령과 지원 절차를 통합 제공하며, 중앙 및 지역 디지털 성범죄 피해자 지원센터의 역량을 강화하고 협업 시스템을 구축하는 것을 목표로 한다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>이 기사는 특정 디지털 성범죄 사건이나 잠재적 소송에 대한 내용이 아니라, 정부의 디지털 성범죄 피해자 지원 시스템 구축에 관한 것이다. 따라서 소송금융 투자 대상으로서의 특정 피고, 명확한 책임, 구체적인 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>'디지털성범죄STOP' 누리집서 원스톱 피해지원</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6474150?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260223060103</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-02-23 00:23:25.077446+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="4" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>디지털성범죄 피해지원 통합 홈페이지 공개 및 지역센터 강화</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>정부가 디지털성범죄 피해자 지원을 강화하기 위해 '디지털성범죄 피해지원 원스톱 통합 홈페이지'를 공개하고, 전국 지역 디지털성범죄센터의 전문 인력과 기능을 확대합니다. 이는 딥페이크 성범죄 대응 강화 방안의 일환으로, 피해 대응 요령 확인 및 불법 촬영물 신고 창구를 통합하여 피해 회복을 돕는 것이 목표입니다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>적합 조건으로 집단적 피해(전국적 지원 시스템 구축), 피해 규모 큼(정신적 피해 심각), 증거 확보 가능(디지털 증거, 삭제지원 시스템), 공적 절차 진행 중(정부 지원 강화, 경찰/방심위 연계)이 있습니다. 그러나 기사에서 특정 피고(가해자)가 명시되지 않아 자력 확인이 어렵고, 기사는 특정 사건이 아닌 디지털 성범죄 피해 지원 시스템 강화에 대한 내용이므로 직접적인 투자 대상 사건으로 보기는 어렵습니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
         <is>
           <t>딥페이크 신고, 이제 한곳에서…디지털성범죄 ‘통합홈페이지’ 공개</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01607206645353472</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-23 00:23:18.751576+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-02-23 00:23:05.271857+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>정부의 피해자 지원 정책 확대</t>
+          <t>정부 지원 시스템 구축 및 확대</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>여성가족부가 디지털성범죄 피해자 지원을 강화하기 위해 지역 디지털성범죄피해자지원센터(디성센터) 운영 지원을 확대하고, 피해지원 원스톱 통합 누리집을 대국민 서비스로 제공합니다. 이는 피해자에게 밀착 지원을 제공하기 위한 정부의 정책적 노력에 관한 기사입니다.</t>
+          <t>성평등가족부가 디지털 성범죄 피해자 지원 강화를 위해 통합 누리집 '디지털성범죄STOP'을 공개하고 지역 디지털성범죄피해자지원센터 지원을 확대한다. 기존에 분산되어 있던 신고 창구를 한 곳으로 통합하고, 피해 대응 요령과 지원 절차를 원스톱으로 제공하여 피해자들의 회복을 돕는 것이 목표다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 디지털성범죄 사건에 대한 보도가 아닌, 정부의 디지털성범죄 피해자 지원 정책 및 센터 운영 확대에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사건, 진행 중인 법적 분쟁 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 디지털 성범죄 사건이나 가해자를 다루는 것이 아니라, 디지털 성범죄 피해자 지원을 위한 정부의 통합 시스템 구축에 대한 내용이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 명확한 피고, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>디지털성범죄 신고.지원, 이젠 한 곳에서...디성센터 운영지원 확대</t>
+          <t>성평등부, '디지털성범죄STOP' 23일 공개…신고·지원 창구 원스톱 통합</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4068192</t>
+          <t>https://www.newspim.com/news/view/20260220000754</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-02-23 00:22:58.304723+00:00</t>
+          <t>2026-02-23 00:23:05.271857+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>정부의 피해자 지원 정책 확대</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>여성가족부가 디지털성범죄 피해자 지원을 강화하기 위해 지역 디지털성범죄피해자지원센터(디성센터) 운영 지원을 확대하고, 피해지원 원스톱 통합 누리집을 대국민 서비스로 제공합니다. 이는 피해자에게 밀착 지원을 제공하기 위한 정부의 정책적 노력에 관한 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 디지털성범죄 사건에 대한 보도가 아닌, 정부의 디지털성범죄 피해자 지원 정책 및 센터 운영 확대에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사건, 진행 중인 법적 분쟁 등이 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>디지털성범죄 신고.지원, 이젠 한 곳에서...디성센터 운영지원 확대</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4068192</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:22:58.304723+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>디지털성범죄</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>정부 지원 시스템 구축 및 강화</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>성평등가족부가 디지털 성범죄 피해자 지원 강화를 위해 '디지털성범죄 피해지원 원스톱 통합 누리집'을 공개하고 지역 피해자지원센터 기능을 확대한다. 이는 정부 합동 '딥페이크 성범죄 대응 강화방안'의 핵심 과제로, 피해 신고부터 지원까지 원스톱 대응체계를 구축하는 것이 목표다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>소송금융 적합 조건 중 '상대방 책임 명확성'과 '상대방 자력 충분성'이 충족되지 않습니다. 기사는 특정 가해자나 기업을 상대로 한 소송 기회를 제시하는 것이 아니라, 디지털 성범죄 피해자들을 위한 정부의 지원 시스템 구축에 초점을 맞추고 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>디지털성범죄 신고·지원 한 곳으로⋯원스톱 대응체계 구축</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2558081</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-23 00:22:39.588964+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>