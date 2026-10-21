--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="11" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,102 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>디지털성범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>불법사이트 운영자</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>범정부 대책 발표 및 경찰 전담 수사팀 운영, 법 개정 추진</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>정부가 불법촬영물 유통 사이트 운영자를 처벌하고 수익을 차단하는 통합 대응 방안을 발표했습니다. 한국인 관련 영상이 215만개로 추정되며, 운영자들은 연간 최소 2억원의 범죄수익을 얻는 것으로 파악됩니다. 경찰은 전담 수사팀을 꾸려 운영자 검거에 나섰으며, 법 개정을 통해 불법사이트 개설·운영 행위 자체를 처벌할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>불법사이트 운영자들의 책임이 명확하고(적합 조건 1), 연간 최소 2억원 이상의 범죄수익을 얻는 등 자력이 충분하며(적합 조건 2), 한국인 관련 영상이 215만개에 달해 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 정부 분석 및 경찰 수사 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 범정부 대책 발표 및 경찰 전담 수사팀 운영 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>215만명 이상 (추정)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>‘삭제’만으론 막을 수 없었다···정부, 불법촬영물 유통망 뿌리 뽑...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202608210600021</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-23 07:00:09.742884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>디지털성범죄</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>피해자 지원 및 수사·법률 지원 진행 중, 사이버감시단 활동을 통한 불법 게시물 적발 및 신고</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>대전YWCA성폭력가정폭력상담소가 2025년 디지털성범죄 피해자 1,062건에 대해 상담, 삭제연계, 수사·법률 지원 등을 제공했습니다. 사이버감시단은 인스타그램, X(구 트위터) 등 SNS에서 1,220건의 불법 게시물을 적발하고 신고하며 디지털성범죄 확산을 조기에 차단했습니다. 이 사업은 2026년에도 지속될 예정입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건 3(집단적 피해)에 따라 2025년에만 1,062건의 피해 지원이 이루어졌으며, 디지털 성범죄의 특성상 다수의 피해자가 발생합니다. 적합 조건 4(피해 규모 큼)에 따라 피해자들은 심각한 심리적 피해를 겪고 있으며, 적합 조건 5(증거 확보 가능)에 따라 사이버감시단이 1,220건의 불법 게시물을 적발하고 신고하는 등 증거 확보 활동이 활발합니다. 또한 적합 조건 6(공적 절차 진행 중)에 따라 피해자들에게 수사·법률 지원이 제공되고 있습니다. 비록 기사에서 특정 피고가 명시되지는 않았으나, 대규모 피해자 풀과 명확한 증거 확보 활동은 소송금융 투자 기회를 제공하며, SNS 플랫폼의 책임론을 제기할 경우 자력 있는 피고를 특정할 가능성도 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1,062명 이상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>디지털성범죄피해자지원센터 및 사이버감시단 사업 25년 지원 실적 및 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>joongdo.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.joongdo.co.kr/web/view.php?key=20260302010000297</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-02 12:21:56.911706+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>