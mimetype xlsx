--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="27" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1254 +539,1322 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>방송미디어통신심의위원회 심의 및 시정요구 완료</t>
+          <t>형사 재판 진행 및 법 해석 논란 지속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>방송미디어통신심의위원회가 공백기 동안 적체된 6만9천여 건의 디지털 성범죄 정보 안건 처리를 완료했다. 이 중 4만7천여 건은 자율규제(삭제)되었고, 2만1천여 건은 시정요구되었다. 이는 불법 촬영물, 딥페이크, 성 관련 초상권 침해 정보 등을 포함하며, 위원회는 자동모니터링 시스템을 활용해 신속한 대응을 지속할 방침이다.</t>
+          <t>생성형 AI 확산으로 딥페이크 성범죄 피해자가 급증하고 있으며, 특히 10~20대 여성 피해자가 대다수입니다. 정부는 처벌을 강화했으나, 실제 재판에서는 법 해석의 일관성 부족으로 판결이 엇갈리는 문제가 지속되고 있습니다. 이는 피해자들의 사법적 구제에 불확실성을 가중시키고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>방미심위가 6만9천여 건의 디지털 성범죄 정보를 처리하며 불법성을 확인했고, 이는 다수의 피해자가 존재하며 각 피해자의 정신적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4, 5). 방미심위의 심의 및 시정요구는 소송 전 단계의 공적 절차에 해당하며(적합 조건 6), 이는 소송의 객관적 증거로 활용될 수 있습니다.</t>
+          <t>다수(1807명)의 피해자가 발생하고 있으며, 가해자의 책임이 명확하고 증거 확보가 용이하며 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. (적합 조건 1, 3, 4, 5, 6) 그러나 가해자가 개별 인물로 자력 확보가 어려울 가능성이 높고(적합 조건 2 미충족), 딥페이크 성범죄 관련 법 해석의 일관성 부족으로 소송의 불확실성이 존재하여 투자 리스크가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>6만9천여 건의 정보에 해당하는 다수의 피해자</t>
+          <t>1807명 (최근 1년간)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>방미심위, 적체된 디지털성범죄정보 안건 모두 해소…총 6만9000여 건</t>
+          <t>딥페이크 성범죄 처벌 강화에도 '법 해석' 논란 여전</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/21/2026052190165.html</t>
+          <t>https://www.mt.co.kr/tech/2026/07/21/2026071414433733211</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-21 12:16:58.794163+00:00</t>
+          <t>2026-07-23 07:24:57.693157+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정부 기관의 AI 기반 디지털 성범죄 탐지 및 삭제 시스템 도입 및 운영</t>
+          <t>방송미디어통신심의위원회 심의 및 시정요구 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 영상물 삭제를 위한 AI 기반 자동 탐지 및 삭제요청 시스템을 도입했습니다. 이 시스템은 아동·청소년 성착취물과 딥페이크 합성물 등을 24시간 탐지하고 삭제를 자동화하여 대응 속도와 정확도를 높이는 것을 목표로 합니다. 시범 운영 결과 탐지 건수가 대폭 증가했습니다.</t>
+          <t>방송미디어통신심의위원회가 공백기 동안 적체된 6만9천여 건의 디지털 성범죄 정보 안건 처리를 완료했다. 이 중 4만7천여 건은 자율규제(삭제)되었고, 2만1천여 건은 시정요구되었다. 이는 불법 촬영물, 딥페이크, 성 관련 초상권 침해 정보 등을 포함하며, 위원회는 자동모니터링 시스템을 활용해 신속한 대응을 지속할 방침이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 디지털 성범죄 피해 영상물 삭제를 위한 정부의 AI 시스템 도입에 관한 것으로, 소송금융 투자 대상이 될 만한 특정 기업이나 기관을 피고로 하는 민사 소송 사건이 아닙니다. 상대방 책임이 명확하고 자력이 충분한 피고를 특정하기 어렵기 때문에 소송금융 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>방미심위가 6만9천여 건의 디지털 성범죄 정보를 처리하며 불법성을 확인했고, 이는 다수의 피해자가 존재하며 각 피해자의 정신적 피해 규모가 클 것으로 예상됩니다 (적합 조건 3, 4, 5). 방미심위의 심의 및 시정요구는 소송 전 단계의 공적 절차에 해당하며(적합 조건 6), 이는 소송의 객관적 증거로 활용될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>6만9천여 건의 정보에 해당하는 다수의 피해자</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>디지털 성범죄물, AI로 24시간 자동 탐지해 신고… 건당 처리시간 1분</t>
+          <t>방미심위, 적체된 디지털성범죄정보 안건 모두 해소…총 6만9000여 건</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040108065363263</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/21/2026052190165.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:18.700283+00:00</t>
+          <t>2026-05-21 12:16:58.794163+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>정부 기관의 AI 기반 디지털 성범죄 탐지 및 삭제 시스템 도입 및 운영</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>성평등가족부가 디지털 성범죄 피해 영상물 삭제를 위한 AI 기반 자동 탐지 및 삭제요청 시스템을 도입했습니다. 이 시스템은 아동·청소년 성착취물과 딥페이크 합성물 등을 24시간 탐지하고 삭제를 자동화하여 대응 속도와 정확도를 높이는 것을 목표로 합니다. 시범 운영 결과 탐지 건수가 대폭 증가했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 디지털 성범죄 피해 영상물 삭제를 위한 정부의 AI 시스템 도입에 관한 것으로, 소송금융 투자 대상이 될 만한 특정 기업이나 기관을 피고로 하는 민사 소송 사건이 아닙니다. 상대방 책임이 명확하고 자력이 충분한 피고를 특정하기 어렵기 때문에 소송금융 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>디지털 성범죄물, AI로 24시간 자동 탐지해 신고… 건당 처리시간 1분</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026040108065363263</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:28:18.700283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>디지털 성범죄</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>성평등가족부 AI 시스템 도입 및 시범 운영 중, 신고 접수 자동화</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>성평등가족부가 인공지능(AI) 기술을 활용해 디지털 성범죄물 삭제 시스템을 자동화합니다. 이 시스템은 아동·청소년 성착취물 및 유인 정보를 24시간 자동 수집·분석하고 신고 접수까지 가능하며, 시범 운영 결과 신고 건수가 크게 증가했습니다. 딥페이크 식별 기술도 탑재되어 피해자 지원 체계를 강화할 예정입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>소송금융 적합도가 낮은 이유는 특정 상대방(가해자)의 책임이 명확하게 특정되지 않고(적합 조건 1 미충족), 가해자의 자력 또한 불분명하여(적합 조건 2 미충족) 소송 승소 시 회수 가능성이 낮기 때문입니다. 비록 집단적 피해 가능성은 높으나(적합 조건 3), 기사는 정부의 대응 시스템에 초점을 맞추고 있어 피해자들의 민사 소송 진행을 위한 구체적인 정보나 유리한 조건이 부족합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>디지털 성착취물 1분이면 잡아내서 삭제까지…성평등부 AI로 24시간 자동...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10706882?ref=naver</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-04-01 00:19:45.030421+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t>xAI</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>네덜란드 비영리 단체가 xAI를 상대로 소송 제기, 하루 1.7억 원 벌금 부과</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>네덜란드 비영리 단체 오프리미츠가 범죄 피해자 지원 기관과 협력하여 xAI의 AI 챗봇 그록이 성적 이미지를 생성하는 것에 대해 소송을 제기했다. 최근 심리에서 xAI는 안전장치를 강화했다고 밝혔으며, 그록에게 하루 1.7억 원의 벌금이 부과되었다. 이는 AI 생성 유해 콘텐츠에 대한 법적 대응의 중요한 사례이다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(그록의 성적 이미지 생성), 상대방 자력이 충분하며(xAI), 범죄 피해자를 지원하는 비영리 기관이 소송에 참여하여 집단적 피해 가능성이 높습니다. 이미 소송이 진행 중이며, 하루 1.7억 원의 벌금이 부과된 점은 피해 규모의 심각성과 증거 확보 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>하루 1.7억 원 벌금 외 미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>그록, 성적 이미지 중단하라  하루 1.7억 벌금…네덜란드, 칼 뽑았다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026032722627</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-27 13:16:08.311889+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>김녹완</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>항소심 결심 공판 진행 중, 다음 달 29일 선고 예정</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>텔레그램 성착취방 '목사방' 총책 김녹완이 미성년자 159명을 포함한 234명을 상대로 성착취물을 제작하고 성폭행한 혐의로 1심에서 무기징역을 선고받았다. 현재 항소심이 진행 중이며, 검찰은 1심과 동일하게 무기징역을 구형하고 범죄단체 조직 혐의도 유죄로 판단해달라고 요청했다. 이 사건은 '박사방'의 3배가 넘는 역대 최대 규모의 디지털 성범죄 사건이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>텔레그램 성착취방 '목사방' 총책 김녹완의 책임이 1심 무기징역 선고로 명확하며(적합 조건 1), 미성년자 159명을 포함한 234명의 피해자 발생 및 2000여개의 성착취물 제작으로 집단적이고 심각한 피해 규모를 보임(적합 조건 3, 4). 검찰 수사 및 1심 판결, 항소심 진행 중으로 증거가 명확하고 공적 절차가 활발히 진행 중(적합 조건 5, 6). 다만, 피고인 개인의 자력은 불분명하여 손해배상 집행 가능성에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>234명 (미성년자 159명 포함)</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘목사방’ 김녹완, 2심서도 “피해자들 협박하려고 큰 조직 행세…실제...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202603271747001</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-27 12:24:44.224999+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t>코치 A씨, 충청북도교육청, 해당 중학교</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>경찰 수사, 충북교육청 감사(완료), 스포츠윤리센터 조사 진행 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>충북의 한 중학교 운동부 코치가 장애 학생 선수의 나체를 촬영해 단체 대화방에 유포했다는 의혹이 제기되었습니다. 학교는 사건 인지 후 늦장 대응으로 기관 경고를 받았고, 코치는 직위해제되었습니다. 경찰 수사는 한 달 가까이 지났음에도 피의자 조사 및 디지털 증거 확보에 소극적이라는 비판을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>코치 A씨의 책임이 명확하며(적합 조건 1), 학교 및 충북교육청의 관리 소홀 책임이 인정될 경우 자력이 충분한 기관을 상대로 소송이 가능함(적합 조건 2). 피해자 진술 등 증거가 확보되었고(적합 조건 5), 경찰 수사, 교육청 감사, 스포츠윤리센터 조사 등 공적 절차가 진행 중임(적합 조건 6). 장애 학생 대상 디지털 성범죄라는 사건의 중대성도 고려할 때 소송금융 적합도가 높음.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>선수 나체 촬영·공유 의혹 코치 직위해제…경찰 수사 ‘하세월’</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517512&amp;ref=A</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-25 00:24:35.036276+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>A 씨 (구청 간부)</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 후 검찰에 이의신청 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>구청 간부 A 씨가 여성 동료 B 씨의 AI 합성물을 제작한 사건. 피해자 B 씨는 정신적 고통으로 치료를 받고 있으며, 경찰이 A 씨의 행위를 디지털 성범죄가 아니라고 결정하자 검찰에 이의신청서를 제출했습니다. 가해자의 행위는 특정 신체 부위 노출 및 성관계 관련 내용을 포함하는 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방(구청 간부 A 씨)의 책임이 비교적 명확하며(적합 조건 1), AI 합성물이라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 이의신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 현재까지 기사에서 확인되는 피해자가 1명이며, 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>[단독]  연인처럼 …여성 동료 AI 합성한 구청 간부</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484518&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-19 12:34:10.796874+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-[...62 lines deleted...]
-    </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>전북 디지털성범죄피해자지원센터 운영</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>법무법인 YK가 디지털 성범죄 피해자들을 위한 법률 칼럼을 통해 초기 대응의 중요성과 증거 확보, 유포 경로 파악의 필요성을 강조했다. 가해자 형사 처벌과 별도로 민사상 손해배상 청구를 통해 피해를 구제받을 수 있다고 설명했다.</t>
+          <t>전북특별자치도가 디지털 성범죄 피해자 보호를 위해 '전북 디지털성범죄피해자지원센터'를 운영하기 시작했다. 이 센터는 10대와 20대 청년층에게 주로 발생하는 디지털 성범죄에 대한 신속한 대응을 목표로 한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 디지털 성범죄 피해자 권리 구제에 대한 법률 칼럼이다. 따라서 소송 상대방 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 전북자치도의 디지털 성범죄 피해자 지원센터 운영에 대한 내용으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 집단 피해 사건, 명확한 피고, 또는 진행 중인 공적 절차가 확인되지 않아 투자 적합도가 낮습니다. (적합 조건 1, 2, 3, 6 미해당)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[법률 칼럼] 음란물 유포 피해자의 권리 구제, 가해자 처벌부터 법적 대...</t>
+          <t>전북도, 디지털성범죄피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288410</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035435</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 00:35:25.726978+00:00</t>
+          <t>2026-03-18 12:29:34.154569+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>경상남도는 디지털 성범죄로부터 도민을 보호하고 피해자의 신속한 일상 회복을 지원하기 위해 대응을 강화한다고 발표했습니다. 공중화장실 5천여 곳에 대한 상시 점검을 추진하고 경찰 및 교육청과 협력하여 공동 대응 체계를 구축할 예정입니다.</t>
+          <t>법무법인 YK가 디지털 성범죄 피해자들을 위한 법률 칼럼을 통해 초기 대응의 중요성과 증거 확보, 유포 경로 파악의 필요성을 강조했다. 가해자 형사 처벌과 별도로 민사상 손해배상 청구를 통해 피해를 구제받을 수 있다고 설명했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>본 기사는 경상남도의 디지털 성범죄 대응 강화 정책 발표에 관한 것으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자를 위한 상대방 책임, 자력, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 디지털 성범죄 피해자 권리 구제에 대한 법률 칼럼이다. 따라서 소송 상대방 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>경남도, 디지털 성범죄 대응 강화</t>
+          <t>[법률 칼럼] 음란물 유포 피해자의 권리 구제, 가해자 처벌부터 법적 대...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297329</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288410</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:23.546238+00:00</t>
+          <t>2026-03-17 00:35:25.726978+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>디지털 성범죄</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>경상남도 정책 발표</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>경상남도는 디지털 성범죄로부터 도민을 보호하고 피해자의 신속한 일상 회복을 지원하기 위해 대응을 강화한다고 발표했습니다. 공중화장실 5천여 곳에 대한 상시 점검을 추진하고 경찰 및 교육청과 협력하여 공동 대응 체계를 구축할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>본 기사는 경상남도의 디지털 성범죄 대응 강화 정책 발표에 관한 것으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자를 위한 상대방 책임, 자력, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>경남도, 디지털 성범죄 대응 강화</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297329</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:38:23.546238+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 촉법소년 연령 하향 관련 정책 논의 중</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>딥페이크 성폭력 범죄가 증가하고 있으며, 특히 10대 청소년 가해자가 80% 이상을 차지함. 2024년 1월부터 11월까지 1094건이 경찰에 접수되었고 573명이 검거됨. 기사는 촉법소년 연령 하향 논의와 함께 피해자 보호 및 권리 보장의 중요성을 강조하고 있음.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>딥페이크 성폭력 피해 사례가 1094건에 달하며 집단적 피해가 명확하고(적합 조건 3), 경찰 수사 및 피의자 검거가 진행되어 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 가해자가 대부분 10대 청소년으로 상대방에게 자력이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮음. 또한, 기사는 특정 소송 대상이 아닌 정책 논의에 초점을 맞추고 있음.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>최소 1094명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>촉법연령 하향보다 중요한 것 [세상읽기]</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/opinion/column/1248664.html</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-10 12:30:18.553562+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-[...62 lines deleted...]
-    </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
+      <c r="A14" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 중</t>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역 협력 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>용인교육지원청과 용인시청 등 지역 관계기관이 모여 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 방안을 논의했다. 딥페이크, 불법 촬영 등 증가하는 디지털 성범죄에 대한 학생 보호 협력과 피해자 중심 지원 체계 강화의 필요성이 강조되었다.</t>
+          <t>용인특례시가 용인교육지원청, 경찰, 소방 등 유관기관과 함께 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축을 논의했다. 최근 10대 피의자와 피해자 비중이 높고, 딥페이크 등 범죄에 대한 인식이 낮은 점을 고려해 예방 교육 확대와 피해자 지원 체계 마련에 협력하기로 했다. 시는 불법촬영 탐지 장비 대여 및 공중화장실 점검 등 예방 활동을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털 성범죄 사건의 발생이나 피해를 다루는 것이 아니라, 용인 지역사회에서 디지털 성범죄 예방 및 대응을 위한 기관 간 협력 방안을 논의하는 회의 내용을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거가 존재하지 않아 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
+          <t>기사는 특정 디지털 성범죄 사건에 대한 보도가 아닌, 용인특례시의 디지털 성범죄 예방 및 대응을 위한 지역 협력 논의에 관한 내용이다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 사실 등이 명확히 드러나지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>용인교육지원청, 시청 등과 '안전문화살롱' 개최</t>
+          <t>시민이 안전한 도시로 …용인특례시, 디지털 성범죄 대응 논의</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=886479</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=696189</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:35.861960+00:00</t>
+          <t>2026-03-08 00:14:56.554756+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 및 계획 수립 중</t>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>용인시가 디지털 성범죄 근절을 위해 교육청, 경찰, 소방 등 지역 유관 기관과 협력하여 안전망 구축에 나섭니다. 시는 불법촬영 장치 점검 및 탐지 장비 대여, 시민감시단 운영 등을 추진하며, 교육청은 청소년 예방 교육 및 피해자 지원 강화를 요청했습니다. 이는 범죄 예방에서 피해자 지원까지 아우르는 촘촘한 안전망 구축을 목표로 합니다.</t>
+          <t>용인교육지원청과 용인시청 등 지역 관계기관이 모여 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 방안을 논의했다. 딥페이크, 불법 촬영 등 증가하는 디지털 성범죄에 대한 학생 보호 협력과 피해자 중심 지원 체계 강화의 필요성이 강조되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 용인시가 디지털 성범죄 예방 및 피해자 지원을 위해 유관 기관과 협력하는 정책적 노력에 대한 내용입니다. 특정 디지털 성범죄 사건이나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 상대방, 책임 소재, 피해 규모 등을 파악하기 어렵습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 디지털 성범죄 사건의 발생이나 피해를 다루는 것이 아니라, 용인 지역사회에서 디지털 성범죄 예방 및 대응을 위한 기관 간 협력 방안을 논의하는 회의 내용을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거가 존재하지 않아 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>용인시, 지역 기관 손잡고 '디지털 성범죄' 뿌리뽑는다</t>
+          <t>용인교육지원청, 시청 등과 '안전문화살롱' 개최</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030607292425811</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886479</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 00:26:28.067728+00:00</t>
+          <t>2026-03-06 01:15:35.861960+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 및 계획 수립 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>용인시가 디지털 성범죄 근절을 위해 교육청, 경찰, 소방 등 지역 유관 기관과 협력하여 안전망 구축에 나섭니다. 시는 불법촬영 장치 점검 및 탐지 장비 대여, 시민감시단 운영 등을 추진하며, 교육청은 청소년 예방 교육 및 피해자 지원 강화를 요청했습니다. 이는 범죄 예방에서 피해자 지원까지 아우르는 촘촘한 안전망 구축을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>이 기사는 용인시가 디지털 성범죄 예방 및 피해자 지원을 위해 유관 기관과 협력하는 정책적 노력에 대한 내용입니다. 특정 디지털 성범죄 사건이나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 상대방, 책임 소재, 피해 규모 등을 파악하기 어렵습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>용인시, 지역 기관 손잡고 '디지털 성범죄' 뿌리뽑는다</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026030607292425811</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:26:28.067728+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>디지털 성범죄</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
           <t>디지털 성범죄 대응 협력회의 개최</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>용인특례시가 디지털 성범죄 대응을 위한 협력회의를 개최하고 피해자 지원 및 지역사회 협력 방안을 논의했습니다. 용인교육지원청은 디지털 안전망 구축, 예방 교육 강화, 청소년 이용시설 불법촬영 점검 등을 추진할 계획입니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>해당 기사는 특정 디지털 성범죄 사건이나 가해자를 다루는 것이 아니라, 용인특례시에서 디지털 성범죄에 대한 전반적인 대응 및 피해자 지원 방안을 논의하는 협력회의 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사실, 진행 중인 법적 절차 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>이상일 용인특례시장, 디지털 성범죄 대응 협력회의 개최</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>startuptoday.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594700</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-06 00:23:52.506648+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B18" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>사회적 문제 제기 및 예방 교육 강조</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>딥페이크 기술을 악용한 디지털 성범죄가 청소년들 사이에서 급증하고 있으며, 특히 10대 가해자가 82.2%를 차지하는 심각한 사회 문제로 부각되고 있다. 기사는 딥페이크 범죄의 위험성을 인식하고 예방 교육을 강화해야 함을 강조한다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>기사는 딥페이크 기술을 악용한 디지털 성범죄의 사회적 문제와 청소년 가해자의 심각성을 다루고 있습니다. 특정 기업이나 기관이 아닌 개별 청소년 가해자가 상대방이므로, 상대방의 책임이 명확하더라도 자력이 충분하지 않을 가능성이 높습니다 (적합 조건 1, 2 미충족). 또한, 집단적 피해 규모나 피해 금액이 소송금융 투자 대상으로 적합할 만큼 구체적으로 제시되지 않았습니다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>[동네뉴스-시민기자 세상보기] 딥페이크의 두 가지 얼굴</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>yeongnam.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.yeongnam.com/web/view.php?key=20260224020262569</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-02-24 12:37:46.135792+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B19" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t>커넥트인 앱 운영자</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>새로운 피해자 등장 예고, 실체 파악 중</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>'아너' 성매매 앱과 관련된 '커넥트인'에서 성착취 피해가 발생했으며, 새로운 피해자들이 계속 등장할 것으로 예고되었다. L J가 '커넥트인'의 실체를 파헤치고 있으며, 이는 거대한 구조적 문제와 연관되어 있을 가능성이 높다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며('커넥트인' 앱 운영자), 새로운 피해자 등장 예고를 통해 집단적 피해가 예상된다. 성착취라는 피해의 심각성이 크고, '실체를 파헤치고 있다'는 점에서 증거 확보 가능성도 높다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>'아너' 성매매 앱 보안 균열…새 피해자 등장 예고</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>stardailynews.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=525123</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-02-23 12:23:42.251681+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B20" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>디지털 성범죄 피해자 지원을 위한 원스톱 통합 누리집 운영 및 신고 창구 통합</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>성평등가족부가 디지털 성범죄 피해자 지원 강화를 위해 기존에 분산되어 있던 신고 창구를 통합한 원스톱 누리집을 운영한다고 밝혔다. 이는 딥페이크 등 디지털 성범죄에 대한 정부 차원의 대응을 강화하고 피해자들이 보다 쉽게 지원받을 수 있도록 하기 위함이다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>딥페이크 디지털 성범죄는 다수의 피해자를 발생시키고(집단적 피해), 심각한 정신적 피해를 야기하며(피해 규모 큼), 디지털 증거 확보가 가능합니다. 또한, 성평등가족부, 경찰청, 방통위 등 공적 기관들이 피해자 지원 및 신고 창구 통합을 통해 적극적으로 대응하고 있어(공적 절차 진행 중) 향후 소송으로 이어질 가능성이 높습니다. 다만, 기사 자체는 특정 가해자나 구체적인 소송 대상을 명시하고 있지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요합니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
         <is>
           <t>디성센터·경찰·방미심위 쪼갰던 '딥페이크' 신고 창구 통합</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/women-family/6077972</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-02-23 00:22:53.759351+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N19"/>
+  <autoFilter ref="A1:N20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>