--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,681 +534,741 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>성평등가족부가 디지털 성범죄 피해 영상물 삭제를 위한 AI 기반 자동 탐지 및 삭제요청 시스템을 도입했습니다. 이 시스템은 아동·청소년 성착취물과 딥페이크 합성물 등을 24시간 탐지하고 삭제를 자동화하여 대응 속도와 정확도를 높이는 것을 목표로 합니다. 시범 운영 결과 탐지 건수가 대폭 증가했습니다.</t>
+          <t>중앙디지털성범죄피해자지원센터는 불법촬영 및 비동의 유포 등 디지털 성범죄 피해자를 대상으로 상담, 촬영물 삭제, 유포 모니터링, 수사·법률·의료기관 연계 등 다각적인 지원을 제공하고 있다. 이 기사는 특정 사건이 아닌 디지털 성범죄 피해자 지원 활동에 대한 일반적인 정보를 다룬다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 디지털 성범죄 피해 영상물 삭제를 위한 정부의 AI 시스템 도입에 관한 것으로, 소송금융 투자 대상이 될 만한 특정 기업이나 기관을 피고로 하는 민사 소송 사건이 아닙니다. 상대방 책임이 명확하고 자력이 충분한 피고를 특정하기 어렵기 때문에 소송금융 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 디지털 성범죄 피해자 지원에 대한 일반적인 법률 상식 및 정보 제공 글입니다. 소송금융 투자 대상으로 검토할 특정 사건의 상대방, 피해 규모, 진행 단계 등이 명시되어 있지 않아 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>디지털 성범죄물, AI로 24시간 자동 탐지해 신고… 건당 처리시간 1분</t>
+          <t>[알아두면 쓸모있는 법률상식] 카메라등이용촬영죄, 몰래 찍은 사진 어...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040108065363263</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=129754</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:18.700283+00:00</t>
+          <t>2026-10-11 18:05:22.059200+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>성평등가족부 AI 시스템 도입 및 시범 운영 중, 신고 접수 자동화</t>
+          <t>정부 기관의 AI 기반 디지털 성범죄 탐지 및 삭제 시스템 도입 및 운영</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>성평등가족부가 인공지능(AI) 기술을 활용해 디지털 성범죄물 삭제 시스템을 자동화합니다. 이 시스템은 아동·청소년 성착취물 및 유인 정보를 24시간 자동 수집·분석하고 신고 접수까지 가능하며, 시범 운영 결과 신고 건수가 크게 증가했습니다. 딥페이크 식별 기술도 탑재되어 피해자 지원 체계를 강화할 예정입니다.</t>
+          <t>성평등가족부가 디지털 성범죄 피해 영상물 삭제를 위한 AI 기반 자동 탐지 및 삭제요청 시스템을 도입했습니다. 이 시스템은 아동·청소년 성착취물과 딥페이크 합성물 등을 24시간 탐지하고 삭제를 자동화하여 대응 속도와 정확도를 높이는 것을 목표로 합니다. 시범 운영 결과 탐지 건수가 대폭 증가했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>소송금융 적합도가 낮은 이유는 특정 상대방(가해자)의 책임이 명확하게 특정되지 않고(적합 조건 1 미충족), 가해자의 자력 또한 불분명하여(적합 조건 2 미충족) 소송 승소 시 회수 가능성이 낮기 때문입니다. 비록 집단적 피해 가능성은 높으나(적합 조건 3), 기사는 정부의 대응 시스템에 초점을 맞추고 있어 피해자들의 민사 소송 진행을 위한 구체적인 정보나 유리한 조건이 부족합니다.</t>
+          <t>이 기사는 디지털 성범죄 피해 영상물 삭제를 위한 정부의 AI 시스템 도입에 관한 것으로, 소송금융 투자 대상이 될 만한 특정 기업이나 기관을 피고로 하는 민사 소송 사건이 아닙니다. 상대방 책임이 명확하고 자력이 충분한 피고를 특정하기 어렵기 때문에 소송금융 적합도가 낮습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>디지털 성착취물 1분이면 잡아내서 삭제까지…성평등부 AI로 24시간 자동...</t>
+          <t>디지털 성범죄물, AI로 24시간 자동 탐지해 신고… 건당 처리시간 1분</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706882?ref=naver</t>
+          <t>https://view.asiae.co.kr/article/2026040108065363263</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:19:45.030421+00:00</t>
+          <t>2026-04-01 00:28:18.700283+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전북 디지털성범죄피해자지원센터 운영</t>
+          <t>성평등가족부 AI 시스템 도입 및 시범 운영 중, 신고 접수 자동화</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전북특별자치도가 디지털 성범죄 피해자 보호를 위해 '전북 디지털성범죄피해자지원센터'를 운영하기 시작했다. 이 센터는 10대와 20대 청년층에게 주로 발생하는 디지털 성범죄에 대한 신속한 대응을 목표로 한다.</t>
+          <t>성평등가족부가 인공지능(AI) 기술을 활용해 디지털 성범죄물 삭제 시스템을 자동화합니다. 이 시스템은 아동·청소년 성착취물 및 유인 정보를 24시간 자동 수집·분석하고 신고 접수까지 가능하며, 시범 운영 결과 신고 건수가 크게 증가했습니다. 딥페이크 식별 기술도 탑재되어 피해자 지원 체계를 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 전북자치도의 디지털 성범죄 피해자 지원센터 운영에 대한 내용으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 집단 피해 사건, 명확한 피고, 또는 진행 중인 공적 절차가 확인되지 않아 투자 적합도가 낮습니다. (적합 조건 1, 2, 3, 6 미해당)</t>
+          <t>소송금융 적합도가 낮은 이유는 특정 상대방(가해자)의 책임이 명확하게 특정되지 않고(적합 조건 1 미충족), 가해자의 자력 또한 불분명하여(적합 조건 2 미충족) 소송 승소 시 회수 가능성이 낮기 때문입니다. 비록 집단적 피해 가능성은 높으나(적합 조건 3), 기사는 정부의 대응 시스템에 초점을 맞추고 있어 피해자들의 민사 소송 진행을 위한 구체적인 정보나 유리한 조건이 부족합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전북도, 디지털성범죄피해자 지원센터 운영</t>
+          <t>디지털 성착취물 1분이면 잡아내서 삭제까지…성평등부 AI로 24시간 자동...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035435</t>
+          <t>https://biz.heraldcorp.com/article/10706882?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:29:34.154569+00:00</t>
+          <t>2026-04-01 00:19:45.030421+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>전북 디지털성범죄피해자지원센터 운영</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법무법인 YK가 디지털 성범죄 피해자들을 위한 법률 칼럼을 통해 초기 대응의 중요성과 증거 확보, 유포 경로 파악의 필요성을 강조했다. 가해자 형사 처벌과 별도로 민사상 손해배상 청구를 통해 피해를 구제받을 수 있다고 설명했다.</t>
+          <t>전북특별자치도가 디지털 성범죄 피해자 보호를 위해 '전북 디지털성범죄피해자지원센터'를 운영하기 시작했다. 이 센터는 10대와 20대 청년층에게 주로 발생하는 디지털 성범죄에 대한 신속한 대응을 목표로 한다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 디지털 성범죄 피해자 권리 구제에 대한 법률 칼럼이다. 따라서 소송 상대방 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 전북자치도의 디지털 성범죄 피해자 지원센터 운영에 대한 내용으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 집단 피해 사건, 명확한 피고, 또는 진행 중인 공적 절차가 확인되지 않아 투자 적합도가 낮습니다. (적합 조건 1, 2, 3, 6 미해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[법률 칼럼] 음란물 유포 피해자의 권리 구제, 가해자 처벌부터 법적 대...</t>
+          <t>전북도, 디지털성범죄피해자 지원센터 운영</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288410</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035435</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 00:35:25.726978+00:00</t>
+          <t>2026-03-18 12:29:34.154569+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경상남도는 디지털 성범죄로부터 도민을 보호하고 피해자의 신속한 일상 회복을 지원하기 위해 대응을 강화한다고 발표했습니다. 공중화장실 5천여 곳에 대한 상시 점검을 추진하고 경찰 및 교육청과 협력하여 공동 대응 체계를 구축할 예정입니다.</t>
+          <t>법무법인 YK가 디지털 성범죄 피해자들을 위한 법률 칼럼을 통해 초기 대응의 중요성과 증거 확보, 유포 경로 파악의 필요성을 강조했다. 가해자 형사 처벌과 별도로 민사상 손해배상 청구를 통해 피해를 구제받을 수 있다고 설명했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 경상남도의 디지털 성범죄 대응 강화 정책 발표에 관한 것으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자를 위한 상대방 책임, 자력, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 디지털 성범죄 피해자 권리 구제에 대한 법률 칼럼이다. 따라서 소송 상대방 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합도를 판단하기 어렵다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경남도, 디지털 성범죄 대응 강화</t>
+          <t>[법률 칼럼] 음란물 유포 피해자의 권리 구제, 가해자 처벌부터 법적 대...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297329</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288410</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:23.546238+00:00</t>
+          <t>2026-03-17 00:35:25.726978+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 및 대응을 위한 지역 협력 논의 중</t>
+          <t>경상남도 정책 발표</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>용인특례시가 용인교육지원청, 경찰, 소방 등 유관기관과 함께 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축을 논의했다. 최근 10대 피의자와 피해자 비중이 높고, 딥페이크 등 범죄에 대한 인식이 낮은 점을 고려해 예방 교육 확대와 피해자 지원 체계 마련에 협력하기로 했다. 시는 불법촬영 탐지 장비 대여 및 공중화장실 점검 등 예방 활동을 강화하고 있다.</t>
+          <t>경상남도는 디지털 성범죄로부터 도민을 보호하고 피해자의 신속한 일상 회복을 지원하기 위해 대응을 강화한다고 발표했습니다. 공중화장실 5천여 곳에 대한 상시 점검을 추진하고 경찰 및 교육청과 협력하여 공동 대응 체계를 구축할 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 특정 디지털 성범죄 사건에 대한 보도가 아닌, 용인특례시의 디지털 성범죄 예방 및 대응을 위한 지역 협력 논의에 관한 내용이다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 사실 등이 명확히 드러나지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>본 기사는 경상남도의 디지털 성범죄 대응 강화 정책 발표에 관한 것으로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자를 위한 상대방 책임, 자력, 피해 규모, 증거 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>시민이 안전한 도시로 …용인특례시, 디지털 성범죄 대응 논의</t>
+          <t>경남도, 디지털 성범죄 대응 강화</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=696189</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297329</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-08 00:14:56.554756+00:00</t>
+          <t>2026-03-12 12:38:23.546238+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 중</t>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역 협력 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>용인교육지원청과 용인시청 등 지역 관계기관이 모여 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 방안을 논의했다. 딥페이크, 불법 촬영 등 증가하는 디지털 성범죄에 대한 학생 보호 협력과 피해자 중심 지원 체계 강화의 필요성이 강조되었다.</t>
+          <t>용인특례시가 용인교육지원청, 경찰, 소방 등 유관기관과 함께 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축을 논의했다. 최근 10대 피의자와 피해자 비중이 높고, 딥페이크 등 범죄에 대한 인식이 낮은 점을 고려해 예방 교육 확대와 피해자 지원 체계 마련에 협력하기로 했다. 시는 불법촬영 탐지 장비 대여 및 공중화장실 점검 등 예방 활동을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 디지털 성범죄 사건의 발생이나 피해를 다루는 것이 아니라, 용인 지역사회에서 디지털 성범죄 예방 및 대응을 위한 기관 간 협력 방안을 논의하는 회의 내용을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거가 존재하지 않아 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
+          <t>기사는 특정 디지털 성범죄 사건에 대한 보도가 아닌, 용인특례시의 디지털 성범죄 예방 및 대응을 위한 지역 협력 논의에 관한 내용이다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 사실 등이 명확히 드러나지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>용인교육지원청, 시청 등과 '안전문화살롱' 개최</t>
+          <t>시민이 안전한 도시로 …용인특례시, 디지털 성범죄 대응 논의</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=886479</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=696189</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-06 01:15:35.861960+00:00</t>
+          <t>2026-03-08 00:14:56.554756+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 및 계획 수립 중</t>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>용인시가 디지털 성범죄 근절을 위해 교육청, 경찰, 소방 등 지역 유관 기관과 협력하여 안전망 구축에 나섭니다. 시는 불법촬영 장치 점검 및 탐지 장비 대여, 시민감시단 운영 등을 추진하며, 교육청은 청소년 예방 교육 및 피해자 지원 강화를 요청했습니다. 이는 범죄 예방에서 피해자 지원까지 아우르는 촘촘한 안전망 구축을 목표로 합니다.</t>
+          <t>용인교육지원청과 용인시청 등 지역 관계기관이 모여 디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 방안을 논의했다. 딥페이크, 불법 촬영 등 증가하는 디지털 성범죄에 대한 학생 보호 협력과 피해자 중심 지원 체계 강화의 필요성이 강조되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 용인시가 디지털 성범죄 예방 및 피해자 지원을 위해 유관 기관과 협력하는 정책적 노력에 대한 내용입니다. 특정 디지털 성범죄 사건이나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 상대방, 책임 소재, 피해 규모 등을 파악하기 어렵습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>이 기사는 특정 디지털 성범죄 사건의 발생이나 피해를 다루는 것이 아니라, 용인 지역사회에서 디지털 성범죄 예방 및 대응을 위한 기관 간 협력 방안을 논의하는 회의 내용을 보도하고 있다. 따라서 소송금융 투자를 위한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거가 존재하지 않아 투자 대상으로 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>용인시, 지역 기관 손잡고 '디지털 성범죄' 뿌리뽑는다</t>
+          <t>용인교육지원청, 시청 등과 '안전문화살롱' 개최</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030607292425811</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886479</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 00:26:28.067728+00:00</t>
+          <t>2026-03-06 01:15:35.861960+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>디지털 성범죄 대응 협력회의 개최</t>
+          <t>디지털 성범죄 예방 및 대응을 위한 지역사회 안전망 구축 논의 및 계획 수립 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>용인특례시가 디지털 성범죄 대응을 위한 협력회의를 개최하고 피해자 지원 및 지역사회 협력 방안을 논의했습니다. 용인교육지원청은 디지털 안전망 구축, 예방 교육 강화, 청소년 이용시설 불법촬영 점검 등을 추진할 계획입니다.</t>
+          <t>용인시가 디지털 성범죄 근절을 위해 교육청, 경찰, 소방 등 지역 유관 기관과 협력하여 안전망 구축에 나섭니다. 시는 불법촬영 장치 점검 및 탐지 장비 대여, 시민감시단 운영 등을 추진하며, 교육청은 청소년 예방 교육 및 피해자 지원 강화를 요청했습니다. 이는 범죄 예방에서 피해자 지원까지 아우르는 촘촘한 안전망 구축을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 디지털 성범죄 사건이나 가해자를 다루는 것이 아니라, 용인특례시에서 디지털 성범죄에 대한 전반적인 대응 및 피해자 지원 방안을 논의하는 협력회의 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사실, 진행 중인 법적 절차 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 용인시가 디지털 성범죄 예방 및 피해자 지원을 위해 유관 기관과 협력하는 정책적 노력에 대한 내용입니다. 특정 디지털 성범죄 사건이나 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 상대방, 책임 소재, 피해 규모 등을 파악하기 어렵습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>이상일 용인특례시장, 디지털 성범죄 대응 협력회의 개최</t>
+          <t>용인시, 지역 기관 손잡고 '디지털 성범죄' 뿌리뽑는다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594700</t>
+          <t>https://www.sidae.com/article/2026030607292425811</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:52.506648+00:00</t>
+          <t>2026-03-06 00:26:28.067728+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>디지털 성범죄 대응 협력회의 개최</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>용인특례시가 디지털 성범죄 대응을 위한 협력회의를 개최하고 피해자 지원 및 지역사회 협력 방안을 논의했습니다. 용인교육지원청은 디지털 안전망 구축, 예방 교육 강화, 청소년 이용시설 불법촬영 점검 등을 추진할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 디지털 성범죄 사건이나 가해자를 다루는 것이 아니라, 용인특례시에서 디지털 성범죄에 대한 전반적인 대응 및 피해자 지원 방안을 논의하는 협력회의 개최 소식입니다. 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 사실, 진행 중인 법적 절차 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>이상일 용인특례시장, 디지털 성범죄 대응 협력회의 개최</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>startuptoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594700</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:23:52.506648+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>디지털 성범죄</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>사회적 문제 제기 및 예방 교육 강조</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>딥페이크 기술을 악용한 디지털 성범죄가 청소년들 사이에서 급증하고 있으며, 특히 10대 가해자가 82.2%를 차지하는 심각한 사회 문제로 부각되고 있다. 기사는 딥페이크 범죄의 위험성을 인식하고 예방 교육을 강화해야 함을 강조한다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>기사는 딥페이크 기술을 악용한 디지털 성범죄의 사회적 문제와 청소년 가해자의 심각성을 다루고 있습니다. 특정 기업이나 기관이 아닌 개별 청소년 가해자가 상대방이므로, 상대방의 책임이 명확하더라도 자력이 충분하지 않을 가능성이 높습니다 (적합 조건 1, 2 미충족). 또한, 집단적 피해 규모나 피해 금액이 소송금융 투자 대상으로 적합할 만큼 구체적으로 제시되지 않았습니다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>[동네뉴스-시민기자 세상보기] 딥페이크의 두 가지 얼굴</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>yeongnam.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.yeongnam.com/web/view.php?key=20260224020262569</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-24 12:37:46.135792+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>