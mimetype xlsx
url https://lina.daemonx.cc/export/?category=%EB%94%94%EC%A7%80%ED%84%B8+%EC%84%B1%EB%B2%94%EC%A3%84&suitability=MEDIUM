--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="10" customWidth="1" min="9" max="9"/>
+    <col width="16" customWidth="1" min="9" max="9"/>
     <col width="34" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,242 +533,310 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰에 이의신청 진행 중</t>
+          <t>형사 재판 진행 및 법 해석 논란 지속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>구청 간부 A 씨가 여성 동료 B 씨의 AI 합성물을 제작한 사건. 피해자 B 씨는 정신적 고통으로 치료를 받고 있으며, 경찰이 A 씨의 행위를 디지털 성범죄가 아니라고 결정하자 검찰에 이의신청서를 제출했습니다. 가해자의 행위는 특정 신체 부위 노출 및 성관계 관련 내용을 포함하는 것으로 보입니다.</t>
+          <t>생성형 AI 확산으로 딥페이크 성범죄 피해자가 급증하고 있으며, 특히 10~20대 여성 피해자가 대다수입니다. 정부는 처벌을 강화했으나, 실제 재판에서는 법 해석의 일관성 부족으로 판결이 엇갈리는 문제가 지속되고 있습니다. 이는 피해자들의 사법적 구제에 불확실성을 가중시키고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(구청 간부 A 씨)의 책임이 비교적 명확하며(적합 조건 1), AI 합성물이라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 이의신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 현재까지 기사에서 확인되는 피해자가 1명이며, 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>다수(1807명)의 피해자가 발생하고 있으며, 가해자의 책임이 명확하고 증거 확보가 용이하며 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. (적합 조건 1, 3, 4, 5, 6) 그러나 가해자가 개별 인물로 자력 확보가 어려울 가능성이 높고(적합 조건 2 미충족), 딥페이크 성범죄 관련 법 해석의 일관성 부족으로 소송의 불확실성이 존재하여 투자 리스크가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1807명 (최근 1년간)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[단독]  연인처럼 …여성 동료 AI 합성한 구청 간부</t>
+          <t>딥페이크 성범죄 처벌 강화에도 '법 해석' 논란 여전</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484518&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/tech/2026/07/21/2026071414433733211</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-19 12:34:10.796874+00:00</t>
+          <t>2026-07-23 07:24:57.693157+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A 씨 (구청 간부)</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 촉법소년 연령 하향 관련 정책 논의 중</t>
+          <t>경찰 수사 후 검찰에 이의신청 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>딥페이크 성폭력 범죄가 증가하고 있으며, 특히 10대 청소년 가해자가 80% 이상을 차지함. 2024년 1월부터 11월까지 1094건이 경찰에 접수되었고 573명이 검거됨. 기사는 촉법소년 연령 하향 논의와 함께 피해자 보호 및 권리 보장의 중요성을 강조하고 있음.</t>
+          <t>구청 간부 A 씨가 여성 동료 B 씨의 AI 합성물을 제작한 사건. 피해자 B 씨는 정신적 고통으로 치료를 받고 있으며, 경찰이 A 씨의 행위를 디지털 성범죄가 아니라고 결정하자 검찰에 이의신청서를 제출했습니다. 가해자의 행위는 특정 신체 부위 노출 및 성관계 관련 내용을 포함하는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>딥페이크 성폭력 피해 사례가 1094건에 달하며 집단적 피해가 명확하고(적합 조건 3), 경찰 수사 및 피의자 검거가 진행되어 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 가해자가 대부분 10대 청소년으로 상대방에게 자력이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮음. 또한, 기사는 특정 소송 대상이 아닌 정책 논의에 초점을 맞추고 있음.</t>
+          <t>상대방(구청 간부 A 씨)의 책임이 비교적 명확하며(적합 조건 1), AI 합성물이라는 객관적 증거가 존재하고(적합 조건 5), 경찰 수사 및 검찰 이의신청 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 현재까지 기사에서 확인되는 피해자가 1명이며, 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>최소 1094명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>촉법연령 하향보다 중요한 것 [세상읽기]</t>
+          <t>[단독]  연인처럼 …여성 동료 AI 합성한 구청 간부</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1248664.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484518&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-10 12:30:18.553562+00:00</t>
+          <t>2026-03-19 12:34:10.796874+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>디지털 성범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>경찰 수사 진행 중, 촉법소년 연령 하향 관련 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>딥페이크 성폭력 범죄가 증가하고 있으며, 특히 10대 청소년 가해자가 80% 이상을 차지함. 2024년 1월부터 11월까지 1094건이 경찰에 접수되었고 573명이 검거됨. 기사는 촉법소년 연령 하향 논의와 함께 피해자 보호 및 권리 보장의 중요성을 강조하고 있음.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>딥페이크 성폭력 피해 사례가 1094건에 달하며 집단적 피해가 명확하고(적합 조건 3), 경찰 수사 및 피의자 검거가 진행되어 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 그러나 가해자가 대부분 10대 청소년으로 상대방에게 자력이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮음. 또한, 기사는 특정 소송 대상이 아닌 정책 논의에 초점을 맞추고 있음.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>최소 1094명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>촉법연령 하향보다 중요한 것 [세상읽기]</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1248664.html</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:30:18.553562+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>디지털 성범죄</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>디지털 성범죄 피해자 지원을 위한 원스톱 통합 누리집 운영 및 신고 창구 통합</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>성평등가족부가 디지털 성범죄 피해자 지원 강화를 위해 기존에 분산되어 있던 신고 창구를 통합한 원스톱 누리집을 운영한다고 밝혔다. 이는 딥페이크 등 디지털 성범죄에 대한 정부 차원의 대응을 강화하고 피해자들이 보다 쉽게 지원받을 수 있도록 하기 위함이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>딥페이크 디지털 성범죄는 다수의 피해자를 발생시키고(집단적 피해), 심각한 정신적 피해를 야기하며(피해 규모 큼), 디지털 증거 확보가 가능합니다. 또한, 성평등가족부, 경찰청, 방통위 등 공적 기관들이 피해자 지원 및 신고 창구 통합을 통해 적극적으로 대응하고 있어(공적 절차 진행 중) 향후 소송으로 이어질 가능성이 높습니다. 다만, 기사 자체는 특정 가해자나 구체적인 소송 대상을 명시하고 있지 않아 소송금융 투자 대상으로서의 구체적인 사건 발굴은 추가 조사가 필요합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>디성센터·경찰·방미심위 쪼갰던 '딥페이크' 신고 창구 통합</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/women-family/6077972</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-23 00:22:53.759351+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>