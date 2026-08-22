--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$448</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$506</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N448"/>
+  <dimension ref="A1:N506"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="42" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,31690 +539,35778 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
+          <t>교육감의 학부모 형사고발, 학부모의 교사 형사고소 및 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 비하했다는 논란에 휩싸였다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했다. 다만 정 회장의 형사책임 인정 가능성은 낮다는 관측도 나온다.</t>
+          <t>안민석 교육감이 '교권침해 1호' 학부모를 형사고발하며 교권 침해 사건이 주목받고 있습니다. 해당 학부모는 학교 앞에서 피켓 시위를 벌이고 교사를 아동학대 혐의로 형사고소 및 민사소송을 제기하는 등 악의적인 민원으로 정당한 교육활동을 위협하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 스타벅스코리아, 신세계그룹), 3(집단적 피해 - 5·18 유공자·유족 등), 5(증거 확보 가능 - 경찰 수사 진행), 6(공적 절차 진행 중 - 경찰 수사)에 해당한다. 사회적 파장이 크고 다수의 피해자가 존재하여 집단적 민사상 손해배상 청구 가능성이 높다. 다만, 기사에서 형사책임 인정 가능성이 높지 않다고 언급되어 민사상 책임 입증 및 손해액 산정에 대한 추가 검토가 필요하다.</t>
+          <t>상대방인 학부모의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아니며 피해 규모가 크다고 판단하기 어렵습니다. 다만, 교육감이 학부모를 형사고발하여 '이미 공적 절차(소송 제외)가 진행 중임' 조건에는 해당합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>5·18 유공자·유족 등 다수</t>
+          <t>1명 (교사)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'6억 vs 600만' 양극화에 내부 폭발…숫자로 본 삼성전자 임협 투표</t>
+          <t>안민석 교육감, '교권침해 1호' 학부모 형사고발...현실판 '나화진' 뜬다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026052715411983310</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=66627</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:00:43.382025+00:00</t>
+          <t>2026-08-22 07:00:14.081739+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김세의 (가로세로연구소 대표)</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>김세의 가로세로연구소 대표 구속, 검찰 수사 진행 중</t>
+          <t>정식 재판 청구 및 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>유튜브 채널 '장사의 신' 은현장 씨가 '가로세로연구소' 김세의 대표의 구속 소식에 눈물을 흘렸다. 은 씨는 가세연의 허위 폭로로 회사 신뢰와 사업이 무너지고 매출 급감 및 직원 구조조정을 겪었다고 주장하며, 김수현, 쯔양 등 다른 유명인들도 피해를 입었다고 언급했다. 김세의 대표는 성폭력범죄 및 명예훼손 등의 혐의로 구속되었다.</t>
+          <t>A씨가 배우 황정민을 상대로 손해배상 청구 소송을 제기했으며, 이에 불복해 정식 재판을 청구한 상태입니다. A씨는 문자메시지, 셀카, 카카오톡 캡처, 통화 녹취 등을 공개하며 사적인 관계를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(가세연 김세의 대표)의 책임이 성폭력범죄 및 명예훼손 등 혐의로 구속영장이 발부되어 명확하며, 검찰 수사 등 공적 절차가 진행 중입니다. 은현장 씨 외에도 김수현, 쯔양 등 다수의 유명인이 피해를 입었고, 은씨는 사업체 매출 급감 및 구조조정 등 큰 피해를 주장하여 피해 규모가 클 것으로 예상됩니다. 유튜브 방송 내용 등 객관적 증거 확보도 용이합니다.</t>
+          <t>상대방(황정민)은 유명 배우로 자력이 충분할 것으로 예상되며(적합 조건 2), 피해자 A씨가 문자메시지, 녹취 등 증거를 확보하고 공개하고 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 기사에 명확히 특정되지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“김수현 마음 안다”…‘장사의 신’ 은현장, ‘악연’ 김세의 구속에...</t>
+          <t>'황정민 폭로' A씨, 녹취 또 풀었다… 너무 섹시해 · 안아보고 싶다=마...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10757264?ref=naver</t>
+          <t>https://www.xportsnews.com/article/2181139</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-03 07:03:22.936744+00:00</t>
+          <t>2026-08-19 07:02:18.956110+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D4" t="inlineStr">
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>사내 커뮤니티 실명제 전환 예정</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>삼성전자가 사내 커뮤니티 '나우톡'을 2026년 8월 18일부터 전면 실명제로 전환합니다. 이는 개정된 정보통신망법 시행에 따른 조치로, 임직원 보호 및 상호 존중 소통 문화 확립을 위해 명예훼손 및 인격권 침해 행위를 방지하려는 목적입니다. 기존 익명 게시물은 소급 적용되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 기사는 삼성전자가 사내 커뮤니티를 실명제로 전환하는 내부 정책 변경에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피해 발생 사건이나 소송 상대방, 집단적 피해 등이 명확히 존재하지 않습니다. 삼성전자가 피해를 유발한 주체가 아니며, 오히려 피해 예방을 위한 조치이므로 투자 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>삼성전자, 사내 게시판 실명제 전환</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>etnews.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.etnews.com/20260817000150</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-08-18 06:26:07.883490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 고소장 접수 및 민사소송 제기</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유튜버 카라큘라가 가수 MC몽을 허위사실 적시에 의한 명예훼손 혐의로 형사 고소하고 1억 원 규모의 민사소송을 제기했습니다. MC몽은 틱톡 라이브 방송에서 카라큘라가 500만 원을 받고 영상을 내렸다는 허위 발언을 한 것으로 알려졌습니다. 카라큘라는 해당 발언이 명백한 허위사실임을 주장하며 법적 대응에 나섰습니다.</t>
+          <t>배우 황정민의 '경솔했던 처신'과 오랜 팬과의 사적 연락으로 인해 A씨가 피해를 입었다며 2억 원 상당의 손해배상 청구 소송을 제기했다. 이 과정에서 A씨로 오해받은 다른 팬에게 억측이 쏟아지기도 했다. 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>MC몽의 허위사실 적시 발언이 틱톡 라이브를 통해 이루어져 증거 확보가 용이하며(적합 조건 5), 1억 원 규모의 손해배상 청구로 피해 규모가 작지 않습니다(적합 조건 4). 또한 형사 고소장 접수를 통해 공적 절차가 이미 진행 중입니다(적합 조건 6). MC몽은 연예인으로서 일정 수준의 자력을 가질 것으로 예상됩니다(적합 조건 2).</t>
+          <t>유명 배우(황정민) 및 소속사가 피고로 자력이 충분하며(적합 조건 2), 피해 금액이 2억 원으로 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임이 법적으로 명확히 입증되었는지 여부는 기사만으로는 불분명하다(적합 조건 1 불충족).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>황정민, 경솔했던 처신…오랜 팬과의 사적 연락이 부른 비극 [MD이슈]</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026073123571434654</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-08-04 07:49:33.611464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>민희진</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>10월 15일 판결 선고 예정</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>어도어 전 직원 A씨가 민희진 전 어도어 대표를 상대로 허위사실에 의한 명예훼손 및 개인정보법 위반에 따른 1억원 상당의 손해배상 소송을 제기했습니다. A씨는 민희진이 직장 내 괴롭힘 및 성희롱 피해를 은폐하려 했다고 주장하며, 민희진은 이를 전면 부인하고 있습니다. 재판부의 조정 권유가 결렬된 후 변론이 종결되었으며, 오는 10월 15일 판결이 선고될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>피해자가 1인이며, 소송 상대방이 개인으로 자력 측면에서 소송금융 투자에 적합하지 않습니다. 피해 금액 또한 1억원으로 소송금융 투자 대상으로는 규모가 크지 않습니다. 다만, 형사 고소가 진행 중인 점은 공적 절차 진행 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>자기객관화 부족  31기 영숙, 재차 입 열었다..댓글창 폐쇄[전문]</t>
+          <t>어도어 前직원 ‘민희진 상대’ 1억 손배소 변론 종결…10월 선고</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/05/28/2026052808385585229</t>
+          <t>https://isplus.com/article/view/isp202607240015</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-30 07:03:31.880407+00:00</t>
+          <t>2026-08-04 07:00:54.749334+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>A씨가 황정민을 상대로 손해배상 소송 제기, 황정민 측은 추가 법적 조치 예정</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>배우 황정민이 사생활 논란에 휘말리자 소속사는 A씨의 스토킹 범죄라고 반박했다. A씨는 스토킹 혐의로 벌금형 약식명령을 받았으며, 황정민 측은 추가 법적 조치를 예고했다. 한편 A씨는 황정민을 상대로 2억 원 상당의 손해배상 소송을 제기하며 법정에서 진실을 가릴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>A씨의 스토킹 혐의에 대해 법원의 약식명령과 접근금지 조치가 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 법적 증거 확보가 용이하다(적합 조건 5). 또한 형사 고소 및 약식명령 등 공적 절차가 이미 진행 중이다(적합 조건 6). 그러나 개인 간의 분쟁으로 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 High 등급은 어렵다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>황정민 사생활 논란 의혹 확산… '호프' 무대인사·예능 일정은 정상 진...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026072917150001814?did=NA</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-08-03 21:15:39.185789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>허웅</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>항소심에서 배상액 증액 및 패소 확정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양에 대한 손해배상 소송에서 구제역과 주작감별사가 항소심에서 패소하여, 쯔양에게 총 8천만원을 배상하게 되었습니다. 1심 재판부의 판결보다 배상액이 증액되었으며, 항소심에서 패소가 확정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>항소심에서 배상액이 확정되어 사실상 종결 단계에 가까워 신규 소송금융 투자 대상으로 부적합합니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 소송금융 투자 대상으로 고려하기에는 크지 않고(8천만원), 상대방이 개인 유튜버로 자력 확보가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>8천만원</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>'쯔양 협박 배상액 8천만원으로 증액'…구제역, 항소심서 패소 확정</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>cwn.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.cwn.kr/news/articleView.html?idxno=50796</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-08-02 07:02:33.455441+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>유튜버 A 씨</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>수사 당국에 고소장 접수, 형사소송 및 민사소송 예정</t>
+          <t>민사 손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>걸그룹 아이브 소속사 스타쉽엔터테인먼트가 멤버들에 대한 명예훼손, 허위사실 유포, 성희롱 등 악성 콘텐츠 제작 및 유포자들에 대해 강경한 법적 대응을 예고했다. 팬 제보와 자체 모니터링을 통해 수집된 증거를 바탕으로 수사 당국에 고소장을 접수했으며, 형사고소와 민사소송을 포함한 엄중한 법적 조치를 지속할 예정이다.</t>
+          <t>JMS 전 신도 메이플 씨와 엑소더스 운영자 김도형 교수가 유튜버 A 씨를 상대로 손해배상청구 소송을 제기했습니다. 유튜버 A 씨가 메이플 씨에 대해 '나는 신이다'는 거짓 제보를 주장한 것에 대한 법적 다툼입니다. 현재 수원지법 안산지원에서 민사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 수사 당국에 고소장이 접수되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 불특정 다수의 개인으로 자력 확보가 어렵고, 피해 규모를 금전적으로 특정하기 어렵다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
+          <t>유튜버 A 씨의 거짓 제보 주장에 대한 상대방 책임은 비교적 명확하고(적합 조건 1), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방인 유튜버의 자력은 불확실하며(적합 조건 2 미충족 가능성), 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>아이브, 명예훼손·허위사실 유포에 강경 대응… 관용·예외 없이 법적...</t>
+          <t>[속보] JMS 신도 출신  '나는 신이다'는 거짓 제보 주장  유튜버, 메이플...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/12/2026051290062.html</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260724.99099007332</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-30 01:18:11.375547+00:00</t>
+          <t>2026-08-01 04:56:34.008488+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>과거 법적 공방 승소로 종결</t>
+          <t>경찰 수사 결과 정정 및 2차 가해 지속</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>가수 편승엽이 3번의 이혼과 스캔들로 얽힌 과거 법적 공방에서 승소했으나, 이로 인한 대중의 싸늘한 시선 때문에 가수 활동을 중단해야 했던 어려움을 토로했습니다. 현재는 4번째 결혼으로 가정을 이루고 배다른 5남매를 양육 중인 근황을 전했습니다.</t>
+          <t>경찰이 기존 수사 발표를 정정했음에도 불구하고, 허위 정보, 추측성 게시물, 피해자 사칭 계정 등을 통한 2차 가해가 계속되고 있습니다. 이는 경찰 발표를 계기로 확산되었으며, 피해자들은 지속적인 고통을 겪고 있는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사에서 언급된 법적 공방은 이미 '승소'로 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 대한 투자를 대상으로 하므로, 이미 종결된 사건은 부적합 조건에 명확히 해당합니다.</t>
+          <t>집단적 피해 가능성(전 피해자 언급), 증거 확보 가능성(경찰 수사 결과, 온라인 게시물), 공적 절차 진행 중(경찰 수사) 등 3가지 적합 조건이 확인됩니다. 그러나 2차 가해의 주체가 불특정 다수이거나 자력이 부족할 가능성이 높아 손해배상 청구의 실효성이 낮을 수 있으며, 피해 규모가 명확하지 않아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>편승엽, 3번 이혼+소송→現 4혼 근황  배다른 5남매 양육권 책임지며 사...</t>
+          <t>경찰 수사 결과 정정에도 계속되는 ‘2차 가해’</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/05/17/2026051708443290345</t>
+          <t>http://www.kjdaily.com/article.php?aid=1784802199683030005</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-28 22:44:58.337558+00:00</t>
+          <t>2026-07-25 07:02:43.760812+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>AI 밈 유포로 인한 5·18 희생자 명예훼손 발생</t>
+          <t>협회 차원의 대응 논의 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>스타벅스 '탱크데이' 논란 이후 5·18 광주민주화운동을 조롱하는 전두환 AI 합성 이미지가 온라인에 유포되고 있습니다. 법률 전문가는 이러한 AI 밈 제작 및 유포 행위가 명예훼손죄 및 5·18민주화운동 특별법 위반에 해당하며, 책임은 프롬프트 입력자에게 있다고 분석했습니다.</t>
+          <t>드라마로 인해 주택관리사와 관리종사자들에 대한 왜곡된 인식이 확산되고 있다는 내용의 기고문. 기고자는 현장 종사자들의 피해를 우려하며 협회 차원의 대응(1인 시위, 집회 등)이 필요하다고 주장하고 있음.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>주요 책임이 AI 밈을 생성하고 유포한 개별 자연인에게 있어 상대방의 자력 확보가 어렵습니다 (적합 조건 2번 미충족). 비록 5·18 희생자 및 유족이라는 집단적 피해자(적합 조건 3번 충족)와 명확한 책임 소재(적합 조건 1번 충족), 증거 확보 가능성(적합 조건 5번 충족)이 있으나, 소송금융 투자 회수 가능성이 낮아 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용만으로는 특정 드라마 제작사나 방송사에 대한 명확한 법적 책임이 불분명하며, 피해 규모나 손해액 산정이 어려움. 현재는 협회 차원의 대응 논의 및 시위 등 비법률적 대응만 언급되어 소송금융 투자 대상으로서의 요건이 미비함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>5·18 희생자, 부상자 또는 그 유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>전두환이 스타벅스에??5·18 조롱하는 '가짜 AI 밈' 만들면 누구 책임일...</t>
+          <t>[특별기고] 드라마 논란, 지금 우리에게 필요한 것은?</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>aptn.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/7P11O7YL1EXC</t>
+          <t>http://www.aptn.co.kr/news/articleView.html?idxno=112457</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:19.079893+00:00</t>
+          <t>2026-07-21 21:08:41.590513+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>명예훼손 소송 승소로 종결</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>과거 편승엽이 故 길은정을 상대로 제기한 명예훼손 소송에서 승소했던 사건이 재조명되고 있습니다. 편승엽은 당시 법의 판단을 기다릴 수밖에 없었다고 회상하며, 딸은 해당 논란이 재조명되는 것에 눈물을 보였습니다. 이 기사는 이미 종결된 과거의 법정 공방을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>기사에 언급된 명예훼손 소송은 이미 편승엽이 승소하여 종결된 사건입니다. 소송금융은 현재 진행 중이거나 앞으로 진행될 소송에 투자하는 것이므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>편승엽, 故 길은정 '사기 결혼' 의혹 재조명-딸 끝내 눈물</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=83751</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-07-19 07:00:19.075408+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>배우 송하윤</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>시민단체가 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발하여 수사 진행 예정.</t>
+          <t>제보자 무고 혐의 검찰 송치, 손해배상 및 맞고소 예고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이재명 대통령이 스타벅스의 5·18 비하 논란과 무신사의 박종철 열사 조롱 광고를 강도 높게 비판했다. 이에 여당 내에서는 스타벅스 출입 자제령이 확산되었고, 시민단체는 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했다.</t>
+          <t>배우 송하윤의 학교폭력 의혹을 제기한 제보자가 경찰의 초기 불송치 결정에도 불구하고 송하윤 측을 상대로 100억원대 손해배상 청구와 무고 혐의 맞고소를 예고했습니다. 현재 제보자에 대한 무고 혐의 수사가 검찰 단계에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 무신사와 스타벅스의 광고/이벤트는 대통령의 비판과 시민단체의 고발로 책임이 명확하며, 대기업으로서 자력이 충분하다. 논란이 된 광고 내용이 증거로 존재하고, 경찰 고발을 통한 공적 절차가 진행 중이다. 그러나 민사상 손해배상 청구를 위한 구체적인 피해자 집단과 금전적 피해 규모가 명확하지 않아 소송금융 투자 적합도는 Medium으로 판단된다.</t>
+          <t>상대방(배우 송하윤)의 자력이 충분하고(조건 2), 제보자가 100억원대 손해배상을 청구할 예정이므로 피해 규모가 크며(조건 4), 현재 검찰 수사가 진행 중인 공적 절차가 존재합니다(조건 6). 그러나 제보자의 주장에 대한 경찰의 초기 불송치 결정이 있어 상대방 책임의 명확성 및 증거 확보에 대한 불확실성이 높고(조건 1, 5), 집단적 피해가 아닙니다(조건 3).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원대</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>이번엔 무신사 광고 소환… “어떻게 사람의 탈을 쓰고”</t>
+          <t>배우 송하윤 학폭 의혹 제보자 검찰 송치</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260520516815?OutUrl=naver</t>
+          <t>https://www.mdtoday.co.kr/news/articleView.html?idxno=605240</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:44.993468+00:00</t>
+          <t>2026-07-18 07:00:43.341346+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>허위사실 유포에 대한 법적 대응 예고 (형사 고소 및 민사 손해배상 청구 예정)</t>
+          <t>가짜뉴스법 시행으로 징벌적 손해배상 및 과징금 부과 가능</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>MC몽이 커뮤니티와 SNS를 통해 김민종에 대한 허위 사실을 폭로하자, 김민종 소속사 SM엔터테인먼트가 이를 전면 부인하며 강경한 법적 대응을 예고했다. 소속사는 허위사실 유포자에 대해 형사 고소는 물론 민사상 손해배상 청구 등 모든 법적 조치를 취할 것이라고 밝혔다.</t>
+          <t>오늘부터 '가짜뉴스법'이 시행되어 허위정보 유포에 대한 법적 책임이 강화됩니다. 징벌적 손해배상과 최대 10억 원의 과징금 부과가 가능해지며, 확인되지 않은 의혹 제기로 수익을 챙긴 악성 유튜버와 '사이버 렉카'를 제재할 길이 열렸습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>MC몽의 허위사실 유포에 대한 김민종 측의 강경 대응으로 상대방 책임이 비교적 명확하며(적합 조건 1), 허위사실 유포 게시물 등 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 명예훼손 사건이며, 구체적인 피해 규모가 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>본 기사는 '가짜뉴스법' 시행으로 허위정보 유포자에 대한 징벌적 손해배상 및 10억 원 과징금 부과 가능성을 명시하여 피해 규모가 크고(적합 조건 4), 상대방 책임이 명확하며(적합 조건 1), 이미 유죄판결을 받은 사례가 증거로 활용될 수 있어(적합 조건 5) 소송금융 투자에 적합합니다. 또한, '막대한 수익을 챙겼던' 악성 유튜버 및 사이버 렉카를 상대로 하므로 상대방의 자력도 충분할 가능성이 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (김민종)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>김민종, MC몽 폭로에 직접 입 열었다  허위사실 강경 대응  [전문]</t>
+          <t>오늘부터 '허위정보' 법적 책임 묻는다…'가짜뉴스법' 시행</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=106710763756</t>
+          <t>https://news.jtbc.co.kr/article/NB12307062?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-05-21 07:32:38.597389+00:00</t>
+          <t>2026-07-18 07:00:23.912561+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>과거 사건에 대한 논평</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>전혁수 씨는 한동훈 전 연구위원의 전치 3주 진단서가 허위라고 주장하며, 조선일보 등 친검 보수 언론이 한동훈 전 연구위원을 '피해자'로 둔갑시켰다고 비판했습니다. 이 기사는 한동훈 전 연구위원 측의 '피해자 코스프레'를 지적하며 과거 사건에 대한 비판적 시각을 담고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>해당 기사는 과거 사건에 대한 논평으로, 한동훈 전 연구위원의 진단서가 허위라는 주장을 담고 있습니다. 현재 진행 중인 명확한 소송이나 공적 절차가 파악되지 않으며, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮습니다. 또한, 집단적 피해나 구체적인 피해 규모가 명시되어 있지 않아 적합 조건 1, 3, 4, 5, 6에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>전혁수  한동훈 전치 3주 진단서는 허위</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=446842</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-07-17 01:33:34.817377+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>KBS 기자와 보도국 간부들</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>1심 패소 (청구 기각)</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>한동훈 의원이 이른바 '검언유착 오보'를 낸 KBS 기자와 보도국 간부들을 상대로 제기한 5억 원 규모의 손해배상 청구 소송에서 1심 법원이 원고의 청구를 기각하며 패소했습니다. 이 사건은 한 의원 개인에 대한 명예훼손 소송으로 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>원고(한동훈 의원)가 1심에서 패소하여 소송의 승소 가능성이 매우 낮으므로 소송금융 투자에 부적합합니다. 또한, 집단적 피해가 아닌 개인에 대한 명예훼손 소송이며, 상대방의 책임이 법원에서 인정되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>5억 원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>[이슈 60초] KBS 오보 손배소 패소!...'검언유착' 한동훈 5억 청구 소송...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>youthdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=222683</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-07-15 16:17:34.166143+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>월스트리트저널, 다우존스, 뉴스코프, 루퍼트 머독</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>민·형사상 절차 대응 진행 중</t>
+          <t>수정 소장 제출, 이전 소송 기각 이력 있음</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>한 여성이 JTBC 프로그램으로 인해 허위사실 유포 및 명예훼손 피해를 입었다고 주장하며, 자신의 권리 보호를 위해 민·형사상 법적 절차 대응을 진행 중이라고 밝혔습니다.</t>
+          <t>도널드 트럼프 전 미국 대통령이 억만장자 성범죄자 엡스틴 관련 보도에 대해 월스트리트저널(WSJ) 등을 상대로 100억 달러(약 15조원) 규모의 명예훼손 소송을 다시 제기했습니다. 이는 지난해 제기된 동일한 소송이 법원에서 '실질적 악의'가 입증되지 못했다는 이유로 기각된 지 한 달 만입니다. 트럼프 측은 가짜뉴스에 책임을 묻겠다고 밝혔으며, WSJ 측은 보도의 정확성에 확신을 표명했습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(JTBC)의 책임이 명확하고 자력이 충분하며, 문제가 된 방송 내용이 증거로 확보 가능합니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 사건으로, 소송금융 투자에 적합한 수준의 대규모 피해 금액이 아닐 수 있습니다.</t>
+          <t>소송 상대방(WSJ, 다우존스 등)의 자력은 충분하고 청구 금액이 매우 크지만(적합 조건 2, 4), 이전 소송에서 법원이 WSJ 보도의 '실질적 악의'가 입증되지 못했다고 판단하여 기각한 이력이 있습니다. 이는 원고(트럼프)의 승소 가능성을 낮추는 결정적인 요인으로, 소송금융 투자에 있어 '기타 투자 어려운 이유'에 해당합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 달러 (약 15조원)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'상간녀가 방송 나왔다' 저격당한 여성  아직 재밌는 얘기 많다  의미심...</t>
+          <t>'뒤끝 작렬' 트럼프...'엡스틴 편지' 보도에 15조원 소송 또 제기</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6152550</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605290211&amp;t=NN</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-05-15 07:01:20.537415+00:00</t>
+          <t>2026-07-15 07:14:24.819513+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>정용진</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>서울경찰청 공공범죄수사대 수사 진행 중, 2차 고소인 조사 완료</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장의 5·18 관련 발언에 대해 5·18 단체들이 진정성 없는 사과라며 비판 수위를 높이고 있다. 신세계그룹 자체 조사와 별개로 서울경찰청 공공범죄수사대에서 모욕 및 명예훼손 혐의로 경찰 수사가 진행 중이며, 고의성 입증과 피해자 특정 여부가 쟁점이다. 실무 직원 휴대전화 강제 수사 가능성도 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분 (정용진 회장, 신세계그룹), 집단적 피해 (5·18 단체 및 관련 피해자 다수), 공적 절차 진행 중 (경찰 수사), 증거 확보 가능성 (경찰 강제 수사 가능성). 사회적 관심이 높고 상대방의 자력이 충분하여 소송금융 투자에 적합하다. 다만, 모욕 및 명예훼손의 고의성 입증과 피해 금액 산정이 쟁점이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>5·18 단체 및 관련 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>5·18 단체 “그런 사과 필요 없어”…정용진 소환 언제쯤?</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8570278&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-07-14 07:02:17.512584+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>스타벅스 코리아, 신세계그룹 정용진 회장</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>정치권의 맹비난 및 손해배상 청구 촉구, 1인 시위 진행</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>스타벅스의 '5·18 탱크데이' 발언/행동이 5·18 민주열사를 조롱한다는 비판을 받으며 광주 정치권의 맹비난을 샀다. 정치권은 스타벅스 및 신세계그룹 정용진 회장의 책임 규명과 손해배상 청구를 촉구하고 있으며, 1인 시위도 진행되었다. 이는 5·18 관련 유족 및 광주 시민들에게 정신적 피해를 야기할 수 있는 사안이다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>대기업 피고(스타벅스/신세계)의 책임이 명확하게 지적되고 있으며, 5·18 관련 유족 및 광주 시민 등 다수에게 정신적 피해가 발생할 수 있습니다. 정치권의 맹비난, 손해배상 청구 촉구, 1인 시위 등 공적 절차가 진행 중이며, 문제 발언/행동 자체가 증거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>5·18 유족 및 광주 시민 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>광주 정치권, 스타벅스 '5·18 탱크데이' 맹비난… 민주열사 조롱</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>jnilbo.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000036965</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-07-13 13:35:50.186273+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>박지윤 측 고소로 최동석의 명예훼손 혐의에 대한 경찰 수사 진행 중. 별개로 최동석이 제기한 상간 소송 항소심 진행 중.</t>
+          <t>경찰 수사 진행 중, 정치권에서 '조롱 처벌법' 발의 논의</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>박지윤 측이 온라인 악성 루머 유포 혐의로 최동석을 고소하여 경찰이 수사 중입니다. 최동석은 혐의를 부인하고 있으며, 양측은 명예훼손을 둘러싸고 대립하고 있습니다. 또한, 최동석이 제기한 상간 소송은 1심에서 기각되었으나 항소하여 현재 2심이 진행 중입니다.</t>
+          <t>5·18 민주화운동 관련 허위사실 유포 및 피해자 모욕 행위에 대해 경찰이 무관용 수사를 진행 중이며, 정치권에서는 '조롱 처벌법' 발의를 논의하고 있습니다. 이재명 대통령도 악의적인 가짜뉴스 및 국가폭력 범죄 미화 행위에 대해 강력 대응을 지시했습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>명예훼손 혐의에 대한 경찰 수사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 있습니다(적합 조건 5). 상대방(최동석)은 전 아나운서로 어느 정도 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 개인 간의 명예훼손 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 상대방 책임이 아직 명확히 입증되지 않았습니다.</t>
+          <t>적합 조건: 5·18 피해자들에 대한 집단적 모욕 행위로 피해가 집단적이며, 경찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 허위사실 유포에 대한 책임이 명확합니다. 부적합 조건: 소송 상대방이 특정되지 않았고, 상대방의 자력이나 구체적인 피해 금액을 특정하기 어려워 소송금융 투자 수익성 확보가 불확실합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (박지윤)</t>
+          <t>5·18 피해자 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>박지윤 루머 유포, 범인은 최동석?…경찰, 피의자 특정 수사 중</t>
+          <t>경찰  5·18 허위사실 유포 무관용 수사 ... 정치권은 '조롱 처벌법' 발...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-04-28/202604280100188010012256</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=374002</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-05-07 04:39:16.403167+00:00</t>
+          <t>2026-07-13 07:33:44.509206+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>콘라트 베르코비치</t>
+          <t>스타벅스 코리아</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>폴란드 의회에서 발생한 사건으로, 나치 상징물 사용에 대한 형사 처벌 가능성이 언급됨.</t>
+          <t>정치권에서 '역사왜곡 처벌법' 추진 및 징벌적 손해배상 논의 중, 기자회견 개최</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>폴란드 의원이 홀로코스트 추모일에 이스라엘 국기에 나치 문양을 합성한 깃발을 들고 연설하며 이스라엘의 팔레스타인 탄압을 비판했습니다. 이는 반유대주의 행위로 규탄받았으며, 폴란드에서는 나치 상징물 사용 시 최대 3년의 징역형에 처해질 수 있습니다.</t>
+          <t>스타벅스의 '탱크 마케팅'이 '5·18 탱크데이'를 연상시킨다는 비판이 제기되며 광주 정치권에서 후폭풍이 지속되고 있습니다. 무소속 구본기 후보는 '역사왜곡 처벌법' 추진과 기업 존립을 흔들 수준의 징벌적 손해배상 책임을 부과할 것을 촉구했습니다. 해당 마케팅은 광주시민과 5·18 정신에 대한 심각한 훼손으로 간주되고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>해당 사건은 폴란드 의원의 정치적 시위 행위로, 나치 상징물 사용에 대한 형사 처벌 가능성이 언급되나, 소송금융의 주요 투자 대상인 명확한 민사상 손해배상 청구권 및 피해 규모가 불분명합니다. 특정 가능한 피해자 집단이나 구체적인 금전적 피해가 없어 회수 가능성이 낮습니다.</t>
+          <t>상대방(스타벅스)의 책임이 명확하고 자력이 충분하며, '5·18 탱크데이' 마케팅으로 광주시민 다수가 집단적 피해를 입었다고 주장되고 있습니다. 징벌적 손해배상 및 역사왜곡 처벌법 추진 논의 등 공적 절차가 진행 중이며, 마케팅 내용 자체가 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>광주시민 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>홀로코스트 추모날, 나치 문양 넣은 이스라엘 국기로 항의</t>
+          <t>광주 정치권, 스타벅스 탱크 마케팅 '후폭풍' 지속(종합)</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260415/133748261/2</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=911249</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-05-02 21:10:46.980635+00:00</t>
+          <t>2026-07-10 07:00:11.714200+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>이수정</t>
+          <t>신세계그룹 (정용진 회장), 스타벅스코리아 (손정현 전 대표)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>손해배상 청구소송에서 패소 판결 선고</t>
+          <t>경찰 수사 진행 중 (피해자 조사 완료, 혐의 적용 검토)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>이수정 씨가 자신의 SNS에 윤 전 대통령 관련 허위사실을 유포하여 손해배상 청구소송에서 패소한 결과가 확인되었습니다. 해당 게시물에는 부정선거 음모론을 주장하는 내용이 포함되어 있었습니다.</t>
+          <t>스타벅스코리아가 5·18 기념일에 '탱크데이' 프로모션을 진행하며 5·18 민주화운동과 박종철 열사 고문치사 사건을 폄훼했다는 논란이 발생했습니다. 박종철 열사의 친형과 5·18 유공자들이 피해자 신분으로 경찰 조사를 받았으며, 정용진 신세계그룹 회장 등에 대한 처벌 의사를 밝혔습니다. 현재 경찰이 혐의 적용 여부를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 피해 규모가 크지 않고 집단적 피해가 아니며(적합 조건 3, 4 불해당), 상대방의 자력 또한 불확실하여(적합 조건 2 불확실) 소송금융 투자 매력이 낮습니다. 이미 판결이 선고된 사건으로, 원고 측의 소송금융 필요성이 낮을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(스타벅스코리아의 직접적인 프로모션), 신세계그룹이라는 충분한 자력을 가진 대기업이 상대방입니다. 5·18 유공자 및 박종철 열사 유족 등 다수의 피해자가 존재하며, 경찰 수사가 진행 중인 공적 절차 단계입니다. 프로모션 문구 등 객관적 증거도 명확합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (5·18 유공자 27명 외 박종철 열사 유족 및 시민단체)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[비하인드 뉴스] '또 유죄' 이수정…가짜뉴스 빠진 심리 뭐길래</t>
+          <t>박종철 열사 친형도 '탱크데이' 피해자 조사… 정용진 처벌 원한다</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12294738?influxDiv=NAVER</t>
+          <t>https://www.newsis.com/view/NISX20260527_0003645112</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-30 07:23:21.459703+00:00</t>
+          <t>2026-07-05 19:00:20.144320+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>MC몽 (신동현)</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>김민종 측 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>가수 MC몽이 인터넷 생방송 중 동료 연예인 김민종의 실명을 언급하며 불법 도박 의혹을 제기했습니다. 법조계는 MC몽의 행동이 정보통신망법상 명예훼손죄 및 모욕죄에 해당할 수 있으며, 허위사실일 경우 처벌 수위가 높아질 수 있다고 분석했습니다. 김민종 측은 공식 입장문을 통해 법적 대응 의사를 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>MC몽의 실명 언급 및 불법 도박 의혹 제기 행위는 명예훼손 책임이 비교적 명확하며, 인터넷 라이브 방송이라는 직접적인 증거가 존재합니다. 또한 MC몽은 유명 연예인으로서 배상 능력이 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명 (김민종)</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>MC몽, '김민종 불법도박 의혹' 폭로 실형 가능성 ...법조계, 명예훼손·...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202605270754418291</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-07-05 07:00:13.143800+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A24" s="3" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>온라인 게시물 관련 법안 개정 촉구 논의 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>스타벅스 '탱크데이' 사태 이후 5·18 민주화운동과 국가폭력 피해자를 희화화하는 온라인 게시물이 확산되며 논란이 되고 있다. 이에 민주당은 허위사실 유포를 넘어 모욕·조롱 행위를 처벌할 수 있도록 법안 개정을 촉구하고 있다. 이 사건은 지방선거를 앞두고 이념 논쟁으로 격화되는 양상을 보이고 있다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>이 사건은 스타벅스 이벤트 이후 발생한 온라인상의 5·18 희화화 게시물에 대한 것으로, 스타벅스의 직접적인 법적 책임이 불분명합니다 (적합 조건 1 미충족). 기사는 특정 기업에 대한 손해배상 소송보다는 온라인 모욕·조롱에 대한 법안 개정 촉구에 초점을 맞추고 있어, 소송금융 투자 대상으로서의 명확한 피고와 소송 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>다수 (5·18 피해자 및 유족)</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>[기획] 후보자 리스크 덮은 스타벅스 불매…지방선거 '이념전' 격화</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>sisafocus.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=360513</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-07-04 07:00:58.803697+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>스타벅스코리아, 정용진 신세계그룹 회장, 손정현 전 대표</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>스타벅스코리아의 '5·18 탱크데이' 마케팅 논란과 관련하여 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 대표에 대한 형사처벌 의사를 밝혔습니다. 경찰이 실무진부터 윗선까지 수사에 착수했으며, 명예훼손·모욕죄 성립 여부 및 개인 책임 범위가 향후 수사 결과에 따라 결정될 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>대기업인 스타벅스코리아가 피고가 될 수 있으며(적합 조건 2), 5·18 유공자 및 유족 등 다수가 피해를 입어 집단적 피해로 볼 수 있습니다(적합 조건 3). 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 형사책임 가능성은 낮다는 관측이 있어 민사상 손해배상 청구로 접근해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>5·18 유공자·유족 다수</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>스타벅스 '5·18 탱크데이' 논란, 정용진 형사책임 가능성은?</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052718522819721</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-07-03 07:01:12.462037+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A25" s="3" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>50대 남성</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 입건 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>5·18 민주화운동에 대한 허위 사실을 유포하고 피해자들을 모욕하는 합성 게시물을 유포한 50대 남성이 경찰에 입건되어 수사 중이다. 경찰은 공범 및 조직적 유포 가능성을 조사하며 엄정 대응 방침을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>상대방이 특정 개인(50대)으로 자력이 충분하지 않을 가능성이 높아 투자 회수 가능성이 낮다. 비록 상대방 책임 명확, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중 등 적합 조건이 있으나, 소송금융의 핵심인 투자 회수 가능성이 낮아 Low 등급으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>5·18 국가폭력 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>'5·18 북한 개입설' 합성 게시물 유포한 50대 입건</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=911478</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-07-01 08:02:43.735958+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A26" s="4" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>스타벅스</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>기사 본문 부재로 상세 파악 불가</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문이 없어 구체적인 사건 내용을 파악할 수 없습니다. 기사 제목 '외국은 역사 왜곡을 어떻게 대할까 : 아픔을 조롱한 대가는 비싸다(feat.스타벅스)'로 미루어 보아, 스타벅스가 역사 왜곡 또는 특정 아픔을 조롱하는 행위와 연관되어 잠재적 소송 대상이 될 수 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>기사 본문이 제공되지 않아 구체적인 사건 내용을 파악할 수 없습니다. 제목만으로는 스타벅스가 잠재적 상대방으로 추정되나, 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 핵심 정보들을 전혀 확인할 수 없습니다. 따라서 투자 적합도를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>외국은 역사 왜곡을 어떻게 대할까 : 아픔을 조롱한 대가는 비싸다(feat...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>ddanzi.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>http://www.ddanzi.com/882663714</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-07-01 06:05:24.984783+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>전한길 (본명 전유관)</t>
+          <t>리치 이기</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 기각</t>
+          <t>노무현재단이 향후 법적 조치 경고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>한국사 강사 출신 유튜버 전한길씨가 이재명 대통령과 이준석 대표에 대한 허위 사실 유포로 명예훼손 혐의를 받고 있습니다. 경찰 수사 중 구속영장이 기각되었으며, 전씨는 재인용 보도임을 주장하고 있습니다. 피해자들은 더불어민주당 등으로부터 고발당한 상태입니다.</t>
+          <t>리치 이기가 故노무현 전 대통령에 대한 혐오 표현 등으로 노무현재단을 직접 방문해 사죄했습니다. 노무현재단은 리치 이기가 앞으로도 해당 표현을 담은 곡들을 계속 부를 경우, 곡 자체의 금지, 활동명 사용 금지 및 추가 손해배상 소송을 제기할 것이라고 경고했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>유튜버 전한길씨의 명예훼손 혐의는 유튜브 영상 등 증거가 명확하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 피해자가 특정 소수이며 집단적 피해가 아니고, 피고인의 자력 및 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>리치 이기가 노무현재단에 직접 사죄한 점에서 혐오 표현에 대한 책임이 비교적 명확하며(적합 조건 1), 문제의 곡 자체가 증거가 될 수 있습니다(적합 조건 5). 그러나 상대방의 자력, 집단적 피해 규모, 구체적인 피해 금액은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>2명 (이재명, 이준석)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[법조브리핑] 법원, ‘李 명예훼손’ 전한길 구속영장 기각 外</t>
+          <t>리치 이기, 노무현재단 직접 방문해 사죄… 진정인지 지켜볼 것</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260416528328?OutUrl=naver</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16065661</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-19 07:00:59.335042+00:00</t>
+          <t>2026-06-29 22:00:23.512130+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>MC몽 (신동현)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>김민종 측 법적 대응 시사</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>가수 MC몽이 라이브 방송에서 동료 연예인 김민종의 실명을 거론하며 불법 도박 의혹을 제기해 법적 처벌 가능성이 제기되었다. 현직 변호사는 MC몽의 발언이 정보통신망법상 명예훼손죄 및 모욕죄에 해당할 수 있으며, 허위사실일 경우 처벌 수위가 높아질 수 있다고 분석했다. 김민종 측은 MC몽의 폭로에 대해 어떠한 타협도 없을 것이라는 입장문을 발표하며 법적 대응을 시사했다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>MC몽의 라이브 방송 발언으로 인한 김민종에 대한 명예훼손 및 모욕죄 성립 가능성이 현직 변호사 분석을 통해 명확히 제시되어 '상대방 책임이 비교적 명확함' 조건에 부합한다. 또한 라이브 방송 기록 등 '증거가 있거나 확보 가능함' 조건도 충족한다. 하지만 피해자가 1인이며, 피해 규모가 소송금융이 일반적으로 기대하는 대규모 금전적 피해와는 거리가 있고, 상대방의 자력도 대기업/기관 수준은 아니므로 적합도가 Medium으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>김민종 저격한 MC몽, 실형 가능성 …현직 변호사 분석 보니?</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026052707225024659</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-06-29 07:05:31.964259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장의 '탱크데이' 논란과 관련하여 5·18 유공자·유족 27명과 박종철 열사 친형이 정 회장의 처벌을 요구하며 경찰 조사가 진행 중이다. 정 회장은 이미 대국민 사과를 진행한 바 있다. 이 사건은 역사적 사건과 관련된 명예훼손 및 정신적 손해배상 청구 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>신세계그룹 회장 정용진이 상대방으로 자력이 충분하며, '탱크데이' 논란 관련 대국민 사과를 진행하여 책임이 비교적 명확하다. 5·18 유공자·유족 27명과 박종철 열사 친형이 처벌을 원하며 경찰 조사가 진행 중이므로 공적 절차가 진행 중이고 증거 확보 가능성이 높다. 집단적 피해의 성격도 강하다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>27명 이상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>5·18 유족도 박종철 친형도  정용진 처벌 원한다</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6178345</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-06-28 07:05:37.993786+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D29" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>유족과 가세연</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A30" s="3" t="inlineStr">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>120억 원대 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>배우 김수현이 유족과 가로세로연구소를 상대로 120억 원대 손해배상 청구 소송을 진행 중이다. 기사에서는 김수현이 '치명적 누명'을 벗었다고 언급하며, 이는 명예훼손 등 불법행위로 인한 손해배상 청구로 보인다. 현재 민사 재판이 진행 중인 상황이다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>김수현 측이 유족과 가세연을 상대로 120억 원대 손해배상 소송을 제기한 사건으로, 피해 규모는 크고(적합 조건 4), '누명 벗었지만'이라는 표현에서 상대방 책임이 명확해 보이며 증거도 확보된 것으로 추정됩니다(적합 조건 1, 5). 그러나 상대방인 유족과 가세연의 120억 원대 배상 능력이 불확실하여(부적합 조건: 상대방 자력 부족), 승소하더라도 실제 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>120억 원대</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>김수현, 치명적 누명 벗었지만 '넉오프'는 안갯속 [IZE 진단]</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>ize.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=77292</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-06-27 07:01:38.608285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>고현선 지회장, 우희종 서울대 명예교수</t>
+          <t>故김새론 유족, 유튜버 이진호 등</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 판결 선고 예정</t>
+          <t>김수현 측이 유족 및 유튜버를 고소, 유족 측이 김수현을 맞고소하여 진실 공방 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>전진경 대표가 고현선 지회장과 우희종 서울대 명예교수를 상대로 1억 원의 손해배상 청구 소송을 제기했으며, 해당 사건은 판결 선고를 앞두고 있다. 경찰은 '카라 골드바·탈세 의혹 제기는 정당한 비판'이라고 밝혀 소송의 쟁점에 영향을 미칠 것으로 보인다.</t>
+          <t>배우 김수현이 故김새론과의 교제 의혹으로 인해 광고 계약 해지 및 손해배상 소송을 당하며 재정적 어려움을 겪고 있다. 김수현 측은 유족과 유튜버를 명예훼손 및 손해배상으로 고소했고, 유족 측은 김수현을 아동복지법 위반 및 무고 혐의로 맞고소하며 법적 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>원고(전진경 대표)의 소송금융 적합도를 판단할 때, 경찰이 '의혹 제기는 정당한 비판'이라고 밝혀 상대방 책임이 명확하지 않다(적합조건 1 불충족). 또한, 피해 금액이 1억 원으로 소송금융 투자 기준인 '수억 원 이상'에 미달하며(적합조건 4 불충족), 상대방의 자력도 충분하지 않다(적합조건 2 불충족). 집단적 피해도 아니다(적합조건 3 불충족).</t>
+          <t>김수현 측이 유튜버 및 유족을 상대로 명예훼손 및 손해배상 소송을 제기한 사건으로, 적합 조건 4(피해 규모가 큼)는 충족되나, 적합 조건 1(상대방 책임 명확성), 2(상대방 자력), 5(증거 확보 가능성)가 불분명하거나 미충족되어 소송금융 적합도는 낮습니다. 특히 상대방 책임이 '진실 공방' 중으로 명확하지 않고, 상대방의 자력도 불확실합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>매달 수천만 원 이상 (김수현 측 손실)</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>경찰 “카라 골드바·탈세 의혹 제기는 정당한 비판”</t>
+          <t>김수현, 성수동서 목격된 근황.. 수척+피폐해진 얼굴 눈에 띄어  [Oh!쎈 ...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301969</t>
+          <t>http://www.osen.co.kr/article/G1112794265</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-14 21:44:34.767854+00:00</t>
+          <t>2026-06-26 16:37:08.634020+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>삼천당제약</t>
+          <t>가로세로연구소</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>삼천당제약이 애널리스트와 블로거를 상대로 소송 제기</t>
+          <t>다수의 민·형사 소송 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>삼천당제약이 부정적 의견을 제시한 증권사 애널리스트와 관련 내용을 확산한 블로거를 상대로 허위 사실 유포를 이유로 소송을 제기했다. 시장에서는 이러한 소송이 비판적 분석을 위축시킬 수 있다는 우려가 제기되고 있다. 현재 소송이 진행 중인 상황이다.</t>
+          <t>유튜브 채널 '가로세로연구소(가세연)'가 객관적 물증 없는 일방적 제보와 짜깁기식 폭로 방송으로 다수의 연예인에게 명예훼손 및 사생활 침해 피해를 입혔습니다. 이로 인해 가세연은 각종 민·형사 소송에 휘말리며 '몰락'의 길을 걷고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사 내용은 삼천당제약이 애널리스트와 블로거를 상대로 소송을 제기한 상황으로, 소송금융의 일반적인 고객인 '원고(피해자)'가 명확하지 않습니다. 애널리스트와 블로거는 현재 피고의 위치에 있으며, 이들이 삼천당제약을 상대로 반소 또는 별도 소송을 제기할 가능성은 있으나, 그 책임의 명확성(적합 조건 1)이나 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기 어렵습니다. 또한 집단적 피해(적합 조건 3)도 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(1), 다수의 피해자(연예인들)가 존재하며(3), 이미 민형사 소송이 진행 중인 점(6)은 적합 조건에 해당합니다. 그러나 상대방(가세연)의 '몰락'이 언급되어 배상 자력(2)에 대한 불확실성이 존재하여 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>반토막 난 황제주…삼천당제약, 신뢰 회복 '사면초가'</t>
+          <t>'사생활 폭로 협박과 슈퍼챗' 유튜브 막장 끝 가세연의 몰락</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=442994</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=10559</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-06 00:47:37.555003+00:00</t>
+          <t>2026-06-26 07:02:52.807692+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>민형사 소송 모두 종결</t>
+          <t>김세의 구속, 김수현 측 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고 싶다'의 조폭연루설 보도와 관련하여 이 대통령이 제기했던 정정보도 및 손해배상 청구 등 민·형사 소송이 2019년 3월 모두 종결되었다. 기사는 해당 사안이 재심의나 징벌적 손해배상 대상이 될 수 있는지 여부를 논하고 있다. 방송심의소위원회도 소송이 일단락된 점을 고려했다.</t>
+          <t>방송인 김세의가 배우 김수현에 대한 허위사실 유포 및 비방 혐의로 구속되었다. 경찰은 김세의가 김수현을 비방할 목적으로 허위 사실을 배포했다고 밝혔으며, 김수현 측은 '마침내 진실이 증명되었다'는 공식 입장을 발표하며 향후 손해배상 소송 제기 가능성을 시사했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 사건은 '그알' 보도에 대한 민·형사 소송이 2019년 3월 모두 종결되었다고 명시되어 있어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방인 SBS가 자력이 충분한 대기업이지만, 이미 법적 절차가 마무리된 사안이므로 새로운 투자 기회를 찾기 어렵습니다.</t>
+          <t>상대방(김세의)의 허위사실 유포 및 비방 목적이 경찰 수사를 통해 명확히 드러나 구속까지 이뤄져 책임이 명확하고(적합 조건 1), 강력한 증거가 확보되었으며(적합 조건 5), 현재 공적 절차(경찰 수사 및 구속)가 진행 중이다(적합 조건 6). 다만, 피해 규모가 특정되지 않고 집단적 피해가 아니므로 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>SBS '그알' 조폭연루설, 재심의-징벌적손배 대상일까</t>
+          <t>증거인멸 우려  김세의 구속… 마침내 진실 증명  김수현 복귀? - 뉴스...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316650</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5196307</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-06 00:45:36.964301+00:00</t>
+          <t>2026-06-25 07:00:08.991316+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
+      <c r="A35" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 불송치 결정 후 이의신청 및 항고 진행 중, 증거 확보를 위한 민사소송 병행</t>
+          <t>캐나다에서 구글 상대로 민사소송 제기</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경찰의 1차 수사종결권 행사 이후 불송치 결정이 늘면서, 피해자들이 증거 확보를 위해 별도의 민사소송까지 제기하며 법률 비용이 크게 증가하고 있습니다. 가공식품 업체 A씨의 경우 명예훼손 사건으로 500만원대였던 법률 비용이 1500만원으로 늘어났으며, 이는 형사사법 시스템 전체의 비효율성을 초래하고 있습니다.</t>
+          <t>캐나다의 한 음악가가 구글의 'AI 개요' 기능으로 인한 피해를 주장하며 구글을 상대로 거액의 민사소송을 제기했습니다. 기사는 AI 개요의 '환각' 현상으로 명예훼손 및 생명의 위협까지 발생할 수 있음을 지적하며, 향후 유사한 법적 분쟁이 이어질 가능성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>경찰의 불송치 결정 증가로 인해 피해자들이 증거 확보를 위해 민사소송을 병행하며 법률 비용이 3배 이상 증가하는 등 시스템적 문제가 발생하고 있습니다. 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 볼 수 있으며, 증거 확보가 민사소송을 통해 가능하고 공적 절차(경찰, 검찰, 이의신청, 항고)가 진행 중인 상황입니다. (적합 조건 3, 4, 5, 6 해당)</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 구글의 AI 개요 기능에서 발생한 '환각'이 명예훼손 등 피해의 원인으로 지목되었고, 피고인 구글은 배상 능력이 충분합니다. '거액의 민사소송'이 제기되어 피해 규모가 크며, AI 출력 내용 자체가 증거가 될 수 있습니다. 현재는 1인 소송이나, AI 개요의 구조적 문제로 향후 유사 피해자가 다수 발생할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>1500만원 (법률 비용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>개인 (A씨), 유사 피해자 다수 예상</t>
+          <t>1명 (캐나다 음악가)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>경찰 대신 증거 찾으려 500만원짜리 민사소송…법률비 3배 늘어</t>
+          <t>명예훼손부터 생명의 위협까지… 구글 'AI 개요' 어찌하나</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417729</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=739497</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-06 00:33:35.917749+00:00</t>
+          <t>2026-06-24 15:19:00.319783+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>개혁신당 전 당원 A씨</t>
+          <t>일간베스트저장소</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 확정</t>
+          <t>대통령이 국무회의에서 사이트 폐쇄 및 징벌적 손해배상 제도 논의 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>개혁신당 전 당원 A씨가 이준석 대표에 대한 허위 사실을 온라인에 유포하여 정보통신망법상 명예훼손 혐의로 기소되었다. 1심 법원은 A씨에게 징역 6개월에 집행유예 2년을 선고했으며, 검사와 A씨 모두 항소하지 않아 판결이 확정되었다. 법원은 유명 정치인을 상대로 한 허위사실 유포의 사회적 파급력을 고려하여 죄책이 무겁다고 판단했다.</t>
+          <t>이 대통령이 극우 성향 커뮤니티 '일간베스트저장소(일베)'의 폐쇄와 징벌적 손해배상 제도 도입을 검토하고, 이를 국무회의에서 공식적으로 다루겠다고 밝혔다. 이는 일베로 인한 사회적 피해에 대한 정부 차원의 대응 의지를 보여주며, 향후 법적 조치 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1) 허위사실 유포에 대한 법원의 유죄 판결로 증거가 확보되었으나(적합 조건 5), 해당 형사 재판은 이미 1심에서 확정되어 종결된 사건이다(부적합 조건). 소송금융은 진행 중인 민사 소송에 대한 자금 지원이 목적이므로, 종결된 사건은 투자 대상에서 부적합하다.</t>
+          <t>대통령이 극우 커뮤니티 '일베' 폐쇄 및 징벌적 손해배상 제도 검토를 언급하며 국무회의에서 공식 논의 예정이므로 '공적 절차 진행 중'에 해당합니다. 또한, 일베의 특성상 '집단적 피해' 발생 가능성이 높습니다. 다만, 구체적인 피해자 및 피해 규모가 명시되지 않았고, 상대방의 자력 또한 불확실하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명 (이준석 대표)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[단독] ‘이준석 대표 계엄 당일 성매매’ 허위 글 개혁신당 전 당원, 허...</t>
+          <t>이 대통령,  일베 폐쇄 및 징벌적 배상 검토</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709867?ref=naver</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=446546</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:45.283522+00:00</t>
+          <t>2026-06-23 20:09:55.634830+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>김세의</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>김세의 구속, 김수현 측 120억 원대 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>김세의 전 MBC 기자가 김새론 음성 조작 및 쯔양 허위 유서 유포 혐의 등으로 구속되었다. 이에 배우 김수현 측은 김세의를 상대로 120억 원대 손해배상 청구 소송을 제기했으며, 김세의의 구속으로 소송 진행에 속도가 붙을 전망이다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>김세의의 음성 조작 및 허위 사실 유포 행위가 명확하며(적합 조건 1, 5), 이미 구속되어 형사 절차가 진행 중이다(적합 조건 6). 김수현 측이 120억 원대의 손해배상 소송을 제기하여 피해 규모가 크다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>120억 원대</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>‘김새론 음성 조작’ 김세의, MBC기자 시절에도 상습 조작했다[MD이슈]</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026052722530396244</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-06-21 07:04:03.668438+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>해당 기사는 한국 형법상 사망자에 대한 비난과 유족의 손해배상 책임에 대한 법률적 관점을 다루고 있습니다. 미국 법과의 비교를 통해 관련 법리를 설명하고 있으나, '에스씨케이컴퍼니'와 관련된 구체적인 사건이나 피해 사실은 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 사망자에 대한 비난과 유족의 손해배상 책임에 대한 일반적인 법률 시론입니다. 소송금융 투자 검토를 위한 구체적인 사건, 상대방의 책임, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>[경상시론]에스씨케이컴퍼니가 벌어들인 것</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1057876</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-06-20 07:00:53.305608+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>맹 후보 측</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A38" s="3" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>명예훼손 주장 및 1인 시위 진행 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>성광진 후보의 제자가 자신에게 가해진 폭력 의혹을 부인했음에도 불구하고, 맹 후보 측이 이를 기정사실화하며 1인 시위를 벌여 성 후보와 제자의 명예를 훼손하고 있다는 내용의 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 피해자로 지목된 인물이 폭력 사실을 부인하고 있어 상대방 책임이 명확하지 않습니다. 잠재적인 명예훼손 소송 가능성이 있으나, 상대방(맹 후보 측)의 자력과 예상 피해 규모(명예훼손)가 소송금융 투자에 적합하다고 보기 어렵습니다. 집단적 피해나 공적 절차 진행도 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1명 (성광진 후보 제자)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>‘학생 폭력 의혹’ 성광진 후보 제자 “성광진 폭력 사실 아니다” 입...</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1210900</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-06-19 18:05:05.667981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>신세계그룹</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>정용진 회장 기소, 내부 조사 진행, 경찰 조사 전환 가능성</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>스타벅스 '탱크 데이' 논란에 대해 정용진 신세계그룹 회장이 사과했으나, 변호사는 사과 내용의 구체성 부족과 법리적 처벌 가능성이 낮다고 분석했다. 명예훼손 및 모욕죄 성립을 위한 피해자 특정의 어려움이 있으며, 내부 조사에서도 고의성 입증 증거를 찾지 못해 수사 당국의 추가 조사가 필요한 상황이다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상대방(신세계그룹)의 자력은 충분하나(적합 조건 2), 변호사 분석에 따르면 명예훼손 및 모욕죄 성립을 위한 피해자 특정의 어려움이 있어 법리적 승소 가능성이 낮다. 또한, 내부 조사에서 고의성 입증 증거를 찾지 못해 소송금융 투자에 필요한 명확한 책임 입증이 어렵다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>사과문에 구체적인 내용 빠져 있어 ...변호사가 짚은 아쉬운 지점 [이슈...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202605261920494788</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-06-19 07:27:41.692630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>협의회 대표 정 씨</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 신고 접수</t>
+          <t>협의회 대표에 대한 형사 고소 및 손해배상 소송 진행 중. 검찰 수사 결과에 대한 재정신청 및 법왜곡죄 고소 예정.</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>당진시장 경선 관련 기사에서 한 인물이 비방 유인물의 피해자임을 주장하며 경찰에 신고했다고 언급됩니다. 또한 단톡방 게시물과 폭력 수사 의혹이 객관적으로 확인된 사실이라고 짧게 언급되어 있으나, 구체적인 사건 경위나 관련 당사자는 명확하지 않습니다.</t>
+          <t>약손명가 가맹점주 연합회가 일부 가맹점 사업자 협의회 대표의 허위 폭로와 공영방송의 왜곡 보도로 인해 브랜드 이미지 실추 및 영업 피해를 입었다고 주장하며 법적 대응에 나섰다. 연합회는 협의회 대표를 명예훼손 및 모욕 혐의로 형사 고소하고 손해배상 소송을 제기했으며, 검찰의 '혐의없음' 처분에 불복해 재정신청을 준비 중이다. 76개 지점 가맹점주들이 집단적 피해를 호소하고 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 구체적인 사건 정보를 파악하기 어렵습니다. 상대방의 책임 명확성, 자력, 피해 규모 등이 전혀 특정되지 않습니다. (적합 조건 1개 이하)</t>
+          <t>적합 조건: 협의회 대표의 허위 사실 유포 및 공영방송의 왜곡 보도에 대한 상대방 책임이 비교적 명확하다. 76개 지점 가맹점주들이 집단적 피해를 입었으며, 검찰 수사 결과로 본사 갑질 의혹이 허위임이 입증되어 증거 확보가 용이하다. 이미 검찰 수사라는 공적 절차가 진행되었고, 피해 규모는 76개 지점 전체를 합산하면 상당할 것으로 예상된다. 주된 소송 상대방이 개인일 경우 자력 문제가 있을 수 있으나, 공영방송에 대한 소송 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 3,100만원, 전체 미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>76개 지점 가맹점주 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[2026 지선 돌직구 지상토론-당진시장 경선] 송노섭▶김기재</t>
+          <t>약손명가 76개 지점 가맹점주들  허위 폭로·편파 방송에 브랜드 추락…...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>idjnews.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.idjnews.kr/news/articleView.html?idxno=215592</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00013&amp;news_seq_no=5194128</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:47.093531+00:00</t>
+          <t>2026-06-17 23:06:42.183191+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>경찰 고발 진행 중, 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>김창규 제천시장 후보에 대한 불법 보도에 대해 명예훼손 및 정보통신망법 위반 혐의로 경찰에 고발되었으며, 향후 형사적 책임과 민사상 손해배상 청구 등 법적 대응을 이어갈 계획임을 밝혔습니다. 김 후보 측은 비방 없는 정책 선거를 제안하며 깨끗한 선거를 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>불법 보도로 인한 명예훼손 및 정보통신망법 위반 혐의로 경찰 고발이 진행 중이며(공적 절차 진행), 민사상 손해배상 청구 계획이 있어 상대방 책임이 비교적 명확하고 증거 확보가 가능합니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 불분명하며, 집단적 피해가 아닌 개인에 대한 소송으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>국힘 김창규 제천시장 후보, 비방 없는 정책 선거 제안…'깨끗한 선거'...</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3590078</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-06-17 08:58:01.298054+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>한국대부금융협회, 민·형사 소송 등 법적 조치 예고</t>
+          <t>법률 전문가의 소송 가능성 분석</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>한국대부금융협회는 '불법 대부업'이라는 용어 오사용이 대부업권의 이미지를 훼손하고 불법사금융 확산을 부추긴다고 주장했다. 협회는 전국 경찰서와 지자체 등 관계기관에 용어 사용 협조 공문을 발송하고, 반복적으로 잘못된 표현을 사용하는 단체에 대해 민·형사 소송 등 법적 조치를 취할 계획이다.</t>
+          <t>기사는 악플과 폭로에 대한 법률 전문가의 분석을 담고 있으며, 민법상 불법행위로 인한 정신적 피해 및 명예 실추에 대한 손해배상 청구 소송 제기가 가능하다고 언급한다. 또한 허위 사실 여부에 따라 처벌 수위가 달라질 수 있다고 분석했다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 '불법 대부업' 용어 오사용으로 인한 업권 이미지 훼손에 대해 소송을 예고하고 있음. 이는 협회 회원사 전체에 대한 집단적 피해에 해당하며, 상대방(경찰서, 지자체 등 공공기관)은 자력이 충분함. 용어 오사용 사례는 증거 확보가 용이하나, 명예훼손 등 법적 책임 입증 및 피해 금액 산정이 쟁점이 될 수 있음.</t>
+          <t>기사는 악플 및 폭로에 대한 법률적 분석을 다루며, 민법상 손해배상 청구 및 형사 처벌 가능성을 언급합니다. 그러나 소송 상대방이 일반 누리꾼으로 특정되어 자력 확보가 어렵고, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>한국대부금융협회 회원사 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>대부협회  불법대부업 오사용엔 소송 …'불법사금융업' 사용요청</t>
+          <t>'심은진 악플' 누리꾼처럼…김민종 폭로, MC몽 최대 7년 징역 가능  전...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/03/2026040390317.html</t>
+          <t>https://www.news1.kr/society/general-society/6178376</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:21.010916+00:00</t>
+          <t>2026-06-14 07:26:01.501292+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>김세의 (가로세로연구소 대표)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>김세의 구속영장 발부, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>유튜브 채널 '장사의 신' 은현장이 '가로세로연구소' 김세의 대표의 구속 소식에 오열하며 2년 6개월간의 허위사실 유포 피해를 토로했습니다. 김세의는 배우 김수현, 고 김새론 관련 허위사실 유포 및 AI 음성 조작 등을 통한 명예훼손 혐의로 구속영장이 발부되어 수사가 진행 중입니다. 은현장은 허위 주장으로 회사 신뢰도 하락 및 매출 급감 피해를 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>김세의(가로세로연구소 대표)의 허위사실 유포 혐의로 구속영장이 발부되어 상대방 책임이 명확하며(적합 조건 1), 은현장, 김수현, 고 김새론 등 다수의 유명인이 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 은현장의 사업적 피해 주장과 유명인의 명예훼손은 피해 규모가 크며(적합 조건 4), 수사기관의 구속영장 발부로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>다수 (은현장, 김수현, 고 김새론 등)</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>은현장, 김세의 구속에 환호→오열… 母 영정 사진까지 돌아</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://mhnse.com/news/articleView.html?idxno=1390877</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-06-14 07:02:59.708366+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>해당 언론사 및 기자</t>
+          <t>스타벅스</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>형사 고소 및 손해배상 청구 예정</t>
+          <t>법무부의 대검찰청 관련 자료 이첩</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>로아앤코는 자신들의 차명거래에 대한 언론 보도가 허위 사실에 기반한 악의적인 프레임이라고 주장하며, 해당 언론사 및 기자를 상대로 허위사실 적시에 의한 명예훼손 형사 고소와 손해배상 청구 등 민사상 책임을 물을 계획이라고 밝혔습니다.</t>
+          <t>이재명 대통령이 국가폭력 피해자 모욕 행위에 대한 강력한 응징을 지시한 가운데, 행정안전부가 스타벅스 불매를 선언하고 법무부가 스타벅스 관련 자료를 대검찰청에 이첩했습니다. 이는 스타벅스가 국가폭력 피해자를 모욕하는 행위에 연루되었다는 의혹으로 인해 발생한 사회적 논란입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방 책임(허위 사실 여부)이 핵심 쟁점이며, 집단적 피해(적합 조건 3)나 공적 절차 진행(적합 조건 6)에 해당하지 않습니다. 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5) 또한 불확실하여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>기사 내용만으로는 스타벅스의 구체적인 위법 행위나 '국가폭력 피해자 모욕'에 대한 직접적인 법적 책임이 명확하지 않습니다. 소송 상대방인 스타벅스는 자력이 충분하지만 (적합 조건 2), 피해의 주체와 성격, 그리고 피해 규모가 불분명하여 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. 법무부의 대검찰청 자료 이첩이 언급되었으나 (적합 조건 6), 이것이 스타벅스의 직접적인 손해배상 책임으로 이어질지는 미지수입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>로아앤코  차명거래 악의적 프레임 보도…허위 사실 법적 대응</t>
+          <t>스타벅스 불매 압박, '찻잔 속 태풍'?...온라인에선  MBC vs 스타벅스, 어...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>widedaily.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.widedaily.com/news/articleView.html?idxno=291624</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=120959</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:56.949923+00:00</t>
+          <t>2026-06-13 08:33:50.528473+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A46" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>AI 조작 피해 경찰 인정, 광고 위약금 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>배우 김수현이 AI 조작으로 인한 피해를 입었으며, 경찰이 이를 공식적으로 인정했다. 이로 인해 김수현은 다수의 광고 계약이 해지되고 약 174억 원 규모의 광고 위약금 소송에 휘말린 상황이다. 경찰의 AI 조작 피해 인정이 김수현의 방어 및 AI 조작 가해자에 대한 손해배상 청구에 중요한 전환점이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>경찰이 'AI 조작 피해'를 인정하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 김수현이 174억 원 상당의 광고 위약금 소송에 휘말린 점을 고려할 때 피해 규모가 매우 크다(적합 조건 4). 이는 AI 조작 가해자를 상대로 한 손해배상 청구의 강력한 근거가 될 수 있다. 다만, AI 조작 가해자의 신원 및 자력 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>174억 원 이상 (간접 피해액)</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>1명 (김수현)</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>김수현, 'AI 조작 피해' 경찰 인정…광고 위약금 소송도 반전 맞나[이슈...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=819269</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-06-13 07:03:28.929707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>언론사 대상 형사 고소 및 민사 손해배상 청구 예정, 정보 유출 경위 수사 요청 예정</t>
+          <t>손해배상청구 가능성 논의 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>로아앤코그룹이 차명거래 의혹을 보도한 언론매체에 대해 허위 보도라며 강경 대응을 예고했다. 로아앤코 측은 해당 사안이 이미 사법기관 조사를 거쳐 범죄 사실이 인정된 바 없다고 주장하며, 보도 과정에서 민감한 개인정보와 사법 관련 정보가 유출된 정황에 대해서도 수사를 요청할 방침이다. 이에 따라 언론사를 상대로 명예훼손 형사 고소 및 손해배상 청구 등 법적 조치를 진행할 예정이다.</t>
+          <t>봉하마을에서 발생한 '일베 손가락' 인증 사건과 관련하여, 재단 관계자와 유가족 등이 혐오 행위 당사자에게 손해배상청구를 하는 방안이 거론되고 있다. 그러나 법조계와 학계에서는 현실적인 어려움이 크다는 의견이 지배적이며, 차별금지법 제정 등 근본적인 규제 마련의 필요성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>로아앤코 그룹은 과거 사법기관 조사에서 무혐의 판단을 받았다는 명확한 증거를 가지고 있으며(적합 조건 5), 민감 정보 유출에 대한 공무상 비밀누설 등 추가 공적 절차(수사)를 요청할 예정임(적합 조건 6). 그러나 상대방 언론사의 자력과 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업의 명예훼손 사건임.</t>
+          <t>기사에서 손해배상청구가 '현실적이지는 못하다는 목소리가 크다'고 명시되어 있어, 피해 규모(적합 조건 4)와 상대방의 자력(적합 조건 2)이 불분명하고 손해액 입증이 어려울 것으로 판단됩니다. 상대방 책임이 명확하더라도(적합 조건 1), 이를 금전적 손해로 연결하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1개 기업 (로아앤코그룹)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>로아앤코 그룹  차명거래 의혹 보도 악의적…형사·민사 대응</t>
+          <t>봉하마을서 '일베 손가락' 인증,  표현의 자유가 혐오 보호해선 안 돼</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260403105227514</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2006723</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:57.019812+00:00</t>
+          <t>2026-06-13 07:03:02.780592+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>토트넘 신임 감독</t>
+          <t>스타벅스코리아, 신세계그룹</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>공개 사과 진행</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>토트넘 신임 감독이 과거 발언으로 인해 피해자 관점을 외면했다는 비판을 받자 공개 사과했습니다. 이 발언의 여파는 토트넘 부임 과정에서도 이어져 일부 팬 단체가 문제를 제기했습니다. 기사는 발언의 내용이나 구체적인 피해에 대한 정보 없이 논란이 있었다는 사실만 전달하고 있습니다.</t>
+          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 연상시킨다는 논란에 휩싸였습니다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했습니다. 다만, 명예훼손·모욕죄 성립 요건 등으로 정 회장의 형사책임 인정 가능성은 낮다는 관측이 나옵니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 어떤 발언으로 인해 어떤 피해가 발생했는지 구체적인 정보가 전혀 없어 소송의 쟁점이나 피해 규모를 파악하기 어렵습니다. 소송 상대방의 법적 책임 여부, 피해자 수, 피해 금액 등 소송금융 투자에 필요한 핵심 정보가 모두 '미상'이므로 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+          <t>상대방(스타벅스코리아, 신세계그룹)의 자력이 충분하고, 논란이 된 마케팅 행위 자체가 명확한 증거로 존재하며, 경찰 수사가 진행 중인 공적 절차가 있습니다. 그러나 기사 내용상 정용진 회장의 형사책임 인정 가능성이 낮다는 관측이 있으며, 민사상 손해배상 책임의 명확성과 구체적인 피해 규모(금액)가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>'데뷔전도 안 했는데' 토트넘 신임 감독, 공개 사과... 상처받은 모든 이...</t>
+          <t>삼성전자 노사, 5개월 대치 끝 합의…'이익 분배' 새 이정표</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=807579</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052714341172481</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-03 12:30:22.252911+00:00</t>
+          <t>2026-06-13 07:02:17.640636+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>서영교 더불어민주당 의원</t>
+          <t>유튜버</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>허위사실 적시에 의한 명예훼손 혐의로 고소장 제출</t>
+          <t>1심 판결</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>정치 브로커 명태균 씨가 서영교 더불어민주당 의원을 허위사실 적시에 의한 명예훼손 혐의로 고소했습니다. 명 씨는 서 의원이 기자회견에서 조작된 각서를 제시하며 자신을 사기꾼으로 몰아갔다고 주장하며, 각서의 실제 작성자는 강혜경 씨라고 밝혔습니다. 현재 서울 중랑경찰서에 고소장이 제출된 상태입니다.</t>
+          <t>최태원 SK그룹 회장의 동거인 김희영 씨와 그의 가족에 대한 허위 루머를 유포한 유튜버가 1심에서 2000만원의 손해배상 판결을 받았다. 해당 유튜버는 김씨와 그의 어머니의 사생활과 관련한 인터넷 소문을 사실인 것처럼 유포한 혐의를 받았다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방인 서영교 의원은 국회의원으로서 자력이 충분하며(조건 2), 명태균 씨는 조작된 각서와 실제 작성자를 특정하며 구체적인 증거를 제시하고 있습니다(조건 5). 이미 허위사실 적시에 의한 명예훼손 혐의로 형사 고소가 진행 중이므로 공적 절차가 시작되었습니다(조건 6). 상대방 책임이 비교적 명확하다는 주장이 구체적입니다(조건 1).</t>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되고(적합 조건 1), 증거가 확보되었으나(적합 조건 5), 피해 금액이 2000만원으로 소송금융 투자 대상으로서 규모가 매우 작고(적합 조건 4 미충족), 집단적 피해가 아닌 개인 명예훼손 사건이며(적합 조건 3 미충족), 상대방의 자력 또한 불확실하여 투자 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000만원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>명태균, 서영교 고소… 조작된 각서로 명예훼손</t>
+          <t>최태원 동거인 루머 유포자 1심서 2000만원 배상 판결</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2309508.htm</t>
+          <t>https://www.hankyung.com/article/2026051219671</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-04-03 12:22:51.449789+00:00</t>
+          <t>2026-06-12 13:00:48.571244+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="3" t="inlineStr">
+      <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
-      <c r="E50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>대통령의 사회적 참사 피해자 조롱 근절 의지 표명</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>기사는 한 방송인이 과거 미투 운동 당시 성폭력 피해자 여성들에 대한 음모론 제기 문제로 인해 해당 방송에 출연하지 않겠다는 개인적인 입장을 밝히는 내용입니다. 특정 법적 분쟁이나 사건에 대한 보도가 아닙니다.</t>
+          <t>대통령과 청와대 관계자는 국가폭력 및 사회적 참사 피해자를 향한 패륜 행위와 조롱을 근절할 필요성을 강조했습니다. 이번 사안을 계기로 이러한 행위를 응징하겠다는 의지를 밝혔으나, 특정 사건이나 가해자는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 법적 분쟁이나 사건을 다루는 것이 아니라, 방송인의 개인적인 의견 표명에 가깝습니다. 소송의 주체, 대상, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
+          <t>기사는 대통령의 일반적인 입장 표명으로, 특정 사건이나 피해자, 가해자가 구체적으로 명시되어 있지 않습니다. 소송금융 투자를 위한 명확한 피고, 피해 규모, 증거 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[아침저널] 곽상언  김관영 한밤중 전격 제명 소식에 놀라...해명 기회 ...</t>
+          <t>스벅 수사 결과도 안 나왔는데  국민 심판 …'참사 조롱' 칼 빼든 이 대...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4075978</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052415460000436?did=NA</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-03 00:28:24.972895+00:00</t>
+          <t>2026-06-12 08:16:35.519002+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>신 후보</t>
+          <t>김세의 (가로세로연구소 대표)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>공익제보 진위 공방</t>
+          <t>김세의 대표 구속, 경찰 수사로 AI 조작 확인</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>명씨는 신 후보의 공익제보가 허위라고 주장하며 자신이 돈을 빌려준 피해자임에도 범죄자로 몰렸다고 비판했습니다. 그는 정치권이 의혹 인물을 영웅화하고 있다며 신 후보에게 사과를 요구했습니다. 이 사건은 공익제보의 진위 여부와 명예훼손에 대한 공방으로 보입니다.</t>
+          <t>유튜버 김세의가 생성형 AI로 증거자료를 조작하여 배우 김수현의 명예를 훼손한 혐의로 구속되었습니다. 김 대표는 김수현이 미성년자와 교제했다는 허위사실을 유포했으며, 경찰은 음성 녹취 파일과 카카오톡 화면 사진이 AI로 조작된 것으로 판단했습니다. 이로 인해 김수현은 이미지 추락과 함께 출연 계약 해지, 손해배상 소송 등 막대한 경제적 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(공익제보 진위 공방), 상대방의 자력이나 피해 규모가 불확실합니다. 또한 집단적 피해나 객관적 증거, 공적 절차 진행 여부도 파악되지 않아 소송금융 투자 적합도가 낮습니다.</t>
+          <t>상대방(김세의)의 AI를 이용한 증거 조작 책임이 경찰 수사로 명확히 확인되었고(적합 조건 1), 피해자(김수현)는 출연 계약 해지 및 손해배상 소송 등 막대한 경제적 피해를 입어 피해 규모가 크며(적합 조건 4), 경찰 수사를 통해 AI 조작 증거가 확보되었습니다(적합 조건 5). 또한, 김세의 대표가 구속되는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (막대한 경제적 피해 발생)</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (배우 김수현)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>명태균  신용한 공익제보 허위… 민주당 기획 의심</t>
+          <t>[사설] ‘녹취·카톡 조작’ 김세의 구속, AI 동원 범죄 대책 강구해야</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=291085</t>
+          <t>https://www.khan.co.kr/article/202605271815001</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-03 00:27:50.353981+00:00</t>
+          <t>2026-06-12 07:01:49.862120+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="2" t="inlineStr">
+      <c r="A52" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>태영호</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>형사 고소 및 민사 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등이 4.3 모독 발언에 대한 손해배상 청구 소송을 제기하여 재판이 진행 중이다. 백신옥 변호사가 소송을 맡아 재판 과정을 설명하며 끝까지 최선을 다하겠다는 의지를 밝혔다.</t>
+          <t>인터넷 방송인 카라큘라가 가수 MC몽을 상대로 1억 원 규모의 손해배상 청구 민사소송을 제기하고 형사 고소장을 접수했다. MC몽이 라이브 방송에서 카라큘라가 제보를 받고 영상을 게시했다는 허위 사실을 유포했다고 주장하며, 카라큘라는 이를 명백한 허위 사실로 반박하고 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등 다수의 피해자 단체가 손해배상 소송을 제기한 사건입니다. 상대방 책임이 비교적 명확하고(적합 조건 1), 집단적 피해 성격이 강하며(적합 조건 3), 관련 발언 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>MC몽의 허위 사실 유포 발언이 명확히 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 1억 원 규모의 손해배상 청구로 피해 규모가 상당하다(적합 조건 4). MC몽의 라이브 방송 발언 기록이 증거로 확보 가능하고(적합 조건 5), 형사 고소장이 접수되어 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>제주4.3희생자유족회 구성원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>추념식 전날 제주의 마지막 경고  4.3 모독 세력, 법으로 단죄하라</t>
+          <t>'채널 폐쇄' 카라큘라, MC몽에 1억 소송… 명백한 허위 사실  [RE:스타]</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=501228</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1046057/</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-04-02 12:56:24.197801+00:00</t>
+          <t>2026-06-10 22:16:12.430174+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A53" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>온라인 플랫폼 (디시인사이드, 일간베스트 저장소, 유튜브, 네이버뉴스 등), 왜곡 게시물 작성자</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소 및 손해배상 청구 예정</t>
+          <t>경찰 수사 및 검찰 송치 진행 중, 5·18기념재단 모니터링 및 시민 서포터즈 모집</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>사천시가 허위·왜곡 보도로 인해 시와 시민의 명예가 심각하게 훼손되었다며 언론중재위원회 제소는 물론 정정보도 및 손해배상 청구 등 강력한 법적 대응에 나섰습니다. 이는 우인수산 매입 공방과 관련된 보도에 대한 반박 기자회견에서 발표되었습니다.</t>
+          <t>5·18민주화운동에 대한 허위 주장과 폄훼 악성 콘텐츠가 온라인상에서 급증하고 있으며, 5·18특별법 제정에도 불구하고 처벌로 이어지는 경우는 드뭅니다. 5·18기념재단은 AI 모니터링을 통해 왜곡 게시물을 포착하고 있으며, 경찰은 5·18 특별법 위반으로 피의자를 입건하고 검찰에 송치하는 등 공적 절차가 진행 중입니다. 재단은 시민 서포터즈를 모집하며 왜곡에 맞서 진실을 지키기 위한 노력을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소 등 공적 절차가 진행 중이나(적합 조건 6), 소송 상대방(언론사)의 자력 및 피해 규모(손해배상액)가 불분명하며(적합 조건 2, 4), 집단적 피해의 구체적인 내용도 명확하지 않아(적합 조건 3) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>5·18 왜곡·폄훼 게시물 작성자 및 유포 플랫폼의 책임이 명확하고(적합 조건 1), 5·18 피해자와 유가족이라는 다수의 집단적 피해자가 존재합니다(적합 조건 3). AI 모니터링 및 경찰 수사 자료 등 객관적 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 검찰 송치 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 이 사건은 종결되지 않고 현재진행형으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5·18 피해자와 유가족 다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>사천 우인수산 매입 공방, 법정다툼 확산</t>
+          <t>“5·18 폭동” “북한국 개입”… 처벌법 비웃으며 ‘온라인 왜곡’ 기...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634076</t>
+          <t>https://www.segye.com/newsView/20260518514282?OutUrl=naver</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-04-02 12:52:46.389153+00:00</t>
+          <t>2026-06-10 10:28:04.578731+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>한겨레 기자</t>
+          <t>MC몽, 보도 매체</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>민사 손해배상 소송 진행 중</t>
+          <t>법적 조치 예고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>유병호 전 감사원 감사위원이 '윤 정부 3년 감사원의 민낯' 시리즈를 보도한 한겨레 기자를 상대로 수천만 원대의 손해배상 민사소송을 제기했다. 이 사건은 언론 보도로 인한 명예훼손 또는 손해배상 청구에 해당하며, 현재 소송이 진행 중이다.</t>
+          <t>가수 김민종 씨가 MC몽의 불법도박 관련 주장을 '명백한 허위사실'로 규정하며, 이를 보도한 매체에 대해서도 인격권 침해를 이유로 손해배상 청구 등 모든 법적 조치를 취하겠다고 밝혔습니다. 이는 김민종 씨 개인의 명예훼손 및 인격권 침해에 대한 법적 대응 예고입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함' (한겨레 신문사) 하나만 해당합니다. 피해 규모가 '수천만 원대'로 소송금융 투자 대상으로서 충분히 크지 않으며, 집단적 피해가 아닌 개인 소송입니다. 또한, 원고가 일반적인 피해자가 아닌 전직 고위 공직자라는 점도 소송금융의 취지와 다소 거리가 있습니다.</t>
+          <t>김민종 측이 MC몽의 주장을 '명백한 허위사실'로 규정하고 언론 매체의 인격권 침해에 대해 법적 조치를 예고하고 있어 상대방 책임이 명확하다고 주장하며, 허위사실 입증을 위한 증거 확보 가능성이 있습니다. 그러나 피해 규모가 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 충분하다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>'진술 회유' 의혹 박상용, 녹취 짜깁기 프레임 속 KBS 기자 고소</t>
+          <t>김민종, MC몽 불법도박 주장에 “명백한 허위사실, 법적 책임 묻겠다”...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316637</t>
+          <t>https://www.mk.co.kr/article/12051694</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-04-02 12:50:19.582929+00:00</t>
+          <t>2026-06-09 22:42:10.342916+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>정치인 간 의혹 제기 및 반박</t>
+          <t>AI 콘텐츠 확산으로 인한 2차 가해 논란</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>김재섭 국민의힘 의원이 정원오 더불어민주당 서울시장 예비후보에 대해 '칸쿤' 관련 의혹을 제기하며 기자회견을 가졌다. 이에 정원오 후보 측은 해당 의혹이 명백한 허위이며 제보 자료의 신빙성이 의심된다고 반박했다. 현재 양측의 공방이 진행 중이다.</t>
+          <t>AI 기술을 활용한 '청주여자교도소 5인방' 관련 콘텐츠가 유튜브 등 소셜미디어에 확산되면서, 해당 범죄의 피해자들이 심각한 2차 가해에 노출될 수 있다는 우려가 제기되고 있습니다. 이는 피해자들의 명예와 정신적 고통을 심화시킬 수 있는 문제로, 사회적 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 사건은 정치인 간의 명예훼손성 의혹 제기 및 반박에 해당하며, 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 대규모 피해 금액이 존재하지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>AI 콘텐츠 제작 및 유포자, 그리고 이를 방치한 소셜미디어 플랫폼의 책임이 비교적 명확하며(상대방 책임 명확), 유튜브 등 대형 플랫폼이 연루될 경우 배상 능력이 충분합니다(상대방 자력 충분). '범죄 피해자들'이 다수 존재하여 집단적 피해에 해당하고(집단적 피해), 확산된 AI 콘텐츠 자체가 명확한 증거가 됩니다(증거 확보 가능). 다수의 피해자에 대한 심각한 정신적 피해 및 명예훼손으로 인한 손해배상 가능성이 높습니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>김재섭  '미스터 칸쿤' 정원오 …채현일  감당 못할 똥볼 차 (종합)</t>
+          <t>청주여자교도소 5인방 화보? 쏟아지는 AI 콘텐츠에 2차 가해 논란</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6123844</t>
+          <t>https://www.chosun.com/national/national_general/2026/05/02/EZRRNL55YJAXLK4FOMXGCZGGGQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-04-02 12:27:09.007279+00:00</t>
+          <t>2026-06-08 05:15:13.452318+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>MC몽</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>민형사상 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>가수 MC몽이 틱톡 라이브 방송에서 김민종을 포함한 연예인들의 불법 도박 의혹을 제기했습니다. 이에 김민종 측은 해당 폭로가 명백한 허위사실임을 밝히며, MC몽에게 민형사상 법적 책임을 물을 것이라고 강경 대응을 시사했습니다. 김민종 측은 이로 인해 개인과 가족, 그리고 팬들이 겪는 정신적 고통과 사회적 평판 훼손이 심각한 수준에 이르렀다고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>MC몽이 틱톡 라이브 방송을 통해 김민종에 대한 허위 사실을 유포한 정황이 명확하며(상대방 책임 명확), 해당 방송 기록이 증거로 활용될 수 있습니다(증거 확보 가능). 그러나 집단적 피해가 아니며, 구체적인 금전적 피해 규모가 명시되지 않아 소송금융 투자 적합도가 'High'까지는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>[공식] 김민종  MC몽 폭로=허위사실, 안타깝고 착잡..법적 책임 물을 것...</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/05/19/2026051908334543186</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-06-07 22:41:59.415123+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>유튜버</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>경찰 수사 요청 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>배우 김수현의 소속사 골드메달리스트가 AI 조작 이미지를 이용해 허위 사실을 유포한 유튜버에 대해 경찰 수사를 요청했다. BBC 등 외신도 이 사건을 보도하며 AI 딥페이크 문제의 심각성을 지적했다. 소속사는 유튜버에게 민형사상 책임을 물을 예정이며, 유튜버는 100억 원 이상의 자산을 보유하고 있다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>상대방(유튜버)의 AI 조작 및 허위사실 유포 책임이 명확하며(적합 조건 1), 유튜버가 100억 원 이상의 자산을 보유하고 있다고 주장하여 자력이 충분할 것으로 보입니다(적합 조건 2). 또한, 경찰 수사가 진행 중(적합 조건 6)이며, 유명 연예인의 명예훼손 사건으로 피해 규모가 클 가능성이 있습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>1명 (김수현)</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>“김수현 AI 조작 증거에 당해” 英 BBC 보도 나왔다‥외신도 주목</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202605241543031910</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-06-06 20:26:57.413426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>A증권사, A증권사 연구원, 블로거</t>
+          <t>최강욱 전 의원, 강미정 등 정치인 및 유튜버</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>삼천당제약이 A증권사 및 연구원, 블로거에 대한 고소 및 손해배상 청구 예고. 한국거래소의 불성실공시법인 지정 예고 절차 진행 중.</t>
+          <t>서울중앙지방법원 1심 일부 승소 판결</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 애널리스트 분석과 블로거 의혹 제기 후 사흘 만에 시총 11조원 이상 증발했습니다. 이에 삼천당제약은 해당 증권사와 연구원, 블로거를 상대로 민·형사상 법적 조치를 즉각 착수하겠다고 예고했습니다. 한편 삼천당제약은 한국거래소로부터 불성실공시법인 지정 예고를 받은 상태입니다.</t>
+          <t>박상용 검사가 '울산지검 술판·분변 의혹'과 관련하여 명예가 훼손되었다며 최강욱 전 의원 등 정치인과 유튜버들을 상대로 제기한 손해배상 소송에서 서울중앙지방법원으로부터 일부 승소 판결을 받았습니다. 이 판결은 박 검사의 명예가 훼손되었음을 인정하는 내용입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>대기업 피고(A증권사)의 자력이 충분하고, 삼천당제약이 주장하는 피해 규모(시총 11조원 증발)가 매우 크다는 점은 긍정적입니다. 그러나 애널리스트의 분석이나 블로거의 의혹 제기가 '악의적인 허위 사실'임을 입증하기 어렵고, 삼천당제약 자체의 불성실공시 지정 예고 등 복합적인 요인이 주가 하락에 영향을 미쳤을 가능성이 있어 상대방 책임의 명확성과 증거 확보에 어려움이 예상됩니다.</t>
+          <t>이 사건은 박상용 검사가 명예훼손 손해배상 소송에서 이미 '일부 승소' 판결을 받은 사건으로, 소송금융의 새로운 투자 기회 발굴에 부적합합니다. (부적합 조건: 이미 종결된 사건 - 판결 선고) 또한 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인 소송이라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>11조 5천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (박상용 검사)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>사흘새 시총 11조원 증발한 삼천당, ‘애널리스트 분석’에 소송 예고</t>
+          <t>박상용 검사 '특활비 술판의혹' 손배소 일부 승소</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>kormedi.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://kormedi.com/?p=2803547</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1056329</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-04-01 13:04:10.162810+00:00</t>
+          <t>2026-06-06 13:52:47.882757+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="3" t="inlineStr">
+      <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>허위사실 유포로 인한 피해 발생</t>
+          <t>정치인 간 '고발전' 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>청주시 지북동에서 해장국집을 운영하는 봉씨가 카페 점주와 이름이 같다는 이유로 '음료 3잔 횡령'이라는 허위사실 유포의 피해자가 되었다. 기사는 이와 같은 무고한 피해자가 속출하고 있음을 보도하며 비방 자제를 당부했다.</t>
+          <t>지방선거를 앞두고 정원오 후보에게 '주폭 의혹'과 '폭행사건 추가 의혹'이 제기되었고, 이에 대해 정원오 측은 고발로 맞대응하며 양측 간 '고발전'이 격화되고 있습니다. 오세훈 후보는 검증 토론을 제안하며 신경전이 고조되고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, 상대방의 자력 여부도 파악하기 어렵습니다. 피해 규모 또한 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 지방선거를 앞두고 정치인 간의 '주폭 의혹' 및 '폭행사건 추가 의혹'에 대한 '고발전'을 다루고 있습니다. 이는 명확한 민사상 손해배상 청구권이 발생한 사건으로 보기 어려우며, 특정 피해자나 구체적인 피해 규모가 명시되어 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모, 집단성 등)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>'음료 3잔 횡령' 허위사실 난무...엉뚱한 피해자 속출</t>
+          <t>정원오-오세훈, 격차 좁혀지며 '신경전 격화'…주폭 의혹에 고발전까지</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260401016&amp;PRO_CODE=4</t>
+          <t>https://www.news1.kr/politics/assembly/6167034</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-04-01 12:45:47.771796+00:00</t>
+          <t>2026-06-06 12:00:40.716350+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="3" t="inlineStr">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>스타벅스코리아, 신세계그룹</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 비하했다는 논란에 휩싸였다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했다. 다만 정 회장의 형사책임 인정 가능성은 낮다는 관측도 나온다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분 - 스타벅스코리아, 신세계그룹), 3(집단적 피해 - 5·18 유공자·유족 등), 5(증거 확보 가능 - 경찰 수사 진행), 6(공적 절차 진행 중 - 경찰 수사)에 해당한다. 사회적 파장이 크고 다수의 피해자가 존재하여 집단적 민사상 손해배상 청구 가능성이 높다. 다만, 기사에서 형사책임 인정 가능성이 높지 않다고 언급되어 민사상 책임 입증 및 손해액 산정에 대한 추가 검토가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>5·18 유공자·유족 등 다수</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>'6억 vs 600만' 양극화에 내부 폭발…숫자로 본 삼성전자 임협 투표</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052715411983310</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-06-05 07:00:43.382025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>김세의 (가로세로연구소 대표)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>김세의 가로세로연구소 대표 구속, 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>유튜브 채널 '장사의 신' 은현장 씨가 '가로세로연구소' 김세의 대표의 구속 소식에 눈물을 흘렸다. 은 씨는 가세연의 허위 폭로로 회사 신뢰와 사업이 무너지고 매출 급감 및 직원 구조조정을 겪었다고 주장하며, 김수현, 쯔양 등 다른 유명인들도 피해를 입었다고 언급했다. 김세의 대표는 성폭력범죄 및 명예훼손 등의 혐의로 구속되었다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방(가세연 김세의 대표)의 책임이 성폭력범죄 및 명예훼손 등 혐의로 구속영장이 발부되어 명확하며, 검찰 수사 등 공적 절차가 진행 중입니다. 은현장 씨 외에도 김수현, 쯔양 등 다수의 유명인이 피해를 입었고, 은씨는 사업체 매출 급감 및 구조조정 등 큰 피해를 주장하여 피해 규모가 클 것으로 예상됩니다. 유튜브 방송 내용 등 객관적 증거 확보도 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>“김수현 마음 안다”…‘장사의 신’ 은현장, ‘악연’ 김세의 구속에...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10757264?ref=naver</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-06-03 07:03:22.936744+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A61" s="3" t="inlineStr">
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>구미시장</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>항소 진행 예정</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>이승환 씨가 항소를 선언하며 변호인단을 확대할 예정입니다. 기사 본문이 깨져 정확한 사건 내용은 파악하기 어렵지만, 구미시장과 관련된 소송으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>기사 본문이 깨져서 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>항소 선언 이승환, 역대급 변호인단 예고 “다섯 배 늘려, 구미시장 세...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202605140638102110</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-06-01 00:46:33.383850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>MC몽 (신동현)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>형사 고소장 접수 및 민사소송 제기</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>유튜버 카라큘라가 가수 MC몽을 허위사실 적시에 의한 명예훼손 혐의로 형사 고소하고 1억 원 규모의 민사소송을 제기했습니다. MC몽은 틱톡 라이브 방송에서 카라큘라가 500만 원을 받고 영상을 내렸다는 허위 발언을 한 것으로 알려졌습니다. 카라큘라는 해당 발언이 명백한 허위사실임을 주장하며 법적 대응에 나섰습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>MC몽의 허위사실 적시 발언이 틱톡 라이브를 통해 이루어져 증거 확보가 용이하며(적합 조건 5), 1억 원 규모의 손해배상 청구로 피해 규모가 작지 않습니다(적합 조건 4). 또한 형사 고소장 접수를 통해 공적 절차가 이미 진행 중입니다(적합 조건 6). MC몽은 연예인으로서 일정 수준의 자력을 가질 것으로 예상됩니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>유튜버 카라큘라, MC몽 발언에 고소장 접수... 제보 받거나 영상 내린 적...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>ent.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010316810&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-05-30 22:16:19.159480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>31기 영숙</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>허위사실 공표 혐의로 고발 진행 중</t>
+          <t>방송 출연자 간의 논란 종결 단계</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>보성군수 경선 후보의 아들이 대한모터스포츠협회에서 임금 및 퇴직금을 체불당한 피해자임에도 불구하고, 이에 대한 허위사실 공표 혐의로 6명이 고발되었다. 고발인 측은 급여 내역과 사실확인서를 증거로 제시하며 선거판 혼탁을 주장하고 있다.</t>
+          <t>나는 솔로 31기 출연자 영숙이 방송 중 언행에 대한 논란에 대해 사과하고 반성하는 글을 올리며 댓글창을 폐쇄했습니다. 다른 출연자들에 대한 배려 부족과 '동정' 발언 등에 대해 후회하며, 이제 일상으로 돌아가겠다고 밝혔습니다. 이는 방송 출연자 간의 사회적 논란으로, 법적 분쟁으로 발전할 가능성은 낮아 보입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 비교적 명확하며(허위사실 공표 혐의), 증거가 확보되어 있고(급여 내역, 사실확인서), 이미 공적 절차(고발)가 진행 중인 점이 긍정적이다. 그러나 소송 상대방의 자력(허위사실 공표자 6명 또는 대한모터스포츠협회)이 불확실하고, 피해자 수가 1명으로 집단적 피해에 해당하지 않아 투자 매력이 낮다.</t>
+          <t>상대방의 책임이 법적으로 명확하지 않고, 피해 규모가 작으며, 상대방의 자력이 충분하지 않을 가능성이 높습니다. 또한, 집단적 피해가 아니며, 이미 사회적 논란이 종결되는 분위기입니다. (적합 조건 1, 2, 3, 4 미충족, 부적합 조건 '이미 종결된 사건' 해당 가능성)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>보성군수 경선 앞두고 '허위사실 공표' 혐의 6명 고발…선거판 혼탁</t>
+          <t>자기객관화 부족  31기 영숙, 재차 입 열었다..댓글창 폐쇄[전문]</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353801</t>
+          <t>https://www.starnewskorea.com/star/2026/05/28/2026052808385585229</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:46.112667+00:00</t>
+          <t>2026-05-30 07:03:31.880407+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+      <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>허위사실 유포에 대한 법적 대응 예고 (형사고발 및 민사상 손해배상 청구 포함)</t>
+          <t>방송 출연자 간 갈등 및 2차 가해 폭로</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>이철우 경북도지사 예비후보 측이 허위사실 유포, 비방, 명예훼손에 대해 법적 대응을 예고했습니다. 선대위 관계자는 허위사실을 작성, 공유, 유포, 지시한 모든 관련자에게 형사고발 및 민사상 손해배상 청구를 포함한 엄중한 법적 책임을 묻겠다고 밝혔습니다.</t>
+          <t>SBS Plus, ENA '나는 솔로' 31기 출연자 순자에 대한 왕따설과 이후 2차 가해 폭로가 발생했다는 내용의 기사입니다. '걸스토크' 단체 채팅방에서 서운함을 토로한 내용이 언급됩니다. (기사 본문 훼손으로 상세 내용 파악 불가)</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않고 자력 확인이 어려우며, 피해 규모가 크지 않을 가능성이 높습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 아직 법적 대응을 예고하는 단계로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>기사 본문이 심하게 훼손되어 내용을 파악할 수 없습니다. 제목만으로 판단할 때, 방송 출연자 간의 왕따설 및 2차 가해 폭로에 관한 사건으로 추정됩니다. 이는 주로 개인 간의 명예훼손 또는 정신적 손해배상 청구로 이어질 가능성이 높으며, 소송 상대방의 자력(대기업/기관 아님), 집단적 피해 규모(다수 피해자 아님), 피해 금액의 대규모성 등 소송금융 적합 조건에 부합하지 않을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>31기 순자 왕따설 후 2차 가해 폭로  걸스토크 단톡방, 서운함 토로하자...</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=106883569533</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:03:10.577513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>허웅</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>KCC 허웅 선수가 전 연인에 대한 명예훼손 혐의로 첫 재판을 받았으며, 공소사실을 모두 부인했습니다. 피해자는 허웅 선수가 언론을 통해 임신 중절, 금전 요구 등에 관해 발언하여 명예를 훼손했다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>개인 간 명예훼손 사건으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다. 상대방(개인)의 자력이 대기업, 금융기관 등과 같이 충분하다고 보기 어려우며, 이미 형사 재판이 진행 중이고 공소사실을 부인하고 있어 책임 명확성이 아직 확정되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 이철우 측,  각종 플랫폼, SNS 등에서 허위사실 유포, 조...</t>
+          <t>'전 연인 명예훼손' KCC 허웅, 첫 재판서 공소사실 모두 부인</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>thesportstimes.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727115</t>
+          <t>http://www.thesportstimes.co.kr/news/articleView.html?idxno=373053</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:34.829904+00:00</t>
+          <t>2026-05-30 06:29:46.387706+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>민형사상 법적 대응 예고</t>
+          <t>수사 당국에 고소장 접수, 형사소송 및 민사소송 예정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>경북지사 경선 막판에 이철우 후보 측 선대위가 김재원 후보 측을 상대로 공직선거법상 허위사실 공표, 명예훼손 등으로 형사 고발 및 민사상 손해배상 청구를 병행하겠다고 밝혔다. 전담 법률지원단을 구성하여 증거 수집에 나설 예정이다.</t>
+          <t>걸그룹 아이브 소속사 스타쉽엔터테인먼트가 멤버들에 대한 명예훼손, 허위사실 유포, 성희롱 등 악성 콘텐츠 제작 및 유포자들에 대해 강경한 법적 대응을 예고했다. 팬 제보와 자체 모니터링을 통해 수집된 증거를 바탕으로 수사 당국에 고소장을 접수했으며, 형사고소와 민사소송을 포함한 엄중한 법적 조치를 지속할 예정이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>정치인 간의 명예훼손 및 허위사실 공표 관련 법적 대응 예고로, 소송 상대방의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 보기 어렵습니다. 또한 집단적 피해나 대규모 피해 금액이 확인되지 않으며, 사건의 성격상 정치적 쟁점이 강해 순수한 손해배상 청구로서의 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 수사 당국에 고소장이 접수되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 불특정 다수의 개인으로 자력 확보가 어렵고, 피해 규모를 금전적으로 특정하기 어렵다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[위클리오늘] 경북지사 경선 막판 '법적대응' 난타전…이철우·김재원 ...</t>
+          <t>아이브, 명예훼손·허위사실 유포에 강경 대응… 관용·예외 없이 법적...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>weeklytoday.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.weeklytoday.com/news/articleView.html?idxno=768539</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/12/2026051290062.html</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:36.160415+00:00</t>
+          <t>2026-05-30 01:18:11.375547+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="3" t="inlineStr">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>과거 법적 공방 승소로 종결</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>가수 편승엽이 3번의 이혼과 스캔들로 얽힌 과거 법적 공방에서 승소했으나, 이로 인한 대중의 싸늘한 시선 때문에 가수 활동을 중단해야 했던 어려움을 토로했습니다. 현재는 4번째 결혼으로 가정을 이루고 배다른 5남매를 양육 중인 근황을 전했습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 법적 공방은 이미 '승소'로 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 대한 투자를 대상으로 하므로, 이미 종결된 사건은 부적합 조건에 명확히 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>편승엽, 3번 이혼+소송→現 4혼 근황  배다른 5남매 양육권 책임지며 사...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/05/17/2026051708443290345</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-05-28 22:44:58.337558+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A69" s="4" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>AI 밈 유포로 인한 5·18 희생자 명예훼손 발생</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>스타벅스 '탱크데이' 논란 이후 5·18 광주민주화운동을 조롱하는 전두환 AI 합성 이미지가 온라인에 유포되고 있습니다. 법률 전문가는 이러한 AI 밈 제작 및 유포 행위가 명예훼손죄 및 5·18민주화운동 특별법 위반에 해당하며, 책임은 프롬프트 입력자에게 있다고 분석했습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>주요 책임이 AI 밈을 생성하고 유포한 개별 자연인에게 있어 상대방의 자력 확보가 어렵습니다 (적합 조건 2번 미충족). 비록 5·18 희생자 및 유족이라는 집단적 피해자(적합 조건 3번 충족)와 명확한 책임 소재(적합 조건 1번 충족), 증거 확보 가능성(적합 조건 5번 충족)이 있으나, 소송금융 투자 회수 가능성이 낮아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>5·18 희생자, 부상자 또는 그 유족 다수</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>전두환이 스타벅스에??5·18 조롱하는 '가짜 AI 밈' 만들면 누구 책임일...</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/7P11O7YL1EXC</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-05-24 07:03:19.079893+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장, 스타벅스코리아</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 고발 진행 중, 대통령의 법적 조치 강조</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장의 5·18 비하 논란으로 스타벅스코리아 대표가 경질되고 정 회장이 사과했음에도 파장이 확산되고 있습니다. 광주·전남 시민사회단체들이 정 회장 사퇴를 촉구하고, 서민민생대책위원회는 정 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했습니다. 이재명 대통령은 국가폭력범죄 미화 행위를 강력히 응징하고 관련 시효 폐지 입법을 촉구하며 사안의 심각성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>대기업 피고(신세계그룹, 스타벅스코리아)가 명확하며, 5·18 민주화운동 피해자 및 유족이라는 다수의 피해자가 존재합니다. 시민사회단체 143곳이 집단적으로 대응하고 있으며, 이미 경찰 고발이라는 공적 절차가 진행 중입니다. 이재명 대통령까지 언급하며 사안의 심각성과 법적 조치 가능성을 강조하고 있어 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>5·18 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>5·18 비하 파장 확산…李  독버섯 뿌리 뽑아야</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605210464&amp;t=NNv</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-05-24 07:00:14.834511+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>무신사, 스타벅스 (신세계그룹)</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>선거대책위원회 법률지원단 구성, 증거 수집 및 형사 고발, 민사상 손해배상 청구 예정</t>
+          <t>시민단체가 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발하여 수사 진행 예정.</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>이철우 경상북도지사 예비후보 선거대책위원회가 온라인 및 오프라인에서 확산되는 허위사실 유포에 대해 강경 대응 방침을 밝혔다. 선대위는 전담 법률지원단을 구성해 증거를 수집 중이며, 허위사실 유포자들에게 형사 고발 및 민사상 손해배상 청구 등 법적 책임을 묻겠다고 경고했다.</t>
+          <t>이재명 대통령이 스타벅스의 5·18 비하 논란과 무신사의 박종철 열사 조롱 광고를 강도 높게 비판했다. 이에 여당 내에서는 스타벅스 출입 자제령이 확산되었고, 시민단체는 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>적합 조건으로 증거 확보 가능성(선대위 법률지원단 구성)과 공적 절차 진행 예정(형사 고발)이 확인됩니다. 그러나 상대방의 자력(익명 개인)이 불분명하고, 피해 규모(명예훼손)의 금전적 특정 및 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 무신사와 스타벅스의 광고/이벤트는 대통령의 비판과 시민단체의 고발로 책임이 명확하며, 대기업으로서 자력이 충분하다. 논란이 된 광고 내용이 증거로 존재하고, 경찰 고발을 통한 공적 절차가 진행 중이다. 그러나 민사상 손해배상 청구를 위한 구체적인 피해자 집단과 금전적 피해 규모가 명확하지 않아 소송금융 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>1명 (이철우 후보)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>이철우 선대위 “허위사실 유포 엄정 대응…법적 책임 끝까지 묻겠다”</t>
+          <t>이번엔 무신사 광고 소환… “어떻게 사람의 탈을 쓰고”</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026033115092058288?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.segye.com/newsView/20260520516815?OutUrl=naver</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:53.491004+00:00</t>
+          <t>2026-05-23 07:02:44.993468+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>허위사실 유포·명예훼손 세력</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>형사고발 및 민사소송 예정</t>
+          <t>허위사실 유포에 대한 법적 대응 예고 (형사 고소 및 민사 손해배상 청구 예정)</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>이철우 경북도지사 선거대책위원회가 허위사실 유포 및 명예훼손 세력에 대해 형사고발 및 민사상 손해배상 청구를 예고했습니다. 직접 게시자, 공유·재유포자, 지시·교사자 모두 법적 조치 대상이며, 익명 계정 사용자도 수사기관 협조를 통해 신원을 특정할 계획입니다.</t>
+          <t>MC몽이 커뮤니티와 SNS를 통해 김민종에 대한 허위 사실을 폭로하자, 김민종 소속사 SM엔터테인먼트가 이를 전면 부인하며 강경한 법적 대응을 예고했다. 소속사는 허위사실 유포자에 대해 형사 고소는 물론 민사상 손해배상 청구 등 모든 법적 조치를 취할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>소송 상대방(허위사실 유포·명예훼손 세력)이 불특정 다수이며 자력 확인이 어렵고, 집단적 피해가 아닌 특정 개인(후보자)에 대한 피해로 소송금융의 핵심 적합 조건인 다수의 피해자 및 충분한 자력의 피고가 불분명합니다. 다만, 형사고발이 예고되어 공적 절차 진행 가능성은 있습니다.</t>
+          <t>MC몽의 허위사실 유포에 대한 김민종 측의 강경 대응으로 상대방 책임이 비교적 명확하며(적합 조건 1), 허위사실 유포 게시물 등 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 명예훼손 사건이며, 구체적인 피해 규모가 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김민종)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[6.3지선-경북도지사] 이철우 선대위,  허위사실 유포·명예훼손 세력 끝...</t>
+          <t>김민종, MC몽 폭로에 직접 입 열었다  허위사실 강경 대응  [전문]</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=513924</t>
+          <t>http://www.stoo.com/article.php?aid=106710763756</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:28.653577+00:00</t>
+          <t>2026-05-21 07:32:38.597389+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>김문수 국회의원</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>기자회견을 통해 사과 촉구 및 법적 소송 가능성 시사, 공직선거법 위반 여부 검토 중</t>
+          <t>유튜버 카라큘라, MC몽 고소 및 1억 원 손해배상 소송 제기. 김민종, 노머스 등 추가 법적 대응 예고.</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>김문수 국회의원이 순천시 종합스포츠센터 사업에 찬성한 시의원 12명의 명단을 SNS에 공개하며 '거수기', '꼭두각시'라고 비판. 이에 이복남, 최미희, 우성원 시의원 3명이 기자회견을 열어 김 의원의 사과와 비방 중단을 촉구하고, 명예훼손 및 공직선거법 위반 여부를 검토하여 법적 대응을 예고함.</t>
+          <t>래퍼 MC몽이 라이브 방송에서 김민종 등 연예계 인사들의 불법 도박 모임 의혹을 제기하며 추가 폭로를 예고했다. 이에 김민종 측은 허위사실이라며 법적 대응을 예고했고, 유튜버 카라큘라는 MC몽을 고소하고 1억 원의 손해배상 소송을 제기했다. 노머스 또한 법적 대응을 시사하며 진실 공방이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>김문수 국회의원의 SNS 게시물로 인한 시의원들의 명예훼손 책임이 비교적 명확하며(적합 조건 1), 해당 게시물 자체가 증거로 존재함(적합 조건 5). 12명의 시의원이 피해를 입은 집단적 피해 사례이며(적합 조건 3), 공직선거법 위반 여부 검토 등 관련 절차가 진행 중임(적합 조건 6). 상대방이 국회의원으로서 자력이 일반인보다 충분하며(적합 조건 2), 공직선거법 위반 가능성까지 있어 법적 쟁점이 명확하고 사회적 관심이 높을 것으로 예상됨.</t>
+          <t>MC몽의 폭로 내용이 허위사실인지 여부가 쟁점인 명예훼손 사건으로, 진실 공방이 치열하여 상대방 책임이 명확하다고 보기 어렵다. (적합 조건 1 불충족) 또한 집단적 피해가 아닌 개별적인 명예훼손 소송으로, 소송금융 투자 대상으로서의 매력이 낮다. (적합 조건 3 불충족)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 이상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>순천시의원 3명 “김문수 사과해”...‘국힘’ 불참</t>
+          <t>MC몽  못 다한 얘기 하겠다  2차 라방 강행</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706925?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260519_0003636470</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-31 12:50:34.330722+00:00</t>
+          <t>2026-05-21 06:49:21.764563+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>스타벅스코리아 (SCK컴퍼니)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>형사 사건 벌금형 선고 및 피해자와 합의</t>
+          <t>기업 내부 징계 진행, 대통령 비판</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>아파트 단체 대화방에서 이웃을 비방하여 명예훼손 혐의로 기소된 50대 A씨가 벌금형을 선고받았다. 재판부는 A씨가 피해자와 합의한 점을 고려했다. 이 사건은 형사 절차가 종결된 상태이다.</t>
+          <t>스타벅스코리아가 5·18 민주화운동 기념일에 '탱크 데이' 등 부적절한 문구를 사용한 프로모션으로 논란을 빚었다. 신세계그룹 정용진 회장은 책임자를 경질하는 등 강력한 징계를 지시했으며, 이재명 대통령도 이를 비판했다. 해당 사건은 기업의 사회적 책임과 역사 인식을 둘러싼 공분으로 확산되고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>형사 사건이 벌금형으로 종결되었고 피해자와 합의가 이루어졌다는 점에서 소송금융 투자 대상으로서의 신규성이 낮고, 이미 종결된 사건으로 판단됩니다. 또한, 상대방이 개인이며 피해 규모가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>스타벅스코리아가 5·18 기념일에 부적절한 마케팅을 진행하여 상대방 책임이 명확하고(적합 조건 1), 신세계그룹 계열사로 자력이 충분합니다(적합 조건 2). 또한, 해당 프로모션 문구 등 증거 확보가 용이합니다(적합 조건 5). 그러나 피해자들의 직접적인 금전적 피해 규모가 불분명하며, 집단적 피해로 인한 손해배상 청구권 구성이 어려울 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>아파트 단체 대화방서 이웃 비방한 50대, 벌금형</t>
+          <t>스타벅스 ‘5·18 탱크데이’ 일파만파…대표는 경질·비난은 지속</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407090</t>
+          <t>https://biz.heraldcorp.com/article/10740522?ref=naver</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:34.996833+00:00</t>
+          <t>2026-05-20 13:16:53.392802+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>JTBC</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>민·형사상 절차 대응 진행 중</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>한 여성이 JTBC 프로그램으로 인해 허위사실 유포 및 명예훼손 피해를 입었다고 주장하며, 자신의 권리 보호를 위해 민·형사상 법적 절차 대응을 진행 중이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>상대방(JTBC)의 책임이 명확하고 자력이 충분하며, 문제가 된 방송 내용이 증거로 확보 가능합니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 사건으로, 소송금융 투자에 적합한 수준의 대규모 피해 금액이 아닐 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>'상간녀가 방송 나왔다' 저격당한 여성  아직 재밌는 얘기 많다  의미심...</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6152550</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-05-15 07:01:20.537415+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>롯데 자이언츠</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>구단 사과 및 담당자 업무 배제 조치, 팬들의 추가 조치 요구</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>롯데 자이언츠 공식 유튜브 채널 '자이언츠TV'가 영상 자막에 극우 성향 온라인 커뮤니티 '일베' 표현을 사용해 논란이 되었다. 구단은 공식 사과하고 대행사 직원을 업무 배제했으나, 팬들은 대행사 계약 해지 및 노진혁 선수와 기아 타이거즈 구단에 대한 직접적인 사과를 요구하고 있다. 일부 팬들은 민사 책임까지 언급하며 구단에 대한 실망감을 표출했다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>롯데 자이언츠(대기업)의 공식 채널에서 발생한 문제로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 명백한 증거(영상)가 존재합니다(적합 조건 5). 그러나 피해 규모가 주로 정신적/명예훼손적 성격으로 금전적 피해액 산정이 어렵고, 집단적 금전적 피해로 이어질지는 불확실하여(적합 조건 4 불확실) 적합도를 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>노진혁 선수 및 다수의 팬</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>롯데 자이언츠 일베 자막 쓴 직원 업무 배제에도 팬 반발…“노진혁·기...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260512010002732</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-05-14 07:02:20.625575+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D75" t="inlineStr">
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>박진성 시인</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>박진성 시인 형사 유죄 판결(징역 1년 8개월) 및 법정 구속, 민사 1심 판결 선고. 피해자 사망.</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>문단 내 성희롱 피해를 폭로했던 김현진씨가 오랜 법정 싸움 끝에 사망했다. 가해자로 지목된 박진성 시인은 김씨의 폭로를 '허위 미투'로 주장하며 2차 가해를 했고, 이에 김씨는 명예훼손으로 고소하여 박 시인은 징역 1년 8개월의 실형을 선고받았다. 민사 소송에서도 김씨의 폭로가 허위로 보기 어렵다는 판결이 나왔다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>피해자의 사망으로 신규 소송 주체가 불분명하며, 주요 법정 싸움(형사 유죄 판결, 민사 1심 판결)이 이미 상당 부분 진행되거나 종결된 상태임. 상대방의 자력 또한 불확실하여 투자 회수 가능성이 낮음. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>1명 (김현진씨), 다만 문단 내 성폭력 피해자 다수 존재 가능성 언급</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>'문단 내 성희롱' 피해 폭로했던 김현진씨 사망... 애도의 물결 이어져</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003225785&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-05-12 17:39:27.713012+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>최동석</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D76" t="inlineStr">
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>박지윤 측 고소로 최동석의 명예훼손 혐의에 대한 경찰 수사 진행 중. 별개로 최동석이 제기한 상간 소송 항소심 진행 중.</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>박지윤 측이 온라인 악성 루머 유포 혐의로 최동석을 고소하여 경찰이 수사 중입니다. 최동석은 혐의를 부인하고 있으며, 양측은 명예훼손을 둘러싸고 대립하고 있습니다. 또한, 최동석이 제기한 상간 소송은 1심에서 기각되었으나 항소하여 현재 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>명예훼손 혐의에 대한 경찰 수사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 있습니다(적합 조건 5). 상대방(최동석)은 전 아나운서로 어느 정도 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 개인 간의 명예훼손 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 상대방 책임이 아직 명확히 입증되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>1명 (박지윤)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>박지윤 루머 유포, 범인은 최동석?…경찰, 피의자 특정 수사 중</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-04-28/202604280100188010012256</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-05-07 04:39:16.403167+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>콘라트 베르코비치</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>명예훼손 소송 제기</t>
+          <t>폴란드 의회에서 발생한 사건으로, 나치 상징물 사용에 대한 형사 처벌 가능성이 언급됨.</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>뉴욕한인회가 문영운, 박경은 이사를 상대로 명예훼손 소송을 제기했습니다. 원고 측은 피고들이 한인회와 이사회, 회장 및 이사장의 명예를 훼손했다고 주장하며 변호사 비용, 정신적 피해보상 및 소송 관련 모든 비용을 배상할 것을 요구했습니다.</t>
+          <t>폴란드 의원이 홀로코스트 추모일에 이스라엘 국기에 나치 문양을 합성한 깃발을 들고 연설하며 이스라엘의 팔레스타인 탄압을 비판했습니다. 이는 반유대주의 행위로 규탄받았으며, 폴란드에서는 나치 상징물 사용 시 최대 3년의 징역형에 처해질 수 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건: 상대방 자력), 집단적 피해가 아닌 단일 원고의 명예훼손 소송으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(부적합 조건: 집단적 피해, 피해 규모).</t>
+          <t>해당 사건은 폴란드 의원의 정치적 시위 행위로, 나치 상징물 사용에 대한 형사 처벌 가능성이 언급되나, 소송금융의 주요 투자 대상인 명확한 민사상 손해배상 청구권 및 피해 규모가 불분명합니다. 특정 가능한 피해자 집단이나 구체적인 금전적 피해가 없어 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>뉴욕한인회, 문영운·박경은 이사 제소</t>
+          <t>홀로코스트 추모날, 나치 문양 넣은 이스라엘 국기로 항의</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260330172439680</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260415/133748261/2</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-31 12:22:27.122377+00:00</t>
+          <t>2026-05-02 21:10:46.980635+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>김미나 시의원</t>
+          <t>이수정</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>민사 소송 항소심 진행 중, 형사 기소 상태</t>
+          <t>손해배상 청구소송에서 패소 판결 선고</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>김미나 시의원이 이재명 대통령 관련 명예훼손성 발언을 SNS에 게시하여 유족 측으로부터 민사 소송을 당했다. 1심에서 1억4000만원 배상 판결을 받았으나 김 시의원이 항소했으며, 별도로 형사 기소도 된 상태이다.</t>
+          <t>이수정 씨가 자신의 SNS에 윤 전 대통령 관련 허위사실을 유포하여 손해배상 청구소송에서 패소한 결과가 확인되었습니다. 해당 게시물에는 부정선거 음모론을 주장하는 내용이 포함되어 있었습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 명확), 6(공적 절차 진행 중)에 해당합니다. 김미나 시의원이 SNS에 명예훼손성 발언을 하여 1심에서 1억4000만원 배상 판결을 받았고 형사 기소까지 된 상황으로, 상대방의 책임이 명확하며 피해 규모도 상당합니다.</t>
+          <t>상대방 책임이 명확하고 증거가 확보되었으나(적합 조건 1, 5), 피해 규모가 크지 않고 집단적 피해가 아니며(적합 조건 3, 4 불해당), 상대방의 자력 또한 불확실하여(적합 조건 2 불확실) 소송금융 투자 매력이 낮습니다. 이미 판결이 선고된 사건으로, 원고 측의 소송금융 필요성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>1억4000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>‘李 대통령 명예훼손’ 김미나 시의원 기소</t>
+          <t>[비하인드 뉴스] '또 유죄' 이수정…가짜뉴스 빠진 심리 뭐길래</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485397</t>
+          <t>https://news.jtbc.co.kr/article/NB12294738?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-31 00:31:24.341886+00:00</t>
+          <t>2026-04-30 07:23:21.459703+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>김미나 창원시의원</t>
+          <t>네티즌</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사재판 진행 예정</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>김미나 창원시의원이 이재명 대통령과 김현지 청와대 제1부속실장을 비방하는 글을 SNS에 게시하여 정보통신망법상 명예훼손 혐의로 불구속 기소되었습니다. 더불어민주당 경남도당과 일반 시민의 고발로 수사가 진행되었으며, 김 시의원은 이태원 참사 유가족 관련 막말로 이미 민형사 소송을 겪은 바 있습니다.</t>
+          <t>민희진 전 대표가 악성 댓글을 작성한 네티즌들을 상대로 제기한 두 건의 손해배상 청구 소송에서 일부 승소하여 총 120만원의 위자료를 받게 되었습니다. 서울서부지법은 지난 2월 이와 같이 판결했습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>김미나 시의원의 책임이 명확하고(적합 조건 1), 이미 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), SNS 게시글이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않을 수 있습니다.</t>
+          <t>이 사건은 이미 1심 판결이 선고되어 종결된 사건으로, 부적합 조건(이미 종결된 사건)에 해당합니다. 또한, 위자료 총액이 120만원으로 소송금융 투자 대상으로서의 피해 규모(적합 조건 4번)가 매우 작아 경제성이 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120만원</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>‘자식 나눈 사이’ 막말 김미나 창원시의원 또 재판받는다</t>
+          <t>민희진, 악플러 소송서 일부 승소…위자료 총 120만원 받는다</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1251775.html</t>
+          <t>https://www.chosun.com/national/national_general/2026/04/20/NYGNNFUEU5FFLFN43RQVEJGM7Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:49.070847+00:00</t>
+          <t>2026-04-27 10:27:47.941142+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>이재명</t>
+          <t>월스트리트 저널, 다우존스, 뉴스코프 외</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>한동훈 전 대표의 공개 사과 요구</t>
+          <t>플로리다주 연방지방법원 1심 기각 후 수정 소장 제출 예정</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>한동훈 전 대표가 이재명 대통령에게 '청담동 술자리' 및 '백해룡 가짜뉴스'를 부추긴 것에 대한 사과를 요구했습니다. '청담동 술자리' 의혹은 한 전 대표가 제기한 10억 원 손해배상 소송에서 일부 승소 판결을 받았으며, '백해룡 가짜뉴스'는 검찰 수사 결과 허위로 밝혀졌습니다. 한 전 대표는 이 대통령이 100% 가짜뉴스를 부추겼음에도 사과하지 않았다고 주장합니다.</t>
+          <t>도널드 트럼프 전 대통령이 월스트리트 저널의 외설 편지 보도에 대해 100억 달러 규모의 명예훼손 소송을 제기했으나, 법원은 '실질적 악의' 입증 부족을 이유로 기각했다. 트럼프 측은 수정 소장 제출 및 재소송 방침을 밝혔다. 이 사건은 트럼프와 엡스타인 간 과거 친분을 재부각하며 정치적 공방을 야기했다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 사건은 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). '청담동 술자리' 의혹은 법원 판결로 일부 승소했고, '백해룡 가짜뉴스'는 검찰 수사로 허위임이 확인되어, 이재명 대통령이 이를 부추겼다는 주장에 대한 법적 근거가 탄탄합니다.</t>
+          <t>공인에 대한 명예훼손 소송으로 '실질적 악의' 입증이 매우 어려워 상대방 책임이 명확하지 않음. 이미 1심에서 이 요건 미충족으로 기각되었으며, 재소송 시에도 동일한 법적 난관에 부딪힐 가능성이 높음. (적합 조건: 상대방 자력 충분, 피해 규모 큼)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>10억 원 이상 추정</t>
+          <t>100억 달러 (약 15조 원)</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>한동훈 “‘그알’ 사과 받은 李대통령, 내 가짜뉴스도 사과해야”</t>
+          <t>미국 법원, 트럼프의 외설 편지 보도한 WSJ 상대 '15조 원' 소송 기각</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202604140734332501</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-04-26 19:38:26.388771+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>FBI 확인 연락 및 사칭 계정 신고, 관련 사기 조직 경찰 검거 사례 언급</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>방송인 박은지가 자신의 사진을 도용한 로맨스 스캠 피해를 고백하며 주의를 당부했습니다. 과거 FBI로부터 사칭 여부 확인 연락을 받았으며, 최근에도 사칭 계정이 신고되는 등 피해가 지속되고 있습니다. 로맨스 스캠은 조직적인 범죄로 발전하고 있으며, 다수의 연예인도 사진 도용 피해를 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(사칭 및 사기), 로맨스 스캠 조직의 특성상 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. FBI 수사 및 경찰 검거 사례가 있지만, 이는 형사 절차이며 민사상 손해배상 청구 및 집행은 별개의 문제입니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>박은지 “내 사진 도용, FBI에서 전화 와”…‘로맨스 스캠’ 피해</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L82" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A83" s="4" t="inlineStr">
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10724438?ref=naver</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-04-26 19:38:23.993887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>전직 공무원</t>
+          <t>전한길</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>공직선거법 위반 고발 진행 중, 민사상 손해배상 청구 예정</t>
+          <t>검찰 구속영장 청구</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>명재성 후보 캠프가 전직 공무원을 허위사실 유포 혐의로 공직선거법 위반 고발했습니다. 캠프 측은 허위 정보를 유포한 사람들에 대해 추가 고발을 예고하며 민사상 손해배상 청구 의사를 밝혔습니다. 수사당국과의 협력을 통해 증거를 확보하고 대응할 방침입니다.</t>
+          <t>유명 강사 전한길 씨가 자신이 운영하는 유튜브 채널을 통해 이 대통령과 국회의원에 대한 허위 사실을 유포하여 명예를 훼손한 혐의로 검찰이 구속영장을 청구했습니다. 검찰은 전 씨가 자기 이익을 목적으로 전기통신설비에 의해 허위 통신을 한 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방의 허위사실 유포 책임이 명확하게 특정되고, 증거 확보를 통해 공직선거법 위반 고발이 진행 중이며 민사상 손해배상 청구까지 예고되어 소송의 기초가 마련되어 있습니다. (적합 조건 1, 5, 6) 다만, 피해 규모와 피해자 수가 명확히 제시되지 않았고, 상대방의 자력 여부도 불분명하여 추가 확인이 필요합니다.</t>
+          <t>상대방(전한길)의 책임이 유튜브 채널을 통한 허위 사실 유포로 비교적 명확하며, 검찰이 구속영장을 청구할 정도로 증거가 확보되었고 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해자가 특정 소수(이 대통령, 국회의원)로 집단적 피해나 대규모 피해 금액을 기대하기 어렵고, 상대방의 자력도 기사만으로는 명확히 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>명재성 캠프, 전직 공무원 허위사실 유포 공직선거법 위반 고발</t>
+          <t>[속보] 검찰 전한길 구속영장 청구  이 대통령 이준석 명예훼손, 사안 중...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260330500373</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333770</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:32.978807+00:00</t>
+          <t>2026-04-26 07:00:18.164758+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>검찰 구속영장 청구, 실질심사 예정</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>유튜버 전한길 씨가 자신의 채널을 통해 이재명 대통령과 이준석 개혁신당 대표에 대한 허위사실을 유포하여 명예를 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 검찰은 전 씨가 가짜뉴스를 반복적으로 양산·유포하고 재범 및 도주의 우려가 있다고 판단했습니다. 전 씨는 인용 보도일 뿐이라는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(검찰 구속영장 청구), 유튜브 채널 영상 등 증거 확보가 용이하며, 검찰 수사라는 공적 절차가 진행 중입니다. 다만, 피해자가 특정 소수이고, 상대방의 자력이 대기업 수준은 아니며, 피해 규모가 명확히 수억 원 이상으로 특정되지 않아 집단소송 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>검찰, 전한길 구속영장 청구… 가짜뉴스 반복 양산</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2313230.htm</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-04-26 07:00:10.216412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>전한길 (본명 전유관)</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 기각</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>한국사 강사 출신 유튜버 전한길씨가 이재명 대통령과 이준석 대표에 대한 허위 사실 유포로 명예훼손 혐의를 받고 있습니다. 경찰 수사 중 구속영장이 기각되었으며, 전씨는 재인용 보도임을 주장하고 있습니다. 피해자들은 더불어민주당 등으로부터 고발당한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>유튜버 전한길씨의 명예훼손 혐의는 유튜브 영상 등 증거가 명확하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 피해자가 특정 소수이며 집단적 피해가 아니고, 피고인의 자력 및 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>2명 (이재명, 이준석)</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>[법조브리핑] 법원, ‘李 명예훼손’ 전한길 구속영장 기각 外</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260416528328?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-04-19 07:00:59.335042+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D86" t="inlineStr">
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>60대 남성</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>이태원 참사 관련 허위 사실 유포 및 명예훼손 혐의로 법적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>이태원 참사 희생자들을 비방하는 허위 게시물 362건을 유포한 60대 남성이 법적 절차를 밟고 있음. 이 남성은 과거 '서울대 고문 사건' 주동자로 실형을 선고받은 전력이 있으며, 구속 전까지 법무사 시험 강의를 진행했음.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>피고의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하며(적합 조건 3, 4), 증거가 충분하고(적합 조건 5), 이미 법적 절차가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인으로 자력에 대한 정보가 없어 투자 회수 가능성이 낮아(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>이태원 참사 희생자 및 유가족 다수</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>[단독] '이태원참사 마약테러설' 60대, '서울대 프락치 사건' 주동자였다</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6139368</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-04-19 07:00:27.454565+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>조니 소말리</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A87" s="3" t="inlineStr">
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>형사 재판 판결 선고 및 법정 구속</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>미국 유튜버 조니 소말리가 '소녀상 모욕' 등 자극적인 콘텐츠 제작으로 타인에게 상당한 고통을 준 혐의로 법정 구속되었다. 재판부는 피고인의 범행 수법이 불량하고 피해자로부터 용서받지 못한 점을 양형 이유로 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방의 책임은 명확하나(적합 조건 1), 피해 규모가 주로 정신적/상징적 손해로 소송금융 투자에 적합한 대규모 금전적 손해배상 청구로 이어지기 어려움. 또한 상대방의 자력(적합 조건 2)이 충분한지 불확실하며, 이미 형사 절차가 종결되어 신규 민사 소송 발굴의 여지가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>'소녀상 모욕' 미국 유튜버 조니 소말리 법정 구속</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=833075</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-04-19 02:13:43.231546+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I87" t="inlineStr">
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>가짜뉴스 주장 및 배상책임 촉구</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>이언주 최고위원이 전한길 강사의 '이재명 대통령 중국 망명' 발언을 가짜뉴스로 규정하며 배상책임을 물어야 한다고 주장했습니다. 국민들이 엉터리 사실로 인해 잘못된 인식과 판단을 하게 되어 피해를 입었다고 언급하며 엄벌을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 전한길 강사의 발언이 법적으로 명확한 가짜뉴스이며 배상책임이 인정될지 불분명합니다. 상대방의 자력이 대기업/공공기관 수준으로 충분하다고 보기 어려우며, 피해 규모와 피해자 수가 구체적으로 특정되지 않아 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>이언주 “전한길 ‘李대통령 中망명?’ 가짜뉴스, 배상책임 물어야”</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=302233</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-04-15 07:31:41.763531+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>고현선 지회장, 우희종 서울대 명예교수</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 예정</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>전진경 대표가 고현선 지회장과 우희종 서울대 명예교수를 상대로 1억 원의 손해배상 청구 소송을 제기했으며, 해당 사건은 판결 선고를 앞두고 있다. 경찰은 '카라 골드바·탈세 의혹 제기는 정당한 비판'이라고 밝혀 소송의 쟁점에 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>원고(전진경 대표)의 소송금융 적합도를 판단할 때, 경찰이 '의혹 제기는 정당한 비판'이라고 밝혀 상대방 책임이 명확하지 않다(적합조건 1 불충족). 또한, 피해 금액이 1억 원으로 소송금융 투자 기준인 '수억 원 이상'에 미달하며(적합조건 4 불충족), 상대방의 자력도 충분하지 않다(적합조건 2 불충족). 집단적 피해도 아니다(적합조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A88" s="3" t="inlineStr">
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>경찰 “카라 골드바·탈세 의혹 제기는 정당한 비판”</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=301969</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-04-14 21:44:34.767854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...149 lines deleted...]
-      <c r="D90" t="inlineStr">
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>삼천당제약</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>서초경찰서에 형사고소, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송 제기</t>
+          <t>삼천당제약이 애널리스트와 블로거를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 '가짜 뉴스'를 유포한 혐의로 6명을 서초경찰서에 형사고소하고, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송을 제기했습니다. 전 구청장은 가짜 뉴스로 서초의 미래를 멈출 수 없다고 강조했습니다.</t>
+          <t>삼천당제약이 부정적 의견을 제시한 증권사 애널리스트와 관련 내용을 확산한 블로거를 상대로 허위 사실 유포를 이유로 소송을 제기했다. 시장에서는 이러한 소송이 비판적 분석을 위축시킬 수 있다는 우려가 제기되고 있다. 현재 소송이 진행 중인 상황이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>전 구청장이 6명을 상대로 명예훼손 형사고소 및 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(형사고소 및 민사소송)가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모와 상대방의 자력에 대한 정보가 부족하여 'High' 등급으로 판단하기는 어렵습니다.</t>
+          <t>기사 내용은 삼천당제약이 애널리스트와 블로거를 상대로 소송을 제기한 상황으로, 소송금융의 일반적인 고객인 '원고(피해자)'가 명확하지 않습니다. 애널리스트와 블로거는 현재 피고의 위치에 있으며, 이들이 삼천당제약을 상대로 반소 또는 별도 소송을 제기할 가능성은 있으나, 그 책임의 명확성(적합 조건 1)이나 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기 어렵습니다. 또한 집단적 피해(적합 조건 3)도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>“마타도어 아닌 진심·실력으로 평가받겠다”</t>
+          <t>반토막 난 황제주…삼천당제약, 신뢰 회복 '사면초가'</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583092?ref=naver</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=442994</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:37.424782+00:00</t>
+          <t>2026-04-06 00:47:37.555003+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>민형사 소송 모두 종결</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>SBS '그것이 알고 싶다'의 조폭연루설 보도와 관련하여 이 대통령이 제기했던 정정보도 및 손해배상 청구 등 민·형사 소송이 2019년 3월 모두 종결되었다. 기사는 해당 사안이 재심의나 징벌적 손해배상 대상이 될 수 있는지 여부를 논하고 있다. 방송심의소위원회도 소송이 일단락된 점을 고려했다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>이 사건은 '그알' 보도에 대한 민·형사 소송이 2019년 3월 모두 종결되었다고 명시되어 있어 (부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로 부적합합니다. 비록 상대방인 SBS가 자력이 충분한 대기업이지만, 이미 법적 절차가 마무리된 사안이므로 새로운 투자 기회를 찾기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>SBS '그알' 조폭연루설, 재심의-징벌적손배 대상일까</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316650</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:45:36.964301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A93" s="3" t="inlineStr">
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>경찰 불송치 결정 후 이의신청 및 항고 진행 중, 증거 확보를 위한 민사소송 병행</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>경찰의 1차 수사종결권 행사 이후 불송치 결정이 늘면서, 피해자들이 증거 확보를 위해 별도의 민사소송까지 제기하며 법률 비용이 크게 증가하고 있습니다. 가공식품 업체 A씨의 경우 명예훼손 사건으로 500만원대였던 법률 비용이 1500만원으로 늘어났으며, 이는 형사사법 시스템 전체의 비효율성을 초래하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>경찰의 불송치 결정 증가로 인해 피해자들이 증거 확보를 위해 민사소송을 병행하며 법률 비용이 3배 이상 증가하는 등 시스템적 문제가 발생하고 있습니다. 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 볼 수 있으며, 증거 확보가 민사소송을 통해 가능하고 공적 절차(경찰, 검찰, 이의신청, 항고)가 진행 중인 상황입니다. (적합 조건 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>1500만원 (법률 비용)</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>개인 (A씨), 유사 피해자 다수 예상</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>경찰 대신 증거 찾으려 500만원짜리 민사소송…법률비 3배 늘어</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25417729</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:33:35.917749+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A94" s="4" t="inlineStr">
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>개혁신당 전 당원 A씨</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 확정</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>개혁신당 전 당원 A씨가 이준석 대표에 대한 허위 사실을 온라인에 유포하여 정보통신망법상 명예훼손 혐의로 기소되었다. 1심 법원은 A씨에게 징역 6개월에 집행유예 2년을 선고했으며, 검사와 A씨 모두 항소하지 않아 판결이 확정되었다. 법원은 유명 정치인을 상대로 한 허위사실 유포의 사회적 파급력을 고려하여 죄책이 무겁다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1) 허위사실 유포에 대한 법원의 유죄 판결로 증거가 확보되었으나(적합 조건 5), 해당 형사 재판은 이미 1심에서 확정되어 종결된 사건이다(부적합 조건). 소송금융은 진행 중인 민사 소송에 대한 자금 지원이 목적이므로, 종결된 사건은 투자 대상에서 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>1명 (이준석 대표)</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>[단독] ‘이준석 대표 계엄 당일 성매매’ 허위 글 개혁신당 전 당원, 허...</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10709867?ref=naver</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:23:45.283522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D94" t="inlineStr">
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I94" t="inlineStr">
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>민·형사 소송 등 법적 대응 방침 발표</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>한국대부금융협회는 불법사금융업자를 '불법대부업자'로 잘못 지칭하여 업권 이미지를 훼손하는 단체와 표현물에 대해 민·형사 소송 등 적극적인 법적 대응을 할 방침이라고 밝혔다. 협회는 이러한 용어 오사용이 업권 이미지에 부정적인 영향을 미친다고 주장한다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>한국대부금융협회가 업권 이미지 훼손에 대해 민·형사 소송을 예고하여 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 확인이 어렵고, 피해 규모 산정이 불명확하여 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>대부금융협회  용어 오사용 법적 대응</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>jemin.com</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835624</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:45:29.357992+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>스토킹 관련 명예훼손 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>배우 서유리 씨가 스토킹 피해를 겪던 중 명예훼손 가해자로 지목되어 소송에 휘말렸으며, 이에 대해 끝까지 싸우겠다는 의지를 밝혔습니다. 이는 개인적인 법적 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>개인적인 스토킹 및 명예훼손 관련 분쟁으로, 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 자력(적합 조건 2) 및 피해 규모(적합 조건 4)가 불분명하여 소송금융 투자 대상으로 적합도가 낮습니다. 기사 본문이 손상되어 상세 분석이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>서유리, 스토킹 피해 → 명예훼손 가해자 됐다  끝까지 싸울 것</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17753896601782397002</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:32:55.018264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A96" s="3" t="inlineStr">
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>스토킹처벌법 위반 고소 및 명예훼손 맞고소로 검찰 송치, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>성우 서유리 씨가 2020년부터 온라인 커뮤니티에서 스토킹 피해를 당했다고 주장하며 A씨를 고소했습니다. 그러나 수사 지연 후 서유리 씨가 SNS에 가해자 정보를 포함한 탄원서 양식을 공유하자, A씨는 서유리 씨를 명예훼손으로 맞고소하여 서유리 씨는 현재 피의자 신분으로 검찰에 송치된 상태입니다. 스토킹 사건은 5개월째 결론이 나지 않고 있으며, 서유리 씨는 보호 조치 종료와 함께 진실을 밝히겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '이미 공적 절차가 진행 중'에 해당하나, 상대방의 자력이 불분명하고 집단적 피해가 아니며, 금전적 피해 규모를 특정하기 어렵습니다. 특히 피해자가 오히려 명예훼손 피의자가 된 복잡한 상황으로 법적 쟁점이 많아 승소 가능성 및 손해배상액 예측이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>스토킹 피해자가 피의자로 …서유리, 명예훼손 맞고소에 '분통'</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/entertainment/2026/04/05/2026040519565089034</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:32:03.184150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D97" t="inlineStr">
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>미상 (스토커)</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>명예훼손으로 피소되어 피의자 신분으로 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>방송인 서유리가 스토킹 피해 사실을 SNS에 공개한 후, 해당 스토커로부터 허위사실 적시에 의한 명예훼손으로 피소되어 현재 피의자 신분으로 전환되었습니다. 스토킹 피해자가 명예훼손 피의자가 된 복잡한 상황으로, 진실 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>이 사건은 개인적인 명예훼손 소송으로, 집단적 피해가 아니며(적합 조건 3 불충족), 상대방(스토커)의 자력 또한 불분명합니다(적합 조건 2 불충족). 또한, 피해자였던 서유리가 피의자가 된 상황으로 책임 소재가 명확하지 않아 소송의 승소 가능성 및 피해 규모 추정이 어렵습니다(적합 조건 1, 4, 5 불충족).</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>서유리, 스토킹 피해자에서 피의자 됐다…명예훼손으로 피소</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1775376169517966005</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:19:51.960914+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>경찰 신고 접수</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>당진시장 경선 관련 기사에서 한 인물이 비방 유인물의 피해자임을 주장하며 경찰에 신고했다고 언급됩니다. 또한 단톡방 게시물과 폭력 수사 의혹이 객관적으로 확인된 사실이라고 짧게 언급되어 있으나, 구체적인 사건 경위나 관련 당사자는 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 모호하여 소송금융 투자 대상으로서의 구체적인 사건 정보를 파악하기 어렵습니다. 상대방의 책임 명확성, 자력, 피해 규모 등이 전혀 특정되지 않습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>[2026 지선 돌직구 지상토론-당진시장 경선] 송노섭▶김기재</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>idjnews.kr</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>http://www.idjnews.kr/news/articleView.html?idxno=215592</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:26:47.093531+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>양도경</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...159 lines deleted...]
-      <c r="I99" t="inlineStr">
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>개인적 피해 발생 및 구직 활동 방해</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>유연석 캐릭터는 지난 사건으로 인한 연구소 피해보상액과 생활 비용으로 상당한 재정적 어려움을 겪고 있습니다. 양도경의 방해로 블랙리스트에 올라 면접에서 계속 탈락하며 구직에 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>이 기사는 드라마/영화 시놉시스로 보이는 허구적 내용으로, 실제 소송금융 투자 대상이 될 수 없습니다. 만약 실제 사건이라 가정하더라도, 피해 규모가 불분명하고 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>'사생활 논란' 박상철, 결국 N잡러 준비  굴삭기→배 면허 취득</t>
+          <t>'신이랑 법률사무소' 유연석, 귀신 보는 변호사 복귀 선언! 분당 최고 8...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-28/202603280100188920013021</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=75720</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-28 00:39:12.998990+00:00</t>
+          <t>2026-04-04 12:15:45.598637+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>김기서 충남도의원, 김기일 부여군의원</t>
+          <t>전국 경찰서, 지방자치단체 등 관계기관 및 반복적으로 오용하는 단체</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>허위사실 유포에 따른 공직선거법 위반 및 명예훼손 혐의로 고소장 제출 및 손해배상 청구 소송 제기</t>
+          <t>한국대부금융협회, 민·형사 소송 등 법적 조치 예고</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>김민수 씨는 김기서 충남도의원과 김기일 부여군의원을 허위사실 유포에 따른 공직선거법 위반 및 명예훼손 혐의로 고소장을 제출했습니다. 이와 함께 1억 원 규모의 손해배상 청구 소송도 제기하여 현재 법적 절차가 진행 중입니다.</t>
+          <t>한국대부금융협회는 '불법 대부업'이라는 용어 오사용이 대부업권의 이미지를 훼손하고 불법사금융 확산을 부추긴다고 주장했다. 협회는 전국 경찰서와 지자체 등 관계기관에 용어 사용 협조 공문을 발송하고, 반복적으로 잘못된 표현을 사용하는 단체에 대해 민·형사 소송 등 법적 조치를 취할 계획이다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>개인 간의 명예훼손 및 공직선거법 위반 관련 분쟁으로, 집단적 피해가 아니며 피해 금액(1억 원)이 소송금융 투자 대상으로서는 상대적으로 작습니다. 또한 상대방이 대기업이나 금융기관이 아닌 개인이므로 자력에 대한 불확실성이 있습니다.</t>
+          <t>한국대부금융협회가 '불법 대부업' 용어 오사용으로 인한 업권 이미지 훼손에 대해 소송을 예고하고 있음. 이는 협회 회원사 전체에 대한 집단적 피해에 해당하며, 상대방(경찰서, 지자체 등 공공기관)은 자력이 충분함. 용어 오사용 사례는 증거 확보가 용이하나, 명예훼손 등 법적 책임 입증 및 피해 금액 산정이 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>한국대부금융협회 회원사 전체</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>김민수  법정서 가릴 것  vs 김기서  불응 시 법적 대응 …의혹 제보 진...</t>
+          <t>대부협회  불법대부업 오사용엔 소송 …'불법사금융업' 사용요청</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=601122</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/03/2026040390317.html</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-27 13:12:53.295593+00:00</t>
+          <t>2026-04-03 13:15:21.010916+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>대부협회의 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>한국대부금융협회는 불법사금융업자를 '불법대부업자'로 잘못 지칭하는 표현물에 대해 민·형사소송 등 법적 대응에 나설 것이라고 밝혔습니다. 협회는 이러한 잘못된 용어 사용이 대부업 전체를 범죄 집단으로 오인하게 할 수 있다고 주장하며, 대부업계의 명예를 보호하기 위한 조치라고 설명했습니다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>이 기사는 한국대부금융협회가 '불법사금융'을 '불법대부업'으로 잘못 지칭하는 표현물에 대해 법적 대응을 예고하는 내용입니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자가 강력한 상대방을 상대로 손해배상을 청구하는 사건이 아닙니다. 상대방의 책임이 명확하다고 보기 어렵고, 상대방의 자력 또한 불분명하며, 집단적 피해나 큰 피해 규모가 특정되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>대부협회  불법사금융을 '불법대부업'으로 표현하면 소송 대응</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>weekly.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7158321</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:02:00.145874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>해당 언론사 및 기자</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>형사 고소 및 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>로아앤코는 자신들의 차명거래에 대한 언론 보도가 허위 사실에 기반한 악의적인 프레임이라고 주장하며, 해당 언론사 및 기자를 상대로 허위사실 적시에 의한 명예훼손 형사 고소와 손해배상 청구 등 민사상 책임을 물을 계획이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>상대방 책임(허위 사실 여부)이 핵심 쟁점이며, 집단적 피해(적합 조건 3)나 공적 절차 진행(적합 조건 6)에 해당하지 않습니다. 상대방의 자력(적합 조건 2), 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5) 또한 불확실하여 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>로아앤코  차명거래 악의적 프레임 보도…허위 사실 법적 대응</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>widedaily.com</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.widedaily.com/news/articleView.html?idxno=291624</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:52:56.949923+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사 소송 예정</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>로아앤코 온성준 회장이 특정 언론사 및 기자의 악의적인 허위 사실 유포로 명예훼손 피해를 입었다고 주장하며, 형사 고소 및 민사상 손해배상 청구 등 강력한 법적 대응을 예고했습니다. 현재 법적 절차는 시작되지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>본 사건은 로아앤코 온성준 회장 개인에 대한 명예훼손 주장으로, 집단적 피해가 아니며(적합 조건 3 미충족), 상대방 언론사의 자력 또한 불분명합니다(적합 조건 2 미충족). 피해 규모가 특정되지 않았고, 단일 원고 사건으로 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>로아앤코 온성준 회장  악의적인 허위 사실유포… 강력 법적 대응 예정...</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>nbntv.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339801</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:51:10.958498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>모 언론매체</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>언론사 대상 형사 고소 및 민사 손해배상 청구 예정, 정보 유출 경위 수사 요청 예정</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>로아앤코그룹이 차명거래 의혹을 보도한 언론매체에 대해 허위 보도라며 강경 대응을 예고했다. 로아앤코 측은 해당 사안이 이미 사법기관 조사를 거쳐 범죄 사실이 인정된 바 없다고 주장하며, 보도 과정에서 민감한 개인정보와 사법 관련 정보가 유출된 정황에 대해서도 수사를 요청할 방침이다. 이에 따라 언론사를 상대로 명예훼손 형사 고소 및 손해배상 청구 등 법적 조치를 진행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>로아앤코 그룹은 과거 사법기관 조사에서 무혐의 판단을 받았다는 명확한 증거를 가지고 있으며(적합 조건 5), 민감 정보 유출에 대한 공무상 비밀누설 등 추가 공적 절차(수사)를 요청할 예정임(적합 조건 6). 그러나 상대방 언론사의 자력과 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업의 명예훼손 사건임.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>1개 기업 (로아앤코그룹)</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>로아앤코 그룹  차명거래 의혹 보도 악의적…형사·민사 대응</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260403105227514</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:48:57.019812+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>토트넘 신임 감독</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>공개 사과 진행</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>토트넘 신임 감독이 과거 발언으로 인해 피해자 관점을 외면했다는 비판을 받자 공개 사과했습니다. 이 발언의 여파는 토트넘 부임 과정에서도 이어져 일부 팬 단체가 문제를 제기했습니다. 기사는 발언의 내용이나 구체적인 피해에 대한 정보 없이 논란이 있었다는 사실만 전달하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고, 어떤 발언으로 인해 어떤 피해가 발생했는지 구체적인 정보가 전혀 없어 소송의 쟁점이나 피해 규모를 파악하기 어렵습니다. 소송 상대방의 법적 책임 여부, 피해자 수, 피해 금액 등 소송금융 투자에 필요한 핵심 정보가 모두 '미상'이므로 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>'데뷔전도 안 했는데' 토트넘 신임 감독, 공개 사과... 상처받은 모든 이...</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=807579</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:30:22.252911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I102" t="inlineStr">
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>서영교 더불어민주당 의원</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>허위사실 적시에 의한 명예훼손 혐의로 고소장 제출</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>정치 브로커 명태균 씨가 서영교 더불어민주당 의원을 허위사실 적시에 의한 명예훼손 혐의로 고소했습니다. 명 씨는 서 의원이 기자회견에서 조작된 각서를 제시하며 자신을 사기꾼으로 몰아갔다고 주장하며, 각서의 실제 작성자는 강혜경 씨라고 밝혔습니다. 현재 서울 중랑경찰서에 고소장이 제출된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>상대방인 서영교 의원은 국회의원으로서 자력이 충분하며(조건 2), 명태균 씨는 조작된 각서와 실제 작성자를 특정하며 구체적인 증거를 제시하고 있습니다(조건 5). 이미 허위사실 적시에 의한 명예훼손 혐의로 형사 고소가 진행 중이므로 공적 절차가 시작되었습니다(조건 6). 상대방 책임이 비교적 명확하다는 주장이 구체적입니다(조건 1).</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
-[...94 lines deleted...]
-      <c r="A104" s="3" t="inlineStr">
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>명태균, 서영교 고소… 조작된 각서로 명예훼손</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2309508.htm</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:22:51.449789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...278 lines deleted...]
-      </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>국민의힘 중앙여성위원회는 장경태 의원이 경찰의 검찰 송치 결정에도 불구하고 자신을 피해자로 주장하며 피해자에게 사과하지 않고 있다고 비판했습니다. 이는 장경태 의원과 관련된 미상의 사건에 대한 경찰 수사가 진행되어 검찰로 넘어갔음을 시사합니다.</t>
+          <t>기사는 한 방송인이 과거 미투 운동 당시 성폭력 피해자 여성들에 대한 음모론 제기 문제로 인해 해당 방송에 출연하지 않겠다는 개인적인 입장을 밝히는 내용입니다. 특정 법적 분쟁이나 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>경찰이 검찰 송치를 결정하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수가 불분명하여 소송금융 투자 매력이 높지 않습니다.</t>
+          <t>기사 내용은 특정 법적 분쟁이나 사건을 다루는 것이 아니라, 방송인의 개인적인 의견 표명에 가깝습니다. 소송의 주체, 대상, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>국민의힘  탈당은 '민주 범죄자 구출 매뉴얼', 피해자 사과 없는 장경태...</t>
+          <t>[아침저널] 곽상언  김관영 한밤중 전격 제명 소식에 놀라...해명 기회 ...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117584</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4075978</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-27 12:24:03.892424+00:00</t>
+          <t>2026-04-03 00:28:24.972895+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>신 후보</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>공익제보 진위 공방</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>명씨는 신 후보의 공익제보가 허위라고 주장하며 자신이 돈을 빌려준 피해자임에도 범죄자로 몰렸다고 비판했습니다. 그는 정치권이 의혹 인물을 영웅화하고 있다며 신 후보에게 사과를 요구했습니다. 이 사건은 공익제보의 진위 여부와 명예훼손에 대한 공방으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고(공익제보 진위 공방), 상대방의 자력이나 피해 규모가 불확실합니다. 또한 집단적 피해나 객관적 증거, 공적 절차 진행 여부도 파악되지 않아 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>명태균  신용한 공익제보 허위… 민주당 기획 의심</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=291085</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:27:50.353981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D109" t="inlineStr">
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>태영호</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등이 4.3 모독 발언에 대한 손해배상 청구 소송을 제기하여 재판이 진행 중이다. 백신옥 변호사가 소송을 맡아 재판 과정을 설명하며 끝까지 최선을 다하겠다는 의지를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등 다수의 피해자 단체가 손해배상 소송을 제기한 사건입니다. 상대방 책임이 비교적 명확하고(적합 조건 1), 집단적 피해 성격이 강하며(적합 조건 3), 관련 발언 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>제주4.3희생자유족회 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>추념식 전날 제주의 마지막 경고  4.3 모독 세력, 법으로 단죄하라</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>jejusori.net</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=501228</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:56:24.197801+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A110" s="3" t="inlineStr">
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소 및 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>사천시가 허위·왜곡 보도로 인해 시와 시민의 명예가 심각하게 훼손되었다며 언론중재위원회 제소는 물론 정정보도 및 손해배상 청구 등 강력한 법적 대응에 나섰습니다. 이는 우인수산 매입 공방과 관련된 보도에 대한 반박 기자회견에서 발표되었습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소 등 공적 절차가 진행 중이나(적합 조건 6), 소송 상대방(언론사)의 자력 및 피해 규모(손해배상액)가 불분명하며(적합 조건 2, 4), 집단적 피해의 구체적인 내용도 명확하지 않아(적합 조건 3) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>사천 우인수산 매입 공방, 법정다툼 확산</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=634076</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:52:46.389153+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D110" t="inlineStr">
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>한겨레 기자</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I110" t="inlineStr">
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>민사 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>유병호 전 감사원 감사위원이 '윤 정부 3년 감사원의 민낯' 시리즈를 보도한 한겨레 기자를 상대로 수천만 원대의 손해배상 민사소송을 제기했다. 이 사건은 언론 보도로 인한 명예훼손 또는 손해배상 청구에 해당하며, 현재 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함' (한겨레 신문사) 하나만 해당합니다. 피해 규모가 '수천만 원대'로 소송금융 투자 대상으로서 충분히 크지 않으며, 집단적 피해가 아닌 개인 소송입니다. 또한, 원고가 일반적인 피해자가 아닌 전직 고위 공직자라는 점도 소송금융의 취지와 다소 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A111" s="4" t="inlineStr">
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>'진술 회유' 의혹 박상용, 녹취 짜깁기 프레임 속 KBS 기자 고소</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316637</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:50:19.582929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>김재섭 국민의힘 의원</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>정치인 간 의혹 제기 및 반박</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>김재섭 국민의힘 의원이 정원오 더불어민주당 서울시장 예비후보에 대해 '칸쿤' 관련 의혹을 제기하며 기자회견을 가졌다. 이에 정원오 후보 측은 해당 의혹이 명백한 허위이며 제보 자료의 신빙성이 의심된다고 반박했다. 현재 양측의 공방이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>이 사건은 정치인 간의 명예훼손성 의혹 제기 및 반박에 해당하며, 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해나 대규모 피해 금액이 존재하지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>김재섭  '미스터 칸쿤' 정원오 …채현일  감당 못할 똥볼 차 (종합)</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6123844</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:27:09.007279+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>김재섭</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>정치적 논란 및 법적 대응 검토 중</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>서울시장 예비후보 정원오 전 구청장이 멕시코 칸쿤 출장과 관련하여 김재섭 의원으로부터 의혹을 제기받았습니다. 기사에서는 김재섭 의원의 의혹 제기가 어설프고 증거가 부족하다는 패널들의 평가가 주를 이루며, 정원오 후보 측은 법적 대응을 검토 중인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>이 사건은 서울시장 예비후보에 대한 정치적 의혹 제기 및 논란에 관한 기사로, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않습니다. 상대방 책임이 명확하지 않고(적합 조건 1), 피해 규모가 크다고 보기 어려우며(적합 조건 4), 집단적 피해가 발생하지 않았고(적합 조건 3), 공적 절차가 진행 중인 단계도 아닙니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>김종혁  추미애, 경기도의회와 매일 싸울까 걱정 [한판승부]</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6495168?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260402073038</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:25:23.323179+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>불륜녀 B</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>명예훼손 고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>조갑경, 홍서범 부부의 둘째 아들 A군이 불륜 논란에 휩싸였으며, 불륜녀 B씨를 상대로 명예훼손 고소가 진행 중입니다. B씨는 SNS를 통해 분노를 표출했고, 소속사 측은 아들이 피해자라고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>개인적인 명예훼손 분쟁으로, 상대방(불륜녀 B)의 자력이 충분하지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건이며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>조갑경, 아들 불륜 논란 타격 없었다‥딸뻘 찐팬+잘 나갔던 과거 자랑(...</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202604011927156110</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:19:03.393015+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D111" t="inlineStr">
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>A증권사, A증권사 연구원, 블로거</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E111" t="inlineStr">
-[...354 lines deleted...]
-      </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>악성 게시물 관련 민·형사 소송 진행 중, 스토킹 관련 형사 재판 진행 중, 커뮤니티 대상 법적 대응 검토 중</t>
+          <t>삼천당제약이 A증권사 및 연구원, 블로거에 대한 고소 및 손해배상 청구 예고. 한국거래소의 불성실공시법인 지정 예고 절차 진행 중.</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>빅히트 뮤직은 방탄소년단에 대한 조직적이고 동시다발적인 악성 게시물에 대해 실시간 모니터링 및 채증을 통해 민·형사 소송 절차를 진행 중입니다. 과거 악성 게시물 작성자들이 벌금형을 선고받은 사례가 있으며, 스토킹 행위자는 구속기소 되어 재판에 회부된 상태입니다. 소속사는 어떠한 합의나 선처 없이 강경하게 대응할 것이며, 악성 게시물 방치 커뮤니티에 대한 법적 대응도 검토 중입니다.</t>
+          <t>삼천당제약 주가가 애널리스트 분석과 블로거 의혹 제기 후 사흘 만에 시총 11조원 이상 증발했습니다. 이에 삼천당제약은 해당 증권사와 연구원, 블로거를 상대로 민·형사상 법적 조치를 즉각 착수하겠다고 예고했습니다. 한편 삼천당제약은 한국거래소로부터 불성실공시법인 지정 예고를 받은 상태입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(악성 게시물 작성자), 조직적이고 동시다발적인 악성 게시물로 인한 집단적 피해가 발생하고 있습니다. BTS의 글로벌 위상을 고려할 때 피해 규모가 크고, 소속사가 실시간 모니터링 및 채증 인원 확대를 통해 증거를 적극적으로 확보하고 있으며, 과거 형사 처벌 사례도 있어 증거가 충분합니다. 또한, 스토킹 관련 구속기소 등 공적 절차가 진행 중이며, 특정 커뮤니티 자체에 대한 법적 대응도 검토 중이어서 상대방의 자력 확보 가능성도 높습니다.</t>
+          <t>대기업 피고(A증권사)의 자력이 충분하고, 삼천당제약이 주장하는 피해 규모(시총 11조원 증발)가 매우 크다는 점은 긍정적입니다. 그러나 애널리스트의 분석이나 블로거의 의혹 제기가 '악의적인 허위 사실'임을 입증하기 어렵고, 삼천당제약 자체의 불성실공시 지정 예고 등 복합적인 요인이 주가 하락에 영향을 미쳤을 가능성이 있어 상대방 책임의 명확성과 증거 확보에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11조 5천억원</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>BTS 측  더쿠·SNS 등 악성 게시물 인지…끝까지 법적 책임 추궁할 것</t>
+          <t>사흘새 시총 11조원 증발한 삼천당, ‘애널리스트 분석’에 소송 예고</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491951?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326065042</t>
+          <t>https://kormedi.com/?p=2803547</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-26 13:19:02.901894+00:00</t>
+          <t>2026-04-01 13:04:10.162810+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자에 대한 형사 고소 진행 중, 특정 커뮤니티 대상 법적 대응 검토 중, 스토킹 행위자 구속 기소 및 재판 진행 중</t>
+          <t>허위사실 유포로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>빅히트 뮤직은 방탄소년단에 대한 악성 게시물, 허위 루머 유포, 스토킹 행위에 대해 무관용 원칙으로 법적 조치를 진행 중이다. 과거 악플러들은 벌금형을 선고받았으며, 현재도 조직적인 악성 게시물에 대한 증거 채증 및 민형사 소송 절차가 진행되고 있다. 특정 커뮤니티에 대한 법적 대응도 검토 중이며, 스토킹 행위자는 구속 기소되어 재판에 회부되었다.</t>
+          <t>청주시 지북동에서 해장국집을 운영하는 봉씨가 카페 점주와 이름이 같다는 이유로 '음료 3잔 횡령'이라는 허위사실 유포의 피해자가 되었다. 기사는 이와 같은 무고한 피해자가 속출하고 있음을 보도하며 비방 자제를 당부했다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>상대방 책임이 과거 판결로 명확히 입증되었고(적합 조건 1), 다수의 악플러 및 커뮤니티를 대상으로 한 집단적 피해(적합 조건 3)이며, 증거 채증 시스템을 통해 증거 확보가 용이함(적합 조건 5). 이미 형사 절차가 진행 중인 사례가 있으며(적합 조건 6), 대형 기획사의 무관용 원칙으로 소송 의지가 강력하고, 아티스트의 명예 훼손 규모가 커서 잠재적 손해배상액이 높을 수 있음(적합 조건 4). 특정 커뮤니티에 대한 법적 대응 검토는 상대방의 자력도 확보될 수 있음을 시사함(적합 조건 2).</t>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, 상대방의 자력 여부도 파악하기 어렵습니다. 피해 규모 또한 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>방탄소년단, 악플러만? 커뮤니티까지 싹 다 고소.. 삭제된 게시물도 처...</t>
+          <t>'음료 3잔 횡령' 허위사실 난무...엉뚱한 피해자 속출</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/26/2026032617502942835</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260401016&amp;PRO_CODE=4</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-26 13:13:44.207492+00:00</t>
+          <t>2026-04-01 12:45:47.771796+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
+      <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
-          <t>기사 및 동영상 게재 금지 가처분 인용</t>
+          <t>소송 검토</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>법원이 가수 MC몽과 차가원 원헌드레드 대표의 불륜 및 임신 의혹을 보도한 언론사 A에 대해 해당 기사 일부 삭제 및 유포 금지 가처분 신청을 인용했다. 재판부는 MC몽이 카카오톡 대화 내용을 조작했다고 인정한 사실확인서 등을 근거로 언론사 측 자료의 신빙성이 부족하다고 판단했다. 차가원 대표는 언론사를 상대로 명예훼손에 대한 본안 손해배상 소송을 제기할 수 있는 상황이다.</t>
+          <t>기사는 2016년 개봉한 코미디 영화 '도널드 트럼프의 거래의 기술: 더 무비'에 대해 트럼프 측이 파격적인 묘사로 인해 상영 금지 소송을 검토했었다는 내용을 담고 있습니다. 영화는 트럼프의 저서 '거래의 기술'을 바탕으로 제작되었습니다. 본문은 매우 짧으며, 소송의 실제 진행 여부나 결과에 대한 정보는 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>법원이 MC몽의 카카오톡 대화 조작 인정 사실확인서 등을 근거로 언론사 A의 보도 내용이 허위임을 인정하여 상대방 책임이 명확하다(적합 조건 1, 5). 이는 가처분 결정으로, 본안 소송을 통한 손해배상 청구가 가능하여 종결된 사건이 아니다(부적합 조건 0개). 그러나 집단적 피해가 아니며, 상대방 언론사의 자력 규모가 불분명하여 High 등급에는 미치지 못한다.</t>
+          <t>기사는 트럼프 측이 2016년 영화에 대해 상영 금지 소송을 '검토'했다는 내용만 언급할 뿐, 실제 소송 제기 여부나 진행 상황에 대한 정보가 전혀 없습니다. 상대방 책임의 명확성(적합 조건 1), 피해 규모(적합 조건 4), 공적 절차 진행 여부(적합 조건 6) 등 소송금융 투자에 필요한 핵심 정보가 부재하며, 사건의 시점도 오래되어 신규 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>법원, 차가원·MC몽 불륜 의혹 보도 삭제 명령… 언론사 측 자료 신빙성...</t>
+          <t>트럼프 대통령이 보여준 '예측 불가능성'의 정신 세계는?</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>mkhealth.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032694324</t>
+          <t>http://www.mkhealth.co.kr/news/articleView.html?idxno=78087</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:53.305902+00:00</t>
+          <t>2026-04-01 00:47:47.588213+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자에 대한 고소 진행, 실시간 모니터링 및 채증 확대, 특정 커뮤니티 법적 대응 검토, 스토킹 및 IP 침해 관련 수사기관 협조</t>
+          <t>형사고발 및 민사소송 예고</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>방탄소년단 소속사 빅히트 뮤직이 악성 댓글, 허위사실 유포, 사생활 침해(스토킹), IP 침해에 대해 강경한 법적 대응에 나섰습니다. 이미 악성 게시물 작성자에 대한 고소를 진행했으며, 실시간 모니터링 및 채증 인원을 확대하여 민·형사 소송 절차를 진행 중입니다. 조직적인 악성 게시물 유포에 대해서는 특정 커뮤니티 자체에 대한 법적 대응도 검토하고 있습니다.</t>
+          <t>이철우 예비후보가 자신에 대한 허위사실 유포 행위에 대해 강력한 법적 대응을 예고했다. 허위사실을 직접 작성, 공유, 재유포한 자는 물론, 조직적으로 유포를 지시하거나 교사한 자까지 형사고발 및 민사상 손해배상 청구를 포함한 법적 책임을 엄중히 묻겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(악성 댓글, 허위사실 유포, 스토킹, IP 침해), 빅히트 뮤직이 실시간 모니터링 및 채증 인원 확대를 통해 증거 확보에 적극적이므로 증거가 충분합니다. 또한, 이미 고소 진행 및 수사기관 협조 등 공적 절차가 진행 중입니다. 다만, 개별 악성 게시물 작성자나 스토커의 자력이 충분하지 않을 수 있어 회수 가능성에 대한 면밀한 검토가 필요합니다. 하지만 조직적인 악성 게시물 유포 및 특정 커뮤니티에 대한 법적 대응 검토는 잠재적으로 더 큰 회수 기회를 제공할 수 있습니다.</t>
+          <t>상대방 책임은 비교적 명확하나(허위사실 유포 행위자 특정 예고), 상대방의 자력이 불확실하며 집단적 피해가 아닌 개인에 대한 피해로 보인다. 또한 피해 규모가 미상으로, 소송금융 투자에 필요한 대규모 피해나 명확한 피고의 자력 등 핵심 조건이 부족하다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>방탄소년단, 악플·허위사실에 칼 빼들었다… 끝까지 법적 책임 추궁</t>
+          <t>이철우 예비후보, 허위사실 유포 등 행위 끝까지 추적해 법정 세운다</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001174</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=77020</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-26 12:56:43.830744+00:00</t>
+          <t>2026-04-01 00:35:49.488778+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>법적 대응 추진 예정</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>이철우 경북지사 예비후보 선대위가 온라인상 허위사실 유포에 대해 강력한 법적 대응을 예고했습니다. 허위사실을 작성, 게시한 자는 물론 공유하거나 재유포한 자, 교사한 자에 대해서도 형사고발 및 민사상 손해배상 청구를 추진할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>이 사건은 특정 후보의 명예훼손에 대한 법적 대응 추진 건으로, 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모가 소송금융 투자를 유치할 만큼 크다고 보기 어렵습니다(적합 조건 4 미해당). 또한 상대방이 불특정 다수의 개인일 가능성이 높아 자력 확보가 어려울 수 있습니다(적합 조건 2 미해당).</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>1명 (이철우 경북지사 예비후보)</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>이철우 경북지사 예비후보 선대위, 온라인 허위사실 유포에 법적 대응 ...</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3390250</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:34:30.017890+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>가로세로연구소 김세의</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D121" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>검찰 불구속 기소</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>유명 유튜버 쯔양에 대한 허위 사실 유포 및 사생활 폭로, 해명 방송 강요 혐의로 '가로세로연구소' 김세의 대표가 검찰에 불구속 기소되었습니다. 경찰의 불송치 결정을 뒤집고 보완 수사를 통해 기소된 사건으로, 검찰은 온라인 악성 콘텐츠 유포 사범에 대한 엄정 대응 방침을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>상대방 책임이 검찰 기소로 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 녹취록 등 객관적 증거가 확보된 것으로 보입니다(적합 조건 5). 현재 검찰의 불구속 기소로 공적 절차가 진행 중이며(적합 조건 6), 유명 유튜버의 명예훼손 및 사생활 침해는 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>검찰, ‘쯔양 협박’ 가세연 김세의 불구속 기소...“악성콘텐츠 유포 ...</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260401503172?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:29:29.390624+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E121" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 확정 후, 언론중재법에 따른 추후보도문 요청</t>
+          <t>허위사실 공표 혐의로 고발 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 최종 확정되었습니다. 이에 청와대는 해당 내용을 보도한 언론사들에 언론중재법에 따라 추후보도문 게재를 요청했습니다. 이는 언론의 허위 보도로 인한 명예훼손에 대한 법적 책임이 명확해진 사례로, 추가적인 손해배상 청구 가능성이 있습니다.</t>
+          <t>보성군수 경선 후보의 아들이 대한모터스포츠협회에서 임금 및 퇴직금을 체불당한 피해자임에도 불구하고, 이에 대한 허위사실 공표 혐의로 6명이 고발되었다. 고발인 측은 급여 내역과 사실확인서를 증거로 제시하며 선거판 혼탁을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>적합 조건: 대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방(언론사)의 책임이 명확하며, 주요 언론사들은 자력이 충분합니다. 대법원 판결이라는 강력한 증거가 확보되었고, 청와대가 언론중재법에 따라 추후보도문을 요청하는 등 공적 절차가 진행 중이므로 추가적인 피해구제 가능성이 높습니다.</t>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하며(허위사실 공표 혐의), 증거가 확보되어 있고(급여 내역, 사실확인서), 이미 공적 절차(고발)가 진행 중인 점이 긍정적이다. 그러나 소송 상대방의 자력(허위사실 공표자 6명 또는 대한모터스포츠협회)이 불확실하고, 피해자 수가 1명으로 집단적 피해에 해당하지 않아 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 판결 확정 관련</t>
+          <t>보성군수 경선 앞두고 '허위사실 공표' 혐의 6명 고발…선거판 혼탁</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326000956</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353801</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:04.365283+00:00</t>
+          <t>2026-04-01 00:28:46.112667+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="3" t="inlineStr">
+      <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>서울고등법원에서 학교 측 패소 확정 판결</t>
+          <t>허위사실 유포에 대한 법적 대응 예고 (형사고발 및 민사상 손해배상 청구 포함)</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>2018년 광주 스쿨미투 관련 나무위키 게시물로 명예훼손을 주장하며 광주의 한 고등학교 법인이 나무위키를 상대로 낸 손해배상 소송에서 학교 측이 패소했다. 서울고등법원은 이용자가 직접 내용을 수정하는 플랫폼 특성상 부분적인 오류는 피하기 어렵고, 표현의 자유를 폭넓게 보장해야 한다며 학교 측의 패소를 확정했다. 이는 나무위키 게시물 관련 법원의 첫 확정 판결이다.</t>
+          <t>이철우 경북도지사 예비후보 측이 허위사실 유포, 비방, 명예훼손에 대해 법적 대응을 예고했습니다. 선대위 관계자는 허위사실을 작성, 공유, 유포, 지시한 모든 관련자에게 형사고발 및 민사상 손해배상 청구를 포함한 엄중한 법적 책임을 묻겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>기사에서 다루는 광주 고등학교 법인과 나무위키 간의 손해배상 소송은 서울고등법원에서 학교 측의 패소로 확정 판결이 내려져 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 예정된 사건에 투자하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방이 특정되지 않고 자력 확인이 어려우며, 피해 규모가 크지 않을 가능성이 높습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 아직 법적 대응을 예고하는 단계로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>2018년 광주스쿨미투 관련 나무위키 게시물 소송 학교 패소</t>
+          <t>이철우 경북도지사 예비후보, 허위사실·비방·명예훼손 법적 대응</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1511085</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597951</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-26 00:43:34.537862+00:00</t>
+          <t>2026-03-31 13:08:06.677392+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>허위사실 유포자 및 재유포자, 지시/교사자</t>
+        </is>
+      </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>언론 및 여론을 통한 명예훼손 및 비난 발생</t>
+          <t>형사고발 및 민사소송 예정</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>BTS의 광화문 컴백 공연 후 국내 언론과 여론에서 저조한 참석률, 공공재 사용 논란, 시민 불편 등을 이유로 비난이 쏟아졌다. 칼럼은 이러한 비난이 사실과 다르며, 오히려 공연으로 인한 경제적 효과와 긍정적 반응이 있었음을 주장한다. BTS는 국내에서 부당한 비난에 시달렸지만, 해외에서는 극찬을 받았다.</t>
+          <t>이철우 측이 6·3 지방선거와 관련하여 각종 플랫폼과 SNS에서 허위사실을 유포한 자들에 대해 형사고발 및 민사상 손해배상 청구를 포함한 법적 책임을 묻겠다고 밝혔다. 허위사실을 직접 작성하거나 공유, 재유포, 지시, 교사한 모든 자가 법적 조치 대상이다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>이 기사는 BTS에 대한 국내 언론과 여론의 부정적 반응에 대한 반박 칼럼으로, 특정 법적 분쟁을 다루고 있지 않습니다. BTS의 명예 훼손 가능성은 있으나, 소송 상대방이 '일부 언론'이나 '정치 세력'으로 특정하기 어렵고, 구체적인 손해배상 청구의 근거와 규모를 파악하기 어렵습니다. 또한, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), SNS 게시물 등 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력이 불확실하며(적합 조건 2 불충족), 피해 규모를 특정하기 어렵습니다(적합 조건 4 불충족). 또한, 집단적 피해라기보다는 특정 후보에 대한 피해로 보입니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>BTS 및 소속사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[칼럼]'방탄보유국'의 자격</t>
+          <t>[6·3 지방선거] 이철우 측,  각종 플랫폼, SNS 등에서 허위사실 유포, 조...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491157?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060536</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727115</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-26 00:36:40.188842+00:00</t>
+          <t>2026-03-31 13:05:34.829904+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>전 미국 대통령의 명예훼손 소송 진행 중 또는 예정</t>
+          <t>민형사상 법적 대응 예고</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>BBC 신임 사장이 선임되었으며, 전임 사장은 도널드 트럼프 전 미국 대통령의 발언을 왜곡 편집했다는 논란으로 사임했습니다. 신임 사장은 트럼프 전 대통령이 제기한 손해배상 청구 소송을 포함한 여러 현안을 다뤄야 합니다.</t>
+          <t>경북지사 경선 막판에 이철우 후보 측 선대위가 김재원 후보 측을 상대로 공직선거법상 허위사실 공표, 명예훼손 등으로 형사 고발 및 민사상 손해배상 청구를 병행하겠다고 밝혔다. 전담 법률지원단을 구성하여 증거 수집에 나설 예정이다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>BBC 다큐멘터리의 발언 조작 논란으로 전 사장이 사임했으며, 이는 상대방 책임이 명확할 가능성을 시사합니다. BBC는 영국 공영방송으로 배상 능력이 충분하며, 전 미국 대통령의 명예훼손 소송으로 피해 규모가 클 것으로 예상됩니다. 다큐멘터리 원본 및 트럼프의 실제 발언 기록 등 객관적 증거 확보가 용이합니다.</t>
+          <t>정치인 간의 명예훼손 및 허위사실 공표 관련 법적 대응 예고로, 소송 상대방의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 보기 어렵습니다. 또한 집단적 피해나 대규모 피해 금액이 확인되지 않으며, 사건의 성격상 정치적 쟁점이 강해 순수한 손해배상 청구로서의 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>BBC 신임 사장에 맷 브리튼 전 구글 사장 선임</t>
+          <t>[위클리오늘] 경북지사 경선 막판 '법적대응' 난타전…이철우·김재원 ...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>weeklytoday.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518524&amp;ref=A</t>
+          <t>http://www.weeklytoday.com/news/articleView.html?idxno=768539</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-26 00:35:08.035498+00:00</t>
+          <t>2026-03-31 13:03:36.160415+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회, 주요 플랫폼 사업자에 2차 가해 방지 협조 공문 발송 및 협의체 개최 예정</t>
+          <t>형사고발 및 민사상 손해배상 청구 예고</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>대전 자동차 부품공장 화재 참사 희생자 및 유가족을 대상으로 온라인상에서 조롱, 허위정보, 비방 등 2차 가해가 확산되고 있습니다. 이에 조국혁신당 이해민 의원이 정부의 적극 대응을 촉구했으며, 방송미디어통신위원회는 네이버, 카카오, 구글 등 53개 주요 플랫폼 사업자에 2차 가해 방지를 위한 자율규제 협조 공문을 발송하고 관련 협의체 개최를 준비 중입니다. 유가족들은 비인간적인 조롱으로 심각한 고통을 겪고 있습니다.</t>
+          <t>이철우 선대위가 허위사실 유포 및 명예훼손에 대해 무관용 원칙으로 형사고발과 민사상 손해배상 청구 등 모든 법적 조치를 취하겠다고 경고했습니다. 직접 게시자뿐 아니라 공유, 재유포자, 지시·교사자까지 포함해 끝까지 추적하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 네이버, 카카오, 구글 등 주요 플랫폼 사업자들은 자력이 충분합니다. 적합 조건 3(집단적 피해): 대전 화재 참사 희생자 유가족 다수가 2차 가해로 고통받고 있습니다. 적합 조건 5(증거 확보 가능): 온라인 게시물이라는 명확한 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 방송미디어통신위원회가 53개 플랫폼 사업자에 협조 공문을 발송하고 협의체를 개최하는 등 정부 차원의 대응이 진행 중이며, 이는 플랫폼 사업자의 책임이 부각될 가능성을 높입니다.</t>
+          <t>이 기사는 이철우 선대위가 허위사실 유포 및 명예훼손에 대해 법적 조치를 예고하는 내용으로, 소송금융의 일반적인 투자 대상인 다수의 피해자가 대기업 등 자력 있는 상대방에게 손해배상을 청구하는 사건과는 거리가 있습니다. 잠재적 피고는 불특정 다수의 개인으로 자력이 충분하지 않을 가능성이 높으며, 피해 규모 또한 명확히 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>유가족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>이해민 “대전 화재 참사 2차 가해 막아야”…방미통위, 53개 플랫폼에 ...</t>
+          <t>이철우 선대위 “허위사실 유포·명예훼손 끝까지 추적…무관용 법적 대...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02938886645387256</t>
+          <t>https://www.kukinews.com/article/view/kuk202603310152</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-26 00:26:43.651365+00:00</t>
+          <t>2026-03-31 12:58:53.273418+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>H미디어 언론사</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>언론중재위 정정보도 및 손해배상 청구, 기자 및 제보자 형사 고소 예정</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>이영철 인천 서구의회 의원이 H미디어의 허위 보도로 명예훼손 피해를 입었다며 법적 대응을 예고했습니다. 이 의원은 언론중재위원회에 정정보도 및 손해배상을 청구하고, 기자와 허위 제보자를 형사 고소할 계획입니다. 해당 언론사는 기사를 삭제했으나 이 의원은 책임이 사라지지 않는다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>이영철 의원이 H미디어의 보도가 명백한 허위이며 언론의 최소한의 취재 원칙을 위반했다고 주장하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 또한, 언론중재위 정정보도 및 손해배상 청구와 기자 및 제보자에 대한 형사 고소를 예고하여 공적 절차가 진행될 예정이며, 기사 삭제 등의 증거 확보 가능성도 있습니다. (적합 조건 1, 5, 6 해당). 다만 상대방 매체의 자력과 피해 규모가 명확히 파악되지 않아 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>이영철 인천 서구의회 의원, 허위 보도에 법적 대응 예고, 언론 책임 강...</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260331501222</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:57:40.450652+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D127" t="inlineStr">
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>명예훼손 고발 및 손해배상 청구 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>순천 정치권 내 SNS 논쟁이 명예훼손 고발이나 손해배상 청구 등 사법적 절차로 이어질 조짐을 보이며 갈등이 장기화될 가능성이 제기되고 있습니다. 이는 정당 간 갈등으로 확대될 수도 있습니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>기사는 순천 정치권의 SNS 논쟁이 명예훼손 고발이나 손해배상 청구로 이어질 가능성을 언급할 뿐, 구체적인 피해 사실, 상대방의 책임 명확성, 피해 규모, 피해자 수, 상대방의 자력 등에 대한 정보가 매우 부족합니다. 현재로서는 소송금융 투자 적합 조건을 충족하는 부분이 거의 없습니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>순천 정치권 갈등 격화 조짐… SNS 논쟁 넘어 구조적 충돌로 번지나</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57872</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:56:01.651181+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A128" s="4" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>선거대책위원회 법률지원단 구성, 증거 수집 및 형사 고발, 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>이철우 경상북도지사 예비후보 선거대책위원회가 온라인 및 오프라인에서 확산되는 허위사실 유포에 대해 강경 대응 방침을 밝혔다. 선대위는 전담 법률지원단을 구성해 증거를 수집 중이며, 허위사실 유포자들에게 형사 고발 및 민사상 손해배상 청구 등 법적 책임을 묻겠다고 경고했다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>적합 조건으로 증거 확보 가능성(선대위 법률지원단 구성)과 공적 절차 진행 예정(형사 고발)이 확인됩니다. 그러나 상대방의 자력(익명 개인)이 불분명하고, 피해 규모(명예훼손)의 금전적 특정 및 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>1명 (이철우 후보)</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>이철우 선대위 “허위사실 유포 엄정 대응…법적 책임 끝까지 묻겠다”</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026033115092058288?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:54:53.491004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>허위사실 유포·명예훼손 세력</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>형사고발 및 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사 선거대책위원회가 허위사실 유포 및 명예훼손 세력에 대해 형사고발 및 민사상 손해배상 청구를 예고했습니다. 직접 게시자, 공유·재유포자, 지시·교사자 모두 법적 조치 대상이며, 익명 계정 사용자도 수사기관 협조를 통해 신원을 특정할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>소송 상대방(허위사실 유포·명예훼손 세력)이 불특정 다수이며 자력 확인이 어렵고, 집단적 피해가 아닌 특정 개인(후보자)에 대한 피해로 소송금융의 핵심 적합 조건인 다수의 피해자 및 충분한 자력의 피고가 불분명합니다. 다만, 형사고발이 예고되어 공적 절차 진행 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>[6.3지선-경북도지사] 이철우 선대위,  허위사실 유포·명예훼손 세력 끝...</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>kbsm.net</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.kbsm.net/news/view.php?idx=513924</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:54:28.653577+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>김문수 국회의원</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>기자회견을 통해 사과 촉구 및 법적 소송 가능성 시사, 공직선거법 위반 여부 검토 중</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>김문수 국회의원이 순천시 종합스포츠센터 사업에 찬성한 시의원 12명의 명단을 SNS에 공개하며 '거수기', '꼭두각시'라고 비판. 이에 이복남, 최미희, 우성원 시의원 3명이 기자회견을 열어 김 의원의 사과와 비방 중단을 촉구하고, 명예훼손 및 공직선거법 위반 여부를 검토하여 법적 대응을 예고함.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>김문수 국회의원의 SNS 게시물로 인한 시의원들의 명예훼손 책임이 비교적 명확하며(적합 조건 1), 해당 게시물 자체가 증거로 존재함(적합 조건 5). 12명의 시의원이 피해를 입은 집단적 피해 사례이며(적합 조건 3), 공직선거법 위반 여부 검토 등 관련 절차가 진행 중임(적합 조건 6). 상대방이 국회의원으로서 자력이 일반인보다 충분하며(적합 조건 2), 공직선거법 위반 가능성까지 있어 법적 쟁점이 명확하고 사회적 관심이 높을 것으로 예상됨.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>12명</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>순천시의원 3명 “김문수 사과해”...‘국힘’ 불참</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10706925?ref=naver</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:50:34.330722+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>형사 사건 벌금형 선고 및 피해자와 합의</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>아파트 단체 대화방에서 이웃을 비방하여 명예훼손 혐의로 기소된 50대 A씨가 벌금형을 선고받았다. 재판부는 A씨가 피해자와 합의한 점을 고려했다. 이 사건은 형사 절차가 종결된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>형사 사건이 벌금형으로 종결되었고 피해자와 합의가 이루어졌다는 점에서 소송금융 투자 대상으로서의 신규성이 낮고, 이미 종결된 사건으로 판단됩니다. 또한, 상대방이 개인이며 피해 규모가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>아파트 단체 대화방서 이웃 비방한 50대, 벌금형</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407090</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:39:34.996833+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>김세의, 이준희(구제역)</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>유튜버 김세의 스토킹·협박혐의 기소, 유튜버 구제역 대법원 징역 3년 확정</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>유튜버 김세의가 쯔양 명예훼손 관련 스토킹 및 협박 혐의로 기소되었으며, 다른 유튜버 구제역은 악성 콘텐츠 유포로 대법원에서 징역 3년이 확정되었습니다. 검찰은 온라인 공간에서 사적 제재를 내세워 피해자 인격권을 침해하는 악성 콘텐츠 유포 사범에 엄정 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>해당 기사는 유튜버들의 명예훼손, 스토킹, 협박 등 형사 사건의 기소 및 대법원 확정 판결을 다루고 있어, 소송금융의 주 대상인 민사 손해배상 청구와는 직접적인 관련성이 낮습니다. 또한, 상대방(개인 유튜버)의 자력 여부가 불분명하여 투자 회수 가능성이 낮고(적합 조건 2 불충족), 구제역 사건은 형사적으로 이미 종결되었습니다(부적합 조건 해당).</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>'쯔양 명예훼손' 유튜버 김세의, 스토킹·협박혐의 기소</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026033119010000769?did=NA</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:32:48.066715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D128" t="inlineStr">
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>김세의 (가로세로연구소 대표)</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A129" s="4" t="inlineStr">
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>검찰 기소 완료, 재판 예정</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>유명 유튜버 쯔양을 스토킹하고 협박한 혐의로 가로세로연구소 대표 김세의가 검찰에 불구속기소됐다. 김씨는 수익 목적으로 쯔양의 사생활 관련 허위 사실을 유포하고 해명 방송을 강요하며 회복하기 힘든 피해를 입힌 혐의를 받는다. 경찰의 불송치 결정 후 검찰의 보완 수사를 거쳐 기소된 사건으로, 향후 재판이 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>상대방(김세의)의 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 방송 내용, 녹취록 등 객관적 증거가 존재하고(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만 피해자가 개인으로 특정되어 집단적 피해가 아니며, 상대방의 자력과 구체적인 피해 규모는 불분명함.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>‘쯔양 협박·스토킹’ 혐의로 가세연 김세의 기소</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260331580697</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:31:49.718660+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D129" t="inlineStr">
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>가세연 김세의</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E129" t="inlineStr">
-[...307 lines deleted...]
-      <c r="I133" t="inlineStr">
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>검찰 불구속기소</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양에 대한 스토킹 및 협박 혐의로 '가로세로연구소' 김세의가 검찰에 불구속기소되었습니다. 검찰은 파급력이 큰 온라인 공간에서 피해자의 인격권을 침해하는 악성 콘텐츠 유포 사범에 엄정 대응할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>검찰 기소로 상대방의 책임이 비교적 명확하며(적합 조건 1), 증거 확보 가능성이 높고(적합 조건 5), 공적 절차(검찰 수사 및 기소)가 진행 중임(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>이철우 캠프 “허위사실 유포 김재원, 공관위에 이의신청”</t>
+          <t>검찰, 유튜버 쯔양 스토킹·협박 혐의 가세연 김세의 불구속기소</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596911</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033118261641119</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:17.933271+00:00</t>
+          <t>2026-03-31 12:30:47.310533+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>김재원 후보</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>공관위 이의신청 진행 중, 강력 법적 대응 예고</t>
+          <t>검찰 불구속기소</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>이철우 후보가 김재원 후보의 허위사실 유포에 대해 공관위에 이의신청하고 강력한 법적 대응을 예고했다. 김재원 후보가 언급한 의혹들은 과거 재판부에서 사실적 근거가 없다고 판단된 바 있다. 이는 선거 과정에서 발생한 명예훼손 및 허위사실 유포 관련 분쟁이다.</t>
+          <t>유튜브 채널 가로세로연구소 김세의 대표가 유튜버 쯔양을 스토킹하고 허위 사실을 유포하며 협박한 혐의로 검찰에 불구속기소 되었다. 김 대표는 쯔양의 사생활을 이용해 자극적인 콘텐츠를 제작하고 해명을 강요하며 회복할 수 없는 피해를 준 것으로 판단된다. 경찰의 불송치 결정 후 검찰의 보완 수사 요구로 기소가 이루어졌다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 이전 재판부 판결이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 공관위 이의신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 채널 운영을 통해 수익을 창출하는 상대방의 자력도 충분할 것으로 예상됩니다(적합 조건 2). 또한, 피해자 쯔양은 유명 유튜버로, 명예훼손 및 스토킹으로 인한 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 이미 검찰 기소라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>이철우 후보, 김재원 허위사실 공관위 이의신청 및 강력 법적 대응</t>
+          <t>가세연 김세의 불구속기소…유튜버 쯔양 스토킹·협박 혐의</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=538605</t>
+          <t>https://www.joongang.co.kr/article/25416442</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:14.496257+00:00</t>
+          <t>2026-03-31 12:29:46.198538+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>극우 단체 및 김병헌 위안부법폐지국민행동 대표</t>
+          <t>문영운, 박경은 이사</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>극우 단체 대표 구속, 위안부피해자법 시행</t>
+          <t>명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>옛 일본대사관 앞 평화의 소녀상 보호 바리케이드가 6년 만에 철거될 예정입니다. 이는 위안부 피해자를 모욕하던 극우 단체 대표가 구속되고 관련 시위가 잠잠해진 데 따른 것입니다. 위안부 피해자법 시행과 맞물려, 소녀상 제작자는 피해자 명예훼손에 대한 처벌을 촉구했습니다.</t>
+          <t>뉴욕한인회가 문영운, 박경은 이사를 상대로 명예훼손 소송을 제기했습니다. 원고 측은 피고들이 한인회와 이사회, 회장 및 이사장의 명예를 훼손했다고 주장하며 변호사 비용, 정신적 피해보상 및 소송 관련 모든 비용을 배상할 것을 요구했습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(극우 단체 대표 구속), 집단적 피해(위안부 피해자 명예훼손), 증거 확보 용이(경찰 수사 및 구속), 공적 절차 진행 중(형사 구속 및 위안부피해자법 시행)으로 소송금융 적합도가 높습니다. 다만 상대방의 자력은 불분명하여 실제 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방이 개인으로 자력 부족 가능성이 높고(부적합 조건: 상대방 자력), 집단적 피해가 아닌 단일 원고의 명예훼손 소송으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다(부적합 조건: 집단적 피해, 피해 규모).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 그 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>바리케이드 철거 앞둔 ‘소녀상’…6년 만에 평화 되찾나</t>
+          <t>뉴욕한인회, 문영운·박경은 이사 제소</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603252028005</t>
+          <t>https://www.koreadaily.com/article/20260330172439680</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-25 12:32:26.433898+00:00</t>
+          <t>2026-03-31 12:22:27.122377+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>김미나 시의원</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>민사 소송 항소심 진행 중, 형사 기소 상태</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>김미나 시의원이 이재명 대통령 관련 명예훼손성 발언을 SNS에 게시하여 유족 측으로부터 민사 소송을 당했다. 1심에서 1억4000만원 배상 판결을 받았으나 김 시의원이 항소했으며, 별도로 형사 기소도 된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 명확), 6(공적 절차 진행 중)에 해당합니다. 김미나 시의원이 SNS에 명예훼손성 발언을 하여 1심에서 1억4000만원 배상 판결을 받았고 형사 기소까지 된 상황으로, 상대방의 책임이 명확하며 피해 규모도 상당합니다.</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>1억4000만 원</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>‘李 대통령 명예훼손’ 김미나 시의원 기소</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485397</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:31:24.341886+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D138" t="inlineStr">
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>김미나 창원시의원</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A139" s="4" t="inlineStr">
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>검찰 기소, 형사재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>김미나 창원시의원이 이재명 대통령과 김현지 청와대 제1부속실장을 비방하는 글을 SNS에 게시하여 정보통신망법상 명예훼손 혐의로 불구속 기소되었습니다. 더불어민주당 경남도당과 일반 시민의 고발로 수사가 진행되었으며, 김 시의원은 이태원 참사 유가족 관련 막말로 이미 민형사 소송을 겪은 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>김미나 시의원의 책임이 명확하고(적합 조건 1), 이미 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), SNS 게시글이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>‘자식 나눈 사이’ 막말 김미나 창원시의원 또 재판받는다</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1251775.html</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:09:49.070847+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>이재명</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>한동훈 전 대표의 공개 사과 요구</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>한동훈 전 대표가 이재명 대통령에게 '청담동 술자리' 및 '백해룡 가짜뉴스'를 부추긴 것에 대한 사과를 요구했습니다. '청담동 술자리' 의혹은 한 전 대표가 제기한 10억 원 손해배상 소송에서 일부 승소 판결을 받았으며, '백해룡 가짜뉴스'는 검찰 수사 결과 허위로 밝혀졌습니다. 한 전 대표는 이 대통령이 100% 가짜뉴스를 부추겼음에도 사과하지 않았다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>이 사건은 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). '청담동 술자리' 의혹은 법원 판결로 일부 승소했고, '백해룡 가짜뉴스'는 검찰 수사로 허위임이 확인되어, 이재명 대통령이 이를 부추겼다는 주장에 대한 법적 근거가 탄탄합니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>10억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>한동훈 “‘그알’ 사과 받은 李대통령, 내 가짜뉴스도 사과해야”</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10705906?ref=naver</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:07:20.717341+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D139" t="inlineStr">
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>A씨에 대한 형사사건 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>먹방 유튜버 쯔양의 대학 동창 A씨가 쯔양에 대한 '먹토 의혹' 허위 사실을 유포한 혐의로 벌금 700만원의 약식명령을 받았다. A씨는 혐의를 부인했으나, 수사 결과 허위 사실로 판단되어 법적 처벌이 확정되었다. 이와 별개로 해당 내용을 방송으로 확산시킨 유튜버는 징역형의 집행유예 및 쯔양에게 손해배상 책임이 인정된 바 있다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>A씨가 정보통신망법상 명예훼손 혐의로 벌금형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 이미 형사 재판을 통해 허위 사실임이 입증되어 증거 확보가 용이합니다(적합 조건 5). 또한 검찰 수사 및 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 내려졌습니다(적합 조건 6). 다만, 형사 사건은 종결되었고(부적합 조건), 상대방의 자력 및 민사상 피해 규모가 불분명하며 집단적 피해가 아니라는 점이 투자 매력을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>쯔양 ‘먹토 의혹’ 퍼뜨린 동창, 결국 벌금 700만원 선고</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-30/202603300100206200014292</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:52:16.338754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>전직 공무원</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>가짜뉴스 유포 혐의 고발, 고발인 조사 예정</t>
+          <t>공직선거법 위반 고발 진행 중, 민사상 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>한준호 더불어민주당 경기도지사 후보가 이재명 대통령 관련 가짜뉴스 유포 혐의로 강사 전한길 씨를 고발했습니다. 한 후보는 가짜뉴스를 민주주의의 적이자 주권자의 권리를 빼앗는 중대범죄로 규정하며 끝까지 법적 단죄를 다짐했습니다. 현재 고발인 조사가 예정되어 있습니다.</t>
+          <t>명재성 후보 캠프가 전직 공무원을 허위사실 유포 혐의로 공직선거법 위반 고발했습니다. 캠프 측은 허위 정보를 유포한 사람들에 대해 추가 고발을 예고하며 민사상 손해배상 청구 의사를 밝혔습니다. 수사당국과의 협력을 통해 증거를 확보하고 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>가짜뉴스 유포 혐의로 고발되어 수사 절차가 진행 중인 사건으로, 공적 절차가 진행 중이며 증거 확보 가능성이 있습니다. 그러나 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 중간 수준으로 판단됩니다.</t>
+          <t>상대방의 허위사실 유포 책임이 명확하게 특정되고, 증거 확보를 통해 공직선거법 위반 고발이 진행 중이며 민사상 손해배상 청구까지 예고되어 소송의 기초가 마련되어 있습니다. (적합 조건 1, 5, 6) 다만, 피해 규모와 피해자 수가 명확히 제시되지 않았고, 상대방의 자력 여부도 불분명하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[6·3 이사람] 與 경기지사 한준호·추미애·김동연, ‘민심·명심잡기’...</t>
+          <t>명재성 캠프, 전직 공무원 허위사실 유포 공직선거법 위반 고발</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=888995</t>
+          <t>http://www.metroseoul.co.kr/article/20260330500373</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:39.579559+00:00</t>
+          <t>2026-03-30 12:51:32.978807+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>의혹 제기 인물 및 일부 언론사</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>경찰 압수수색 및 수사 진행 중, 명예훼손 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>경찰이 장세일 영광군수 후보 자녀의 금품수수 의혹에 대해 압수수색을 진행하며 수사에 착수했다. 장 후보 측은 의혹을 제기한 인물과 일부 언론사를 상대로 명예훼손 고소 및 손해배상 청구 소송을 제기했으며, 더불어민주당 윤리감찰 결과 해당 의혹은 근거가 없다고 발표했다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>이 사건은 정치적 금품수수 의혹과 명예훼손 반소에 관한 것으로, 명확한 피해자와 경제적 손해를 가진 소송금융의 일반적인 투자 대상과는 거리가 멉니다. 의혹 제기자의 책임이 불분명하고, 상대방의 자력 또한 불확실합니다 (적합 조건 1, 2 미충족). 다만 경찰 수사가 진행 중인 공적 절차는 존재합니다 (적합 조건 6 충족).</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>경찰, 장세일 영광군수 후보 자녀 금품수수 의혹 압수수색</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>kpinews.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://www.kpinews.kr/newsView/1065591744900636</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:51:24.243760+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>김미나</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>일본 총무성의 통신 이력 보존 기간 연장 요청 및 행정지도 진행 중, X의 거부로 피해자 구제 차질 우려 제기.</t>
+          <t>1심 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>X(구 트위터)가 일본 총무성의 통신 이력 보존 기간 연장 요청을 거부하여 온라인 명예훼손 피해자들의 발신자 특정 및 구제에 차질이 생길 우려가 제기되었다. 현재 X의 보존 기간은 1~2개월로 짧아 피해 구제가 어렵다는 지적이 나온다. 이와 별개로 X는 이용자 동의 없이 개인정보를 AI 훈련에 사용해 논란이 되고 있다.</t>
+          <t>김미나 의원이 자신의 SNS에 이 대통령과 김 실장에 대한 막말을 게시하여 민사 소송이 제기되었습니다. 1심에서는 유족 측에 1억 4천만원을 배상하라는 판결이 선고되었으나, 김 의원 측이 이에 불복하여 항소를 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>X는 대기업으로 자력이 충분하며(적합 조건 2), 통신 이력 보존 기간 연장 거부로 인해 일본 내 온라인 명예훼손 피해자들의 구제에 직접적인 차질을 야기하고 있어 책임이 명확하다(적합 조건 1). 일본 총무성이 행정지도 및 회의를 통해 보존 기간 연장을 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 이어질 수 있다(적합 조건 3).</t>
+          <t>김미나 의원의 SNS 막말에 대해 1심에서 1억 4천만원 배상 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원임을 고려할 때 자력이 충분할 것으로 예상됩니다(적합 조건 2). SNS 게시물이라는 명확한 증거가 존재하며(적합 조건 5), 현재 항소심이 진행 중입니다. 다만 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 'High'로 분류되기에는 다소 부족합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 4000만 원</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>X, 日정부의 ‘통신기록 보존’ 요청 거부… 명예훼손 피해 구제 차질</t>
+          <t>이재명-김현지 관계 두고 막말… 김미나 결국 법정에</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577289?ref=naver</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033015181057007</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-25 12:16:15.999374+00:00</t>
+          <t>2026-03-30 12:46:37.584237+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>엑스(X)</t>
+          <t>A씨 등</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>일본 총무성의 통신 기록 보존 연장 요청 거부</t>
+          <t>경찰 수사 및 구속 절차 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>소셜미디어 엑스(X)가 일본 정부의 통신 이력 보존기간 연장 요청을 거부했습니다. 이는 온라인 명예훼손 피해자 구제에 차질을 빚을 우려가 있으며, 다른 통신사업자들이 3개월 이상 보존하는 것과 대조됩니다. 엑스 측은 비용 부담을 이유로 들었으나, 이로 인해 향후 명예훼손 소송 시 증거 확보가 어려워질 수 있습니다.</t>
+          <t>의왕시 아파트에서 A씨 등이 피해자 집 현관문에 인분을 뿌리고 래커칠을 하며 비방 유인물을 살포한 혐의를 받고 있습니다. 이 사건으로 30대 1명이 구속되었고, 공범 1명은 영장이 기각되었습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>엑스(X)는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 온라인 명예훼손 피해자 구제에 차질이 생길 우려가 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 일본 총무성의 요청과 엑스의 거부라는 명확한 사실 관계가 존재하며(적합 조건 5), 이미 정부 기관과의 관련 절차가 진행 중입니다(적합 조건 6). 이는 향후 명예훼손 피해자들이 증거 확보의 어려움으로 인해 엑스를 상대로 소송을 제기할 가능성을 시사합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1) 경찰 수사 등 공적 절차가 진행 중이며 증거 확보 가능성이 높으나(적합 조건 5, 6), 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(부적합), 집단적 피해가 아니며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다(부적합).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>엑스，명예훼손 대응 위한 日정부 통신기록 보존 연장 요청 거부</t>
+          <t>‘보복 대행 테러’ 의왕 아파트 사건…30대 구속, 공범 1명 영장 기각</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325083600073?input=1195m</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.99099009460</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:38.587060+00:00</t>
+          <t>2026-03-30 12:36:19.129624+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="3" t="inlineStr">
+      <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>나무위키</t>
+          <t>기자 및 관계자 6명</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>법원이 나무위키 측에 손해배상 책임이 없다고 판단</t>
+          <t>고발에 따른 수사 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>나무위키에 게시된 내용으로 명예훼손을 당했다며 위자료를 청구한 사안에서, 법원은 나무위키 측에 손해배상 책임이 없다고 판단했습니다. 이는 나무위키 내 다소 부정확하거나 과장된 표현이 있더라도 위법하다고 보지 않은 판결입니다.</t>
+          <t>전남 보성군수 경선을 앞두고 김 군수 아들에 대한 허위 보도 의혹이 제기되며 공방이 벌어지고 있다. 고발인 측은 김 군수 아들이 임금 체불 피해자임을 주장하며 허위 보도를 한 기자 및 관계자 6명을 고발했다. 현재 고발에 따른 수사가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>법원이 나무위키 측에 손해배상 책임이 없다고 이미 판결을 선고하여, 원고의 청구가 기각된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(허위 보도 공방), 증거가 확보 가능하며(급여 내역, 사실확인서), 공적 절차(고발)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 개인(기자, 관계자)으로 자력이 충분하지 않을 가능성이 높고, 집단적 피해나 대규모 피해 금액이 확인되지 않아 소송금융 투자로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[판결] 법원,  나무위키 내 다소 부정확하고 과장된 표현있더라도 위법...</t>
+          <t>전남 보성군수 경선 앞두고 허위 보도 공방··· 기자·관계자 6명 고발</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218310</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3059406</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-25 00:32:02.713779+00:00</t>
+          <t>2026-03-30 12:33:39.277188+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>손해배상 및 정정보도 청구 소송 제기 후 원고 주장이 법적으로 입증되어 소송 철회</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>이 기사는 '그알' 방송 이후 2018년 8월 한 개인이 SBS와 제작진을 상대로 1억 5천만원의 손해배상 및 정정보도 청구 소송을 제기했던 사건을 다룬다. 2019년 3월, '조폭몰이'의 허구성이 법적으로 입증되면서 소송할 이유가 해소되어 해당 소송은 철회되었다.</t>
+          <t>경찰이 '보복 대행' 범죄 6건을 수사 중이다. 범인들은 윗선의 지시를 받아 피해자 거주지에 인분을 뿌리고 욕설을 래커로 표시하거나 명예훼손 유인물을 투척하는 수법을 사용했다. 현장 CCTV 등을 통해 신원 파악이 진행 중이다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 SBS를 상대로 제기된 손해배상 및 정정보도 청구 소송이 원고의 주장이 법적으로 입증되어 소송할 이유가 해소되었고, 이에 따라 소송이 철회되었으므로 이미 종결된 사건이다.</t>
+          <t>경찰이 6건의 보복 대행 범죄를 수사 중으로, 공적 절차가 진행 중이며(적합 조건 6) 범인들의 책임이 명확합니다(적합 조건 1). 또한 CCTV 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소송 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>1억 5천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 6명 이상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>'그알'은 '조작방송'?…李 SBS 비판과 공방에 가려진 것들</t>
+          <t>'보복 대행' 범죄 기승… 경찰 6건 수사 중</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333293</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017938</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-25 00:31:42.009246+00:00</t>
+          <t>2026-03-30 12:28:52.280185+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>시민단체 대표 구속적부심 진행 중</t>
+          <t>변론기일 추정으로 재판 정지 상태</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>시민단체 '위안부법폐지국민행동' 김병헌 대표가 '일본군 위안부' 문제와 관련해 강제 동원 피해자는 없다는 주장을 펼쳐 구속되었으며, 이에 대한 구속적부심이 진행될 예정.</t>
+          <t>민희진 전 어도어 대표를 상대로 쏘스뮤직이 5억 원, 빌리프랩이 20억 원 상당의 손해배상 소송을 제기했으나, 현재 재판이 추정기일로 잡히며 정지된 상태입니다. 쏘스뮤직은 민희진의 기자회견 발언으로 소속 아티스트 명예가 훼손되었다고 주장하며, 빌리프랩은 아일릿 표절 의혹 제기로 인한 업무방해 및 명예훼손을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>기사는 시민단체 대표의 구속적부심에 대한 내용으로, 소송금융의 일반적인 투자 대상인 대규모 피해자 집단이 명확한 가해자로부터 재산상 손해배상을 청구하는 사건이 아님. 상대방(시민단체 대표)의 자력 부족이 예상되며, 피해 규모를 특정하기 어려움.</t>
+          <t>상대방인 민희진 전 대표는 하이브와의 대규모 소송에 연루되어 있어 자력이 충분할 것으로 예상되며(적합 조건 2), 청구 금액이 총 25억 원으로 피해 규모가 큽니다(적합 조건 4). 기자회견 발언 및 공식 입장문 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 책임 여부에 대한 양측의 주장이 엇갈려 법적 다툼이 필요합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>25억 원</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>시민단체 위안부법폐지국민행도 김병헌 대표, 25일 오후 2시 구속적부심</t>
+          <t>민희진vs쏘스뮤직·빌리프랩 25억 소송 '올스톱'[★FOCUS]</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117382</t>
+          <t>https://www.starnewskorea.com/music/2026/03/30/2026032809221567907</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-25 00:24:22.668217+00:00</t>
+          <t>2026-03-30 00:39:32.968340+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>나무위키 운영사</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>항소심 원고 패소 판결</t>
+          <t>서초경찰서에 형사고소, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송 제기</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>A 학교법인이 나무위키 운영사를 상대로 명예훼손 및 손해배상 청구 소송을 제기했으나, 1심과 2심 모두 원고 패소 판결을 받았다. 법원은 나무위키 게시물이 전체적 맥락상 사실에 부합하고 공익적 목적이 있다고 판단하며 표현의 자유를 폭넓게 인정했다. 원고는 500만 원의 배상을 요구했다.</t>
+          <t>전성수 서초구청장이 '가짜 뉴스'를 유포한 혐의로 6명을 서초경찰서에 형사고소하고, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송을 제기했습니다. 전 구청장은 가짜 뉴스로 서초의 미래를 멈출 수 없다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>원고가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건에 준함) 법원은 피고의 게시물이 사실에 부합하고 공익적 목적이 있다고 판단하여 상대방 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한 청구 금액이 소액(500만 원)으로 피해 규모가 크지 않아 (적합 조건 4 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>전 구청장이 6명을 상대로 명예훼손 형사고소 및 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(형사고소 및 민사소송)가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모와 상대방의 자력에 대한 정보가 부족하여 'High' 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>'나무위키에 오류·과장' 소송…法  맥락 맞다면 위법 아냐</t>
+          <t>“마타도어 아닌 진심·실력으로 평가받겠다”</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/24/2026032490280.html</t>
+          <t>https://www.naeil.com/news/read/583092?ref=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-24 13:26:57.672569+00:00</t>
+          <t>2026-03-30 00:32:37.424782+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>이재명 대통령, 김의겸 새만금개발청장, 유튜브 매체측</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>청담동 술자리 가짜뉴스 관련 10억 원 손해배상 소송에서 원고 일부 승소 판결. 백해룡 가짜뉴스 관련 검찰 수사 결과 발표. 한동훈 전 대표가 이재명 대통령에게 사과 요구 중.</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했다. 청담동 술자리 의혹은 법원에서 가짜뉴스로 판단되어 10억 원 손해배상 소송에서 원고 일부 승소 판결이 났으며, 백해룡 의혹 또한 검찰 수사 결과 허위 진술에 의존한 실체 없는 주장으로 확인되었다.</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (가짜뉴스로 확인, 법원 원고 일부 승소 판결, 검찰 수사 결과), 상대방에게 자력이 충분함 (이재명 대통령, 김의겸 청장 등 공인, 10억 원 소송 이력), 피해 규모가 큼 (10억 원 손해배상 청구 소송), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 수사 결과 발표).</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>10억 원 (청담동 술자리 관련 소송 청구액)</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>1명 (한동훈 전 대표)</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>한동훈  李대통령, '청담동 술자리 가짜뉴스' 계산 정확히 하자</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/29/2026032990134.html</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:52:22.975036+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr"/>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>이혼소송 후속으로 발생한 사과 진정성 관련 공론화된 분쟁</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>홍서범, 조갑경 부부가 아들의 이혼소송과 관련하여 대중에게 사과했으나, 전 며느리는 이를 '거짓 사과'로 비판하며 진정성 있는 사과를 요구하고 있습니다. 이 사건은 가족 간의 사적인 분쟁이 공론화된 것으로, 사과의 진정성 여부가 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>이 사건은 가족 간의 사적인 분쟁과 관련된 사과 논란으로, 명확한 금전적 피해 규모를 특정하기 어렵습니다. 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>홍서범 부부 사과에 전 며느리 “난리 치니 거짓 사과...제대로 사과해...</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12001813</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:50:45.353359+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D150" t="inlineStr">
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>이재명</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I150" t="inlineStr">
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>한동훈 전 대표의 사과 요구, 소송 제기 가능성 있음</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>한동훈 전 대표가 이재명 대표에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했습니다. 청담동 의혹은 법원에서 가짜뉴스로 판명되어 한동훈 전 대표가 10억 원 손해배상 소송에서 일부 승소했으며, 백해룡 의혹 또한 검찰 수사 결과 실체 없는 주장으로 결론 났습니다. 한동훈 전 대표는 이재명 대표가 가짜뉴스를 선동한 것에 대한 책임을 묻고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>이재명 대표는 공인으로서 배상 능력이 충분할 것으로 예상되며(상대방 자력 충분), 한동훈 전 대표가 청담동 의혹 관련 이미 10억 원 손해배상 소송에서 일부 승소한 전례가 있어 상당한 규모의 손해배상 청구가 예상됩니다(피해 규모가 큼). 또한 이재명 대표의 '가짜뉴스 부추김' 관련 발언이나 행위는 공개된 자료를 통해 증거 확보가 가능할 것으로 보입니다(증거 확보 가능). 다만, 집단적 피해가 아니며, 이재명 대표의 직접적인 법적 책임이 명확히 확정된 상태는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>10억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J150" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A151" s="3" t="inlineStr">
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>한동훈 “청담동 가짜뉴스 부추긴 李, 내게 사과하라”</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11578122?ref=naver</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:43:43.316170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>이재명 대통령, 김의겸 전 의원</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>청담동 술자리 의혹 관련 민사 2심 진행 중, 백해룡 의혹 관련 검찰 수사 무혐의 종결. 한동훈 전 대표가 이재명 대통령에게 공식 사과 요구하며 추가 법적 조치 시사.</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 과거 자신을 겨냥했던 '청담동 술자리' 및 '백해룡' 가짜뉴스 논란에 대해 공식 사과를 촉구했다. 청담동 의혹은 1심에서 허위 사실 유포 책임으로 8천만원 배상 판결이 났고, 백해룡 의혹은 검찰 수사에서 무혐의로 종결되며 가짜뉴스로 확인되었다. 한 전 대표의 이번 요구는 이 대통령의 언론 사과 요구에 대한 맞대응으로, 향후 추가 법적 공방으로 이어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (법원 및 수사기관에서 가짜뉴스로 확정), 상대방에게 자력이 충분함 (대통령, 공공기관장), 피해 규모가 큼 (1심 8천만원 배상 판결, 추가 소송 가능성), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차가 진행 중임 (관련 민사 소송 진행 중, 형사 수사 종결). 한동훈 전 대표가 이재명 대통령에게 직접 사과를 요구하며 추가 법적 조치 가능성을 시사하고 있어 소송금융 투자 기회가 높음.</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>최소 8천만원 (1심 판결액), 추가 금액 미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>1명 (한동훈 전 대표)</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>한동훈 “청담동·백해룡 가짜뉴스… 李대통령, 계산 정확히 하자”</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260329580226</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:42:23.395725+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
-[...153 lines deleted...]
-      <c r="D153" t="inlineStr">
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>박씨</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>서울고등법원 손해배상 소송 기각</t>
+          <t>손해배상 청구소송에서 패소 판결 선고</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>서울고등법원은 인터넷 백과사전 '나무위키'에 게시된 정보가 부정확하거나 과장되었더라도 전체적인 맥락에서 사실에 부합한다면 손해배상 책임을 묻기 어렵다고 판단하며 도연학원의 손해배상 소송을 기각했습니다. 이는 나무위키의 정보에 대한 법적 책임 범위와 관련한 중요한 판례입니다.</t>
+          <t>유튜버 박씨가 아이브 장원영, BTS 뷔·정국, 강다니엘 등 유명인들을 비방하여 2억 원을 챙긴 혐의로 기소되었으며, 피해자들이 제기한 손해배상 청구소송에서 잇따라 패소하여 수천만 원을 배상하게 되었습니다. 이는 유명인에 대한 사이버 레커 행위에 대한 강경 대응 사례로, 이미 법적 절차가 마무리 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 서울고등법원에서 원고의 손해배상 소송이 기각되어 상대방의 책임이 명확하지 않다고 판단되었습니다. 이미 고등법원 판결이 나온 사건으로, 소송금융 투자 대상으로서의 신규성 및 성공 가능성이 매우 낮습니다.</t>
+          <t>유튜버 박씨가 유명인들을 상대로 한 비방 행위로 인해 피해자들이 제기한 손해배상 청구소송에서 이미 잇따라 패소하여 배상 판결을 받았습니다. 이는 '이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서는 부적합합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만 원 (피해자별)</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>다수 (장원영, BTS 뷔·정국, 강다니엘 등)</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>'나무위키 논란… 법원, 도연학원 손해배상 소송 기각'</t>
+          <t>아이브·BTS 비방해 2억 챙긴 유튜버, 결국 대가 치렀다 [사건 플러스]</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861450</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031815170005994?did=NA</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-24 13:08:59.965241+00:00</t>
+          <t>2026-03-29 12:41:10.658259+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>디즈니플러스</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>방송 내용으로 인한 고인 명예훼손 논란 발생</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>디즈니플러스 예능 '운명전쟁49'가 망자의 사인을 알아맞히는 과제에서 고인의 명예를 훼손하는 발언을 노출하여 논란이 되었다. 이 칼럼은 상업 방송의 윤리적 문제와 무속인 직업 전문성 묘사의 협소함을 비판하며, 향후 유사 기획의 상업적 성공 가능성을 언급한다. 현재까지 구체적인 법적 조치나 피해자들의 집단 움직임은 보도되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>디즈니플러스라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 방송 내용 자체가 명예훼손의 증거가 될 수 있습니다(적합 조건 5). 고인의 명예훼손이라는 민감한 사안으로 다수의 피해자 발생 가능성이 있으나(적합 조건 3), 현재까지 구체적인 소송 움직임이나 공적 절차 진행 여부는 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>무속 예능과 카메라 앞의 신령 [한승훈 칼럼]</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1251636.html</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:28:02.735320+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A156" s="3" t="inlineStr">
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>자영업자 보호법안 폐기</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>자영업자들이 악성 리뷰로 인해 매출 하락 등 심각한 피해를 겪고 있으나, 법적 소송 절차는 길고 실질적인 피해 회복이 어렵다는 지적이 나옵니다. 관련 보호 법안마저 잇따라 폐기되면서 자영업자들은 속수무책인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>악성 리뷰 피해를 입은 자영업자가 다수 존재하지만, 소송 상대방이 개별 악성 리뷰 작성자로 특정되어 자력 확보가 어렵고, 집단소송 형태로 진행하기에 적합하지 않습니다. 또한, 개별 사건의 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>자영업자 다수</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>자영업자 보호법안 잇단 폐기...'악성 리뷰'에 속수무책</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742438</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:43:11.108708+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D156" t="inlineStr">
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>MBC</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>의혹 제기 및 반박 진행 중</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>MBC가 6·3 지방선거를 앞두고 녹취록을 근거로 이철우 경북도지사의 '안기부 고문 연루 및 보조금 입막음' 의혹을 제기했다. 이에 대해 의혹의 핵심 당사자인 P언론사 본부장이 이철우 지사는 피해자이며 사실과 무관하다고 반박했다. 이 기사는 의혹 제기와 그에 대한 반박 내용을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사에 대한 MBC의 의혹 제기 건으로, 상대방(MBC)의 자력은 충분하나(적합 조건 2), 피해 규모가 명확하지 않고(적합 조건 4), 집단적 피해가 아니며(적합 조건 3), 상대방 책임이 명확하다고 보기 어려워(적합 조건 1) 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>사실과 무관, 이철우 지사는 피해자 … 의혹 당사자 P사 본부장, 직접 ...</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=298756</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:25:38.886619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I156" t="inlineStr">
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>과거 사생활 논란으로 인한 활동 중단 후 복귀 준비 중</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>가수 박상철이 2020년 이혼 소송 및 폭행 등 사생활 논란으로 활동을 중단한 후, 굴삭기, 배 면허 등 여러 자격증을 취득하며 N잡러를 준비 중이라고 밝혔다. 그는 논란에 대해 억울함을 표하며, 의도적으로 나쁜 이야기가 만들어지는 경우가 있는 것 같다고 언급했다. 기사는 박상철의 공백기 이후 근황과 심경에 초점을 맞추고 있다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>기사는 가수 박상철의 과거 사생활 논란(이혼 소송, 폭행 등)과 그로 인한 활동 중단, 그리고 현재의 근황에 대한 내용입니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 소송 사유, 객관적인 증거, 또는 집단적 피해가 확인되지 않습니다. 과거 논란에 대한 개인적인 억울함을 표명하고 있으나, 이를 바탕으로 한 새로운 소송 제기 가능성이나 투자 적합성은 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>'사생활 논란' 박상철, 결국 N잡러 준비  굴삭기→배 면허 취득</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-28/202603280100188920013021</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:39:12.998990+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>김기서 충남도의원, 김기일 부여군의원</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>허위사실 유포에 따른 공직선거법 위반 및 명예훼손 혐의로 고소장 제출 및 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>김민수 씨는 김기서 충남도의원과 김기일 부여군의원을 허위사실 유포에 따른 공직선거법 위반 및 명예훼손 혐의로 고소장을 제출했습니다. 이와 함께 1억 원 규모의 손해배상 청구 소송도 제기하여 현재 법적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>개인 간의 명예훼손 및 공직선거법 위반 관련 분쟁으로, 집단적 피해가 아니며 피해 금액(1억 원)이 소송금융 투자 대상으로서는 상대적으로 작습니다. 또한 상대방이 대기업이나 금융기관이 아닌 개인이므로 자력에 대한 불확실성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr">
-[...66 lines deleted...]
-      <c r="I157" t="inlineStr">
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>김민수  법정서 가릴 것  vs 김기서  불응 시 법적 대응 …의혹 제보 진...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>newstnt.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=601122</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:12:53.295593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>김기서 충남도의원, 김기일 부여군의원</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>공직선거법 위반 및 명예훼손 혐의로 형사고소, 1억 원 손해배상 청구 소송 제기. 민주당 충남도당의 검증 및 징계 완료.</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>김민수 부여군수 후보가 자신에 대한 성추행 의혹을 허위사실에 기반한 정치공작으로 규정하고, 이를 제기한 김기서 충남도의원과 김기일 부여군의원을 공직선거법 위반 및 명예훼손 혐의로 형사고소하고 1억 원 규모의 손해배상 청구 소송을 제기했습니다. 제보자는 주장을 번복했으며, 민주당 충남도당도 해당 제보를 사실로 인정하기 어렵다고 판단했습니다. 김기일 군의원은 당원권 정지 징계를 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>상대방(충남도의원, 부여군의원)의 책임이 비교적 명확하며, 공직자로서 배상 능력이 충분합니다. 1억 원 규모의 손해배상 청구가 진행 중이고, 제보자 번복 및 당의 검증 결과 등 증거 확보 가능성이 높습니다. 이미 당 차원의 징계 등 공적 절차가 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J157" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>장세일 영광군수  딸 금품수수 의혹 사실 아냐 …보도 매체 법적 대응</t>
+          <t>'성추행 의혹' 김민수 부여군수 후보  허위사실 정치공작 …법적대응</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6112347</t>
+          <t>https://view.asiae.co.kr/article/2026032718511749796</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-24 13:04:55.186804+00:00</t>
+          <t>2026-03-27 13:12:33.749873+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>경찰 고소 및 1억원 규모 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>김민수 후보자가 허위사실 유포 및 명예훼손 혐의로 경찰에 고소장을 제출하고, 정신적 피해에 대한 1억원 규모의 손해배상 청구 소송을 제기했다. 이는 선거 과정에서 발생한 흑색선전에 대한 법적 대응으로, 부여의 미래를 위한 정책선거에 집중하겠다는 의지를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>김민수 후보자가 1억원 규모의 손해배상 청구 소송을 제기하여 피해 규모가 크고(적합 조건 4), 허위사실 유포에 대한 경찰 고소도 진행 중이므로 공적 절차가 진행 중이다(적합 조건 6). 그러나 상대방이 특정되지 않아 자력 확인이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미충족) 투자 적합도가 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>김민수  허위 제보·흑색선전 단호 대응…부여 미래 위한 정책선거 집중...</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844130</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:03:58.410329+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>제보자 및 일부 인터넷 언론사</t>
+          <t>김기서, 김기일</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>형사고소 및 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>김민수 더불어민주당 부여군수 후보가 자신을 둘러싼 성추행 의혹이 모두 허위라고 주장하며, 의혹을 제기한 김기서 충남도의원과 김기일 부여군의원을 상대로 형사고소 및 손해배상 청구로 법적 대응에 나설 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>개인의 명예훼손 사건으로 집단적 피해가 아니며(적합 조건 3 미해당), 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵습니다(적합 조건 2 미해당). 피해 규모가 크다고 단정하기 어려우며(적합 조건 4 미해당), 책임의 명확성이나 증거 확보 여부도 기사만으로는 판단하기 어렵습니다(적합 조건 1, 5 미해당).</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>김민수  모두 허위 …김기서·김기일, 의혹 제기에 법적 대응</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>dtnews24.com</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>http://www.dtnews24.com/news/articleView.html?idxno=809350</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:56:18.300804+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>이재명 측의 SBS 사과 요구 진행 중. 관련 허위사실 유포자들은 유죄 판결 확정.</t>
+          <t>경찰 고소 및 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고 싶다' 방송이 이재명 당시 성남시장과 조직폭력배 유착 의혹의 출발점이었다는 내용이 박철민, 장영하 변호사의 공직선거법 위반 유죄 판결문에 명시되었습니다. 이재명 측은 SBS에 사과를 요구하며 언론 자유를 위협한다는 비판을 받고 있으나, 법원 판결을 근거로 한 명예훼손 소송 가능성이 높습니다.</t>
+          <t>김민수 씨가 허위사실 유포로 인한 공직선거법 위반 및 명예훼손 혐의로 부여경찰서에 고소장을 접수하고, 정신적 고통에 대한 1억 원의 손해배상 청구 소송을 대전지방법원에 제기했습니다. 이는 허위 의혹에 대한 전면전을 선언한 것으로, 법적 대응을 통해 진실을 규명하려는 의지를 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>법원 판결문(박철민, 장영하 유죄 판결)에서 SBS '그것이 알고 싶다' 방송이 이재명 관련 허위사실 유포의 출발점임을 명확히 적시하여 상대방 책임이 비교적 명확합니다. 상대방(SBS)은 자력이 충분한 대기업이며, 공적 인물에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. (적합 조건 1, 2, 5)</t>
+          <t>적합 조건 1(상대방 책임 명확성 - 허위사실 유포 혐의로 고소 및 손해배상 청구), 적합 조건 5(증거 확보 가능성 - 고소 및 소송 제기 시 증거가 있을 것으로 추정), 적합 조건 6(공적 절차 진행 중 - 경찰 고소)에 해당하며, 부적합 조건은 없습니다. 소송이 이미 진행 중이며 청구액이 명확하나, 상대방의 자력이나 집단적 피해 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>판결문 속 '이재명 조폭연루설'… 시작은 '그알'</t>
+          <t>부여 미래 막는 거짓 …김민수, 허위 의혹에 전면전 선언</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217897&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227735</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-24 12:41:57.769441+00:00</t>
+          <t>2026-03-27 12:52:51.512346+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr"/>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>민·형사 소송 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>BTS 소속사 빅히트 뮤직이 악성 게시물 및 댓글에 대해 민·형사상 법적 절차를 진행 중이라고 밝혔다. 이미 삭제된 게시물도 처벌 대상이 될 수 있음을 시사하며, 아티스트 보호를 위한 강력한 대응 의지를 보였다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당할 수 있으나, 소송 상대방이 불특정 다수의 개인 악성 게시물 작성자이므로 적합 조건 2(상대방 자력 충분)에 부합하지 않아 투자 회수 가능성이 낮다. 또한 집단적 피해가 아닌 원고(BTS/빅히트)가 다수의 피고를 상대로 하는 소송이므로 소송금융의 일반적인 투자 대상과는 거리가 있다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>BTS, 컴백부터 광화문 공연까지 '연일 시끌'…슈스다운 관심 [엑's 이슈...</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2128240</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:43:46.247535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D164" t="inlineStr">
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>장 의원</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I164" t="inlineStr">
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>장 의원이 언론 대응 과정에서 피해자의 신분을 일부 노출하여 2차 가해 혐의로 경찰 수사를 받고 있습니다. 피해자는 약 4개월 전 장 의원을 고소했으며, 경찰은 해당 혐의를 문제 삼아 조치 중입니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>상대방(장 의원)의 책임이 비교적 명확하고(경찰이 2차 가해 혐의를 문제 삼음), 자력이 충분하며, 경찰 수사를 통해 증거 확보가 가능하고 공적 절차(경찰 수사)가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해가 아닌 점은 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>[데일리안 오늘뉴스 종합] 이 대통령 조폭 연루설 비판 / 마약왕 박왕열...</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1626595/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:36:47.759410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>경찰의 검찰 송치 결정</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>국민의힘 중앙여성위원회는 장경태 의원이 경찰의 검찰 송치 결정에도 불구하고 자신을 피해자로 주장하며 피해자에게 사과하지 않고 있다고 비판했습니다. 이는 장경태 의원과 관련된 미상의 사건에 대한 경찰 수사가 진행되어 검찰로 넘어갔음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>경찰이 검찰 송치를 결정하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수가 불분명하여 소송금융 투자 매력이 높지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>국민의힘  탈당은 '민주 범죄자 구출 매뉴얼', 피해자 사과 없는 장경태...</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117584</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:24:03.892424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>장영하 변호사, 동아일보, SBS, 국민의힘 등</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>언론중재법에 따른 추후보도문 게재 요청 및 언론사 사과 요구</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>대법원이 이재명 대통령의 '조폭 연루설'을 유포한 장영하 변호사의 허위사실 공표 혐의를 유죄로 확정하며 해당 의혹이 사실이 아님을 법적으로 확인했다. 이에 청와대는 의혹을 보도한 언론사들에 언론중재법에 따른 추후보도문 게재를 요청했으며, 이 대통령은 국민의힘과 SBS에 사과를 요구하고 있다. 여러 언론사가 이미 추후보도 및 사과를 진행했다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결로 허위사실 유포자의 책임이 명확하며(적합 조건 1), 상대방인 주요 언론사들은 충분한 자력을 갖추고 있습니다(적합 조건 2). 대통령의 명예훼손이라는 점에서 피해의 중대성이 높고(적합 조건 4), 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>1명 (이재명 대통령)</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련 추후 보도</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Politics/article/all/20260327/133626396/1</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:20:47.623050+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>가로세로연구소</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>손해배상 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 제목과 무관한 내용입니다. 제목에 따르면, 가수 홍서범·조갑경 부부의 아들이 유튜브 채널 '가세연'의 폭로로 인한 '불륜 의혹'과 관련하여 손해배상 소송의 항소심을 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 제목과 무관한 내용으로, 사건 분석이 불가능합니다. 제목만을 기준으로 판단할 때, 유튜브 채널 '가세연'을 상대로 한 명예훼손성 손해배상 소송으로 추정됩니다. 상대방의 자력(배상 능력)이 대기업, 금융기관 등에 비해 충분하지 않을 가능성이 높고, 집단적 피해가 아닌 개인적 소송으로 보여 소송금융 투자 적합도가 낮습니다. (부적합 조건: 상대방 자력 부족, 집단적 피해 아님)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
-[...278 lines deleted...]
-      </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>'허위 득표율'에 전남광주특별시장 경선판 혼탁</t>
+          <t>'가세연' 폭로 여파?…'불륜 의혹' 홍서범·조갑경 아들, 손배소 항소심...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102767</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032706433356477</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:08.851442+00:00</t>
+          <t>2026-03-27 00:44:16.506015+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>위안부 피해자를 모욕하는 시위를 벌인 보수 성향 시민단체 대표 김병헌 씨가 정보통신망법상 명예훼손 및 사자명예훼손 혐의로 구속되어 검찰에 송치되었다. 이 사건은 위안부 피해자라는 집단적 피해자를 대상으로 하며, 경찰 수사를 통해 책임이 명확하고 증거가 확보된 상태이다. 현재 형사 절차가 진행 중이며, 향후 민사 소송 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치)가 진행 중이며(적합 조건 6), 집단적 피해자(위안부 피해자)를 대상으로 한 사건으로 증거 확보가 용이함(적합 조건 3, 5). 그러나 상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 피해 규모가 주로 정신적 손해로 금전적 배상액 추정이 어렵다는 점이 소송금융 투자에 제약이 될 수 있음.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>경찰, '위안부 피해자 모욕' 단체 대표 구속 송치</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603270607419WZ</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:22:36.781506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A170" s="4" t="inlineStr">
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>온라인 커뮤니티 및 언론을 통한 논란 확산</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들을 둘러싼 논란과 전 부인 웨딩업체 관련 댓글이 온라인상에 확산되고 있다는 내용의 기사 제목입니다. 기사 본문은 제목과 무관한 인터뷰 내용으로 구성되어 있어, 사건의 구체적인 경위나 법적 쟁점은 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>기사 제목만으로는 사건의 구체적인 내용 파악이 어렵습니다. 상대방의 책임 주체가 불분명하고(적합 조건 1 미충족), 상대방의 자력 여부도 알 수 없으며(적합 조건 2 미충족), 피해 규모나 집단성도 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경 아들 논란, 전 부인 웨딩업체 댓글 확산  남자 바람 나서...</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026032613152897099</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:31:08.193912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D170" t="inlineStr">
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>뉴탐사 등 언론사 관계자</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>경찰 고소 및 언론사 상대 손해배상 소송, 가처분 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>유튜브 채널 '뉴탐사'가 장세일 영광군수 예비후보의 자녀가 민간업자로부터 금품을 수수했다는 의혹을 제기했으나, 더불어민주당 윤리감찰단은 '근거 없음'으로 결론 내렸다. 장세일 측은 해당 영상이 편집된 허위사실이라며 뉴탐사 등 언론사 관계자들을 명예훼손으로 고소하고, 영상 삭제 가처분 및 손해배상 청구 소송을 제기했다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>민주당 윤리감찰단이 의혹에 대해 '근거 없음' 결론을 내렸고, 경찰 고소 및 보충 조사가 진행 중이며, 장세일 측이 허위사실 유포에 대한 증거를 가지고 있을 가능성이 높다 (적합 조건 1, 5, 6). 그러나 상대방(뉴탐사 등 언론사 관계자)의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 피해자가 1명으로 집단적 피해가 아니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>장세일 자녀 금품수수 의혹 '근거없음' …민주당 윤리감찰단 결론</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032619473010995</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:29:11.398195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>A 양</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>불륜설 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>홍서범이 아들의 불륜설과 관련하여 'A 양'으로부터 사진이나 연락을 받은 적이 없으며 차단한 적도 없다고 부인했습니다. 그는 관련 소송이 아직 끝나지 않았고 결말을 알 수 없다고 언급하며, 불륜설에 대한 법적 다툼이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>기사는 홍서범의 아들 불륜설과 관련된 개인적인 분쟁을 다루고 있으며, 소송 상대방의 자력이나 집단적 피해, 명확한 피해 규모 등 소송금융 투자에 적합한 조건이 불분명합니다. 또한, 책임 소재나 증거의 명확성도 기사 내용만으로는 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>홍서범·조갑경, 子 불륜설 →과거 발언 파묘...</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=520977</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:21:21.329969+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A171" s="2" t="inlineStr">
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>보도 삭제 명령</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>법원이 차가원과 MC몽의 불륜 의혹 보도에 대해 삭제 명령을 내렸다. 재판부는 보도를 한 A사가 제출한 증거의 신빙성을 인정하기 어렵다고 판단했으며, 특히 카카오톡 대화 이미지는 MC몽 본인이 조작한 것으로 판시했다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>기사에 따르면 재판부는 카카오톡 대화 이미지가 MC몽 본인이 스스로 조작한 대화라고 판단했다. 이는 잠재적 원고(MC몽)가 증거를 조작했다는 의미로, 소송금융 투자 대상으로서의 신뢰성과 적합성이 크게 떨어진다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>法, 차가원-MC몽 불륜 의혹 보도 삭제 명령  조작된 카톡</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16017052</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:20:10.457110+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>민 의원</t>
+          <t>악성 게시물 작성자 및 관련 커뮤니티 운영사</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>후보 간 공방 진행 중</t>
+          <t>악성 게시물 관련 민·형사 소송 진행 중, 스토킹 관련 형사 재판 진행 중, 커뮤니티 대상 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>통합특별시장 예비경선 결과를 왜곡하는 가짜뉴스가 SNS에 유포되어 후보 간 공방이 벌어지고 있습니다. 신정훈 진심캠프는 민 의원이 가짜 찌라시를 유포하여 시·도민의 여론을 왜곡하고 있다며 사과를 요구했습니다. 민 의원은 자신이 피해자라고 주장하고 있습니다.</t>
+          <t>빅히트 뮤직은 방탄소년단에 대한 조직적이고 동시다발적인 악성 게시물에 대해 실시간 모니터링 및 채증을 통해 민·형사 소송 절차를 진행 중입니다. 과거 악성 게시물 작성자들이 벌금형을 선고받은 사례가 있으며, 스토킹 행위자는 구속기소 되어 재판에 회부된 상태입니다. 소속사는 어떠한 합의나 선처 없이 강경하게 대응할 것이며, 악성 게시물 방치 커뮤니티에 대한 법적 대응도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>기사는 정치적 공방에 대한 내용으로, 소송 상대방의 책임이 명확히 입증된 상태가 아니며, 피해 규모를 금전적으로 특정하기 어렵습니다. 또한, 집단적 피해의 성격이 직접적인 재산상 손해보다는 여론 왜곡에 가까워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>상대방 책임이 명확하며(악성 게시물 작성자), 조직적이고 동시다발적인 악성 게시물로 인한 집단적 피해가 발생하고 있습니다. BTS의 글로벌 위상을 고려할 때 피해 규모가 크고, 소속사가 실시간 모니터링 및 채증 인원 확대를 통해 증거를 적극적으로 확보하고 있으며, 과거 형사 처벌 사례도 있어 증거가 충분합니다. 또한, 스토킹 관련 구속기소 등 공적 절차가 진행 중이며, 특정 커뮤니티 자체에 대한 법적 대응도 검토 중이어서 상대방의 자력 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>통합특별시장 예비경선 결과 가짜뉴스 SNS 유포…후보 간 공방으로 '확...</t>
+          <t>BTS 측  더쿠·SNS 등 악성 게시물 인지…끝까지 법적 책임 추궁할 것</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57336</t>
+          <t>https://www.nocutnews.co.kr/news/6491951?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326065042</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-23 00:25:54.386361+00:00</t>
+          <t>2026-03-26 13:19:02.901894+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A175" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>악플러</t>
+          <t>악성 게시물 작성자 다수, 특정 온라인 커뮤니티</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>악플러 공개 저격</t>
+          <t>악성 게시물 작성자에 대한 형사 고소 진행 중, 특정 커뮤니티 대상 법적 대응 검토 중, 스토킹 행위자 구속 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>방송인 영숙이 자신의 SNS를 통해 외모 비하 등 악성 다이렉트 메시지를 보낸 악플러를 공개 저격했다. 영숙은 악플러의 메시지 캡처본을 공개하며 강한 불쾌감을 표출하고 경고했으며, 이는 최근 방송 출연자들을 대상으로 한 악성 메시지 피해에 대한 단호한 대응으로 해석된다.</t>
+          <t>빅히트 뮤직은 방탄소년단에 대한 악성 게시물, 허위 루머 유포, 스토킹 행위에 대해 무관용 원칙으로 법적 조치를 진행 중이다. 과거 악플러들은 벌금형을 선고받았으며, 현재도 조직적인 악성 게시물에 대한 증거 채증 및 민형사 소송 절차가 진행되고 있다. 특정 커뮤니티에 대한 법적 대응도 검토 중이며, 스토킹 행위자는 구속 기소되어 재판에 회부되었다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>악플러의 책임은 DM 캡처본으로 명확하고 증거도 존재하지만 (적합 조건 1, 5), 상대방의 자력이 불분명하고 (적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높다 (적합 조건 4 미충족). 또한 집단적 피해가 아니므로 (적합 조건 3 미충족) 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>상대방 책임이 과거 판결로 명확히 입증되었고(적합 조건 1), 다수의 악플러 및 커뮤니티를 대상으로 한 집단적 피해(적합 조건 3)이며, 증거 채증 시스템을 통해 증거 확보가 용이함(적합 조건 5). 이미 형사 절차가 진행 중인 사례가 있으며(적합 조건 6), 대형 기획사의 무관용 원칙으로 소송 의지가 강력하고, 아티스트의 명예 훼손 규모가 커서 잠재적 손해배상액이 높을 수 있음(적합 조건 4). 특정 커뮤니티에 대한 법적 대응 검토는 상대방의 자력도 확보될 수 있음을 시사함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>모르는 척하니 계속 짖네 ..'나솔' 영숙, 외모 비하 악플러 공개 저격</t>
+          <t>방탄소년단, 악플러만? 커뮤니티까지 싹 다 고소.. 삭제된 게시물도 처...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603230757208001</t>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032617502942835</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-23 00:25:17.903454+00:00</t>
+          <t>2026-03-26 13:13:44.207492+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>언론사 A</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>언론 보도에 대한 반박 및 비판 제기 단계</t>
+          <t>기사 및 동영상 게재 금지 가처분 인용</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고싶다'의 '파타야 살인사건' 보도에 대해 SBS 노조가 언론의 공적 인물 검증 기능이라며 반발에 대응하고 있다. 기사 제목은 '李'가 거짓 유포 시 더 큰 책임을 언급하며 법적 분쟁 가능성을 시사하고 있으나, 구체적인 소송 제기 여부나 피해 규모는 불분명하다.</t>
+          <t>법원이 가수 MC몽과 차가원 원헌드레드 대표의 불륜 및 임신 의혹을 보도한 언론사 A에 대해 해당 기사 일부 삭제 및 유포 금지 가처분 신청을 인용했다. 재판부는 MC몽이 카카오톡 대화 내용을 조작했다고 인정한 사실확인서 등을 근거로 언론사 측 자료의 신빙성이 부족하다고 판단했다. 차가원 대표는 언론사를 상대로 명예훼손에 대한 본안 손해배상 소송을 제기할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'가 명확하지 않으며, 상대방 책임이 명확하다고 보기 어려움. 만약 '李'가 SBS를 상대로 명예훼손 소송을 제기하는 경우, SBS는 언론의 공적 인물 검증 기능을 주장하며 방어할 것으로 예상되어 승소 가능성이 낮을 수 있음. (적합 조건 1 불충족)</t>
+          <t>법원이 MC몽의 카카오톡 대화 조작 인정 사실확인서 등을 근거로 언론사 A의 보도 내용이 허위임을 인정하여 상대방 책임이 명확하다(적합 조건 1, 5). 이는 가처분 결정으로, 본안 소송을 통한 손해배상 청구가 가능하여 종결된 사건이 아니다(부적합 조건 0개). 그러나 집단적 피해가 아니며, 상대방 언론사의 자력 규모가 불분명하여 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>1명 (李)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>李, '그알' SBS 노조 반발에  언론자유 특권 아냐...거짓유포시 더 큰 책...</t>
+          <t>법원, 차가원·MC몽 불륜 의혹 보도 삭제 명령… 언론사 측 자료 신빙성...</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725761</t>
+          <t>https://www.tenasia.co.kr/article/2026032694324</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-23 00:20:37.349793+00:00</t>
+          <t>2026-03-26 13:06:53.305902+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>김동완</t>
+          <t>다수의 개인 및 특정 커뮤니티</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>전 매니저의 SNS 폭로글 확산</t>
+          <t>악성 게시물 작성자에 대한 고소 진행, 실시간 모니터링 및 채증 확대, 특정 커뮤니티 법적 대응 검토, 스토킹 및 IP 침해 관련 수사기관 협조</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>그룹 신화 멤버 김동완의 전 매니저라고 주장하는 A씨가 SNS에 김동완의 과거 음주 후 팬들과의 다툼, 매니저에 대한 부적절한 언행, 뮤지컬 출연 번복 등 인성 관련 폭로글을 게시했다. 해당 글은 온라인 커뮤니티를 통해 확산되고 있으나, A씨의 신원 및 폭로 내용의 사실 여부는 확인되지 않았다. 김동완은 최근 MC딩동 옹호 및 성매매 합법화 관련 발언으로 논란이 된 바 있다.</t>
+          <t>방탄소년단 소속사 빅히트 뮤직이 악성 댓글, 허위사실 유포, 사생활 침해(스토킹), IP 침해에 대해 강경한 법적 대응에 나섰습니다. 이미 악성 게시물 작성자에 대한 고소를 진행했으며, 실시간 모니터링 및 채증 인원을 확대하여 민·형사 소송 절차를 진행 중입니다. 조직적인 악성 게시물 유포에 대해서는 특정 커뮤니티 자체에 대한 법적 대응도 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>전 매니저의 폭로글 내용 및 신원 모두 확인되지 않아 상대방 책임이 명확하지 않고(적합 조건 1, 5 불충족), 구체적인 피해 규모나 피해자 수가 특정되지 않음(적합 조건 3, 4 불충족). 현재 공적 절차도 진행 중이지 않아 소송금융 투자 대상으로 부적합함(적합 조건 6 불충족).</t>
+          <t>상대방 책임이 명확하고(악성 댓글, 허위사실 유포, 스토킹, IP 침해), 빅히트 뮤직이 실시간 모니터링 및 채증 인원 확대를 통해 증거 확보에 적극적이므로 증거가 충분합니다. 또한, 이미 고소 진행 및 수사기관 협조 등 공적 절차가 진행 중입니다. 다만, 개별 악성 게시물 작성자나 스토커의 자력이 충분하지 않을 수 있어 회수 가능성에 대한 면밀한 검토가 필요합니다. 하지만 조직적인 악성 게시물 유포 및 특정 커뮤니티에 대한 법적 대응 검토는 잠재적으로 더 큰 회수 기회를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>'딩동 옹호' 김동완에... 술 마시고 팬들과 싸워  전 매니저 인성 폭로글</t>
+          <t>방탄소년단, 악플·허위사실에 칼 빼들었다… 끝까지 법적 책임 추궁</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/23/2026032305345775244</t>
+          <t>https://www.newspim.com/news/view/20260326001174</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-23 00:18:24.316055+00:00</t>
+          <t>2026-03-26 12:56:43.830744+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="2" t="inlineStr">
+      <c r="A178" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>명예훼손 및 손해배상 소송 제기, 경찰 고소</t>
+          <t>신상 박제 계정 운영자 구속, 2차, 3차 피해 지속</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 6·3 지방선거를 앞두고 JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 전 구청장은 '정치적 음모'에 의한 악의적 비방과 허위 사실 유포라며 강력한 법적 조치를 예고했으며, 네이버 블로거 2명에 대해서는 경찰에 고소했습니다.</t>
+          <t>온라인 신상 박제 계정 '주클럽' 운영자는 구속되었으나, 유사 계정이 계속 생겨나며 2차, 3차 피해가 반복되고 있습니다. 정보통신망법상 명예훼손에 해당하지만, 재판 회부율이 낮고 처벌이 경미한 실정입니다. 해외 서버를 둔 플랫폼의 협조 부족으로 가해자 특정 및 정보 확보에 어려움이 있어 플랫폼의 적극적인 조치가 필요하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 JTBC, 전 국회의원 등 자력 있는 상대방을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 상대방 책임이 비교적 명확하게 주장되고 있으며(정치적 음모, 허위 사실 유포), 녹취 파일 등 증거 확보 가능성이 높습니다. 또한 네이버 블로거에 대한 경찰 고소 등 공적 절차가 진행 중인 고액 소송으로 투자 가치가 높습니다.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 '주클럽' 외 유사 계정으로 다수 피해자가 발생하고 있으며, 적합 조건 5(증거 확보 가능)에 따라 신상 박제 게시물 자체가 증거로 활용될 수 있고, 적합 조건 6(공적 절차 진행 중)에 따라 운영자가 구속된 바 있어 사건의 실체가 명확합니다. 다만, 2차, 3차 가해자 특정 및 해외 서버 플랫폼의 책임 입증은 소송 진행에 난항을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>[단독]전성수 서초구청장, 지방선거 앞두고 소송 불사한 까닭</t>
+          <t>재판행 4.4% ?…2차, 3차, n차까지 재생산되는 신상박제</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032215054300239</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519330&amp;ref=A</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:47.766255+00:00</t>
+          <t>2026-03-26 12:37:24.568577+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>민 의원</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>신정훈 캠프의 사과 요구</t>
+          <t>경찰 수사 후 구속 송치, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>신정훈 캠프가 민 의원 측이 예비경선과 무관한 과거 여론조사 수치를 교묘히 편집한 '거짓 카드뉴스'를 배포했다고 주장하며 사과를 요구했습니다. 민 의원 측은 자신을 조작된 여론조사의 피해자로 묘사했으나, 오히려 상대방에 대한 허위 정보를 유포했다는 비판을 받고 있습니다. 이는 정치적 명예훼손 또는 선거법 위반 소지가 있는 사안으로 보입니다.</t>
+          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하는 시위를 벌이고 허위 주장을 반복하여 명예훼손, 사자명예훼손 등 혐의로 구속 송치되었다. 그는 '위안부 피해는 거짓'이라며 '돈 벌러 간 것'이라는 궤변을 펼쳤다. 현재 검찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>민 의원 측이 거짓 카드뉴스를 배포했다는 주장이 구체적이며, 해당 카드뉴스 자체가 증거가 될 수 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해 규모가 명확히 특정되지 않고, 집단적 피해로 보기 어려워 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>상대방의 책임이 명확하며(명예훼손, 사자명예훼손 등 혐의로 구속 송치), 위안부 피해자라는 집단적 피해를 대상으로 한다. 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며, 발언 내용 및 시위 행위 등 증거가 명확하다. 다만, 피고의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>신정훈 캠프  거짓 카드뉴스 배포한 민 의원 사과하라</t>
+          <t>“위안부는 돈벌러 간 것” 위안부 피해자 선넘은 모욕 단체 대표, 구속...</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438898</t>
+          <t>https://biz.heraldcorp.com/article/10703562?ref=naver</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:09.332269+00:00</t>
+          <t>2026-03-26 12:32:48.019230+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A180" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>민형배 의원</t>
+          <t>뉴스핌, SBS 등 언론사</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>정치적 공방 및 사과 요구</t>
+          <t>대법원 판결로 허위사실 확정 후, 언론중재법에 따른 추후보도문 요청</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>신정훈 캠프가 민형배 의원이 기자회견에서 자신을 가짜 찌라시 피해자로 주장하면서도 뒤로는 교묘한 편집 기술로 여론을 호도하고 있다고 비판하며 즉각적인 사과를 요구했다. 이는 정치인 간의 명예훼손 및 여론 조작 의혹에 대한 공방이다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 최종 확정되었습니다. 이에 청와대는 해당 내용을 보도한 언론사들에 언론중재법에 따라 추후보도문 게재를 요청했습니다. 이는 언론의 허위 보도로 인한 명예훼손에 대한 법적 책임이 명확해진 사례로, 추가적인 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>기사는 정치인 간의 명예훼손 또는 여론 호도 주장에 해당하며, 상대방 책임이 비교적 명확하지 않고(적합 조건 1), 상대방의 자력이 충분하지 않으며(적합 조건 2), 집단적 피해나 큰 피해 규모가 확인되지 않음(적합 조건 3, 4). 또한 공적 절차가 진행 중인 상황도 아니어서(적합 조건 6) 소송금융 투자에 적합한 요건이 부족하다.</t>
+          <t>적합 조건: 대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방(언론사)의 책임이 명확하며, 주요 언론사들은 자력이 충분합니다. 대법원 판결이라는 강력한 증거가 확보되었고, 청와대가 언론중재법에 따라 추후보도문을 요청하는 등 공적 절차가 진행 중이므로 추가적인 피해구제 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>신정훈 캠프  민형배 의원, 교묘한 편집으로 여론 호도... 즉각 사과하라...</t>
+          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 판결 확정 관련</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297459</t>
+          <t>https://www.newspim.com/news/view/20260326000956</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-22 12:27:07.381688+00:00</t>
+          <t>2026-03-26 12:23:04.365283+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>언론사 (예: SBS '그것이 알고싶다')</t>
+          <t>나무위키</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>언론중재법상 추후보도 청구권 행사 계획 발표</t>
+          <t>서울고등법원에서 학교 측 패소 확정 판결</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 자신에 대한 '조폭 연루설'이 대법원에서 허위로 판명되자, 언론의 정론직필 의무를 강조하며 정치적 왜곡 보도에 더 큰 책임을 물어야 한다고 밝혔다. 청와대는 언론중재법에 따른 추후보도 청구권 행사 계획을 발표했으며, 이 대통령은 해당 보도를 한 언론사에 대한 추가 조치를 시사했다.</t>
+          <t>2018년 광주 스쿨미투 관련 나무위키 게시물로 명예훼손을 주장하며 광주의 한 고등학교 법인이 나무위키를 상대로 낸 손해배상 소송에서 학교 측이 패소했다. 서울고등법원은 이용자가 직접 내용을 수정하는 플랫폼 특성상 부분적인 오류는 피하기 어렵고, 표현의 자유를 폭넓게 보장해야 한다며 학교 측의 패소를 확정했다. 이는 나무위키 게시물 관련 법원의 첫 확정 판결이다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주요 언론사를 상대로 하므로 자력이 충분하다(적합 조건 2). 이미 언론중재법상 추후보도 청구권 행사 계획이 발표되어 공적 절차가 진행 중이며(적합 조건 6), 대법원 판결이라는 객관적 증거가 존재한다(적합 조건 5). 대통령의 발언으로 미루어 볼 때, 명예훼손 등 추가적인 손해배상 청구 가능성이 높다.</t>
+          <t>기사에서 다루는 광주 고등학교 법인과 나무위키 간의 손해배상 소송은 서울고등법원에서 학교 측의 패소로 확정 판결이 내려져 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 예정된 사건에 투자하므로, 이 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>李대통령 “정치적 왜곡 보도, 더 큰 책임 물어야”</t>
+          <t>2018년 광주스쿨미투 관련 나무위키 게시물 소송 학교 패소</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01371046645385944</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1511085</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-22 12:18:57.639819+00:00</t>
+          <t>2026-03-26 00:43:34.537862+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr"/>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>언론 및 여론을 통한 명예훼손 및 비난 발생</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>BTS의 광화문 컴백 공연 후 국내 언론과 여론에서 저조한 참석률, 공공재 사용 논란, 시민 불편 등을 이유로 비난이 쏟아졌다. 칼럼은 이러한 비난이 사실과 다르며, 오히려 공연으로 인한 경제적 효과와 긍정적 반응이 있었음을 주장한다. BTS는 국내에서 부당한 비난에 시달렸지만, 해외에서는 극찬을 받았다.</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>이 기사는 BTS에 대한 국내 언론과 여론의 부정적 반응에 대한 반박 칼럼으로, 특정 법적 분쟁을 다루고 있지 않습니다. BTS의 명예 훼손 가능성은 있으나, 소송 상대방이 '일부 언론'이나 '정치 세력'으로 특정하기 어렵고, 구체적인 손해배상 청구의 근거와 규모를 파악하기 어렵습니다. 또한, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>BTS 및 소속사</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>[칼럼]'방탄보유국'의 자격</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6491157?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326060536</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:36:40.188842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D182" t="inlineStr">
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>BBC</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>전 미국 대통령의 명예훼손 소송 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>BBC 신임 사장이 선임되었으며, 전임 사장은 도널드 트럼프 전 미국 대통령의 발언을 왜곡 편집했다는 논란으로 사임했습니다. 신임 사장은 트럼프 전 대통령이 제기한 손해배상 청구 소송을 포함한 여러 현안을 다뤄야 합니다.</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>BBC 다큐멘터리의 발언 조작 논란으로 전 사장이 사임했으며, 이는 상대방 책임이 명확할 가능성을 시사합니다. BBC는 영국 공영방송으로 배상 능력이 충분하며, 전 미국 대통령의 명예훼손 소송으로 피해 규모가 클 것으로 예상됩니다. 다큐멘터리 원본 및 트럼프의 실제 발언 기록 등 객관적 증거 확보가 용이합니다.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>BBC 신임 사장에 맷 브리튼 전 구글 사장 선임</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518524&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:35:08.035498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>네이버, 카카오, 구글 등 주요 플랫폼 사업자</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>명예훼손 형사사건 벌금형 선고 완료</t>
+          <t>방송미디어통신위원회, 주요 플랫폼 사업자에 2차 가해 방지 협조 공문 발송 및 협의체 개최 예정</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>통역사 김모씨가 동종업계 단체 채팅방에 동료 통역사 이모씨에 대한 허위 사실을 게시하여 명예훼손 혐의로 기소되었습니다. 법원은 김씨에게 벌금 600만원을 선고하며 허위 사실 인식과 비방 목적을 인정했습니다. 피해자 이씨는 이 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>대전 자동차 부품공장 화재 참사 희생자 및 유가족을 대상으로 온라인상에서 조롱, 허위정보, 비방 등 2차 가해가 확산되고 있습니다. 이에 조국혁신당 이해민 의원이 정부의 적극 대응을 촉구했으며, 방송미디어통신위원회는 네이버, 카카오, 구글 등 53개 주요 플랫폼 사업자에 2차 가해 방지를 위한 자율규제 협조 공문을 발송하고 관련 협의체 개최를 준비 중입니다. 유가족들은 비인간적인 조롱으로 심각한 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(형사 유죄 판결), 증거 확보가 용이하나(적합 조건 1, 5 충족), 피고가 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 자력 및 회수 가능성이 낮습니다(적합 조건 2, 4 미충족). 또한 집단적 피해가 아닌 개별 명예훼손 사건입니다(적합 조건 3 미충족).</t>
+          <t>적합 조건 2(상대방 자력 충분): 네이버, 카카오, 구글 등 주요 플랫폼 사업자들은 자력이 충분합니다. 적합 조건 3(집단적 피해): 대전 화재 참사 희생자 유가족 다수가 2차 가해로 고통받고 있습니다. 적합 조건 5(증거 확보 가능): 온라인 게시물이라는 명확한 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 방송미디어통신위원회가 53개 플랫폼 사업자에 협조 공문을 발송하고 협의체를 개최하는 등 정부 차원의 대응이 진행 중이며, 이는 플랫폼 사업자의 책임이 부각될 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>유가족 다수</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>지각·절도에 실력 부족  단톡방서 동료 저격했다가 '벌금 폭탄' [사건...</t>
+          <t>이해민 “대전 화재 참사 2차 가해 막아야”…방미통위, 53개 플랫폼에 ...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603201246435099</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02938886645387256</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-22 00:24:20.852380+00:00</t>
+          <t>2026-03-26 00:26:43.651365+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>디즈니, 훌루</t>
+          <t>위안부법폐지국민행동</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>명예훼손 및 정서적 고통 유발 혐의로 소장 접수</t>
+          <t>경찰 수사, 압수수색, 소환조사, 집회 금지 통고 등 진행 중</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>영화 '오펀'의 실제 모델로 알려진 나탈리아 그레이스가 디즈니와 훌루를 상대로 거액의 손해배상 청구 소송을 제기했습니다. 자신의 삶을 다룬 드라마 '굿 아메리칸 패밀리'가 자신을 악의적으로 묘사하여 명예훼손 및 정서적 고통을 유발했다고 주장하며, 현재 변호사 없이 직접 소송을 진행 중입니다. 나탈리아는 희귀 난치성 질환으로 50만 달러 이상의 척추 수술비가 필요한 상황입니다.</t>
+          <t>학교 앞 '평화의 소녀상'을 대상으로 한 극우단체의 혐오시위가 논란이 되고 있으며, 대통령까지 비판에 나섰다. 경찰은 해당 단체 대표를 소환 조사하고 주거지를 압수수색하는 등 강제 수사를 진행 중이다. 교육위는 학교 200m 이내 혐오시위를 제한하는 방안을 논의 중이다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (디즈니, 훌루와 같은 거대 기업). 피해 규모가 큼 (거액의 손해배상 청구, 50만 달러 이상의 수술비 필요). 상대방 책임이 비교적 명확함 (드라마가 나탈리아를 악의적으로 묘사했다는 주장, 허구와 사실의 불분명한 경계). 증거가 있거나 확보 가능함 (드라마 내용 자체, 관련 보도, 이전 법적 절차 기록).</t>
+          <t>상대방인 극우단체의 자력 부족이 예상되어 대규모 금전적 배상액 회수 가능성이 낮다. 또한, 주된 피해가 학습권 침해 및 명예훼손 등 비금전적 손해로, 소송금융 투자에 필요한 높은 금전적 회수 잠재력을 확보하기 어렵다. (적합 조건 '상대방에게 자력이 충분함', '피해 규모가 큼'에 부합하지 않음)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>50만 달러 이상 (한화 약 6억 7천만 원 이상) 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>학교 앞 혐오시위, 학교장이 경찰에 제한 요청 가능…학습권 보장</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/education/6113558</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:21:00.749736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>극우 단체 대표 구속 유지 (사자명예훼손 등 혐의)</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>극우 성향 시민단체 대표 김병헌 씨가 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 사자명예훼손 등 혐의로 구속되었으며, 법원이 구속적부심사 청구를 기각하며 구속 상태가 유지되었다. 김 씨는 평화의 소녀상 철거를 요구하며 맞불집회를 주도하고 소녀상에 모욕적인 행위를 해왔다. 이 사건은 위안부 피해자들에 대한 명예훼손 및 인권침해에 해당한다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 집단적 피해이며(적합 조건 3), 증거가 충분하고(적합 조건 5), 이미 형사 절차가 진행 중입니다(적합 조건 6). 그러나 피고가 개인 및 극우 단체 대표로, 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>‘위안부 모욕’ 극우 단체 대표 구속 유지…법원, 적부심 기각 [사건플...</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20024050?ref=naver</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:20:00.374209+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>전한길씨, 최모씨</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>더불어민주당이 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>더불어민주당이 한국사 강사 출신 유튜버 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발했습니다. 이들은 유튜브 방송에서 이재명 대통령이 160조 원의 비자금을 조성해 중국으로 망명 준비 중이라는 허위 사실을 유포한 혐의를 받습니다. 민주당은 피해자들의 명예가 심각하게 훼손되었다고 주장하며 신속하고 엄정한 수사를 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(허위사실 유포), 관련 증거(유튜브 영상)가 존재하고, 이미 공적 절차(경찰 고발)가 진행 중입니다. 그러나 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해나 대규모 금전적 피해로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>與  이 대통령 비자금 160조  주장 전한길 등 고발</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59350?feed=na</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:19:28.338563+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법 폐지 국민행동 대표</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>단체 대표 구속 유지, 사자명예훼손 등 혐의로 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자를 모욕하는 시위를 벌인 극우 성향 시민단체 대표 김병헌 씨의 구속적부심이 기각되어 구속이 유지됨. 김 씨는 사자명예훼손 등 혐의로 구속되었으며, 이는 옛 일본대사관 앞 평화의 소녀상 주변 바리케이드 철거 주장에도 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자라는 집단적 피해자가 존재하며(적합 조건 3), 구속적부심 기각으로 증거가 확보되었고(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 상대방(개인 및 시민단체)의 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방 자력 부족), 기사 내용상 소송금융 투자를 유치할 만큼의 금전적 피해 규모가 명확하지 않아(부적합 조건: 피해 규모 불확실) 투자 적합도는 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>법원, '위안부 모욕' 단체 대표 구속 유지</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260326055859vp5</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:16:48.221465+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>전한길, 최수용</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>경찰 고발 예정</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>더불어민주당이 유튜버 전한길과 최수용을 정보통신망법 위반 혐의로 경찰에 고발할 예정이라고 밝혔습니다. 최수용 씨는 전한길 씨 유튜브 채널에서 이재명 대통령이 160조 원의 비자금을 싱가포르에 조성하고 군사 기밀을 중국에 넘겼다는 허위 사실을 유포했으며, 전한길 씨는 이를 반복적으로 설명하며 명예를 훼손했다는 주장입니다. 민주당은 수사기관의 신속하고 엄정한 수사를 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>상대방이 개인 유튜버로 자력(배상 능력)이 불확실하며(부적합 조건), 피해 규모가 명예훼손에 따른 정신적 손해로 소송금융이 기대하는 대규모 금전적 회수 가능성이 낮습니다(부적합 조건). 또한, 현재 진행 중인 절차는 경찰 고발(형사 절차)로, 소송금융의 주 대상인 민사 손해배상 소송이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>삼성 이재용보다 6배 부자?… 이재명 비자금 160조원  주장 전한길 등 고...</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026032521564974583?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:16:34.928266+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>나무위키</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>서울고등법원 패소 확정 판결</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>광주의 한 고등학교가 2018년 스쿨미투 사건과 관련한 나무위키 게시물로 명예가 훼손되었다며 나무위키를 상대로 손해배상 소송을 제기했으나 패소했습니다. 서울고등법원은 이용자가 직접 내용을 수정하는 플랫폼 특성상 부분적인 오류는 피하기 어렵고, 표현의 자유를 폭넓게 보장해야 한다며 학교 측의 패소를 확정했습니다.</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>학교 측이 나무위키를 상대로 제기한 손해배상 소송이 서울고등법원에서 패소 확정되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 법원이 나무위키의 표현의 자유를 폭넓게 보장하며 학교 측의 명예훼손 주장을 받아들이지 않아 상대방 책임이 명확하지 않습니다 (적합 조건 1 불충족).</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>2018년 광주스쿨미투 관련 나무위키 게시물 소송 학교 패소</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1511024</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:16:39.918958+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>항소심 완승</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>김보미 강진군수 예비후보가 '예산 낭비 및 이중장부 조작' 의혹 보도를 한 언론사를 상대로 제기한 손해배상 및 기사 삭제 청구 소송에서 1심에 이어 항소심에서도 완승했습니다. 이로써 언론의 흑색선전에 대한 법적 책임이 법원에서 인정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>상대방(언론)의 책임이 1심과 항소심 판결로 명확히 인정되었고(적합 조건 1), 법원 판결 자체가 강력한 증거로 확보되었습니다(적합 조건 5). 그러나 해당 사건은 이미 항소심에서 원고가 완승하여 사실상 종결 단계에 있으므로(부적합 조건: 이미 종결된 사건), 소송금융의 신규 투자 대상으로서는 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...430 lines deleted...]
-      </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>위안부 모욕 시위 단체 대표 구속... 도망할 염려</t>
+          <t>김보미 강진군수 예비후보, 가짜뉴스 공작에 사실상 종지부를 찍었다</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603210003</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=600041</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-21 00:23:19.415717+00:00</t>
+          <t>2026-03-25 12:54:43.426177+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>특정 인터넷 언론사들</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>형사 고소, 영상물 삭제 및 게시 금지 가처분 신청, 손해배상청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>장세일 영광군수가 딸의 금품수수 영상이 조작되었다고 주장하며, 허위사실을 보도한 특정 인터넷 언론사들을 정보통신망법 위반(명예훼손) 혐의로 형사 고소했다. 동시에 영상물 삭제 및 게시 금지 가처분 신청과 손해배상청구 소송도 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>특정 인터넷 언론사들이 허위사실을 유포한 책임이 명확하며(적합 조건 1), 이에 대해 형사 고소 및 손해배상청구 소송이 이미 제기되어 공적 절차가 진행 중이다(적합 조건 6). 영상 조작 주장에 대한 증거 확보 가능성도 높다(적합 조건 5). 다만, 피해자가 개인이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력도가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>장세일 영광군수, 딸 금품수수 영상 '조작'···명예훼손 고소장 제출</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>tournews21.com</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=132528</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:53:09.497473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>김재원</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A193" s="4" t="inlineStr">
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>공관위 이의신청</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>이철우 캠프는 김재원이 허위사실을 유포했다며 공관위에 이의신청을 제기했다. 김재원이 유포한 정보의 허위성은 이미 대법원에서 최종 확정된 바 있다. 이 캠프는 김재원의 행위가 선거법 위반 및 명예훼손에 해당한다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>상대방(김재원)이 유포한 정보의 허위성이 대법원에서 최종 확정되어 책임이 명확하며, 공관위에 이의신청이 제기되어 공적 절차가 진행 중이다. 다만, 피해 규모나 피해자 수가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>이철우 캠프 “허위사실 유포 김재원, 공관위에 이의신청”</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596911</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:34:17.933271+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D193" t="inlineStr">
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>김재원 후보</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E193" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>국회 윤리위원회 회부 요구</t>
+          <t>공관위 이의신청 진행 중, 강력 법적 대응 예고</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>장경태 의원이 자신의 피소 사실 보도 이후 피해자와 전 남자친구의 신상 정보를 공개하여 2차 가해를 유발했다는 보도입니다. 피해자는 이로 인해 114일간 심적 고통과 대인기피를 겪고 있다고 밝혔으며, 국민의힘은 장 의원의 의원직 제명을 요구하며 국회 윤리위원회 회부를 제안했습니다.</t>
+          <t>이철우 후보가 김재원 후보의 허위사실 유포에 대해 공관위에 이의신청하고 강력한 법적 대응을 예고했다. 김재원 후보가 언급한 의혹들은 과거 재판부에서 사실적 근거가 없다고 판단된 바 있다. 이는 선거 과정에서 발생한 명예훼손 및 허위사실 유포 관련 분쟁이다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>장경태 의원의 2차 가해성 발언과 신상 정보 공개로 인한 피해자 책임이 비교적 명확하며(적합 조건 1), 관련 발언 및 온라인 커뮤니티 내용 등 증거 확보가 가능합니다(적합 조건 5). 또한 국민의힘이 국회 윤리위원회 제명을 요구하며 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 금전적으로 크다고 보기 어렵고 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 이전 재판부 판결이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 공관위 이의신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>피해자  114일간 심적 고통, 대인기피까지 …野  의원직 제명해야</t>
+          <t>이철우 후보, 김재원 허위사실 공관위 이의신청 및 강력 법적 대응</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/20/2026032090266.html</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538605</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-21 00:16:18.449939+00:00</t>
+          <t>2026-03-25 12:33:14.496257+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>박성준 전 국민의힘 의원, JTBC, 황인식 전 사랑의열매 사무총장, 악플러</t>
+          <t>극우 단체 및 김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>경찰 고소 및 손해배상 청구소송 제기</t>
+          <t>극우 단체 대표 구속, 위안부피해자법 시행</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 박성준 전 의원, JTBC, 황인식 전 사무총장, 악플러 등을 상대로 명예훼손 혐의로 고소하고 1억원의 손해배상 청구소송을 제기했습니다. 윤석열 전 대통령의 부당한 공천 개입으로 당선되었다는 허위 사실 유포가 주된 내용입니다. 정정보도문 게시도 함께 청구했습니다.</t>
+          <t>옛 일본대사관 앞 평화의 소녀상 보호 바리케이드가 6년 만에 철거될 예정입니다. 이는 위안부 피해자를 모욕하던 극우 단체 대표가 구속되고 관련 시위가 잠잠해진 데 따른 것입니다. 위안부 피해자법 시행과 맞물려, 소녀상 제작자는 피해자 명예훼손에 대한 처벌을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(JTBC, 전직 의원 등), 명예훼손 발언 및 게시물 등 증거 확보가 가능하며, 경찰 고소로 공적 절차가 진행 중인 점이 적합 조건에 해당합니다. 다만, 집단적 피해가 아니며, 명예훼손 사건의 특성상 책임 입증의 난이도가 있을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(극우 단체 대표 구속), 집단적 피해(위안부 피해자 명예훼손), 증거 확보 용이(경찰 수사 및 구속), 공적 절차 진행 중(형사 구속 및 위안부피해자법 시행)으로 소송금융 적합도가 높습니다. 다만 상대방의 자력은 불분명하여 실제 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>1명 (전성수 서초구청장)</t>
+          <t>위안부 피해자 및 그 유족 다수</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>전성수 서초구청장, 박성준 전 의원 등에 명예훼손 소송</t>
+          <t>바리케이드 철거 앞둔 ‘소녀상’…6년 만에 평화 되찾나</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/publicnews/2026/03/20/20260320500297?wlog_tag3=naver</t>
+          <t>https://www.khan.co.kr/article/202603252028005</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-20 13:07:55.463564+00:00</t>
+          <t>2026-03-25 12:32:26.433898+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>김재원</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>김재원 후보의 허위사실 유포에 대한 법적 대응 준비 중. 과거 재판에서 김재원 후보의 의혹이 사실이 아님을 판단받음.</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>이철우 캠프는 김재원 후보가 '허위사실 유포'를 했다며 강력 대응을 예고했다. 김재원 후보가 제기했던 고문 피해 및 드론대회 후원금 관련 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 이미 판단한 바 있다. 이철우 캠프는 이 사법부 판단을 근거로 김재원 후보의 허위사실 유포에 대한 법적 조치를 검토 중이다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>김재원 후보가 제기한 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 판단한 바 있어, 이철우 캠프의 허위사실 유포 주장에 대한 강력한 근거가 존재한다 (적합 조건 1, 5). 김재원 후보는 공인으로서 배상 능력이 있을 것으로 예상되나, 피해 규모가 명확하지 않고 집단적 피해가 아니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>이철우 캠프 “김재원 ‘허위사실 유포’ 강력 대응…사법부 판단 끝난...</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603250150</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:31:55.642968+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>전한길, 최수용</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>더불어민주당 법률국이 서울경찰청에 정보통신망법상 명예훼손 혐의로 고발 예정</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>더불어민주당이 유튜버 전한길과 최수용을 이재명 대통령과 김민석 국무총리에 대한 허위사실 유포 및 명예훼손 혐의로 서울경찰청에 고발할 예정입니다. 최수용 씨는 이 대통령의 비자금 및 군사 기밀 유출 주장을, 김 총리의 방미 일정에 대한 부적절한 주장을 했으며, 전한길 씨는 이를 방송에서 요약·반복 설명했습니다. 이 대통령도 해당 주장에 대해 엄중 단죄를 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>더불어민주당이 특정 유튜버들을 상대로 허위사실 유포에 의한 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 유튜브 영상 등 증거 확보가 용이하고(적합 조건 5), 현재 경찰 고발이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피고발인들의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 특정 개인에 대한 명예훼손이므로 소송금융 투자로서의 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>與 '李대통령 비자금 주장' 전한길 고발… 허위사실로 명예훼손</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260325001351</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:29:05.164875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C196" t="inlineStr">
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>김병헌 대표 구속 및 구속적부심 기각, 위안부피해자법 개정안 통과</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>평화의 소녀상 주변 바리케이드 철거 논의가 진행 중인 가운데, 소녀상 훼손 위협 및 위안부 피해자 명예훼손 혐의로 김병헌 위안부법폐지국민행동 대표가 구속되고 구속적부심이 기각되었습니다. '위안부피해자법' 개정안 통과로 허위 사실 유포 처벌이 가능해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>기사는 소녀상 보호 및 관련 인물의 형사 절차에 초점을 맞추고 있어, 소송금융의 주요 투자 대상인 대규모 민사 손해배상 청구 사건으로 보기 어렵습니다. 상대방(김병헌 대표)의 자력(적합 조건 2)이나 예상되는 민사상 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 판단하기 어렵습니다. 또한, 집단적 피해(적합 조건 3)나 명확한 상대방 책임(적합 조건 1)이 민사 손해배상 관점에서 소송금융 투자 유치에 충분하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>“감옥살이 해방되길” 소녀상 바리케이드 이르면 1일 철거</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1251100.html</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:24:19.556423+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>김재원</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>허위사실 유포에 대한 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>이철우 캠프가 김재원 후보의 허위사실 유포에 대해 법적 대응을 예고했습니다. 김 후보가 주장한 내용은 이전 재판부에서 근거 없는 의혹으로 판명된 바 있습니다. 이는 정치인 간의 명예훼손 관련 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>김재원 후보의 허위사실 유포에 대해 이전 재판부에서 이미 근거 없는 의혹임을 명시한 판결이 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해자가 이철우 캠프 또는 이철우 후보 개인으로 특정되어 집단적 피해가 아니며, 피해 규모도 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>1인</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>이철우 캠프, 김재원 후보 허위사실 유포에 법적 대응</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>getnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865881</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:21:54.672070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>가짜뉴스 유포 혐의 고발, 고발인 조사 예정</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>한준호 더불어민주당 경기도지사 후보가 이재명 대통령 관련 가짜뉴스 유포 혐의로 강사 전한길 씨를 고발했습니다. 한 후보는 가짜뉴스를 민주주의의 적이자 주권자의 권리를 빼앗는 중대범죄로 규정하며 끝까지 법적 단죄를 다짐했습니다. 현재 고발인 조사가 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>가짜뉴스 유포 혐의로 고발되어 수사 절차가 진행 중인 사건으로, 공적 절차가 진행 중이며 증거 확보 가능성이 있습니다. 그러나 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 중간 수준으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>[6·3 이사람] 與 경기지사 한준호·추미애·김동연, ‘민심·명심잡기’...</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>kgnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>https://www.kgnews.co.kr/news/article.html?no=888995</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:20:39.579559+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
         <is>
           <t>SBS</t>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I196" t="inlineStr">
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위 사실 확인, 언론노조의 SBS 책임 촉구 및 이재명 대통령의 사과 요구 진행 중</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>SBS '그것이 알고 싶다'의 이재명 대통령 조폭 연루설 보도가 대법원 판결로 허위임이 밝혀졌다. 전국언론노조는 SBS에 책임 있는 대응을 촉구했으며, 이재명 대통령은 SBS에 사과를 요구했다. 이는 언론의 사회적 책임과 피해자의 권리 구제 측면에서 중요한 사안으로 부각되고 있다.</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>대법원 판결로 SBS 보도의 허위성이 명확히 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대형 언론사인 SBS는 충분한 자력을 가집니다(적합 조건 2). 대통령이라는 공인의 명예훼손으로 피해 규모가 매우 크고(적합 조건 4), 대법원 판결이라는 객관적 증거가 존재합니다(적합 조건 5). 피해자의 사과 요구 등 후속 조치가 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J196" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D197" t="inlineStr">
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>언론노조  이 대통령 조폭연루 허위보도는 SBS 책임</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218215&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:16:47.248007+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>X (구 트위터)</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E197" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D198" t="inlineStr">
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>일본 총무성의 통신 이력 보존 기간 연장 요청 및 행정지도 진행 중, X의 거부로 피해자 구제 차질 우려 제기.</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>X(구 트위터)가 일본 총무성의 통신 이력 보존 기간 연장 요청을 거부하여 온라인 명예훼손 피해자들의 발신자 특정 및 구제에 차질이 생길 우려가 제기되었다. 현재 X의 보존 기간은 1~2개월로 짧아 피해 구제가 어렵다는 지적이 나온다. 이와 별개로 X는 이용자 동의 없이 개인정보를 AI 훈련에 사용해 논란이 되고 있다.</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>X는 대기업으로 자력이 충분하며(적합 조건 2), 통신 이력 보존 기간 연장 거부로 인해 일본 내 온라인 명예훼손 피해자들의 구제에 직접적인 차질을 야기하고 있어 책임이 명확하다(적합 조건 1). 일본 총무성이 행정지도 및 회의를 통해 보존 기간 연장을 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 이어질 수 있다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>X, 日정부의 ‘통신기록 보존’ 요청 거부… 명예훼손 피해 구제 차질</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11577289?ref=naver</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:16:15.999374+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>엑스(X)</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>장영하 변호사 유죄 확정, 언론사 추후보도 진행 중, 이재명 대통령이 '그것이 알고 싶다'에 사과 및 추후보도 요구</t>
+          <t>일본 총무성의 통신 기록 보존 연장 요청 거부</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>대법원이 '이재명 조폭연루설'을 주장한 장영하 변호사의 유죄를 확정하자, 관련 보도를 했던 TV조선 등 다수 언론사가 추후보도를 게재했다. 이재명 대통령은 2018년 해당 의혹을 제기했던 SBS '그것이 알고 싶다'에 대해서도 사과와 추후보도를 요구하며 추가적인 조치를 시사했다. 이는 허위 보도로 인한 명예훼손에 대한 법적 확인 및 언론의 책임 이행 요구 사례이다.</t>
+          <t>소셜미디어 엑스(X)가 일본 정부의 통신 이력 보존기간 연장 요청을 거부했습니다. 이는 온라인 명예훼손 피해자 구제에 차질을 빚을 우려가 있으며, 다른 통신사업자들이 3개월 이상 보존하는 것과 대조됩니다. 엑스 측은 비용 부담을 이유로 들었으나, 이로 인해 향후 명예훼손 소송 시 증거 확보가 어려워질 수 있습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>대법원 판결로 '이재명 조폭연루설'이 허위 사실임이 법적으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 관련 보도를 한 언론사들은 대기업으로 자력이 충분합니다(적합 조건 2). 이미 언론중재법에 따른 추후보도 절차가 진행 중이며(적합 조건 6), 이재명 대통령이 직접 '그것이 알고 싶다'에 사과와 추후보도를 요구하며 추가적인 법적 조치 가능성이 높습니다. 허위 보도로 인한 명예훼손 피해가 명확하고 증거가 충분합니다(적합 조건 5).</t>
+          <t>엑스(X)는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 온라인 명예훼손 피해자 구제에 차질이 생길 우려가 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 일본 총무성의 요청과 엑스의 거부라는 명확한 사실 관계가 존재하며(적합 조건 5), 이미 정부 기관과의 관련 절차가 진행 중입니다(적합 조건 6). 이는 향후 명예훼손 피해자들이 증거 확보의 어려움으로 인해 엑스를 상대로 소송을 제기할 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>TV조선→채널A  이재명 대통령 조폭연루설 허위 사실  추후보도</t>
+          <t>엑스，명예훼손 대응 위한 日정부 통신기록 보존 연장 요청 거부</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488395?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320031729</t>
+          <t>https://www.yna.co.kr/view/AKR20260325083600073?input=1195m</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:45.570884+00:00</t>
+          <t>2026-03-25 12:14:38.587060+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>장영하 변호사, 문화일보 등 관련 언론사</t>
+          <t>나무위키</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>대법원 유죄 판결 확정, 청와대 언론사들에 추후 보도 요청</t>
+          <t>법원이 나무위키 측에 손해배상 책임이 없다고 판단</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>20대 대선 당시 이재명 후보를 겨냥한 '조폭 연루설'이 대법원에서 허위로 최종 확정되었다. 해당 의혹을 제기한 장영하 변호사는 공직선거법 위반으로 유죄 판결이 확정되었으며, 청와대는 관련 내용을 보도한 언론사들에 언론중재법에 따른 '추후 보도문' 게재를 요청했다. 문화일보를 포함한 언론사들은 이에 따라 추후 보도를 진행한다.</t>
+          <t>나무위키에 게시된 내용으로 명예훼손을 당했다며 위자료를 청구한 사안에서, 법원은 나무위키 측에 손해배상 책임이 없다고 판단했습니다. 이는 나무위키 내 다소 부정확하거나 과장된 표현이 있더라도 위법하다고 보지 않은 판결입니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실임이 최종 확정되어 상대방(장영하 변호사 및 보도 언론사)의 책임이 명확하고, 강력한 증거(대법원 유죄 판결)가 존재합니다. 언론사들은 자력이 충분하며, 공적 절차(청와대의 추후 보도 요청)가 진행 중이므로 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>법원이 나무위키 측에 손해배상 책임이 없다고 이미 판결을 선고하여, 원고의 청구가 기각된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>‘이재명 대통령 조폭연루설’ 허위 확정… 청와대, 언론사에 ‘추후보...</t>
+          <t>[판결] 법원,  나무위키 내 다소 부정확하고 과장된 표현있더라도 위법...</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576154?ref=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218310</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:30.195860+00:00</t>
+          <t>2026-03-25 00:32:02.713779+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>SBS</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>대통령이 언론사에 추후보도 요청 및 사과 요구</t>
+          <t>손해배상 및 정정보도 청구 소송 제기 후 원고 주장이 법적으로 입증되어 소송 철회</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 '조폭 연루설'을 방송한 SBS '그것이 알고 싶다'에 사과와 추후보도를 요구했다. 대법원이 해당 의혹을 제기한 변호사에게 허위사실 공표에 따른 명예훼손죄로 유죄를 확정했기 때문이다. 대통령은 해당 방송이 자신을 제거하려는 정치적 의도가 있었다고 주장하며 언론의 반성을 촉구했다.</t>
+          <t>이 기사는 '그알' 방송 이후 2018년 8월 한 개인이 SBS와 제작진을 상대로 1억 5천만원의 손해배상 및 정정보도 청구 소송을 제기했던 사건을 다룬다. 2019년 3월, '조폭몰이'의 허구성이 법적으로 입증되면서 소송할 이유가 해소되어 해당 소송은 철회되었다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 확정되어 상대방(SBS)의 책임이 비교적 명확하며, 상대방에게 자력이 충분합니다. 대법원 판결문이 강력한 증거로 존재하고, 언론중재법에 따른 추후보도 요청 등 공적 절차가 진행 중입니다. 대통령의 명예훼손 사건으로 사회적 파급력이 크고 법적 근거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 SBS를 상대로 제기된 손해배상 및 정정보도 청구 소송이 원고의 주장이 법적으로 입증되어 소송할 이유가 해소되었고, 이에 따라 소송이 철회되었으므로 이미 종결된 사건이다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만원</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>李대통령, '조폭연루설' 방송한 그알에  사과받고 싶다</t>
+          <t>'그알'은 '조작방송'?…李 SBS 비판과 공방에 가려진 것들</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260320000336</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333293</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-20 12:18:46.352942+00:00</t>
+          <t>2026-03-25 00:31:42.009246+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>SBS, 문화일보</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 유포자 유죄 확정, 언론사에 추후 보도 청구권 행사 중</t>
+          <t>시민단체 대표 구속적부심 진행 중</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>이재명 대통령이 20대 대선 후보 시절 제기된 '조폭 연루설'이 대법원 판결로 허위로 확정되자, SBS '그것이 알고싶다' 등 관련 언론사에 사과와 추후 보도를 요구했다. 청와대는 언론중재법에 따라 언론사들에 추후 보도문 게재를 요청했으며, 이는 이재명 대통령의 명예를 훼손한 언론 보도에 대한 법적 대응의 일환으로 보인다.</t>
+          <t>시민단체 '위안부법폐지국민행동' 김병헌 대표가 '일본군 위안부' 문제와 관련해 강제 동원 피해자는 없다는 주장을 펼쳐 구속되었으며, 이에 대한 구속적부심이 진행될 예정.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), SBS와 문화일보 등 상대방 언론사는 자력이 충분하다(적합 조건 2). 언론중재법에 따른 추후 보도 청구권 행사가 진행 중이며(적합 조건 6), 대통령 후보의 명예 훼손이라는 점에서 피해 규모가 크다(적합 조건 4).</t>
+          <t>기사는 시민단체 대표의 구속적부심에 대한 내용으로, 소송금융의 일반적인 투자 대상인 대규모 피해자 집단이 명확한 가해자로부터 재산상 손해배상을 청구하는 사건이 아님. 상대방(시민단체 대표)의 자력 부족이 예상되며, 피해 규모를 특정하기 어려움.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>李대통령, 그것이 알고싶다에 “사과 받고 싶다…살인조폭으로 몰렸다...</t>
+          <t>시민단체 위안부법폐지국민행도 김병헌 대표, 25일 오후 2시 구속적부심</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575991?ref=naver</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117382</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:11.860891+00:00</t>
+          <t>2026-03-25 00:24:22.668217+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>보도 언론사들</t>
+          <t>나무위키 운영사</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>청와대의 언론사 대상 추후보도 요청 및 법적 대응 검토</t>
+          <t>항소심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 허위로 법적 확정됨에 따라, 청와대가 과거 이를 보도한 언론사들에 사실관계 정정 및 후속 보도를 요청했습니다. 청와대는 언론의 자율적 조치를 우선 기대하지만, 미이행 시 언론중재법에 따른 추후보도 청구권 행사 등 법적 대응을 검토할 예정입니다.</t>
+          <t>A 학교법인이 나무위키 운영사를 상대로 명예훼손 및 손해배상 청구 소송을 제기했으나, 1심과 2심 모두 원고 패소 판결을 받았다. 법원은 나무위키 게시물이 전체적 맥락상 사실에 부합하고 공익적 목적이 있다고 판단하며 표현의 자유를 폭넓게 인정했다. 원고는 500만 원의 배상을 요구했다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>장영하 변호사의 허위사실 공표 유죄 확정 판결로 언론사들의 오보 책임이 명확하며(적합 조건 1), 보도 언론사들은 자력이 충분한 법인입니다(적합 조건 2). 대법원 유죄 확정 판결이라는 명확한 증거가 존재하고(적합 조건 5), 청와대가 언론사들에 추후보도 요청 및 법적 대응을 검토 중이므로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>원고가 1심과 2심에서 모두 패소하여 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건에 준함) 법원은 피고의 게시물이 사실에 부합하고 공익적 목적이 있다고 판단하여 상대방 책임이 명확하지 않습니다. (적합 조건 1 불충족) 또한 청구 금액이 소액(500만 원)으로 피해 규모가 크지 않아 (적합 조건 4 불충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만 원</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>靑 “李 조폭 연루설 보도 언론사, 자율적 후속 보도 바란다”</t>
+          <t>'나무위키에 오류·과장' 소송…法  맥락 맞다면 위법 아냐</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575894?ref=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/24/2026032490280.html</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-20 12:16:47.261869+00:00</t>
+          <t>2026-03-24 13:26:57.672569+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" s="4" t="inlineStr">
+      <c r="A208" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>전한길</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>대통령의 강력 비판 및 수사기관 확인 촉구, 허위조작정보 근절법 시행 예정</t>
+          <t>SBS 제작진의 사과가 있었으나, 이재명 대표의 명예훼손에 대한 추가적인 법적 조치(손해배상 소송 등)는 아직 진행되지 않았으며, 국회에서 관련 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>이재명 대통령이 극우 유튜버 전한길 씨의 방송에서 제기된 '비자금 조성 및 군사기밀 유출 의혹'을 '한심하고 악질적인 마타도어'라며 강력 비판했습니다. 더불어민주당 한준호 의원은 수사기관의 즉각적인 확인을 촉구했으며, 해당 주장을 한 최모씨는 구체적인 물증이나 근거를 제시하지 못했습니다. 오는 7월 7일부터 시행되는 '허위조작정보 근절법'에 따라 허위 조작 정보 유포 시 손해액의 최대 5배를 배상해야 할 수 있습니다.</t>
+          <t>이재명 대표가 과거 '조폭연루설'을 보도한 SBS '그것이 알고 싶다'에 공개 사과를 요구했고, SBS는 해당 보도가 근거 없이 의혹을 제기한 것에 대해 사과했다. 이후 국회에서 여야 간 공방이 벌어지고, 언론노조가 이 대표를 비판하는 등 논란이 확산되고 있다. 이 대표 측은 언론중재위나 소송, 추후보도청구권 등 법적 권리 행사를 언급했다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1), 허위 사실 유포에 대한 증거 확보가 가능하여(5) 소송 가능성이 높습니다. 그러나 상대방의 자력(2)이 불확실하며, 피해 규모(4)가 주로 명예훼손으로 금전적 산정이 어려워 소송금융 투자 매력도가 낮습니다. 또한, 집단적 피해(3)가 아닌 단일 피해자 사건입니다.</t>
+          <t>SBS가 이재명 대표의 '조폭연루설' 보도에 대해 근거 없는 의혹 제기를 인정하고 사과하여 상대방의 책임이 명확하며(적합 조건 1), SBS는 대형 방송사로 자력이 충분합니다(적합 조건 2). 또한, SBS의 사과문 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해가 집단적이지 않고(적합 조건 3 불충족), 기사에서 구체적인 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>이 대통령, '전한길뉴스'에 격노... 비자금 조성·軍정보 유출?</t>
+          <t>이 대통령 ‘그알’ 사과 요구 놓고 여야 공방</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59119?feed=na</t>
+          <t>https://www.hani.co.kr/arti/society/media/1250932.html</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-20 00:36:00.039931+00:00</t>
+          <t>2026-03-24 13:22:27.087665+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
-      <c r="A209" s="4" t="inlineStr">
+      <c r="A209" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>허위유포자 전원</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>삭제 및 게시 금지 가처분, 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>장세일 영광군수 측이 딸의 금품수수 영상이 조작된 허위 사실이라며 유포자 전원을 고소했습니다. 동시에 해당 영상의 삭제 및 게시 금지 가처분 신청과 손해배상 청구 소송을 제기하여 법적 대응에 나섰습니다. 군수 측은 불법적 흑색선전을 좌시하지 않겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>상대방(허위유포자)의 자력이 불확실하며, 피해 규모(명예훼손에 따른 손해배상)가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한 집단적 피해가 아닌 개인에 대한 명예훼손 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>1명 (장세일 군수 딸)</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>장세일 영광군수  딸 금품수수 영상은 조작, 허위유포자 전원 고소</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3058850</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:18:29.605641+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K209" t="inlineStr">
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>박성중 전 국회의원, JTBC 기자 2명, 황인식 전 사랑의열매 사무총장, 블로거 2명</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>형사 고소 및 1억원 규모 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>전성수 서초구청장이 박성중 전 국회의원, JTBC 기자 2명, 황인식 전 사랑의열매 사무총장, 블로거 2명 등 6명을 상대로 흑색선전 및 허위 사실 유포 혐의로 형사 고소하고 1억원 규모의 손해배상 청구 소송을 제기했습니다. 전 구청장은 선거를 앞두고 도를 넘은 흑색선전이 계속되어 단호하게 대처하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분하며(전 국회의원, JTBC 기자 등), 악의적인 허위 글에 대한 증거 확보 가능성이 높고, 형사 고소라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아닌 개인 명예훼손 사건이며, 손해배상액 1억원은 소송금융 투자 대상으로서 매우 크다고 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>전성수 서초구청장 “흑색선전엔 단호하게 대처… 페어플레이 해야” [...</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L209" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182862</t>
+          <t>https://www.segye.com/newsView/20260324518226?OutUrl=naver</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:17.241467+00:00</t>
+          <t>2026-03-24 13:14:29.714721+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>우만레</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 실질심사 진행 중</t>
+          <t>항소심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자를 모욕하는 시위를 벌여온 ‘위안부법폐지국민행동’ 김병헌 대표가 정보통신망법상 명예훼손 등 혐의로 구속영장 실질심사를 받는다. 김 대표는 학교 정문 앞에서 위안부 피해자를 모욕하는 현수막을 내걸고 평화의 소녀상을 훼손한 혐의를 받고 있다. 대통령의 비판 이후 경찰 수사가 본격화되어 구속영장이 신청되었다.</t>
+          <t>학교법인 A가 나무위키에 게시된 스쿨미투, 사학비리 등 관련 내용으로 인해 사회적 가치가 훼손되었다며 운영사 '우만레'를 상대로 500만원 손해배상 소송을 제기했습니다. 1심과 2심 법원은 해당 게시물이 공익적 목적이며 전체적 맥락이 사실에 부합한다고 판단, 원고의 청구를 기각했습니다. 법원은 표현의 자유를 강조하며 부분적 과장이 있어도 위법하다고 보기 어렵다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자라는 집단에 대한 명예훼손으로 집단적 피해를 야기했으며(적합 조건 3), 시위 내용 및 소녀상 훼손 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속영장 실질심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피고가 개인으로 자력에 한계가 있어(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮을 수 있다.</t>
+          <t>원고인 학교법인이 1심과 2심 모두 패소하여 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다. 법원이 나무위키 게시물의 공익성과 표현의 자유를 폭넓게 인정하여 원고의 손해배상 청구를 기각했으므로, 사실상 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만원</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>‘일본군 위안부 모욕’ 단체 대표 구속 기로</t>
+          <t>法  나무위키, 부분 과장 있어도 위법 아냐… 배상 책임 없어</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603200732001</t>
+          <t>https://www.newsis.com/view/NISX20260324_0003562179</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:02.941220+00:00</t>
+          <t>2026-03-24 13:10:11.187732+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
-      <c r="A212" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표</t>
+          <t>나무위키</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장심사 진행 중</t>
+          <t>서울고등법원 손해배상 소송 기각</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 '위안부' 피해자를 모욕하는 시위를 벌인 혐의로 경찰 수사를 받고 있으며, 구속 여부가 이르면 오늘 결정될 예정입니다. 이 사건은 위안부 피해자들에게 심각한 정신적 피해를 입힌 명예훼손 사건으로 판단됩니다.</t>
+          <t>서울고등법원은 인터넷 백과사전 '나무위키'에 게시된 정보가 부정확하거나 과장되었더라도 전체적인 맥락에서 사실에 부합한다면 손해배상 책임을 묻기 어렵다고 판단하며 도연학원의 손해배상 소송을 기각했습니다. 이는 나무위키의 정보에 대한 법적 책임 범위와 관련한 중요한 판례입니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>상대방(김병헌 대표)의 책임이 명확하고, 모욕 시위에 대한 증거 확보 가능성이 높으며, 이미 경찰 수사 및 영장심사 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 또한 일본군 '위안부' 피해자라는 다수의 피해자가 존재합니다. 그러나 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않을 가능성이 높고, 금전적 피해 규모를 특정하기 어려워 소송금융 투자 회수 가능성이 불확실합니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 서울고등법원에서 원고의 손해배상 소송이 기각되어 상대방의 책임이 명확하지 않다고 판단되었습니다. 이미 고등법원 판결이 나온 사건으로, 소송금융 투자 대상으로서의 신규성 및 성공 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>극우단체 대표 오늘 영장심사…李대통령  얼빠진 명예훼손</t>
+          <t>'나무위키 논란… 법원, 도연학원 손해배상 소송 기각'</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725175</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861450</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:21.251506+00:00</t>
+          <t>2026-03-24 13:08:59.965241+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>나무위키 운영사</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>서울고등법원 2심 원고 패소 판결</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>A 학교법인이 나무위키에 게시된 '스쿨미투', '사학비리' 등 관련 내용이 허위사실이라며 나무위키 운영사를 상대로 500만원의 손해배상 및 게시물 삭제 소송을 제기했다. 1심과 2심 법원은 해당 게시물이 공익적 목적이며 표현의 자유가 넓게 보장되어야 한다는 이유로 원고 패소 판결을 내렸다.</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>원고(학교법인)가 나무위키 운영사를 상대로 제기한 손해배상 소송에서 1심과 2심 모두 패소하여 승소 가능성이 매우 낮습니다. 또한, 청구 금액이 500만원으로 소송금융 투자 대상으로 적합한 피해 규모(수억 원 이상)에 미치지 못하며, 집단적 피해가 아닌 개별 사건입니다. (부적합 조건: 이미 종결된 사건, 적합 조건: 피해 규모가 큼 미충족)</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>500만원</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>“나무위키 허위 사실로 사회적 가치 훼손돼” 소송...법원 “위법 아냐...</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260324517083?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:08:26.206506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>나무위키 운영사</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>대법원 상고 포기로 판결 확정</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>학교법인 도연학원이 나무위키 내 '스쿨미투' 및 '사학비리' 관련 게시글에 허위 사실과 악의적 표현이 있다며 운영사를 상대로 500만 원의 손해배상 소송을 제기했습니다. 1심과 2심 모두 나무위키의 손을 들어주며, 일부 오류나 과장된 표현이 있더라도 전체 맥락상 사실에 부합하고 공익적 목적이 있다면 위법하지 않다고 판단했습니다. 재단 측이 대법원에 상고하지 않아 판결은 최종 확정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>이 사건은 이미 대법원 상고 포기로 판결이 확정되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 원고가 청구한 피해 금액이 500만 원으로 소송금융 투자 대상으로 적합하지 않으며 (적합 조건: 피해 규모가 큼 - 불충족), 법원이 나무위키의 표현의 자유를 폭넓게 인정하여 상대방의 책임이 명확하지 않습니다 (적합 조건: 상대방 책임이 비교적 명확함 - 불충족).</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>500만 원</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>법원 “나무위키 오류 있어도 맥락 맞으면 위법 아냐”</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20023495?ref=naver</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:07:54.246972+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>지역 언론사 및 그 대표</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>광주지방법원 항소심 승소</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>김보미 강진군수 예비후보가 허위보도와 관련하여 지역 언론사 및 그 대표를 상대로 제기한 손해배상 및 기사 삭제 청구 소송 항소심에서 승소했다. 광주지방법원 항소심 재판부는 피고 측 항소를 기각하며 원고의 손을 들어주었다.</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>이미 항소심에서 승소하여 상대방의 책임이 명확하고 증거가 충분히 확보되었으나 (적합 조건 1, 5), 소송금융은 주로 소송 초기 단계의 불확실한 사건에 대한 자금 지원을 목적으로 한다. 또한, 개인 명예훼손 사건으로 피해 규모가 크지 않을 가능성이 높고, 상대방의 자력도 대기업 수준이 아니어서 소송금융 투자 대상으로서의 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>김보미 강진군수 예비후보, 허위보도 손배소 항소심도 승소</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2410108</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:07:43.587578+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>나무위키</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>서울고법 판결</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>서울고법은 인터넷 백과사전 '나무위키' 게시글에 일부 오류나 과장된 표현이 있더라도 전체적인 맥락에서 사실에 부합한다면 손해배상 책임을 인정하기 어렵다고 판단했습니다. 이 판결은 나무위키 콘텐츠 관련 손해배상 청구의 법적 허들을 높이는 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>서울고법 판결로 나무위키 게시글의 일부 오류나 과장이 있더라도 전체 맥락상 사실에 부합하면 손해배상 책임을 인정하기 어렵다는 법적 판단이 나왔습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 향후 유사 사건의 소송금융 투자 가능성을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>나무위키 오류·과장,  맥락상 사실 부합하면 배상 책임 어렵다</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040537</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:07:33.571773+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>유튜브 채널 운영자</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>영상 삭제 및 게시금지 가처분 신청과 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>영광군수 측이 자녀의 금품수수 의혹을 제기한 유튜브 채널 운영자를 상대로 영상 삭제 및 게시금지 가처분 신청과 손해배상 청구 소송을 제기했다. 군수 측은 해당 의혹을 선거 질서를 훼손하는 중대한 사안으로 규정하며 민형사상 책임을 모두 묻겠다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>이 사건은 공인(영광군수 측)이 유튜브 채널 운영자를 상대로 제기한 명예훼손 소송으로, 다수의 피해자가 대기업 등을 상대로 손해배상을 청구하는 소송금융의 일반적인 투자 대상과 거리가 있습니다. 피고인 유튜브 채널 운영자의 자력(적합 조건 2)이 충분하지 않을 가능성이 높고, 집단적 피해(적합 조건 3)나 대규모 피해(적합 조건 4)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>영광군수 자녀 금품수수 유튜브발 의혹 '전면전'으로 확전…영광군수 측...</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728039</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:06:19.964693+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>온라인 매체</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>온라인 매체 상대 형사고소 및 영상 삭제·게시금지 가처분 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>장세일 영광군수 딸이 금품수수 의혹을 보도한 온라인 매체를 상대로 형사고소 및 영상 삭제·게시금지 가처분 신청을 제기했습니다. 군수 측은 금품 전달 시도는 있었으나 현장에서 거절했으며, 보도 내용은 허위사실이라고 주장하며 법적 책임을 묻겠다고 밝혔습니다. 이는 보도 내용의 진위 여부를 다투는 명예훼손 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>이 사건은 공직자 가족의 명예훼손 주장으로, 상대방(온라인 매체)의 보도 내용이 허위인지 여부가 핵심 쟁점이며 책임이 명확하다고 보기 어렵습니다 (적합 조건 1 미충족). 또한, 집단적 피해가 아닌 개인 명예훼손 사건이며 (적합 조건 3 미충족), 금전적 피해 규모가 크다고 단정하기 어렵습니다 (적합 조건 4 미충족). 온라인 매체의 자력 또한 불분명합니다 (적합 조건 2 미충족).</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>장세일 영광군수  딸 금품수수 의혹 사실 아냐 …보도 매체 법적 대응</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6112347</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:04:55.186804+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>나무위키</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>서울고등법원 판결</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>인터넷 사이트 '나무위키'에 올라온 게시물로 인해 명예가 훼손되었다며 위자료 등 손해배상을 청구했으나, 법원은 나무위키에 배상 책임을 물을 수 없다고 판단했습니다. 서울고등법원의 판결로, 명예훼손 주장에 대한 청구가 기각된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>법원이 이미 나무위키에 대한 배상 책임을 물을 수 없다고 판단했으므로, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>'나무위키' 게시물로 명예훼손 주장…법원  손배 책임 물을 수 없어</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6112312</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:03:09.348237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>제보자 및 일부 인터넷 언론사</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>장세일 영광군수 측이 제보자 및 언론사를 상대로 명예훼손 혐의로 형사고소, 영상물 삭제 및 게시금지 가처분 신청, 손해배상 청구 소송을 제기함.</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>장세일 영광군수 측이 '군수 딸 금품수수 의혹 영상'에 대해 허위사실이자 조작이라며 법적 대응에 나섰습니다. 군수 측은 제보자와 일부 인터넷 언론사를 명예훼손 혐의로 형사고소하고, 영상물 삭제 및 게시금지 가처분 신청과 손해배상 청구 소송을 제기했습니다. 수사기관에 신속하고 엄정한 수사를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>상대방(제보자, 인터넷 언론사)의 책임이 명확하지 않고 진실 공방 중이며, 상대방의 자력이 충분하다고 보기 어렵습니다. 또한, 집단적 피해가 아닌 개인의 명예훼손 사건으로 피해 규모가 크다고 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>1명 (장세일 영광군수)</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>딸 금품수수 의혹 영상 …장세일 영광군수 '법적 대응' 나서</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032416152172979</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:03:02.913370+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D213" t="inlineStr">
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>이재명 측의 SBS 사과 요구 진행 중. 관련 허위사실 유포자들은 유죄 판결 확정.</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>SBS '그것이 알고 싶다' 방송이 이재명 당시 성남시장과 조직폭력배 유착 의혹의 출발점이었다는 내용이 박철민, 장영하 변호사의 공직선거법 위반 유죄 판결문에 명시되었습니다. 이재명 측은 SBS에 사과를 요구하며 언론 자유를 위협한다는 비판을 받고 있으나, 법원 판결을 근거로 한 명예훼손 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>법원 판결문(박철민, 장영하 유죄 판결)에서 SBS '그것이 알고 싶다' 방송이 이재명 관련 허위사실 유포의 출발점임을 명확히 적시하여 상대방 책임이 비교적 명확합니다. 상대방(SBS)은 자력이 충분한 대기업이며, 공적 인물에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. (적합 조건 1, 2, 5)</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>1명 (이재명)</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>판결문 속 '이재명 조폭연루설'… 시작은 '그알'</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217897&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:41:57.769441+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>헤럴드경제 등 허위 사실을 보도한 언론사들</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E213" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K213" t="inlineStr">
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위 사실 확정 후 언론중재법에 따른 추후보도문 게재 요청 및 이행 중</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 최종 확정되었다. 이에 따라 청와대는 허위 보도를 한 언론사들에 언론중재법에 의거한 추후보도문 게재를 요청했으며, 헤럴드경제가 이를 이행했다. 이는 명예훼손에 대한 법적 책임이 명확히 인정된 사례로, 추가적인 손해배상 청구 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위 사실이 확정되어 상대방 책임이 명확하고(적합 조건 1), 헤럴드경제 등 언론사라는 상대방의 자력이 충분하며(적합 조건 2), 대법원 유죄 판결이라는 강력한 증거가 존재한다(적합 조건 5). 또한 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>[추후보도문] 이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10701683?ref=naver</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:22:37.658164+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>대법원 유죄 확정 판결, 언론사에 추후 보도문 게재 요청</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>대법원이 이재명 대통령의 '조직폭력배 연루설'이 허위임을 확정하고, 허위 사실을 공표한 장영하 씨에게 유죄를 선고했습니다. 이에 따라 청와대는 해당 내용을 보도했던 언론사들에 '언론중재 및 피해구제 등에 관한 법률'에 근거하여 추후 보도문 게재를 요청했습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>대통령 조폭 연루설 관련 허위 사실 유포자에 대한 대법원 유죄 확정 판결로 핵심 법적 분쟁이 이미 종결되었습니다. 현재 언론사에 추후 보도문 게재를 요청하는 것은 종결된 사건에 대한 후속 조치일 뿐, 소송금융 투자가 필요한 새로운 손해배상 소송이 진행 중이거나 예정된 상황이 아닙니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>1명 (이재명)</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>대통령 조폭 연루설 허위 판결 확정 관련 추후보도</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L213" t="inlineStr">
-[...706 lines deleted...]
-      </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697565?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04178726645386600</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-19 00:21:48.326808+00:00</t>
+          <t>2026-03-24 12:21:44.439238+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr"/>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>판결 이후 절차적 문제 제기, 사법제도 개편 논의</t>
+          <t>이재명 대통령의 사과 요구에 SBS 제작진 공식 사과, SBS 노조 반발로 공방 중. 과거 언론중재위 반론 보도 결정 있었음.</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>박형준 의원이 국회에서 유튜버 쯔양 측 소송대리인의 기자회견 사례를 언급하며 사법제도 개편의 필요성을 강조했습니다. 쯔양 측은 판결 이후에도 절차적 문제로 가해자를 다시 마주해야 하는 어려움을 호소했으며, 이는 사법제도 개편 논의를 국민 체감 문제로 연결하려는 시도입니다.</t>
+          <t>이재명 대통령이 과거 '그것이 알고 싶다'의 '조폭 연루설' 보도에 대해 사과를 요구했고, 제작진은 공식 사과했다. 그러나 SBS 노조가 '언론 길들이기'라며 반발하면서 공방이 이어지고 있다. 과거 보도의 근거였던 장영하 씨가 유죄 확정 판결을 받으면서 보도의 허위성이 드러났으며, 이로 인한 이재명 대통령의 명예훼손 피해가 주장되고 있다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>기사는 유튜버 쯔양 측의 과거 소송 사례를 들어 사법제도 개편의 필요성을 주장하는 정치적 메시지를 전달하고 있습니다. 이미 판결이 선고되어 종결된 사건을 언급하며, 새로운 소송금융 투자 기회를 제공하지 않습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(장영하 유죄 확정 판결, SBS 제작진의 공식 사과), 상대방(SBS)의 자력이 충분하며, 허위 보도에 대한 증거가 명확합니다. 다만, 피해 규모(명예훼손에 따른 금전적 손해) 추정이 어렵고, 현재 소송이 진행 중인 단계가 아닌 사과 요구 및 언론 공방 단계라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>박형준, 사법개편 겨냥 공세···경선 앞두고 대여 메시지 강화</t>
+          <t>박원석  '그알' 정정 보도의 대상이지만, SBS 노조 반론도 일부 타당 [박...</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75605</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603230045</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-18 13:11:29.509938+00:00</t>
+          <t>2026-03-23 13:08:38.037252+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>26개 언론사</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>언론사들의 정정/추후보도 예정</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>기사에 따르면 '李 조폭연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 할 예정입니다. 이는 공인에 대한 대규모 허위 보도로 인한 명예훼손 사건으로 보이며, 다수의 언론사를 상대로 한 소송 가능성이 높습니다. '추후보도'는 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>공인에 대한 '조폭 연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 예정하고 있어 상대방(언론사들)의 책임이 명확하며(적합 조건 1), 다수의 언론사는 자력이 충분합니다(적합 조건 2). 26개 언론사의 보도로 인한 명예훼손 피해 규모가 매우 크고(적합 조건 4), '추후보도' 자체가 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>李 조폭연루설 허위  26개 언론사 추후보도</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333256</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:44:19.230692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>민 의원</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>정치적 공방 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>전남광주특별시장 경선 과정에서 '신정훈 진심캠프'가 '민 의원'이 허위 득표율로 시·도민의 여론을 왜곡하고 있다고 주장하며 사과를 요구하는 사건. 민 의원은 자신을 가짜 찌라시의 피해자인 것처럼 주장하고 있음.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>적합 조건에 해당하는 사항이 거의 없음. 사건은 정치적 비방 논란에 가까우며, 법적 책임이 명확하지 않고, 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 요건을 충족하기 어려움. 상대방의 자력이나 객관적인 증거 확보 여부도 불분명함.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>'허위 득표율'에 전남광주특별시장 경선판 혼탁</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>00news.co.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102767</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:32:08.851442+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>구속영장 발부 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>위안부 피해자와 평화의 소녀상을 모욕한 혐의로 김병헌 위안부법폐지국민행동 대표가 구속되었습니다. 사자명예훼손, 정보통신망법상 명예훼손 등 혐의로 수사 중이나, 개정된 위안부피해자법의 소급 적용 불가 및 사자명예훼손죄의 친고죄 특성으로 인해 실질적인 처벌로 이어지기 어려울 것이라는 전망이 나옵니다.</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나(적합 조건 1), 피고가 개인으로 자력 부족이 예상됩니다. 또한, 기사에서 명시적으로 처벌 가능성이 낮다고 언급되어 소송금융 투자 회수 가능성이 매우 낮습니다. 특히 사자명예훼손죄는 친고죄이며, 개정된 위안부피해자법은 소급 적용되지 않아 법적 난관이 큽니다.</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>'위안부 모욕' 시위 김병헌 구속…처벌 가능성은 '미지수'</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260323001088</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:31:11.793005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B225" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+          <t>장영하 변호사</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>대법원 유죄 확정 판결 및 언론사 추후보도 완료</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 '조직폭력배 연루설'을 제기한 장영하 변호사가 공직선거법 위반 혐의로 대법원에서 유죄가 확정되어 해당 의혹이 허위 사실임이 법적으로 확인되었다. 이에 따라 청와대의 요청으로 관련 기사를 게재했던 언론사들이 추후 보도문을 게재했다. 이는 허위 사실 유포에 대한 법적 판단이 완료된 사건이다.</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위 사실임이 명확히 확인되어 상대방의 책임이 명확하고(적합 조건 1), 강력한 증거(대법원 유죄 확정 판결)가 존재합니다(적합 조건 5). 또한 공직선거법 위반 혐의에 대한 형사 절차가 대법원에서 종결되었습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 추정하기 어렵고, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>李대통령 조폭 연루설 허위 판결 확정 관련 추후보도</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260323010006939</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:23:36.487933+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>장영하 변호사 및 관련 언론사</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E228" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 이후 가해자 측의 재판소원 청구 예고</t>
+          <t>대법원 판결로 허위사실 확정, 청와대 언론중재법에 따른 추후보도문 요청</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>유튜버 쯔양은 가해자 구제역으로부터 협박 및 5천500만원 갈취 혐의로 대법원에서 징역 3년형이 확정된 사건의 피해자입니다. 그러나 가해자 측이 '재판소원' 제도 활용을 예고하며, 쯔양은 끝났다고 믿었던 고통이 반복될까 불안을 호소하고 있습니다. 이 제도가 가해자에게 재판을 끌 수 있는 통로를 열어주고 피해자에게 고통을 떠넘기는 구조라는 비판이 제기되고 있습니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 대법원에서 허위사실 공표 혐의 유죄 판결을 확정받아 해당 의혹이 사실이 아님이 법적으로 확인되었다. 청와대는 의혹을 보도한 언론사들에 대해 언론중재법에 따라 추후보도문 게재를 요청했으며, 연합뉴스는 이에 따라 사실관계를 정리하는 추후보도문을 게재했다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>대법원 확정 판결로 형사 사건은 종결되었으므로 부적합 조건에 해당합니다. 가해자 측의 '재판소원' 예고로 피해자의 고통이 반복되는 상황이나, 소송금융은 주로 민사 손해배상 소송의 원고에게 자금을 지원하는 것이 일반적입니다. 이 사건은 형사 사건의 확정 판결에 대한 헌법소원 절차의 악용 우려를 다루고 있어, 피해자가 추가적인 민사 소송을 제기할 가능성이 기사에 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>대법원 판결로 이재명 대통령에 대한 '조폭 연루설'이 허위사실임이 확정되어 상대방 책임이 명확하며(적합 조건 1) 객관적 증거가 존재합니다(적합 조건 5). 청와대가 언론중재법에 따른 추후보도문 게재를 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 피고가 될 수 있는 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 대통령에 대한 명예훼손으로 피해의 중대성이 높습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>5천500만원 (갈취 금액), 정신적 피해 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>구제역측  민주당·李에 감사 … 끝나지 않은 고통  쯔양 사건, 재판소원...</t>
+          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 확정 관련</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031818521654068</t>
+          <t>https://www.yna.co.kr/view/AKR20260323142200001?input=1195m</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-18 12:25:31.418923+00:00</t>
+          <t>2026-03-23 12:22:54.241873+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>민사소송 승소, 판결 확정</t>
+          <t>허위 신고자에 대한 고소장 제출 및 언론중재위원회 조정 신청 진행 중, '사고 후 미조치' 관련 검찰 보완 수사 진행 중.</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>조영대 신부가 전두환 회고록의 5·18 왜곡·폄훼 내용에 대해 제기한 민사소송에서 8년 8개월 만에 승소하며 해당 내용의 삭제를 이끌어냈다. 이번 판결은 5·18 관련 왜곡 콘텐츠에 대한 법적 대응의 중요성을 보여주지만, 여전히 많은 왜곡 콘텐츠가 존재하여 지속적인 감시와 대응이 필요함을 시사한다.</t>
+          <t>이충현 강서구의회 의원이 지난해 교통사고 관련 '뺑소니' 혐의를 경찰 재조사 결과 벗어났다. 이 의원은 허위 신고자를 무고 및 명예훼손 혐의로 고소하고, 사실과 다르게 보도한 언론사에 대해 언론중재위원회에 정정보도 및 손해배상 조정을 신청하는 등 강경 대응에 나섰다. 한편, '사고 후 미조치' 사안은 검찰 보완 수사 중이다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>해당 기사는 전두환 회고록 관련 민사소송의 '승소'로 이미 종결된 사건을 다루고 있어, 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 비록 5·18 왜곡 콘텐츠가 아직 많다고 언급되지만, 이는 새로운 사건 발굴의 가능성을 시사할 뿐, 본 기사의 사건 자체는 투자 대상이 아닙니다.</t>
+          <t>경찰 재조사 결과 '운전자 과실 없음'이라는 객관적 증거가 존재하며(적합 조건 5), 허위 신고자에 대한 고소 및 언론중재위원회 조정 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해, 피해 규모의 명확성이 부족하여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>5·18 관련 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>9년 걸린 ‘전두환 회고록’ 승소, “5·18 왜곡·폄훼 콘텐츠 아직 많다...</t>
+          <t>강서구의회 이충현 의원, 지난해 교통사고 관련 '뺑소니' 혐의 벗어</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57475</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1240661</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-18 00:50:00.353344+00:00</t>
+          <t>2026-03-23 00:30:31.364052+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>태영호</t>
+          <t>김동완의 전 매니저 A씨</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 후 피고 항소, 항소심 진행 중</t>
+          <t>김동완 측의 법적 조치 예고</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>태영호 전 의원이 제주 4·3 사건에 대한 허위 사실을 유포하여 제주 4·3희생자유족회 등으로부터 명예훼손으로 손해배상 소송을 당했습니다. 1심 법원은 태 전 의원의 발언이 허위사실 적시에 따른 명예훼손에 해당한다고 판단하여 원고 일부 승소 판결을 내렸으나, 태 전 의원 측이 항소하여 현재 항소심이 진행 중입니다. 태 전 의원 측은 항소심에서 정부의 공식 진상조사보고서의 신뢰성까지 부정하며 논점을 흐리고 있습니다.</t>
+          <t>그룹 신화 김동완이 MC딩동을 옹호한 후 비판 여론에 휩싸였고, 전 매니저 A씨가 김동완의 과거 행적에 대한 폭로글을 게시했습니다. 김동완은 해당 내용이 허위 주장이라며 민형사상 모든 법적 조치를 취하겠다고 반박했습니다. 이는 김동완과 전 매니저 A씨 간의 명예훼손 분쟁으로 발전할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>태영호 전 의원의 발언이 1심에서 허위사실 적시에 따른 명예훼손으로 인정되어 상대방 책임이 명확하며(적합 조건 1), 정부의 공식 진상조사보고서라는 객관적 증거가 존재합니다(적합 조건 5). 제주 4·3희생자유족회 등 다수의 피해자가 집단적으로 소송을 제기했으며(적합 조건 3, 4), 피고는 전 국회의원으로 어느 정도 자력이 있을 것으로 판단됩니다(적합 조건 2). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다(부적합 조건 0개).</t>
+          <t>적합 조건 1개 이하에 해당합니다. 전 매니저 A씨의 폭로 내용이 허위 사실인지 여부가 불분명하여 상대방 책임이 명확하지 않습니다. 또한, 상대방의 자력이 충분하다고 보기 어려우며, 집단적 피해가 아닌 개인 간의 명예훼손 분쟁으로 피해 규모를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>제주 4·3희생자유족회 회원 다수</t>
+          <t>1명 (김동완)</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>北김일성 지시로 제주 4·3 사건?…태영호 전 의원의 여전한 왜곡</t>
+          <t>술먹고 팬들과 싸워 ...김동완, 전 매니저 폭로글 반박  법적 조치</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511229&amp;ref=A</t>
+          <t>https://www.mt.co.kr/entertainment/2026/03/23/2026032308142384697</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-18 00:48:18.707212+00:00</t>
+          <t>2026-03-23 00:27:30.411764+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="3" t="inlineStr">
+      <c r="A232" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>김병헌 씨</t>
+          <t>민 의원</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>검찰 수사 및 구속 진행 중, 사자명예훼손 및 명예훼손 혐의</t>
+          <t>후보 간 공방 진행 중</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>검찰이 일본군 위안부 피해자들을 부정하는 발언을 한 김병헌 씨에 대해 사자명예훼손 및 명예훼손 혐의로 수사 및 구속 절차를 진행 중이다. 고 길원옥 씨의 유가족과 이용수, 박필근 씨가 피해자로 지목되었으며, 검찰은 이들의 처벌 의사를 확인하고 있다.</t>
+          <t>통합특별시장 예비경선 결과를 왜곡하는 가짜뉴스가 SNS에 유포되어 후보 간 공방이 벌어지고 있습니다. 신정훈 진심캠프는 민 의원이 가짜 찌라시를 유포하여 시·도민의 여론을 왜곡하고 있다며 사과를 요구했습니다. 민 의원은 자신이 피해자라고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>본 사건은 김병헌 씨에 대한 형사상 명예훼손 혐의 수사 및 기소 단계로, 소송금융이 주로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피고가 개인이며 자력에 대한 정보가 없어 투자 회수 가능성이 낮습니다. (부적합 조건: 민사 소송 아님, 상대방 자력 불충분)</t>
+          <t>기사는 정치적 공방에 대한 내용으로, 소송 상대방의 책임이 명확히 입증된 상태가 아니며, 피해 규모를 금전적으로 특정하기 어렵습니다. 또한, 집단적 피해의 성격이 직접적인 재산상 손해보다는 여론 왜곡에 가까워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>3명 (고 길원옥 씨, 이용수 씨, 박필근 씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>검찰,  일본군에 끌려간 위안부 피해자는 없다  김병헌 씨에 대해 구속...</t>
+          <t>통합특별시장 예비경선 결과 가짜뉴스 SNS 유포…후보 간 공방으로 '확...</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116924</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57336</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-18 00:26:15.702904+00:00</t>
+          <t>2026-03-23 00:25:54.386361+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>악플러</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>악플러 공개 저격</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>방송인 영숙이 자신의 SNS를 통해 외모 비하 등 악성 다이렉트 메시지를 보낸 악플러를 공개 저격했다. 영숙은 악플러의 메시지 캡처본을 공개하며 강한 불쾌감을 표출하고 경고했으며, 이는 최근 방송 출연자들을 대상으로 한 악성 메시지 피해에 대한 단호한 대응으로 해석된다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>악플러의 책임은 DM 캡처본으로 명확하고 증거도 존재하지만 (적합 조건 1, 5), 상대방의 자력이 불분명하고 (적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높다 (적합 조건 4 미충족). 또한 집단적 피해가 아니므로 (적합 조건 3 미충족) 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>모르는 척하니 계속 짖네 ..'나솔' 영숙, 외모 비하 악플러 공개 저격</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603230757208001</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:25:17.903454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>언론 보도에 대한 반박 및 비판 제기 단계</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>SBS '그것이 알고싶다'의 '파타야 살인사건' 보도에 대해 SBS 노조가 언론의 공적 인물 검증 기능이라며 반발에 대응하고 있다. 기사 제목은 '李'가 거짓 유포 시 더 큰 책임을 언급하며 법적 분쟁 가능성을 시사하고 있으나, 구체적인 소송 제기 여부나 피해 규모는 불분명하다.</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'가 명확하지 않으며, 상대방 책임이 명확하다고 보기 어려움. 만약 '李'가 SBS를 상대로 명예훼손 소송을 제기하는 경우, SBS는 언론의 공적 인물 검증 기능을 주장하며 방어할 것으로 예상되어 승소 가능성이 낮을 수 있음. (적합 조건 1 불충족)</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>1명 (李)</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>李, '그알' SBS 노조 반발에  언론자유 특권 아냐...거짓유포시 더 큰 책...</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725761</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:20:37.349793+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>김동완</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>전 매니저의 SNS 폭로글 확산</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>그룹 신화 멤버 김동완의 전 매니저라고 주장하는 A씨가 SNS에 김동완의 과거 음주 후 팬들과의 다툼, 매니저에 대한 부적절한 언행, 뮤지컬 출연 번복 등 인성 관련 폭로글을 게시했다. 해당 글은 온라인 커뮤니티를 통해 확산되고 있으나, A씨의 신원 및 폭로 내용의 사실 여부는 확인되지 않았다. 김동완은 최근 MC딩동 옹호 및 성매매 합법화 관련 발언으로 논란이 된 바 있다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>전 매니저의 폭로글 내용 및 신원 모두 확인되지 않아 상대방 책임이 명확하지 않고(적합 조건 1, 5 불충족), 구체적인 피해 규모나 피해자 수가 특정되지 않음(적합 조건 3, 4 불충족). 현재 공적 절차도 진행 중이지 않아 소송금융 투자 대상으로 부적합함(적합 조건 6 불충족).</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>'딩동 옹호' 김동완에... 술 마시고 팬들과 싸워  전 매니저 인성 폭로글</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/23/2026032305345775244</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:18:24.316055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B233" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A234" s="4" t="inlineStr">
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장, 네이버 블로거 2명</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>명예훼손 및 손해배상 소송 제기, 경찰 고소</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>전성수 서초구청장이 6·3 지방선거를 앞두고 JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 전 구청장은 '정치적 음모'에 의한 악의적 비방과 허위 사실 유포라며 강력한 법적 조치를 예고했으며, 네이버 블로거 2명에 대해서는 경찰에 고소했습니다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>전성수 서초구청장이 JTBC, 전 국회의원 등 자력 있는 상대방을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 상대방 책임이 비교적 명확하게 주장되고 있으며(정치적 음모, 허위 사실 유포), 녹취 파일 등 증거 확보 가능성이 높습니다. 또한 네이버 블로거에 대한 경찰 고소 등 공적 절차가 진행 중인 고액 소송으로 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>[단독]전성수 서초구청장, 지방선거 앞두고 소송 불사한 까닭</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032215054300239</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:47:47.766255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B234" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A235" s="3" t="inlineStr">
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>민 의원</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>신정훈 캠프의 사과 요구</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>신정훈 캠프가 민 의원 측이 예비경선과 무관한 과거 여론조사 수치를 교묘히 편집한 '거짓 카드뉴스'를 배포했다고 주장하며 사과를 요구했습니다. 민 의원 측은 자신을 조작된 여론조사의 피해자로 묘사했으나, 오히려 상대방에 대한 허위 정보를 유포했다는 비판을 받고 있습니다. 이는 정치적 명예훼손 또는 선거법 위반 소지가 있는 사안으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>민 의원 측이 거짓 카드뉴스를 배포했다는 주장이 구체적이며, 해당 카드뉴스 자체가 증거가 될 수 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해 규모가 명확히 특정되지 않고, 집단적 피해로 보기 어려워 소송금융 투자 매력도가 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>신정훈 캠프  거짓 카드뉴스 배포한 민 의원 사과하라</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438898</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:33:09.332269+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>민형배 의원</t>
+        </is>
+      </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 신청 접수</t>
+          <t>정치적 공방 및 사과 요구</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다. 후보 측은 해당 보도가 허위사실유포죄 및 후보자 비방죄에 해당할 수 있다고 주장하며 진원지 조사를 촉구했습니다.</t>
+          <t>신정훈 캠프가 민형배 의원이 기자회견에서 자신을 가짜 찌라시 피해자로 주장하면서도 뒤로는 교묘한 편집 기술로 여론을 호도하고 있다고 비판하며 즉각적인 사과를 요구했다. 이는 정치인 간의 명예훼손 및 여론 조작 의혹에 대한 공방이다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 조정 신청을 접수하여 공적 절차가 진행 중입니다. (적합 조건 6) 후보자 비방 및 허위사실유포 주장이 명확하며, 보도 내용 자체가 증거가 될 수 있습니다. (적합 조건 1, 5) 다만, 상대방 언론사의 자력 확인이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
+          <t>기사는 정치인 간의 명예훼손 또는 여론 호도 주장에 해당하며, 상대방 책임이 비교적 명확하지 않고(적합 조건 1), 상대방의 자력이 충분하지 않으며(적합 조건 2), 집단적 피해나 큰 피해 규모가 확인되지 않음(적합 조건 3, 4). 또한 공적 절차가 진행 중인 상황도 아니어서(적합 조건 6) 소송금융 투자에 적합한 요건이 부족하다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보  허위보도 신속한 조사  촉구</t>
+          <t>신정훈 캠프  민형배 의원, 교묘한 편집으로 여론 호도... 즉각 사과하라...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068260</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297459</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-17 13:15:55.369686+00:00</t>
+          <t>2026-03-22 12:27:07.381688+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>모 방송사</t>
+          <t>언론사 (예: SBS '그것이 알고싶다')</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 신청 접수, 경찰 수사 촉구</t>
+          <t>언론중재법상 추후보도 청구권 행사 계획 발표</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>국민의힘 전상인 보좌관이 충북 옥천군수 선거 출마를 앞두고 허위 제보로 인한 공직선거법 위반 보도가 나오자, 허위 제보 유포자 및 방송사에 대한 경찰 수사를 촉구하며 1인 시위를 진행했습니다. 전 보좌관은 해당 방송사를 상대로 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다.</t>
+          <t>이재명 대통령이 과거 자신에 대한 '조폭 연루설'이 대법원에서 허위로 판명되자, 언론의 정론직필 의무를 강조하며 정치적 왜곡 보도에 더 큰 책임을 물어야 한다고 밝혔다. 청와대는 언론중재법에 따른 추후보도 청구권 행사 계획을 발표했으며, 이 대통령은 해당 보도를 한 언론사에 대한 추가 조치를 시사했다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>전상인 보좌관은 허위 제보 유포자와 모 방송사의 책임을 주장하며, 경찰 수사를 통해 증거 확보 가능성이 있고(적합 조건 1, 5), 언론중재위 조정 신청 및 경찰 수사 촉구 등 공적 절차가 진행 중입니다(적합 조건 6). 또한, 모 방송사는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 명예훼손에 따른 것이므로 소송금융의 주요 고려 요소인 금전적 피해 규모가 명확히 크다고 보기 어렵습니다(적합 조건 4 불충족).</t>
+          <t>대법원 판결로 허위 사실이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주요 언론사를 상대로 하므로 자력이 충분하다(적합 조건 2). 이미 언론중재법상 추후보도 청구권 행사 계획이 발표되어 공적 절차가 진행 중이며(적합 조건 6), 대법원 판결이라는 객관적 증거가 존재한다(적합 조건 5). 대통령의 발언으로 미루어 볼 때, 명예훼손 등 추가적인 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>국민의힘 전상인 “허위 제보 철저히 수사해 달라”</t>
+          <t>李대통령 “정치적 왜곡 보도, 더 큰 책임 물어야”</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1950163</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01371046645385944</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:06.286128+00:00</t>
+          <t>2026-03-22 12:18:57.639819+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>대통령의 추후보도 요구 및 SBS의 사과, 언론노조 반발</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 2018년 '조폭 연루설'을 보도한 SBS '그것이 알고 싶다'에 대법원 판결을 근거로 추후보도를 요구했습니다. SBS는 의혹 제기에 대해 사과했으나, SBS 노조는 대통령의 요구를 '언론 길들이기'로 규정하며 반발하고 있습니다. 이 대통령은 언론의 자유에는 책임이 따른다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위사실 공표가 인정되어 상대방(SBS)의 책임이 명확하며(적합 조건 1, 5), SBS는 대형 언론사로 자력이 충분합니다(적합 조건 2). 언론중재법에 따른 추후보도 요구 등 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 점에서 잠재적 피해 규모가 매우 큽니다. 이미 사과가 있었으나, 추후보도 등 추가적인 법적 조치 가능성이 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>SBS '그알'에 사과받은 李대통령, '언론 길들이기' 반발에  자유에는 책...</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260322000062</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:18:37.660033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>관련 보도를 한 언론사들 (예: SBS, 채널A, TV조선, 연합뉴스TV 등)</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위사실 확정, 청와대 언론사 대상 추후보도 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 확정됨에 따라, 청와대가 관련 보도를 했던 언론사들을 상대로 언론중재법에 따른 추후보도를 요구하고 있습니다. 이 대통령은 특히 SBS '그것이 알고 싶다'의 사과를 요구하며, 정치적 목적으로 조작된 방송에 대한 반성을 촉구했습니다. 이는 명예훼손 소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 명확히 확인되어 상대방 책임이 분명하며(적합 조건 1), 관련 보도를 한 언론사들은 자력이 충분합니다(적합 조건 2). 대법원 확정 판결이라는 강력한 증거가 존재하고(적합 조건 5), 청와대가 언론중재법에 따른 추후보도를 요구하는 공적 절차가 진행 중입니다(적합 조건 6). 피해 규모는 미상이지만, 대통령의 명예훼손이라는 점에서 잠재적 손해배상액이 클 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>1명 (이재명 대통령)</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>이재명 대통령 조폭 연루설은 허위  언론사 추후보도 줄이어</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>journalist.or.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>http://www.journalist.or.kr/news/article.html?no=60553</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:18:27.727243+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>명예훼손 형사사건 벌금형 선고 완료</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>통역사 김모씨가 동종업계 단체 채팅방에 동료 통역사 이모씨에 대한 허위 사실을 게시하여 명예훼손 혐의로 기소되었습니다. 법원은 김씨에게 벌금 600만원을 선고하며 허위 사실 인식과 비방 목적을 인정했습니다. 피해자 이씨는 이 판결을 근거로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(형사 유죄 판결), 증거 확보가 용이하나(적합 조건 1, 5 충족), 피고가 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려워 자력 및 회수 가능성이 낮습니다(적합 조건 2, 4 미충족). 또한 집단적 피해가 아닌 개별 명예훼손 사건입니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>지각·절도에 실력 부족  단톡방서 동료 저격했다가 '벌금 폭탄' [사건...</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603201246435099</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:24:20.852380+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>디즈니, 훌루</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>명예훼손 및 정서적 고통 유발 혐의로 소장 접수</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>영화 '오펀'의 실제 모델로 알려진 나탈리아 그레이스가 디즈니와 훌루를 상대로 거액의 손해배상 청구 소송을 제기했습니다. 자신의 삶을 다룬 드라마 '굿 아메리칸 패밀리'가 자신을 악의적으로 묘사하여 명예훼손 및 정서적 고통을 유발했다고 주장하며, 현재 변호사 없이 직접 소송을 진행 중입니다. 나탈리아는 희귀 난치성 질환으로 50만 달러 이상의 척추 수술비가 필요한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (디즈니, 훌루와 같은 거대 기업). 피해 규모가 큼 (거액의 손해배상 청구, 50만 달러 이상의 수술비 필요). 상대방 책임이 비교적 명확함 (드라마가 나탈리아를 악의적으로 묘사했다는 주장, 허구와 사실의 불분명한 경계). 증거가 있거나 확보 가능함 (드라마 내용 자체, 관련 보도, 이전 법적 절차 기록).</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>50만 달러 이상 (한화 약 6억 7천만 원 이상) 추정</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>'실화판 오펀' 6세 입양아 알고보니 22세..실제인물 디즈니 고소  날 괴...</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112764962</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:36:05.400345+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>김병헌 씨가 6년간 일본군 '위안부' 강제 동원을 부정하고 피해자들을 모욕하는 발언을 반복해왔습니다. 현재 그는 일본군 '위안부' 피해자들의 명예를 훼손한 혐의 등으로 경찰 수사를 받고 있습니다. 기사는 역사적 증거와 전문가 인터뷰를 통해 김 씨의 주장이 사실이 아님을 반박하며, 이러한 주장이 사회적 상식을 무너뜨릴 수 있다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>김병헌의 위안부 피해자 명예훼손 발언이 명확히 기록되어 상대방 책임이 비교적 명확하며(적합 조건 1), 일본군 '위안부' 피해자라는 다수의 집단적 피해가 발생했습니다(적합 조건 3). 강제 동원을 입증하는 공적 기록과 학술적 증거가 충분히 확보 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>'위안부 부정' 김병헌  나는 처벌 못 해 ‥과연?</t>
+        </is>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6809230_36918.html</t>
+        </is>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:32:37.113738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D241" t="inlineStr">
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A242" s="4" t="inlineStr">
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>위안부 피해자를 모독하는 시위를 지속해온 보수 시민단체 대표 김병헌 씨가 구속되었습니다. 그는 학교 정문에 위안부 비하 현수막을 게시하고 소녀상에 모욕적인 행위를 한 혐의를 받으며, 이재명 대통령의 공개 비판 이후 경찰 수사가 진행되어 구속영장이 발부되었습니다. 경찰은 김씨를 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반 등의 혐의로 검찰에 송치할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)이며, 공개 시위 및 SNS 게시물 등 증거가 명확하고(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중(적합 조건 6)입니다. 하지만 상대방이 개인으로 자력이 충분하지 않아(부적합 조건) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>위안부 피해자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>李대통령 공개 비판 73일만에 '위안부 모욕' 단체 대표 전격 구속</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/547227</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:29:52.383507+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B242" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D242" t="inlineStr">
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E242" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (명예훼손 혐의)</t>
+          <t>구속영장 발부</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표가 '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 경찰 수사를 받고 있습니다. 기사는 김 대표 관련 경찰의 공보가 위법하게 이뤄진 사실을 지적하고 있습니다. 이 사건은 위안부 피해자들의 명예를 훼손한 혐의로, 다수의 피해자가 발생할 수 있는 사안입니다.</t>
+          <t>김병헌 위안부법폐지국민행동 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되었다. 이는 피해자들에 대한 명예훼손 및 인권침해 소지가 있으며, 현재 수사 절차가 진행 중이다. 다수의 피해자가 존재하지만, 구체적인 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>경찰 수사라는 공적 절차가 진행 중이며(적합 조건 6), '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 수사 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방(시민단체 대표)의 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손 혐의가 아직 확정되지 않아 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>김병헌 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되어 상대방 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(일본군 위안부 피해자)가 존재하며(적합 조건 3), 이미 공적 절차(구속영장 발부)가 진행 중이다(적합 조건 6). 그러나 상대방의 자력 여부가 불분명하고, 모욕 혐의로 인한 구체적인 피해 금액 산정이 어려울 수 있다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>'위안부 명예훼손 혐의' 위안부법폐지국민행동 김병헌 대표 피의 사건 ...</t>
+          <t>김용현 변호인 권우현, 법정 소란 구속영장 기각</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116854</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603210022</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:37.821452+00:00</t>
+          <t>2026-03-21 00:25:50.680987+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>극우단체 대표 김병헌 씨가 학교 앞에서 불법 집회를 열고 위안부 피해자를 모욕한 혐의로 구속되었습니다. 김 씨는 '위안부는 매춘부' 등의 발언을 이어왔으며, 경찰은 명예훼손 및 아동복지법 위반 혐의를 적용해 수사를 진행 중입니다. 이재명 대통령도 김 씨의 행동을 '얼빠진 사자명예훼손'이라며 강도 높게 비판했습니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(1), 공적 절차(경찰 수사, 구속)가 진행 중이며(6), 명확한 증거가 존재함(5). 위안부 피해자라는 집단적 피해(3)를 대상으로 한 사건이나, 피고가 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>“얼빠진 사자명예훼손”…‘위안부 모욕’ 김병헌 구속</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514565&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:23:48.777944+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>김병헌 대표 구속, 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>일본군 '위안부' 피해자를 모욕하는 시위를 벌여온 '위안부법폐지국민행동' 김병헌 대표가 구속되었습니다. 김 대표는 지난해 12월 소녀상 앞에서 위안부 피해자를 모욕하는 문구의 시위를 벌인 혐의를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>김병헌 대표의 위안부 피해자 모욕 행위는 책임이 명확하며(적합 조건 1), 이미 구속되어 형사 절차가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6) 측면에서 유리합니다. 그러나 상대방의 자력(적합 조건 2)이 불확실하고, 금전적 피해 규모가 소송금융 투자에 충분할 만큼 크지 않을 수 있다는 점(적합 조건 4)이 한계입니다.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>'위안부 모욕' 김병헌 위안부법폐지국민행동 대표 구속</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275219</t>
+        </is>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:23:27.616215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B247" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D247" t="inlineStr">
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E247" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I248" t="inlineStr">
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자를 모욕하는 시위를 벌여온 시민단체 대표 김병헌 씨가 구속되었습니다. 그는 학교 앞에서 모욕적인 현수막을 게시하고 평화의 소녀상을 훼손한 혐의를 받으며, 이재명 대통령도 이를 비판했습니다. 경찰은 정보통신망법상 명예훼손, 사자명예훼손 등 혐의를 적용해 구속영장을 신청했고, 법원은 도주 우려를 이유로 영장을 발부했습니다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 공적 절차가 진행 중이며(적합 조건 1, 6), 집단적 피해(적합 조건 3)에 해당하나, 상대방이 개인 및 소규모 단체로 자력이 충분하지 않아(부적합 조건) 소송금융 투자 회수 가능성이 낮습니다. 또한 피해 규모가 주로 정신적 손해로, 대규모 금전적 배상액을 기대하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
         <is>
           <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
-      <c r="J248" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>제주4.3 역사 왜곡  법률자문단이 대응한다</t>
+          <t>위안부 모욕 시위 단체 대표 구속... 도망할 염려</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>jejunews.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.jejunews.com/news/articleView.html?idxno=2224091</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603210003</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:06.829785+00:00</t>
+          <t>2026-03-21 00:23:19.415717+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>제주도 법률자문단 출범, 향후 소송 등 법적 대응 준비</t>
+          <t>구속영장 발부, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>제주도가 4·3 역사 왜곡에 대응하기 위한 법률자문단을 출범시켰다. 이 자문단은 '제주4·3사건 진상규명 및 희생자 명예회복에 관한 특별법'에 따른 진상조사 결과와 다른 허위 사실 유포 및 역사 왜곡 행위에 대한 법적 대응 자문과 유족회 등 관련 단체의 법률 지원 역할을 맡는다. 오영훈 제주지사는 4·3의 역사적 진실을 왜곡하거나 희생자와 유족의 명예를 훼손하는 행위에 적극적인 법적 대응이 필요하다고 강조했다.</t>
+          <t>일본군 '위안부' 피해자를 모욕하고 '평화의 소녀상' 철거 시위를 벌여온 김병헌 보수단체 대표가 구속되었습니다. 김 씨는 피해자들을 '성매매 여성'으로 규정하는 등 도 넘은 발언을 했으며, 사자 명예훼손 및 아동복지법 위반 혐의를 받고 있습니다. 경찰은 김 씨의 신병을 확보하고 추가 수사를 이어갈 방침입니다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>제주도 법률자문단 출범은 공적 절차 진행 중(조건 6)이며, '4·3 특별법'에 따른 진상조사 결과가 있어 상대방 책임이 비교적 명확하고(조건 1), 증거 확보가 용이함(조건 5). 또한, 4·3 희생자와 유족 다수에게 집단적 명예훼손 피해가 발생하여(조건 3, 4) 소송금융 투자 적합도가 높음. 다만, 구체적인 소송 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>상대방 책임이 명확하고 공적 절차(경찰 수사, 구속)가 진행 중이며 증거가 충분하나, 피고가 개인으로 자력 확보가 불확실하고 피해 규모가 주로 정신적, 명예훼손에 해당하여 소송금융 투자 대상으로서의 금전적 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>4·3 희생자와 유족 다수</t>
+          <t>일본군 '위안부' 피해자 다수</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>제주도 '4·3 역사 왜곡 대응 법률자문단' 4명 위촉 출범</t>
+          <t>'위안부' 피해자 모욕 김병헌 구속... 도망 염려</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003550388</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603210052551955</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-16 13:00:39.339035+00:00</t>
+          <t>2026-03-21 00:17:52.323274+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
-      <c r="A251" s="4" t="inlineStr">
+      <c r="A251" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>장영하</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>형사 재판 확정 후 민사 소송 가능성 언급, 피고 측 재판소원 제기</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 조폭 연루설을 제기했다가 징역형 집행유예를 확정받았다. 더불어민주당은 이를 '진실의 단죄'로 규정하며 허위 사실을 조직적으로 확산한 국민의힘 의원들에게 법적 책임을 묻겠다고 밝혔다. 장 위원장은 이미 재판소원을 제기한 상태이다.</t>
+          <t>일본군 위안부 피해자를 모욕하는 현수막 게시 및 평화의 소녀상 훼손 시위를 벌인 극우 단체 대표 김병헌 씨가 정보통신망법상 명예훼손 등 혐의로 구속되었습니다. 법원은 도주 우려를 이유로 구속영장을 발부했으며, 이재명 대통령도 해당 시위를 비판한 바 있습니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>장영하 위원장의 허위 사실 유포에 대한 형사적 책임이 징역형 집행유예 확정으로 명확하며(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 더불어민주당이 추가 법적 책임을 묻겠다고 언급하여 향후 민사 소송 가능성이 있습니다(적합 조건 6). 그러나 피해가 집단적이지 않고, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되어 있으며(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 및 극우 단체로 자력 충분 여부가 불확실하며, 피해 규모가 주로 정신적 피해로 금전적 손해배상액 산정이 어려워 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 및 관련 단체 다수</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>[왈가왈부] ‘李 조폭 연루설’ 장영하 재판소원…與 반응 뭘까요</t>
+          <t>법원, '위안부 피해자 모욕' 단체 대표 구속… 도망 염려 있다</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020057?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6488656?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321124733</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-16 13:00:18.807802+00:00</t>
+          <t>2026-03-21 00:17:12.186792+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr"/>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>장경태 의원</t>
+        </is>
+      </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>일본 프로야구 선수회가 법적 대응 선언</t>
+          <t>국회 윤리위원회 회부 요구</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>2026 WBC 8강 패배 후 일본 야구 선수단에 대한 SNS 비방이 폭주했습니다. 이에 일본 프로야구 선수회는 선수, 감독, 코치에 대한 비방 중상에 대해 피의자 정보 공개, 손해배상, 형사고소 등 모든 법적 조치를 강구하겠다고 선언했습니다.</t>
+          <t>장경태 의원이 자신의 피소 사실 보도 이후 피해자와 전 남자친구의 신상 정보를 공개하여 2차 가해를 유발했다는 보도입니다. 피해자는 이로 인해 114일간 심적 고통과 대인기피를 겪고 있다고 밝혔으며, 국민의힘은 장 의원의 의원직 제명을 요구하며 국회 윤리위원회 회부를 제안했습니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 집단적 피해(적합 조건 3)이며 증거 확보가 가능(적합 조건 5)하지만, 상대방이 불특정 다수의 개인 SNS 이용자로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 개별 피해 금액이 소송금융 투자에 적합할 만큼 크지 않아 실질적인 투자 회수 가능성이 낮습니다.</t>
+          <t>장경태 의원의 2차 가해성 발언과 신상 정보 공개로 인한 피해자 책임이 비교적 명확하며(적합 조건 1), 관련 발언 및 온라인 커뮤니티 내용 등 증거 확보가 가능합니다(적합 조건 5). 또한 국민의힘이 국회 윤리위원회 제명을 요구하며 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 금전적으로 크다고 보기 어렵고 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>다수 선수 및 감독, 코치</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>너 때문에 졌어!  日, WBC 8강 패배 후 'SNS 테러' 몸살…결국 선수회가...</t>
+          <t>피해자  114일간 심적 고통, 대인기피까지 …野  의원직 제명해야</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/baseball/2026-03-16/202603160100110490007757</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/20/2026032090266.html</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-16 12:55:08.111328+00:00</t>
+          <t>2026-03-21 00:16:18.449939+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
-      <c r="A253" s="4" t="inlineStr">
+      <c r="A253" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>박성준 전 국민의힘 의원, JTBC, 황인식 전 사랑의열매 사무총장, 악플러</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>경찰 구속영장 신청, 전문가 자문 보고서 제출</t>
+          <t>경찰 고소 및 손해배상 청구소송 제기</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>김병헌 씨가 '위안부' 피해자들을 대상으로 반복적으로 허위 사실을 적시하며 명예를 훼손한 혐의로 경찰 수사를 받고 있습니다. 경찰은 전문가 자문 보고서를 통해 김 씨의 발언이 명백한 역사적 사실을 왜곡한 허위 사실 적시에 해당하며, 피해자가 특정되어 명예훼손이 성립한다고 판단했습니다. 현재 경찰은 김 씨에 대해 구속영장을 신청한 상태입니다.</t>
+          <t>전성수 서초구청장이 박성준 전 의원, JTBC, 황인식 전 사무총장, 악플러 등을 상대로 명예훼손 혐의로 고소하고 1억원의 손해배상 청구소송을 제기했습니다. 윤석열 전 대통령의 부당한 공천 개입으로 당선되었다는 허위 사실 유포가 주된 내용입니다. 정정보도문 게시도 함께 청구했습니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 자문 보고서로 명확히 특정(적합 조건 1)되고, 역사적 사실 왜곡에 대한 객관적 증거가 존재(적합 조건 5)하며, 피해자가 실명으로 특정되어 명예훼손 성립 가능성이 높습니다. 또한 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 개인으로 자력에 대한 불확실성(적합 조건 2 미충족)이 있어 소송금융 투자 수익성 측면에서 'High'로 판단하기는 어렵습니다.</t>
+          <t>상대방에게 자력이 충분하고(JTBC, 전직 의원 등), 명예훼손 발언 및 게시물 등 증거 확보가 가능하며, 경찰 고소로 공적 절차가 진행 중인 점이 적합 조건에 해당합니다. 다만, 집단적 피해가 아니며, 명예훼손 사건의 특성상 책임 입증의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>다수 (이용수, 박필근, 길원옥 할머니 등)</t>
+          <t>1명 (전성수 서초구청장)</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>[단독] 경찰 자문 보고서  김병헌, '위안부' 명예훼손 해당</t>
+          <t>전성수 서초구청장, 박성준 전 의원 등에 명예훼손 소송</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807880_37004.html</t>
+          <t>https://www.seoul.co.kr/news/publicnews/2026/03/20/20260320500297?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:05.648602+00:00</t>
+          <t>2026-03-20 13:07:55.463564+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>김어준</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>법무부에서 김어준 씨 관련 법적 조치 검토 중, 민주당 내에서도 대응 논의 중</t>
+          <t>원고에 의해 소송 취하</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>김어준 씨의 '공소 취소 거래설' 제기로 더불어민주당 내에서 김 씨에 대한 대응을 요구하는 목소리가 높아지고 있다. 당 지도부는 신중한 태도를 보이지만, 청와대와 법무부에서는 김 씨 방송에 대한 법적 조치를 검토 중인 상황이다. 이로 인해 당내 갈등이 심화되고 있다.</t>
+          <t>이재명 대통령은 경기도지사 시절이던 2019년 3월, '그것이 알고싶다' 방송의 조폭 연루설 보도와 관련하여 SBS를 상대로 정정보도 및 손해배상 소송을 제기했습니다. 그러나 수사 기관을 통해 조폭 몰이의 허구성이 입증되었다고 판단하여 해당 소송을 전격 취하했습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>김어준 씨가 '공소 취소 거래설'을 제기한 사실이 명확하며(상대방 책임 명확), 해당 방송 내용이 증거로 존재함(증거 확보). 법무부에서 법적 조치를 검토 중인 공적 절차가 진행 중이며(공적 절차 진행), 상대방(김어준 씨)의 자력도 충분할 것으로 예상되어(상대방 자력 충분) 소송금융 적합도가 높음.</t>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 이재명 대통령이 SBS를 상대로 제기했던 정정보도 및 손해배상 소송을 2019년에 전격 취하했으므로, 현재 진행 중인 소송이 없어 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>더불어민주당 및 당원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>‘김어준 조치’ 미적대는 與지도부… 친명 “정청래 친분 탓” 반발</t>
+          <t>'그것이 알고싶다' 이재명 대통령, 조폭 연루설 공식 사과</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260316/133535454/2</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603200206</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-16 00:18:58.842799+00:00</t>
+          <t>2026-03-20 13:07:09.045931+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>사육신현창회 측</t>
+          <t>전한길</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>사육신 후손 간 역사적 해석 및 가묘 설치 관련 분쟁 지속, 최근 족보 관련 소송 원고 패소 판결로 종결</t>
+          <t>대통령 및 국회의원 수사 촉구</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>영화 '왕과 사는 남자'의 역사적 배경이 된 사육신 후손들 간의 50년 가까이 된 갈등이 지속되고 있습니다. 김문기의 사육신 포함 여부를 두고 후손 단체들이 대립하며 제사를 따로 지내고, 과거 몸싸움과 사자명예훼손 고소, 최근 족보 관련 소송까지 이어졌으나 해당 소송은 원고 패소로 종결되었습니다. 새로운 전자책 발간으로 갈등이 재점화될 우려가 있습니다.</t>
+          <t>전한길씨의 유튜브 채널에서 이재명 대통령에 대한 비자금 조성 및 군사 기밀 유출 허위 사실이 유포되었습니다. 이 대통령은 이를 '한심하고 악질적인 마타도어'로 규정하며 엄중한 단죄를 촉구했고, 한준호 의원도 수사를 주문했습니다. 누리꾼들 역시 강력한 처벌과 손해배상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>이 사건은 사육신 후손들 간의 역사적 해석 및 가묘 설치를 둘러싼 오랜 갈등으로, 명확한 가해 주체와 대규모 금전적 피해가 특정되지 않습니다. 최근 족보 관련 소송이 원고 패소로 종결되었으며, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 충분한 자력, 대규모 피해)에 부합하지 않습니다.</t>
+          <t>유튜브 채널에서 대통령에 대한 명백한 허위사실이 유포되어 상대방 책임이 명확하며(적합 조건 1), 해당 영상이 증거로 확보 가능합니다(적합 조건 5). 또한 대통령과 국회의원이 직접 엄중한 단죄와 수사를 촉구하여 공적 절차 진행 가능성이 높습니다(적합 조건 6). 그러나 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개인에 대한 명예훼손 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>‘왕과 사는 남자’ 1300만 돌파했지만, 사육신 후손들 갈등 50년 가까이...</t>
+          <t>죄값 치러야</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>bigtanews.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574656?ref=naver</t>
+          <t>https://www.bigtanews.co.kr/article/view/big202603200014</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-15 13:02:51.967422+00:00</t>
+          <t>2026-03-20 12:56:59.311298+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr"/>
-      <c r="D256" t="inlineStr"/>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>오모(여)씨</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>코미디언의 가상 소송 가능성 언급</t>
+          <t>허위 제보자에 대한 검찰 약식기소 완료, 민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>방송에서 김준호가 아바타 분장을 한 것에 대해 홍인규가 '미국에서 비하로 소송하는 거 아니냐'고 언급하며 논란의 가능성을 제기했습니다. 이는 실제 법적 분쟁이 아닌 코미디 프로그램 내의 유머성 발언으로, 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>유튜버 쯔양이 대학 동창 오씨의 허위 제보로 '먹토' 의혹에 시달렸으며, 검찰 수사 결과 오씨의 제보가 허위임이 밝혀져 벌금 700만원에 약식기소되었다. 쯔양 측은 오씨를 상대로 민사상 손해배상 청구를 검토 중이며, 이번 사건은 사법기관을 통해 쯔양에 대한 악의적인 프레임이 사실무근임이 공식 확인된 사례이다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>해당 기사는 코미디언의 방송 분장에 대한 다른 코미디언의 가상 소송 가능성 언급을 다루고 있습니다. 실제 피해자나 구체적인 피해가 발생하지 않았으며, 공적 절차나 소송이 진행 중인 사건이 아닙니다. 소송금융 투자 대상으로서의 실질적인 요건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 전혀 충족하지 못합니다.</t>
+          <t>허위 제보자의 책임이 검찰 수사 및 약식기소로 명확히 밝혀졌고(적합 조건 1), 검찰 수사 결과 및 참고인 진술 등 객관적 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행되어 공적 확인이 이루어졌다(적합 조건 6). 그러나 상대방의 자력이 불충분할 가능성이 있고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 구체적인 피해 규모가 확인되지 않아(부적합 조건 4) High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>아바타 분장 김준호에 홍인규 경악 “미국서 비하로 소송하는 거 아니야...</t>
+          <t>“쯔양 먹토 봤다” 허위 제보 동창, 벌금 700만원…‘방송일’ 착각해...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603150841431210</t>
+          <t>https://www.segye.com/newsView/20260320512723?OutUrl=naver</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-15 00:39:45.861394+00:00</t>
+          <t>2026-03-20 12:55:52.893664+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>서초경찰서 및 서울중앙지방법원에 고소 완료, 손해배상 청구소송 제기 예정/진행 중</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>전성수 서초구청장이 공천 국면에서 불거진 의혹과 관련하여 JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 허위사실 유포 및 명예훼손 혐의로 고소했습니다. 전 구청장은 이와 함께 손해배상 청구소송도 제기하겠다고 밝혔으며, 이미 서초경찰서와 서울중앙지방법원에 고소장을 제출했습니다.</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>상대방(JTBC, 박성중 전 의원)의 자력이 충분하고, 허위사실 유포 및 명예훼손 주장에 대한 증거 확보가 가능할 것으로 보입니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로, 피해 규모가 제한적일 수 있다는 점에서 투자 매력도가 낮아집니다.</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>‘젠틀맨’ 전성수 서초구청장 단단히 화났다…허위사실 유포자 및 명예...</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10699185?ref=naver</t>
+        </is>
+      </c>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:52:36.698685+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>구로구청 간부 B씨</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>경찰 수사 '혐의없음' 결정, 명예훼손 혐의 보완수사 지휘, 민사 소송 미제기</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>구로구청 간부 B씨가 부하 여직원 A씨의 사진을 무단으로 내려받아 AI로 합성한 커플 사진을 카카오톡 프로필로 사용했습니다. A씨는 성적 수치심과 모욕감을 호소하며 B씨를 성폭력처벌법 및 명예훼손 혐의로 고소했으나, 경찰은 성범죄 혐의에 대해 '혐의없음'으로 판단하고 명예훼손 혐의는 보완수사 지휘했습니다. B씨는 직위해제 한 달 만에 복직했으며, A씨는 불안감을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>구로구청 간부 B씨의 딥페이크 합성 및 유포 행위로 상대방 책임이 명확하며, 공무원인 B씨와 구로구청의 자력이 충분합니다. 카카오톡 프로필 사진 등 증거 확보가 용이하고, 경찰 수사가 진행되어 공적 절차가 이미 시작되었습니다. 피해자의 정신적 고통이 크고, 경찰의 '혐의없음' 결정으로 민사 소송을 통한 구제 필요성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>상사 프사가 나와 커플사진…구로구청 여직원 딥페이크 피해에도 ‘혐의...</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11994034</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:34:08.467677+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B257" t="inlineStr">
-[...126 lines deleted...]
-      </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>성균관대학교</t>
+          <t>장영하 변호사</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>악플러 고소 진행 중, 성균관대 강사 임용 철회</t>
+          <t>허위사실 공표 혐의 대법원 유죄 확정, 언론사 추후보도</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 한지상이 과거 성추행 의혹에 대해 직접 해명하며 A씨와의 통화 녹취록과 검찰 수사 결과를 공개했다. 한지상은 A씨가 금전을 요구했으며, 자신은 성범죄를 저지르거나 처벌받은 적이 없다고 주장했다. 이 의혹으로 인해 한지상은 출연 작품에서 하차하고 성균관대 강사 임용이 철회되는 등 상당한 피해를 입었으며, 현재 악플러들을 고소한 상태이다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 확정 판결로 허위임이 법적으로 확인되었습니다. 해당 의혹을 주장한 장영하 변호사는 공직선거법상 허위사실 공표 혐의로 징역 1년에 집행유예 2년 유죄 판결이 확정되었으며, 세계일보는 이에 근거하여 추후보도를 진행했습니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>배우 한지상 측이 성추행 의혹을 반박할 강력한 증거(A씨 녹취록, 검찰 공소장 내용)를 확보하고 있어 상대방 책임 입증 가능성이 높음(적합 조건 5). 또한, 의혹으로 인한 활동 중단 및 강사 임용 철회 등 피해 규모가 상당함(적합 조건 4). 다만, 최초 의혹 제기자인 A씨의 자력 여부가 불확실하여 직접적인 손해배상 청구의 실효성이 낮을 수 있음(부적합 조건 2). 성균관대학교를 상대로 한 임용 철회 관련 소송 가능성도 있으나, 법리적 검토가 필요함.</t>
+          <t>해당 사건은 이재명 대통령에 대한 '조폭 연루설'이 허위로 법적 확정되었고, 허위 주장을 한 변호사가 대법원에서 유죄 판결을 받은 형사 사건이 이미 종결된 상태입니다. 소송금융은 통상적으로 진행 중이거나 임박한 민사 소송을 대상으로 하므로, 이미 종결된 형사 사건에 기반한 언론사의 추후보도만으로는 새로운 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>나도 그땐 좋았다  女녹취 공개… 한지상, '성추행 낙인'에 정면 승부</t>
+          <t>이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련 추후 보도</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548401</t>
+          <t>https://www.segye.com/newsView/20260320514627?OutUrl=naver</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-15 00:18:22.787278+00:00</t>
+          <t>2026-03-20 12:22:43.356792+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>장영하</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>대법원 유죄 확정 및 언론사 추후 보도문 게재</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 '조직폭력배 연루설'이 허위 사실로 대법원에서 최종 확정됨. 허위 사실을 공표한 장영하 위원장은 징역 1년에 집행유예 2년을 선고받았으며, 청와대는 관련 기사를 게재한 언론사들에 추후 보도문 게재를 요청했다. 서울경제신문은 이에 따라 해당 내용을 보도했다.</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>주요 쟁점인 '조직폭력배 연루설'의 허위 사실 여부는 대법원 판결로 이미 법적으로 확정되어 관련 형사 절차가 종결됨 (부적합 조건: 이미 종결된 사건). 언론사들은 청와대 요청에 따라 추후 보도문을 게재하며 사실 관계를 정정하고 있어, 새로운 소송금융 투자 기회로 보기 어려움.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>[추후보도] 李대통령 ‘조폭 연루설’ 허위사실 관련</t>
+        </is>
+      </c>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20022141?ref=naver</t>
+        </is>
+      </c>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:22:32.361418+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B260" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D260" t="inlineStr">
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>TV조선, 채널A, 연합뉴스TV, 서울신문, 뉴시스, SBS</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E260" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I260" t="inlineStr">
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>장영하 변호사 유죄 확정, 언론사 추후보도 진행 중, 이재명 대통령이 '그것이 알고 싶다'에 사과 및 추후보도 요구</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>대법원이 '이재명 조폭연루설'을 주장한 장영하 변호사의 유죄를 확정하자, 관련 보도를 했던 TV조선 등 다수 언론사가 추후보도를 게재했다. 이재명 대통령은 2018년 해당 의혹을 제기했던 SBS '그것이 알고 싶다'에 대해서도 사과와 추후보도를 요구하며 추가적인 조치를 시사했다. 이는 허위 보도로 인한 명예훼손에 대한 법적 확인 및 언론의 책임 이행 요구 사례이다.</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>대법원 판결로 '이재명 조폭연루설'이 허위 사실임이 법적으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 관련 보도를 한 언론사들은 대기업으로 자력이 충분합니다(적합 조건 2). 이미 언론중재법에 따른 추후보도 절차가 진행 중이며(적합 조건 6), 이재명 대통령이 직접 '그것이 알고 싶다'에 사과와 추후보도를 요구하며 추가적인 법적 조치 가능성이 높습니다. 허위 보도로 인한 명예훼손 피해가 명확하고 증거가 충분합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>1명 (이재명 대통령)</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>TV조선→채널A  이재명 대통령 조폭연루설 허위 사실  추후보도</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6488395?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320031729</t>
+        </is>
+      </c>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:20:45.570884+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>장영하 변호사, 문화일보 등 관련 언론사</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>대법원 유죄 판결 확정, 청와대 언론사들에 추후 보도 요청</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>20대 대선 당시 이재명 후보를 겨냥한 '조폭 연루설'이 대법원에서 허위로 최종 확정되었다. 해당 의혹을 제기한 장영하 변호사는 공직선거법 위반으로 유죄 판결이 확정되었으며, 청와대는 관련 내용을 보도한 언론사들에 언론중재법에 따른 '추후 보도문' 게재를 요청했다. 문화일보를 포함한 언론사들은 이에 따라 추후 보도를 진행한다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위 사실임이 최종 확정되어 상대방(장영하 변호사 및 보도 언론사)의 책임이 명확하고, 강력한 증거(대법원 유죄 판결)가 존재합니다. 언론사들은 자력이 충분하며, 공적 절차(청와대의 추후 보도 요청)가 진행 중이므로 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>1명 (이재명)</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>‘이재명 대통령 조폭연루설’ 허위 확정… 청와대, 언론사에 ‘추후보...</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11576154?ref=naver</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:19:30.195860+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>대통령이 언론사에 추후보도 요청 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 과거 '조폭 연루설'을 방송한 SBS '그것이 알고 싶다'에 사과와 추후보도를 요구했다. 대법원이 해당 의혹을 제기한 변호사에게 허위사실 공표에 따른 명예훼손죄로 유죄를 확정했기 때문이다. 대통령은 해당 방송이 자신을 제거하려는 정치적 의도가 있었다고 주장하며 언론의 반성을 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 확정되어 상대방(SBS)의 책임이 비교적 명확하며, 상대방에게 자력이 충분합니다. 대법원 판결문이 강력한 증거로 존재하고, 언론중재법에 따른 추후보도 요청 등 공적 절차가 진행 중입니다. 대통령의 명예훼손 사건으로 사회적 파급력이 크고 법적 근거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J260" t="inlineStr">
-[...148 lines deleted...]
-      <c r="K262" t="inlineStr">
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>李대통령, '조폭연루설' 방송한 그알에  사과받고 싶다</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260320000336</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:18:46.352942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>SBS, 문화일보</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위사실 유포자 유죄 확정, 언론사에 추후 보도 청구권 행사 중</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>이재명 대통령이 20대 대선 후보 시절 제기된 '조폭 연루설'이 대법원 판결로 허위로 확정되자, SBS '그것이 알고싶다' 등 관련 언론사에 사과와 추후 보도를 요구했다. 청와대는 언론중재법에 따라 언론사들에 추후 보도문 게재를 요청했으며, 이는 이재명 대통령의 명예를 훼손한 언론 보도에 대한 법적 대응의 일환으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), SBS와 문화일보 등 상대방 언론사는 자력이 충분하다(적합 조건 2). 언론중재법에 따른 추후 보도 청구권 행사가 진행 중이며(적합 조건 6), 대통령 후보의 명예 훼손이라는 점에서 피해 규모가 크다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>1명 (이재명)</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>李대통령, 그것이 알고싶다에 “사과 받고 싶다…살인조폭으로 몰렸다...</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L262" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262561</t>
+          <t>https://www.munhwa.com/article/11575991?ref=naver</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-14 12:27:29.842802+00:00</t>
+          <t>2026-03-20 12:17:11.860891+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A265" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr"/>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>보도 언론사들</t>
+        </is>
+      </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>형법상 명예훼손죄의 위법성 조각 사유(진실한 사실, 공공의 이익)에 대한 법원의 판단 진행 중</t>
+          <t>청와대의 언론사 대상 추후보도 요청 및 법적 대응 검토</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>재판부가 수감자를 향해 '성범죄자'라고 발언한 피고인의 행위에 대해 형법상 명예훼손죄의 위법성 조각 사유(진실한 사실로서 공공의 이익에 관한 때) 적용 여부를 판단하고 있습니다. 피고인이 다른 사람들이 있는 운동장에서 공연히 피해자에 대해 발언한 사실은 확인됩니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 허위로 법적 확정됨에 따라, 청와대가 과거 이를 보도한 언론사들에 사실관계 정정 및 후속 보도를 요청했습니다. 청와대는 언론의 자율적 조치를 우선 기대하지만, 미이행 시 언론중재법에 따른 추후보도 청구권 행사 등 법적 대응을 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 피고인의 자력 확인이 불가하며, 단일 피해자에 대한 명예훼손 사건으로 소송금융 투자에 필요한 충분한 피해 규모나 집단성이 확인되지 않습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님, 피해 규모 불확실)</t>
+          <t>장영하 변호사의 허위사실 공표 유죄 확정 판결로 언론사들의 오보 책임이 명확하며(적합 조건 1), 보도 언론사들은 자력이 충분한 법인입니다(적합 조건 2). 대법원 유죄 확정 판결이라는 명확한 증거가 존재하고(적합 조건 5), 청와대가 언론사들에 추후보도 요청 및 법적 대응을 검토 중이므로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>수감자 향해  성범죄자 라 했다가...</t>
+          <t>靑 “李 조폭 연루설 보도 언론사, 자율적 후속 보도 바란다”</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=288223</t>
+          <t>https://www.munhwa.com/article/11575894?ref=naver</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-14 12:27:00.862384+00:00</t>
+          <t>2026-03-20 12:16:47.261869+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>수형자 A씨</t>
+          <t>전한길</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>가해자 A씨의 명예훼손 혐의에 대한 형사 재판에서 벌금형이 선고되었으며, 피해자 B씨의 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>대통령의 강력 비판 및 수사기관 확인 촉구, 허위조작정보 근절법 시행 예정</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자라고 지목하여 명예훼손 혐의로 벌금 100만원을 선고받았습니다. A씨는 발언 대상이 특정되지 않았고 고의가 없었다고 주장했으나, 재판부는 주변 수감자들이 B씨를 인식할 수 있었다고 판단했습니다. 이 사건은 수형자 간의 명예훼손으로, 피해자 B씨는 A씨를 상대로 민사상 손해배상을 청구할 수 있습니다.</t>
+          <t>이재명 대통령이 극우 유튜버 전한길 씨의 방송에서 제기된 '비자금 조성 및 군사기밀 유출 의혹'을 '한심하고 악질적인 마타도어'라며 강력 비판했습니다. 더불어민주당 한준호 의원은 수사기관의 즉각적인 확인을 촉구했으며, 해당 주장을 한 최모씨는 구체적인 물증이나 근거를 제시하지 못했습니다. 오는 7월 7일부터 시행되는 '허위조작정보 근절법'에 따라 허위 조작 정보 유포 시 손해액의 최대 5배를 배상해야 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>상대방(수형자 A씨)의 명예훼손 책임은 형사 재판을 통해 명확히 인정되었고 증거도 확보되었으나 (적합 조건 1, 5), A씨가 교도소 수형자이므로 배상 능력이 현저히 부족하여 소송금융 투자로서의 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모도 소송금융이 고려할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(1), 허위 사실 유포에 대한 증거 확보가 가능하여(5) 소송 가능성이 높습니다. 그러나 상대방의 자력(2)이 불확실하며, 피해 규모(4)가 주로 명예훼손으로 금전적 산정이 어려워 소송금융 투자 매력도가 낮습니다. 또한, 집단적 피해(3)가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>“저 사람이 아동성범죄자”…교도소 동료 지목한 수감자, 명예훼손 벌...</t>
+          <t>이 대통령, '전한길뉴스'에 격노... 비자금 조성·軍정보 유출?</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694273?ref=naver</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59119?feed=na</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-14 12:23:14.575938+00:00</t>
+          <t>2026-03-20 00:36:00.039931+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr"/>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>형사 재판 벌금형 선고</t>
+          <t>정보통신망법상 명예훼손 등 혐의로 구속 전 피의자 심문 진행 중</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>교도소 내에서 한 수감자가 다른 수감자를 '아동 성범죄자'라고 지목하여 명예훼손 혐의로 벌금형을 선고받은 사건입니다. 재판부는 발언이 진실하고 공공의 이익에 관한 것이라도 공연히 발언한 점을 들어 유죄를 인정했습니다.</t>
+          <t>극우 성향 단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속 심사를 받는다. 그는 학교 앞에서 시위하고 일본 심포지엄에서 강제연행이 거짓이라고 주장했다. 현재 경찰 수사 및 구속영장 심사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>상대방(피고인)이 수감 중인 개인으로 자력이 충분하지 않을 가능성이 매우 높고(부적합 조건: 상대방 자력 부족), 기사 내용만으로는 피해 규모(손해배상액)를 추정하기 어렵습니다. 또한, 기사는 형사 재판의 벌금형 선고에 대한 내용으로, 소송금융의 대상이 되는 민사 손해배상 청구의 잠재력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 집단적 피해(조건 3)이며, 증거 확보가 가능하고(조건 5), 공적 절차(경찰 수사 및 구속 심사)가 진행 중(조건 6)입니다. 그러나 피고인이 개인 및 소규모 단체 대표로, 자력이 충분한지 불확실하여(조건 2) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>아동 섬범죄자 … 교도소서 동료 수감자에 지목했다 벌금형</t>
+          <t>일본서 “강제연행은 거짓” 주장 김병헌 대표, 20일 구속 심사</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3384461</t>
+          <t>https://www.segye.com/newsView/20260320503088?OutUrl=naver</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-14 12:22:43.733047+00:00</t>
+          <t>2026-03-20 00:29:02.518297+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>A씨 일당</t>
+          <t>김병헌 대표</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>보복 대행 서비스로 인한 명예훼손 및 주거침입 등 피해 발생</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>'사전 보복 대행 서비스'를 통해 피해자의 집 현관문에 명예훼손성 전단지를 부착하고 물건을 뿌리는 사건이 발생했습니다. 가해자는 'A씨 일당'으로 지칭되며, 피해자와 일면식 없는 관계에서 벌어진 일로 보입니다. 기사 내용만으로는 사건의 구체적인 진행 단계나 피해 규모는 파악하기 어렵습니다.</t>
+          <t>극우 단체 대표 김병헌이 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받습니다. 그는 학교 앞에서 모욕적인 현수막을 게시하고 평화의 소녀상에 '철거' 마스크를 씌운 사진을 인터넷에 올린 혐의를 받고 있으며, 경찰이 수사 후 구속영장을 신청했습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>상대방(A씨 일당)의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 대한 정보가 부족하여 소송금융 투자로서의 매력이 낮습니다. 또한, 공적 절차 진행 여부(적합 조건 6)나 명확한 증거 확보 가능성(적합 조건 5)도 불분명합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 심사)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합한 요소입니다. 또한 위안부 피해자라는 집단적 피해(적합 조건 3)의 성격도 있습니다. 그러나 상대방이 개인이라 자력 부족 가능성이 있고(적합 조건 2 미충족), 정신적 피해에 대한 금전적 피해 규모 산정이 어려워(적합 조건 4 미충족) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 및 그 유족 다수</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>사전 보복 대행 서비스...현실은 드라마 '모범택시'와 달랐다 [굿모닝 인...</t>
+          <t>'위안부 모욕' 극우 단체 대표 구속 갈림길…오늘 영장심사</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>news.ifm.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://news.ifm.kr/news/articleView.html?idxno=466781</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182862</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-14 12:21:58.246167+00:00</t>
+          <t>2026-03-20 00:26:17.241467+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>수형자 A씨</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>명예훼손 혐의 벌금형 선고</t>
+          <t>경찰 수사 및 구속영장 실질심사 진행 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자라고 지목하여 명예훼손 혐의로 벌금 100만원을 선고받았습니다. 재판부는 A씨의 주장을 받아들이지 않고 B씨가 특정되었으며 공공의 이익에 관한 발언이 아니라고 판단했습니다.</t>
+          <t>일본군 위안부 피해자를 모욕하는 시위를 벌여온 ‘위안부법폐지국민행동’ 김병헌 대표가 정보통신망법상 명예훼손 등 혐의로 구속영장 실질심사를 받는다. 김 대표는 학교 정문 앞에서 위안부 피해자를 모욕하는 현수막을 내걸고 평화의 소녀상을 훼손한 혐의를 받고 있다. 대통령의 비판 이후 경찰 수사가 본격화되어 구속영장이 신청되었다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>피고인(A)은 교도소 수형자로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개인 간의 명예훼손 사건이며, 기사상 피해 규모가 크지 않아 소송금융 투자 매력이 낮습니다 (적합 조건 3, 4 미충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자라는 집단에 대한 명예훼손으로 집단적 피해를 야기했으며(적합 조건 3), 시위 내용 및 소녀상 훼손 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속영장 실질심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피고가 개인으로 자력에 한계가 있어(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>교도소 동료 가리키며  저 사람, 아동 성범죄자  말했다가...'명예훼손'...</t>
+          <t>‘일본군 위안부 모욕’ 단체 대표 구속 기로</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603141039393390</t>
+          <t>https://www.khan.co.kr/article/202603200732001</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-14 12:20:16.869937+00:00</t>
+          <t>2026-03-20 00:26:02.941220+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>장영하 변호사</t>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>대법원 유죄 판결 확정</t>
+          <t>경찰 수사 및 영장심사 진행 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>추미애 의원은 이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 대법원에서 유죄 판결을 확정받은 것을 두고 이재명 대통령이 억울한 피해자라고 주장했다. 장영하 변호사는 2022년 대선을 앞두고 이재명 후보가 국제마피아파와 연루되었다고 주장하여 공직선거법상 허위사실 공표 혐의로 기소되었으며, 대법원에서 징역 1년 집행유예 2년이 확정되었다.</t>
+          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 '위안부' 피해자를 모욕하는 시위를 벌인 혐의로 경찰 수사를 받고 있으며, 구속 여부가 이르면 오늘 결정될 예정입니다. 이 사건은 위안부 피해자들에게 심각한 정신적 피해를 입힌 명예훼손 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 장영하 변호사의 허위사실 공표 책임이 대법원 판결로 명확히 인정됨. 그러나 형사 사건은 이미 대법원에서 유죄 판결이 확정되어 종결되었으며, 민사상 손해배상 청구 가능성은 있으나 상대방(개인 변호사)의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방(김병헌 대표)의 책임이 명확하고, 모욕 시위에 대한 증거 확보 가능성이 높으며, 이미 경찰 수사 및 영장심사 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 또한 일본군 '위안부' 피해자라는 다수의 피해자가 존재합니다. 그러나 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않을 가능성이 높고, 금전적 피해 규모를 특정하기 어려워 소송금융 투자 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 '위안부' 피해자 다수</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>추미애  당내에서도 李 유언비어…'명추연대'로 지켜</t>
+          <t>극우단체 대표 오늘 영장심사…李대통령  얼빠진 명예훼손</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725175</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:25:21.251506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 구속영장 심사 예정</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 위안부 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받는다. 이재명 대통령도 '얼빠진 사자명예훼손'이라 언급하며 공적 관심이 높은 사건이다. 경찰 수사가 진행 중이며, 피해자들은 정신적 피해를 호소할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(조건 1), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중이다(조건 6). 일본군 위안부 피해자라는 집단적 피해자를 대상으로 한 명예훼손 사건으로(조건 3), 시위 현수막 등 객관적 증거 확보가 용이하다(조건 5). 다만, 피고의 자력은 불분명하다.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>'위안부 모욕 시위' 단체 대표, 오늘 구속 여부 결정</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L270" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562971</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01997526645385288</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:57.298790+00:00</t>
+          <t>2026-03-20 00:20:29.598594+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C272" t="inlineStr"/>
-      <c r="D272" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D272" t="inlineStr"/>
+      <c r="E272" t="inlineStr"/>
       <c r="F272" t="inlineStr">
         <is>
-          <t>배우 한지상이 성추행 의혹으로 불기소 처분을 받았음에도 임용이 취소되자, 직접 나서 녹취록을 공개하며 억울함을 호소하고 있습니다. 그는 A씨의 주장이 허위임을 입증할 증거를 제시하며, 임용 취소의 부당함과 이로 인한 명예 훼손 및 경제적 피해에 대한 법적 대응을 시사했습니다.</t>
+          <t>노종언 변호사는 유명인에 대한 '피해자 비난' 현상의 구조적 원인을 분석하며, 공정한 세상 가설, 한국 사회의 도덕성 잣대, 수사기관의 정보 유출 관행이 복합적으로 작용한다고 지적합니다. 고 이선균 사건을 사회적 타살의 전형으로 제시하며, 이러한 2차 가해가 평범한 피해자들의 침묵을 유도하여 사회적 진보를 저해한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>성추행 의혹에 대해 불기소 처분을 받았음에도 임용이 취소된 상황으로, 한지상 측이 녹취록을 공개하며 억울함을 적극적으로 소명하고 있어 상대방의 책임이 명확해질 가능성이 높습니다. 임용 취소 주체가 기관 또는 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 공인으로서 명예 훼손 및 활동 제약으로 인한 상당한 정신적, 경제적 피해가 예상됩니다.</t>
+          <t>본 기사는 특정 사건에 대한 분석이 아닌, '피해자 비난'이라는 사회적 현상과 그 구조적 문제점을 다루는 변호사의 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모나 진행 중인 법적 절차가 확인되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>완벽한 피해자만 살아남는 잔혹한 무대..‘피해자 비난’의 구조적 비극...</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603190065</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:19:34.369448+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>김민석 전 국회의원이 김어준 씨를 명예훼손으로 고발했으나, 피해자가 처벌을 원치 않아 검찰에서 불송치 결정.</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>김민석 전 국회의원이 김어준 씨를 허위사실 적시 명예훼손 혐의로 고발했으나, 김 전 의원이 김 씨의 처벌을 원치 않는다는 의사를 밝혀 검찰이 불송치 결정을 내렸다. 명예훼손죄는 반의사불벌죄로, 피해자가 처벌을 원치 않으면 처벌할 수 없다. 이로써 형사 고발 절차는 종결되었다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>형사 고발 사건으로, 피해자가 가해자의 처벌을 원치 않아 '불송치' 결정되어 사실상 종결됨. 소송금융은 주로 민사 소송을 대상으로 하며, 피해자의 처벌 불원 의사로 인해 법적 다툼의 여지가 사라진 사건은 투자 대상으로 부적합함. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J272" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>교도소서 동료 지목해  아동 성범죄자 …결국 벌금형</t>
+          <t>'김민석 명예훼손' 고발 당한 김어준 불송치…김 총리  처벌 원치 않아...</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603140005</t>
+          <t>https://news.jtbc.co.kr/article/NB12290480?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-14 00:27:21.130446+00:00</t>
+          <t>2026-03-19 12:28:46.678471+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>구제역 (이준희)</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>대법원 실형 확정 후 재판소원 예고</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양을 협박하고 금품을 갈취한 혐의로 대법원에서 징역 3년 실형이 확정된 유튜버 구제역이 재판소원 청구를 예고했습니다. 이는 최근 시행된 재판소원 제도의 첫 사례 중 하나로, 피해자인 쯔양은 제도의 악용과 고통의 장기화를 우려하고 있습니다. 기사는 재판소원 제도의 취지와 우려를 쯔양 사례를 통해 조명합니다.</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>상대방(구제역)의 대법원 실형 확정으로 책임이 명확하며(적합 조건 1), 확정된 형사 판결이 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해자가 쯔양 개인으로 집단적 피해가 아니며(적합 조건 3 불충족), 구체적인 민사상 피해 금액이나 상대방의 자력은 기사에서 파악하기 어렵습니다(적합 조건 4 불충족). 기사의 주된 내용은 피고 측의 재판소원 예고로, 원고(피해자) 측의 새로운 민사 소송 제기 여부는 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>[참성단] 재판소원과 쯔양</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1760530</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:28:16.423913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B274" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D274" t="inlineStr">
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E274" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A275" s="3" t="inlineStr">
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>경찰 불송치 (공소권 없음)</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>유튜버 김어준 씨가 김민석 국무총리에 대한 허위사실 유포 혐의로 고발되었으나, 김 총리가 처벌불원서를 제출하여 경찰은 공소권 없음으로 불송치 결정했습니다. 반의사불벌죄의 특성상 피해자가 처벌을 원치 않아 사건이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>해당 사건은 김민석 국무총리가 처벌불원서를 제출하여 경찰 단계에서 '공소권 없음'으로 불송치 결정되며 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 피해자가 처벌을 원치 않아 소송금융 투자 대상으로서의 신규성 및 진행 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>1명 (김민석 국무총리)</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>'명예훼손' 고발된 김어준, 김총리 선처로 불송치</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260319190026OiC</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:28:00.095567+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B275" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I275" t="inlineStr">
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>경찰 불송치 결정으로 형사 절차 종결</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>김어준 씨가 김민석 총리의 명예를 훼손했다는 혐의로 고발당했으나, 김 총리가 처벌불원서를 제출하면서 경찰은 불송치 결정을 내렸다. 이로써 해당 형사 사건은 종결되었다. 김어준 씨는 유튜브 '김어준의 겸손은 힘들다 뉴스공장'에서 대통령 순방 관련 발언으로 고발당한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>형사 절차는 피해자의 처벌불원서 제출로 경찰의 불송치 결정이 내려져 사실상 종결되었습니다. 명예훼손 사건은 소송금융이 기대하는 대규모 금전적 손해배상 가능성이 낮고, 피해자의 적극적인 소송 의지가 불분명하여 투자 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J275" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>박지윤, 전현무 실언 피해자 “방송서 나 성형 했다고, SNS 사과문감”(...</t>
+          <t>경찰, '김민석 총리 명예훼손' 고발당한 김어준 '불송치'</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603132305526110</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333173</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:58.571257+00:00</t>
+          <t>2026-03-19 12:26:41.186753+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>김영남, 서대석, 조승환 민주당 서구청장 예비후보</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>허위사실 유포에 따른 명예훼손 고소 준비 중</t>
+          <t>구속영장 심사 예정, 교육청 고발, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>더불어민주당 광주 서구청장 경선 과정에서 김영남, 서대석, 조승환 예비후보들이 김이강 현 청장에 대해 과거 불륜 의혹을 제기하며 '부정한 자는 경선 후보 자격이 없다'고 주장했습니다. 김이강 청장은 이를 흑색선전으로 규정하고, 과거 대법원 민사소송에서 최종 승소하여 결백을 입증받았다고 반박하며 법적 조치를 준비 중입니다.</t>
+          <t>김병헌 위안부법폐지국민행동 대표가 '위안부' 피해자 모욕 집회를 학교 앞에서 지속적으로 신고하고 경찰의 금지 통고에도 집회를 강행한 혐의로 구속영장이 청구되었습니다. 교육청은 학습권 침해 우려로 경찰에 집회 저지를 요청하고 김 대표를 고발했으며, 정의연은 구속을 촉구하고 있습니다. 현재 구속 전 피의자 심문이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>김이강 청장이 과거 유사 의혹에 대해 대법원 승소로 결백을 입증한 바 있어 상대방 책임이 명확할 가능성이 높고(적합 조건 1), 허위사실 유포에 대한 법적 조치를 준비 중이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이 불확실하고 피해 규모를 특정하기 어려우며, 집단적 피해가 아닌 개인에 대한 명예훼손 사건이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 등 일부 적합 조건에 해당하나, 소송금융의 핵심인 민사상 손해배상 청구의 가능성과 피해 규모의 금전적 특정, 그리고 상대방(개인)의 자력에 대한 정보가 부족하여 투자 회수 가능성이 낮습니다. 기사는 주로 형사 및 행정 절차에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>현 청장에 여론 밀리자 다급했나…선 넘은 민주당 광주 서구청장 예비후...</t>
+          <t>'위안부 모욕' 김병헌, 구속 심사 앞두고 '집회신고' 계속...교육청  집...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019246?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294842&amp;inflow=N</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:43.390058+00:00</t>
+          <t>2026-03-19 12:25:19.807672+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
-      <c r="A278" s="3" t="inlineStr">
+      <c r="A278" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>김어준</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>손해배상 판결 선고 후 재판소원 예고</t>
+          <t>경찰 불송치 처분</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 법원은 구제역에게 7500만원을, 주작감별사와 공동으로 5000만원을 배상하라고 판결했습니다. 구제역 측은 이 판결에 불복하여 재판소원을 예고한 상태입니다.</t>
+          <t>방송인 김어준 씨가 김민석 국무총리 명예훼손 및 KTV 음모론 제기 혐의로 고발되었으나, 경찰은 모든 혐의에 대해 불송치 처분을 내렸다. 특히 김 총리 명예훼손 건은 피해자가 처벌불원서를 제출하여 '공소권 없음'으로 종결되었다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>법원 판결로 상대방의 책임은 명확하나(적합 조건 1), 피해 금액이 소송금융 투자 대상으로 보기에는 상대적으로 작고(7500만원, 적합 조건 4 미충족), 피해자가 1명이며(적합 조건 3 미충족), 상대방의 자력 여부가 불분명하여(적합 조건 2 미충족) 투자 매력이 낮음.</t>
+          <t>경찰 수사가 이미 '불송치' 결정으로 종결되었고, 특히 김민석 총리 명예훼손 건은 피해자가 처벌불원서를 제출하여 '공소권 없음'으로 처리되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>‘징역 3년’ 구제역, 재판소원 예고… “李 대통령께 감사”</t>
+          <t>경찰, '김민석 총리 명예훼손·KTV 음모론' 김어준 모두 불송치(종합)</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/13/GPDET3GABZGKDGOOV4KRIYVQLM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003556035</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-13 12:54:11.647557+00:00</t>
+          <t>2026-03-19 12:24:36.985430+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="3" t="inlineStr">
+      <c r="A279" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>문화방송 (MBC)</t>
+          <t>김어준</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>경찰 불송치 및 각하 처분</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>대법원이 '최경환 신라젠 의혹' 관련 MBC 보도에 대해 허위라고 판단하면서도, MBC가 최 전 경제부총리에게 2천만원을 배상하라고 한 원심 판결을 파기환송했습니다. 이는 원고의 손해배상 청구에 대한 법적 판단이 다시 이루어져야 함을 의미합니다. 사건은 하급심으로 돌아가 재심리될 예정입니다.</t>
+          <t>유튜버 김어준씨가 김민석 국무총리 명예훼손 및 KTV 업무방해 혐의로 고발되었으나, 경찰은 불송치 및 각하 처분을 내렸다. 김 총리가 처벌불원서를 제출하여 명예훼손 혐의는 불송치되었고, KTV 관련 혐의는 고발 요건 미비로 각하되었다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>대법원이 MBC 보도 내용이 허위라고 보면서도 원심의 2천만원 배상 판결을 파기환송하여, 원고(최경환)의 손해배상 청구권 확보가 불확실해졌습니다. (적합 조건: 상대방 책임 명확성 낮음). 또한, 피해 규모가 2천만원으로 소송금융 투자 대상으로 보기에 작고, 집단적 피해가 아닌 개별 명예훼손 사건이므로 투자 적합도가 낮습니다. (적합 조건: 피해 규모 작음, 집단적 피해 아님)</t>
+          <t>경찰 수사가 불송치 및 각하 처분으로 종결되어 '이미 종결된 사건'에 해당합니다. 명예훼손 혐의는 피해자가 처벌불원서를 제출하여 반의사불벌죄 특성상 불송치되었고, 업무방해 혐의는 고발 요건 미비로 각하되어 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>2천만원 (원심 판결액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>1명 (최경환)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>대법원, '최경환 신라젠 의혹' MBC 보도 2천만원 배상 뒤집어</t>
+          <t>경찰, 'KTV 음모론' '김민석 명예훼손' 김어준 모두 불송치</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316433</t>
+          <t>https://www.nocutnews.co.kr/news/6487987?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319061418</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-13 12:54:00.008869+00:00</t>
+          <t>2026-03-19 12:22:57.525426+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
-      <c r="A280" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A280" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>언론사 다수</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 판결 선고</t>
+          <t>대법원 판결 확정 후 언론사에 추후 보도 요청</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 법원이 구제역에게 7500만원, 주작감별사와 공동으로 5000만원을 배상하라고 판결했다.</t>
+          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 해당 내용을 보도한 언론사들에 언론중재법에 의거한 추후 보도를 요청했다. 이는 허위 보도로 인한 대통령의 명예훼손을 회복하고 사실관계를 바로잡기 위함이다. 청와대는 각 언론사의 책임 있는 조치를 기대하고 있다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>이미 법원의 손해배상 판결이 선고되어 소송이 종결 단계에 가까워 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인 유튜버로 대기업 등 자력이 충분한 상대방으로 보기 어렵습니다.</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위 사실임이 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 주요 언론사들임(적합 조건 2). 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후 보도 요청이라는 공적 절차가 진행 중임(적합 조건 6). 이는 향후 언론사를 상대로 한 명예훼손 손해배상 소송으로 이어질 가능성이 높고, 대통령의 명예훼손이라는 점에서 피해 규모가 클 것으로 예상되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>'쯔양 협박' 구제역,  이재명 대통령님 감사합니다  밝힌 이유</t>
+          <t>靑, 이대통령 ‘조폭 연루설’ 추후보도 요청…“각사가 책임있는 판단...</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49644</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552415&amp;code=61111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-13 12:45:34.366572+00:00</t>
+          <t>2026-03-19 12:19:19.185640+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>전 남자친구</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>전 남자친구 협박 혐의 유죄 판결, 김정민 무죄 판결</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>배우 김정민이 전 남자친구의 협박으로 1억~5억 원을 요구받고 '꽃뱀' 낙인이 찍히며 활동을 중단했다. 김정민은 법적 대응을 통해 무죄를 받았고, 전 남자친구는 협박 혐의로 유죄 판결을 받았으나, 사건의 파장으로 인한 이미지 훼손과 활동 중단으로 큰 피해를 입었다. 현재 새로운 삶을 모색 중이며, 누리꾼들은 피해자의 복귀를 응원하고 있다.</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확: 전 남자친구의 협박 유죄 판결), 적합 조건 4(피해 규모 큼: 여배우로서 활동 중단 및 이미지 훼손으로 인한 상당한 경제적 손실), 적합 조건 5(증거 확보 가능: 형사 재판 결과 및 판결문)에 해당한다. 다만 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개인 사건이라는 점이 한계이다.</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>“前남친 1억→5억 요구”…‘꽃뱀 낙인’에 활동 중단한 여배우, ‘무...</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L281" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M281" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10697565?ref=naver</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:21:48.326808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B281" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D281" t="inlineStr">
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr"/>
+      <c r="D282" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>룰라 대통령이 기자 상대로 제기한 명예훼손 소송에서 패소</t>
+          <t>판결 이후 절차적 문제 제기, 사법제도 개편 논의</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>브라질의 룰라 다 실바 대통령이 자신을 '악마'에 비유하는 영상을 공개한 전 [글로보] 기자 루이스 에르네스토 라콤베를 상대로 제기한 소송에서 패소했다. 이 사건은 브라질 언론 [VEJA]를 통해 보도되었으며, 대통령의 주장이 법원에서 받아들여지지 않은 것으로 보인다.</t>
+          <t>박형준 의원이 국회에서 유튜버 쯔양 측 소송대리인의 기자회견 사례를 언급하며 사법제도 개편의 필요성을 강조했습니다. 쯔양 측은 판결 이후에도 절차적 문제로 가해자를 다시 마주해야 하는 어려움을 호소했으며, 이는 사법제도 개편 논의를 국민 체감 문제로 연결하려는 시도입니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>브라질 룰라 다 실바 대통령이 기자와의 소송에서 이미 패소하여 사건이 종결되었거나 원고의 주장이 받아들여지지 않았음. 이는 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮음을 의미함 (부적합 조건: 이미 종결된 사건 해당). 또한 집단적 피해가 아니며, 상대방의 자력도 불분명함.</t>
+          <t>기사는 유튜버 쯔양 측의 과거 소송 사례를 들어 사법제도 개편의 필요성을 주장하는 정치적 메시지를 전달하고 있습니다. 이미 판결이 선고되어 종결된 사건을 언급하며, 새로운 소송금융 투자 기회를 제공하지 않습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>[AP 미디어동향 3월 2주] 케이블TV업계, '더는 못 버틴다'</t>
+          <t>박형준, 사법개편 겨냥 공세···경선 앞두고 대여 메시지 강화</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3046695</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75605</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-13 00:58:21.995339+00:00</t>
+          <t>2026-03-18 13:11:29.509938+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>JTBC, 박성중 전 의원</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>전성수 서울 서초구청장이 지방선거를 앞두고 JTBC 보도와 박성중 전 의원의 발언으로 허위사실 유포에 의한 명예훼손을 당했다고 주장하며, JTBC 등 언론사와 박성중 전 의원을 상대로 손해배상 청구 소송을 제기하겠다고 밝혔습니다. 구청장은 해당 보도가 정치적 기획 음모라고 보고 있으며, 자신과 지지 구민들의 명예가 훼손되었다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>상대방(JTBC, 박성중 전 의원)에게 자력이 충분하고(적합 조건 2), JTBC 보도 내용 및 녹취 파일 등 증거가 존재하여 사실관계 입증이 가능할 수 있습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 금액이 대규모로 산정되기 어려워 소송금융 투자 매력도가 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>“지방선거 앞둔 정치적 기획 음모에 강력한 법적 대응하겠다”…전성...</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11575584?ref=naver</t>
+        </is>
+      </c>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:09:58.541020+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B283" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A284" s="3" t="inlineStr">
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>김모 변호사</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>1심 면소 판결로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>고 이예람 중사 사건 관련 '전익수 녹취록'을 조작해 제보한 변호사 김씨가 증거위조 혐의로 징역 2년형을 확정받았다. 이후 조작된 녹취록에 등장한 군검사들이 김씨를 명예훼손 혐의로 고소했으나, 재판부는 이미 확정된 판결이 있다는 이유로 면소 판결을 선고하며 소송을 종결했다.</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>변호사 김씨에 대한 명예훼손 소송이 1심에서 면소 판결로 종결되어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융 투자를 위한 진행 중인 법적 절차가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>‘전익수 녹취 조작’ 변호사, 명예훼손 1심 면소</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260318517405?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:07:00.965434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B284" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D284" t="inlineStr">
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr"/>
+      <c r="D285" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E284" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>야당의 징벌적 손해배상 청구 제안</t>
+          <t>민·형사 소송 예정</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>야당이 김어준 씨가 수없이 가짜뉴스를 양산했다고 지적하며, 민주당이 통과시킨 정보통신망법에 따라 징벌적 손해배상 청구를 해야 한다고 주장했습니다. 이는 '이 대통령 공소취소 거래설'에 대한 해명을 요구하는 과정에서 나온 발언입니다.</t>
+          <t>김장호 구미시장이 언론의 책임 있는 보도를 강조하며 민·형사 소송을 제기할 예정이라고 밝혔다. 이는 언론의 사실과 책임에 기반한 보도 의무를 훼손하고 공동체의 신뢰를 무너뜨릴 수 있다는 판단에 따른 것이다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>상대방(김어준)의 책임은 언급되나, 피해 규모(금액, 피해자 수)가 불분명하고 집단적 피해로 보기 어려워 소송금융의 주요 적합 조건에 부합하지 않습니다. 또한, 상대방의 자력이 대기업/공공기관 수준으로 명확히 확인되지 않으며, 현재 소송이 진행 중이거나 공적 절차가 시작된 단계가 아닌 야당의 '소송 제안' 수준에 그칩니다.</t>
+          <t>기사 내용이 매우 단편적이고, 소송금융 투자에 필요한 핵심 정보(상대방 특정, 피해 규모, 증거 유무, 집단성 등)가 전혀 파악되지 않습니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>사실 여부 관계 없이 해명하라 …野, '李대통령 공소취소 거래설'에 공...</t>
+          <t>[기자수첩] 김장호 구미시장 페북 글 화두</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620237/?sc=Naver</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116948</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-13 00:35:10.903493+00:00</t>
+          <t>2026-03-18 12:40:41.861206+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>검찰 구속영장 청구, 구속영장실질심사 예정</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>극우 성향 시민단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속영장실질심사를 앞두고 있습니다. 김 대표는 학교 앞에서 선정적인 현수막을 게시하고 SNS에 모욕적인 글을 올렸으며, 평화의 소녀상을 훼손한 혐의를 받습니다. 현재 검찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자 및 학생 등 다수의 피해자가 존재하며(적합 조건 3), 현수막, SNS 게시글 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 및 검찰 수사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 하지만 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 및 유족 다수, 학생 다수</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>'위안부 피해자 모욕' 극우 단체 대표 20일 구속기로</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/life/2303778.htm</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:28:24.379292+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D286" t="inlineStr">
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>구제역(본명 이준희)</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결 이후 가해자 측의 재판소원 청구 예고</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양은 가해자 구제역으로부터 협박 및 5천500만원 갈취 혐의로 대법원에서 징역 3년형이 확정된 사건의 피해자입니다. 그러나 가해자 측이 '재판소원' 제도 활용을 예고하며, 쯔양은 끝났다고 믿었던 고통이 반복될까 불안을 호소하고 있습니다. 이 제도가 가해자에게 재판을 끌 수 있는 통로를 열어주고 피해자에게 고통을 떠넘기는 구조라는 비판이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결로 형사 사건은 종결되었으므로 부적합 조건에 해당합니다. 가해자 측의 '재판소원' 예고로 피해자의 고통이 반복되는 상황이나, 소송금융은 주로 민사 손해배상 소송의 원고에게 자금을 지원하는 것이 일반적입니다. 이 사건은 형사 사건의 확정 판결에 대한 헌법소원 절차의 악용 우려를 다루고 있어, 피해자가 추가적인 민사 소송을 제기할 가능성이 기사에 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>5천500만원 (갈취 금액), 정신적 피해 미상</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>구제역측  민주당·李에 감사 … 끝나지 않은 고통  쯔양 사건, 재판소원...</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026031818521654068</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:25:31.418923+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>전두환</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>민사소송 승소, 판결 확정</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>조영대 신부가 전두환 회고록의 5·18 왜곡·폄훼 내용에 대해 제기한 민사소송에서 8년 8개월 만에 승소하며 해당 내용의 삭제를 이끌어냈다. 이번 판결은 5·18 관련 왜곡 콘텐츠에 대한 법적 대응의 중요성을 보여주지만, 여전히 많은 왜곡 콘텐츠가 존재하여 지속적인 감시와 대응이 필요함을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>해당 기사는 전두환 회고록 관련 민사소송의 '승소'로 이미 종결된 사건을 다루고 있어, 소송금융 투자 대상으로서의 신규성이 없습니다 (부적합 조건: 이미 종결된 사건). 비록 5·18 왜곡 콘텐츠가 아직 많다고 언급되지만, 이는 새로운 사건 발굴의 가능성을 시사할 뿐, 본 기사의 사건 자체는 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>5·18 관련 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>9년 걸린 ‘전두환 회고록’ 승소, “5·18 왜곡·폄훼 콘텐츠 아직 많다...</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>sisain.co.kr</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57475</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:50:00.353344+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>태영호</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>1심 원고 일부 승소 후 피고 항소, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>태영호 전 의원이 제주 4·3 사건에 대한 허위 사실을 유포하여 제주 4·3희생자유족회 등으로부터 명예훼손으로 손해배상 소송을 당했습니다. 1심 법원은 태 전 의원의 발언이 허위사실 적시에 따른 명예훼손에 해당한다고 판단하여 원고 일부 승소 판결을 내렸으나, 태 전 의원 측이 항소하여 현재 항소심이 진행 중입니다. 태 전 의원 측은 항소심에서 정부의 공식 진상조사보고서의 신뢰성까지 부정하며 논점을 흐리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>태영호 전 의원의 발언이 1심에서 허위사실 적시에 따른 명예훼손으로 인정되어 상대방 책임이 명확하며(적합 조건 1), 정부의 공식 진상조사보고서라는 객관적 증거가 존재합니다(적합 조건 5). 제주 4·3희생자유족회 등 다수의 피해자가 집단적으로 소송을 제기했으며(적합 조건 3, 4), 피고는 전 국회의원으로 어느 정도 자력이 있을 것으로 판단됩니다(적합 조건 2). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다(부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>제주 4·3희생자유족회 회원 다수</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>北김일성 지시로 제주 4·3 사건?…태영호 전 의원의 여전한 왜곡</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511229&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:48:18.707212+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>김병헌 씨</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
-[...278 lines deleted...]
-      </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소 및 고소, 손해배상 청구 예고</t>
+          <t>검찰 수사 및 구속 진행 중, 사자명예훼손 및 명예훼손 혐의</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>이철우 경북도지사가 MBC의 보도 내용에 대해 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구 등 법적 대응을 예고했다. 지사는 해당 보도가 상식적으로 성립할 수 없다고 반박하며 강력한 법적 조치를 통해 진실을 규명하겠다는 입장이다.</t>
+          <t>검찰이 일본군 위안부 피해자들을 부정하는 발언을 한 김병헌 씨에 대해 사자명예훼손 및 명예훼손 혐의로 수사 및 구속 절차를 진행 중이다. 고 길원옥 씨의 유가족과 이용수, 박필근 씨가 피해자로 지목되었으며, 검찰은 이들의 처벌 의사를 확인하고 있다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>MBC는 자력이 충분한 대기업이며(적합 조건 2), 언론중재위원회 제소 및 고소 등 공적 절차가 예고되어 있다(적합 조건 6). 또한, MBC의 보도 내용 자체가 증거가 될 수 있다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방 책임의 명확성은 추가 확인이 필요하여 Medium 등급으로 판단한다.</t>
+          <t>본 사건은 김병헌 씨에 대한 형사상 명예훼손 혐의 수사 및 기소 단계로, 소송금융이 주로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피고가 개인이며 자력에 대한 정보가 없어 투자 회수 가능성이 낮습니다. (부적합 조건: 민사 소송 아님, 상대방 자력 불충분)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명 (고 길원옥 씨, 이용수 씨, 박필근 씨)</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>이철우지사, MBC 법적대응 예고</t>
+          <t>검찰,  일본군에 끌려간 위안부 피해자는 없다  김병헌 씨에 대해 구속...</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=536941</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116924</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:07.395326+00:00</t>
+          <t>2026-03-18 00:26:15.702904+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>일부 언론사 및 기자</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>과거 손해배상 판결 및 수사 진행 사례 존재, 추가 법적 대응 시사</t>
+          <t>검찰 구속영장 청구, 경찰 수사 및 압수수색 완료</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>바디프랜드 경영권 분쟁 과정에서 한주희 전 회장 관련 허위 사실을 보도한 일부 언론사와 기자들이 법원으로부터 수천만 원 규모의 손해배상 판결을 받은 사례가 있다. 경찰과 검찰 수사도 진행된 바 있으며, 한 전 회장 측은 허위 주장에 대해 법적 대응을 예고하고 있다.</t>
+          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하고 소녀상을 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 김 대표는 선정적인 현수막 게시, SNS 모욕 글, 소녀상 훼손 등의 행위를 했으며, 경찰은 사자명예훼손, 정보통신망법상 명예훼손, 아동복지법 위반 혐의로 수사를 진행했습니다. 이 사건은 독립운동가 후손 및 시민 4천여 명의 구속 촉구 서명이 전달될 정도로 사회적 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>상대방(언론사, 기자)의 책임이 법원 판결 및 수사로 명확히 입증된 사례가 존재하며(적합 조건 1, 5), 경찰 및 검찰 수사 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로 보이며, 기사에 명시된 피해 규모가 소송금융 투자에 'High' 등급을 부여하기에는 부족함(부적합 조건 3, 4).</t>
+          <t>상대방의 책임이 현수막 게시, SNS 글, 소녀상 훼손 등으로 명확하며(적합 조건 1), 경찰 수사 및 검찰 구속영장 청구 등 공적 절차가 진행 중이고(적합 조건 6), 관련 증거 확보가 용이함(적합 조건 5). 위안부 피해자 전체에 대한 모욕으로 집단적 피해 가능성이 높음(적합 조건 3). 다만, 피고가 개인이라 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 요소입니다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (위안부 피해자 및 유족 다수, 정서적 학대 피해 학생 다수)</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>한주희 前 바디프랜드 회장  재직 사실 명백… 허위 주장에 법적 대응</t>
+          <t>위안부 피해자 모욕, 소녀상 훼손..단체 대표 구속영장 청구</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741297</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02207446645384632</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-12 13:10:56.213497+00:00</t>
+          <t>2026-03-18 00:21:51.606660+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>검찰 구속영장 청구, 서울시교육청 고발로 수사 시작</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>극우단체 '위안부법폐지국민행동' 대표 김병헌 씨가 위안부 문제를 '사기극'이라 주장하며 전국에서 비하 시위를 벌여왔다. 서울시교육청의 고발로 수사가 시작되었고, 검찰은 사자명예훼손 및 아동복지법 위반 혐의로 김 씨에 대해 구속영장을 청구했다. 이재명 대통령과 시민 4천여 명이 김 씨의 구속을 촉구하는 등 사회적 공분이 크다.</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 또한 위안부 피해자 및 시민 다수가 피해를 입은 집단적 성격의 사건임(적합 조건 3). 하지만 피고가 개인 및 극우단체로 자력 확보가 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 낮아 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>위안부 피해자 및 그 후손, 시민 다수 (4천여 명 서명 참여)</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>검찰, ‘위안부 모욕 시위’ 단체 대표 구속영장 청구</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511206&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:21:31.289597+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B292" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D292" t="inlineStr">
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E292" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I292" t="inlineStr">
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>재판부의 위법 판단</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>개인 블로그에 특정인을 유추할 수 있게 비난하는 글을 게시한 A 씨에 대해 재판부가 위법하다고 판단했습니다. 이는 개인 간의 명예훼손 사건으로, 피해자는 B 씨로 특정됩니다. 현재 재판부의 판단이 내려진 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>재판부가 A 씨의 행위를 위법하다고 판단하여 상대방 책임은 명확하고(적합 조건 1), 블로그 글이라는 명확한 증거가 존재합니다(적합 조건 5). 그러나 상대방이 개인으로 자력 여부가 불확실하며(적합 조건 2 미충족), 단일 피해자에 대한 명예훼손 사건으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J292" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>동영상까지…보수진영  특검하라</t>
+          <t>개인 블로그에 '그녀'로 지칭했어도…특정되게 비난하면 위법</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1146417</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481386&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-12 13:09:34.656273+00:00</t>
+          <t>2026-03-18 00:17:24.235622+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>이철우 경북지사</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>민·형사상 소송 제기 예정</t>
+          <t>'위안부피해자법' 6월 시행 예정</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr은 이철우 경북지사가 허위사실을 유포하여 명예훼손 및 업무방해를 했다고 주장하며 민·형사상 모든 수단을 동원해 단호히 대응할 예정이라고 밝혔습니다. 언론사는 이 지사에 대해 손해배상 청구 등 법적 조치를 준비 중입니다.</t>
+          <t>오는 6월부터 '위안부' 피해 사실에 대한 허위 사실 유포를 처벌하는 법안이 시행된다. 김병헌 씨는 자신은 처벌 대상이 아니라고 주장하고 있으나, 개정된 법은 피해자가 특정되지 않아도 허위 사실 유포를 처벌하도록 규정하고 있다. 이 법은 '위안부' 피해자들의 명예를 보호하고, 향후 관련 민사 소송의 법적 근거를 강화할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>상대방(이철우 경북지사)은 공공기관의 장으로 자력이 충분하며(적합 조건 2), 언론사가 민형사상 대응을 예고한 점으로 보아 허위사실 유포에 대한 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 언론사의 피해이므로 소송금융 투자 매력도가 다소 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. '위안부피해자법' 시행으로 역사 왜곡 행위에 대한 법적 처벌 근거가 마련되어, 피해자들의 명예훼손 및 정신적 손해배상 청구 소송에 유리한 환경이 조성됨. 피고의 자력은 불분명하나, 법적 근거가 명확해짐으로써 소송 승소 가능성이 높고, 이는 소송금융 투자 매력도를 높임.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>1명 (ilyoseoul.co.kr)</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>[홍준철의 여의도안테나]  악의적이라고?  이철우 경북지사, MBC 보도관...</t>
+          <t>'위안부 왜곡 처벌' 법 시행‥김병헌  나는 처벌 못 해</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514156</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808213_37004.html</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-12 13:09:12.815385+00:00</t>
+          <t>2026-03-17 13:34:28.036564+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>정치적 공방 중 법적 고발 및 특검, 탄핵 등 거론</t>
+          <t>4·3 역사 왜곡 대응 법률자문단 출범, 소송 등 법률 대응 준비 중</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>민주당과 국민의힘 간의 정치적 신경전이 보도되었으며, '공소취소 거래설' 주장과 관련하여 명예훼손 및 허위유포 혐의가 거론되고 있습니다. 징벌적 손해배상 청구, 언론중재위원회 및 방송통신심의위원회 고발, 특검 및 탄핵까지 언급되는 등 법적·정치적 대응이 논의되고 있습니다.</t>
+          <t>제주 4·3 역사 왜곡 행위에 대응하기 위해 법률자문단이 출범했습니다. 이 자문단은 4·3 관련 단체의 법률 지원과 소송 등 법률 대응 자문을 맡으며, 78년간 4·3 진실을 규명해 온 도민사회의 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>해당 기사는 정치적 공방과 명예훼손 주장에 대한 내용을 다루고 있으며, 소송금융 투자에 적합한 명확한 민사상 손해배상 청구 대상이 아닙니다. 상대방 책임이 불분명하고(적합 조건 1 미충족), 상대방의 자력(정치인/정당)이 민사상 대규모 배상에 충분하다고 보기 어려우며(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액이 확인되지 않습니다(적합 조건 3, 4 미충족).</t>
+          <t>4·3 역사 왜곡 행위에 대한 집단적 피해(4·3 희생자 및 유족)가 명확하고, 법률자문단 출범으로 소송 등 법률 대응이 준비 중인 점은 긍정적입니다. 그러나 상대방(보수우익 세력)의 자력과 금전적 피해 규모가 불확실하여 소송금융 투자 매력이 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4·3 희생자 및 유족 다수</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>'토론회 불참' 정원오 향해…민주, 서울시장 경선 '신경전'</t>
+          <t>[사설] 4·3왜곡 대응 도민 노력에 국회 답해야</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12289335?influxDiv=NAVER</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834808</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-12 13:08:30.394300+00:00</t>
+          <t>2026-03-17 13:28:19.464254+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
-      <c r="A296" s="4" t="inlineStr">
+      <c r="A296" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발</t>
+          <t>언론중재위원회 조정 신청 접수</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>더불어민주당이 '공소취소 거래설'을 제기한 김어준 씨 유튜브 출연자 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발하며 강력 대응에 나섰습니다. 민주당은 해당 의혹을 대통령에 대한 심각한 명예훼손이자 왜곡으로 규정하고 있으며, 국민의힘은 특검 추진 및 국정조사 요구서를 보고하는 등 여야 간 대립이 심화되고 있습니다.</t>
+          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다. 후보 측은 해당 보도가 허위사실유포죄 및 후보자 비방죄에 해당할 수 있다고 주장하며 진원지 조사를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 서울경찰청에 고발하여 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모(금액, 피해자 수)가 불분명하고, 상대방이 개인이므로 자력에 대한 불확실성이 존재합니다.</t>
+          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 조정 신청을 접수하여 공적 절차가 진행 중입니다. (적합 조건 6) 후보자 비방 및 허위사실유포 주장이 명확하며, 보도 내용 자체가 증거가 될 수 있습니다. (적합 조건 1, 5) 다만, 상대방 언론사의 자력 확인이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>'공소취소 거래설' 출연자 고발...정청래, 침묵 끝에 강력 대응</t>
+          <t>전상인 옥천군수 후보  허위보도 신속한 조사  촉구</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603121830399891</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068260</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:31.629070+00:00</t>
+          <t>2026-03-17 13:15:55.369686+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
-      <c r="A297" s="4" t="inlineStr">
+      <c r="A297" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>두끼 본사</t>
+          <t>모 방송사</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 가능성</t>
+          <t>언론중재위원회 조정 신청 접수, 경찰 수사 촉구</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>대만 두끼의 혐한 마케팅과 점수 조작 논란이 불거졌으며, 특히 특정 선수들에 대한 악플 테러로 명예훼손 가능성이 제기되었습니다. 민사상 불법행위에 따른 손해배상 청구가 가능할 것으로 보이나, 현재까지는 법적 절차가 시작되지 않은 상태입니다.</t>
+          <t>국민의힘 전상인 보좌관이 충북 옥천군수 선거 출마를 앞두고 허위 제보로 인한 공직선거법 위반 보도가 나오자, 허위 제보 유포자 및 방송사에 대한 경찰 수사를 촉구하며 1인 시위를 진행했습니다. 전 보좌관은 해당 방송사를 상대로 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>대만 두끼의 혐한 마케팅 및 점수 조작, 특정 선수에 대한 악플 테러 등 상대방의 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '두끼' 본사가 피고가 될 경우 자력도 충분할 것으로 예상됩니다(적합 조건 2). 그러나 피해 규모나 피해자 수가 집단소송 수준으로 크지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>전상인 보좌관은 허위 제보 유포자와 모 방송사의 책임을 주장하며, 경찰 수사를 통해 증거 확보 가능성이 있고(적합 조건 1, 5), 언론중재위 조정 신청 및 경찰 수사 촉구 등 공적 절차가 진행 중입니다(적합 조건 6). 또한, 모 방송사는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 명예훼손에 따른 것이므로 소송금융의 주요 고려 요소인 금전적 피해 규모가 명확히 크다고 보기 어렵습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>특정 선수 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>점수 조작 죄송  대만 두끼의 도 넘은 혐한 마케팅…본사에 책임 묻기...</t>
+          <t>국민의힘 전상인 “허위 제보 철저히 수사해 달라”</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FYMK85ZY4RKA</t>
+          <t>http://www.inews24.com/view/1950163</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-12 13:05:25.467956+00:00</t>
+          <t>2026-03-17 13:13:06.286128+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
-      <c r="A298" s="4" t="inlineStr">
+      <c r="A298" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사(전국진)</t>
+          <t>김수현</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고 (원고 승소), 형사 사건 대법원 판결 유지</t>
+          <t>김수현 측이 유족과 가로세로연구소를 상대로 120억 원 규모의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 민사 소송에서 1심 재판부가 쯔양에게 7500만원을 지급하라고 판결했습니다. 구제역은 형사 사건에서도 대법원에서 징역 3년 판결이 유지되어 유죄가 확정되었습니다. 이 사건은 쯔양의 명예훼손 및 허위사실 유포에 대한 손해배상 청구로 보입니다.</t>
+          <t>故김새론 유족이 김수현 측으로부터 120억 원 규모의 손해배상 청구 소송을 당한 상태입니다. 김수현 측은 고인이 성인이 된 이후 교제했다고 주장하며 소송을 제기했으며, 유족은 계속된 심적 고통을 겪고 있는 것으로 보도되었습니다. 현재 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하며(적합 조건 1), 형사 사건 대법원 판결로 유죄가 확정되어 증거가 충분합니다(적합 조건 5). 피해 금액 7500만원은 개인 소송으로는 상당한 규모입니다. 그러나 집단적 피해가 아닌 개별 소송이며, 상대방의 자력에 대한 정보가 불확실하여 High 등급에는 미치지 못합니다.</t>
+          <t>상대방(김수현)은 공인으로서 자력이 충분할 것으로 예상되며(적합 조건 2), 유족이 피고로서 120억 원 규모의 손해배상 청구를 당하고 있어 소송가액이 매우 큽니다(적합 조건 4). 이는 유족에게 상당한 재정적 부담이 될 수 있어 소송금융의 필요성이 높습니다. 다만, 유족이 원고로서 청구할 수 있는 구체적인 피해 내용이나 증거가 기사에서 명확히 제시되지 않아 일반적인 원고 투자 모델과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>120억 원 (유족의 잠재적 배상 책임)</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>故김새론 유족</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>반성 없다 …쯔양 또 고소한 구제역, 대법 '징역 3년' 판결 유지 [엑's ...</t>
+          <t>故김새론 유족, 계속된 심적 고통 어쩌나…유작 단체 관람 행사도 불참...</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122398</t>
+          <t>https://www.xportsnews.com/article/2124123</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-03-12 13:05:03.001483+00:00</t>
+          <t>2026-03-17 13:00:28.103596+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="3" t="inlineStr">
+      <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>장인수</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>서울경찰청에 고발 예정</t>
+          <t>검찰이 김병헌 대표에 대해 구속영장을 청구했으며, 경찰 수사 및 출국금지 조치가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>김현 더불어민주당 의원이 이재명 대통령 측의 '공소 취소 거래설'을 주장한 MBC 기자 출신 장인수 씨를 정보통신망법상 허위사실 적시에 의한 명예훼손 혐의로 고발할 예정이라고 밝혔습니다. 김 의원은 장 씨의 발언이 대통령과 정부의 명예를 훼손하는 허위 주장이라고 판단했으며, 서울경찰청에 고발 조치할 계획입니다. 다만 김어준 씨에 대한 고발은 법적으로 해당되지 않아 취하지 않기로 했습니다.</t>
+          <t>김병헌 위안부법폐지국민행동 대표가 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 검찰의 구속영장 청구를 받았습니다. 김 대표는 지난해 학교 교정에 위안부 관련 현수막을 게시하고 온라인에서 모욕적인 내용을 유포한 혐의를 받고 있으며, 경찰은 이미 두 차례 조사 및 출국금지 조치를 했습니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>피고발인이 개인(장인수 씨)으로, 대기업이나 공공기관과 같은 충분한 자력을 가진 상대방이 아니며, 명예훼손 사건의 특성상 금전적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 유튜브 발언이라는 증거는 존재하고 고발 예정으로 관련 절차가 진행될 예정이나, 핵심적인 '상대방 자력'과 '피해 규모' 조건이 충족되지 않아 투자 매력이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 증거 확보가 가능하며(조건 5), 공적 절차(검찰 구속영장 청구)가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인으로 자력이 충분하지 않을 가능성이 높고(조건 2 부적합), 명예훼손 사건의 특성상 피해 규모를 특정하기 어렵고 대규모 금전적 배상 가능성이 낮아(조건 4 부적합) 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>김현, '공소취소 거래설' 장인수 고발… 김어준은 해당 안 돼</t>
+          <t>검찰, '위안부 피해자 모욕' 단체 대표 구속영장 청구</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031217234632506</t>
+          <t>https://www.newsis.com/view/NISX20260317_0003552452</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-03-12 13:04:35.347355+00:00</t>
+          <t>2026-03-17 12:38:43.158394+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr"/>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>제주도 4.3 역사왜곡 대응 법률자문단 위촉 및 운영 시작</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>제주도가 4.3 역사 왜곡 행위에 대한 법적 대응을 위해 '4.3 역사왜곡 대응 법률자문단'을 위촉하고 본격적인 운영에 들어갔다. 이는 4.3특별법에 근거한 조치로, 4.3의 역사적 진실을 바로 세우고 희생자와 유족의 명예 및 권익 보호를 목표로 한다. 자문단은 왜곡 행위에 대한 소송 자문 및 관련 단체 법률 지원 역할을 수행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>제주 4.3 희생자와 유족이라는 다수의 피해자가 존재하며(집단적 피해), 왜곡 행위에 대한 증거 확보가 용이하고(증거 확보 가능), 제주도 차원에서 법률자문단을 위촉하여 공적 절차가 진행 중입니다. 그러나 소송 상대방이 특정되지 않았고, 명예훼손에 따른 직접적인 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 다소 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>4.3 희생자 및 유족 다수</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>제주4.3왜곡 적극적 법률대응...제주도 적극 나선다</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2565976</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:50:22.007355+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B300" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>장인수 기자, 김어준</t>
+          <t>문화방송(MBC)</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>더불어민주당, 장인수 기자 명예훼손 혐의로 고발; 국민의힘, 특검 추진 주장</t>
+          <t>대법원 파기환송 (서울고법으로 환송)</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>김어준 유튜브 채널에서 제기된 '이재명 대통령 사건 공소취소·중수청 보완수사권 거래설'로 정국에 파문이 일고 있습니다. 더불어민주당은 거래설을 주장한 장인수 기자를 이재명 대통령 명예를 훼손한 혐의로 고발했으며, 국민의힘은 '국정농단', '탄핵', '특검'을 언급하며 공세를 강화하고 있습니다.</t>
+          <t>최경환 전 경제부총리가 신라젠 투자 의혹 보도에 대해 MBC를 상대로 제기한 손해배상 소송에서 대법원이 원심을 파기하고 서울고법으로 환송했습니다. 대법원은 보도의 허위성은 인정했으나, 공익 목적의 보도였고 MBC가 의혹을 진실로 믿었을 가능성이 있다며 위법성이 사라질 여지가 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>핵심 쟁점인 '공소취소 거래설'은 사실 여부가 불분명하며, 이를 주장한 기자와 유튜버를 상대로 한 명예훼손 고발 사건은 상대방의 자력이나 피해 규모의 금전적 환산이 불확실하여 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>대법원이 보도의 허위성은 인정했으나, 공직자의 감시와 비판 기능의 중요성을 강조하며 공익 목적의 보도였고 MBC가 의혹을 진실로 믿었을 가능성이 있다는 이유로 파기환송했습니다. 이는 상대방(MBC)의 최종 책임이 불명확해졌음을 의미하며, 소송금융 투자 대상으로서의 승소 가능성이 낮아졌습니다. 또한, 집단적 피해가 아닌 개인 명예훼손 사건이며, 현재까지 인정된 피해 금액이 소송금융 투자에 적합할 만큼 크지 않습니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억원 (청구액), 2천만원 (1,2심 인정액)</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (최경환 전 부총리)</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>與, ‘공소취소 거래설’ 장인수 고발… 김어준, ‘워터게이트’ 언급 ...</t>
+          <t>[예규·판례] MBC '최경환 신라젠 투자의혹 보도' 배상판결 파기…대법...</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12051233?ref=naver</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202624</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-03-12 12:55:54.793286+00:00</t>
+          <t>2026-03-17 00:47:57.840215+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>불특정 다수의 SNS 게시자</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>일본프로야구선수회(JPBPA)의 법적 대응 예고 및 증거 수집 중</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>일본프로야구선수회(JPBPA)가 WBC 탈락 후 '사무라이 재팬' 선수들을 향한 SNS 비방 및 중상 게시물에 대해 법적 대응을 포함한 엄정한 조치를 예고했습니다. AI를 활용해 관련 게시물을 모니터링하고 증거를 보존하고 있으며, 선수 보호를 위해 게시자 정보 공개 청구, 손해배상 청구, 형사 고소 등 다양한 법적 조치를 취할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 개인으로 자력 부족 가능성이 높고(부적합 조건), 개별 명예훼손/모욕 사건의 피해 금액 산정이 어려워(부적합 조건) 소송금융 투자 매력이 낮습니다. 다만, 일본프로야구선수회에서 AI를 활용해 증거를 보존하고 있어 증거 확보는 용이합니다(적합 조건).</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>사무라이 재팬 선수단</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>'사무라이 재팬' 향한 SNS 비방… 일본선수회  악질 게시물 법적 대응  ...</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603160161</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:34:24.411304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B302" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>구제역</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>민사 소송 1심 판결 선고, 형사 상고심 기각 및 징역 3년형 확정</t>
+          <t>경찰 구속영장 신청 및 전문가 자문 보고서 제출</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>유튜버 쯔양에 대한 공갈 협박 혐의로 기소된 유튜버 구제역이 상고심에서 징역 3년형을 확정받았다. 쯔양은 구제역과 공범을 상대로 1억원 규모의 손해배상 청구 소송을 제기했으며, 재판부는 구제역에게 7500만원을 배상하라고 판결했다.</t>
+          <t>김병헌 씨가 일본군 '위안부' 피해자들을 '성매매'로 폄하하고 실명을 거론한 발언으로 명예훼손 및 아동복지법 위반 혐의로 경찰 구속영장이 신청되었다. 경찰 전문가 자문 보고서는 김 씨의 발언이 허위 사실 적시에 해당하며 명예훼손으로 판단했고, 피해자 특정 및 명확한 증거가 존재한다. 현재 경찰 수사가 진행 중이며, 피해자들의 법적 대응 가능성이 높다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 충분히 확보되었으나(적합 조건 5), 민사 소송에서 이미 손해배상 판결이 선고되어 소송 진행 단계가 상당 부분 지났습니다. 소송금융은 주로 소송 전 또는 진행 중인 사건에 투자하므로, 이미 판결이 선고된 사건은 투자 매력이 낮습니다(부적합 조건: 이미 종결된 사건 또는 이에 준하는 상황).</t>
+          <t>김병헌 씨의 발언이 명예훼손에 해당한다는 경찰 전문가 자문 보고서와 대법원 판례가 있어 상대방 책임이 명확하며(적합 조건 1), 연합군 보고서 등 객관적 증거가 충분함(적합 조건 5). 또한 경찰 수사가 진행 중이며(적합 조건 6), 이용수, 박필근, 길원옥 할머니 등 피해자가 특정되어 집단적 피해 가능성이 높음(적합 조건 3).</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 '위안부' 피해자 다수 (이용수, 박필근, 길원옥 할머니 등 특정)</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>'쯔양 공갈 협박' 구제역, 상고심 기각...'징역 3년형' 확정</t>
+          <t>성매매였다  덧칠까지‥'명예훼손' 처벌해야</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>starnewsk.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>http://www.starnewsk.com/news/articleView.html?idxno=53844</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807974_37012.html</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:18.072967+00:00</t>
+          <t>2026-03-17 00:24:46.378978+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (명예훼손 혐의)</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동 김병헌 대표가 '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 경찰 수사를 받고 있습니다. 기사는 김 대표 관련 경찰의 공보가 위법하게 이뤄진 사실을 지적하고 있습니다. 이 사건은 위안부 피해자들의 명예를 훼손한 혐의로, 다수의 피해자가 발생할 수 있는 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>경찰 수사라는 공적 절차가 진행 중이며(적합 조건 6), '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 수사 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방(시민단체 대표)의 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손 혐의가 아직 확정되지 않아 책임이 명확하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>'위안부 명예훼손 혐의' 위안부법폐지국민행동 김병헌 대표 피의 사건 ...</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116854</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:24:37.821452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B304" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>악플러 다수 및 A씨</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 1심 또는 2심 판결 선고</t>
+          <t>악플러에 대한 수사 및 기소 진행 중, 한지상 측의 법적 대응 예고</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 구제역에게 7,500만원을 지급하라는 판결이 나왔다. 이 중 5,000만원은 주작감별사와 공동으로 지급하도록 했다. 이는 쯔양에 대한 명예훼손 등과 관련된 것으로 보인다.</t>
+          <t>뮤지컬배우 한지상이 과거 성추행 의혹에 대해 녹취록을 공개하며 결백을 주장하고, 소속사는 악플 및 허위사실 유포에 대한 법적 대응을 예고했습니다. 한지상은 상대방이 거액의 보상을 요구했다고 주장하며, 현재 일부 악플러에 대한 수사 및 기소가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 손해배상액 7,500만원이 확정되어 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방이 개인 유튜버로 추정되어 자력에 대한 정보가 부족하고 회수 가능성이 불확실하다.</t>
+          <t>상대방(악플러 및 A씨)의 자력이 충분하지 않아 투자 회수 가능성이 낮습니다. 또한, 집단적 피해(조건 3)가 아닌 개인의 명예훼손 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 다만, 증거가 있거나 확보 가능함(조건 5) (녹취록, 공소장 내용)과 이미 공적 절차(소송 제외)가 진행 중임(조건 6) (악플러에 대한 수사 및 기소)은 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>7,500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (한지상)</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>'쯔양 공갈 협박' 구제역, 오늘(12일) 대법원 선고</t>
+          <t>[공식] ‘성추행 부인’ 한지상, 6년만 녹음본 까고 악플 법적대응..“선...</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773280702516480006</t>
+          <t>http://www.osen.co.kr/article/G1112762028</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-12 12:41:30.842916+00:00</t>
+          <t>2026-03-17 00:21:10.819668+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>경찰, 김병헌 계좌 추적 및 활동자금 불법성 여부 파악 중</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>김병헌 씨가 일본군 위안부 피해자들을 모욕하고 강제동원을 부정하는 활동을 지속하며 일본 극우세력으로부터 광범위하게 후원금을 받아온 정황이 MBC 단독 보도로 확인되었다. 김 씨는 소송 비용 등의 경제적 어려움을 호소하며 직접 후원을 독려하기도 했으며, 현재 경찰이 김 씨의 계좌를 추적하여 활동 자금의 불법성 여부를 파악 중이다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>김병헌의 위안부 피해자 모욕 및 강제동원 부정 발언으로 상대방 책임이 명확하며, 일본군 위안부 피해자라는 집단적 피해가 발생했다. MBC 취재 및 김병헌의 공개 발언 등 증거 확보가 가능하고, 경찰의 계좌 추적 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 피고 김병헌 개인의 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>[단독] '위안부 모욕' 김병헌에 일본 극우 전방위 '후원금'</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807879_37004.html</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:14:14.080953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B306" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>월스트리트저널(WSJ)</t>
+          <t>태영호, 극우세력</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부지방법원에 명예훼손 소송 제기</t>
+          <t>제주도 법률자문단 구성, 4·3특별법 개정안 발의, 제주도의회 조례 제정</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>세계 최대 암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. WSJ는 바이낸스가 이란 제재 관련 거래를 인지하고도 10억 달러 이상을 처리했다고 보도했으며, 바이낸스는 이를 왜곡 보도라며 기업 신뢰도에 심각한 피해를 입었다고 주장합니다. 이번 소송은 암호화폐 업계와 언론 사이의 '악의적 보도' 기준을 시험하는 사례가 될 것으로 보입니다.</t>
+          <t>제주4·3 역사 왜곡 행위에 대응하기 위해 제주도가 법률자문단을 구성하고, 관련 법 개정안 발의 및 조례 제정 등 공적 대응이 진행 중이다. 태영호 전 의원 발언과 극우세력의 현수막 게시 등이 주요 왜곡 사례로 언급되며, 4·3희생자와 유족의 명예를 훼손하는 허위사실 유포에 대한 처벌 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>상대방(월스트리트저널)은 유력 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 명예훼손으로 인한 막대한 평판 손상과 주가 하락을 주장하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 양측 모두 증거를 바탕으로 공방을 벌일 것이므로 증거 확보 가능성이 높고(적합 조건 5), 미국 상원의원이 해당 보도를 근거로 바이낸스에 대한 공식 조사를 촉구하는 등 공적 절차가 진행될 여지가 있습니다(적합 조건 6).</t>
+          <t>상대방 책임이 비교적 명확하고(태영호 발언, 극우세력 현수막), 4·3희생자와 유족이라는 집단적 피해자가 존재하며, 제주4·3사건진상조사보고서 등 객관적 증거가 있고, 제주도 법률자문단 구성 및 4·3특별법 개정안 발의 등 공적 절차가 진행 중인 점은 적합 조건에 해당한다. 그러나 상대방의 자력이 불분명하고, 주로 정신적 피해로 인한 손해배상액 추정이 어려워 소송금융의 금전적 회수 가능성이 낮아 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>1명 (바이낸스)</t>
+          <t>4·3희생자 및 유족 다수</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>바이낸스, WSJ에 명예훼손 소송…‘이란 제재 거래 왜곡 보도’ 공방</t>
+          <t>제주4.3 역사 왜곡  법률자문단이 대응한다</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>jejunews.com</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/338347</t>
+          <t>http://www.jejunews.com/news/articleView.html?idxno=2224091</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:07.228268+00:00</t>
+          <t>2026-03-16 13:11:06.829785+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>명예훼손 소송 제기</t>
+          <t>제주도 법률자문단 출범, 향후 소송 등 법적 대응 준비</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>글로벌 암호화폐 거래소 바이낸스가 미국 경제지 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. 바이낸스는 WSJ의 보도가 자사 평판을 심각하게 훼손했다고 주장하며 법적 대응에 나섰습니다. 구체적인 소장 내용과 손해배상 청구 규모는 아직 공개되지 않았습니다.</t>
+          <t>제주도가 4·3 역사 왜곡에 대응하기 위한 법률자문단을 출범시켰다. 이 자문단은 '제주4·3사건 진상규명 및 희생자 명예회복에 관한 특별법'에 따른 진상조사 결과와 다른 허위 사실 유포 및 역사 왜곡 행위에 대한 법적 대응 자문과 유족회 등 관련 단체의 법률 지원 역할을 맡는다. 오영훈 제주지사는 4·3의 역사적 진실을 왜곡하거나 희생자와 유족의 명예를 훼손하는 행위에 적극적인 법적 대응이 필요하다고 강조했다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>적합 조건으로 대형 언론사인 월스트리트저널이 피고로 자력이 충분하며, 글로벌 대형 암호화폐 거래소의 명예훼손 소송이므로 피해 규모가 클 가능성이 있습니다. 다만, 기사만으로는 명예훼손 책임의 명확성이나 구체적인 손해배상 청구 규모가 불분명하여 추가적인 법률 검토가 필요합니다.</t>
+          <t>제주도 법률자문단 출범은 공적 절차 진행 중(조건 6)이며, '4·3 특별법'에 따른 진상조사 결과가 있어 상대방 책임이 비교적 명확하고(조건 1), 증거 확보가 용이함(조건 5). 또한, 4·3 희생자와 유족 다수에게 집단적 명예훼손 피해가 발생하여(조건 3, 4) 소송금융 투자 적합도가 높음. 다만, 구체적인 소송 상대방의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4·3 희생자와 유족 다수</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>바이낸스, 월스트리트저널 상대로 명예훼손 소송 제기</t>
+          <t>제주도 '4·3 역사 왜곡 대응 법률자문단' 4명 위촉 출범</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/338308</t>
+          <t>https://www.newsis.com/view/NISX20260316_0003550388</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:13.287552+00:00</t>
+          <t>2026-03-16 13:00:39.339035+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr"/>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>장영하</t>
+        </is>
+      </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>대법원판결로 최종 승소하여 종결</t>
+          <t>형사 재판 확정 후 민사 소송 가능성 언급, 피고 측 재판소원 제기</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>김이강 서구청장의 성 비위 논란에 대한 도덕성 검증 요구가 있었으나, 기사는 김 서구청장이 관련 민사 소송에서 대법원까지 최종 승소하여 결백을 입증받았다고 보도했습니다. 이는 이미 법적으로 종결된 사건으로, 새로운 소송금융 투자 기회는 없습니다.</t>
+          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 조폭 연루설을 제기했다가 징역형 집행유예를 확정받았다. 더불어민주당은 이를 '진실의 단죄'로 규정하며 허위 사실을 조직적으로 확산한 국민의힘 의원들에게 법적 책임을 묻겠다고 밝혔다. 장 위원장은 이미 재판소원을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 김이강 서구청장이 성 비위 논란과 관련한 민사 소송에서 대법원판결까지 최종 승소하여 결백을 법적으로 완벽하게 입증받았다고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>장영하 위원장의 허위 사실 유포에 대한 형사적 책임이 징역형 집행유예 확정으로 명확하며(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 더불어민주당이 추가 법적 책임을 묻겠다고 언급하여 향후 민사 소송 가능성이 있습니다(적합 조건 6). 그러나 피해가 집단적이지 않고, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>“성 비위 논란 … 김이강 서구청장 도덕성 검증해야”</t>
+          <t>[왈가왈부] ‘李 조폭 연루설’ 장영하 재판소원…與 반응 뭘까요</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1773231900796561372</t>
+          <t>https://www.sedaily.com/article/20020057?ref=naver</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-12 00:29:26.298896+00:00</t>
+          <t>2026-03-16 13:00:18.807802+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
-      <c r="A310" s="3" t="inlineStr">
+      <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>공소 취소 거래설에 대한 언론 보도 및 논평</t>
+          <t>일본 프로야구 선수회가 법적 대응 선언</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>김어준 방송에서 '대통령 최측근 정부 고위 관계자가 고위 검사들에게 공소 취소 메시지를 보냈다'는 의혹이 제기되었으나, 기사 내 전문가들은 이를 '새빨간 가짜 뉴스' 또는 '음모론'으로 일축했습니다. 특정 피해자나 명확한 증거가 제시되지 않았으며, 청와대도 사실무근 입장을 밝혔습니다.</t>
+          <t>2026 WBC 8강 패배 후 일본 야구 선수단에 대한 SNS 비방이 폭주했습니다. 이에 일본 프로야구 선수회는 선수, 감독, 코치에 대한 비방 중상에 대해 피의자 정보 공개, 손해배상, 형사고소 등 모든 법적 조치를 강구하겠다고 선언했습니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>기사 내용은 '공소 취소 거래설'이라는 음모론에 대한 논평으로, 해당 주장이 사실무근이라는 의견이 지배적입니다. 상대방의 책임이 명확하지 않고, 피해자가 특정되지 않으며, 객관적인 증거가 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 집단적 피해(적합 조건 3)이며 증거 확보가 가능(적합 조건 5)하지만, 상대방이 불특정 다수의 개인 SNS 이용자로 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 개별 피해 금액이 소송금융 투자에 적합할 만큼 크지 않아 실질적인 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 선수 및 감독, 코치</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>김남국  정성호 공소취소 요구? 정치적 파장 잘 알 분...약점 잡힐 말 왜...</t>
+          <t>너 때문에 졌어!  日, WBC 8강 패배 후 'SNS 테러' 몸살…결국 선수회가...</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107765&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://www.sportschosun.com/baseball/2026-03-16/202603160100110490007757</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-11 13:03:36.982408+00:00</t>
+          <t>2026-03-16 12:55:08.111328+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>김어준, 장인수</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회 심의 요구</t>
+          <t>경찰 구속영장 신청, 전문가 자문 보고서 제출</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>국민의힘 조배숙 의원이 김어준의 유튜브 방송에서 제기된 '이재명 정부와 검찰의 공소취소 거래설'이 가짜뉴스일 경우 최고 수준의 법정 제재를 내려야 한다고 방송미디어통신위원회에 요구했다. 조 의원은 이재명 대통령이 언급한 징벌적 손해배상 대상에 김어준이 해당한다고 주장하며 즉각적인 심의와 프로그램 폐지, 방송사 조건부 승인 취소 등을 촉구했다.</t>
+          <t>김병헌 씨가 '위안부' 피해자들을 대상으로 반복적으로 허위 사실을 적시하며 명예를 훼손한 혐의로 경찰 수사를 받고 있습니다. 경찰은 전문가 자문 보고서를 통해 김 씨의 발언이 명백한 역사적 사실을 왜곡한 허위 사실 적시에 해당하며, 피해자가 특정되어 명예훼손이 성립한다고 판단했습니다. 현재 경찰은 김 씨에 대해 구속영장을 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>김어준 방송에서 제기된 '공소취소 거래설'의 진위 여부가 쟁점이며, 상대방 책임이 명확하지 않음. 피해 규모와 피해자 수가 불분명하고, 소송금융의 일반적인 투자 대상인 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있음. 다만, 방미통위 심의 요구라는 공적 절차가 진행 중임.</t>
+          <t>상대방 책임이 경찰 자문 보고서로 명확히 특정(적합 조건 1)되고, 역사적 사실 왜곡에 대한 객관적 증거가 존재(적합 조건 5)하며, 피해자가 실명으로 특정되어 명예훼손 성립 가능성이 높습니다. 또한 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 개인으로 자력에 대한 불확실성(적합 조건 2 미충족)이 있어 소송금융 투자 수익성 측면에서 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (이용수, 박필근, 길원옥 할머니 등)</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>조배숙  공소취소 거래 사실 아니라면 김어준 방송 최고 수준 제재해야...</t>
+          <t>[단독] 경찰 자문 보고서  김병헌, '위안부' 명예훼손 해당</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/03/11/2026031117041860828</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807880_37004.html</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-03-11 13:00:34.354678+00:00</t>
+          <t>2026-03-16 12:31:05.648602+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C312" t="inlineStr"/>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기, 허위보도에 대한 형사고발 진행 중</t>
+          <t>법무부에서 김어준 씨 관련 법적 조치 검토 중, 민주당 내에서도 대응 논의 중</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>김용 전 민주연구원 부원장 측이 '전자발찌 착용 북콘서트' 허위보도를 한 일부 언론을 상대로 총 4억 원 규모의 손해배상 청구 소송을 제기했습니다. 이와 별도로 시민단체는 해당 허위보도에 대해 형사고발을 진행 중입니다.</t>
+          <t>김어준 씨의 '공소 취소 거래설' 제기로 더불어민주당 내에서 김 씨에 대한 대응을 요구하는 목소리가 높아지고 있다. 당 지도부는 신중한 태도를 보이지만, 청와대와 법무부에서는 김 씨 방송에 대한 법적 조치를 검토 중인 상황이다. 이로 인해 당내 갈등이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>4억 원 규모의 손해배상 청구 소송이 제기되어 피해 규모가 크고(적합 조건 4), 허위보도 여부를 입증할 증거 확보가 가능할 것으로 보이며(적합 조건 5), 시민단체가 허위보도에 대해 형사고발을 진행 중인 공적 절차가 있습니다(적합 조건 6). 다만, 상대방 언론사가 구체적으로 특정되지 않아 자력 여부 판단이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
+          <t>김어준 씨가 '공소 취소 거래설'을 제기한 사실이 명확하며(상대방 책임 명확), 해당 방송 내용이 증거로 존재함(증거 확보). 법무부에서 법적 조치를 검토 중인 공적 절차가 진행 중이며(공적 절차 진행), 상대방(김어준 씨)의 자력도 충분할 것으로 예상되어(상대방 자력 충분) 소송금융 적합도가 높음.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>1명 (김용 전 부원장)</t>
+          <t>더불어민주당 및 당원 다수</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>시민단체, '김용 전자발찌 차고 북콘서트' 허위보도 형사고발</t>
+          <t>‘김어준 조치’ 미적대는 與지도부… 친명 “정청래 친분 탓” 반발</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332979</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260316/133535454/2</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:17.728875+00:00</t>
+          <t>2026-03-16 00:18:58.842799+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
-      <c r="A313" s="3" t="inlineStr">
+      <c r="A313" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>악플러</t>
+          <t>사육신현창회 측</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>손해배상 판결 확정</t>
+          <t>사육신 후손 간 역사적 해석 및 가묘 설치 관련 분쟁 지속, 최근 족보 관련 소송 원고 패소 판결로 종결</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>배우 손담비 씨가 7년 만에 연기자로 복귀한다는 소식과 함께, 과거 시동생 관련 악플러들을 상대로 손해배상 판결을 받아 법적 대응을 통해 사생활을 보호해왔다는 내용이 언급되었습니다. 이는 이미 종결된 법적 절차에 대한 언급으로, 새로운 소송금융 투자 기회는 없는 것으로 보입니다.</t>
+          <t>영화 '왕과 사는 남자'의 역사적 배경이 된 사육신 후손들 간의 50년 가까이 된 갈등이 지속되고 있습니다. 김문기의 사육신 포함 여부를 두고 후손 단체들이 대립하며 제사를 따로 지내고, 과거 몸싸움과 사자명예훼손 고소, 최근 족보 관련 소송까지 이어졌으나 해당 소송은 원고 패소로 종결되었습니다. 새로운 전자책 발간으로 갈등이 재점화될 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 손담비 씨는 이미 악플러들을 상대로 손해배상 판결을 끌어냈다고 명시되어 있어, 해당 사건은 이미 종결된 것으로 판단됩니다 (부적합 조건: 이미 종결된 사건). 또한, 악플러는 일반적으로 자력이 충분한 대상이 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2: 상대방에게 자력이 충분함 - 해당 없음).</t>
+          <t>이 사건은 사육신 후손들 간의 역사적 해석 및 가묘 설치를 둘러싼 오랜 갈등으로, 명확한 가해 주체와 대규모 금전적 피해가 특정되지 않습니다. 최근 족보 관련 소송이 원고 패소로 종결되었으며, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 충분한 자력, 대규모 피해)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>'이규혁♥' 손담비, 7년 만에 배우 복귀…숏폼 드라마 촬영 중</t>
+          <t>‘왕과 사는 남자’ 1300만 돌파했지만, 사육신 후손들 갈등 50년 가까이...</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1011085/</t>
+          <t>https://www.munhwa.com/article/11574656?ref=naver</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-03-11 00:36:43.249032+00:00</t>
+          <t>2026-03-15 13:02:51.967422+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
-      <c r="A314" s="3" t="inlineStr">
+      <c r="A314" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C314" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C314" t="inlineStr"/>
+      <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>2019년 발생한 광고 논란으로, 현재 시점에서는 법적 분쟁이 종결되었을 가능성이 높음</t>
+          <t>코미디언의 가상 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>2019년 에프알엘코리아(유니클로)가 위안부 피해자를 조롱하는 듯한 광고를 송출하여 사회적 논란이 일었고, 해당 광고는 중단되었습니다. 이 사건은 대중의 비판을 받았으나, 기사 내용만으로는 현재 진행 중인 법적 절차는 확인되지 않습니다.</t>
+          <t>방송에서 김준호가 아바타 분장을 한 것에 대해 홍인규가 '미국에서 비하로 소송하는 거 아니냐'고 언급하며 논란의 가능성을 제기했습니다. 이는 실제 법적 분쟁이 아닌 코미디 프로그램 내의 유머성 발언으로, 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>기사는 2019년에 발생한 사건을 다루고 있어, 현재 시점에서는 해당 법적 분쟁이 이미 종결되었을 가능성이 높습니다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됩니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 코미디언의 방송 분장에 대한 다른 코미디언의 가상 소송 가능성 언급을 다루고 있습니다. 실제 피해자나 구체적인 피해가 발생하지 않았으며, 공적 절차나 소송이 진행 중인 사건이 아닙니다. 소송금융 투자 대상으로서의 실질적인 요건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 등)을 전혀 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 관련 시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>[Who Is ?] 정현석 롯데쇼핑 백화점부문 대표이사 부사장</t>
+          <t>아바타 분장 김준호에 홍인규 경악 “미국서 비하로 소송하는 거 아니야...</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432510</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603150841431210</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-11 00:22:13.750371+00:00</t>
+          <t>2026-03-15 00:39:45.861394+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
-      <c r="A315" s="3" t="inlineStr">
+      <c r="A315" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
-      <c r="D315" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D315" t="inlineStr"/>
+      <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr">
         <is>
-          <t>모텔 살인 사건 가해자 김소영의 신상 공개 이후, 피해자와 유가족에 대한 '2차 가해' 비판이 커지고 있습니다. 범죄의 중대성을 희석하거나 가해자를 두둔하는 듯한 반응들이 피해자들에게 추가적인 고통을 주고 있다는 내용입니다.</t>
+          <t>미국 트럼프 전 대통령이 자신을 폄훼한 언론사들을 상대로 천문학적 손해배상 소송을 제기하여 합의금을 받아낸 사례를 언급하며, 김어준 유튜브 채널의 향후 법적 결말에 대한 의문을 제기하는 기사입니다. 특정 소송이나 피해 사실이 구체적으로 명시되지 않은 추측성 내용입니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>이 기사는 '모텔 살인녀' 신상공개 후 발생한 피해자와 유가족에 대한 '2차 가해' 비판에 초점을 맞추고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확성', '상대방 자력 충분', '집단적 피해', '피해 규모' 등 대부분의 조건에 해당하지 않습니다. 2차 가해의 주체가 불특정 다수이며, 피해 규모를 특정하기 어렵고, 집단소송 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 김어준 유튜브의 잠재적 법적 문제에 대해 추측할 뿐, 특정 소송이나 피해 사실을 명확히 제시하지 않습니다. 상대방 책임, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부 등 소송금융 적합도 판단 기준의 어떤 적합 조건도 충족하는 정보가 없습니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>피해자와 유가족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>같은 사람 맞아? …'모텔 살인녀' 김소영 신상공개 후폭풍</t>
+          <t>김어준 유튜브 이제 파멸인가?</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031017227</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226236</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-10 12:30:31.071560+00:00</t>
+          <t>2026-03-15 00:29:37.115129+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C316" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>민주당의 고발 조치 언급</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>민주당 '공소취소 거래설'을 두고 여야 간 공방이 격화되고 있습니다. 여선웅 민주당 부대변인은 장인수 전 기자의 주장이 근거 없는 허위 정보라고 일축하며 민주당이 법적 고발 조치를 취했다고 밝혔습니다. 반면 이준우 국민의힘 대변인은 해당 주장에 근거가 있으며 김어준 씨도 이를 팩트로 보고 방송했다고 주장하며 특검 추진 등을 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>본 사건은 '공소취소 거래설'에 대한 정치적 공방으로, 소송금융의 주요 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모'가 확인되지 않습니다. 현재 민주당의 고발 조치가 언급되나, 이는 형사 절차에 가까우며 민사상 손해배상 청구의 주체와 대상, 손해액 산정이 불분명하여 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>공소취소 거래 의혹 여진…여선웅 “공소취소 논란, 정치적 확대 해석”...</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>natv.go.kr</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M316" t="inlineStr">
+        <is>
+          <t>https://www.natv.go.kr/natv/news/newsView.do?newsId=512843</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:27:04.814610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>성균관대학교</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E316" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>온라인 게시물 삭제 및 모니터링 진행 중, 법적 대응 준비 가능</t>
+          <t>악플러 고소 진행 중, 성균관대 강사 임용 철회</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>화이트미는 AI 기반 온라인 평판 관리 서비스로, 디지털 명예훼손 및 허위사실 유포 피해를 입은 기업 및 개인을 대상으로 게시물 탐지, 삭제 요청, 증거 채증을 지원합니다. 이 서비스는 피해자들이 법적 대응 이전에 효율적으로 문제를 해결하고, 필요한 경우 소송으로 이어질 수 있는 기반을 마련해줍니다.</t>
+          <t>뮤지컬 배우 한지상이 과거 성추행 의혹에 대해 직접 해명하며 A씨와의 통화 녹취록과 검찰 수사 결과를 공개했다. 한지상은 A씨가 금전을 요구했으며, 자신은 성범죄를 저지르거나 처벌받은 적이 없다고 주장했다. 이 의혹으로 인해 한지상은 출연 작품에서 하차하고 성균관대 강사 임용이 철회되는 등 상당한 피해를 입었으며, 현재 악플러들을 고소한 상태이다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>온라인 명예훼손, 허위사실 유포 등 상대방의 불법 행위가 명확하며(적합 조건 1), 기업가치 하락, 매출 급감 등 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 화이트미의 AI 기반 시스템을 통해 게시물 탐지, 유포 경로, 캡처 이미지 등 증거 확보가 용이하며(적합 조건 5), 방송통신심의위원회 등 행정적 삭제 요청 절차가 진행될 수 있습니다(적합 조건 6). 이러한 서비스는 소송금융 투자 대상이 될 수 있는 잠재적 사건을 발굴하고 증거를 체계적으로 준비하는 데 기여합니다.</t>
+          <t>배우 한지상 측이 성추행 의혹을 반박할 강력한 증거(A씨 녹취록, 검찰 공소장 내용)를 확보하고 있어 상대방 책임 입증 가능성이 높음(적합 조건 5). 또한, 의혹으로 인한 활동 중단 및 강사 임용 철회 등 피해 규모가 상당함(적합 조건 4). 다만, 최초 의혹 제기자인 A씨의 자력 여부가 불확실하여 직접적인 손해배상 청구의 실효성이 낮을 수 있음(부적합 조건 2). 성균관대학교를 상대로 한 임용 철회 관련 소송 가능성도 있으나, 법리적 검토가 필요함.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>“부정 게시물, 48시간 안에 잡지 못하면 끝난다”…화이트미 신소현 대...</t>
+          <t>나도 그땐 좋았다  女녹취 공개… 한지상, '성추행 낙인'에 정면 승부</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>venturesquare.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.venturesquare.net/1041353/</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548401</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-10 01:00:28.535637+00:00</t>
+          <t>2026-03-15 00:18:22.787278+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C318" t="inlineStr"/>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>악플러</t>
+        </is>
+      </c>
       <c r="D318" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>형사 고소/고발 후 공소장 명시</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>배우 한지상이 자신을 범죄자로 게시한 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 고소/고발을 진행 중이며, 공소장에 해당 내용이 명시되었다고 밝혔다. 이 사건은 한지상 개인의 명예와 업무에 대한 피해를 다루며, 5~10억 원 규모의 손해배상을 목표로 할 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>한지상 배우가 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 절차를 진행 중이며, 공소장에 내용이 명시되어 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '5~10억'이라는 언급으로 피해 규모가 클 가능성이 있고(적합 조건 4), 이미 공적 절차(형사 고소/고발)가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인인 악플러들이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>5~10억</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>[TOP이슈] 한지상, 6년 전 성추행 의혹 직접 해명  5~10억 또는 공개연애...</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004352</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:42:33.489633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>한지상 씨가 A씨를 고소한 사건은 불기소 처분으로 종결됨. 악플러 대상 소송에서 무혐의 확인.</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>뮤지컬 배우 한지상 씨가 과거 성추행 의혹에 대해 직접 해명하며, A씨가 5억 원 또는 1년 공개연애를 요구했다고 주장했다. 한지상 씨는 A씨를 공갈미수 및 강요죄로 고소했으나 A씨는 불기소 처분되었으며, 악플러 대상 소송을 통해 자신의 무혐의를 확인받았다고 밝혔다. 이 사건은 2017년부터 2020년 사이에 발생한 개인 간의 분쟁이다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>사건 발생 시점이 오래되었고(2017~2020년), 상대방 책임이 명확하지 않음 (한지상 씨가 A씨를 고소한 사건은 불기소 처분으로 종결). 집단적 피해가 아닌 개인 간의 분쟁이며, 소송 상대방의 자력도 불분명하여 소송금융 투자 대상으로 부적합함.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>한지상, '성추행 의혹' 직접 해명  1년 공개연애 아니면 5억 달라고</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/breaking/article/1013117/</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:41:09.061612+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>명예훼손 형사사건 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>교도소 수감자 A씨가 동료 수감자 B씨를 '아동 성범죄자'라고 지목하여 명예훼손 혐의로 기소되었고, 의정부지법에서 벌금 100만 원을 선고받았습니다. 재판부는 A씨의 발언이 공공의 이익에 관한 것으로 보기 어렵다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>상대방(A씨)이 교도소 수감자로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 또한, 명예훼손 사건의 특성상 피해 규모가 수억 원 이상으로 크기 어려워 투자 매력이 낮습니다. (적합 조건 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>‘감방 동기’끼리도 말조심…교도소 운동장서 “아동 성범죄자” 지목...</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11574532?ref=naver</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:28:41.505169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr"/>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>대법원 무죄 취지 파기환송</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>대법원은 아파트 동대표를 '시공사 X맨'이라고 부른 행위가 모욕죄에 해당하지 않는다고 판결했다. 'X맨'은 반대 세력을 돕는 사람을 비꼬는 추상적 표현에 불과하며, 피해자의 외부적 명예를 침해했다고 볼 수 없다는 취지이다. 이 판결로 인해 피고인은 원심의 벌금형을 깨고 무죄 취지로 사건이 환송되었다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>이 사건은 모욕죄에 대한 대법원 판결로, 특정 개인의 형사 사건이 종결된 사례입니다. 소송금융의 주요 대상인 대규모 민사 손해배상 청구 사건이 아니며, 상대방의 자력이나 집단적 피해, 큰 피해 규모 등 적합 조건에 해당하지 않습니다. 이미 판결이 선고되어 종결된 사건이므로 신규 투자 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>[형사]  다른 동대표 지칭해 '시공사 X맨'이라 불렀어도 모욕죄 아니야...</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>legaltimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92579</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:28:30.756576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>장영하 변호사</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>장영하 변호사 징역형 집행유예 확정</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>추미애 의원은 이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 징역형 집행유예를 확정받은 데 대해 이 대통령이 억울한 피해자라고 주장했습니다. 이 사건은 장 변호사의 허위사실 유포에 대한 형사적 책임이 확정된 것으로, 법적 절차가 이미 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사에 대한 형사 사건은 징역형 집행유예가 확정되어 이미 종결되었습니다. 소송금융 투자 대상으로서의 신규 사건 발굴 기회가 없으며, 집단적 피해나 대규모 피해 금액이 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>추미애   李 조폭 연루설 억울… 유언비어 집요하고 잔혹</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262561</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:27:29.842802+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>형법상 명예훼손죄의 위법성 조각 사유(진실한 사실, 공공의 이익)에 대한 법원의 판단 진행 중</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>재판부가 수감자를 향해 '성범죄자'라고 발언한 피고인의 행위에 대해 형법상 명예훼손죄의 위법성 조각 사유(진실한 사실로서 공공의 이익에 관한 때) 적용 여부를 판단하고 있습니다. 피고인이 다른 사람들이 있는 운동장에서 공연히 피해자에 대해 발언한 사실은 확인됩니다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 피고인의 자력 확인이 불가하며, 단일 피해자에 대한 명예훼손 사건으로 소송금융 투자에 필요한 충분한 피해 규모나 집단성이 확인되지 않습니다. (부적합 조건: 상대방 자력 불충분, 집단적 피해 아님, 피해 규모 불확실)</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>수감자 향해  성범죄자 라 했다가...</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288223</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:27:00.862384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>수형자 A씨</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E318" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I319" t="inlineStr">
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>가해자 A씨의 명예훼손 혐의에 대한 형사 재판에서 벌금형이 선고되었으며, 피해자 B씨의 민사상 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자라고 지목하여 명예훼손 혐의로 벌금 100만원을 선고받았습니다. A씨는 발언 대상이 특정되지 않았고 고의가 없었다고 주장했으나, 재판부는 주변 수감자들이 B씨를 인식할 수 있었다고 판단했습니다. 이 사건은 수형자 간의 명예훼손으로, 피해자 B씨는 A씨를 상대로 민사상 손해배상을 청구할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>상대방(수형자 A씨)의 명예훼손 책임은 형사 재판을 통해 명확히 인정되었고 증거도 확보되었으나 (적합 조건 1, 5), A씨가 교도소 수형자이므로 배상 능력이 현저히 부족하여 소송금융 투자로서의 회수 가능성이 매우 낮습니다. 또한 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모도 소송금융이 고려할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J319" t="inlineStr">
-[...338 lines deleted...]
-      </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>안상태  층간소음 누명에 죄인 돼…딸에게 잔인한 악플까지</t>
+          <t>“저 사람이 아동성범죄자”…교도소 동료 지목한 수감자, 명예훼손 벌...</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6093304</t>
+          <t>https://biz.heraldcorp.com/article/10694273?ref=naver</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:32.122813+00:00</t>
+          <t>2026-03-14 12:23:14.575938+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>형사 재판 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>교도소 내에서 한 수감자가 다른 수감자를 '아동 성범죄자'라고 지목하여 명예훼손 혐의로 벌금형을 선고받은 사건입니다. 재판부는 발언이 진실하고 공공의 이익에 관한 것이라도 공연히 발언한 점을 들어 유죄를 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>상대방(피고인)이 수감 중인 개인으로 자력이 충분하지 않을 가능성이 매우 높고(부적합 조건: 상대방 자력 부족), 기사 내용만으로는 피해 규모(손해배상액)를 추정하기 어렵습니다. 또한, 기사는 형사 재판의 벌금형 선고에 대한 내용으로, 소송금융의 대상이 되는 민사 손해배상 청구의 잠재력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>아동 섬범죄자 … 교도소서 동료 수감자에 지목했다 벌금형</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M325" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3384461</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:22:43.733047+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>A씨 일당</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>보복 대행 서비스로 인한 명예훼손 및 주거침입 등 피해 발생</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>'사전 보복 대행 서비스'를 통해 피해자의 집 현관문에 명예훼손성 전단지를 부착하고 물건을 뿌리는 사건이 발생했습니다. 가해자는 'A씨 일당'으로 지칭되며, 피해자와 일면식 없는 관계에서 벌어진 일로 보입니다. 기사 내용만으로는 사건의 구체적인 진행 단계나 피해 규모는 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>상대방(A씨 일당)의 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)에 대한 정보가 부족하여 소송금융 투자로서의 매력이 낮습니다. 또한, 공적 절차 진행 여부(적합 조건 6)나 명확한 증거 확보 가능성(적합 조건 5)도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>사전 보복 대행 서비스...현실은 드라마 '모범택시'와 달랐다 [굿모닝 인...</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>news.ifm.kr</t>
+        </is>
+      </c>
+      <c r="L326" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M326" t="inlineStr">
+        <is>
+          <t>https://news.ifm.kr/news/articleView.html?idxno=466781</t>
+        </is>
+      </c>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:21:58.246167+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>수형자 A씨</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>명예훼손 혐의 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자라고 지목하여 명예훼손 혐의로 벌금 100만원을 선고받았습니다. 재판부는 A씨의 주장을 받아들이지 않고 B씨가 특정되었으며 공공의 이익에 관한 발언이 아니라고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>피고인(A)은 교도소 수형자로 자력이 매우 부족하여 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개인 간의 명예훼손 사건이며, 기사상 피해 규모가 크지 않아 소송금융 투자 매력이 낮습니다 (적합 조건 3, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>교도소 동료 가리키며  저 사람, 아동 성범죄자  말했다가...'명예훼손'...</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M327" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603141039393390</t>
+        </is>
+      </c>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:20:16.869937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>장영하 변호사</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>대법원 유죄 판결 확정</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>추미애 의원은 이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 대법원에서 유죄 판결을 확정받은 것을 두고 이재명 대통령이 억울한 피해자라고 주장했다. 장영하 변호사는 2022년 대선을 앞두고 이재명 후보가 국제마피아파와 연루되었다고 주장하여 공직선거법상 허위사실 공표 혐의로 기소되었으며, 대법원에서 징역 1년 집행유예 2년이 확정되었다.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 장영하 변호사의 허위사실 공표 책임이 대법원 판결로 명확히 인정됨. 그러나 형사 사건은 이미 대법원에서 유죄 판결이 확정되어 종결되었으며, 민사상 손해배상 청구 가능성은 있으나 상대방(개인 변호사)의 자력이 충분하다고 보기 어려워 소송금융 투자 대상으로 부적합함.</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>추미애  당내에서도 李 유언비어…'명추연대'로 지켜</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M328" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02204166645383320</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:18:16.485181+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
+      <c r="D329" t="inlineStr"/>
+      <c r="E329" t="inlineStr"/>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>이 기사는 SNS 게시글로 인한 명예훼손의 법적 기준과 처벌에 대해 설명한다. 사실을 적시했더라도 명예훼손이 성립할 수 있으며, 공연성, 특정성, 공익성 여부 등을 종합적으로 판단하여 처벌이 결정된다. 명예훼손으로 인정될 경우 형사 처벌과 민사상 손해배상 책임이 발생할 수 있음을 강조한다.</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, SNS 명예훼손의 법적 기준과 처벌에 대한 일반적인 법률 상식을 설명하는 글입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계가 특정되지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>[이법저법] “사실만 썼는데 왜 명예훼손?”…SNS 글, 처벌 기준은</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M329" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2562971</t>
+        </is>
+      </c>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:30:57.298790+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B325" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D325" t="inlineStr">
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr"/>
+      <c r="D330" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E325" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I326" t="inlineStr">
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>불기소 처분 이후 임용 취소에 대한 법적 대응 준비 및 증거 공개</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>배우 한지상이 성추행 의혹으로 불기소 처분을 받았음에도 임용이 취소되자, 직접 나서 녹취록을 공개하며 억울함을 호소하고 있습니다. 그는 A씨의 주장이 허위임을 입증할 증거를 제시하며, 임용 취소의 부당함과 이로 인한 명예 훼손 및 경제적 피해에 대한 법적 대응을 시사했습니다.</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>성추행 의혹에 대해 불기소 처분을 받았음에도 임용이 취소된 상황으로, 한지상 측이 녹취록을 공개하며 억울함을 적극적으로 소명하고 있어 상대방의 책임이 명확해질 가능성이 높습니다. 임용 취소 주체가 기관 또는 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 공인으로서 명예 훼손 및 활동 제약으로 인한 상당한 정신적, 경제적 피해가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J326" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>홧김에 쓴 악플 1줄,  감정적으로 썼다  자백이 부른 비극</t>
+          <t>‘성추행 불기소→임용 취소’ 한지상 직접 등판+녹취록 공개 초강수 “...</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FJ2OYTE1JO2Q</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603140802082110</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-06 12:43:59.277474+00:00</t>
+          <t>2026-03-14 00:28:28.452129+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>수형자 A씨</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>명예훼손 혐의로 벌금 100만원 선고</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자로 지목하여 명예훼손 혐의로 기소되었고, 재판부는 A씨에게 벌금 100만원을 선고했습니다. 재판 과정에서 A씨의 주장은 받아들여지지 않았으며, 발언이 공공의 이익에 해당한다고 보기 어렵다고 판시했습니다. 이 사건은 개인 간의 명예훼손으로, 형사 절차는 종결되었으나 민사상 손해배상 청구 가능성은 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>피고인(A)의 명예훼손 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1: 상대방 책임 명확), 관련 공적 절차(형사 재판)가 진행되어 증거가 확보되었습니다(적합 조건 5: 증거 확보 가능, 적합 조건 6: 공적 절차 진행). 그러나 피고인의 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>교도소서 동료 지목해  아동 성범죄자 …결국 벌금형</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603140005</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:27:21.130446+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B331" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D331" t="inlineStr">
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>전현무</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E331" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 긴급 체포</t>
+          <t>과거 사건으로 가해자 사과 후 종결된 것으로 보임</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>화성 동탄에서 20대 여성이 피해자에게 보복 테러를 가하고 허위 사실이 담긴 유인물을 유포한 혐의로 경찰에 긴급 체포되었습니다. 경찰은 대구 주거지에서 A씨를 체포했으며, A씨는 텔레그램을 통해 알게 된 관계라고 진술했습니다.</t>
+          <t>방송인 전현무가 신입 시절 박지윤 아나운서의 성형수술 관련 발언을 해 박지윤이 피해를 입었다고 회상하는 내용입니다. 전현무는 당시 무리한 발언이었음을 인정하고 사과했다고 밝혔습니다. 이는 과거에 발생하여 이미 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>상대방이 개인(20대 여성)으로 자력 충분 조건(2)에 부합하지 않아 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해(3)나 대규모 피해 금액(4)에 대한 언급이 없어 소송금융 투자 대상으로서의 매력이 낮습니다. 다만 경찰 수사 진행 중(6)이고 증거(유인물)가 존재(5)합니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 과거 방송에서 발생한 명예훼손성 발언으로, 가해자가 당시 사과하고 다녔다고 언급되어 현재 시점에서 새로운 소송을 제기할 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (박지윤)</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>화성 동탄서 또 ‘보복 테러’… 경찰, 20대 여성 긴급체포</t>
+          <t>전현무  박지윤 성형수술 많이해  폭로에..박지윤  난 피해자  억울 ('전...</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/national_general/2026/03/06/RCCO5V42QBGBLOOL7F3524KALE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.osen.co.kr/article/G1112760293</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-03-06 12:21:14.678796+00:00</t>
+          <t>2026-03-14 00:26:36.799675+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>유튜버</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>한지상 배우의 유튜브 영상 공개를 통한 결백 주장 및 명예회복 노력</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>한 유튜버가 6년 전 합의로 종결된 사건을 자극적으로 왜곡하여 방송, 당사자들에게 '인격 살인' 및 '사이버 린치' 피해를 입혔습니다. 피해 당사자(최 기자 측)는 과거 언론사 소송 승소 전례를 바탕으로 유튜버에게 강력한 징벌적 손해배상을 청구할 방침입니다.</t>
+          <t>뮤지컬배우 한지상이 2020년 불거진 성추행 의혹에 대해 6년 만에 직접 해명에 나섰습니다. 그는 유튜브를 통해 고소인 A씨와의 통화 녹취록을 공개하며 A씨가 '나도 좋았다, 배우님 잘못 없다'고 말한 음성을 증거로 제시했습니다. 과거 한지상은 A씨를 공갈 미수 및 강요죄로 고소했으나 A씨는 불기소 처분되었으며, 한지상은 이로 인해 지속적인 하차 요구와 임용 반대에 시달려왔습니다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>유튜버의 의도적인 사실 왜곡 및 허위 사실 유포로 상대방 책임이 명확하며, 수사기관 확인 내용 및 댓글 삭제 등 증거 확보가 용이합니다. '인격 살인'에 해당하는 피해와 징벌적 손해배상 청구 예정으로 피해 규모가 클 수 있으며, 수익을 목적으로 하는 유튜버의 자력 또한 기대할 수 있습니다. 기존 사건은 종결되었으나, 유튜버의 왜곡 행위가 새로운 소송 원인이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>개인 간의 명예훼손 및 성추행 관련 분쟁으로, 상대방(A씨)의 자력이 불분명하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 기사는 한지상 배우의 결백을 입증하려는 목적이 강하며, 새로운 민사 소송 제기 여부나 구체적인 손해배상 청구액이 명확하지 않습니다. (부적합 조건: 상대방 자력 부족, 새로운 소송의 불확실성)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>조회수 장사 위한 인격 살인 …유튜버 가짜뉴스, 수익 앞세운 '사이버...</t>
+          <t>[한지상 입장 및 A씨 녹음본] 한지상, 6년 만에 봉인 해제 '진실의 녹취...</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343279</t>
+          <t>https://www.sportsworldi.com/newsView/20260314501196</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:13.051506+00:00</t>
+          <t>2026-03-14 00:25:48.720647+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>전현무, MBN</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>방송인의 실언으로 인한 명예훼손 발생, 피해자 SNS를 통해 사과 요구</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>방송인 전현무가 MBN 방송에서 박지윤 아나운서의 성형 여부에 대해 실언하여 박지윤이 불쾌감을 표하고 SNS를 통해 사과를 요구한 사건입니다. 방송 내용이 명확한 증거로 존재하며 상대방의 자력은 충분하나, 개인의 명예훼손 사건으로 집단적 피해나 대규모 금전적 피해는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>방송인의 실언으로 인한 개인의 명예훼손 사건으로, 상대방(전현무, MBN)의 자력은 충분하고(적합 조건 2) 방송 기록이라는 명확한 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모를 금전적으로 특정하기 어렵고(적합 조건 4 미해당), 현재 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미해당).</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>1명 (박지윤)</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>박지윤, 전현무 실언 피해자 “방송서 나 성형 했다고, SNS 사과문감”(...</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603132305526110</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:23:58.571257+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>김영남, 서대석, 조승환 민주당 서구청장 예비후보</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>허위사실 유포에 따른 명예훼손 고소 준비 중</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>더불어민주당 광주 서구청장 경선 과정에서 김영남, 서대석, 조승환 예비후보들이 김이강 현 청장에 대해 과거 불륜 의혹을 제기하며 '부정한 자는 경선 후보 자격이 없다'고 주장했습니다. 김이강 청장은 이를 흑색선전으로 규정하고, 과거 대법원 민사소송에서 최종 승소하여 결백을 입증받았다고 반박하며 법적 조치를 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>김이강 청장이 과거 유사 의혹에 대해 대법원 승소로 결백을 입증한 바 있어 상대방 책임이 명확할 가능성이 높고(적합 조건 1), 허위사실 유포에 대한 법적 조치를 준비 중이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이 불확실하고 피해 규모를 특정하기 어려우며, 집단적 피해가 아닌 개인에 대한 명예훼손 사건이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>현 청장에 여론 밀리자 다급했나…선 넘은 민주당 광주 서구청장 예비후...</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M335" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019246?ref=naver</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:16:43.390058+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B334" t="inlineStr">
-[...134 lines deleted...]
-      <c r="A336" s="3" t="inlineStr">
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>손해배상 판결 선고 후 재판소원 예고</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 법원은 구제역에게 7500만원을, 주작감별사와 공동으로 5000만원을 배상하라고 판결했습니다. 구제역 측은 이 판결에 불복하여 재판소원을 예고한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>법원 판결로 상대방의 책임은 명확하나(적합 조건 1), 피해 금액이 소송금융 투자 대상으로 보기에는 상대적으로 작고(7500만원, 적합 조건 4 미충족), 피해자가 1명이며(적합 조건 3 미충족), 상대방의 자력 여부가 불분명하여(적합 조건 2 미충족) 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>‘징역 3년’ 구제역, 재판소원 예고… “李 대통령께 감사”</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/13/GPDET3GABZGKDGOOV4KRIYVQLM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:54:11.647557+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B336" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>박봄</t>
+          <t>문화방송 (MBC)</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>SNS 게시물로 인한 논란 발생</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>가수 박봄이 과거 마약류 반입 논란과 관련해 같은 그룹 멤버 산다라박을 언급하며 자신이 희생됐다는 주장을 SNS에 게시하여 논란이 되었다. 산다라박은 마약을 한 적이 없다고 부인하며 박봄의 SNS 팔로우를 취소했다. 이는 개인 간의 명예훼손성 분쟁으로 발전할 가능성이 있다.</t>
+          <t>대법원이 '최경환 신라젠 의혹' 관련 MBC 보도에 대해 허위라고 판단하면서도, MBC가 최 전 경제부총리에게 2천만원을 배상하라고 한 원심 판결을 파기환송했습니다. 이는 원고의 손해배상 청구에 대한 법적 판단이 다시 이루어져야 함을 의미합니다. 사건은 하급심으로 돌아가 재심리될 예정입니다.</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모를 특정하기 어려우며(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 명예훼손성 분쟁으로 소송금융 투자 대상으로서의 매력이 낮음. 과거 사건에 대한 새로운 주장으로 증거 확보 및 입증 난이도가 높을 것으로 예상됩니다.</t>
+          <t>대법원이 MBC 보도 내용이 허위라고 보면서도 원심의 2천만원 배상 판결을 파기환송하여, 원고(최경환)의 손해배상 청구권 확보가 불확실해졌습니다. (적합 조건: 상대방 책임 명확성 낮음). 또한, 피해 규모가 2천만원으로 소송금융 투자 대상으로 보기에 작고, 집단적 피해가 아닌 개별 명예훼손 사건이므로 투자 적합도가 낮습니다. (적합 조건: 피해 규모 작음, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천만원 (원심 판결액)</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (최경환)</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>'왕사남' 천만 눈 앞...박봄, 산다라박 저격 논란</t>
+          <t>대법원, '최경환 신라젠 의혹' MBC 보도 2천만원 배상 뒤집어</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0106_202603060730399227</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316433</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>2026-03-06 00:23:18.936610+00:00</t>
+          <t>2026-03-13 12:54:00.008869+00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 판결 선고</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 법원이 구제역에게 7500만원, 주작감별사와 공동으로 5000만원을 배상하라고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>이미 법원의 손해배상 판결이 선고되어 소송이 종결 단계에 가까워 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인 유튜버로 대기업 등 자력이 충분한 상대방으로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>'쯔양 협박' 구제역,  이재명 대통령님 감사합니다  밝힌 이유</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>weekly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49644</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:45:34.366572+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>스토킹범죄 항소심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>50대 남성 A씨가 전 여자친구 B씨의 직장과 집 주변에 '성병을 옮겼다'는 내용의 유인물을 부착하여 스토킹범죄 혐의로 기소되었습니다. 항소심에서 징역 8개월에 집행유예 2년을 선고받았으며, 피해자에게 500만원을 공탁했습니다. B씨는 A씨의 행위로 인해 명예훼손 및 정신적 피해를 입었습니다.</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확히 인정되었고(적합 조건 1), 유인물 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분하다고 보기 어렵고(부적합 조건: 상대방 자력 부족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>[단독]  성병 옮겼다  전 여친 직장에 유인물 붙인 50대 징역형</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M339" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260313506858?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:24:47.169327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>루이스 에르네스토 라콤베</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>룰라 대통령이 기자 상대로 제기한 명예훼손 소송에서 패소</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>브라질의 룰라 다 실바 대통령이 자신을 '악마'에 비유하는 영상을 공개한 전 [글로보] 기자 루이스 에르네스토 라콤베를 상대로 제기한 소송에서 패소했다. 이 사건은 브라질 언론 [VEJA]를 통해 보도되었으며, 대통령의 주장이 법원에서 받아들여지지 않은 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>브라질 룰라 다 실바 대통령이 기자와의 소송에서 이미 패소하여 사건이 종결되었거나 원고의 주장이 받아들여지지 않았음. 이는 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 매우 낮음을 의미함 (부적합 조건: 이미 종결된 사건 해당). 또한 집단적 피해가 아니며, 상대방의 자력도 불분명함.</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>[AP 미디어동향 3월 2주] 케이블TV업계, '더는 못 버틴다'</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>apnews.kr</t>
+        </is>
+      </c>
+      <c r="L340" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M340" t="inlineStr">
+        <is>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3046695</t>
+        </is>
+      </c>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:58:21.995339+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>장인수</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>더불어민주당이 장인수 전 MBC 기자를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발. 국민의힘은 특검 및 국정조사 추진.</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 '공소 취소-검찰개혁 맞교환' 의혹이 제기되며 정치권이 격랑에 휩싸였다. 더불어민주당은 해당 의혹을 제기한 장인수 전 MBC 기자를 허위사실 적시 명예훼손 혐의로 경찰에 고발했으며, 국민의힘은 특검과 국정조사를 추진하겠다고 밝혔다. 김어준 씨는 의혹의 진원지로 지목된 '뉴스 공장'에서 사전 조율은 없었다고 해명했다.</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>소송 상대방(전 MBC 기자)의 자력이 충분하지 않아 손해배상금 회수 가능성이 낮습니다. 또한 정치적 명예훼손 사건으로, 피해 규모(금액)를 수억 원 이상으로 산정하고 입증하기 어려워 소송금융 투자 매력이 낮습니다. (부적합 조건: 상대방 자력 부족, 피해 규모 불확실)</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>[자막뉴스] 김어준은 제외하고 고발...정청래는  모든 방법 동원해 강력...</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M341" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202603130823564466</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:41:11.437523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>거래설 및 국정농단 의혹 제기, 가짜뉴스 여부 논란</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>국민의힘은 김어준씨 유튜브 채널에서 제기된 '정부 고위 관계자 거래설'이 사실일 경우 국정농단으로 특검을 추진하고, 가짜뉴스일 경우 김어준씨에 대한 징벌적 손해배상 조치를 언급했다. 여권에서 지목된 정성호 장관은 이를 '황당한 음모론'으로 일축하며 진실 공방이 벌어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>기사는 '거래설'과 '국정농단' 의혹에 대한 정치적 논란을 다루며, 특정 주체가 다수의 피해자에게 명확하고 정량화 가능한 손해를 입힌 사건이 아니다. 소송금융의 주요 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 객관적 증거 등이 불분명하여 투자 대상으로 부적합하다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>국힘 “거래설 진짜면 국정농단… 당론으로 특검 추진”</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L342" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M342" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/politics/politics_general/2026/03/14/FFYO562JTBE7FFZWMQ3QFEYQFU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:35:34.782134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>야당의 징벌적 손해배상 청구 제안</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>야당이 김어준 씨가 수없이 가짜뉴스를 양산했다고 지적하며, 민주당이 통과시킨 정보통신망법에 따라 징벌적 손해배상 청구를 해야 한다고 주장했습니다. 이는 '이 대통령 공소취소 거래설'에 대한 해명을 요구하는 과정에서 나온 발언입니다.</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>상대방(김어준)의 책임은 언급되나, 피해 규모(금액, 피해자 수)가 불분명하고 집단적 피해로 보기 어려워 소송금융의 주요 적합 조건에 부합하지 않습니다. 또한, 상대방의 자력이 대기업/공공기관 수준으로 명확히 확인되지 않으며, 현재 소송이 진행 중이거나 공적 절차가 시작된 단계가 아닌 야당의 '소송 제안' 수준에 그칩니다.</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>사실 여부 관계 없이 해명하라 …野, '李대통령 공소취소 거래설'에 공...</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M343" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1620237/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:35:10.903493+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>장인수</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>더불어민주당이 '공소취소 거래설'을 제기한 전 MBC 기자 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발하며 강력 대응에 나섰다. 김어준 씨는 고발 대상에서 제외되었다. 국민의힘은 특검과 국정조사를 추진하며 여야 대립이 심화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>상대방(장인수)의 자력이 충분하지 않고 (적합 조건 2 불충족), 피해 규모를 특정하기 어려우며 (적합 조건 4 불충족), 집단적 피해가 아닌 정치적 명예훼손 사건으로 소송금융 투자 대상으로서의 매력도가 낮습니다 (적합 조건 3 불충족). 다만, 허위사실 적시 명예훼손 혐의로 경찰 고발이 진행 중인 공적 절차가 있습니다 (적합 조건 6 충족).</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>1명 (더불어민주당 또는 이재명 대통령)</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>'공소취소 거래설' 출연자 고발...정청래, 침묵 끝에 강력 대응</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M344" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202603122252339379</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:34:05.489623+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr"/>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>직권남용 수사 및 가짜뉴스 관련 징벌적 손해배상 청구 촉구</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>뉴스 기사는 특정 '거래설'과 '가짜 뉴스'를 둘러싼 정치권의 공방을 다루고 있습니다. 한편에서는 직권남용 혐의 수사를 촉구하고, 다른 한편에서는 가짜 뉴스 유포 유튜브 채널 폐쇄 및 징벌적 손해배상 청구를 주장하고 있습니다. 이는 구체적인 소송 사건이라기보다는 법적 조치에 대한 정치적 요구에 가깝습니다.</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>기사 내용은 특정 사건에 대한 정치적 공방 및 법적 조치 촉구에 불과하며, 소송금융 투자에 필요한 명확한 피고, 피해자, 피해 규모, 증거 등이 특정되지 않았습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>모든 방법으로 강력 대응 … 사실이면 탄핵 사유</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M345" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008475201&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:32:10.741185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr"/>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>법적 조치 제안</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>국민의힘 배현진 의원이 김어준이 가짜뉴스를 양산해왔다고 주장하며, 더불어민주당이 통과시킨 정보통신망법에 따라 김어준TV를 폐쇄하고 징벌적 손해배상을 청구해야 한다고 제안했다. 이는 가짜뉴스에 대한 법적 대응의 필요성을 강조하는 정치적 발언이다.</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건에 대한 법적 조치가 진행 중임을 보도하는 것이 아니라, 정치인이 특정 인물에 대한 법적 조치를 제안하는 내용이다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발생, 피해 규모, 진행 단계 등이 명확하지 않아 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>[12일 오!정말] 국힘 배현진  참 어렵게 산다 장동혁</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M346" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432740</t>
+        </is>
+      </c>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>2026-03-12 18:00:47.421666+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B338" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A339" s="4" t="inlineStr">
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>장인수, 김어준</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>언론 보도를 통한 명예훼손 의혹 제기 및 수사 촉구</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>김어준 씨의 방송에서 이재명 대통령 최측근 고위 공직자가 검사들에게 공소 취소를 종용했다는 의혹이 제기되었습니다. 기사는 이 의혹이 사실이면 직권남용 및 탄핵 사유가 되지만, 허위라면 장인수 기자와 김어준 씨가 현직 대통령 및 고위 공직자의 명예를 심각하게 훼손한 것으로 중형이 불가피하다고 주장합니다. 이는 고위 공직자의 명예훼손을 다투는 고액 소송으로 발전할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>기사 내용이 허위로 밝혀질 경우, 현직 대통령 및 고위 공직자에 대한 명예훼손 책임이 명확해지며(적합 조건 1), 김어준 씨는 유명 방송인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 또한, 대통령의 명예훼손은 피해 규모가 매우 클 수 있고(적합 조건 4), 방송 내용 자체가 증거가 되므로 증거 확보가 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>1명 또는 소수</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>[논평] 공소취소 거래, 사실이면 李 탄핵 — 아니면 김어준 퇴출</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>fntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M347" t="inlineStr">
+        <is>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379591</t>
+        </is>
+      </c>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:25:42.754025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B339" t="inlineStr">
-[...102 lines deleted...]
-      <c r="I340" t="inlineStr">
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>MBC</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>언론중재위원회 제소 및 고소, 손해배상 청구 예고</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>이철우 경북도지사가 MBC의 보도 내용에 대해 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구 등 법적 대응을 예고했다. 지사는 해당 보도가 상식적으로 성립할 수 없다고 반박하며 강력한 법적 조치를 통해 진실을 규명하겠다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>MBC는 자력이 충분한 대기업이며(적합 조건 2), 언론중재위원회 제소 및 고소 등 공적 절차가 예고되어 있다(적합 조건 6). 또한, MBC의 보도 내용 자체가 증거가 될 수 있다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방 책임의 명확성은 추가 확인이 필요하여 Medium 등급으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J340" t="inlineStr">
-[...554 lines deleted...]
-      </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>김수현 복귀하나…'넉오프' 상반기 편성설[셀럽이슈]</t>
+          <t>이철우지사, MBC 법적대응 예고</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1772520113515877006</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=536941</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>2026-03-04 01:28:34.039429+00:00</t>
+          <t>2026-03-12 13:11:07.395326+00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>일부 언론사 및 기자</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>과거 손해배상 판결 및 수사 진행 사례 존재, 추가 법적 대응 시사</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>바디프랜드 경영권 분쟁 과정에서 한주희 전 회장 관련 허위 사실을 보도한 일부 언론사와 기자들이 법원으로부터 수천만 원 규모의 손해배상 판결을 받은 사례가 있다. 경찰과 검찰 수사도 진행된 바 있으며, 한 전 회장 측은 허위 주장에 대해 법적 대응을 예고하고 있다.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>상대방(언론사, 기자)의 책임이 법원 판결 및 수사로 명확히 입증된 사례가 존재하며(적합 조건 1, 5), 경찰 및 검찰 수사 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로 보이며, 기사에 명시된 피해 규모가 소송금융 투자에 'High' 등급을 부여하기에는 부족함(부적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>한주희 前 바디프랜드 회장  재직 사실 명백… 허위 주장에 법적 대응</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741297</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:10:56.213497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B349" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I349" t="inlineStr">
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>K사, N사, S사 및 해당 기자들</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>손해배상 판결 확정</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>한주희 前 바디프랜드 회장이 과거 자신에 대한 허위 사실을 보도한 언론사 K사, N사, S사 및 기자들을 상대로 제기한 손해배상 소송에서 승소하여 수천만 원의 배상 판결을 받았습니다. 일부 사건은 경찰 및 검찰 수사도 진행되었습니다. 이 기사는 과거의 법적 분쟁 결과를 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>기사 내용은 한주희 前 회장이 과거 허위 사실 보도에 대해 언론사들을 상대로 제기한 손해배상 소송에서 이미 승소하여 판결이 확정된 사례를 언급하고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>수천만 원</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J349" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>김수현 '넉오프'로 복귀 시동 거나..변호사  가능성 높아</t>
+          <t>한주희 前 바디프랜드 회장,  재직 사실은 명명백백한 진실 ... 허위사실...</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/03/2026030314191044059</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288084</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:27.232064+00:00</t>
+          <t>2026-03-12 13:10:34.499682+00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
-      <c r="A351" s="3" t="inlineStr">
+      <c r="A351" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>특검 촉구</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>배우 김수현이 고(故) 김새론의 유족과 유튜브 채널 가로세로연구소를 상대로 120억원 규모의 손해배상 청구 소송을 제기했습니다. 이는 김수현이 김새론과 미성년자 시절부터 6년간 교제했다는 의혹을 부인하며 제기된 소송입니다.</t>
+          <t>보수진영에서 '문제의 유튜브'와 관련하여 징벌적 손해배상 청구와 특검을 통한 진실 규명을 촉구하고 있습니다. 기사에는 구체적인 사건 내용, 피해 규모, 상대방 등이 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>원고의 피해 금액이 120억원으로 매우 크지만(피해 규모 큼), 피고(김새론 유족, 가로세로연구소)의 자력이 해당 금액을 배상하기에 충분한지 불분명하여 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>기사 내용이 매우 모호하여 소송의 구체적인 내용, 상대방, 피해 규모 등을 파악하기 어렵습니다. '문제의 유튜브'가 무엇인지, 어떤 피해가 발생했는지, 상대방의 책임이 명확한지 등 적합 조건을 판단할 근거가 부족합니다. 현재는 특검 촉구 단계로 구체적인 공적 절차가 진행 중인 것으로 보기도 어렵습니다.</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>120억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>김수현 ‘넉오프’ 복귀설에…디즈니플러스 “무기한 연기, 기존 입장 ...</t>
+          <t>동영상까지…보수진영  특검하라</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/7ZYMFMFZKRAUVJYNVJMLBI5IEI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1146417</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>2026-03-04 00:34:45.489942+00:00</t>
+          <t>2026-03-12 13:09:34.656273+00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>이철우 경북지사</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>민·형사상 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr은 이철우 경북지사가 허위사실을 유포하여 명예훼손 및 업무방해를 했다고 주장하며 민·형사상 모든 수단을 동원해 단호히 대응할 예정이라고 밝혔습니다. 언론사는 이 지사에 대해 손해배상 청구 등 법적 조치를 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>상대방(이철우 경북지사)은 공공기관의 장으로 자력이 충분하며(적합 조건 2), 언론사가 민형사상 대응을 예고한 점으로 보아 허위사실 유포에 대한 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 언론사의 피해이므로 소송금융 투자 매력도가 다소 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>1명 (ilyoseoul.co.kr)</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>[홍준철의 여의도안테나]  악의적이라고?  이철우 경북지사, MBC 보도관...</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M352" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514156</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:09:12.815385+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
-        </is>
-[...66 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>온라인 2차 가해 발생 및 미디어 비평 진행 중</t>
+          <t>정치적 공방 중 법적 고발 및 특검, 탄핵 등 거론</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>강북구 모텔 살인 사건 이후 피의자 외모 미화 및 피해자 조롱 댓글이 온라인에 확산되며 2차 가해가 발생했습니다. 언론 보도 또한 이러한 비상식적 반응을 키웠다는 비판이 제기되었으며, 유가족에게 심각한 정신적 피해를 야기하고 있습니다. 온라인 혐오 및 조롱에 대한 법적 장치 마련의 필요성이 강조되고 있습니다.</t>
+          <t>민주당과 국민의힘 간의 정치적 신경전이 보도되었으며, '공소취소 거래설' 주장과 관련하여 명예훼손 및 허위유포 혐의가 거론되고 있습니다. 징벌적 손해배상 청구, 언론중재위원회 및 방송통신심의위원회 고발, 특검 및 탄핵까지 언급되는 등 법적·정치적 대응이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>온라인 2차 가해 댓글 작성자 및 이를 조장한 미디어/플랫폼의 책임이 명확히 지적되며(적합 조건 1), 온라인 댓글 및 관련 미디어 보도 내용은 증거 확보가 용이합니다(적합 조건 5). 피해자와 유가족에게 심각한 정신적 피해를 야기하며(적합 조건 4), 미디어/플랫폼을 상대로 할 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2). 다만, 집단적 피해로 보기 어렵고 2차 가해에 대한 공적 절차가 진행 중이라는 언급이 없어 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>해당 기사는 정치적 공방과 명예훼손 주장에 대한 내용을 다루고 있으며, 소송금융 투자에 적합한 명확한 민사상 손해배상 청구 대상이 아닙니다. 상대방 책임이 불분명하고(적합 조건 1 미충족), 상대방의 자력(정치인/정당)이 민사상 대규모 배상에 충분하다고 보기 어려우며(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액이 확인되지 않습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>피해자 유가족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>[열린라디오] '모텔 살인' 예쁘니까 무죄?… 2차가해 부추긴 것은 미디...</t>
+          <t>'토론회 불참' 정원오 향해…민주, 서울시장 경선 '신경전'</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107632&amp;s_mcd=0211&amp;s_hcd=09</t>
+          <t>https://news.jtbc.co.kr/article/NB12289335?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-04 00:20:23.250174+00:00</t>
+          <t>2026-03-12 13:08:30.394300+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C354" t="inlineStr"/>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>장인수</t>
+        </is>
+      </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>대법원 판결로 임효준 무죄 확정. 황대헌의 입장 표명 예정.</t>
+          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>쇼트트랙 선수 황대헌이 과거 임효준(린샤오쥔) 강제추행 고소 사건 및 '반칙왕' 논란 등 자신을 둘러싼 비판에 대해 세계선수권대회 이후 직접 해명하겠다고 밝혔다. 임효준 사건은 대법원에서 무죄 판결이 났음에도 불구하고 황대헌에 대한 부정적 여론이 지속되고 있으며, 중국에서도 큰 관심을 보이고 있다.</t>
+          <t>더불어민주당이 '공소취소 거래설'을 제기한 김어준 씨 유튜브 출연자 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발하며 강력 대응에 나섰습니다. 민주당은 해당 의혹을 대통령에 대한 심각한 명예훼손이자 왜곡으로 규정하고 있으며, 국민의힘은 특검 추진 및 국정조사 요구서를 보고하는 등 여야 간 대립이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>핵심 쟁점인 '린샤오쥔 사건'은 이미 대법원 판결로 임효준 선수가 무죄를 확정받아 법적으로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 현재 기사는 황대헌 선수의 과거 논란에 대한 해명 예고로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 서울경찰청에 고발하여 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모(금액, 피해자 수)가 불분명하고, 상대방이 개인이므로 자력에 대한 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>황대헌, '린샤오쥔 사건' 전말 설명한다  中도 궁금한 7년 전 그날... 정...</t>
+          <t>'공소취소 거래설' 출연자 고발...정청래, 침묵 끝에 강력 대응</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112752963</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603121830399891</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>2026-03-03 00:24:36.529851+00:00</t>
+          <t>2026-03-12 13:07:31.629070+00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C355" t="inlineStr"/>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>두끼 본사</t>
+        </is>
+      </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>법적 절차 진행 예고</t>
+          <t>민사상 손해배상 청구 검토 가능성</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>A씨가 선거에 악용되는 허위연계설에 대해 강경 대응을 예고했습니다. 근거 없는 주장과 왜곡된 정보가 반복될 경우 민사상 손해배상 청구 및 형사 고발 등 모든 법적 절차를 진행하겠다고 밝혔습니다.</t>
+          <t>대만 두끼의 혐한 마케팅과 점수 조작 논란이 불거졌으며, 특히 특정 선수들에 대한 악플 테러로 명예훼손 가능성이 제기되었습니다. 민사상 불법행위에 따른 손해배상 청구가 가능할 것으로 보이나, 현재까지는 법적 절차가 시작되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방이 구체적으로 특정되지 않고(적합 조건 1 미충족), 상대방의 자력이나 피해 규모 또한 파악하기 어렵습니다(적합 조건 2, 4 미충족). 또한 집단적 피해가 아닌 A씨 개인에 대한 허위 사실 유포로 보이며(적합 조건 3 미충족), 아직 공적 절차가 진행 중인 단계가 아닌 법적 대응을 예고하는 수준입니다(적합 조건 6 미충족).</t>
+          <t>대만 두끼의 혐한 마케팅 및 점수 조작, 특정 선수에 대한 악플 테러 등 상대방의 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '두끼' 본사가 피고가 될 경우 자력도 충분할 것으로 예상됩니다(적합 조건 2). 그러나 피해 규모나 피해자 수가 집단소송 수준으로 크지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>특정 선수 다수</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>선거에 악용, 좌시하지 않겠다 … A씨, 허위연계설에 강경 대응</t>
+          <t>점수 조작 죄송  대만 두끼의 도 넘은 혐한 마케팅…본사에 책임 묻기...</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400316</t>
+          <t>https://lawtalknews.co.kr/article/FYMK85ZY4RKA</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:14.858994+00:00</t>
+          <t>2026-03-12 13:05:25.467956+00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사(전국진)</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>민사 1심 판결 선고 (원고 승소), 형사 사건 대법원 판결 유지</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 민사 소송에서 1심 재판부가 쯔양에게 7500만원을 지급하라고 판결했습니다. 구제역은 형사 사건에서도 대법원에서 징역 3년 판결이 유지되어 유죄가 확정되었습니다. 이 사건은 쯔양의 명예훼손 및 허위사실 유포에 대한 손해배상 청구로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하며(적합 조건 1), 형사 사건 대법원 판결로 유죄가 확정되어 증거가 충분합니다(적합 조건 5). 피해 금액 7500만원은 개인 소송으로는 상당한 규모입니다. 그러나 집단적 피해가 아닌 개별 소송이며, 상대방의 자력에 대한 정보가 불확실하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>1명 (쯔양)</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>반성 없다 …쯔양 또 고소한 구제역, 대법 '징역 3년' 판결 유지 [엑's ...</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2122398</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:05:03.001483+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B356" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C357" t="inlineStr"/>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>장인수</t>
+        </is>
+      </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>소녀상 모욕 행위에 대한 수사 진행 중</t>
+          <t>서울경찰청에 고발 예정</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>민경선 고양시장 예비후보와 항일독립선열선양단체연합이 평화의 소녀상 모욕 행위를 강력히 규탄하며, 3·1 독립 정신 계승을 위한 공동 성명을 발표했다. 이들은 소녀상 훼손 및 혐오 시위가 역사를 부정하는 범죄이자 공공질서를 훼손하는 행위라고 비판하며, 사법 당국의 엄정한 조치를 촉구했다. 현재 소녀상 모욕 행위에 대한 수사가 진행 중인 것으로 보인다.</t>
+          <t>김현 더불어민주당 의원이 이재명 대통령 측의 '공소 취소 거래설'을 주장한 MBC 기자 출신 장인수 씨를 정보통신망법상 허위사실 적시에 의한 명예훼손 혐의로 고발할 예정이라고 밝혔습니다. 김 의원은 장 씨의 발언이 대통령과 정부의 명예를 훼손하는 허위 주장이라고 판단했으며, 서울경찰청에 고발 조치할 계획입니다. 다만 김어준 씨에 대한 고발은 법적으로 해당되지 않아 취하지 않기로 했습니다.</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>상대방이 '일부 단체'로만 특정되어 자력이 충분한지 불분명하며, 피해 규모가 주로 상징적이고 명예훼손적 성격이 강하여 금전적 손해배상 청구의 실익이 낮다. 집단적 금전 피해가 명확하지 않아 소송금융 투자 대상으로서의 매력이 떨어진다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>피고발인이 개인(장인수 씨)으로, 대기업이나 공공기관과 같은 충분한 자력을 가진 상대방이 아니며, 명예훼손 사건의 특성상 금전적 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 유튜브 발언이라는 증거는 존재하고 고발 예정으로 관련 절차가 진행될 예정이나, 핵심적인 '상대방 자력'과 '피해 규모' 조건이 충족되지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>민경선 예비후보  소녀상 모욕은 시대양심 대한 도전</t>
+          <t>김현, '공소취소 거래설' 장인수 고발… 김어준은 해당 안 돼</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260302000205</t>
+          <t>https://www.sidae.com/article/2026031217234632506</t>
         </is>
       </c>
       <c r="N357" t="inlineStr">
         <is>
-          <t>2026-03-02 12:25:31.266359+00:00</t>
+          <t>2026-03-12 13:04:35.347355+00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C358" t="inlineStr"/>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>장인수 前 MBC 기자</t>
+        </is>
+      </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>허위사실 유포 논란, 법적 책임 소지 언급</t>
+          <t>더불어민주당이 장인수 전 기자를 고발하여 수사 진행 예정</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포하며 논란이 발생했다. 이로 인해 배달기사는 온라인 커뮤니티에서 '전과자' 등의 비하 발언을 들으며 심각한 명예 훼손을 당했다. 전문가들은 피해자의 고통과 전파성이 크며 법적 책임 소지가 분명하다고 지적하고 있다.</t>
+          <t>더불어민주당이 '공소취소 거래설'을 제기한 장인수 전 MBC 기자를 허위사실 유포 및 명예훼손 혐의로 고발했습니다. 민주당은 해당 의혹을 '터무니없는 음모론'으로 규정하며 언론중재위 제소 및 법적 대응을 예고했습니다. 국민의힘은 의혹이 사실일 경우 대통령 탄핵 사유라며 특검을 주장했습니다.</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포한 책임이 명확하며(상대방 책임 명확), '유명 스트리머'라는 점에서 일반인보다 배상 능력이 충분할 가능성이 높습니다(상대방 자력 충분). 피해자가 '전과자' 등의 비하 발언으로 실질적인 명예 훼손을 당했고 전파성이 크다는 점에서 피해 규모가 크며(피해 규모 큼), 온라인 커뮤니티 게시글 및 스트리밍 기록 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
+          <t>적합 조건 중 상대방 책임 명확성, 충분한 자력, 큰 피해 규모, 증거 확보 용이성 등이 불분명하거나 미흡합니다. 특히 피고발인 장인수 전 기자의 자력이 소송금융 투자 대상으로서 충분하다고 보기 어려우며, 명예훼손 피해액이 투자 기준에 부합할 만큼 크다고 단정하기 어렵습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>유명 스트리머, 배달기사 절도범 몰아···허위사실 유포 논란</t>
+          <t>與, '공소취소 거래설' 제기한 장인수 前기자 고발[박지환의 뉴스톡]</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>globale.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
-          <t>https://www.globale.co.kr/news/articleView.html?idxno=36805</t>
+          <t>https://www.nocutnews.co.kr/news/6484073?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312060252</t>
         </is>
       </c>
       <c r="N358" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:29.887203+00:00</t>
+          <t>2026-03-12 13:03:36.597568+00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>장인수 기자, 김어준</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>더불어민주당, 장인수 기자 명예훼손 혐의로 고발; 국민의힘, 특검 추진 주장</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>김어준 유튜브 채널에서 제기된 '이재명 대통령 사건 공소취소·중수청 보완수사권 거래설'로 정국에 파문이 일고 있습니다. 더불어민주당은 거래설을 주장한 장인수 기자를 이재명 대통령 명예를 훼손한 혐의로 고발했으며, 국민의힘은 '국정농단', '탄핵', '특검'을 언급하며 공세를 강화하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>핵심 쟁점인 '공소취소 거래설'은 사실 여부가 불분명하며, 이를 주장한 기자와 유튜버를 상대로 한 명예훼손 고발 사건은 상대방의 자력이나 피해 규모의 금전적 환산이 불확실하여 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>與, ‘공소취소 거래설’ 장인수 고발… 김어준, ‘워터게이트’ 언급 ...</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12051233?ref=naver</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:55:54.793286+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B359" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A360" s="3" t="inlineStr">
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>형사 재판 대법원 확정 (징역 3년), 민사 손해배상 1심 판결 후 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>유튜버 구제역이 쯔양의 사생활 의혹을 협박한 혐의로 대법원에서 징역 3년이 확정되었습니다. 별도로 쯔양은 구제역과 주작감별사를 상대로 손해배상 청구 소송을 제기했으며, 1심에서 구제역에게 7천500만원, 주작감별사와 공동으로 5천만원을 지급하라는 판결을 받았습니다. 현재 이 손해배상 소송은 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>상대방(구제역)의 책임이 형사 재판에서 징역 3년 확정으로 매우 명확하며 (적합 조건 1, 5), 민사 손해배상 소송 1심에서 7천500만원 및 5천만원의 지급 판결이 나와 피해 규모가 상당합니다 (적합 조건 4). 현재 민사 소송 2심이 진행 중으로 (적합 조건 6), 형사 판결 확정은 민사 소송 승소에 유리한 증거가 될 것입니다.</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>7천500만원 (구제역), 5천만원 (구제역과 주작감별사 공동)</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>'쯔양 사생활 의혹 협박' 구제역, 대법원서 징역 3년 확정</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723281</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:46:50.441915+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B360" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A361" s="3" t="inlineStr">
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>구제역</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>민사 소송 1심 판결 선고, 형사 상고심 기각 및 징역 3년형 확정</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양에 대한 공갈 협박 혐의로 기소된 유튜버 구제역이 상고심에서 징역 3년형을 확정받았다. 쯔양은 구제역과 공범을 상대로 1억원 규모의 손해배상 청구 소송을 제기했으며, 재판부는 구제역에게 7500만원을 배상하라고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 재판을 통해 증거가 충분히 확보되었으나(적합 조건 5), 민사 소송에서 이미 손해배상 판결이 선고되어 소송 진행 단계가 상당 부분 지났습니다. 소송금융은 주로 소송 전 또는 진행 중인 사건에 투자하므로, 이미 판결이 선고된 사건은 투자 매력이 낮습니다(부적합 조건: 이미 종결된 사건 또는 이에 준하는 상황).</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>7500만원</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>'쯔양 공갈 협박' 구제역, 상고심 기각...'징역 3년형' 확정</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>starnewsk.com</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M361" t="inlineStr">
+        <is>
+          <t>http://www.starnewsk.com/news/articleView.html?idxno=53844</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:45:18.072967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B361" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C362" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>1심 판결 확정, 항소 없음</t>
+          <t>민사 소송 대법원 최종 승소로 결백 입증</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>전광훈 목사가 코로나19 당시 문재인 전 대통령의 발언으로 인해 자신이 구속됐다며 국가와 문 전 대통령을 상대로 낸 손해배상 소송에서 패소했습니다. 법원은 문 전 대통령의 발언과 전 목사의 재수감 사이에 인과관계가 없다고 판단했으며, 전 목사 측이 항소하지 않아 1심 판결이 확정되었습니다.</t>
+          <t>광주 서구청장 경선 관련 성 비위 논란이 있었으나, 민사 소송에서 대법원까지 최종 승소하여 법적으로 결백이 입증된 사건입니다. 이미 법적 절차가 종결되었으며, 추가적인 소송금융 투자 기회는 없어 보입니다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 1심에서 원고 패소 판결이 내려졌고, 항소 없이 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 법원은 문 전 대통령의 발언과 전 목사의 구속 사이에 인과관계가 없다고 판단하여 상대방 책임이 명확하지 않으며, 증거도 부족하다고 보았습니다.</t>
+          <t>민사 소송에서 대법원까지 최종 승소하여 결백이 법적으로 입증된 사건으로, '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>5000만원 (국가) + 1500만원 (문재인 전 대통령)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>[단독] 묻힌 진실인가, 정치 공세인가  광주 서구청장 경선 '성 비위 논...</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L362" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M362" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741214</t>
+        </is>
+      </c>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:42:51.355459+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 1심 또는 2심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 구제역에게 7,500만원을 지급하라는 판결이 나왔다. 이 중 5,000만원은 주작감별사와 공동으로 지급하도록 했다. 이는 쯔양에 대한 명예훼손 등과 관련된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 손해배상액 7,500만원이 확정되어 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방이 개인 유튜버로 추정되어 자력에 대한 정보가 부족하고 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>7,500만원</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J362" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>김수현 복귀설 솔솔…변호사  '넉오프' 편성, 사실 가능성 높다</t>
+          <t>'쯔양 공갈 협박' 구제역, 오늘(12일) 대법원 선고</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/01/2026022822323141594</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773280702516480006</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>2026-03-01 00:31:44.847157+00:00</t>
+          <t>2026-03-12 12:41:30.842916+00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C364" t="inlineStr"/>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>월스트리트저널</t>
+        </is>
+      </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>역사 왜곡 논란 지속, 후손들의 대응 의지 표명</t>
+          <t>바이낸스가 월스트리트저널을 상대로 명예훼손 소송 제기. 미 법무부 및 상원의 바이낸스 관련 조사 진행 중.</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>독립운동가 김동삼, 오운흥, 김상옥 후손들이 극우 세력의 역사 왜곡, 특히 위안부 피해자 부정에 대해 분노와 책임감을 표명했습니다. 이들은 선조들의 삶이 헛되지 않도록 역사를 지키고 올바른 사실을 알리는 데 앞장서겠다고 밝혔습니다. 젊은 세대에게 독립운동을 현재 진행형의 이야기로 기억해달라고 당부했습니다.</t>
+          <t>암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)의 '이란 연계 17억달러 이체' 보도가 허위라며 명예훼손 소송을 제기했습니다. WSJ 보도는 미 법무부와 상원의 바이낸스 조사로 이어졌으며, 바이낸스는 WSJ가 진실보다 특종을 우선했다고 주장하고 있습니다. 이 소송은 바이낸스의 준법 체계 신뢰를 다시 시험하는 분수령이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>기사에서 '극우 역사왜곡'의 주체가 구체적으로 특정되지 않아 소송 상대방을 명확히 설정하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 내용이 주로 독립운동가 후손들의 정신적 고통과 역사적 책임감에 대한 것으로, 소송금융 투자에 적합한 대규모의 금전적 피해가 명확히 드러나지 않습니다 (적합 조건 3, 4 미충족).</t>
+          <t>상대방(월스트리트저널)은 대형 언론사로 자력이 충분하며, 바이낸스의 평판 훼손에 따른 피해 규모가 클 수 있다는 점에서 소송금융 적합 조건에 일부 부합합니다. 그러나 명예훼손 소송은 보도의 진실성 여부를 다투는 복잡한 법적 쟁점을 포함하며, WSJ 보도로 인해 미 법무부와 상원의 바이낸스 조사가 진행 중인 점은 바이낸스의 소송에 부담으로 작용할 수 있어 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>독립운동가 후손 다수</t>
+          <t>1명 (바이낸스)</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>독립운동가 후손들, 극우 역사왜곡에  뿌리 부정…분노 치밀어</t>
+          <t>바이낸스, ‘이란 연계 17억달러 이체’ 보도한 WSJ에 명예훼손 소송</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003530064</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338384</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:14.470300+00:00</t>
+          <t>2026-03-12 00:32:47.725672+00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>월스트리트저널(WSJ)</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>미국 뉴욕 남부지방법원에 명예훼손 소송 제기</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>세계 최대 암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. WSJ는 바이낸스가 이란 제재 관련 거래를 인지하고도 10억 달러 이상을 처리했다고 보도했으며, 바이낸스는 이를 왜곡 보도라며 기업 신뢰도에 심각한 피해를 입었다고 주장합니다. 이번 소송은 암호화폐 업계와 언론 사이의 '악의적 보도' 기준을 시험하는 사례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>상대방(월스트리트저널)은 유력 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 명예훼손으로 인한 막대한 평판 손상과 주가 하락을 주장하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 양측 모두 증거를 바탕으로 공방을 벌일 것이므로 증거 확보 가능성이 높고(적합 조건 5), 미국 상원의원이 해당 보도를 근거로 바이낸스에 대한 공식 조사를 촉구하는 등 공적 절차가 진행될 여지가 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>1명 (바이낸스)</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>바이낸스, WSJ에 명예훼손 소송…‘이란 제재 거래 왜곡 보도’ 공방</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M365" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338347</t>
+        </is>
+      </c>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:32:07.228268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B365" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>월스트리트저널</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 위안부피해자법 개정안 국회 통과 (3개월 후 시행 예정)</t>
+          <t>명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자들에 대한 허위사실 유포 및 모욕 행위가 반복되는 가운데, 국회에서 위안부피해자법 개정안이 통과되어 처벌 근거가 강화되었습니다. 보수단체 대표 김병헌 씨는 이미 명예훼손 혐의로 입건되어 경찰 수사를 받고 있으며, 개정안 시행 후 추가적인 법적 조치가 예상됩니다. 이 법안은 피해자들의 명예를 보호하고 역사 왜곡에 대한 책임을 묻는 데 기여할 것으로 보입니다.</t>
+          <t>글로벌 암호화폐 거래소 바이낸스가 미국 경제지 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. 바이낸스는 WSJ의 보도가 자사 평판을 심각하게 훼손했다고 주장하며 법적 대응에 나섰습니다. 구체적인 소장 내용과 손해배상 청구 규모는 아직 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>상대방(김병헌 씨)의 책임이 비교적 명확하며(조건 1), 이미 경찰 수사가 진행 중이고(조건 6), 국회를 통과한 개정안으로 처벌 근거가 강화되어 증거 확보 및 법적 대응이 용이합니다(조건 5). 또한, 일본군 위안부 피해자라는 집단적 피해를 대상으로 합니다(조건 3). 다만, 상대방의 자력은 불분명하며, 피해 금액 산정은 복잡할 수 있습니다.</t>
+          <t>적합 조건으로 대형 언론사인 월스트리트저널이 피고로 자력이 충분하며, 글로벌 대형 암호화폐 거래소의 명예훼손 소송이므로 피해 규모가 클 가능성이 있습니다. 다만, 기사만으로는 명예훼손 책임의 명확성이나 구체적인 손해배상 청구 규모가 불분명하여 추가적인 법률 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>잇따른 위안부 모욕에 처벌 강화... 5년 이하 징역</t>
+          <t>바이낸스, 월스트리트저널 상대로 명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603010453499786</t>
+          <t>https://www.tokenpost.kr/news/breaking/338308</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:51.994465+00:00</t>
+          <t>2026-03-12 00:31:13.287552+00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
-      <c r="A367" s="3" t="inlineStr">
+      <c r="A367" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>법원에서 소송 기각</t>
+          <t>대법원판결로 최종 승소하여 종결</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>기사는 '극우' 표현에 대한 명예훼손 소송이 남발되는 우려를 다루며, 특정 유튜버들이 제기한 위자료 소송이 법원에서 기각된 사례를 언급합니다. 재판부는 해당 표현을 표현의 자유 범위 내의 비판적 의견으로 판단했습니다.</t>
+          <t>김이강 서구청장의 성 비위 논란에 대한 도덕성 검증 요구가 있었으나, 기사는 김 서구청장이 관련 민사 소송에서 대법원까지 최종 승소하여 결백을 입증받았다고 보도했습니다. 이는 이미 법적으로 종결된 사건으로, 새로운 소송금융 투자 기회는 없습니다.</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 특정 유튜버들이 제기한 명예훼손 위자료 소송이 법원에서 기각되었으며, 재판부는 이를 표현의 자유 범위 내의 비판적 의견 표명으로 판단했습니다. 이는 소송의 법적 근거가 이미 사법부 판단에 의해 부정된 사례로, 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사 내용에 따르면 김이강 서구청장이 성 비위 논란과 관련한 민사 소송에서 대법원판결까지 최종 승소하여 결백을 법적으로 완벽하게 입증받았다고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>'윤어게인' 전한길이 '보수' 유튜버인가</t>
+          <t>“성 비위 논란 … 김이강 서구청장 도덕성 검증해야”</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332607</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1773231900796561372</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>2026-02-28 12:49:12.518416+00:00</t>
+          <t>2026-03-12 00:29:26.298896+00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
-      <c r="A368" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C368" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>공소 취소 거래설에 대한 언론 보도 및 논평</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>시민단체 '위안부법폐지국민행동'이 '일본군 위안부' 강제연행 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있다. 이 단체는 지난해 7월부터 서울 종로구 '평화의 소녀상' 일대에서 집회 개최 우선 순위를 확보해 왔다. 경찰은 소녀상 주변 폴리스라인 철거 계획을 취소했다.</t>
+          <t>김어준 방송에서 '대통령 최측근 정부 고위 관계자가 고위 검사들에게 공소 취소 메시지를 보냈다'는 의혹이 제기되었으나, 기사 내 전문가들은 이를 '새빨간 가짜 뉴스' 또는 '음모론'으로 일축했습니다. 특정 피해자나 명확한 증거가 제시되지 않았으며, 청와대도 사실무근 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>시민단체가 '일본군 위안부' 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성(적합 조건 5)이 높다. 또한 피해자들은 집단적 성격을 띠고 있다(적합 조건 3). 그러나 상대방이 시민단체로 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손의 금전적 피해 규모 추정이 어려워(부적합 조건) 투자 회수 가능성이 불확실하다.</t>
+          <t>기사 내용은 '공소 취소 거래설'이라는 음모론에 대한 논평으로, 해당 주장이 사실무근이라는 의견이 지배적입니다. 상대방의 책임이 명확하지 않고, 피해자가 특정되지 않으며, 객관적인 증거가 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>경찰, 종로구 '평화의 소녀상' 주변 폴리스라인 철거 계획 취소</t>
+          <t>김남국  정성호 공소취소 요구? 정치적 파장 잘 알 분...약점 잡힐 말 왜...</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115934</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107765&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:16.806663+00:00</t>
+          <t>2026-03-11 13:03:36.982408+00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>디즈니 플러스</t>
+          <t>김어준, 장인수</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>제작진 사과 및 재편집 결정</t>
+          <t>방송미디어통신위원회 심의 요구</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>디즈니 플러스의 무속 예능 '운명전쟁49'가 순직 소방관과 경찰관을 모독했다는 논란에 휩싸였다. 제작진은 유가족의 동의를 제대로 얻지 않았다는 사실이 밝혀진 후 뒤늦게 사과하고 해당 회차를 재편집하기로 결정했다. 이 사건은 유가족과 소방·경찰 단체의 강한 반발을 샀다.</t>
+          <t>국민의힘 조배숙 의원이 김어준의 유튜브 방송에서 제기된 '이재명 정부와 검찰의 공소취소 거래설'이 가짜뉴스일 경우 최고 수준의 법정 제재를 내려야 한다고 방송미디어통신위원회에 요구했다. 조 의원은 이재명 대통령이 언급한 징벌적 손해배상 대상에 김어준이 해당한다고 주장하며 즉각적인 심의와 프로그램 폐지, 방송사 조건부 승인 취소 등을 촉구했다.</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>대기업(디즈니 플러스)이 피고이며, 순직 공무원 모독이라는 점에서 유가족 및 소방·경찰 공무원 다수에게 심각한 정신적 피해와 명예훼손을 야기하여 집단적 피해 및 피해 규모가 크다고 볼 수 있음. 제작진의 사과 및 재편집 결정으로 상대방 책임이 명확하며, 방송 내용 자체가 증거로 확보 가능함.</t>
+          <t>김어준 방송에서 제기된 '공소취소 거래설'의 진위 여부가 쟁점이며, 상대방 책임이 명확하지 않음. 피해 규모와 피해자 수가 불분명하고, 소송금융의 일반적인 투자 대상인 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있음. 다만, 방미통위 심의 요구라는 공적 절차가 진행 중임.</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>순직 소방관 및 경찰관 유가족, 소방 및 경찰 공무원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>이제서야… 운명전쟁49, ‘순직자 모독’ 부분 결국 잘라낸다</t>
+          <t>조배숙  공소취소 거래 사실 아니라면 김어준 방송 최고 수준 제재해야...</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029457792&amp;code=61151111&amp;cp=nv</t>
+          <t>https://www.mt.co.kr/politics/2026/03/11/2026031117041860828</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:38.317295+00:00</t>
+          <t>2026-03-11 13:00:34.354678+00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기, 허위보도에 대한 형사고발 진행 중</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>김용 전 민주연구원 부원장 측이 '전자발찌 착용 북콘서트' 허위보도를 한 일부 언론을 상대로 총 4억 원 규모의 손해배상 청구 소송을 제기했습니다. 이와 별도로 시민단체는 해당 허위보도에 대해 형사고발을 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>4억 원 규모의 손해배상 청구 소송이 제기되어 피해 규모가 크고(적합 조건 4), 허위보도 여부를 입증할 증거 확보가 가능할 것으로 보이며(적합 조건 5), 시민단체가 허위보도에 대해 형사고발을 진행 중인 공적 절차가 있습니다(적합 조건 6). 다만, 상대방 언론사가 구체적으로 특정되지 않아 자력 여부 판단이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>4억 원</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>1명 (김용 전 부원장)</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>시민단체, '김용 전자발찌 차고 북콘서트' 허위보도 형사고발</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L370" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M370" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332979</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:56:17.728875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>악플러</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E370" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>이준석 대표의 고발로 전한길 씨가 경찰 조사를 받음</t>
+          <t>손해배상 판결 확정</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>이준석 개혁신당 대표와 유튜버 전한길 씨 등이 '부정선거 음모론'을 주제로 토론을 진행했습니다. 이준석 대표는 부정선거 주장이 팩트에 맞지 않다고 강조했으며, 전한길 씨는 이준석 대표의 고발로 경찰 조사를 받았습니다. 이 사건은 부정선거 주장의 진위 여부와 그로 인한 명예훼손 가능성에 대한 공적 절차가 진행 중입니다.</t>
+          <t>배우 손담비 씨가 7년 만에 연기자로 복귀한다는 소식과 함께, 과거 시동생 관련 악플러들을 상대로 손해배상 판결을 받아 법적 대응을 통해 사생활을 보호해왔다는 내용이 언급되었습니다. 이는 이미 종결된 법적 절차에 대한 언급으로, 새로운 소송금융 투자 기회는 없는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>부정선거 주장에 대한 경찰 수사가 진행 중으로 공적 절차가 진행되고 있으나 (적합 조건 6), 상대방(유튜버/강사)의 자력이 충분하다고 보기 어렵고 (부적합 조건), 집단적 피해나 명확하고 큰 피해 금액을 특정하기 어렵습니다 (부적합 조건). 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>기사 내용에 따르면 손담비 씨는 이미 악플러들을 상대로 손해배상 판결을 끌어냈다고 명시되어 있어, 해당 사건은 이미 종결된 것으로 판단됩니다 (부적합 조건: 이미 종결된 사건). 또한, 악플러는 일반적으로 자력이 충분한 대상이 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2: 상대방에게 자력이 충분함 - 해당 없음).</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>이준석, 전한길 1대4 토론 30만명 시청… 부정선거 팩트 맞는게 없어</t>
+          <t>'이규혁♥' 손담비, 7년 만에 배우 복귀…숏폼 드라마 촬영 중</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022718270833061</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1011085/</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>2026-02-28 01:40:30.116749+00:00</t>
+          <t>2026-03-11 00:36:43.249032+00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>월트디즈니컴퍼니 코리아</t>
+          <t>에프알엘코리아</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>경찰청 개입, 방심위 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+          <t>2019년 발생한 광고 논란으로, 현재 시점에서는 법적 분쟁이 종결되었을 가능성이 높음</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>디즈니+ 예능 '운명전쟁49'가 순직 경찰관과 소방관의 사인을 맞추는 미션으로 고인 모독 논란에 휩싸였습니다. 제작진은 유가족과 관계자들에게 사과하고 해당 회차를 재편집하기로 결정했습니다. 소방노조는 법적 소송을 검토 중이며, 경찰청과 경찰직협은 방심위에 심의를 요청하는 등 공적 절차가 진행되고 있습니다.</t>
+          <t>2019년 에프알엘코리아(유니클로)가 위안부 피해자를 조롱하는 듯한 광고를 송출하여 사회적 논란이 일었고, 해당 광고는 중단되었습니다. 이 사건은 대중의 비판을 받았으나, 기사 내용만으로는 현재 진행 중인 법적 절차는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(제작진의 부족과 불찰 인정), 상대방에게 자력이 충분하며(디즈니+), 집단적 피해(유가족, 소방·경찰 공무원, 시청자)가 발생했고, 증거가 명확하며(방송 내용, 제작진 입장문), 이미 공적 절차(경찰청 개입, 방심위 심의 요청)가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+          <t>기사는 2019년에 발생한 사건을 다루고 있어, 현재 시점에서는 해당 법적 분쟁이 이미 종결되었을 가능성이 높습니다. 소송금융은 현재 진행 중이거나 발생 예정인 사건에 투자하므로, 이미 종결된 사건은 투자 대상에서 제외됩니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>위안부 피해자 및 관련 시민 다수</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>'운명전쟁49' 순직 경찰·소방관 모독 논란에 결국… 재편집</t>
+          <t>[Who Is ?] 정현석 롯데쇼핑 백화점부문 대표이사 부사장</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943981</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432510</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-02-28 01:40:05.468731+00:00</t>
+          <t>2026-03-11 00:22:13.750371+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
-      <c r="A373" s="3" t="inlineStr">
+      <c r="A373" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>형사고발 및 손해배상 청구 예정</t>
+          <t>2차 가해 비판 확산</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>임철규 사천시장 예비후보가 자신의 출마와 관련한 허위사실 유포에 대해 초강경 법적 대응을 선언했습니다. 공직선거법 위반으로 형사고발 및 수사기관 고발, 명예훼손에 대한 민·형사상 책임 및 손해배상 청구 등 모든 법적 조치를 취할 예정입니다.</t>
+          <t>모텔 살인 사건 가해자 김소영의 신상 공개 이후, 피해자와 유가족에 대한 '2차 가해' 비판이 커지고 있습니다. 범죄의 중대성을 희석하거나 가해자를 두둔하는 듯한 반응들이 피해자들에게 추가적인 고통을 주고 있다는 내용입니다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않고 자력이 불분명하며, 피해 규모가 주로 개인의 명예 및 선거 활동에 대한 것으로 소송금융 투자 대상으로서의 금전적 회수 가능성이 낮습니다. (적합 조건: 상대방 책임 명확성, 상대방 자력 충분성, 피해 규모 큼 모두 미해당)</t>
+          <t>이 기사는 '모텔 살인녀' 신상공개 후 발생한 피해자와 유가족에 대한 '2차 가해' 비판에 초점을 맞추고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확성', '상대방 자력 충분', '집단적 피해', '피해 규모' 등 대부분의 조건에 해당하지 않습니다. 2차 가해의 주체가 불특정 다수이며, 피해 규모를 특정하기 어렵고, 집단소송 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>피해자와 유가족</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>임철규 사천시장 예비후보, 허위사실유포 형사고발 등 초강경 대응</t>
+          <t>같은 사람 맞아? …'모텔 살인녀' 김소영 신상공개 후폭풍</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260227000618</t>
+          <t>https://www.hankyung.com/article/2026031017227</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:01.727366+00:00</t>
+          <t>2026-03-10 12:30:31.071560+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
-      <c r="A374" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A374" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>경향신문</t>
+          <t>김만배, 신학림, 뉴스타파 김용진·한상진 기자</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 패소 취지)</t>
+          <t>정보통신망법상 명예훼손 등 혐의로 형사 재판 진행 중, 윤석열 전 대통령 증인 소환 및 처벌 의사 확인.</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>이충상 전 국가인권위원회 상임위원이 경향신문의 '보복 암시' 보도에 대해 명예훼손 손해배상 소송을 제기했으나, 대법원이 경향신문의 손을 들어주며 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈다. 대법원은 해당 보도가 공공의 이익을 위한 것이며 명예훼손의 위법성이 조각될 여지가 많다고 판단했다.</t>
+          <t>김만배와 신학림이 윤석열 전 대통령의 명예를 훼손하는 허위 보도를 대가로 억대 금품을 주고받은 혐의로 형사 재판을 받고 있습니다. 검찰은 이들이 대선에 영향을 미칠 목적으로 공모했다고 보고 있으며, 윤 전 대통령은 피고인 처벌을 바란다는 의사를 밝혔습니다. 재판부는 윤 전 대통령을 증인으로 재소환할 예정입니다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>대법원이 원고(이충상 전 위원)의 명예훼손 주장을 받아들이지 않고 언론의 공공의 이익을 위한 보도임을 인정하여 파기환송함. 이는 원고의 승소 가능성이 매우 낮음을 의미하며, 피해 규모(300만원) 또한 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 4 미충족)</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 기소 및 형사 재판 진행 중), 피고인 김만배는 화천대유 대주주로 자력이 충분합니다. 허위 보도 대가로 억대 금품이 오갔으며, 전직 대통령에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. 현재 형사 재판이 진행 중이므로 증거 확보 및 사실관계 규명에 유리합니다.</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (윤석열 전 대통령)</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>이충상, 경향신문 상대 소송 패소···‘윤석열차 관련 보복 암시’ 보...</t>
+          <t>‘명예훼손 보도’ 김만배 재판, 윤석열 증인 불출석…내달 재소환</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602271316001</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504402&amp;ref=A</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-02-28 01:19:34.614342+00:00</t>
+          <t>2026-03-10 12:28:08.995604+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중으로 추정</t>
+          <t>온라인 게시물 삭제 및 모니터링 진행 중, 법적 대응 준비 가능</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>동탄 아파트 현관에 오물을 뿌리고 허위 사실 유인물을 배포한 '오물 테러' 사건의 범인 A씨가 특정되었습니다. A씨는 텔레그램 상선의 지시를 받아 일면식 없는 피해자를 상대로 보복 대행을 했다고 주장하고 있습니다. 이 사건은 명예훼손 및 재물손괴에 해당하며, 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>화이트미는 AI 기반 온라인 평판 관리 서비스로, 디지털 명예훼손 및 허위사실 유포 피해를 입은 기업 및 개인을 대상으로 게시물 탐지, 삭제 요청, 증거 채증을 지원합니다. 이 서비스는 피해자들이 법적 대응 이전에 효율적으로 문제를 해결하고, 필요한 경우 소송으로 이어질 수 있는 기반을 마련해줍니다.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 비교적 명확하고(적합 조건 1), 오물 테러 현장 및 유인물 등 증거 확보가 용이하며(적합 조건 5), 범인이 특정된 것으로 보아 경찰 수사 등 공적 절차가 진행 중인 것으로 판단됩니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않고, 피해 규모가 소송금융 투자 대상으로 보기에는 크지 않으며, 집단적 피해가 아닌 개인에 대한 피해로 적합도가 'Medium'으로 평가됩니다.</t>
+          <t>온라인 명예훼손, 허위사실 유포 등 상대방의 불법 행위가 명확하며(적합 조건 1), 기업가치 하락, 매출 급감 등 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 화이트미의 AI 기반 시스템을 통해 게시물 탐지, 유포 경로, 캡처 이미지 등 증거 확보가 용이하며(적합 조건 5), 방송통신심의위원회 등 행정적 삭제 요청 절차가 진행될 수 있습니다(적합 조건 6). 이러한 서비스는 소송금융 투자 대상이 될 수 있는 잠재적 사건을 발굴하고 증거를 체계적으로 준비하는 데 기여합니다.</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>동탄아파트 현관에 '음쓰' 뿌렸다…'오물 테러' 범인의 정체</t>
+          <t>“부정 게시물, 48시간 안에 잡지 못하면 끝난다”…화이트미 신소현 대...</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>venturesquare.net</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022706687</t>
+          <t>https://www.venturesquare.net/1041353/</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:53.124873+00:00</t>
+          <t>2026-03-10 01:00:28.535637+00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C376" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>변호사 법적 책임 경고</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>가수 김현중이 전 여자친구 A씨와의 과거 법적 분쟁에 대한 심경을 고백했다. 2020년 대법원은 A씨의 주장이 허위임을 인정하고 김현중에게 1억원을 배상하라고 판결하며 사건이 종결되었다. 김현중은 무죄를 받았음에도 연예인으로서 감내해야 할 부분이 있음을 언급했다.</t>
+          <t>전 '충주맨' 김선태를 사칭하는 SNS 계정과 직장인 익명 커뮤니티에 비방글이 올라와 논란이 되고 있습니다. 변호사는 사칭 행위는 스토킹 처벌법 위반, 비방글은 명예훼손, 금전 취득 시 사기죄 적용 가능성을 언급하며 법적 책임을 경고했습니다. 김선태는 왕따설을 부인했으나 관련 글은 계속되고 있으며, 형사 고소 및 민사 손해배상 청구가 가능하다고 분석됩니다.</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>주요 법적 분쟁이 2020년 대법원 판결로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방(전 여자친구 A씨)은 개인으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 그러나 상대방의 자력이 불분명하고(조건 2 불충족), 집단적 피해가 아닌 개인에 대한 피해이며(조건 3 불충족), 피해 규모가 아직 미상입니다(조건 4 불충족). 현재 공적 절차가 진행 중이지도 않습니다(조건 6 불충족).</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김선태)</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>연예인 무죄는 무죄 아냐 …김현중, 16억 소송·폭행 루머 심경</t>
+          <t>충주맨 사칭에 왕따설까지… 사기·명예훼손죄 가능  변호사 경고</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260228_0003530229</t>
+          <t>https://www.mt.co.kr/society/2026/03/10/2026030923104665087</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>2026-02-28 00:47:18.337436+00:00</t>
+          <t>2026-03-10 00:39:01.407574+00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>애슐리 기야르</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>미국 연방 배심원단 평결 선고, 항소 검토 중</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>타로 카드로 미제 사건을 분석하는 인플루언서가 아무런 근거 없이 대학교수를 살인범으로 지목하여 명예를 훼손한 사건입니다. 미국 연방 배심원단은 인플루언서에게 교수에게 1000만 달러(약 149억원)를 배상하라고 명령했으며, 이는 징벌적 손해배상이 포함된 금액입니다. 인플루언서는 판결에 불복하여 항소를 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>상대방 책임이 연방 판사와 배심원단에 의해 명확히 인정되었고, 150억원에 달하는 징벌적 손해배상 판결이 내려져 피해 규모가 매우 큽니다. 또한 경찰의 공식 발표와 법원의 판단으로 허위 주장의 증거가 명확합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 인플루언서이므로, 판결금 회수를 위한 상대방의 자력에 대한 추가적인 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>1000만 달러 (약 149억원)</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>“당신이 학생 죽였잖아” 애꿎은 교수 잡은 점쟁이…150억원 물어줄 판</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L377" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M377" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/2026/03/09/20260309500124?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:24:03.627679+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B377" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A378" s="3" t="inlineStr">
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>김어준</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>시민단체 고발로 수사 개시 가능성</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>방송인 김어준씨가 중동 사태 관련 정부 대응을 비판한 것에 대해 총리실이 반박하자, 한 시민단체가 김씨를 정보통신망법상 허위사실 적시 명예훼손 및 위계에 의한 업무방해 혐의로 고발했다. 현재 수사 개시 여부가 주목된다. 기사는 주로 김어준씨의 이재명 대통령 관련 발언에 초점을 맞추고 있다.</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>시민단체가 방송인 김어준씨를 허위사실 적시 명예훼손 및 업무방해 혐의로 고발한 사건으로, 현재 공적 절차(고발)가 진행 중이다. 그러나 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 본 사건은 형사 고발에 해당하고 민사상 피해자 및 구체적인 피해 규모가 명확히 특정되지 않는다. 집단적 피해나 대규모 손해배상 가능성이 낮아 소송금융 투자 대상으로 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>김어준  이 대통령 '객관 강박' 있어… 검찰개편서 스스로 레드팀 역할...</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L378" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M378" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=611643</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:35:08.172403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B378" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C379" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C379" t="inlineStr"/>
+      <c r="D379" t="inlineStr"/>
+      <c r="E379" t="inlineStr"/>
       <c r="F379" t="inlineStr">
         <is>
-          <t>광주 서구청장 후보의 명예훼손 소송 1심에서 500만 원의 배상액이 선고되었으며, 주민연대가 판결문과 불기소이유서 공개를 촉구하며 추가 해명을 요구하고 있다. 무혐의 처분이 도덕적 면죄부가 아님을 강조하며 공방이 확산되고 있다.</t>
+          <t>해당 기고문은 '내란 프레임'으로 인해 전북도민들이 피해를 입고 있다는 주장을 담고 있습니다. 이재명 대통령이 전북도민을 존경한다고 언급했음에도 불구하고, 지역이 하루아침에 '내란의 고장'으로 비하되는 진흙탕 싸움에 휘말렸다고 비판합니다. 이는 도민들의 명예와 지역 이미지에 대한 우려를 표명하는 내용입니다.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>명예훼손 소송 1심에서 500만 원의 배상액이 선고된 사건으로, 피해 규모가 소송금융 투자 대상으로 보기에 매우 작습니다. 또한 집단적 피해의 가능성도 낮아 투자 매력이 부족합니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이 아닌 정치적 논쟁에 대한 기고문입니다. 소송 상대방이 명확히 특정되지 않고(적합 조건 1 불충족), 구체적인 피해 금액이나 피해자 수가 제시되지 않아 피해 규모를 파악하기 어렵습니다(적합 조건 4 불충족). 또한, 객관적인 증거가 제시되지 않았으며(적합 조건 5 불충족), 공적 절차 진행 여부도 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>광주 서구청장 후보 검증 공방 확산…주민연대  자료 공개  vs 후보 측  ...</t>
+          <t>[기고] 무엇을 위한 내란 프레임인가?</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=739945</t>
+          <t>https://www.jjan.kr/article/20260308500061</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>2026-02-27 00:54:51.156396+00:00</t>
+          <t>2026-03-08 12:16:42.476185+00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
-      <c r="A380" s="3" t="inlineStr">
+      <c r="A380" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>민형사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>배우 박혜수가 11년간 몸담았던 소속사와 결별했다는 소식입니다. 기사는 2023년 10월 언론 인터뷰에서 박혜수가 학폭 논란과 관련하여 진행 중인 민형사 소송에 대한 심경을 밝힌 내용을 포함하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>기사는 박혜수의 소속사 결별과 진행 중인 민형사 소송에 대한 개인적인 심경을 다루고 있을 뿐, 소송의 구체적인 내용, 원고와 피고가 누구인지, 청구 내용 및 예상 피해 규모 등 소송금융 투자 적합도를 판단할 핵심 정보가 전혀 없습니다. 따라서 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>[단독]'학폭 논란' 박혜수, 11년 몸 담은 소속사 결별</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M380" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026030800311753266</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:33:12.206461+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>악플러 180명</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>서울중앙지법 1심 판결, 원고 대부분 패소</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>가수 김호중이 악플러 180명을 상대로 제기한 7억 6400만 원 상당의 손해배상 청구 소송에서 법원이 피고 2명에게만 각 100만 원의 배상 책임을 인정하며 김호중이 대부분 패소했다. 이는 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>원고(김호중)가 악플러 180명을 상대로 제기한 손해배상 소송에서 대부분 패소하여 상대방의 책임이 명확하지 않음. 또한, 피고가 개별 누리꾼들이므로 자력 확보가 어렵고, 이미 1심 판결이 선고되어 원고에게 불리한 결과가 나왔음.</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>청구액 7억 6400만 원, 인정액 200만 원</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>1명 (김호중)</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>'음주운전' 김호중, 악플러 상대 7억 손해배상 패소</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L381" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M381" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145105</t>
+        </is>
+      </c>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:39:50.080471+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr"/>
+      <c r="D382" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E380" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A381" s="3" t="inlineStr">
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>악성 댓글 및 허위 사실 유포로 인한 피해</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>개그맨 안상태가 층간소음 관련 허위 사실 유포 및 딸에게까지 향하는 악성 댓글로 인해 고통받고 있습니다. 그는 이로 인해 죄인처럼 느껴진다고 토로하며, 유튜브 채널 '특종세상 - 그때 그 사람'을 통해 이러한 상황이 공개될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>피해자가 특정 개인(안상태 및 가족)으로 집단적 피해가 아니며(적합 조건 3 미충족), 상대방(악플러)이 불특정 다수이고 자력 확인이 어려워 소송 진행 및 배상금 회수가 비효율적일 가능성이 높습니다(적합 조건 1, 2 미충족). 기사에서 피해 금액이 구체적으로 언급되지 않아 대규모 손해배상 청구 가능성도 낮습니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>1명 (안상태 및 가족)</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>안상태  층간소음 누명에 죄인 돼…딸에게 잔인한 악플까지</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L382" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M382" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6093304</t>
+        </is>
+      </c>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:28:32.122813+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>사이버 레커</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>미국 증거개시 제도 활용 신원 확인 및 민형사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>유명 연예인 및 일반인들이 익명의 사이버 레커로부터 허위 사실 유포 피해를 입고 있습니다. 미국 증거개시 제도를 활용하여 가해자 신원을 확보하고 민형사 소송을 진행하는 사례가 늘고 있으며, 이미 '탈덕수용소' 사건 등에서 유죄 판결 및 손해배상 승소 사례가 나왔습니다. 이는 새로운 피해자들에게 효과적인 법적 대응 방안을 제시하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>사이버 레커의 허위사실 유포 책임이 명확하며(탈덕수용소 사례 형사 유죄 확정), 유명 연예인 및 일반인 다수가 피해를 입고 있습니다. 미국 증거개시 제도를 통해 익명의 가해자 신원 확보가 용이하며, 이를 바탕으로 한 형사 기소 및 민사 소송 승소 사례가 다수 존재합니다. 피해 규모는 개별 사건에 따라 다르나, 유명인의 경우 상당한 손해배상액이 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>장원영이 연 '추격의 길'…사이버 레커들, 美법원서 신상 털린다</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L383" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M383" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409875</t>
+        </is>
+      </c>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:40:41.362669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B381" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I381" t="inlineStr">
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>전직 영양교사 B 씨</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>1심 법원 원고 일부승소 판결</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>유치원 원장이 전직 영양교사를 상대로 맘카페에 유치원을 비방한 것에 대해 5000만 원의 손해배상 소송을 제기했습니다. 법원은 전직 영양교사가 원장에게 50만 원을 지급하라고 판결하며 원고 일부승소 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 작고(위자료 50만 원), 상대방(전직 영양교사)의 자력이 충분하지 않을 가능성이 높습니다. 또한 집단적 피해가 아닌 개인 간의 명예훼손 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>50만 원</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J381" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A382" s="3" t="inlineStr">
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>[판결][단독] 맘카페에 유치원 비방  위자료 50만 원 줘라</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L384" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M384" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217293</t>
+        </is>
+      </c>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:36:13.122563+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B382" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr"/>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>법적 대응 예고</t>
+          <t>민사소송 판결 확정</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>전 유키스 멤버 동호와 그의 전처가 '폭로전'을 벌이며 사적인 내용이 공개되었습니다. 동호는 전처에게 고소장 접수 및 변호사를 통한 법적 대응을 요구하며 강경한 입장을 보였습니다. 이로 인해 유키스 그룹에도 불똥이 튀고 있습니다.</t>
+          <t>개그맨 안상태가 2021년 불거진 층간소음 논란에 대해 허위 사실임을 밝히고, 악성 게시글 작성자 A씨를 명예훼손으로 고소하여 2022년 6월 승소했다. A씨는 육아 스트레스로 허위 글을 작성했음을 인정했으며, 안상태는 이로 인해 심각한 정신적 고통과 악성 댓글에 시달렸다고 밝혔다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>해당 사건은 전 배우자 간의 개인적인 폭로전으로, 상대방의 책임이 명확하지 않고 객관적인 증거가 제시되지 않았습니다. 또한, 피해 규모가 특정되지 않았으며, 상대방의 자력 또한 불분명하여 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+          <t>해당 사건은 이미 민사소송을 통해 종결되었으므로(부적합 조건), 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 또한 상대방이 특정 개인(A씨)으로 자력 확인이 어렵고, 집단적 피해가 아닌 개별 명예훼손 사건입니다.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>동호vs전처 폭로전에  성매매 같이 …애꿎은 유키스 '불똥' [엑's 이슈]</t>
+          <t>딸 신체 자르라 악플  개그맨 안상태,  층간소음 누명…죄인처럼 살았...</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116733</t>
+          <t>https://www.tenasia.co.kr/article/2026030646784</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-02-27 00:27:41.562825+00:00</t>
+          <t>2026-03-07 00:30:10.441118+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>20대 여성 A 씨</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>경기 화성 동탄에서 20대 여성이 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의로 경찰에 붙잡혔습니다. 피의자는 텔레그램 지시를 받았다고 진술했으며, 경찰은 정확한 경위를 조사 중입니다. 유사 사건들이 동탄과 군포에서 발생해 피의자들이 이미 검거 송치된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(20대 여성 검거 및 자백), CCTV 등 증거가 확보되었으며, 경찰 수사가 진행 중인 공적 절차가 있습니다. 그러나 피해 규모가 크지 않고, 상대방의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>1세대</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L386" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M386" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603062303003244</t>
+        </is>
+      </c>
+      <c r="N386" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:17:07.376240+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B386" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D386" t="inlineStr">
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>아랫집 분</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 진행 후 오명 벗음</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>개그맨 안상태 씨가 층간 소음 관련 허위 사실을 유포한 아랫집 주민을 상대로 손해배상 청구 소송을 진행했습니다. 안상태 씨 측은 폭로성 글이 대부분 허위 사실이며 가족을 근거 없이 매도했다고 주장했습니다. 기사에서는 안상태 씨가 층간 소음 오명을 벗었다고 언급하며 소송 결과에 대한 긍정적인 암시를 주고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 자력이 충분하지 않을 가능성이 높으며 (부적합 조건: 상대방에게 자력이 충분함), 집단적 피해가 아닌 개별 사건입니다 (부적합 조건: 집단적 피해 아님). 또한, 기사 내용상 소송이 이미 진행되었고 '오명 벗었는데'라는 표현으로 보아 이미 종결되었거나 판결이 선고되었을 가능성이 있어 신규 투자 대상으로서의 매력이 낮습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>'층간 소음' 오명 벗었는데…활동 중단한 안상태 근황</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M387" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603063845H</t>
+        </is>
+      </c>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:48:44.697062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr"/>
+      <c r="D388" t="inlineStr"/>
+      <c r="E388" t="inlineStr"/>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>제이디종합법률사무소 전종득 변호사가 온라인 게시글의 법적 쟁점을 설명하는 기사입니다. 게시글이 사실 적시 명예훼손이나 민사상 손해배상으로 이어질 수 있는 경우와, 소비자 이용후기 성격이 강해 비방 목적 입증이 어려운 경우를 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 온라인 명예훼손 및 소비자 이용후기에 대한 일반적인 법률 자문 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 적합성을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>홧김에 쓴 악플 1줄,  감정적으로 썼다  자백이 부른 비극</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L388" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M388" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/FJ2OYTE1JO2Q</t>
+        </is>
+      </c>
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:43:59.277474+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>가해자</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>형사 벌금형 확정 및 스토킹 치료 프로그램 이수 명령</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>밴드 잔나비 보컬 최정훈에게 수백 차례 살해 협박 댓글을 남기고 스토킹한 가해자가 벌금 500만 원과 스토킹 치료 프로그램 이수 명령을 받았습니다. 소속사는 아티스트의 인격권 침해 행위에 대해 합의나 선처 없이 강력히 대응하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>가해자에 대한 형사 고소 사건이 벌금형으로 이미 종결되었습니다. 소송금융 투자 대상으로서 신규 사건 발굴이 아니며, 가해자가 개인이고 피해 규모가 명확히 특정되지 않아 소송을 통한 상당한 금전적 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>“살해 협박 댓글 수백 개”…잔나비 최정훈 괴롭힌 스토킹범 벌금형</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M389" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11981264</t>
+        </is>
+      </c>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:32:21.672542+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>20대 여성 A씨</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E386" t="inlineStr">
-[...202 lines deleted...]
-      <c r="D389" t="inlineStr">
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 피의자 긴급 체포</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>화성 동탄에서 20대 여성이 피해자에게 보복 테러를 가하고 허위 사실이 담긴 유인물을 유포한 혐의로 경찰에 긴급 체포되었습니다. 경찰은 대구 주거지에서 A씨를 체포했으며, A씨는 텔레그램을 통해 알게 된 관계라고 진술했습니다.</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>상대방이 개인(20대 여성)으로 자력 충분 조건(2)에 부합하지 않아 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해(3)나 대규모 피해 금액(4)에 대한 언급이 없어 소송금융 투자 대상으로서의 매력이 낮습니다. 다만 경찰 수사 진행 중(6)이고 증거(유인물)가 존재(5)합니다.</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>화성 동탄서 또 ‘보복 테러’… 경찰, 20대 여성 긴급체포</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L390" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M390" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/national_general/2026/03/06/RCCO5V42QBGBLOOL7F3524KALE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:21:14.678796+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>유튜버</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E389" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>민사 및 형사 소송 진행 중</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>한 누리꾼이 민희진 대표 관련 게시글에 댓글을 달았다가 민희진 대표로부터 400만원 규모의 민사 소송과 형사 소송을 당했다고 밝혔다. 해당 누리꾼은 원댓글이 삭제된 상태라고 설명했다.</t>
+          <t>한 유튜버가 6년 전 합의로 종결된 사건을 자극적으로 왜곡하여 방송, 당사자들에게 '인격 살인' 및 '사이버 린치' 피해를 입혔습니다. 피해 당사자(최 기자 측)는 과거 언론사 소송 승소 전례를 바탕으로 유튜버에게 강력한 징벌적 손해배상을 청구할 방침입니다.</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>이 사건은 개별 악플러에 대한 400만원 규모의 소액 소송으로, 소송금융 투자를 위한 '피해 규모가 큼' 조건에 부합하지 않습니다. 또한 '집단적 피해'가 아닌 개별 분쟁이며, 로앤굿 고객이 원고(피해자)가 아닌 피고(소송당한 자)가 될 가능성이 높아 투자 적합성이 낮습니다.</t>
+          <t>유튜버의 의도적인 사실 왜곡 및 허위 사실 유포로 상대방 책임이 명확하며, 수사기관 확인 내용 및 댓글 삭제 등 증거 확보가 용이합니다. '인격 살인'에 해당하는 피해와 징벌적 손해배상 청구 예정으로 피해 규모가 클 수 있으며, 수익을 목적으로 하는 유튜버의 자력 또한 기대할 수 있습니다. 기존 사건은 종결되었으나, 유튜버의 왜곡 행위가 새로운 소송 원인이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>400만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>민희진, 악플러와 전쟁 중?… 400만원 소송당해  누리꾼 글 화제</t>
+          <t>조회수 장사 위한 인격 살인 …유튜버 가짜뉴스, 수익 앞세운 '사이버...</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15985563</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343279</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>2026-02-26 13:21:30.153205+00:00</t>
+          <t>2026-03-06 01:39:13.051506+00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
-      <c r="A392" s="3" t="inlineStr">
+      <c r="A392" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>원고 패소 판결 확정</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>가수 김호중이 악성 댓글을 남긴 누리꾼 180명을 상대로 총 7억 6400만원의 손해배상 소송을 제기했으나, 1심에서 원고 패소 판결을 받았습니다. 김호중이 항소를 포기하면서 1심 판결이 그대로 확정되었으며, 재판부는 180명 중 2명에게만 각 100만원의 배상 책임을 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>해당 사건은 김호중이 악플러들을 상대로 제기한 손해배상 소송으로, 이미 1심에서 원고 패소 판결이 확정되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 법원 또한 대부분의 피고인에 대해 배상 책임을 인정하지 않았으며, 인정된 금액도 청구액에 비해 매우 미미하여 소송금융 투자 대상으로서의 실익이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>청구액 7억 6400만원 (인정액 200만원)</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>1명 (김호중)</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>김호중, 악플러 180명에 7억 손해배상 청구 패소 확정…소송 비용 전액...</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M392" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603051349151760</t>
+        </is>
+      </c>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:34:51.880363+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>김모(34)씨</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 구속 송치, 공범 및 '강남주' 운영자 추적 중</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>인스타그램 '주클럽' 계정을 운영하며 불특정 여성들의 신상을 폭로하고 비방 글을 올린 김모씨가 명예훼손, 공갈, 협박 혐의로 구속 송치되었다. 김씨는 피해자들에게 총 3800만원 상당의 가상화폐를 갈취했으며, 일부 피해자는 극심한 정신적 고통을 겪었다. 경찰은 공범 및 또 다른 신상 폭로 계정 '강남주' 운영자를 추적 중이다.</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 불특정 다수의 여성 피해자가 존재하고(적합 조건 3), 증거 확보가 용이하다(적합 조건 5). 다만 피고의 자력은 불분명하며, 직접적인 금전 피해액 외에 정신적 손해배상액 산정이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>최소 3800만원 (가상화폐 갈취액), 정신적 손해배상액 미상</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>불특정 여성 다수</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>女만 노린 '주클럽' 체포, 잡고 보니 30대 남성⋯'강남주'도 추적 중</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M393" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2562414</t>
+        </is>
+      </c>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:18:33.963487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr"/>
+      <c r="D394" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E392" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A393" s="3" t="inlineStr">
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>김선태 본인이 SNS를 통해 사칭 계정 신고 요청</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>전직 '충주맨' 김선태가 유튜버로 새 출발한 가운데, 공인 인증까지 받은 사칭 계정이 등장하여 논란이 되고 있습니다. 김선태는 SNS를 통해 해당 계정 신고를 요청했으며, 이에 많은 변호사들이 댓글로 도움을 자처하며 화제가 되고 있습니다. 이 사건은 개인에 대한 사칭 및 명예훼손 가능성이 있으나, 상대방의 자력과 피해 규모가 불확실하여 소송금융 투자 적합도는 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>사칭 행위의 책임은 명확하고 증거 확보가 용이하나, 사칭 계정의 주체가 특정되지 않아 상대방의 자력이 불분명합니다. 또한, 개인에 대한 사칭 및 명예훼손 사건으로 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 가능성이 높아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>김선태 사칭 논란에, 전국 변호사들 나섰다.. 해결해드릴 것  눈길</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M394" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112755064</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:38:03.872258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B393" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I393" t="inlineStr">
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>박봄</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>SNS 게시물로 인한 논란 발생</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>가수 박봄이 과거 마약류 반입 논란과 관련해 같은 그룹 멤버 산다라박을 언급하며 자신이 희생됐다는 주장을 SNS에 게시하여 논란이 되었다. 산다라박은 마약을 한 적이 없다고 부인하며 박봄의 SNS 팔로우를 취소했다. 이는 개인 간의 명예훼손성 분쟁으로 발전할 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고(적합 조건 1 미충족), 피해 규모를 특정하기 어려우며(적합 조건 4 미충족), 집단적 피해가 아닌 개인 간의 명예훼손성 분쟁으로 소송금융 투자 대상으로서의 매력이 낮음. 과거 사건에 대한 새로운 주장으로 증거 확보 및 입증 난이도가 높을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J393" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>'실화탐사대' 위안부 부정 집회·파주 먹튀남 정도령 정체</t>
+          <t>'왕사남' 천만 눈 앞...박봄, 산다라박 저격 논란</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515317</t>
+          <t>https://www.ytn.co.kr/_ln/0106_202603060730399227</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:50.941068+00:00</t>
+          <t>2026-03-06 00:23:18.936610+00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>약혼남</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>상간남 위자료 청구 위협, 폭행 및 명예훼손 피해 발생</t>
+          <t>경찰 수사 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>A씨는 약혼이 파기되었다는 회사 동료 누나의 말을 믿고 교제했으나, 사실이 아니었음이 드러나 약혼남으로부터 상간남으로 몰려 위자료 청구 위협을 받음. 약혼남은 A씨를 폭행하고 직장에 불륜 소문을 퍼뜨려 명예를 훼손함. A씨는 억울함을 호소하며 법률 자문을 구하고 있음.</t>
+          <t>30대 남성 김 모 씨가 SNS '주클럽'을 운영하며 유흥업소 종사자와 일반인 여성들의 신상과 사생활을 폭로하고, 삭제를 요청하는 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 혐의로 구속 송치되었습니다. 정보통신망법상 명예훼손, 공갈, 협박 혐의를 받고 있으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>피해자 A씨는 약혼 관계가 정리되었다는 거짓말에 속아 교제하다가 약혼남으로부터 폭행 및 명예훼손 피해를 입었으며, 상간남으로 몰려 위자료 청구 위기에 처함. 상대방의 책임이 비교적 명확하고(적합 조건 1), 폭행 및 명예훼손에 대한 증거 확보가 가능함(적합 조건 5). 다만, 상대방의 자력 정보가 불분명하고(적합 조건 2 불충족), 집단적 피해가 아닌 개인적 분쟁임(적합 조건 3 불충족).</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 구속 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 사실이 확인되어 최소 피해 금액도 특정됩니다.</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3천8백만 원 (공갈 피해액), 명예훼손 피해액 미상</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>“도박꾼 약혼男과 파혼했다”…거짓말에 속아 졸지에 ‘상간남’된 男...</t>
+          <t>신상폭로 SNS '주클럽' 운영 30대 구속송치</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682360?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260306062002Rww</t>
         </is>
       </c>
       <c r="N396" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:40.544502+00:00</t>
+          <t>2026-03-06 00:20:05.704435+00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>신천지예수교 증거장막성전, 이만희</t>
+          <t>은현장</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각으로 원고 일부 승소 판결 확정</t>
+          <t>허위사실적시 명예훼손 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>신천지가 내부 교육 과정에서 고 백동섭 목사를 '멸망자'로 지칭하고 허위 사실을 유포한 행위에 대해 대법원이 사자 명예훼손을 인정, 유족에게 500만 원을 배상하라는 판결을 확정했다. 신천지는 교육 금지 명령 위반 시 1회당 100만 원을 추가 지급해야 한다. 이 사건은 이미 대법원 판결로 종결되었다.</t>
+          <t>유튜버 은현장이 김세의에 대한 허위사실 적시 명예훼손 혐의로 검찰에 송치되었습니다. 이는 '최측근 황금폰' 발언과 관련된 것으로, 현재 수사기관의 조사가 진행 중입니다. 김세의는 은현장을 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건 해당). 또한, 확정된 손해배상액이 500만 원으로 소송금융 투자 유인이 낮음.</t>
+          <t>은현장이 허위사실 적시 명예훼손 혐의로 검찰에 송치되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 높고(적합 조건 5), 현재 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 명확하지 않고 집단적 피해가 아닌 개인적 피해로 보입니다.</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>500만 원 (확정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>1명 (고 백동섭 목사 유족)</t>
+          <t>1명 (김세의)</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>법원, 개신교 목사를 '멸망자' 지칭한 신천지 '명예훼손' 인정</t>
+          <t>KBS 이사회, 서기석 이사장 불신임안 가결 … 미디어연대  공영방송 장악...</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476552?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225082837</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/04/2026030400455.html</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>2026-02-25 13:33:36.099208+00:00</t>
+          <t>2026-03-05 01:38:47.118476+00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
-      <c r="A398" s="3" t="inlineStr">
+      <c r="A398" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>악플러에 대한 벌금형 확정</t>
+          <t>1심 원고 패소 판결 확정 (항소 포기)</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>가수 아이유에 대한 허위 사실을 유포한 악플러가 벌금 500만 원을 선고받았다는 내용의 단신입니다. 해당 사건은 이미 형사 절차가 종결되어 벌금형이 확정된 상태이며, 소송금융 투자 대상으로서의 신규성이나 적합성이 낮습니다.</t>
+          <t>가수 김호중이 악성 댓글을 남긴 네티즌 180명을 상대로 제기한 7억 6400만원 규모의 손해배상 소송에서 1심 원고 패소 판결을 받고 항소를 포기하여 사건이 종결되었다. 재판부는 악플러 중 2명에게만 각 100만원의 배상 책임을 인정했으며, 소송비용 전액은 김호중이 부담하게 되었다.</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 여러 개의 독립적인 단신으로 구성되어 있으며, 소송금융 투자 대상으로 분석할 만한 단일하고 구체적인 사건이 없습니다. 유일하게 법적 내용이 포함된 '아이유 간첩설' 악플러 벌금 기사는 이미 형사 절차가 종결되어 벌금형이 확정된 사건으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 상대방이 특정되지 않은 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>김호중이 악플러들을 상대로 제기한 손해배상 소송에서 1심 원고 패소 판결이 확정되어 사건이 종결됨. (부적합 조건: 이미 종결된 사건) 또한, 상대방(악플러들)의 책임이 법적으로 거의 인정되지 않았고, 개개인의 자력도 불분명하여 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 7억 6400만원 청구했으나, 1심에서 2명에게 각 100만원만 인정</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>256억 포기할 테니, 뉴진스 살려달라  민희진, 승부수 던졌다 … 하이브...</t>
+          <t>7억 내놔  김호중, 악플러 상대 소송 패소 확정…소송비용도 부담</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/02/25/2026022500414.html</t>
+          <t>https://www.mt.co.kr/society/2026/03/04/2026030415344295495</t>
         </is>
       </c>
       <c r="N398" t="inlineStr">
         <is>
-          <t>2026-02-25 13:13:20.242785+00:00</t>
+          <t>2026-03-05 01:28:44.062219+00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
-      <c r="A399" s="3" t="inlineStr">
+      <c r="A399" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C399" t="inlineStr"/>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>데일리메일</t>
+        </is>
+      </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨에 대한 형사 수사/재판 진행 중</t>
+          <t>가짜뉴스 확산 및 당사자 해명</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>약물 음료로 남성 2명을 숨지게 한 혐의를 받는 20대 여성 김 모 씨 사건과 관련해, 온라인에서 김 씨의 외모를 칭찬하며 범행을 미화하는 글들이 다수 올라와 논란이 되고 있다. 이는 피해자와 유족에 대한 2차 가해라는 지적이 제기되고 있다.</t>
+          <t>미국의 이란 공습으로 축구 스타 크리스티아누 호날두와 메흐디 타레미에 대한 가짜뉴스가 확산되었습니다. 호날두는 중동 탈출설에 대해 구단이 부상 재활 중임을 공지하며 해명했고, 타레미는 군 입대설에 대해 에이전트와 구단이 부인했습니다. 이 기사는 전쟁 상황에서 유명인들이 겪는 가짜뉴스의 피해를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>본 사건은 약물 살인이라는 형사 사건이 주를 이루며, 소송금융은 주로 민사 소송을 대상으로 합니다. 온라인상 2차 가해에 대한 민사 소송 가능성은 있으나, 특정 가능한 자력 있는 피고(온라인 플랫폼 등)가 명확히 제시되지 않아 투자 대상으로서의 적합성이 낮습니다. 또한, 2차 가해로 인한 피해 규모 산정 및 회수 가능성이 불확실합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(데일리메일 등), 증거 확보가 가능하나, 피해 규모가 구체적으로 특정되지 않고 집단적 피해가 아니며, 소송 진행 의사나 공적 절차 진행 여부가 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>2명 사망, 유족 다수</t>
+          <t>2명 (호날두, 타레미)</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
-          <t>예쁘니까 무죄? ‥가해자 미화 논란</t>
+          <t>호날두는 재활 중 …전쟁통 가짜뉴스에 스타들도 몸살</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803062_37012.html</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/04/2026030490242.html</t>
         </is>
       </c>
       <c r="N399" t="inlineStr">
         <is>
-          <t>2026-02-25 00:28:15.088268+00:00</t>
+          <t>2026-03-05 01:05:15.502553+00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>A 씨 (동료 교수)</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>위안부피해자법 개정안 국회 통과, 망언자에 대한 경찰의 탄압 언급</t>
+          <t>대법원 무죄 확정 (명예훼손 혐의)</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>기사는 홀로코스트와 위안부 문제 등 역사적 기억을 둘러싼 '기억 전쟁'을 다루며, 진실을 부정하고 왜곡하는 시도에 대해 비판합니다. 특히 위안부 피해자를 비방할 목적으로 사실을 왜곡하는 자를 처벌하는 내용의 '위안부피해자법 개정안'이 국회를 통과하여, 망언자들에 대한 법적 대응의 새로운 근거가 마련되었습니다. 이는 역사적 사실 왜곡에 대한 법적 책임을 묻는 중요한 전환점이 될 수 있습니다.</t>
+          <t>동료 교수를 성폭행 혐의로 고소했으나 불기소 처분된 김모 씨가 언론 인터뷰로 명예훼손 혐의로 기소되었으나 대법원에서 무죄를 확정받았습니다. 대법원은 검찰의 불기소 처분만으로 피해자의 주장이 허위라고 단정할 수 없다고 판시했습니다. 이 판결은 성폭력 피해자의 진술 신빙성 판단에 중요한 법적 의미를 가집니다.</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼 - 집단적 명예훼손 및 정신적 피해), 5(증거 확보 용이), 6(공적 절차 진행 중 - 위안부피해자법 개정안 통과)에 해당하여 소송금융 적합도가 높습니다. 특히 새로운 법률 통과로 망언자들에 대한 법적 대응의 근거가 강화되었으며, 집단적 피해자 보호라는 사회적 의미가 큽니다. 다만, 개별 망언자의 자력 부족 가능성은 투자 회수 측면에서 고려할 요소입니다.</t>
+          <t>상대방(A 씨)의 성폭행 혐의는 '증거 불충분'으로 불기소 처분되어 책임이 명확하지 않으며, 추가 증거 확보 가능성도 낮아 보입니다. 또한, 이 기사에서 다루는 명예훼손 재판은 대법원에서 무죄가 확정되어 이미 종결된 사건입니다. 집단적 피해가 아니며, 피해 규모나 상대방의 자력도 소송금융 투자에 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>가스실부터 소녀상까지… 기억의 파편, 예술로 묶다[오경진의 폐허에서...</t>
+          <t>“동료 교수가 성폭행” 폭로…檢 불기소에도 명예훼손 ‘무죄’ 확정…...</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/ruin-infinite/2026/02/25/20260225018001?wlog_tag3=naver</t>
+          <t>https://www.donga.com/news/Society/article/all/20260305/133467308/2</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>2026-02-25 00:22:26.722440+00:00</t>
+          <t>2026-03-05 00:28:34.449702+00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>민사 소송 종결 (일부 승소)</t>
+          <t>피의자 검찰 송치</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>평창 동계올림픽 은메달리스트 김보름 선수가 은퇴 후 방송에 출연하여 제2의 인생에 대한 고민을 털어놓았습니다. 과거 '왕따 주행' 논란으로 힘든 시간을 보냈으나, 문화체육관광부 감사 결과 무혐의 결론이 났고, 노선영 선수와의 민사 소송에서도 일부 승소하며 사건은 종결되었습니다. 현재는 방송인, 해설위원, 지도자 등 다양한 활동을 모색 중입니다.</t>
+          <t>동탄 오물테러 사건의 피의자가 80만원 상당의 가상화폐를 받고 허위 사실 유포 및 오물 테러를 대행한 혐의로 검찰에 송치되었습니다. 이 사건은 피해자의 명예를 훼손하고 주거지에 피해를 입힌 불법행위입니다.</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>기사에 언급된 '왕따 주행' 관련 민사 소송은 이미 종결되어 김보름 선수가 일부 승소한 사건입니다. 소송금융 투자 대상으로서 신규 사건 발굴 대상이 아니며, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+          <t>피의자가 검찰에 송치되어 상대방의 책임이 비교적 명확하고(적합 조건 1), 수사기관을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>은퇴 후 백수다  왕따주행 김보름, 방송인 고민에..서장훈, 현실 조언</t>
+          <t>80만원 받고 보복 대행 …동탄 오물테러 피의자, 검찰 송치</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602241120166129</t>
+          <t>https://www.hankyung.com/article/2026030598487</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-02-24 13:21:41.796481+00:00</t>
+          <t>2026-03-05 00:24:29.183632+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
-      <c r="A402" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>경찰청 방영분 삭제 및 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+          <t>경찰 수사 중, 피의자 구속 송치 예정, 상선 추적 중</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>디즈니+ 예능 프로그램 '운명전쟁49'에서 순직 소방관과 경찰관의 죽음을 '고인모독', '칼빵' 등 부적절한 표현으로 다뤄 논란이 되고 있습니다. 경찰청은 방영분 삭제 및 심의 요청을 검토 중이며, 소방노조는 법률 자문을 거쳐 사자 명예훼손 등을 근거로 한 법적 소송을 검토 중입니다. MC 전현무는 사과문을 발표했습니다.</t>
+          <t>20대 A씨가 금전을 받고 타인의 집 현관문에 오물 테러, 래커칠, 명예훼손 유인물 배포, 도어락 본드칠 등을 한 혐의로 구속 송치될 예정입니다. A씨는 언론 보도를 통해 알게 된 '보복 대행' 조직의 텔레그램 채널을 통해 범행에 가담했으며, 경찰은 상선 추적 및 유사 사건과의 연관성을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>디즈니+라는 대기업과 유명 방송인 전현무가 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 순직 공무원 유족 및 전국 소방·경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 방송 내용 자체가 명확한 증거이며(적합 조건 5), 경찰청의 심의 요청 및 소방노조의 법적 소송 검토 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(A씨)의 책임이 명확하고, 경찰 수사를 통해 증거가 확보되었으며, 공적 절차(경찰 수사 및 검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 현재까지는 단일 피해 사례로 집단적 피해가 아니며, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 주된 상대방이 될 수 있는 '상선' 또는 '보복 대행 조직'의 자력 및 특정 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>순직 소방관 및 경찰관 유족, 전국 소방공무원 및 경찰공무원 다수</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>전현무 '칼빵' 발언, 후폭풍 어디까지…경찰청, 방영분 삭제·심의요청...</t>
+          <t>돈받고 보복대행, 뉴스서 보고 ...오물테러한 20대</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942342</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050221&amp;t=NN</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-02-24 13:15:29.031879+00:00</t>
+          <t>2026-03-05 00:24:02.290155+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="4" t="inlineStr">
+      <c r="A403" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr"/>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>한 피해자가 허위 사실 유인물 살포, 현관문에 오물 투척, 도어락 본드 훼손 등의 피해를 입었습니다. 범행은 80만 원 상당의 가상화폐를 대가로 지시받은 A 씨가 실행했으며, 범행 후 '인증샷'까지 남긴 것으로 보도되었습니다. 이는 명예훼손 및 재물손괴에 해당하는 개인적인 범죄 행위입니다.</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) '인증샷' 등 증거 확보 가능성이 있으나(적합 조건 5), 상대방이 개인(A 씨)으로 자력이 충분하지 않고(부적합 조건), 피해 규모가 명예훼손 및 소액의 재물손괴로 크지 않으며(부적합 조건), 피해자가 1명으로 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>단 10여 분 만에…현관문에 오물 뿌리고 '인증샷'</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L403" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M403" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464695&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N403" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:23:47.688119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B403" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>경찰청, 방송통신심의위원회 심의 요청 검토 및 방송분 삭제 요구</t>
+          <t>20대 피의자 검찰 송치</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>방송인 전현무가 무속 예능 프로그램에서 순직 경찰관의 사망 원인을 비속어에 빗대 표현하여 논란이 일었습니다. 경찰청은 해당 방송분 삭제와 공식 사과를 요구했으며, 방송통신심의위원회 심의를 요청하는 방안을 검토 중입니다. 전현무 측과 제작진은 사과했지만, 방송분 삭제에 대해서는 명확한 입장을 밝히지 않고 있습니다.</t>
+          <t>동탄에서 발생한 '보복대행' 사건으로, 20대 피의자 A씨가 80만원 상당의 가상화폐를 받고 피해자의 명예를 훼손하는 유인물을 배포하고 도어락에 본드를 바르는 등의 범행을 저질렀습니다. A씨는 현재 검찰에 송치되어 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>방송인 전현무와 방송사의 책임이 명확하며(적합 조건 1), 대형 방송사와 유명 방송인으로 자력이 충분합니다(적합 조건 2). 경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 있으며(적합 조건 3), 방송 내용 자체가 명확한 증거입니다(적합 조건 5). 또한, 경찰청이 방송통신심의위원회 심의를 요청하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고 검찰 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 하지만 집단적 피해가 아니며 피해 규모가 크지 않고 상대방의 자력이 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>경찰 공무원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>전현무, ‘순직 경찰관 발언’ 사과…경찰, 방송 삭제 요구</t>
+          <t>동탄 '보복대행' 20대 검찰 송치…오물투척, 명예훼손 등</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516025</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721266</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-02-24 12:34:07.442963+00:00</t>
+          <t>2026-03-05 00:23:36.255477+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr"/>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>동료 교수를 성폭행 혐의로 고소했던 교수 A씨가 허위 인터뷰 및 게시글로 명예훼손 혐의로 기소되었으나 대법원에서 무죄를 확정받았다. 앞서 성폭행 혐의로 고소당했던 동료 교수 B씨 역시 무혐의 처분을 받았다. 이로써 양측 모두 형사 사건에서는 무죄 및 무혐의를 받는 것으로 사건이 종결되었다.</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>해당 사건은 대법원 판결로 형사 사건이 이미 종결되었으며, 양측 모두 무죄 및 무혐의를 받았다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>대법  가해자 성폭행 무혐의라도 피해자 인터뷰 허위라 단정 못해</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M405" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409298</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:17:35.336973+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B405" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I405" t="inlineStr">
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>김새론 유족, 가로세로연구소</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>정보통신망법 위반(명예훼손) 혐의로 고소 및 120억원대 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>배우 김수현 측이 김새론 유족과 가로세로연구소를 정보통신망법 위반(명예훼손) 혐의로 고소하고, 120억원대 손해배상 청구 소송을 제기했습니다. 이 사건은 김수현이 약 1년째 공식 활동을 중단하게 된 논란과 관련이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(명예훼손 혐의), 피해 규모가 매우 크며(120억원대), 이미 형사 고소 및 민사 손해배상 소송이 진행 중입니다. 다만, 상대방의 자력은 가로세로연구소 외에 김새론 유족이 포함되어 있어 일부 불확실성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>120억원대</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>김수현 복귀하나…'넉오프' 상반기 편성설[셀럽이슈]</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M406" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1772520113515877006</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:28:34.039429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>가로세로연구소 (가세연), 김세의</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>배우 김수현이 유튜브 채널 가로세로연구소(가세연) 김세의 대표 등을 상대로 미성년 교제 의혹 유포에 따른 120억 원 규모의 손해배상 청구 소송을 진행 중이다. 이 소송은 김수현의 사생활 논란으로 인해 드라마 '넉오프'의 제작 중단 및 편성 연기라는 암초를 만난 상황에서 제기되었다.</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1) 피해 금액이 120억 원으로 크지만(적합 조건 4), 상대방(유튜브 채널 및 개인)의 자력이 해당 손해배상금을 감당하기에 충분하지 않을 가능성이 높아 투자 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 큰 위험 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>120억 원</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J405" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>전한길, 계엄군 총기 뺏으려 한 안귀령 '뜬금 고발'</t>
+          <t>'사생활 논란' 김수현, '넉오프' 편성설...디즈니  기존 입장 동일  [공...</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>starnewsk.com</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58180?feed=na</t>
+          <t>http://www.starnewsk.com/news/articleView.html?idxno=53543</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>2026-02-24 12:23:40.838538+00:00</t>
+          <t>2026-03-04 01:27:54.485356+00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>가로세로연구소 (김세의 대표)</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>김수현 측이 가세연(김세의)을 상대로 120억원 규모의 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>배우 김수현이 가세연(김세의 대표)의 미성년 교제 의혹 폭로로 이미지 타격을 입자, 김수현 측은 가세연을 상대로 120억원 규모의 손해배상 청구 소송을 제기했습니다. 김수현의 법률대리인은 가세연이 허위사실을 유포하고 디즈니+를 협박하여 드라마 '넉오프'의 방영이 보류되었다고 주장하며, 수사를 통해 진실이 밝혀지면 방영이 재개될 것으로 기대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(가세연의 허위사실 유포 및 협박 주장), 피해 금액이 120억원으로 매우 크고, 증거 확보 및 공적 절차(수사) 진행 가능성이 있습니다 (적합 조건 1, 4, 5, 6 해당). 그러나 상대방(가세연/김세의)의 자력이 120억원 규모의 배상금을 감당하기에 충분한지 불확실하여 회수 가능성에 대한 리스크가 존재합니다 (적합 조건 2 불확실).</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>120억원</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>김수현 '넉오프'로 복귀 시동 거나..변호사  가능성 높아</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M408" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/03/03/2026030314191044059</t>
+        </is>
+      </c>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:25:27.232064+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B408" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D408" t="inlineStr">
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>김새론 유족, 가로세로연구소</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>배우 김수현이 고(故) 김새론의 유족과 유튜브 채널 가로세로연구소를 상대로 120억원 규모의 손해배상 청구 소송을 제기했습니다. 이는 김수현이 김새론과 미성년자 시절부터 6년간 교제했다는 의혹을 부인하며 제기된 소송입니다.</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>원고의 피해 금액이 120억원으로 매우 크지만(피해 규모 큼), 피고(김새론 유족, 가로세로연구소)의 자력이 해당 금액을 배상하기에 충분한지 불분명하여 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>120억원</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>김수현 ‘넉오프’ 복귀설에…디즈니플러스 “무기한 연기, 기존 입장 ...</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L409" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M409" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/culture-life/k-culture/2026/03/03/7ZYMFMFZKRAUVJYNVJMLBI5IEI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:34:45.489942+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr"/>
+      <c r="D410" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E408" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A410" s="4" t="inlineStr">
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>온라인상 논란 종결</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>스노보드 금메달리스트 최가온 선수가 부유한 환경에서 자랐다는 '금수저' 논란에 휩싸였다. 일부 온라인 커뮤니티와 SNS를 통해 퍼진 소문과 현수막 철거 주장은 AI 조작 이미지나 가짜 뉴스로 확인되며 논란은 해프닝으로 마무리되었다. 최가온 선수는 정신적 고통을 겪었으나, 사건은 공론화 단계에서 종결된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 6(공적 절차 진행)이 충족되지 않습니다. 특히 소송 상대방이 '일부 누리꾼' 등으로 특정되지 않아 소송 진행이 어렵고, 기사에서 '해프닝으로 끝났다'고 언급되어 부적합 조건(이미 종결된 사건)에 해당할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>1명 (최가온 선수)</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>[기획] 금메달리스트 최가온의 '부상 투혼'과 '타워팰리스' 논란</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>readersnews.com</t>
+        </is>
+      </c>
+      <c r="L410" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M410" t="inlineStr">
+        <is>
+          <t>http://www.readersnews.com/news/articleView.html?idxno=118577</t>
+        </is>
+      </c>
+      <c r="N410" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:23:16.242628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B410" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C411" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>온라인 2차 가해 발생 및 미디어 비평 진행 중</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>보수단체 대표가 '평화의 소녀상' 철거를 요구하며 위안부 피해자들을 '매춘부'라고 지칭하며 모욕한 혐의로 경찰 수사를 받고 있습니다. 경찰은 김 대표의 발언에 대한 반박 근거를 확보하기 위해 전문가를 불러 조사하고 있습니다.</t>
+          <t>강북구 모텔 살인 사건 이후 피의자 외모 미화 및 피해자 조롱 댓글이 온라인에 확산되며 2차 가해가 발생했습니다. 언론 보도 또한 이러한 비상식적 반응을 키웠다는 비판이 제기되었으며, 유가족에게 심각한 정신적 피해를 야기하고 있습니다. 온라인 혐오 및 조롱에 대한 법적 장치 마련의 필요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)가 발생했습니다. 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>온라인 2차 가해 댓글 작성자 및 이를 조장한 미디어/플랫폼의 책임이 명확히 지적되며(적합 조건 1), 온라인 댓글 및 관련 미디어 보도 내용은 증거 확보가 용이합니다(적합 조건 5). 피해자와 유가족에게 심각한 정신적 피해를 야기하며(적합 조건 4), 미디어/플랫폼을 상대로 할 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2). 다만, 집단적 피해로 보기 어렵고 2차 가해에 대한 공적 절차가 진행 중이라는 언급이 없어 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>피해자 유가족</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>위안부는 매춘부  망언 끝낸다…경찰, 전문가 불러 '반박 근거' 확보</t>
+          <t>[열린라디오] '모텔 살인' 예쁘니까 무죄?… 2차가해 부추긴 것은 미디...</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286721?influxDiv=NAVER</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107632&amp;s_mcd=0211&amp;s_hcd=09</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:19.878326+00:00</t>
+          <t>2026-03-04 00:20:23.250174+00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C412" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (명예훼손, 아동복지법 위반 혐의)</t>
+          <t>대법원 판결로 임효준 무죄 확정. 황대헌의 입장 표명 예정.</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>경찰이 '위안부는 매춘'이라고 주장하며 위안부 피해자를 모욕한 보수단체 대표 김병헌을 명예훼손 및 아동복지법 위반 혐의로 수사 중이다. 위안부 문제 전문가 호사카 유지 교수를 참고인으로 불러 김 대표 주장의 허위성을 구체적으로 반박하는 의견서를 제출받았으며, 김 대표는 현재 소녀상 철거 집회를 중단한 상태이다.</t>
+          <t>쇼트트랙 선수 황대헌이 과거 임효준(린샤오쥔) 강제추행 고소 사건 및 '반칙왕' 논란 등 자신을 둘러싼 비판에 대해 세계선수권대회 이후 직접 해명하겠다고 밝혔다. 임효준 사건은 대법원에서 무죄 판결이 났음에도 불구하고 황대헌에 대한 부정적 여론이 지속되고 있으며, 중국에서도 큰 관심을 보이고 있다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (경찰 수사 및 전문가 반박), 집단적 피해 (위안부 피해자), 증거 확보 가능 (경찰 수사, 전문가 의견서), 공적 절차 진행 중 (경찰 수사) 등 적합 조건 4가지 이상 충족. 다만 상대방의 자력은 불분명함.</t>
+          <t>핵심 쟁점인 '린샤오쥔 사건'은 이미 대법원 판결로 임효준 선수가 무죄를 확정받아 법적으로 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 현재 기사는 황대헌 선수의 과거 논란에 대한 해명 예고로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>[단독]경찰, '위안부 모욕'에 참교육 준비…'빨간펜 교수' 소환</t>
+          <t>황대헌, '린샤오쥔 사건' 전말 설명한다  中도 궁금한 7년 전 그날... 정...</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475213?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060622</t>
+          <t>http://www.osen.co.kr/article/G1112752963</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-02-24 00:18:44.217892+00:00</t>
+          <t>2026-03-03 00:24:36.529851+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
-      <c r="A413" s="3" t="inlineStr">
+      <c r="A413" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>법적 절차 진행 예고</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>A씨가 선거에 악용되는 허위연계설에 대해 강경 대응을 예고했습니다. 근거 없는 주장과 왜곡된 정보가 반복될 경우 민사상 손해배상 청구 및 형사 고발 등 모든 법적 절차를 진행하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송 상대방이 구체적으로 특정되지 않고(적합 조건 1 미충족), 상대방의 자력이나 피해 규모 또한 파악하기 어렵습니다(적합 조건 2, 4 미충족). 또한 집단적 피해가 아닌 A씨 개인에 대한 허위 사실 유포로 보이며(적합 조건 3 미충족), 아직 공적 절차가 진행 중인 단계가 아닌 법적 대응을 예고하는 수준입니다(적합 조건 6 미충족).</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>1명 (A씨)</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>선거에 악용, 좌시하지 않겠다 … A씨, 허위연계설에 강경 대응</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L413" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M413" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400316</t>
+        </is>
+      </c>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:41:14.858994+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr"/>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>린샤오쥔 강제추행 사건 대법원 무죄 판결로 종결. 황대헌 선수 해명 예고.</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>쇼트트랙 국가대표 황대헌 선수가 과거 린샤오쥔 강제추행 고소 사건 및 팀킬 논란 등 자신을 둘러싼 비판과 오해에 대해 직접 해명하겠다고 예고했습니다. 린샤오쥔 사건은 대법원에서 무죄 판결이 확정되었으며, 황대헌 선수는 세계선수권대회 이후 자세한 입장을 밝힐 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>핵심 쟁점인 린샤오쥔 강제추행 사건은 이미 대법원 판결로 종결되어 부적합 조건에 해당합니다. 기사는 황대헌 선수의 해명 예고에 관한 것으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁 발생 가능성이 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>더 늦기 전에 바로잡겠다  황대헌, '린샤오쥔 사건+팀킬 논란' 해명하나...</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L414" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M414" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112752922</t>
+        </is>
+      </c>
+      <c r="N414" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:35:54.282373+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr"/>
+      <c r="D415" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E413" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>항소심 첫 변론 예정</t>
+          <t>소녀상 모욕 행위에 대한 수사 진행 중</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>태영호 전 의원의 '4·3 김일성 지시' 발언에 대한 명예훼손 소송 항소심이 4월 6일 첫 변론을 앞두고 있다. 1심에서는 제주4·3희생자유족회에 1천만원 배상 판결이 내려졌으나, 개인 청구는 기각되었다. 유족회 측은 개인 명예훼손 인정을, 태 전 의원 측은 허위사실이 아니라고 주장하며 법정 공방을 재개한다.</t>
+          <t>민경선 고양시장 예비후보와 항일독립선열선양단체연합이 평화의 소녀상 모욕 행위를 강력히 규탄하며, 3·1 독립 정신 계승을 위한 공동 성명을 발표했다. 이들은 소녀상 훼손 및 혐오 시위가 역사를 부정하는 범죄이자 공공질서를 훼손하는 행위라고 비판하며, 사법 당국의 엄정한 조치를 촉구했다. 현재 소녀상 모욕 행위에 대한 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>1심에서 상대방(태영호)의 책임이 일부 인정(협회에 대한 명예훼손)되어 책임 명확성(적합 조건 1)이 있습니다. 또한, 제주4·3희생자유족회 등 다수의 피해자를 대변하는 단체가 원고로 참여하여 집단적 피해(적합 조건 3)에 해당하며, 발언 내용이 명확한 증거(적합 조건 5)로 존재합니다. 그러나 1심에서 개인 청구는 기각되었고, 협회에 대한 배상액도 1천만원으로 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기에는 작습니다.</t>
+          <t>상대방이 '일부 단체'로만 특정되어 자력이 충분한지 불분명하며, 피해 규모가 주로 상징적이고 명예훼손적 성격이 강하여 금전적 손해배상 청구의 실익이 낮다. 집단적 금전 피해가 명확하지 않아 소송금융 투자 대상으로서의 매력이 떨어진다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>1천만원 (1심 협회 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>제주4·3희생자유족회 및 4·3관련단체 구성원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>4·3 김일성 지시  항소심 4월6일 첫 변론…태영호·유족 법정공방 재개</t>
+          <t>민경선 예비후보  소녀상 모욕은 시대양심 대한 도전</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeju/6078839</t>
+          <t>https://www.newspim.com/news/view/20260302000205</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-02-23 00:36:14.843357+00:00</t>
+          <t>2026-03-02 12:25:31.266359+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
-      <c r="A416" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A416" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>1심 벌금형 선고</t>
+          <t>허위사실 유포 논란, 법적 책임 소지 언급</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>부산지법은 카카오톡 단체방에서 허위 사실을 유포하여 피해자 정근 회장의 명예를 훼손하고 모욕한 60대 여성 피고인에게 벌금 200만 원을 선고했다. 피고인은 교육감 재선거를 앞두고 피해자가 특정 후보를 금전적으로 지원했다는 허위 메시지를 100여 명이 있는 단체방에 전송한 혐의로 기소되었다. 재판부는 피고인의 행위가 사회상규에 위배되지 않는다고 판단했다.</t>
+          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포하며 논란이 발생했다. 이로 인해 배달기사는 온라인 커뮤니티에서 '전과자' 등의 비하 발언을 들으며 심각한 명예 훼손을 당했다. 전문가들은 피해자의 고통과 전파성이 크며 법적 책임 소지가 분명하다고 지적하고 있다.</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>피고인의 명예훼손 및 모욕 혐의에 대한 형사 재판이 이미 벌금형으로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 크지 않고 단일 피해자에 대한 사건이며, 상대방의 자력 정보가 불분명하여 소송금융 투자 매력이 낮습니다.</t>
+          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포한 책임이 명확하며(상대방 책임 명확), '유명 스트리머'라는 점에서 일반인보다 배상 능력이 충분할 가능성이 높습니다(상대방 자력 충분). 피해자가 '전과자' 등의 비하 발언으로 실질적인 명예 훼손을 당했고 전파성이 크다는 점에서 피해 규모가 크며(피해 규모 큼), 온라인 커뮤니티 게시글 및 스트리밍 기록 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>부산지법, 카카오톡 단체방서 정보통신망법(명예훼손), 모욕 벌금 200만...</t>
+          <t>유명 스트리머, 배달기사 절도범 몰아···허위사실 유포 논란</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>globale.co.kr</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026022307474482469a8c8bf58f_12</t>
+          <t>https://www.globale.co.kr/news/articleView.html?idxno=36805</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>2026-02-23 00:27:51.526578+00:00</t>
+          <t>2026-03-02 00:25:29.887203+00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
-      <c r="A417" s="3" t="inlineStr">
+      <c r="A417" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>디즈니플러스, JTBC</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>제작진의 뒤늦은 영상 편집 조치 및 유가족, 소방노조의 명예훼손 소송 검토</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>디즈니플러스 예능 '운명전쟁49'가 순직 소방관·경찰관의 사인을 흥밋거리로 다루며 '칼빵' 발언 등으로 고인 모독 논란을 일으켰다. 유가족과 소방공무원노동조합의 거센 항의 끝에 제작진은 해당 부분을 뒤늦게 편집하기로 결정했으나, 유가족은 공식 사과문 게재 등 추가 조치를 요구하며 명예훼손 소송을 검토 중이다. 이번 사건은 OTT 콘텐츠 심의·규제 사각지대 문제도 부각시켰다.</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(제작진의 고인 모독 논란), 상대방(디즈니+, JTBC)의 자력이 충분합니다. 순직 공무원 유가족 및 현역 소방관·경찰관 다수가 정신적 피해를 입어 집단적 피해 가능성이 높으며, 방송 내용 자체가 증거로 활용될 수 있습니다. 또한, 소방공무원노동조합의 항의로 제작진이 유족과 만나 합의하고 영상 편집을 결정하는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>순직 공무원 유가족 및 현역 소방관·경찰관 다수</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>‘고인 모독’ 논란만 남기고… 선 넘은 무속예능 ‘뒷북 편집’</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L417" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M417" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260301508635?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N417" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:51:54.297906+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B417" t="inlineStr">
-[...40 lines deleted...]
-      <c r="K417" t="inlineStr">
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>최동석, 최동석 B회사</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>명예훼손 관련 손해배상 청구 소송 진행 중, 4월 변론 예정</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>아나운서 박지윤이 이혼한 전 남편 최동석 측과의 명예훼손 분쟁으로 손해배상 청구 소송을 제기했습니다. 박지윤 측은 최동석 측이 허위 사실을 유포했다고 주장하며, 최동석 측은 명예훼손 소송 제기 사실을 부인하고 있습니다. 현재 소송이 진행 중이며 4월에 변론이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>본 사건은 이혼 후 개인 간의 명예훼손 분쟁으로, 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 명확히 크다고 보기 어렵고(적합 조건 4 불충족), 상대방의 자력이 대기업, 금융기관 등으로 명시되지 않아 충분하다고 단정하기 어렵습니다(적합 조건 2 불충족). 또한 상대방 책임이 명확히 입증된 상태가 아니며(적합 조건 1 불충족), 공적 절차가 진행 중인 것도 아닙니다(적합 조건 6 불충족).</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>박지윤, 이혼 후 최저 몸무게 찍었다 “43시간 공복 후,,”</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L417" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612721/?sc=Naver</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603011333360410</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>2026-02-22 12:42:14.595334+00:00</t>
+          <t>2026-03-01 12:44:31.689929+00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
-      <c r="A419" s="3" t="inlineStr">
+      <c r="A419" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C419" t="inlineStr"/>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>김영환 충북도지사</t>
+        </is>
+      </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>소속사 법적 조치 예고 및 준비 중</t>
+          <t>정치적 논란 및 사퇴/사죄 촉구</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>그룹 하이라이트 소속사가 멤버들에 대한 근거 없는 허위 사실 유포로 명예훼손 및 경제적 손실이 발생하고 있음을 확인하고 강력한 법적 조치를 예고했다. 허위사실 유포자에 대해 형사 고소 및 민사상 손해배상 청구를 진행할 예정이다.</t>
+          <t>더불어민주당 송기섭 충북지사 예비후보가 김영환 충북도지사의 과거 '기꺼이 친일파가 되겠다' 발언을 문제 삼아 사퇴와 대도민 사죄를 촉구했습니다. 송 예비후보는 해당 발언이 민족정신을 훼손하고 도민 명예를 실추시켰다고 주장했으며, 김 지사는 2023년 3월 논란이 되자 사과한 바 있습니다.</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함(허위사실 유포 및 명예훼손)과 증거 확보 가능함(SNS 및 커뮤니티 게시물) 조건은 충족하나, 상대방(개인 악플러)의 자력이 충분하지 않아 실질적인 손해배상금 회수 가능성이 낮음. 이는 소송금융 투자에 있어 중요한 부적합 요인으로 작용함.</t>
+          <t>이 사건은 김영환 충북도지사의 과거 발언에 대한 정치적 공방으로, 명확한 법적 책임과 집단적, 금전적 피해를 입증하기 어렵습니다. '도민 명예 실추'라는 주장이 있으나, 이를 민사소송으로 연결하여 손해배상을 청구하고 그 규모를 산정하는 것은 매우 도전적입니다. 현재 진행 중인 공적 절차도 없습니다.</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>하이라이트 멤버들</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>하이라이트, 허위사실 유포에 칼 빼들었다  멤버들 피해, 강력한 법적 조...</t>
+          <t>송기섭, 과거 김영환 ‘친일파 발언’ 소환…사퇴·사죄 촉구</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1003225/</t>
+          <t>http://www.inews24.com/view/1944118</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:01.117946+00:00</t>
+          <t>2026-03-01 12:24:27.147363+00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
-      <c r="A420" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A420" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>A 님 (주사 이모)</t>
+          <t>국가, 문재인 전 대통령</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>1심 판결 확정, 항소 없음</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>유명 연예인 박나래, 전현무 등이 '주사 이모' A씨의 SNS 게시물로 인해 명예훼손 피해를 입은 사건입니다. A씨는 경찰 조사를 받았으며, 연예인 측은 법적 대응을 검토 중인 것으로 추정됩니다. 현재 공적 절차가 진행 중인 상황입니다.</t>
+          <t>전광훈 목사가 코로나19 당시 문재인 전 대통령의 발언으로 인해 자신이 구속됐다며 국가와 문 전 대통령을 상대로 낸 손해배상 소송에서 패소했습니다. 법원은 문 전 대통령의 발언과 전 목사의 재수감 사이에 인과관계가 없다고 판단했으며, 전 목사 측이 항소하지 않아 1심 판결이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(SNS 게시물), 증거 확보가 용이하며, 이미 공적 절차(경찰 조사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하고, 피해자가 소수에 불과하여 집단적 피해로 보기 어려워 투자 매력이 제한적입니다.</t>
+          <t>해당 사건은 이미 1심에서 원고 패소 판결이 내려졌고, 항소 없이 판결이 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 법원은 문 전 대통령의 발언과 전 목사의 구속 사이에 인과관계가 없다고 판단하여 상대방 책임이 명확하지 않으며, 증거도 부족하다고 보았습니다.</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000만원 (국가) + 1500만원 (문재인 전 대통령)</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>박나래와 같은 날 조사 받은 주사 이모, 전현무도 저격하더니…SNS에 남...</t>
+          <t>[단독] 전광훈 “문재인 전 대통령 한마디에 구속됐다” 위자료 소송까...</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602221046162310</t>
+          <t>https://biz.heraldcorp.com/article/10684527?ref=naver</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
-          <t>2026-02-22 12:40:30.879400+00:00</t>
+          <t>2026-03-01 00:33:15.665302+00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>온라인 커뮤니티 및 SNS 사용자</t>
+          <t>가로세로연구소, 김세의 대표</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>민·형사상 법적 대응 예고</t>
+          <t>김수현 측의 120억원 손해배상 소송 진행 중, 허위사실 유포 관련 수사 진행 중</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>온라인 커뮤니티 및 소셜미디어를 통해 그룹 하이라이트 멤버들에 대한 근거 없는 허위사실이 유포되어 심각한 피해가 발생하고 있습니다. 소속사 어라운드어스 엔터테인먼트는 해당 루머가 사실이 아님을 밝히며, 허위사실 유포자에 대해 정보통신망법 및 형법상 명예훼손으로 형사고소하고 민사상 손해배상 청구를 포함한 모든 법적 대응을 강구하겠다고 발표했습니다.</t>
+          <t>배우 김수현이 사생활 논란으로 활동을 중단한 가운데, 법률대리인을 통해 디즈니+ 오리지널 시리즈 '넉오프'의 편성 재개 가능성을 언급했다. 김수현 측은 허위사실 유포 의혹을 부인하며 가로세로연구소 및 김세의 대표를 상대로 120억원 규모의 손해배상 청구 소송을 제기했으며, 관련 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 온라인 게시물 등 증거 확보가 용이하며(적합 조건 5), 인기 아이돌 그룹의 명예 및 경제적 손실은 막대할 수 있으나(적합 조건 4), 소송금융의 주요 투자 대상인 '자금력이 부족한 피해자'가 아닌 '자금력이 충분한 소속사'가 원고입니다. 또한, 피고는 다수의 개인으로 특정되어 자력 확보가 어려울 수 있어 투자 회수 가능성이 낮습니다.</t>
+          <t>피해 규모가 큼 (김수현 측 120억원 손해배상 청구), 허위사실 유포에 대한 수사가 진행 중으로 증거 확보 및 책임 입증 가능성이 있음. 그러나 상대방(가로세로연구소, 김세의 대표)의 자력 불확실성이 투자 리스크로 작용하며, 집단적 피해가 아닌 개인의 피해임.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억원</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>하이라이트 멤버 다수</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>또 불거진 '커뮤니티발 루머'…하이라이트  민·형사상 모든 법적 대응...</t>
+          <t>김수현 복귀설 솔솔…변호사  '넉오프' 편성, 사실 가능성 높다</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508597</t>
+          <t>https://www.mt.co.kr/society/2026/03/01/2026022822323141594</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>2026-02-22 12:39:26.500445+00:00</t>
+          <t>2026-03-01 00:31:44.847157+00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
-      <c r="A422" s="3" t="inlineStr">
+      <c r="A422" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구를 포함한 법적 대응 검토 중</t>
+          <t>역사 왜곡 논란 지속, 후손들의 대응 의지 표명</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>하이라이트 소속사가 아티스트에 대한 '혼외자' 루머 등 허위 사실 유포 및 악성 게시물, 댓글에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구하겠다고 밝혔습니다. 소속 아티스트의 명예를 실추하고 피해를 주는 어떠한 행위에 대해서도 강경하게 대응할 방침입니다.</t>
+          <t>독립운동가 김동삼, 오운흥, 김상옥 후손들이 극우 세력의 역사 왜곡, 특히 위안부 피해자 부정에 대해 분노와 책임감을 표명했습니다. 이들은 선조들의 삶이 헛되지 않도록 역사를 지키고 올바른 사실을 알리는 데 앞장서겠다고 밝혔습니다. 젊은 세대에게 독립운동을 현재 진행형의 이야기로 기억해달라고 당부했습니다.</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거 확보 가능성이 있으나, 피고가 불특정 다수의 개인일 가능성이 높아 자력 확보가 어렵습니다. 또한 집단적 피해로 보기 어려우며, 피해 규모가 소송금융이 기대하는 수준에 미치지 못할 가능성이 있어 투자 매력이 낮습니다.</t>
+          <t>기사에서 '극우 역사왜곡'의 주체가 구체적으로 특정되지 않아 소송 상대방을 명확히 설정하기 어렵습니다 (적합 조건 1 미충족). 또한, 피해 내용이 주로 독립운동가 후손들의 정신적 고통과 역사적 책임감에 대한 것으로, 소송금융 투자에 적합한 대규모의 금전적 피해가 명확히 드러나지 않습니다 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>1명 (하이라이트 아티스트)</t>
+          <t>독립운동가 후손 다수</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>'혼외자' 루머에 발칵…하이라이트  허위 사실, 법적 대응</t>
+          <t>독립운동가 후손들, 극우 역사왜곡에  뿌리 부정…분노 치밀어</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022260037</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003530064</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
-          <t>2026-02-22 12:38:07.849604+00:00</t>
+          <t>2026-03-01 00:21:14.470300+00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
-      <c r="A423" s="2" t="inlineStr">
+      <c r="A423" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>위안부 부정 주장 단체 및 개인</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>위안부 피해자 모욕 및 소녀상 철거 요구 관련 경찰 참고인 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>호사카 유지 교수는 한국에서 확산되는 일본군 위안부 부정 주장이 일본 극우 세력의 논리이며, 일본 극우 단체 '나데시코 액션'과의 연계 가능성을 제기했다. 경찰은 위안부 피해자를 모욕한 보수단체 대표 사건에 대해 호사카 교수를 참고인으로 조사하는 등 공적 절차가 진행 중이다. 이 사건은 역사적 진실 훼손과 명예훼손의 성격을 띠고 있다.</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>적합 조건으로 위안부 부정 주장을 하는 단체 및 개인의 책임이 명확하고, 위안부 피해자 및 역사적 진실 훼손이라는 집단적 피해가 발생하며, 경찰 수사 등 공적 절차가 진행 중이고 증거 확보가 용이하다. 그러나 소송 상대방의 자력이 불분명하고, 위안부 부정 주장으로 인한 직접적인 금전적 피해 규모를 대규모로 산정하기 어려워 소송금융 투자 수익성 확보가 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>위안부 피해자 및 관련 단체</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>호사카 유지  위안부 부정, 일본 논리 넘어와 한국서 반복</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L423" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M423" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6477912?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050033</t>
+        </is>
+      </c>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:20:17.501876+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B423" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C424" t="inlineStr"/>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>온라인 감정싸움 확산 및 불매운동 조짐</t>
+          <t>경찰 수사 진행 중, 위안부피해자법 개정안 국회 통과 (3개월 후 시행 예정)</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>말레이시아 K팝 공연에서 시작된 한국 팬과 현지 팬 간의 관람 매너 논쟁이 외모 비하, 인종차별, 역사 문제로 확산되며 '한국 vs 동남아' 온라인 감정싸움으로 번졌다. 동남아시아에서는 'SEAbling' 해시태그와 함께 한국 제품 불매운동 조짐이 나타나고 있으며, 해외 언론도 이를 주목하고 있다. 국내에서는 혐한 분위기 확산에 대한 우려가 제기되고 있다.</t>
+          <t>일본군 위안부 피해자들에 대한 허위사실 유포 및 모욕 행위가 반복되는 가운데, 국회에서 위안부피해자법 개정안이 통과되어 처벌 근거가 강화되었습니다. 보수단체 대표 김병헌 씨는 이미 명예훼손 혐의로 입건되어 경찰 수사를 받고 있으며, 개정안 시행 후 추가적인 법적 조치가 예상됩니다. 이 법안은 피해자들의 명예를 보호하고 역사 왜곡에 대한 책임을 묻는 데 기여할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>소송 상대방이 특정되지 않고, 온라인상의 집단 감정싸움으로 인한 피해 규모를 특정하기 어려움. 명확한 법적 책임 주체와 손해배상 청구의 인과관계 입증이 매우 어려워 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방(김병헌 씨)의 책임이 비교적 명확하며(조건 1), 이미 경찰 수사가 진행 중이고(조건 6), 국회를 통과한 개정안으로 처벌 근거가 강화되어 증거 확보 및 법적 대응이 용이합니다(조건 5). 또한, 일본군 위안부 피해자라는 집단적 피해를 대상으로 합니다(조건 3). 다만, 상대방의 자력은 불분명하며, 피해 금액 산정은 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>“한국 너무 싫어, 삼성·올리브영 사지 말자”…동남아 형제들 ‘연대...</t>
+          <t>잇따른 위안부 모욕에 처벌 강화... 5년 이하 징역</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20011045?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603010453499786</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>2026-02-22 12:21:03.687064+00:00</t>
+          <t>2026-03-01 00:19:51.994465+00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="3" t="inlineStr">
+      <c r="A425" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>법원에서 소송 기각</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>기사는 '극우' 표현에 대한 명예훼손 소송이 남발되는 우려를 다루며, 특정 유튜버들이 제기한 위자료 소송이 법원에서 기각된 사례를 언급합니다. 재판부는 해당 표현을 표현의 자유 범위 내의 비판적 의견으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>기사 내용에 따르면 특정 유튜버들이 제기한 명예훼손 위자료 소송이 법원에서 기각되었으며, 재판부는 이를 표현의 자유 범위 내의 비판적 의견 표명으로 판단했습니다. 이는 소송의 법적 근거가 이미 사법부 판단에 의해 부정된 사례로, 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr">
+        <is>
+          <t>'윤어게인' 전한길이 '보수' 유튜버인가</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>mediatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L425" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M425" t="inlineStr">
+        <is>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332607</t>
+        </is>
+      </c>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:49:12.518416+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E425" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A426" s="2" t="inlineStr">
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>시민단체 '위안부법폐지국민행동'이 '일본군 위안부' 강제연행 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있다. 이 단체는 지난해 7월부터 서울 종로구 '평화의 소녀상' 일대에서 집회 개최 우선 순위를 확보해 왔다. 경찰은 소녀상 주변 폴리스라인 철거 계획을 취소했다.</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>시민단체가 '일본군 위안부' 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성(적합 조건 5)이 높다. 또한 피해자들은 집단적 성격을 띠고 있다(적합 조건 3). 그러나 상대방이 시민단체로 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손의 금전적 피해 규모 추정이 어려워(부적합 조건) 투자 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr">
+        <is>
+          <t>경찰, 종로구 '평화의 소녀상' 주변 폴리스라인 철거 계획 취소</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L426" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M426" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115934</t>
+        </is>
+      </c>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:26:16.806663+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B426" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C427" t="inlineStr"/>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>디즈니 플러스</t>
+        </is>
+      </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>소속사 법적 대응 예고</t>
+          <t>제작진 사과 및 재편집 결정</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>그룹 하이라이트 소속사가 멤버에 대한 혼외자 루머가 확산되자 '절대 사실이 아니다'라며 강력한 법적 대응을 예고했습니다. 소속사는 루머 유포 행위가 명예훼손 및 업무방해에 해당하며, 증거를 수집하여 형사 고소 및 민사상 손해배상 청구를 진행할 것이라고 밝혔습니다.</t>
+          <t>디즈니 플러스의 무속 예능 '운명전쟁49'가 순직 소방관과 경찰관을 모독했다는 논란에 휩싸였다. 제작진은 유가족의 동의를 제대로 얻지 않았다는 사실이 밝혀진 후 뒤늦게 사과하고 해당 회차를 재편집하기로 결정했다. 이 사건은 유가족과 소방·경찰 단체의 강한 반발을 샀다.</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거 확보도 가능하나(적합 조건 1, 5), 소송 상대방이 불특정 다수의 개인 루머 유포자들로 자력이 충분하지 않아 손해배상금 회수가 어려울 것으로 예상됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
+          <t>대기업(디즈니 플러스)이 피고이며, 순직 공무원 모독이라는 점에서 유가족 및 소방·경찰 공무원 다수에게 심각한 정신적 피해와 명예훼손을 야기하여 집단적 피해 및 피해 규모가 크다고 볼 수 있음. 제작진의 사과 및 재편집 결정으로 상대방 책임이 명확하며, 방송 내용 자체가 증거로 확보 가능함.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>순직 소방관 및 경찰관 유가족, 소방 및 경찰 공무원 다수</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>하이라이트, 혼외자 스캔들 루머에 심각 피해 “절대로 사실 아냐, 강력...</t>
+          <t>이제서야… 운명전쟁49, ‘순직자 모독’ 부분 결국 잘라낸다</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602211932122510</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029457792&amp;code=61151111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>2026-02-21 18:16:08.734008+00:00</t>
+          <t>2026-02-28 12:25:38.317295+00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
-      <c r="A428" s="3" t="inlineStr">
+      <c r="A428" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>최종 승소</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>김현중이 과거 '혼외자·女폭행 논란'과 관련하여 오랜 기간 진행된 소송 끝에 최종 승소했음을 언급했습니다. 그는 무죄를 받기까지 오래 걸렸지만 얻은 것도 잃은 것도 없다고 밝혔으며, 억울하지 않다고 답했습니다.</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>기사에 따르면 해당 소송은 '긴 시간 이어진 소송 끝에 최종 승소'하여 이미 종결된 사건입니다. 소송금융은 이미 종결된 사건에는 투자하지 않으므로 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J428" t="inlineStr">
+        <is>
+          <t>김현중 혼외자·女폭행 논란 언급...  잃은 것 없어</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L428" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M428" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=512842</t>
+        </is>
+      </c>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:45:32.729597+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E428" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 예고</t>
+          <t>이준석 대표의 고발로 전한길 씨가 경찰 조사를 받음</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>하이라이트 소속사 어라운드어스가 멤버들에 대한 허위 사실 유포 및 악성 게시물·댓글에 대해 법적 대응을 예고했습니다. 이로 인한 경제적 손실에 대해 민사상 손해배상 청구도 병행할 방침이며, 지속적인 모니터링을 통해 아티스트 보호에 나설 것이라고 밝혔습니다.</t>
+          <t>이준석 개혁신당 대표와 유튜버 전한길 씨 등이 '부정선거 음모론'을 주제로 토론을 진행했습니다. 이준석 대표는 부정선거 주장이 팩트에 맞지 않다고 강조했으며, 전한길 씨는 이준석 대표의 고발로 경찰 조사를 받았습니다. 이 사건은 부정선거 주장의 진위 여부와 그로 인한 명예훼손 가능성에 대한 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>상대방이 불특정 다수의 개인으로 자력이 충분하다고 보기 어려우며(적합 조건 2 미충족), 피해 규모가 수억 원 이상으로 크다고 단정하기 어렵습니다(적합 조건 4 미충족). 또한, 집단적 피해(다수 원고)가 아닌 특정 인물(하이라이트 멤버들)의 피해로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>부정선거 주장에 대한 경찰 수사가 진행 중으로 공적 절차가 진행되고 있으나 (적합 조건 6), 상대방(유튜버/강사)의 자력이 충분하다고 보기 어렵고 (부적합 조건), 집단적 피해나 명확하고 큰 피해 금액을 특정하기 어렵습니다 (부적합 조건). 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>하이라이트 측  멤버들 심각한 피해, 허위사실 유포에 법적 대응 [공식...</t>
+          <t>이준석, 전한길 1대4 토론 30만명 시청… 부정선거 팩트 맞는게 없어</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1771670082515455007</t>
+          <t>https://www.sidae.com/article/2026022718270833061</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>2026-02-21 18:15:37.441514+00:00</t>
+          <t>2026-02-28 01:40:30.116749+00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
-      <c r="A430" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A430" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>불특정 다수 개인</t>
+          <t>월트디즈니컴퍼니 코리아</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사상 손해배상 청구 예정</t>
+          <t>경찰청 개입, 방심위 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>그룹 하이라이트가 황당한 사생활 루머 유포로 명예훼손 피해를 입었습니다. 소속사는 확인되지 않은 허위사실 유포자들을 상대로 형사 고소 및 민사상 손해배상 청구를 포함한 모든 법적 조치를 취할 예정임을 밝혔습니다.</t>
+          <t>디즈니+ 예능 '운명전쟁49'가 순직 경찰관과 소방관의 사인을 맞추는 미션으로 고인 모독 논란에 휩싸였습니다. 제작진은 유가족과 관계자들에게 사과하고 해당 회차를 재편집하기로 결정했습니다. 소방노조는 법적 소송을 검토 중이며, 경찰청과 경찰직협은 방심위에 심의를 요청하는 등 공적 절차가 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거 확보가 용이하나 (적합 조건 1, 5), 상대방이 불특정 다수의 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다. 소송금융은 회수 가능성이 높은 사건에 투자하는 것이 일반적이므로 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(제작진의 부족과 불찰 인정), 상대방에게 자력이 충분하며(디즈니+), 집단적 피해(유가족, 소방·경찰 공무원, 시청자)가 발생했고, 증거가 명확하며(방송 내용, 제작진 입장문), 이미 공적 절차(경찰청 개입, 방심위 심의 요청)가 진행 중이므로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>1명 (하이라이트 그룹)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>황당 사생활 루머에 멍든 하이라이트…결국 “형사 고소·민사 청구” ...</t>
+          <t>'운명전쟁49' 순직 경찰·소방관 모독 논란에 결국… 재편집</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968025</t>
+          <t>http://www.inews24.com/view/1943981</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-02-21 18:15:25.596272+00:00</t>
+          <t>2026-02-28 01:40:05.468731+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="3" t="inlineStr">
+      <c r="A431" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 예고</t>
+          <t>형사고발 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>하이라이트 소속사가 악성 루머 유포 및 악성 게시물, 댓글 등으로 아티스트의 명예가 실추되고 막대한 손실을 입었다고 밝히며 민사상 손해배상 청구 등 법적 조치를 예고했습니다. 소속사는 확인되지 않은 허위사실 유포 행위에 대해 결코 좌시하지 않을 것이라고 강조했습니다.</t>
+          <t>임철규 사천시장 예비후보가 자신의 출마와 관련한 허위사실 유포에 대해 초강경 법적 대응을 선언했습니다. 공직선거법 위반으로 형사고발 및 수사기관 고발, 명예훼손에 대한 민·형사상 책임 및 손해배상 청구 등 모든 법적 조치를 취할 예정입니다.</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>상대방이 불특정 다수의 개인으로 자력 확보가 어렵고(적합 조건 2 미충족), 피해자가 하이라이트 그룹 단일 주체이므로 다수의 피해자가 발생한 집단적 피해 사례가 아닙니다(적합 조건 3 미충족). '막대한 손실'이 언급되었으나, 불특정 다수 개인으로부터의 손해배상액 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다(적합 조건 4 미충족).</t>
+          <t>상대방이 특정되지 않고 자력이 불분명하며, 피해 규모가 주로 개인의 명예 및 선거 활동에 대한 것으로 소송금융 투자 대상으로서의 금전적 회수 가능성이 낮습니다. (적합 조건: 상대방 책임 명확성, 상대방 자력 충분성, 피해 규모 큼 모두 미해당)</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>1명 (하이라이트 그룹)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>[공식] 하이라이트, 악성 루머로 피해  절대 사실 아냐 …막대한 손실에...</t>
+          <t>임철규 사천시장 예비후보, 허위사실유포 형사고발 등 초강경 대응</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2114581</t>
+          <t>https://www.newspim.com/news/view/20260227000618</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>2026-02-21 18:15:15.512571+00:00</t>
+          <t>2026-02-28 01:21:01.727366+00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
-      <c r="A432" s="3" t="inlineStr">
+      <c r="A432" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C432" t="inlineStr"/>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>경향신문</t>
+        </is>
+      </c>
       <c r="D432" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>이충상 전 국가인권위원회 상임위원이 경향신문의 '보복 암시' 보도에 대해 명예훼손 손해배상 소송을 제기했으나, 대법원이 경향신문의 손을 들어주며 원심을 파기하고 사건을 서울중앙지법으로 돌려보냈다. 대법원은 해당 보도가 공공의 이익을 위한 것이며 명예훼손의 위법성이 조각될 여지가 많다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>대법원이 원고(이충상 전 위원)의 명예훼손 주장을 받아들이지 않고 언론의 공공의 이익을 위한 보도임을 인정하여 파기환송함. 이는 원고의 승소 가능성이 매우 낮음을 의미하며, 피해 규모(300만원) 또한 소송금융 투자 대상으로 적합하지 않다. (적합 조건 1, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>300만원</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>이충상, 경향신문 상대 소송 패소···‘윤석열차 관련 보복 암시’ 보...</t>
+        </is>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L432" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M432" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602271316001</t>
+        </is>
+      </c>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:19:34.614342+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E432" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K432" t="inlineStr">
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>동탄 아파트 현관에 오물을 뿌리고 허위 사실 유인물을 배포한 '오물 테러' 사건의 범인 A씨가 특정되었습니다. A씨는 텔레그램 상선의 지시를 받아 일면식 없는 피해자를 상대로 보복 대행을 했다고 주장하고 있습니다. 이 사건은 명예훼손 및 재물손괴에 해당하며, 경찰 수사가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임이 비교적 명확하고(적합 조건 1), 오물 테러 현장 및 유인물 등 증거 확보가 용이하며(적합 조건 5), 범인이 특정된 것으로 보아 경찰 수사 등 공적 절차가 진행 중인 것으로 판단됩니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않고, 피해 규모가 소송금융 투자 대상으로 보기에는 크지 않으며, 집단적 피해가 아닌 개인에 대한 피해로 적합도가 'Medium'으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>동탄아파트 현관에 '음쓰' 뿌렸다…'오물 테러' 범인의 정체</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M433" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022706687</t>
+        </is>
+      </c>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:00:53.124873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>전 여자친구 A씨</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>가수 김현중이 전 여자친구 A씨와의 과거 법적 분쟁에 대한 심경을 고백했다. 2020년 대법원은 A씨의 주장이 허위임을 인정하고 김현중에게 1억원을 배상하라고 판결하며 사건이 종결되었다. 김현중은 무죄를 받았음에도 연예인으로서 감내해야 할 부분이 있음을 언급했다.</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>주요 법적 분쟁이 2020년 대법원 판결로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방(전 여자친구 A씨)은 개인으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>연예인 무죄는 무죄 아냐 …김현중, 16억 소송·폭행 루머 심경</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L432" t="inlineStr">
-[...84 lines deleted...]
-      <c r="A434" s="3" t="inlineStr">
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M434" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260228_0003530229</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:47:18.337436+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B434" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C435" t="inlineStr"/>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>법적 대응 예고</t>
+          <t>대법원 판결 확정 (A씨의 허위 주장으로 인한 김현중의 명예훼손 및 손해배상 청구 승소)</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>아이돌 그룹 하이라이트 측이 역대급 루머 및 허위사실 유포에 대해 강력한 법적 대응을 예고했습니다. 명예훼손 혐의로 형사 고소 및 경제적 손실에 대한 민사상 손해배상 청구를 포함한 모든 법적 수단을 강구할 방침입니다.</t>
+          <t>가수 김현중이 전 여자친구 A씨와의 10여 년간 이어진 법적 분쟁에 대해 심경을 밝혔다. A씨는 김현중의 폭행으로 유산했다며 16억 원의 손해배상 소송을 제기했으나, 대법원은 A씨의 주장이 허위임을 인정하고 김현중에게 1억 원을 배상하라고 판결하며 사건이 종결되었다. 김현중은 현재 결혼하여 가정을 꾸리고 있다.</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방(허위사실 유포자)의 구체적인 특정 및 자력 확인이 어렵고(적합 조건 1, 2 미충족), 피해 규모 또한 명확히 제시되지 않아(적합 조건 4 미충족) 소송금융 투자 적합도가 낮습니다.</t>
+          <t>부적합 조건: 기사에서 다루는 김현중과 전 여자친구 A씨 간의 법적 분쟁은 이미 2020년 대법원 판결로 주요 민사 소송이 종결되었다. A씨의 주장이 허위로 판명되어 김현중에게 1억 원을 배상하라는 판결까지 확정된 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>김현중 승소로 A씨에게 1억원 배상 판결</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>하이라이트, 역대급 루머에  허위 사실 강력 법적 대응  [전문]</t>
+          <t>“여친 폭행하고 임신시켰다” 김현중, 10년만에 심경…“연예인 무죄는...</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=510911</t>
+          <t>https://biz.heraldcorp.com/article/10684362?ref=naver</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
-          <t>2026-02-21 18:14:25.976551+00:00</t>
+          <t>2026-02-28 00:31:26.226996+00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
-      <c r="A436" s="3" t="inlineStr">
+      <c r="A436" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>수사 불송치 결정 후 피해자 측이 해당 결정에 대해 반발하며 추가 조치를 모색 중</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>유명 예능 PD 관련 사건에서 수사 기관의 불송치 결정이 내려졌으며, 피해자 측 변호인은 해당 결정이 마치 무죄 확정처럼 소비되어 피해자가 상처를 입었다고 주장했습니다. 변호인은 객관적 증거와 법리에 따라 사건을 재검토할 필요가 있음을 시사했습니다.</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 구체적인 정보가 부족하여 소송금융 투자 적합 조건을 파악하기 어렵습니다. 특히, 이미 수사 단계에서 '불송치 결정'이 내려져 형사적 책임 입증에 어려움이 있었던 사건으로 보이며, 민사 소송으로의 전환이나 추가적인 법적 조치에 대한 구체적인 정보가 부족합니다. 상대방의 자력이나 피해 규모도 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>“누구냐”… 유명 예능 PD, 누리꾼 추측 잇따라</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M436" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202602280014</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:25:46.905916+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>광주 서구청장 후보</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>명예훼손 소송 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>광주 서구청장 후보의 명예훼손 소송 1심에서 500만 원의 배상액이 선고되었으며, 주민연대가 판결문과 불기소이유서 공개를 촉구하며 추가 해명을 요구하고 있다. 무혐의 처분이 도덕적 면죄부가 아님을 강조하며 공방이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>명예훼손 소송 1심에서 500만 원의 배상액이 선고된 사건으로, 피해 규모가 소송금융 투자 대상으로 보기에 매우 작습니다. 또한 집단적 피해의 가능성도 낮아 투자 매력이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>500만 원</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>광주 서구청장 후보 검증 공방 확산…주민연대  자료 공개  vs 후보 측  ...</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M437" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=739945</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:54:51.156396+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr"/>
+      <c r="D438" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E436" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A437" s="3" t="inlineStr">
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>양측 법적 공방 예고</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호와 전 아내 A 씨가 이혼 8년 만에 SNS를 통해 외도, 양육비 미지급, 아들 관련 충격적인 발언 등의 폭로전을 벌이고 있다. 동호는 모든 주장이 허위라며 A 씨를 허위사실 유포 및 명예훼손으로 고소하겠다고 밝혔고, A 씨 역시 법적 대응을 예고하며 양측의 진흙탕 싸움이 법적 공방으로 번질 전망이다.</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>양측의 주장이 첨예하게 대립하며 허위 사실 여부가 불분명하여 상대방 책임이 명확하지 않음. 개인 간의 사적인 분쟁으로 집단적 피해가 아니며, 구체적인 금전적 피해 규모를 특정하기 어려움. 또한, 아직 공적 절차가 진행 중이지 않아 소송금융 투자 대상으로 적합성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>내 아들에게 성매매를?  전처의 충격 폭로에 동호  전부 허위, 감옥 보...</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M438" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/496104</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:32:24.523892+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B437" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D437" t="inlineStr">
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>동호</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>양측 고소 예고 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호와 전처 A 씨가 이혼 8년 만에 소셜미디어에서 폭로전을 벌이고 있다. A 씨는 동호의 외도, 양육비 미지급, 아동 학대 의혹을 제기했으며, 동호는 이를 부인하며 허위사실 유포 및 명예훼손으로 형사고소할 예정이라고 밝혔다. A 씨 또한 고소를 진행 중이며, 양측은 서로에게 법적 공방을 예고하고 있다.</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고(적합 조건 1 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어려움(적합 조건 2, 4 미충족). 증거 존재 여부는 불분명하며(적합 조건 5 불확실), 공적 절차 진행 중인 단계도 아님(적합 조건 6 미충족).</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>피해자 코스프레 그만 …유키스 동호, 전처와 폭로전 계속</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M439" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/entertain/2296950.htm</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:31:17.483937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>동호의 전처 A씨</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E437" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A438" s="3" t="inlineStr">
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>상호 폭로 및 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호와 전처 A씨가 SNS를 통해 외도, 양육비 미지급, 허위사실 유포, 정신병원 강제입원 등 사생활 관련 폭로전을 벌이고 있다. 동호는 전처의 주장이 모두 허위사실이라며 명예훼손 및 허위사실 유포로 형사고소를 예고했고, 전처 역시 추가 폭로를 시사하며 양측 모두 강경한 법적 대응 입장을 밝히고 있다.</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>양측이 상호 비방하며 책임 소재가 불분명하고(적합 조건 1 불충족), 개인 간의 분쟁으로 상대방의 자력이 소송금융 투자에 적합한 대기업/기관이 아니며(적합 조건 2 불충족), 집단적 피해가 아니다(적합 조건 3 불충족). 구체적인 피해 금액이 명시되지 않았고 주로 명예훼손 등 비재산적 손해에 대한 다툼으로 대규모 금전적 손해배상 가능성이 낮아 소송금융 투자 대상으로서의 매력이 떨어진다.</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>유키스 동호·전처 폭로전 최고조...  성매매 멤버→정신병원 강제입원...</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/544617</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:31:05.600736+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...210 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
+          <t>양측의 소셜 미디어 폭로전 진행 중, 형사고소 예고</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>그룹 유키스 출신 동호와 전처 A씨가 소셜 미디어를 통해 폭로전을 벌이고 있습니다. A씨는 동호의 외도와 충격적인 발언을 주장하며 다른 멤버들의 성매매 연루 가능성까지 언급했고, 동호는 이를 허위사실 유포 및 명예훼손으로 보고 형사고소를 예고했습니다. 양측의 주장이 첨예하게 대립하며 진실 공방이 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고, 양측의 주장이 첨예하게 대립하며 증거의 신뢰성도 불분명합니다. 소송 상대방의 자력이나 피해 규모를 특정하기 어렵고, 집단적 피해 사례가 아닙니다. 사건의 성격상 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>같이 성매매한 멤버도 풀겠다  유키스 동호·전처, 폭로전 점입가경</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M441" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260227_0003528672</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:30:33.895824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>A씨 (동호의 전처)</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>형사고소 예고</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호가 전처 A씨의 외도, 양육비 미지급, 학대 주장 등이 허위라며 명예훼손으로 형사고소를 예고했다. 동호는 A씨가 SNS를 통해 허위사실을 유포하고 가족사를 공론화했다고 주장하며 강경한 법적 대응 의사를 밝혔다. A씨는 동호가 결혼 중 부적절한 관계를 맺고 이혼 후 양육비 지급에 불성실했다고 주장한 바 있다.</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>개인 간의 명예훼손 분쟁으로, 상대방의 자력이나 피해 규모가 소송금융 투자에 적합하다고 보기 어렵습니다. 또한, 객관적인 증거가 명확히 제시되지 않았으며, 집단적 피해 사례도 아닙니다. 현재 공적 절차가 진행 중인 것도 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>1명 (동호)</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>“외도한 적 없어…끝까지 간다” 유키스 동호, 전처 형사고소 예고</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M442" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11974132</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:27:49.371270+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr"/>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>전 유키스 멤버 동호와 그의 전처가 '폭로전'을 벌이며 사적인 내용이 공개되었습니다. 동호는 전처에게 고소장 접수 및 변호사를 통한 법적 대응을 요구하며 강경한 입장을 보였습니다. 이로 인해 유키스 그룹에도 불똥이 튀고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>해당 사건은 전 배우자 간의 개인적인 폭로전으로, 상대방의 책임이 명확하지 않고 객관적인 증거가 제시되지 않았습니다. 또한, 피해 규모가 특정되지 않았으며, 상대방의 자력 또한 불분명하여 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>동호vs전처 폭로전에  성매매 같이 …애꿎은 유키스 '불똥' [엑's 이슈]</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M443" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2116733</t>
+        </is>
+      </c>
+      <c r="N443" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:27:41.562825+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>동호</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>전처가 동호와의 메신저 대화를 폭로하며 개인적인 분쟁이 심화되고 있습니다. 한쪽에서는 이미 고소가 시작되었음을 언급하며 법적 대응을 예고하고 있습니다. 이는 개인 간의 명예훼손 또는 가족 관련 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>개인적인 분쟁으로 집단적 피해가 아니며, 피해 규모가 명확하지 않습니다. 상대방의 자력이 대기업/공공기관 수준으로 충분하다고 보기 어려우며, 기사 내용만으로는 상대방 책임이 명확하다고 판단하기 어렵습니다. 소송금융 투자 대상으로서의 적합 조건 충족이 미미합니다.</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>콘돔 세 개 쥐어줘야지 … 동호 전처, 메신저 대화 폭로  끝까지 가보자...</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M444" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022706385997383</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:26:32.725808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr"/>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>양측 법적 대응 예고 및 진행 중</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호와 전 아내 A씨가 이혼 8년 만에 외도, 양육비 미지급, 성매매 등 사생활 폭로전을 벌이고 있다. 동호는 A씨의 주장이 허위사실이라며 형사 고소를 예고했고, A씨 또한 고소를 진행 중이라고 밝히며 진흙탕 싸움이 예상된다. 현재 A씨는 관련 글을 모두 삭제한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>적합 조건에 해당하는 사항이 없음. 개인 간의 명예훼손 및 양육 관련 분쟁으로, 상대방 책임이 명확하지 않고, 피해 규모를 특정하기 어려움. 또한 집단적 피해가 아니며, 공적 절차가 진행 중인 것도 아님. 소송금융 투자 대상으로서의 매력이 매우 낮음.</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>같이 성매매한 멤버 풀겠다 …유키스 동호 전처 카톡 공개 '충격'</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M445" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602270643036867</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:26:23.953223+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr"/>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>고소장 접수 언급, 폭로전 진행 중</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>기사는 동호의 전처와 유키스 멤버 간의 '폭로전'을 다루고 있으며, 성매매 관련 의혹이 제기되었다. 한쪽에서는 상대방에게 고소장을 접수하고 변호사와 대응하라고 언급하며 법적 분쟁이 진행 중이거나 임박했음을 시사한다. 이는 개인 간의 명예훼손 및 형사 고소 가능성이 있는 사안으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>이 사건은 동호의 전처와 유키스 멤버 간의 개인적인 '폭로전'으로, 성매매 관련 의혹이 제기된 명예훼손 또는 형사 고소 가능성이 있는 사안이다. 소송금융 적합 조건인 '상대방 책임의 명확성', '상대방의 충분한 자력', '집단적 피해', '큰 피해 규모' 등 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>동호 전처  같이 성매매 한 유키스 멤버도 풀겠다”…핵폭탄 폭로전 '불...</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M446" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026022706255341914</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:24:44.274667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>동호의 전처</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>형사고소 예정</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호가 전처의 외도 주장에 대해 사실이 아니라고 반박하며, 전처를 상대로 형사고소를 진행할 예정이라고 밝혔습니다. 동호는 전처가 시작한 일이며 고소장을 통해 법적으로 대응할 것이라고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>이 사건은 전 배우자 간의 개인적인 분쟁으로, 외도 주장 및 명예훼손에 대한 형사고소 예정 건입니다. 소송 상대방의 자력이 충분하다고 보기 어렵고(적합 조건 2 미충족), 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호  외도한 적 없다 …전처 형사고소 예정</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022784107</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:24:34.292794+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr"/>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>국민적 공분 발생</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>3·1절을 앞두고 유관순 열사를 조롱하는 내용의 AI 영상이 온라인에 유포되어 국민적 공분을 사고 있다. 해당 영상은 역사적 인물에 대한 부적절한 희화화로 논란이 되고 있으며, 이에 대한 법적 조치 가능성이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>유관순 열사를 조롱하는 AI 영상으로 국민적 공분이 일어난 사건으로, 집단적 피해(조건 3)와 영상 자체라는 객관적 증거(조건 5)가 존재합니다. 그러나 영상 제작 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 피해 금액 산정에도 어려움이 있어 Medium으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>'피의자' 김병기, 첫 출석 / 유관순 조롱 AI 영상에 공분 / '금값 봄동' ...</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L448" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M448" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178336</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:31:25.048929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>민희진</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>민사 및 형사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>한 누리꾼이 민희진 대표 관련 게시글에 댓글을 달았다가 민희진 대표로부터 400만원 규모의 민사 소송과 형사 소송을 당했다고 밝혔다. 해당 누리꾼은 원댓글이 삭제된 상태라고 설명했다.</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>이 사건은 개별 악플러에 대한 400만원 규모의 소액 소송으로, 소송금융 투자를 위한 '피해 규모가 큼' 조건에 부합하지 않습니다. 또한 '집단적 피해'가 아닌 개별 분쟁이며, 로앤굿 고객이 원고(피해자)가 아닌 피고(소송당한 자)가 될 가능성이 높아 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>400만원</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr">
+        <is>
+          <t>민희진, 악플러와 전쟁 중?… 400만원 소송당해  누리꾼 글 화제</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L449" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M449" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15985563</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:21:30.153205+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr"/>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>기사는 '尹 존경하고 사랑해' 발언으로 알려진 여성 승무원의 이미지가 정치적 발언과 결합하여 왜곡된 경우, 민사상 손해배상 청구가 가능하다고 언급합니다. 일반인의 경우 100만원에서 700만원까지 정신적 손해에 대한 위자료가 인정된 사례가 있다고 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵습니다. 또한, 언급된 손해배상액(100만원~700만원)이 소송금융 투자 대상으로 보기에 규모가 작으며, 집단적 피해의 가능성도 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>100만원~700만원 (개별 사례)</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>尹 존경하고 사랑해  말하던 '女승무원'…알고보니 [이슈+]</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L450" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M450" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022538987</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:14:06.548390+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>한겨레신문 주식회사</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>서울서부지방법원 1심 기각 판결</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>심재철 전 국회의원이 한겨레신문 주식회사를 상대로 제기한 명예훼손에 따른 손해배상청구 소송에서, 서울서부지방법원은 기사 내용의 허위성을 단정하기 어렵다는 이유로 원고의 청구를 기각했습니다. 이 판결은 2021년 10월 12일에 선고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>원고(심재철 전 국회의원)가 제기한 명예훼손 손해배상 청구가 1심 법원에서 기각되었으며, 법원은 기사 내용의 허위성을 단정하기 어렵다고 판단했습니다. 이는 소송금융 투자 대상으로서 승소 가능성이 낮고, 이미 판결이 선고된 사건으로 신규 투자 기회 발굴에 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J451" t="inlineStr">
+        <is>
+          <t>[서울서부지법 판례]심재철 전 국회의원이 한겨레신문 주식회사 등을 상...</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L451" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M451" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602261725375456b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:13:32.296480+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>동호의 전 부인 A 씨</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>형사고소 예정</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>유키스 출신 동호가 전 부인 A 씨가 허위사실 유포 및 명예훼손을 하고 있다며 형사고소를 예고했다. A 씨는 아들 계정을 통해 폭로를 이어가고 있으며, 동호는 이에 대해 피해자 코스프레를 중단하고 변호사를 통해 대응하라고 경고했다. 이는 개인 간의 사적인 분쟁으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>상대방(전 부인 A 씨)이 일반인으로 자력 충분 조건에 부합하지 않음. 집단적 피해가 아닌 개인 간의 명예훼손 분쟁이며, 피해 규모가 소송금융 투자 대상으로 적합하다고 보기 어려움. 현재 공적 절차가 진행 중인 것도 아님.</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>1명 (동호)</t>
+        </is>
+      </c>
+      <c r="J452" t="inlineStr">
+        <is>
+          <t>유키스 동호  전 부인, '형사고소'  [전문]</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L452" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M452" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/02/26/2026022620125451812</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:44:55.009360+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr"/>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>언론 보도 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>한 단체가 2020년부터 일본군 위안부 피해자들을 부정하는 집회를 열고, 심지어 피해자들의 집 앞까지 찾아가 확성기와 현수막을 들고 시위를 벌이는 등 도를 넘는 행위를 지속하고 있습니다. 이 사건은 '실화탐사대'를 통해 보도되었으며, 피해자들에게 심각한 정신적 고통과 명예훼손을 야기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>위안부 피해자들을 대상으로 한 집회 및 주거지 앞 시위는 상대방의 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당합니다. 또한, 공개적인 집회 활동으로 인해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방 단체의 자력 여부가 불확실하며(적합 조건 2), 정신적 피해에 대한 손해배상액 산정이 복잡할 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>'실화탐사대' 위안부 부정 집회·파주 먹튀남 정도령 정체</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L453" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M453" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515317</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:40:50.941068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>약혼남</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>상간남 위자료 청구 위협, 폭행 및 명예훼손 피해 발생</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>A씨는 약혼이 파기되었다는 회사 동료 누나의 말을 믿고 교제했으나, 사실이 아니었음이 드러나 약혼남으로부터 상간남으로 몰려 위자료 청구 위협을 받음. 약혼남은 A씨를 폭행하고 직장에 불륜 소문을 퍼뜨려 명예를 훼손함. A씨는 억울함을 호소하며 법률 자문을 구하고 있음.</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>피해자 A씨는 약혼 관계가 정리되었다는 거짓말에 속아 교제하다가 약혼남으로부터 폭행 및 명예훼손 피해를 입었으며, 상간남으로 몰려 위자료 청구 위기에 처함. 상대방의 책임이 비교적 명확하고(적합 조건 1), 폭행 및 명예훼손에 대한 증거 확보가 가능함(적합 조건 5). 다만, 상대방의 자력 정보가 불분명하고(적합 조건 2 불충족), 집단적 피해가 아닌 개인적 분쟁임(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>“도박꾼 약혼男과 파혼했다”…거짓말에 속아 졸지에 ‘상간남’된 男...</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L454" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M454" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682360?ref=naver</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:45:40.544502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>신천지예수교 증거장막성전, 이만희</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>대법원 심리불속행 기각으로 원고 일부 승소 판결 확정</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>신천지가 내부 교육 과정에서 고 백동섭 목사를 '멸망자'로 지칭하고 허위 사실을 유포한 행위에 대해 대법원이 사자 명예훼손을 인정, 유족에게 500만 원을 배상하라는 판결을 확정했다. 신천지는 교육 금지 명령 위반 시 1회당 100만 원을 추가 지급해야 한다. 이 사건은 이미 대법원 판결로 종결되었다.</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>대법원 판결로 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없음 (부적합 조건: 이미 종결된 사건 해당). 또한, 확정된 손해배상액이 500만 원으로 소송금융 투자 유인이 낮음.</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>500만 원 (확정)</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>1명 (고 백동섭 목사 유족)</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>법원, 개신교 목사를 '멸망자' 지칭한 신천지 '명예훼손' 인정</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L455" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M455" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6476552?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225082837</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:33:36.099208+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr"/>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>악플러에 대한 벌금형 확정</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>가수 아이유에 대한 허위 사실을 유포한 악플러가 벌금 500만 원을 선고받았다는 내용의 단신입니다. 해당 사건은 이미 형사 절차가 종결되어 벌금형이 확정된 상태이며, 소송금융 투자 대상으로서의 신규성이나 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 여러 개의 독립적인 단신으로 구성되어 있으며, 소송금융 투자 대상으로 분석할 만한 단일하고 구체적인 사건이 없습니다. 유일하게 법적 내용이 포함된 '아이유 간첩설' 악플러 벌금 기사는 이미 형사 절차가 종결되어 벌금형이 확정된 사건으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 또한, 상대방이 특정되지 않은 개인이며 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>256억 포기할 테니, 뉴진스 살려달라  민희진, 승부수 던졌다 … 하이브...</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L456" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M456" t="inlineStr">
+        <is>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/25/2026022500414.html</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:13:20.242785+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr"/>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>피의자 김 모 씨에 대한 형사 수사/재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>약물 음료로 남성 2명을 숨지게 한 혐의를 받는 20대 여성 김 모 씨 사건과 관련해, 온라인에서 김 씨의 외모를 칭찬하며 범행을 미화하는 글들이 다수 올라와 논란이 되고 있다. 이는 피해자와 유족에 대한 2차 가해라는 지적이 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>본 사건은 약물 살인이라는 형사 사건이 주를 이루며, 소송금융은 주로 민사 소송을 대상으로 합니다. 온라인상 2차 가해에 대한 민사 소송 가능성은 있으나, 특정 가능한 자력 있는 피고(온라인 플랫폼 등)가 명확히 제시되지 않아 투자 대상으로서의 적합성이 낮습니다. 또한, 2차 가해로 인한 피해 규모 산정 및 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>2명 사망, 유족 다수</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>예쁘니까 무죄? ‥가해자 미화 논란</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L457" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M457" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803062_37012.html</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:28:15.088268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>위안부피해자법 개정안 국회 통과, 망언자에 대한 경찰의 탄압 언급</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>기사는 홀로코스트와 위안부 문제 등 역사적 기억을 둘러싼 '기억 전쟁'을 다루며, 진실을 부정하고 왜곡하는 시도에 대해 비판합니다. 특히 위안부 피해자를 비방할 목적으로 사실을 왜곡하는 자를 처벌하는 내용의 '위안부피해자법 개정안'이 국회를 통과하여, 망언자들에 대한 법적 대응의 새로운 근거가 마련되었습니다. 이는 역사적 사실 왜곡에 대한 법적 책임을 묻는 중요한 전환점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼 - 집단적 명예훼손 및 정신적 피해), 5(증거 확보 용이), 6(공적 절차 진행 중 - 위안부피해자법 개정안 통과)에 해당하여 소송금융 적합도가 높습니다. 특히 새로운 법률 통과로 망언자들에 대한 법적 대응의 근거가 강화되었으며, 집단적 피해자 보호라는 사회적 의미가 큽니다. 다만, 개별 망언자의 자력 부족 가능성은 투자 회수 측면에서 고려할 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>가스실부터 소녀상까지… 기억의 파편, 예술로 묶다[오경진의 폐허에서...</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L458" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M458" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/plan/ruin-infinite/2026/02/25/20260225018001?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:22:26.722440+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr"/>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>민사 소송 종결 (일부 승소)</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>평창 동계올림픽 은메달리스트 김보름 선수가 은퇴 후 방송에 출연하여 제2의 인생에 대한 고민을 털어놓았습니다. 과거 '왕따 주행' 논란으로 힘든 시간을 보냈으나, 문화체육관광부 감사 결과 무혐의 결론이 났고, 노선영 선수와의 민사 소송에서도 일부 승소하며 사건은 종결되었습니다. 현재는 방송인, 해설위원, 지도자 등 다양한 활동을 모색 중입니다.</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>기사에 언급된 '왕따 주행' 관련 민사 소송은 이미 종결되어 김보름 선수가 일부 승소한 사건입니다. 소송금융 투자 대상으로서 신규 사건 발굴 대상이 아니며, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>은퇴 후 백수다  왕따주행 김보름, 방송인 고민에..서장훈, 현실 조언</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L459" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602241120166129</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:21:41.796481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>월트 디즈니 컴퍼니 (디즈니+), 전현무</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>경찰청 방영분 삭제 및 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>디즈니+ 예능 프로그램 '운명전쟁49'에서 순직 소방관과 경찰관의 죽음을 '고인모독', '칼빵' 등 부적절한 표현으로 다뤄 논란이 되고 있습니다. 경찰청은 방영분 삭제 및 심의 요청을 검토 중이며, 소방노조는 법률 자문을 거쳐 사자 명예훼손 등을 근거로 한 법적 소송을 검토 중입니다. MC 전현무는 사과문을 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>디즈니+라는 대기업과 유명 방송인 전현무가 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 순직 공무원 유족 및 전국 소방·경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 방송 내용 자체가 명확한 증거이며(적합 조건 5), 경찰청의 심의 요청 및 소방노조의 법적 소송 검토 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>순직 소방관 및 경찰관 유족, 전국 소방공무원 및 경찰공무원 다수</t>
+        </is>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>전현무 '칼빵' 발언, 후폭풍 어디까지…경찰청, 방영분 삭제·심의요청...</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L460" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M460" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1942342</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:15:29.031879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>서해 공무원 피살 사건 관련 명예훼손 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>서해 해양수산부 공무원 피살 사건 1심 재판부에서 피고인 전원 무죄가 선고되었으나, 검찰은 고 이대준씨의 '자진 월북' 발표로 인한 망인과 유족의 명예훼손 부분에 대해서만 항소를 제기했습니다. 유족 측은 정부 발표로 인해 아들이 육사 진학을 포기하는 등 심각한 피해를 입었다고 주장하며, 항소심에서 명예훼손 성립 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 정부의 '월북' 발표로 인한 고인의 명예훼손 주장이 핵심 쟁점이며, 검찰이 이 부분에 대해 항소하여 법적 다툼이 진행 중입니다. 적합 조건 2(상대방 자력 충분): 피고는 대한민국 정부 및 전직 고위 공직자로, 배상 능력이 충분합니다. 적합 조건 5(증거 확보 가능): 정부의 공식 발표, 여론조사 결과, 관련 정치인들의 발언 등 명예훼손 주장을 뒷받침할 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 금액이 구체적으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>1명 (고 이대준씨 유족)</t>
+        </is>
+      </c>
+      <c r="J461" t="inlineStr">
+        <is>
+          <t>죽은 서해 공무원의 명예훼손은 인정될까 | “정부의 ‘월북’ 발표, 의...</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>monthly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M461" t="inlineStr">
+        <is>
+          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=C&amp;nNewsNumb=202603100034</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:49:40.752056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>전현무, 채널A</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>경찰청, 방송통신심의위원회 심의 요청 검토 및 방송분 삭제 요구</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>방송인 전현무가 무속 예능 프로그램에서 순직 경찰관의 사망 원인을 비속어에 빗대 표현하여 논란이 일었습니다. 경찰청은 해당 방송분 삭제와 공식 사과를 요구했으며, 방송통신심의위원회 심의를 요청하는 방안을 검토 중입니다. 전현무 측과 제작진은 사과했지만, 방송분 삭제에 대해서는 명확한 입장을 밝히지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>방송인 전현무와 방송사의 책임이 명확하며(적합 조건 1), 대형 방송사와 유명 방송인으로 자력이 충분합니다(적합 조건 2). 경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 있으며(적합 조건 3), 방송 내용 자체가 명확한 증거입니다(적합 조건 5). 또한, 경찰청이 방송통신심의위원회 심의를 요청하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>경찰 공무원 다수</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>전현무, ‘순직 경찰관 발언’ 사과…경찰, 방송 삭제 요구</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516025</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:34:07.442963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>전한길, 김현태</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>영등포경찰서에 고발장 제출, 경찰 수사 진행 중. 안 부대변인 측은 무고, 명예훼손 등 법적 조치 검토 중.</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>유튜버 전한길 등이 12.3 비상계엄 사태 당시 계엄군 총구를 잡았던 안귀령 청와대 부대변인을 군용물강도미수 등 5가지 혐의로 고발했다. 안 부대변인 측은 해당 고발이 법원에 의해 내란으로 규정된 행위를 정당화하려는 허위사실 유포이자 정치적 선동이라며, 무고 및 명예훼손 등 법적 조치를 검토하겠다고 밝혔다. 현재 영등포경찰서에 고발장이 제출되어 수사가 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>안귀령 부대변인에 대한 고발은 12.3 비상계엄 사태가 법원에 의해 '내란'으로 규정된 행위라는 점에서 법리적으로 취약하며, 안 부대변인 측은 무고 및 명예훼손 등 법적 조치를 검토 중이다. 고발인(상대방)의 책임이 명확해질 가능성이 높고(적합 조건 1), 고발인 중 전한길은 자력이 충분할 것으로 예상되며(적합 조건 2), 12.3 사태에 대한 법원 판결 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중이므로 공적 절차가 시작되었다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>전한길·김현태, '계엄군 총구' 안귀령 고발…安  근거 없는 고발</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M463" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05592406645353800</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:32:05.792935+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>전한길, 김현태</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>안귀령 전 청와대 부대변인이 '12·3 비상계엄' 당시 군인의 총기를 탈취하려 했다는 전한길 씨와 김현태 전 단장의 주장에 대해 허위사실이라며 법적 대응을 예고했습니다. 안 부대변인 측은 계엄군의 물리적 위협에 대한 본능적 저항이었을 뿐 총기 탈취 시도는 없었다고 반박하며, 무고와 명예훼손 등으로 법적 조치를 검토하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>상대방 책임이 기사 내용만으로는 명확하지 않고, 상대방이 개인으로 자력 충분 여부가 불확실합니다. 집단적 피해가 아니며, 피해 규모(명예훼손) 추정 및 입증이 어려워 소송금융 투자 대상으로 적합성이 낮습니다. 현재 공적 절차가 진행 중이지 않고 법적 대응을 예고한 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>1명 (안귀령)</t>
+        </is>
+      </c>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>안귀령측 '총기 탈취 시도' 고발에  허위사실 …법적대응 예고</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L464" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M464" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260224185011GbV</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:29:29.528825+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>경찰 고발장 제출, 수사 진행 예정</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>한국사 강사 전한길이 안귀령 청와대 부대변인을 '12·3 불법계엄' 당시 계엄군 총기 탈취 시도 혐의로 경찰에 고발했다. 안 부대변인 측은 사실관계가 틀리며, 군인이 먼저 위협했고 방어한 것에 불과하다고 반박하며 허위사실 유포에 대한 법적 조치를 검토하겠다고 밝혔다. 현재 경찰 수사가 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>이 사건은 전한길이 안귀령을 고발한 형사 사건으로, 소송금융의 주된 투자 대상인 손해배상 청구 사건이 아니다. 고발 내용의 사실관계가 첨예하게 대립하고 있어 상대방 책임이 명확하지 않으며, 오히려 고발인이 무고나 명예훼손으로 역고발당할 위험이 있다. 또한, 금전적 피해 규모나 피해자 수가 특정되지 않아 소송금융 투자 매력이 낮다.</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J465" t="inlineStr">
+        <is>
+          <t>전한길, 계엄군 총기 뺏으려 한 안귀령 '뜬금 고발'</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L465" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M465" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58180?feed=na</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:23:40.838538+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>노선영</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>민사 소송 종결 (일부 승소)</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>전 스피드스케이팅 국가대표 김보름 선수가 2018년 평창 동계올림픽 '왕따 주행' 논란 이후 겪은 심리적 고통과 은퇴 후 진로 고민을 털어놓았다. 당시 문화체육관광부 감사 결과 '왕따 주행'은 없었으나, 김보름은 노선영을 상대로 제기한 민사 소송에서 일부 승소하며 힘든 시간을 보냈다.</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>해당 사건과 관련된 민사 소송은 이미 종결되어(일부 승소) 소송금융 투자 대상으로서의 신규성이 없음. 또한, 상대방이 개인이며 집단적 피해가 아닌 단일 피해자의 사건으로, 소송금융의 주요 적합 조건(상대방 자력, 집단적 피해)에 부합하지 않음.</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>‘왕따 주행’ 김보름 “은퇴 후 백수”…서장훈의 뼈 있는 현실 조언</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M466" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11969874</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:58:35.530377+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>노선영</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>민사 소송 일부 승소로 종결</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>전 국가대표 스피드스케이팅 선수 김보름이 방송에 출연해 은퇴 후 진로 고민을 털어놓았다. 그녀는 평창 동계올림픽 당시 불거진 '왕따 논란'으로 어려움을 겪었으며, 이후 전 동료 노선영을 상대로 제기한 민사 소송에서 일부 승소한 바 있다. 기사는 김보름 선수의 현재 상황과 과거의 어려움을 언급하며, 주로 그녀의 진로 상담에 초점을 맞추고 있다.</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>김보름 선수가 노선영 선수를 상대로 제기한 민사 소송은 이미 '일부 승소'로 종결된 사건으로, 소송금융의 '이미 종결된 사건' 부적합 조건에 해당합니다. 또한, 상대방이 개인이므로 자력 충분 조건에 부합하기 어렵고, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>‘스포테이너’ 서장훈 “방송은 친절하지 않다”…김보름에 냉정한 조...</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L467" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M467" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1588017?ref=naver</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:51:08.417168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>전한길 (본명 전유관)</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>형사고소 진행 중, 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>이준석 개혁신당 대표가 한국사 강사 전한길 씨를 상대로 허위사실 유포(하버드 입학 관련, 성상납 모함) 혐의로 형사고소를 진행했습니다. 이 대표는 형사고소 결과에 따라 전 씨의 부당 수익에 대한 민사소송도 제기할 계획이며, 토론 무산 후 허위사실 유포에 대한 선처는 없다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>이준석 대표가 전한길 씨의 허위사실 유포에 대해 구체적인 반박과 함께 형사고소를 진행하여 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사고소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인적 명예훼손 사건이며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>1명 (이준석)</t>
+        </is>
+      </c>
+      <c r="J468" t="inlineStr">
+        <is>
+          <t>전한길과 토론 앞둔 이준석  토론하고, 쪽팔리고, 감옥 가시라</t>
+        </is>
+      </c>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L468" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M468" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406841</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:44:10.207033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>김 대표 (보수단체 대표)</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>보수단체 대표가 '평화의 소녀상' 철거를 요구하며 위안부 피해자들을 '매춘부'라고 지칭하며 모욕한 혐의로 경찰 수사를 받고 있습니다. 경찰은 김 대표의 발언에 대한 반박 근거를 확보하기 위해 전문가를 불러 조사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)가 발생했습니다. 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>위안부는 매춘부  망언 끝낸다…경찰, 전문가 불러 '반박 근거' 확보</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L469" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M469" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286721?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:19.878326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (명예훼손, 아동복지법 위반 혐의)</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>경찰이 '위안부는 매춘'이라고 주장하며 위안부 피해자를 모욕한 보수단체 대표 김병헌을 명예훼손 및 아동복지법 위반 혐의로 수사 중이다. 위안부 문제 전문가 호사카 유지 교수를 참고인으로 불러 김 대표 주장의 허위성을 구체적으로 반박하는 의견서를 제출받았으며, 김 대표는 현재 소녀상 철거 집회를 중단한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (경찰 수사 및 전문가 반박), 집단적 피해 (위안부 피해자), 증거 확보 가능 (경찰 수사, 전문가 의견서), 공적 절차 진행 중 (경찰 수사) 등 적합 조건 4가지 이상 충족. 다만 상대방의 자력은 불분명함.</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J470" t="inlineStr">
+        <is>
+          <t>[단독]경찰, '위안부 모욕'에 참교육 준비…'빨간펜 교수' 소환</t>
+        </is>
+      </c>
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L470" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M470" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475213?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060622</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:18:44.217892+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>경찰 고소 진행 중, 당내 후보 자격 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>유행열 청주시장 예비후보가 과거 무혐의 처분받은 '미투' 의혹을 이유로 민주당 충북도당의 정밀 심사 대상 분류에 반발하며 단식 투쟁에 돌입했습니다. 유 예비후보는 해당 의혹 관련 현수막을 게시한 인물을 경찰에 고소하는 등 강력 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>과거 '미투' 의혹은 이미 무혐의 처분을 받아 법적 책임이 종결된 상태입니다. 현재 진행 중인 사안은 당내 후보 자격 심사 반발 및 현수막 게시자에 대한 경찰 고소로, 소송금융 투자 대상이 되는 대규모 민사 손해배상 청구 사건으로 발전할 가능성이 낮습니다. 상대방의 책임이 명확하지 않고, 피해 규모가 특정되지 않으며, 집단적 피해가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J471" t="inlineStr">
+        <is>
+          <t>유행열 청주시장 예비후보, 민주 충북도당 자격 심사 반발 단식 투쟁</t>
+        </is>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>cctimes.kr</t>
+        </is>
+      </c>
+      <c r="L471" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M471" t="inlineStr">
+        <is>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=892906</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:39:43.216377+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>노선영</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>1심 및 항소심 판결 선고 및 확정</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>스피드스케이팅 국가대표 출신 김보름이 '왕따 주행' 논란과 관련하여 노선영을 상대로 제기한 손해배상 소송에서 승소했다. 1심과 항소심 모두 노선영의 허위 사실 유포 및 명예훼손을 인정하여 김보름에게 300만원의 위자료를 지급하라고 판결하며 사건이 종결되었다. 김보름은 이 경험을 통해 더 단단해졌다고 언급했다.</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>부적합 조건인 '이미 종결된 사건'에 해당합니다. 1심과 항소심 판결이 모두 선고되어 사건이 마무리되었으며, 최종 판결된 위자료 금액이 300만원으로 소송금융 투자를 고려하기에는 피해 규모가 작습니다.</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>300만원 (판결액)</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>1명 (김보름)</t>
+        </is>
+      </c>
+      <c r="J472" t="inlineStr">
+        <is>
+          <t>김보름, '왕따 주행 사건' 언급… 상처받았지만 더 단단해져</t>
+        </is>
+      </c>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L472" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M472" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260223_0003521843</t>
+        </is>
+      </c>
+      <c r="N472" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:53:53.029644+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>태영호</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>항소심 첫 변론 예정</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>태영호 전 의원의 '4·3 김일성 지시' 발언에 대한 명예훼손 소송 항소심이 4월 6일 첫 변론을 앞두고 있다. 1심에서는 제주4·3희생자유족회에 1천만원 배상 판결이 내려졌으나, 개인 청구는 기각되었다. 유족회 측은 개인 명예훼손 인정을, 태 전 의원 측은 허위사실이 아니라고 주장하며 법정 공방을 재개한다.</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>1심에서 상대방(태영호)의 책임이 일부 인정(협회에 대한 명예훼손)되어 책임 명확성(적합 조건 1)이 있습니다. 또한, 제주4·3희생자유족회 등 다수의 피해자를 대변하는 단체가 원고로 참여하여 집단적 피해(적합 조건 3)에 해당하며, 발언 내용이 명확한 증거(적합 조건 5)로 존재합니다. 그러나 1심에서 개인 청구는 기각되었고, 협회에 대한 배상액도 1천만원으로 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기에는 작습니다.</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>1천만원 (1심 협회 배상액)</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>제주4·3희생자유족회 및 4·3관련단체 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr">
+        <is>
+          <t>4·3 김일성 지시  항소심 4월6일 첫 변론…태영호·유족 법정공방 재개</t>
+        </is>
+      </c>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L473" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M473" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/jeju/6078839</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:36:14.843357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>1심 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>부산지법은 카카오톡 단체방에서 허위 사실을 유포하여 피해자 정근 회장의 명예를 훼손하고 모욕한 60대 여성 피고인에게 벌금 200만 원을 선고했다. 피고인은 교육감 재선거를 앞두고 피해자가 특정 후보를 금전적으로 지원했다는 허위 메시지를 100여 명이 있는 단체방에 전송한 혐의로 기소되었다. 재판부는 피고인의 행위가 사회상규에 위배되지 않는다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>피고인의 명예훼손 및 모욕 혐의에 대한 형사 재판이 이미 벌금형으로 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 피해 규모가 크지 않고 단일 피해자에 대한 사건이며, 상대방의 자력 정보가 불분명하여 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J474" t="inlineStr">
+        <is>
+          <t>부산지법, 카카오톡 단체방서 정보통신망법(명예훼손), 모욕 벌금 200만...</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L474" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M474" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026022307474482469a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:27:51.526578+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>방송인 박나래 씨가 경찰 조사를 받았으며, 이로 인한 스트레스로 탈모 증상을 겪고 있다는 내용입니다. '막걸리 제조' 등 사업 관련 이슈가 언급되었으나, 구체적인 사건 경위나 상대방, 피해 내용은 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>기사 본문이 손상되어 정확한 분석이 어려우나, 제목만으로는 상대방 책임의 명확성, 자력, 집단적 피해 여부, 피해 규모 등이 불분명합니다. 경찰 조사가 진행 중인 점(공적 절차 진행)은 적합 조건에 해당하나, 소송금융 투자 대상으로서의 명확한 이점이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>1명 (박나래)</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr">
+        <is>
+          <t>경찰 출석한 박나래, 머리카락 한 움큼 이상 빠졌다…“막걸리 제조 등...</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L475" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M475" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602221330012310</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:42:44.131578+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>형사 고소 진행 중, 민사 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 측이 멤버 관련 허위 사실 유포자들에 대해 법적 대응을 예고했습니다. 소속사는 허위 사실 유포자들을 형사 고소하고, 경제적 피해에 대한 민사상 손해배상 청구도 검토 중입니다. 확인되지 않은 주장이나 악성 게시물, 댓글에 대해 강경 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 고소 등 공적 절차가 진행 중(적합 조건 6)이므로 소송 가능성은 높습니다. 그러나 상대방이 특정되지 않은 다수의 개인이며 자력 부족으로 실질적인 손해배상액 회수 가능성이 낮아 소송금융 투자 매력도가 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr">
+        <is>
+          <t>하이라이트 측 “멤버 관련 루머 사실 아냐”…법적 대응</t>
+        </is>
+      </c>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L476" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M476" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612721/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:42:14.595334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>소속사 법적 조치 예고 및 준비 중</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사가 멤버들에 대한 근거 없는 허위 사실 유포로 명예훼손 및 경제적 손실이 발생하고 있음을 확인하고 강력한 법적 조치를 예고했다. 허위사실 유포자에 대해 형사 고소 및 민사상 손해배상 청구를 진행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함(허위사실 유포 및 명예훼손)과 증거 확보 가능함(SNS 및 커뮤니티 게시물) 조건은 충족하나, 상대방(개인 악플러)의 자력이 충분하지 않아 실질적인 손해배상금 회수 가능성이 낮음. 이는 소송금융 투자에 있어 중요한 부적합 요인으로 작용함.</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버들</t>
+        </is>
+      </c>
+      <c r="J477" t="inlineStr">
+        <is>
+          <t>하이라이트, 허위사실 유포에 칼 빼들었다  멤버들 피해, 강력한 법적 조...</t>
+        </is>
+      </c>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L477" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M477" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/breaking/article/1003225/</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:41:01.117946+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>A 님 (주사 이모)</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>유명 연예인 박나래, 전현무 등이 '주사 이모' A씨의 SNS 게시물로 인해 명예훼손 피해를 입은 사건입니다. A씨는 경찰 조사를 받았으며, 연예인 측은 법적 대응을 검토 중인 것으로 추정됩니다. 현재 공적 절차가 진행 중인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(SNS 게시물), 증거 확보가 용이하며, 이미 공적 절차(경찰 조사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하고, 피해자가 소수에 불과하여 집단적 피해로 보기 어려워 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>소수</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>박나래와 같은 날 조사 받은 주사 이모, 전현무도 저격하더니…SNS에 남...</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L478" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M478" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602221046162310</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:40:30.879400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>온라인 커뮤니티 및 SNS 사용자</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>민·형사상 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>온라인 커뮤니티 및 소셜미디어를 통해 그룹 하이라이트 멤버들에 대한 근거 없는 허위사실이 유포되어 심각한 피해가 발생하고 있습니다. 소속사 어라운드어스 엔터테인먼트는 해당 루머가 사실이 아님을 밝히며, 허위사실 유포자에 대해 정보통신망법 및 형법상 명예훼손으로 형사고소하고 민사상 손해배상 청구를 포함한 모든 법적 대응을 강구하겠다고 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 온라인 게시물 등 증거 확보가 용이하며(적합 조건 5), 인기 아이돌 그룹의 명예 및 경제적 손실은 막대할 수 있으나(적합 조건 4), 소송금융의 주요 투자 대상인 '자금력이 부족한 피해자'가 아닌 '자금력이 충분한 소속사'가 원고입니다. 또한, 피고는 다수의 개인으로 특정되어 자력 확보가 어려울 수 있어 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 다수</t>
+        </is>
+      </c>
+      <c r="J479" t="inlineStr">
+        <is>
+          <t>또 불거진 '커뮤니티발 루머'…하이라이트  민·형사상 모든 법적 대응...</t>
+        </is>
+      </c>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L479" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M479" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508597</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:39:26.500445+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구를 포함한 법적 대응 검토 중</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>하이라이트 소속사가 아티스트에 대한 '혼외자' 루머 등 허위 사실 유포 및 악성 게시물, 댓글에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구하겠다고 밝혔습니다. 소속 아티스트의 명예를 실추하고 피해를 주는 어떠한 행위에 대해서도 강경하게 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거 확보 가능성이 있으나, 피고가 불특정 다수의 개인일 가능성이 높아 자력 확보가 어렵습니다. 또한 집단적 피해로 보기 어려우며, 피해 규모가 소송금융이 기대하는 수준에 미치지 못할 가능성이 있어 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>1명 (하이라이트 아티스트)</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>'혼외자' 루머에 발칵…하이라이트  허위 사실, 법적 대응</t>
+        </is>
+      </c>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L480" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022260037</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:38:07.849604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>허위 사실 유포자 및 관련 언론사</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>소속사 법적 대응 예고, 형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 온라인에 유포된 '남자 가수 혼외자' 관련 허위 사실에 대해 강력한 법적 대응을 예고했다. 소속사는 해당 정보가 사실이 아니며, 멤버들에게 심각한 정신적, 경제적 피해를 주고 있다고 밝혔다. 형사 고소 및 민사상 손해배상 청구를 포함한 모든 법적 조치를 취할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (소속사가 허위 사실임을 명확히 밝힘), 피해 규모가 큼 (아이돌 그룹의 명예 실추로 인한 막대한 경제적 손실 가능성), 증거 확보 가능함 (온라인 유포 게시물). 원고(어라운드어스 엔터테인먼트)가 법적 대응 의지가 매우 강하며, 고액의 손해배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 다수 및 소속사</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>'男 가수 혼외자' 불똥 튄 하이라이트, 법적 대응 예고...  허위 사실로...</t>
+        </is>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L481" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M481" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/543854</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:37:50.144910+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>온라인 감정싸움 확산 및 불매운동 조짐</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>말레이시아 K팝 공연에서 시작된 한국 팬과 현지 팬 간의 관람 매너 논쟁이 외모 비하, 인종차별, 역사 문제로 확산되며 '한국 vs 동남아' 온라인 감정싸움으로 번졌다. 동남아시아에서는 'SEAbling' 해시태그와 함께 한국 제품 불매운동 조짐이 나타나고 있으며, 해외 언론도 이를 주목하고 있다. 국내에서는 혐한 분위기 확산에 대한 우려가 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>소송 상대방이 특정되지 않고, 온라인상의 집단 감정싸움으로 인한 피해 규모를 특정하기 어려움. 명확한 법적 책임 주체와 손해배상 청구의 인과관계 입증이 매우 어려워 소송금융 투자 대상으로 부적합함.</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J482" t="inlineStr">
+        <is>
+          <t>“한국 너무 싫어, 삼성·올리브영 사지 말자”…동남아 형제들 ‘연대...</t>
+        </is>
+      </c>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L482" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M482" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20011045?ref=naver</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:21:03.687064+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>허위 사실 유포자에 대한 형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스엔터테인먼트가 멤버 관련 허위 사실 유포 및 악성 게시물에 대해 강경 대응을 예고했습니다. 소속사는 허위 사실 유포가 멤버들에게 심각한 정신적·경제적 손실을 초래하고 있다며, 형사 고소와 민사상 손해배상 청구를 함께 진행할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>상대방(허위 사실 유포자)의 자력이 불분명하고, 다수의 불특정 개인을 상대로 한 소송은 손해배상액 회수 가능성이 낮아 소송금융 투자에 부적합합니다. 피해 규모(경제적 손실) 또한 특정하기 어렵고, 주요 목적이 명예 회복 및 재발 방지인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버들</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>하이라이트, 멤버 루머 선긋기…“허위 사실, 형사 고소 진행”[공식]</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L483" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M483" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260222/133394368/1</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:41:31.473911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>방송사 (운명전쟁49 제작 및 방영 주체)</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>방송통신심의위원회 심의 예정, 공무원 단체 반발 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>방송 프로그램 '운명전쟁49'가 순직 소방관과 경찰관을 모독하는 내용을 방영하여 논란이 되고 있습니다. 전국공무원노동조합 소방본부와 전국경찰직장협의회 등 공무원 단체들이 강력히 반발하며 사과와 재발 방지 대책을 요구하고 있으며, 방송통신심의위원회 심의가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>방송 프로그램이 순직 공무원을 모독하여 상대방 책임이 명확하며, 방송사라는 자력 있는 상대방이 특정됩니다. 전국 단위의 공무원 단체가 반발하고 있어 집단적 피해가 발생했으며, 방송통신심의위원회 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 4개 이상에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>순직 소방관 및 경찰관 유족, 동료 다수</t>
+        </is>
+      </c>
+      <c r="J484" t="inlineStr">
+        <is>
+          <t>순직 소방관 모독 ‘운명전쟁49’‥전현무마저 순직 경찰관에 “칼빵”...</t>
+        </is>
+      </c>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L484" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M484" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602211400402510</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:20:13.924347+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>소속사 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사가 멤버에 대한 혼외자 루머가 확산되자 '절대 사실이 아니다'라며 강력한 법적 대응을 예고했습니다. 소속사는 루머 유포 행위가 명예훼손 및 업무방해에 해당하며, 증거를 수집하여 형사 고소 및 민사상 손해배상 청구를 진행할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거 확보도 가능하나(적합 조건 1, 5), 소송 상대방이 불특정 다수의 개인 루머 유포자들로 자력이 충분하지 않아 손해배상금 회수가 어려울 것으로 예상됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다.</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>하이라이트, 혼외자 스캔들 루머에 심각 피해 “절대로 사실 아냐, 강력...</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L485" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M485" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602211932122510</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:16:08.734008+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>허위 사실 유포에 대한 형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>아이돌 그룹 하이라이트 소속사가 멤버들에 대한 근거 없는 혼외자 루머 유포에 대해 강경 대응 방침을 밝혔다. 소속사는 허위 사실 유포자들을 명예훼손 혐의로 형사 고소하고, 경제적 손실에 대한 민사상 손해배상 청구를 포함한 법적 대응을 예고했다. 팬들이 관련 게시물 캡처 및 URL을 제보하며 증거 수집에 협조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>상대방 책임(허위 사실 유포)은 명확하고 증거 확보가 가능하나(적합 조건 1, 5), 상대방이 불특정 다수의 개인 유포자들이므로 자력이 충분하지 않아 손해배상금 회수 가능성이 낮습니다(적합 조건 2 미충족). 또한, 소송금융의 일반적인 투자 대상인 다수 원고의 집단소송 형태가 아닙니다(적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J486" t="inlineStr">
+        <is>
+          <t>하이라이트, '男가수 혼외자' 스캔들 불똥... 허위 사실  법적 대응</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L486" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M486" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/entertainment/2026/02/21/2026022119063031782</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:15:50.580317+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 예고</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>하이라이트 소속사 어라운드어스가 멤버들에 대한 허위 사실 유포 및 악성 게시물·댓글에 대해 법적 대응을 예고했습니다. 이로 인한 경제적 손실에 대해 민사상 손해배상 청구도 병행할 방침이며, 지속적인 모니터링을 통해 아티스트 보호에 나설 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 개인으로 자력이 충분하다고 보기 어려우며(적합 조건 2 미충족), 피해 규모가 수억 원 이상으로 크다고 단정하기 어렵습니다(적합 조건 4 미충족). 또한, 집단적 피해(다수 원고)가 아닌 특정 인물(하이라이트 멤버들)의 피해로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr">
+        <is>
+          <t>하이라이트 측  멤버들 심각한 피해, 허위사실 유포에 법적 대응 [공식...</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L487" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M487" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1771670082515455007</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:15:37.441514+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>불특정 다수 개인</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트가 황당한 사생활 루머 유포로 명예훼손 피해를 입었습니다. 소속사는 확인되지 않은 허위사실 유포자들을 상대로 형사 고소 및 민사상 손해배상 청구를 포함한 모든 법적 조치를 취할 예정임을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거 확보가 용이하나 (적합 조건 1, 5), 상대방이 불특정 다수의 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮습니다. 소송금융은 회수 가능성이 높은 사건에 투자하는 것이 일반적이므로 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>1명 (하이라이트 그룹)</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr">
+        <is>
+          <t>황당 사생활 루머에 멍든 하이라이트…결국 “형사 고소·민사 청구” ...</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11968025</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:15:25.596272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 예고</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>하이라이트 소속사가 악성 루머 유포 및 악성 게시물, 댓글 등으로 아티스트의 명예가 실추되고 막대한 손실을 입었다고 밝히며 민사상 손해배상 청구 등 법적 조치를 예고했습니다. 소속사는 확인되지 않은 허위사실 유포 행위에 대해 결코 좌시하지 않을 것이라고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 개인으로 자력 확보가 어렵고(적합 조건 2 미충족), 피해자가 하이라이트 그룹 단일 주체이므로 다수의 피해자가 발생한 집단적 피해 사례가 아닙니다(적합 조건 3 미충족). '막대한 손실'이 언급되었으나, 불특정 다수 개인으로부터의 손해배상액 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>1명 (하이라이트 그룹)</t>
+        </is>
+      </c>
+      <c r="J489" t="inlineStr">
+        <is>
+          <t>[공식] 하이라이트, 악성 루머로 피해  절대 사실 아냐 …막대한 손실에...</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L489" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M489" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2114581</t>
+        </is>
+      </c>
+      <c r="N489" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:15:15.512571+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>소속사 법적 대응 예고 및 증거 수집 중</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스엔터테인먼트가 멤버 관련 허위 사실 유포에 대해 법적 대응을 예고했습니다. 소속사는 허위 사실이 아님을 강조하며, 명예훼손 혐의로 형사 고소 및 민사상 손해배상 청구를 진행할 것이라고 밝혔습니다. 팬들이 제보한 증거를 바탕으로 법적 조치를 강구할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 개인으로, 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 피해 규모는 클 수 있으나, 다수의 개인을 상대로 한 소송은 비용 대비 효율성이 떨어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버들</t>
+        </is>
+      </c>
+      <c r="J490" t="inlineStr">
+        <is>
+          <t>하이라이트, 허위 사실 유포에 법적 대응… 사실 아냐</t>
+        </is>
+      </c>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L490" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M490" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521149</t>
+        </is>
+      </c>
+      <c r="N490" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:15:06.807687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구를 포함한 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>하이라이트 소속사 어라운드어스가 멤버 관련 허위사실 유포 및 악성 게시물, 댓글 작성자에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구하겠다고 밝혔다. 소속 아티스트의 명예를 실추하고 피해를 주는 어떠한 행위에도 강력히 대응할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>상대방의 허위사실 유포 및 악성 게시물 작성 책임이 명확하며, 온라인 게시물 및 댓글 형태로 증거 확보가 용이합니다. 다만, 상대방이 개인일 가능성이 높아 자력 불확실성으로 인해 손해배상금 회수 가능성이 낮을 수 있으며, 피해 규모 추정이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J491" t="inlineStr">
+        <is>
+          <t>“절대 사실 아냐”…하이라이트, 멤버 관련 루머 유포에 법적 대응 [공...</t>
+        </is>
+      </c>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L491" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M491" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11968011</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:46.813545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>아이돌 그룹 하이라이트 측이 혼외자 루머 등 허위사실 유포에 대해 민형사상 법적 대응을 예고했습니다. 허위사실 유포로 인한 멤버들 및 소속사의 경제적 손실에 대해 손해배상 청구를 포함한 강력한 조치를 취할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>적합 조건 5(증거 확보 가능)에 해당하지만, 상대방(허위사실 유포자)의 자력 불확실성, 피해 규모의 상대적 작음, 그리고 집단적 피해가 아닌 점 등으로 인해 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>하이라이트가 혼외자 루머 당사자?  허위사실 유포로 피해 심각..강력한...</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L492" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M492" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=799731</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:33.535005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>아이돌 그룹 하이라이트 측이 역대급 루머 및 허위사실 유포에 대해 강력한 법적 대응을 예고했습니다. 명예훼손 혐의로 형사 고소 및 경제적 손실에 대한 민사상 손해배상 청구를 포함한 모든 법적 수단을 강구할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송 상대방(허위사실 유포자)의 구체적인 특정 및 자력 확인이 어렵고(적합 조건 1, 2 미충족), 피해 규모 또한 명확히 제시되지 않아(적합 조건 4 미충족) 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>하이라이트, 역대급 루머에  허위 사실 강력 법적 대응  [전문]</t>
+        </is>
+      </c>
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L493" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M493" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=510911</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:25.976551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 계획</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 측이 인터넷에 유포되는 허위사실 및 악성 게시물, 댓글에 대해 법적 대응을 예고했습니다. 소속사는 해당 루머가 사실이 아니며 아티스트의 명예를 훼손하고 있다고 밝혔습니다. 민사상 손해배상 청구를 포함한 법적 조치를 강구할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>상대방이 불특정 다수의 개인으로 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방에게 자력이 충분함), 집단적 피해가 아닌 아티스트 개인 또는 그룹의 명예훼손 사건으로 피해 규모가 크다고 보기 어렵습니다(부적합 조건: 집단적 피해, 피해 규모가 큼). 온라인 게시물 등 증거 확보는 가능하나, 개별 유포자를 특정하고 실질적인 손해배상을 받기 어려울 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr">
+        <is>
+          <t>하이라이트, 인터넷 발 루머에 뿔났다 “절대로 사실 아냐”</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L494" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M494" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286399?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:11.789060+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스는 일부 SNS 및 인터넷 커뮤니티에서 유포된 허위 사실로 인해 멤버들이 심각한 피해를 입고 있음을 확인했습니다. 소속사는 허위 사실 유포가 명예훼손에 해당하며, 형사 고소 및 민사상 손해배상 청구를 포함한 강력한 법적 조치를 취할 예정임을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 팬들의 제보로 증거 확보가 용이하나(적합 조건 5), 소송 상대방이 불특정 다수의 개인으로 자력 입증 및 실제 손해배상금 회수가 어려울 가능성이 높습니다. 소송금융 투자 대상으로서의 경제적 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버들</t>
+        </is>
+      </c>
+      <c r="J495" t="inlineStr">
+        <is>
+          <t>하이라이트, 허위 사실 유포에 칼 빼들었다…“강력한 법적 조치” [전...</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L495" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M495" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202602210070</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:02.972510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>루머 유포자</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>루머 유포자에 대한 법적 조치 착수</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>아이돌 그룹 하이라이트가 자신들에 대한 루머 유포자들에게 강경한 법적 조치를 예고했다. 소속사는 루머 유포 행위에 대해 강력히 대응할 방침을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>루머 유포자가 개인일 가능성이 높아 상대방의 자력(조건 2)이 불확실하며, 집단적 피해(조건 3)가 아닌 단일 피해자(하이라이트 그룹)에 대한 사건으로 소송금융 투자 대상으로서의 규모와 회수 가능성이 낮다. 증거 확보는 가능하나(조건 5), 투자 수익성을 담보하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>1 (하이라이트 그룹)</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>하이라이트, 루머 유포자에 강경 대응  법적 조치</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L496" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M496" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/entertain/celebrity-topic/6078482</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:52.446502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>악성 루머 유포자</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>민형사상 조치 예정</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 소속 아티스트에 대한 악성 루머 및 허위 사실 유포에 대해 민형사상 법적 조치를 예고했습니다. 소속사는 팬들에게 증거 자료를 요청하며, 아티스트 보호를 위한 강력한 대응을 천명했습니다.</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>상대방(악성 루머 유포자)의 자력이 불충분할 가능성이 높고, 집단적 피해가 아닌 특정 인물(하이라이트 멤버)에 대한 명예훼손 사건으로 피해 규모를 소송금융 투자 관점에서 크게 보기 어렵습니다. 따라서 소송금융 적합 조건 중 '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼'에 부합하지 않아 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 (소수)</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr">
+        <is>
+          <t>하이라이트, 악성 루머에 칼 빼들었다  민형사상 조치 예정</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>tvdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L497" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M497" t="inlineStr">
+        <is>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17716627191778639010</t>
+        </is>
+      </c>
+      <c r="N497" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:40.553053+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>소송 예정</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 멤버들에 대한 근거 없는 마약 스캔들 루머 유포에 대해 강경한 법적 대응을 예고했다. 소속사는 허위사실 유포자들을 상대로 명예훼손 및 업무방해 혐의로 형사 고소하고, 민사상 손해배상 청구도 진행할 것이라고 밝혔다. 이미 증거 자료를 확보했으며, 팬들에게도 추가 제보를 요청했다.</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보가 가능하지만(적합 조건 5), 소송 상대방이 다수의 개인으로 자력이 충분하지 않을 가능성이 높아(적합 조건 2 미충족) 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr">
+        <is>
+          <t>하이라이트 측  근거 없는 정보 사실 아냐…허위사실 유포 시 법적 조치...</t>
+        </is>
+      </c>
+      <c r="K498" t="inlineStr">
+        <is>
+          <t>stoo.com</t>
+        </is>
+      </c>
+      <c r="L498" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M498" t="inlineStr">
+        <is>
+          <t>http://www.stoo.com/article.php?aid=105259411426</t>
+        </is>
+      </c>
+      <c r="N498" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:11.983307+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
           <t>법적 대응 강구 중</t>
         </is>
       </c>
-      <c r="F441" t="inlineStr">
+      <c r="F499" t="inlineStr">
         <is>
           <t>하이라이트 측이 멤버들과 소속사에 대한 허위 사실 유포에 대해 강력한 법적 조치를 예고했다. 허위 사실 유포로 인한 경제적 손실에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구할 방침이다.</t>
         </is>
       </c>
-      <c r="G441" t="inlineStr">
+      <c r="G499" t="inlineStr">
         <is>
           <t>하이라이트 멤버 및 소속사에 대한 허위 사실 유포로 인한 명예훼손 및 경제적 손실 주장이 명확하며(적합 조건 1), 유포된 정보 자체가 증거가 될 수 있음(적합 조건 5). 다만, 소송 상대방이 '모든 자'로 특정되지 않아 자력 확인이 어렵고, 피해 규모 또한 미상인 점은 투자 리스크 요인임.</t>
         </is>
       </c>
-      <c r="H441" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I441" t="inlineStr">
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
         <is>
           <t>하이라이트 멤버 및 소속사</t>
         </is>
       </c>
-      <c r="J441" t="inlineStr">
+      <c r="J499" t="inlineStr">
         <is>
           <t>유포된 근거 없는 정보 사실 아냐…강력 법적 조치  하이라이트 측, 허...</t>
         </is>
       </c>
-      <c r="K441" t="inlineStr">
+      <c r="K499" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L441" t="inlineStr">
+      <c r="L499" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M441" t="inlineStr">
+      <c r="M499" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15979805</t>
         </is>
       </c>
-      <c r="N441" t="inlineStr">
+      <c r="N499" t="inlineStr">
         <is>
           <t>2026-02-21 18:12:50.417421+00:00</t>
         </is>
       </c>
     </row>
-    <row r="442">
-      <c r="A442" s="4" t="inlineStr">
+    <row r="500">
+      <c r="A500" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B442" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C442" t="inlineStr">
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
         <is>
           <t>허위 사실 유포자</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
+      <c r="D500" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E442" t="inlineStr">
+      <c r="E500" t="inlineStr">
         <is>
           <t>소속사 법적 조치 예고</t>
         </is>
       </c>
-      <c r="F442" t="inlineStr">
+      <c r="F500" t="inlineStr">
         <is>
           <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 일부 SNS 및 인터넷 커뮤니티에서 유포되는 근거 없는 허위 사실로 인해 멤버들이 심각한 피해를 입고 있다고 밝혔습니다. 이에 소속사는 허위 사실 유포자에 대해 정보통신망법 및 형법상 명예훼손 혐의로 형사 고소하고, 민사상 손해배상 청구를 포함한 강력한 법적 조치를 취할 예정입니다. 팬들로부터 이미 증거 자료를 확보한 상태입니다.</t>
         </is>
       </c>
-      <c r="G442" t="inlineStr">
+      <c r="G500" t="inlineStr">
         <is>
           <t>근거 없는 허위 사실 유포에 대한 상대방 책임이 명확하고(적합 조건 1), 팬들의 제보를 통해 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 특정되지 않은 다수의 개인 유포자일 가능성이 높아 자력 확보가 불확실하며(부적합 조건), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H442" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I442" t="inlineStr">
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
         <is>
           <t>4명 (하이라이트 멤버)</t>
         </is>
       </c>
-      <c r="J442" t="inlineStr">
+      <c r="J500" t="inlineStr">
         <is>
           <t>하이라이트, 칼 빼들었다.. 근거 없는 허위 사실 유포 법적 조치 [전문]</t>
         </is>
       </c>
-      <c r="K442" t="inlineStr">
+      <c r="K500" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L442" t="inlineStr">
+      <c r="L500" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M442" t="inlineStr">
+      <c r="M500" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/02/21/2026022114462526848</t>
         </is>
       </c>
-      <c r="N442" t="inlineStr">
+      <c r="N500" t="inlineStr">
         <is>
           <t>2026-02-21 18:12:40.498144+00:00</t>
         </is>
       </c>
     </row>
-    <row r="443">
-      <c r="A443" s="3" t="inlineStr">
+    <row r="501">
+      <c r="A501" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B443" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C443" t="inlineStr">
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
         <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D443" t="inlineStr">
+      <c r="D501" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E443" t="inlineStr">
+      <c r="E501" t="inlineStr">
         <is>
           <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중, 더팩트 관계자 2인에 대한 부동산 가압류 인용</t>
         </is>
       </c>
-      <c r="F443" t="inlineStr">
+      <c r="F501" t="inlineStr">
         <is>
           <t>원헌드레드 차가원 대표 측이 명품 외상 의혹 보도에 대해 사실과 다르다고 부인하며, 해당 보도를 한 더팩트 측에 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이라고 밝혔습니다. 이미 더팩트 관계자 2인에 대한 부동산 가압류가 인용되었으며, 관련 유튜브 영상은 삭제된 상태입니다.</t>
         </is>
       </c>
-      <c r="G443" t="inlineStr">
+      <c r="G501" t="inlineStr">
         <is>
           <t>상대방(더팩트)의 책임이 명확하지 않고 사실관계에 대한 다툼이 진행 중입니다. 집단적 피해가 아니며, 명예훼손으로 인한 구체적인 피해 금액 또한 명시되지 않았습니다. 다만, 허위 보도 주장에 대한 증거(유튜브 영상 삭제)는 존재합니다.</t>
         </is>
       </c>
-      <c r="H443" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I443" t="inlineStr">
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
         <is>
           <t>1명 (차가원/원헌드레드)</t>
         </is>
       </c>
-      <c r="J443" t="inlineStr">
+      <c r="J501" t="inlineStr">
         <is>
           <t>차가원 측, 명품 외상 의혹 부인  사실관계와 다른 내용 포함...법적 조...</t>
         </is>
       </c>
-      <c r="K443" t="inlineStr">
+      <c r="K501" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L443" t="inlineStr">
+      <c r="L501" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M443" t="inlineStr">
+      <c r="M501" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/breaking/article/1003039/</t>
         </is>
       </c>
-      <c r="N443" t="inlineStr">
+      <c r="N501" t="inlineStr">
         <is>
           <t>2026-02-21 18:10:20.101257+00:00</t>
         </is>
       </c>
     </row>
-    <row r="444">
-      <c r="A444" s="4" t="inlineStr">
+    <row r="502">
+      <c r="A502" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B444" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C444" t="inlineStr">
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
         <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D444" t="inlineStr">
+      <c r="D502" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E444" t="inlineStr">
+      <c r="E502" t="inlineStr">
         <is>
           <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중, 부동산 가압류 인용</t>
         </is>
       </c>
-      <c r="F444" t="inlineStr">
+      <c r="F502" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표 측이 더팩트의 '명품 외상' 보도에 대해 사실과 다르다며 명예훼손 및 손해배상 청구 등 법적 조치를 진행 중이다. 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되었으며, 관련 유튜브 영상은 삭제된 상태이다. 원헌드레드 측은 사법 절차를 통해 사실관계를 명확히 가릴 것이라고 밝혔다.</t>
         </is>
       </c>
-      <c r="G444" t="inlineStr">
+      <c r="G502" t="inlineStr">
         <is>
           <t>원헌드레드 측이 더팩트를 상대로 민사상 손해배상 및 형사상 책임 추궁을 진행 중이며, 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되어 상대방 책임의 일부 명확성 및 증거 확보 가능성이 인정됩니다. (적합 조건 1, 5) 상대방인 더팩트는 언론사로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 2) 그러나 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H444" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I444" t="inlineStr">
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J444" t="inlineStr">
+      <c r="J502" t="inlineStr">
         <is>
           <t>차가원 측, 명품 외상 의혹 반박 “사실관계와 달라”(공식전문)</t>
         </is>
       </c>
-      <c r="K444" t="inlineStr">
+      <c r="K502" t="inlineStr">
         <is>
           <t>heraldmuse.com</t>
         </is>
       </c>
-      <c r="L444" t="inlineStr">
+      <c r="L502" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M444" t="inlineStr">
+      <c r="M502" t="inlineStr">
         <is>
           <t>https://www.heraldmuse.com/article/10679468?ref=naver</t>
         </is>
       </c>
-      <c r="N444" t="inlineStr">
+      <c r="N502" t="inlineStr">
         <is>
           <t>2026-02-21 18:09:55.465721+00:00</t>
         </is>
       </c>
     </row>
-    <row r="445">
-      <c r="A445" s="4" t="inlineStr">
+    <row r="503">
+      <c r="A503" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B445" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C445" t="inlineStr">
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
         <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D445" t="inlineStr">
+      <c r="D503" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E445" t="inlineStr">
+      <c r="E503" t="inlineStr">
         <is>
           <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중</t>
         </is>
       </c>
-      <c r="F445" t="inlineStr">
+      <c r="F503" t="inlineStr">
         <is>
           <t>차가원 측은 백화점 명품 외상 의혹 보도에 대해 사실과 다르다고 반박하며, 해당 보도를 한 더팩트를 상대로 명예 및 권익 침해에 대한 민사상 손해배상 청구와 형사상 책임 추궁 등 법적 조치를 진행 중이다. 더팩트가 게시한 유튜브 영상의 내용이 허위라고 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G445" t="inlineStr">
+      <c r="G503" t="inlineStr">
         <is>
           <t>차가원 측이 언론사 더팩트의 허위 보도로 인한 명예훼손을 주장하며 민형사상 법적 조치를 진행 중입니다. 상대방(더팩트)은 언론사로서 자력이 충분하며, 보도 내용의 진위 여부가 쟁점이므로 증거 확보가 가능합니다. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
-      <c r="H445" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I445" t="inlineStr">
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J445" t="inlineStr">
+      <c r="J503" t="inlineStr">
         <is>
           <t>차가원 측, 백화점 명품 외상 의혹에  사실과 달라…명예·권익 침해</t>
         </is>
       </c>
-      <c r="K445" t="inlineStr">
+      <c r="K503" t="inlineStr">
         <is>
           <t>slist.kr</t>
         </is>
       </c>
-      <c r="L445" t="inlineStr">
+      <c r="L503" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M445" t="inlineStr">
+      <c r="M503" t="inlineStr">
         <is>
           <t>https://www.slist.kr/news/articleView.html?idxno=718318</t>
         </is>
       </c>
-      <c r="N445" t="inlineStr">
+      <c r="N503" t="inlineStr">
         <is>
           <t>2026-02-21 18:08:20.213213+00:00</t>
         </is>
       </c>
     </row>
-    <row r="446">
-      <c r="A446" s="4" t="inlineStr">
+    <row r="504">
+      <c r="A504" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B446" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C446" t="inlineStr">
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
         <is>
           <t>한 매체 및 관계자 2인</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
+      <c r="D504" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E446" t="inlineStr">
+      <c r="E504" t="inlineStr">
         <is>
           <t>부동산 가압류 인용, 민형사상 법적 조치 진행 중</t>
         </is>
       </c>
-      <c r="F446" t="inlineStr">
+      <c r="F504" t="inlineStr">
         <is>
           <t>연예 기획사 원헌드레드 차가원 대표 측이 명품 미결제 및 빌라 가압류 보도에 대해 허위 사실이라며 강경한 법적 대응을 예고했다. 차가원 측은 해당 보도가 명예를 침해한다고 주장하며 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류도 법원에서 인용되었다. 현재 해당 보도 매체에 대한 추가 법적 대응도 병행하고 있다.</t>
         </is>
       </c>
-      <c r="G446" t="inlineStr">
+      <c r="G504" t="inlineStr">
         <is>
           <t>차가원 측이 허위 보도에 대해 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류가 법원에서 인용되어 상대방 책임의 개연성이 높고(적합 조건 1), 가압류 인용 및 유튜브 영상 삭제 등 증거 확보 가능성이 보임(적합 조건 5). 그러나 상대방 매체의 자력이나 구체적인 피해 규모가 명확히 파악되지 않아 추가 검토가 필요하다.</t>
         </is>
       </c>
-      <c r="H446" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I446" t="inlineStr">
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J446" t="inlineStr">
+      <c r="J504" t="inlineStr">
         <is>
           <t>차가원 측, 명품 미결제 논란에 “사실무근, 법적 책임 묻겠다” 강경 ...</t>
         </is>
       </c>
-      <c r="K446" t="inlineStr">
+      <c r="K504" t="inlineStr">
         <is>
           <t>sportsseoul.com</t>
         </is>
       </c>
-      <c r="L446" t="inlineStr">
+      <c r="L504" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M446" t="inlineStr">
+      <c r="M504" t="inlineStr">
         <is>
           <t>https://www.sportsseoul.com/news/read/1587345?ref=naver</t>
         </is>
       </c>
-      <c r="N446" t="inlineStr">
+      <c r="N504" t="inlineStr">
         <is>
           <t>2026-02-21 18:07:30.411590+00:00</t>
         </is>
       </c>
     </row>
-    <row r="447">
-      <c r="A447" s="4" t="inlineStr">
+    <row r="505">
+      <c r="A505" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B447" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C447" t="inlineStr">
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
         <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D447" t="inlineStr">
+      <c r="D505" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E447" t="inlineStr">
+      <c r="E505" t="inlineStr">
         <is>
           <t>언론사 더팩트 관계자에 대한 부동산 가압류 인용, 민형사상 법적 조치 진행 중</t>
         </is>
       </c>
-      <c r="F447" t="inlineStr">
+      <c r="F505" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표가 언론사 더팩트의 수십억대 명품 외상 및 빌라 압류 보도에 대해 허위 사실이라며 반박했습니다. 원헌드레드 측은 더팩트 관계자에 대한 부동산 가압류가 법원에서 인용되었으며, 민사상 손해배상 청구 및 형사상 책임 추궁을 포함한 법적 조치를 적극적으로 진행 중이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G447" t="inlineStr">
+      <c r="G505" t="inlineStr">
         <is>
           <t>원헌드레드 측이 언론사 '더팩트'의 허위 보도로 인한 명예훼손 및 손해배상 청구를 진행 중이며, 법원에서 부동산 가압류가 인용되는 등 원고 측 주장에 대한 일부 근거가 확보된 상태입니다 (적합 조건: 증거가 있거나 확보 가능함, 이미 공적 절차 진행 중). 그러나 집단적 피해가 아니며, 원고 측의 구체적인 피해 규모가 명확히 제시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H447" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I447" t="inlineStr">
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
         <is>
           <t>1 (차가원 대표 및 원헌드레드)</t>
         </is>
       </c>
-      <c r="J447" t="inlineStr">
+      <c r="J505" t="inlineStr">
         <is>
           <t>차가원, 명품 외상·36억 빌라 압류 의혹 해명... 사실관계 달라</t>
         </is>
       </c>
-      <c r="K447" t="inlineStr">
+      <c r="K505" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L447" t="inlineStr">
+      <c r="L505" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M447" t="inlineStr">
+      <c r="M505" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/21/2026022023482023245</t>
         </is>
       </c>
-      <c r="N447" t="inlineStr">
+      <c r="N505" t="inlineStr">
         <is>
           <t>2026-02-21 18:06:48.850368+00:00</t>
         </is>
       </c>
     </row>
-    <row r="448">
-      <c r="A448" s="2" t="inlineStr">
+    <row r="506">
+      <c r="A506" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B448" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C448" t="inlineStr">
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
         <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D448" t="inlineStr">
+      <c r="D506" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E448" t="inlineStr">
+      <c r="E506" t="inlineStr">
         <is>
           <t>더팩트 관계자에 대한 부동산 가압류 인용, 민사상 손해배상 및 형사상 책임 추궁 진행 중</t>
         </is>
       </c>
-      <c r="F448" t="inlineStr">
+      <c r="F506" t="inlineStr">
         <is>
           <t>연예기획사 원헌드레드 차가원 대표 측이 명품 외상 의혹을 보도한 더팩트에 대해 사실관계가 다르다며 법적 조치를 진행 중이다. 차 대표 측은 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되었고, 허위 내용 게시로 신고된 유튜브 영상도 삭제되었다고 밝혔다. 명예훼손에 따른 민사상 손해배상 및 형사상 책임 추궁을 통해 사실관계를 밝힐 예정이다.</t>
         </is>
       </c>
-      <c r="G448" t="inlineStr">
+      <c r="G506" t="inlineStr">
         <is>
           <t>더팩트 관계자에 대한 가압류가 법원에 의해 인용되었고 허위 내용 게시로 신고된 유튜브 영상이 삭제된 점을 볼 때 상대방 책임이 비교적 명확하며 증거 확보가 용이합니다. 언론사인 더팩트의 자력도 충분할 것으로 예상되며, 명예훼손으로 인한 피해 규모 또한 상당할 수 있습니다. 따라서 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H448" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I448" t="inlineStr">
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J448" t="inlineStr">
+      <c r="J506" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표, ‘명품 외상 의혹’ 보도에 ‘법적 조치’ 맞...</t>
         </is>
       </c>
-      <c r="K448" t="inlineStr">
+      <c r="K506" t="inlineStr">
         <is>
           <t>sportsworldi.com</t>
         </is>
       </c>
-      <c r="L448" t="inlineStr">
+      <c r="L506" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M448" t="inlineStr">
+      <c r="M506" t="inlineStr">
         <is>
           <t>https://www.sportsworldi.com/newsView/20260220514652</t>
         </is>
       </c>
-      <c r="N448" t="inlineStr">
+      <c r="N506" t="inlineStr">
         <is>
           <t>2026-02-21 18:04:22.464983+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N448"/>
+  <autoFilter ref="A1:N506"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>