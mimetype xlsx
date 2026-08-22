--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,67 +440,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
-[...1 lines deleted...]
-    <col width="22" customWidth="1" min="5" max="5"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="10" customWidth="1" min="9" max="9"/>
+    <col width="30" customWidth="1" min="8" max="8"/>
+    <col width="26" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -532,386 +539,662 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 손해배상 가능</t>
+          <t>대법원 파기환송 (무죄 취지)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인플루언서를 향한 악성 댓글 및 루머 유포가 명예훼손죄 또는 모욕죄로 형사처벌 및 민사상 손해배상 책임으로 이어질 수 있음을 경고하는 기사입니다. 익명 계정이라도 IP 추적을 통해 가해자를 특정할 수 있으며, 법원은 피해자의 경제적, 정신적 피해를 고려해 양형 기준을 높이는 추세입니다. 피해자들은 증거를 기반으로 고소장을 제출하여 법적 대응을 할 수 있습니다.</t>
+          <t>대법원은 부모 앞에서 한 욕설이 모욕죄의 '공연성' 요건을 충족하지 못한다고 판단, 모욕 혐의로 기소된 A씨에게 벌금형을 선고한 원심을 깨고 사건을 대전지법으로 돌려보냈습니다. 이는 불특정 다수가 인식할 수 있는 상태가 아니었으므로 모욕죄가 성립하지 않는다는 취지입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방의 책임이 법적으로 명확하고(적합 조건 1), 익명 계정이라도 IP 추적 등을 통해 증거 확보 및 상대방 특정 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개인 악플러이므로 자력 확보가 어렵고(적합 조건 2), 집단적 피해로 보기 어려워 대규모 소송금융 투자 대상으로는 적합하지 않습니다(적합 조건 3, 4).</t>
+          <t>대법원이 모욕죄의 핵심 요건인 '공연성'이 인정되지 않는다고 판단하여 원심을 파기환송했습니다. 이는 해당 사건이 법적으로 모욕죄에 해당하지 않는다는 최종 판단이 내려진 것으로, 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[싱글족의 법률상식]  부럽고 샘 나서 ...SNS 게시물에 악플 함부로 달았...</t>
+          <t>“네가 저 OO 자식이냐”…부모 앞에서 욕했는데 “모욕죄 아냐”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=94668</t>
+          <t>https://www.mk.co.kr/article/12095008</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:38:08.835317+00:00</t>
+          <t>2026-07-14 08:20:29.831713+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>스타벅스코리아</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>악플 피해 발생</t>
+          <t>경찰 수사 및 임원진 입건, 시민단체 고발</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>시각장애인 김한솔 씨가 악성 댓글로 인해 고통받고 있으며, 이는 피해자의 일상 전체를 침범하는 심각한 문제입니다. 기사는 가해자가 체감하는 비용이 낮아 악플이 근절되지 않는다고 지적하며, 온라인 명예훼손과 모욕의 심각성을 강조하고 있습니다.</t>
+          <t>스타벅스코리아의 '탱크데이' 마케팅 이벤트가 5·18 민주화운동을 모독했다는 논란에 휩싸였습니다. 대통령의 격렬한 비판과 함께 전국적인 분노가 확산되었고, 경찰은 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표를 5·18 특별법 위반 및 모욕 혐의로 입건하여 수사 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(악플), 온라인 기록으로 증거 확보 가능성이 높습니다. 그러나 개별 악플러의 자력이 충분하지 않을 가능성이 높고, 집단적 피해 규모나 금전적 피해액을 특정하기 어려워 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>경찰이 스타벅스 임원진을 5.18 특별법 위반 및 모욕 혐의로 입건하여 상대방 책임이 법적으로 다뤄지고 있으며, 신세계그룹 계열사로 자력이 충분합니다. 5.18 민주화운동 유공자 및 유족 등 다수가 피해를 입었으며, 문제의 마케팅 카피와 이벤트 시기가 명확한 증거로 존재합니다. 이미 경찰 수사라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (김한솔)</t>
+          <t>5·18 민주화운동 유공자 및 유족 등 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>안보이는 척하네  시각장애 김한솔, 악플에 절망...근절되지 않는 악플...</t>
+          <t>이 대통령이 선창한 거국적 분노 [이진곤의 그건 아니지요]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=807876</t>
+          <t>https://www.dailian.co.kr/news/view/1648950/?sc=Naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 12:17:13.916703+00:00</t>
+          <t>2026-07-01 07:03:21.077605+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>개인 블로그에 직장 동료를 '악질 중의 악질'이라고 비방하는 글을 올린 회사원 A씨가 모욕 혐의로 벌금 30만원을 선고받았다. 법원은 블로그 내용으로 특정인이 유추 가능하며, 해당 표현이 피해자의 사회적 평가를 저하하는 경멸적 표현에 해당한다고 판단했다.</t>
+          <t>해당 기사는 '탱크데이' 문구와 관련하여 모욕죄가 성립하기 위한 법적 요건을 다루고 있습니다. 피해자가 특정되어야 하고, 명예를 훼손하거나 모욕하려는 고의성 입증이 관건이라는 법조계의 의견을 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>모욕죄 유죄 판결로 상대방의 책임이 명확하고(적합 조건 1), 블로그 게시글 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인 회사원이라 자력이 충분하지 않을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 가능성이 높아 소송금융 투자 매력도가 낮습니다(적합 조건 3, 4 미충족).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '모욕죄' 성립 요건에 대한 법조계의 일반적인 의견을 다루고 있습니다. 소송 상대방, 피해자, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>女과장, 악질 중의 악질 …'상사 험담' 개인 블로그에 했어도 '모욕죄...</t>
+          <t>'탱크데이' 모욕 죄 성립하려면…'고의성 입증' 관건</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603180759059369</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008580320&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 00:28:45.962755+00:00</t>
+          <t>2026-06-26 07:08:44.206267+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>김미나 전 창원시의원</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
+          <t>이태원 참사 유가족 대상 손해배상 소송 1심 판결 후 항소 진행 중. 별도 모욕 혐의 형사 사건 1심 선고유예 판결, 정보통신망법상 명예훼손 혐의로 검찰 불구속 기소 상태.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대법원이 아파트 동대표를 'X맨'이라고 비판한 행위는 모욕죄가 아니라고 판단하며 원심을 파기환송했다. 'X맨'은 일상에서 가볍게 사용되는 추상적 표현이며, 공적 관심사에 대한 비판 과정에서 사용된 경우 모욕으로 단정하기 어렵다고 보았다.</t>
+          <t>김미나 전 창원시의원이 이태원 참사 유가족과 화물연대 노동자 등을 향한 막말 논란으로 의원직을 사직했습니다. 유가족 150명이 제기한 손해배상 소송에서 1억 4천만원 배상 판결을 받았으나 김 의원은 항소했으며, 별도로 모욕 혐의로 선고유예 판결을 받고 명예훼손 혐의로 검찰에 기소된 상태입니다. 시민사회단체는 사직 외에 법적 심판이 계속되어야 한다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원에서 'X맨' 표현이 모욕죄에 해당하지 않는다는 법리적 판단이 내려져 사실상 핵심 쟁점이 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 동대표로 자력이 충분하지 않으며 (적합 조건 2 부적합), 집단적 피해나 대규모 피해 금액이 존재하지 않아 (적합 조건 3, 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방의 책임이 SNS 게시글, 법원 판결 등으로 명확하며(적합 조건 1, 5), 이태원 참사 유가족 150명 이상이 피해를 입은 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 검찰 기소 및 형사 판결, 손해배상 소송 1심 판결 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 다만, 상대방의 자력은 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 4천만원 (유가족 150명 대상 1심 판결액)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>150명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  아파트 동대표에  시공사 X맨  비판한 건 모욕죄 아...</t>
+          <t>김미나 창원시의원 '막말 논란' 예고된 결말</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>gnmaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202445</t>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=586093</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:59.283762+00:00</t>
+          <t>2026-06-24 02:30:15.056510+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>형사 고소 및 민사 손해배상 가능</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>인플루언서를 향한 악성 댓글 및 루머 유포가 명예훼손죄 또는 모욕죄로 형사처벌 및 민사상 손해배상 책임으로 이어질 수 있음을 경고하는 기사입니다. 익명 계정이라도 IP 추적을 통해 가해자를 특정할 수 있으며, 법원은 피해자의 경제적, 정신적 피해를 고려해 양형 기준을 높이는 추세입니다. 피해자들은 증거를 기반으로 고소장을 제출하여 법적 대응을 할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 법적으로 명확하고(적합 조건 1), 익명 계정이라도 IP 추적 등을 통해 증거 확보 및 상대방 특정 가능성이 높습니다(적합 조건 5). 그러나 상대방이 개인 악플러이므로 자력 확보가 어렵고(적합 조건 2), 집단적 피해로 보기 어려워 대규모 소송금융 투자 대상으로는 적합하지 않습니다(적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>[싱글족의 법률상식]  부럽고 샘 나서 ...SNS 게시물에 악플 함부로 달았...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>sisacast.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=94668</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:38:08.835317+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>악플 피해 발생</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>시각장애인 김한솔 씨가 악성 댓글로 인해 고통받고 있으며, 이는 피해자의 일상 전체를 침범하는 심각한 문제입니다. 기사는 가해자가 체감하는 비용이 낮아 악플이 근절되지 않는다고 지적하며, 온라인 명예훼손과 모욕의 심각성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(악플), 온라인 기록으로 증거 확보 가능성이 높습니다. 그러나 개별 악플러의 자력이 충분하지 않을 가능성이 높고, 집단적 피해 규모나 금전적 피해액을 특정하기 어려워 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1명 (김한솔)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>안보이는 척하네  시각장애 김한솔, 악플에 절망...근절되지 않는 악플...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=807876</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:17:13.916703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>회사원 A씨</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>모욕죄 형사 재판 1심 유죄 판결</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>개인 블로그에 직장 동료를 '악질 중의 악질'이라고 비방하는 글을 올린 회사원 A씨가 모욕 혐의로 벌금 30만원을 선고받았다. 법원은 블로그 내용으로 특정인이 유추 가능하며, 해당 표현이 피해자의 사회적 평가를 저하하는 경멸적 표현에 해당한다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>모욕죄 유죄 판결로 상대방의 책임이 명확하고(적합 조건 1), 블로그 게시글 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인 회사원이라 자력이 충분하지 않을 수 있고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 피해 규모가 크지 않을 가능성이 높아 소송금융 투자 매력도가 낮습니다(적합 조건 3, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>女과장, 악질 중의 악질 …'상사 험담' 개인 블로그에 했어도 '모욕죄...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603180759059369</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:28:45.962755+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
         <is>
           <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>대법원이 아파트 동대표를 'X맨'이라고 비판한 행위는 모욕죄가 아니라고 판단하며 원심을 파기환송했다. 'X맨'은 일상에서 가볍게 사용되는 추상적 표현이며, 공적 관심사에 대한 비판 과정에서 사용된 경우 모욕으로 단정하기 어렵다고 보았다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 사건은 대법원에서 'X맨' 표현이 모욕죄에 해당하지 않는다는 법리적 판단이 내려져 사실상 핵심 쟁점이 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 동대표로 자력이 충분하지 않으며 (적합 조건 2 부적합), 집단적 피해나 대규모 피해 금액이 존재하지 않아 (적합 조건 3, 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[예규·판례] 대법  아파트 동대표에  시공사 X맨  비판한 건 모욕죄 아...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202445</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:23:59.283762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
         <is>
           <t>아파트 입주예정자 비대위 활동 중 동대표 A씨가 다른 동대표 B씨를 '시공사 엑스맨'이라고 비방한 혐의로 기소된 모욕죄 사건입니다. 1, 2심은 유죄를 선고했으나, 대법원은 '엑스맨' 표현이 일상적으로 사용되는 경미한 수준의 추상적 표현으로 모욕죄에 해당하지 않는다고 판단하여 원심을 파기환송했습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>대법원이 '엑스맨' 표현이 모욕죄에 해당하지 않는다고 판결하여, 이 사건 발언을 근거로 한 명예훼손 또는 모욕 관련 민사상 손해배상 청구의 법적 근거가 매우 약합니다. (적합 조건 1 불충족) 또한, 소송 당사자가 개인이므로 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해나 큰 피해 규모도 확인되지 않습니다. (적합 조건 2, 3, 4 불충족) 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건은 형사 사건의 대법원 판결로 사실상 법적 쟁점이 종결된 상태입니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>“넌 엑스맨이야”, 1·2심은 모욕죄 인정, 대법은 “NO”</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11573872?ref=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-11 12:37:54.491476+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>