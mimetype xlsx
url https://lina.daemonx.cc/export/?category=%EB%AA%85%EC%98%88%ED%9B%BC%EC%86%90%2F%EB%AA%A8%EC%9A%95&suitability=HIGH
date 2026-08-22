--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
-[...10 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="30" customWidth="1" min="8" max="8"/>
+    <col width="26" customWidth="1" min="9" max="9"/>
+    <col width="34" customWidth="1" min="10" max="10"/>
+    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,189 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>스타벅스코리아</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 임원진 입건, 시민단체 고발</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>스타벅스코리아의 '탱크데이' 마케팅 이벤트가 5·18 민주화운동을 모독했다는 논란에 휩싸였습니다. 대통령의 격렬한 비판과 함께 전국적인 분노가 확산되었고, 경찰은 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표를 5·18 특별법 위반 및 모욕 혐의로 입건하여 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>경찰이 스타벅스 임원진을 5.18 특별법 위반 및 모욕 혐의로 입건하여 상대방 책임이 법적으로 다뤄지고 있으며, 신세계그룹 계열사로 자력이 충분합니다. 5.18 민주화운동 유공자 및 유족 등 다수가 피해를 입었으며, 문제의 마케팅 카피와 이벤트 시기가 명확한 증거로 존재합니다. 이미 경찰 수사라는 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5·18 민주화운동 유공자 및 유족 등 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>이 대통령이 선창한 거국적 분노 [이진곤의 그건 아니지요]</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1648950/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-01 07:03:21.077605+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>김미나 전 창원시의원</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>이태원 참사 유가족 대상 손해배상 소송 1심 판결 후 항소 진행 중. 별도 모욕 혐의 형사 사건 1심 선고유예 판결, 정보통신망법상 명예훼손 혐의로 검찰 불구속 기소 상태.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>김미나 전 창원시의원이 이태원 참사 유가족과 화물연대 노동자 등을 향한 막말 논란으로 의원직을 사직했습니다. 유가족 150명이 제기한 손해배상 소송에서 1억 4천만원 배상 판결을 받았으나 김 의원은 항소했으며, 별도로 모욕 혐의로 선고유예 판결을 받고 명예훼손 혐의로 검찰에 기소된 상태입니다. 시민사회단체는 사직 외에 법적 심판이 계속되어야 한다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 SNS 게시글, 법원 판결 등으로 명확하며(적합 조건 1, 5), 이태원 참사 유가족 150명 이상이 피해를 입은 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 검찰 기소 및 형사 판결, 손해배상 소송 1심 판결 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 다만, 상대방의 자력은 대기업 수준은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1억 4천만원 (유가족 150명 대상 1심 판결액)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>150명 이상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>김미나 창원시의원 '막말 논란' 예고된 결말</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>gnmaeil.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=586093</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-24 02:30:15.056510+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>