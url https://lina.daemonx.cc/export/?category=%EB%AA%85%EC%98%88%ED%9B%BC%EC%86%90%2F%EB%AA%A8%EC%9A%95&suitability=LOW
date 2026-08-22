--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,170 +533,302 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
+          <t>대법원 파기환송 (무죄 취지)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대법원이 아파트 동대표를 'X맨'이라고 비판한 행위는 모욕죄가 아니라고 판단하며 원심을 파기환송했다. 'X맨'은 일상에서 가볍게 사용되는 추상적 표현이며, 공적 관심사에 대한 비판 과정에서 사용된 경우 모욕으로 단정하기 어렵다고 보았다.</t>
+          <t>대법원은 부모 앞에서 한 욕설이 모욕죄의 '공연성' 요건을 충족하지 못한다고 판단, 모욕 혐의로 기소된 A씨에게 벌금형을 선고한 원심을 깨고 사건을 대전지법으로 돌려보냈습니다. 이는 불특정 다수가 인식할 수 있는 상태가 아니었으므로 모욕죄가 성립하지 않는다는 취지입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원에서 'X맨' 표현이 모욕죄에 해당하지 않는다는 법리적 판단이 내려져 사실상 핵심 쟁점이 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 동대표로 자력이 충분하지 않으며 (적합 조건 2 부적합), 집단적 피해나 대규모 피해 금액이 존재하지 않아 (적합 조건 3, 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>대법원이 모욕죄의 핵심 요건인 '공연성'이 인정되지 않는다고 판단하여 원심을 파기환송했습니다. 이는 해당 사건이 법적으로 모욕죄에 해당하지 않는다는 최종 판단이 내려진 것으로, 소송금융 투자 대상으로서의 신규 소송 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  아파트 동대표에  시공사 X맨  비판한 건 모욕죄 아...</t>
+          <t>“네가 저 OO 자식이냐”…부모 앞에서 욕했는데 “모욕죄 아냐”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202445</t>
+          <t>https://www.mk.co.kr/article/12095008</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:59.283762+00:00</t>
+          <t>2026-07-14 08:20:29.831713+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손/모욕</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>해당 기사는 '탱크데이' 문구와 관련하여 모욕죄가 성립하기 위한 법적 요건을 다루고 있습니다. 피해자가 특정되어야 하고, 명예를 훼손하거나 모욕하려는 고의성 입증이 관건이라는 법조계의 의견을 전하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, '모욕죄' 성립 요건에 대한 법조계의 일반적인 의견을 다루고 있습니다. 소송 상대방, 피해자, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'탱크데이' 모욕 죄 성립하려면…'고의성 입증' 관건</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008580320&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-26 07:08:44.206267+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>대법원이 아파트 동대표를 'X맨'이라고 비판한 행위는 모욕죄가 아니라고 판단하며 원심을 파기환송했다. 'X맨'은 일상에서 가볍게 사용되는 추상적 표현이며, 공적 관심사에 대한 비판 과정에서 사용된 경우 모욕으로 단정하기 어렵다고 보았다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 사건은 대법원에서 'X맨' 표현이 모욕죄에 해당하지 않는다는 법리적 판단이 내려져 사실상 핵심 쟁점이 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 상대방이 개인 동대표로 자력이 충분하지 않으며 (적합 조건 2 부적합), 집단적 피해나 대규모 피해 금액이 존재하지 않아 (적합 조건 3, 4 부적합) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[예규·판례] 대법  아파트 동대표에  시공사 X맨  비판한 건 모욕죄 아...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202445</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:23:59.283762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>명예훼손/모욕</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (모욕죄 무죄 취지)</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
         <is>
           <t>아파트 입주예정자 비대위 활동 중 동대표 A씨가 다른 동대표 B씨를 '시공사 엑스맨'이라고 비방한 혐의로 기소된 모욕죄 사건입니다. 1, 2심은 유죄를 선고했으나, 대법원은 '엑스맨' 표현이 일상적으로 사용되는 경미한 수준의 추상적 표현으로 모욕죄에 해당하지 않는다고 판단하여 원심을 파기환송했습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>대법원이 '엑스맨' 표현이 모욕죄에 해당하지 않는다고 판결하여, 이 사건 발언을 근거로 한 명예훼손 또는 모욕 관련 민사상 손해배상 청구의 법적 근거가 매우 약합니다. (적합 조건 1 불충족) 또한, 소송 당사자가 개인이므로 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해나 큰 피해 규모도 확인되지 않습니다. (적합 조건 2, 3, 4 불충족) 소송금융은 주로 원고의 손해배상 청구를 지원하는데, 이 사건은 형사 사건의 대법원 판결로 사실상 법적 쟁점이 종결된 상태입니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>“넌 엑스맨이야”, 1·2심은 모욕죄 인정, 대법은 “NO”</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11573872?ref=naver</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-11 12:37:54.491476+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>