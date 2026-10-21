--- v0 (2026-08-22)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>명예훼손/사생활 침해</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>A씨가 2억 원대 손해배상 청구 소송 제기 후 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>배우 황정민을 스토킹한 혐의를 받는 A씨가 이에 불복해 정식 재판을 청구하고, 황정민을 상대로 2억 원대 손해배상 청구 소송을 제기하며 맞서고 있습니다. 양측의 입장이 팽팽히 맞서는 가운데, A씨의 스토킹 혐의에 대한 결심 공판이 의정부지방법원 고양지원에서 열릴 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>피해 규모가 2억 원대로 적합 조건에 해당하나, 상대방(황정민)이 개인이며, 사건의 배경이 스토킹 혐의에 대한 불복으로 복잡하여 책임 소재가 불분명합니다. 집단적 피해가 아니며, 기사만으로는 증거의 명확성을 판단하기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2억 원대</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>“부부관계 직접 들었다”…‘황정민 스토킹’ A씨, 결심 공판 전 폭로</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12123652</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-22 07:02:23.735931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손/사생활 침해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>황정민</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>민사 손해배상 소송 조정 절차 진행 중, 스토킹 혐의 정식재판 청구</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>배우 황정민의 사생활 의혹을 제기한 A씨가 디스패치 보도에 반박하며 스킨십 여부와 반려묘 사진 발송 경위에 대한 자신의 입장을 공개했습니다. A씨는 황정민을 상대로 약 2억 원 규모의 손해배상 청구 소송을 제기했으며, 현재 민사 조정 절차가 진행 중입니다. 황정민 측은 A씨를 스토킹 범죄 피의자로 지목하며 법적 대응을 예고했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>상대방(배우 황정민)의 자력이 충분하고, 원고가 약 2억 원 규모의 손해배상을 청구하여 피해 규모가 크며, 녹취록 등 증거가 존재하고 스토킹 혐의에 대한 정식재판 및 민사 조정 절차가 진행 중인 점은 소송금융 투자에 긍정적인 요소입니다. 다만, 양측의 주장이 첨예하게 대립하고 있어 사실관계 입증의 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>약 2억 원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>황정민 폭로자, 또 녹취 폭로  스킨십 있었다 …'고양이 사진'도 해명</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-07-30</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/breaking/article/1065163/</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-08-05 03:21:04.221696+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>