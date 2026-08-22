--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$80</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$97</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N80"/>
+  <dimension ref="A1:N97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="37" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,5698 +533,6910 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
+          <t>가짜뉴스법 시행으로 징벌적 손해배상 및 과징금 부과 가능</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 비하했다는 논란에 휩싸였다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했다. 다만 정 회장의 형사책임 인정 가능성은 낮다는 관측도 나온다.</t>
+          <t>오늘부터 '가짜뉴스법'이 시행되어 허위정보 유포에 대한 법적 책임이 강화됩니다. 징벌적 손해배상과 최대 10억 원의 과징금 부과가 가능해지며, 확인되지 않은 의혹 제기로 수익을 챙긴 악성 유튜버와 '사이버 렉카'를 제재할 길이 열렸습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 스타벅스코리아, 신세계그룹), 3(집단적 피해 - 5·18 유공자·유족 등), 5(증거 확보 가능 - 경찰 수사 진행), 6(공적 절차 진행 중 - 경찰 수사)에 해당한다. 사회적 파장이 크고 다수의 피해자가 존재하여 집단적 민사상 손해배상 청구 가능성이 높다. 다만, 기사에서 형사책임 인정 가능성이 높지 않다고 언급되어 민사상 책임 입증 및 손해액 산정에 대한 추가 검토가 필요하다.</t>
+          <t>본 기사는 '가짜뉴스법' 시행으로 허위정보 유포자에 대한 징벌적 손해배상 및 10억 원 과징금 부과 가능성을 명시하여 피해 규모가 크고(적합 조건 4), 상대방 책임이 명확하며(적합 조건 1), 이미 유죄판결을 받은 사례가 증거로 활용될 수 있어(적합 조건 5) 소송금융 투자에 적합합니다. 또한, '막대한 수익을 챙겼던' 악성 유튜버 및 사이버 렉카를 상대로 하므로 상대방의 자력도 충분할 가능성이 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>5·18 유공자·유족 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'6억 vs 600만' 양극화에 내부 폭발…숫자로 본 삼성전자 임협 투표</t>
+          <t>오늘부터 '허위정보' 법적 책임 묻는다…'가짜뉴스법' 시행</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026052715411983310</t>
+          <t>https://news.jtbc.co.kr/article/NB12307062?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:00:43.382025+00:00</t>
+          <t>2026-07-18 07:00:23.912561+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김세의 (가로세로연구소 대표)</t>
+          <t>정용진</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>김세의 가로세로연구소 대표 구속, 검찰 수사 진행 중</t>
+          <t>서울경찰청 공공범죄수사대 수사 진행 중, 2차 고소인 조사 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>유튜브 채널 '장사의 신' 은현장 씨가 '가로세로연구소' 김세의 대표의 구속 소식에 눈물을 흘렸다. 은 씨는 가세연의 허위 폭로로 회사 신뢰와 사업이 무너지고 매출 급감 및 직원 구조조정을 겪었다고 주장하며, 김수현, 쯔양 등 다른 유명인들도 피해를 입었다고 언급했다. 김세의 대표는 성폭력범죄 및 명예훼손 등의 혐의로 구속되었다.</t>
+          <t>정용진 신세계그룹 회장의 5·18 관련 발언에 대해 5·18 단체들이 진정성 없는 사과라며 비판 수위를 높이고 있다. 신세계그룹 자체 조사와 별개로 서울경찰청 공공범죄수사대에서 모욕 및 명예훼손 혐의로 경찰 수사가 진행 중이며, 고의성 입증과 피해자 특정 여부가 쟁점이다. 실무 직원 휴대전화 강제 수사 가능성도 언급되었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(가세연 김세의 대표)의 책임이 성폭력범죄 및 명예훼손 등 혐의로 구속영장이 발부되어 명확하며, 검찰 수사 등 공적 절차가 진행 중입니다. 은현장 씨 외에도 김수현, 쯔양 등 다수의 유명인이 피해를 입었고, 은씨는 사업체 매출 급감 및 구조조정 등 큰 피해를 주장하여 피해 규모가 클 것으로 예상됩니다. 유튜브 방송 내용 등 객관적 증거 확보도 용이합니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (정용진 회장, 신세계그룹), 집단적 피해 (5·18 단체 및 관련 피해자 다수), 공적 절차 진행 중 (경찰 수사), 증거 확보 가능성 (경찰 강제 수사 가능성). 사회적 관심이 높고 상대방의 자력이 충분하여 소송금융 투자에 적합하다. 다만, 모욕 및 명예훼손의 고의성 입증과 피해 금액 산정이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5·18 단체 및 관련 피해자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“김수현 마음 안다”…‘장사의 신’ 은현장, ‘악연’ 김세의 구속에...</t>
+          <t>5·18 단체 “그런 사과 필요 없어”…정용진 소환 언제쯤?</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10757264?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8570278&amp;ref=A</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-06-03 07:03:22.936744+00:00</t>
+          <t>2026-07-14 07:02:17.512584+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>MC몽 (신동현)</t>
+          <t>스타벅스 코리아, 신세계그룹 정용진 회장</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 고소장 접수 및 민사소송 제기</t>
+          <t>정치권의 맹비난 및 손해배상 청구 촉구, 1인 시위 진행</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>유튜버 카라큘라가 가수 MC몽을 허위사실 적시에 의한 명예훼손 혐의로 형사 고소하고 1억 원 규모의 민사소송을 제기했습니다. MC몽은 틱톡 라이브 방송에서 카라큘라가 500만 원을 받고 영상을 내렸다는 허위 발언을 한 것으로 알려졌습니다. 카라큘라는 해당 발언이 명백한 허위사실임을 주장하며 법적 대응에 나섰습니다.</t>
+          <t>스타벅스의 '5·18 탱크데이' 발언/행동이 5·18 민주열사를 조롱한다는 비판을 받으며 광주 정치권의 맹비난을 샀다. 정치권은 스타벅스 및 신세계그룹 정용진 회장의 책임 규명과 손해배상 청구를 촉구하고 있으며, 1인 시위도 진행되었다. 이는 5·18 관련 유족 및 광주 시민들에게 정신적 피해를 야기할 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>MC몽의 허위사실 적시 발언이 틱톡 라이브를 통해 이루어져 증거 확보가 용이하며(적합 조건 5), 1억 원 규모의 손해배상 청구로 피해 규모가 작지 않습니다(적합 조건 4). 또한 형사 고소장 접수를 통해 공적 절차가 이미 진행 중입니다(적합 조건 6). MC몽은 연예인으로서 일정 수준의 자력을 가질 것으로 예상됩니다(적합 조건 2).</t>
+          <t>대기업 피고(스타벅스/신세계)의 책임이 명확하게 지적되고 있으며, 5·18 관련 유족 및 광주 시민 등 다수에게 정신적 피해가 발생할 수 있습니다. 정치권의 맹비난, 손해배상 청구 촉구, 1인 시위 등 공적 절차가 진행 중이며, 문제 발언/행동 자체가 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5·18 유족 및 광주 시민 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>유튜버 카라큘라, MC몽 발언에 고소장 접수... 제보 받거나 영상 내린 적...</t>
+          <t>광주 정치권, 스타벅스 '5·18 탱크데이' 맹비난… 민주열사 조롱</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ent.sbs.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010316810&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000036965</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-30 22:16:19.159480+00:00</t>
+          <t>2026-07-13 13:35:50.186273+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>정용진 신세계그룹 회장, 스타벅스코리아</t>
+          <t>스타벅스 코리아</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 고발 진행 중, 대통령의 법적 조치 강조</t>
+          <t>정치권에서 '역사왜곡 처벌법' 추진 및 징벌적 손해배상 논의 중, 기자회견 개최</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>정용진 신세계그룹 회장의 5·18 비하 논란으로 스타벅스코리아 대표가 경질되고 정 회장이 사과했음에도 파장이 확산되고 있습니다. 광주·전남 시민사회단체들이 정 회장 사퇴를 촉구하고, 서민민생대책위원회는 정 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했습니다. 이재명 대통령은 국가폭력범죄 미화 행위를 강력히 응징하고 관련 시효 폐지 입법을 촉구하며 사안의 심각성을 강조했습니다.</t>
+          <t>스타벅스의 '탱크 마케팅'이 '5·18 탱크데이'를 연상시킨다는 비판이 제기되며 광주 정치권에서 후폭풍이 지속되고 있습니다. 무소속 구본기 후보는 '역사왜곡 처벌법' 추진과 기업 존립을 흔들 수준의 징벌적 손해배상 책임을 부과할 것을 촉구했습니다. 해당 마케팅은 광주시민과 5·18 정신에 대한 심각한 훼손으로 간주되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대기업 피고(신세계그룹, 스타벅스코리아)가 명확하며, 5·18 민주화운동 피해자 및 유족이라는 다수의 피해자가 존재합니다. 시민사회단체 143곳이 집단적으로 대응하고 있으며, 이미 경찰 고발이라는 공적 절차가 진행 중입니다. 이재명 대통령까지 언급하며 사안의 심각성과 법적 조치 가능성을 강조하고 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>상대방(스타벅스)의 책임이 명확하고 자력이 충분하며, '5·18 탱크데이' 마케팅으로 광주시민 다수가 집단적 피해를 입었다고 주장되고 있습니다. 징벌적 손해배상 및 역사왜곡 처벌법 추진 논의 등 공적 절차가 진행 중이며, 마케팅 내용 자체가 증거가 됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>5·18 피해자 및 유족 다수</t>
+          <t>광주시민 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>5·18 비하 파장 확산…李  독버섯 뿌리 뽑아야</t>
+          <t>광주 정치권, 스타벅스 탱크 마케팅 '후폭풍' 지속(종합)</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605210464&amp;t=NNv</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=911249</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:14.834511+00:00</t>
+          <t>2026-07-10 07:00:11.714200+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>신세계그룹 (정용진 회장), 스타벅스코리아 (손정현 전 대표)</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 불송치 결정 후 이의신청 및 항고 진행 중, 증거 확보를 위한 민사소송 병행</t>
+          <t>경찰 수사 진행 중 (피해자 조사 완료, 혐의 적용 검토)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경찰의 1차 수사종결권 행사 이후 불송치 결정이 늘면서, 피해자들이 증거 확보를 위해 별도의 민사소송까지 제기하며 법률 비용이 크게 증가하고 있습니다. 가공식품 업체 A씨의 경우 명예훼손 사건으로 500만원대였던 법률 비용이 1500만원으로 늘어났으며, 이는 형사사법 시스템 전체의 비효율성을 초래하고 있습니다.</t>
+          <t>스타벅스코리아가 5·18 기념일에 '탱크데이' 프로모션을 진행하며 5·18 민주화운동과 박종철 열사 고문치사 사건을 폄훼했다는 논란이 발생했습니다. 박종철 열사의 친형과 5·18 유공자들이 피해자 신분으로 경찰 조사를 받았으며, 정용진 신세계그룹 회장 등에 대한 처벌 의사를 밝혔습니다. 현재 경찰이 혐의 적용 여부를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>경찰의 불송치 결정 증가로 인해 피해자들이 증거 확보를 위해 민사소송을 병행하며 법률 비용이 3배 이상 증가하는 등 시스템적 문제가 발생하고 있습니다. 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 볼 수 있으며, 증거 확보가 민사소송을 통해 가능하고 공적 절차(경찰, 검찰, 이의신청, 항고)가 진행 중인 상황입니다. (적합 조건 3, 4, 5, 6 해당)</t>
+          <t>상대방 책임이 명확하고(스타벅스코리아의 직접적인 프로모션), 신세계그룹이라는 충분한 자력을 가진 대기업이 상대방입니다. 5·18 유공자 및 박종철 열사 유족 등 다수의 피해자가 존재하며, 경찰 수사가 진행 중인 공적 절차 단계입니다. 프로모션 문구 등 객관적 증거도 명확합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1500만원 (법률 비용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>개인 (A씨), 유사 피해자 다수 예상</t>
+          <t>다수 (5·18 유공자 27명 외 박종철 열사 유족 및 시민단체)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경찰 대신 증거 찾으려 500만원짜리 민사소송…법률비 3배 늘어</t>
+          <t>박종철 열사 친형도 '탱크데이' 피해자 조사… 정용진 처벌 원한다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25417729</t>
+          <t>https://www.newsis.com/view/NISX20260527_0003645112</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:33:35.917749+00:00</t>
+          <t>2026-07-05 19:00:20.144320+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>서영교 더불어민주당 의원</t>
+          <t>스타벅스코리아, 정용진 신세계그룹 회장, 손정현 전 대표</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>허위사실 적시에 의한 명예훼손 혐의로 고소장 제출</t>
+          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>정치 브로커 명태균 씨가 서영교 더불어민주당 의원을 허위사실 적시에 의한 명예훼손 혐의로 고소했습니다. 명 씨는 서 의원이 기자회견에서 조작된 각서를 제시하며 자신을 사기꾼으로 몰아갔다고 주장하며, 각서의 실제 작성자는 강혜경 씨라고 밝혔습니다. 현재 서울 중랑경찰서에 고소장이 제출된 상태입니다.</t>
+          <t>스타벅스코리아의 '5·18 탱크데이' 마케팅 논란과 관련하여 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 대표에 대한 형사처벌 의사를 밝혔습니다. 경찰이 실무진부터 윗선까지 수사에 착수했으며, 명예훼손·모욕죄 성립 여부 및 개인 책임 범위가 향후 수사 결과에 따라 결정될 전망입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방인 서영교 의원은 국회의원으로서 자력이 충분하며(조건 2), 명태균 씨는 조작된 각서와 실제 작성자를 특정하며 구체적인 증거를 제시하고 있습니다(조건 5). 이미 허위사실 적시에 의한 명예훼손 혐의로 형사 고소가 진행 중이므로 공적 절차가 시작되었습니다(조건 6). 상대방 책임이 비교적 명확하다는 주장이 구체적입니다(조건 1).</t>
+          <t>대기업인 스타벅스코리아가 피고가 될 수 있으며(적합 조건 2), 5·18 유공자 및 유족 등 다수가 피해를 입어 집단적 피해로 볼 수 있습니다(적합 조건 3). 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 형사책임 가능성은 낮다는 관측이 있어 민사상 손해배상 청구로 접근해야 합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5·18 유공자·유족 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>명태균, 서영교 고소… 조작된 각서로 명예훼손</t>
+          <t>스타벅스 '5·18 탱크데이' 논란, 정용진 형사책임 가능성은?</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2309508.htm</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052718522819721</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:22:51.449789+00:00</t>
+          <t>2026-07-03 07:01:12.462037+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>태영호</t>
+          <t>정용진 신세계그룹 회장</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등이 4.3 모독 발언에 대한 손해배상 청구 소송을 제기하여 재판이 진행 중이다. 백신옥 변호사가 소송을 맡아 재판 과정을 설명하며 끝까지 최선을 다하겠다는 의지를 밝혔다.</t>
+          <t>정용진 신세계그룹 회장의 '탱크데이' 논란과 관련하여 5·18 유공자·유족 27명과 박종철 열사 친형이 정 회장의 처벌을 요구하며 경찰 조사가 진행 중이다. 정 회장은 이미 대국민 사과를 진행한 바 있다. 이 사건은 역사적 사건과 관련된 명예훼손 및 정신적 손해배상 청구 가능성이 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등 다수의 피해자 단체가 손해배상 소송을 제기한 사건입니다. 상대방 책임이 비교적 명확하고(적합 조건 1), 집단적 피해 성격이 강하며(적합 조건 3), 관련 발언 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>신세계그룹 회장 정용진이 상대방으로 자력이 충분하며, '탱크데이' 논란 관련 대국민 사과를 진행하여 책임이 비교적 명확하다. 5·18 유공자·유족 27명과 박종철 열사 친형이 처벌을 원하며 경찰 조사가 진행 중이므로 공적 절차가 진행 중이고 증거 확보 가능성이 높다. 집단적 피해의 성격도 강하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>제주4.3희생자유족회 구성원 다수</t>
+          <t>27명 이상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>추념식 전날 제주의 마지막 경고  4.3 모독 세력, 법으로 단죄하라</t>
+          <t>5·18 유족도 박종철 친형도  정용진 처벌 원한다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=501228</t>
+          <t>https://www.news1.kr/society/incident-accident/6178345</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:56:24.197801+00:00</t>
+          <t>2026-06-28 07:05:37.993786+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>가로세로연구소 김세의</t>
+          <t>구글</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소</t>
+          <t>캐나다에서 구글 상대로 민사소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>유명 유튜버 쯔양에 대한 허위 사실 유포 및 사생활 폭로, 해명 방송 강요 혐의로 '가로세로연구소' 김세의 대표가 검찰에 불구속 기소되었습니다. 경찰의 불송치 결정을 뒤집고 보완 수사를 통해 기소된 사건으로, 검찰은 온라인 악성 콘텐츠 유포 사범에 대한 엄정 대응 방침을 밝혔습니다.</t>
+          <t>캐나다의 한 음악가가 구글의 'AI 개요' 기능으로 인한 피해를 주장하며 구글을 상대로 거액의 민사소송을 제기했습니다. 기사는 AI 개요의 '환각' 현상으로 명예훼손 및 생명의 위협까지 발생할 수 있음을 지적하며, 향후 유사한 법적 분쟁이 이어질 가능성을 언급했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 녹취록 등 객관적 증거가 확보된 것으로 보입니다(적합 조건 5). 현재 검찰의 불구속 기소로 공적 절차가 진행 중이며(적합 조건 6), 유명 유튜버의 명예훼손 및 사생활 침해는 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 구글의 AI 개요 기능에서 발생한 '환각'이 명예훼손 등 피해의 원인으로 지목되었고, 피고인 구글은 배상 능력이 충분합니다. '거액의 민사소송'이 제기되어 피해 규모가 크며, AI 출력 내용 자체가 증거가 될 수 있습니다. 현재는 1인 소송이나, AI 개요의 구조적 문제로 향후 유사 피해자가 다수 발생할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명 (캐나다 음악가)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>검찰, ‘쯔양 협박’ 가세연 김세의 불구속 기소...“악성콘텐츠 유포 ...</t>
+          <t>명예훼손부터 생명의 위협까지… 구글 'AI 개요' 어찌하나</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260401503172?OutUrl=naver</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=739497</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 00:29:29.390624+00:00</t>
+          <t>2026-06-24 15:19:00.319783+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>김문수 국회의원</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>기자회견을 통해 사과 촉구 및 법적 소송 가능성 시사, 공직선거법 위반 여부 검토 중</t>
+          <t>김세의 구속, 김수현 측 120억 원대 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>김문수 국회의원이 순천시 종합스포츠센터 사업에 찬성한 시의원 12명의 명단을 SNS에 공개하며 '거수기', '꼭두각시'라고 비판. 이에 이복남, 최미희, 우성원 시의원 3명이 기자회견을 열어 김 의원의 사과와 비방 중단을 촉구하고, 명예훼손 및 공직선거법 위반 여부를 검토하여 법적 대응을 예고함.</t>
+          <t>김세의 전 MBC 기자가 김새론 음성 조작 및 쯔양 허위 유서 유포 혐의 등으로 구속되었다. 이에 배우 김수현 측은 김세의를 상대로 120억 원대 손해배상 청구 소송을 제기했으며, 김세의의 구속으로 소송 진행에 속도가 붙을 전망이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>김문수 국회의원의 SNS 게시물로 인한 시의원들의 명예훼손 책임이 비교적 명확하며(적합 조건 1), 해당 게시물 자체가 증거로 존재함(적합 조건 5). 12명의 시의원이 피해를 입은 집단적 피해 사례이며(적합 조건 3), 공직선거법 위반 여부 검토 등 관련 절차가 진행 중임(적합 조건 6). 상대방이 국회의원으로서 자력이 일반인보다 충분하며(적합 조건 2), 공직선거법 위반 가능성까지 있어 법적 쟁점이 명확하고 사회적 관심이 높을 것으로 예상됨.</t>
+          <t>김세의의 음성 조작 및 허위 사실 유포 행위가 명확하며(적합 조건 1, 5), 이미 구속되어 형사 절차가 진행 중이다(적합 조건 6). 김수현 측이 120억 원대의 손해배상 소송을 제기하여 피해 규모가 크다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억 원대</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>순천시의원 3명 “김문수 사과해”...‘국힘’ 불참</t>
+          <t>‘김새론 음성 조작’ 김세의, MBC기자 시절에도 상습 조작했다[MD이슈]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706925?ref=naver</t>
+          <t>https://www.mydaily.co.kr/page/view/2026052722530396244</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 12:50:34.330722+00:00</t>
+          <t>2026-06-21 07:04:03.668438+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>김세의</t>
+          <t>협의회 대표 정 씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 불구속기소</t>
+          <t>협의회 대표에 대한 형사 고소 및 손해배상 소송 진행 중. 검찰 수사 결과에 대한 재정신청 및 법왜곡죄 고소 예정.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>유튜브 채널 가로세로연구소 김세의 대표가 유튜버 쯔양을 스토킹하고 허위 사실을 유포하며 협박한 혐의로 검찰에 불구속기소 되었다. 김 대표는 쯔양의 사생활을 이용해 자극적인 콘텐츠를 제작하고 해명을 강요하며 회복할 수 없는 피해를 준 것으로 판단된다. 경찰의 불송치 결정 후 검찰의 보완 수사 요구로 기소가 이루어졌다.</t>
+          <t>약손명가 가맹점주 연합회가 일부 가맹점 사업자 협의회 대표의 허위 폭로와 공영방송의 왜곡 보도로 인해 브랜드 이미지 실추 및 영업 피해를 입었다고 주장하며 법적 대응에 나섰다. 연합회는 협의회 대표를 명예훼손 및 모욕 혐의로 형사 고소하고 손해배상 소송을 제기했으며, 검찰의 '혐의없음' 처분에 불복해 재정신청을 준비 중이다. 76개 지점 가맹점주들이 집단적 피해를 호소하고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 채널 운영을 통해 수익을 창출하는 상대방의 자력도 충분할 것으로 예상됩니다(적합 조건 2). 또한, 피해자 쯔양은 유명 유튜버로, 명예훼손 및 스토킹으로 인한 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 이미 검찰 기소라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>적합 조건: 협의회 대표의 허위 사실 유포 및 공영방송의 왜곡 보도에 대한 상대방 책임이 비교적 명확하다. 76개 지점 가맹점주들이 집단적 피해를 입었으며, 검찰 수사 결과로 본사 갑질 의혹이 허위임이 입증되어 증거 확보가 용이하다. 이미 검찰 수사라는 공적 절차가 진행되었고, 피해 규모는 76개 지점 전체를 합산하면 상당할 것으로 예상된다. 주된 소송 상대방이 개인일 경우 자력 문제가 있을 수 있으나, 공영방송에 대한 소송 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 3,100만원, 전체 미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>76개 지점 가맹점주 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>가세연 김세의 불구속기소…유튜버 쯔양 스토킹·협박 혐의</t>
+          <t>약손명가 76개 지점 가맹점주들  허위 폭로·편파 방송에 브랜드 추락…...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416442</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00013&amp;news_seq_no=5194128</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 12:29:46.198538+00:00</t>
+          <t>2026-06-17 23:06:42.183191+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김미나 시의원</t>
+          <t>김세의 (가로세로연구소 대표)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>민사 소송 항소심 진행 중, 형사 기소 상태</t>
+          <t>김세의 구속영장 발부, 수사 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>김미나 시의원이 이재명 대통령 관련 명예훼손성 발언을 SNS에 게시하여 유족 측으로부터 민사 소송을 당했다. 1심에서 1억4000만원 배상 판결을 받았으나 김 시의원이 항소했으며, 별도로 형사 기소도 된 상태이다.</t>
+          <t>유튜브 채널 '장사의 신' 은현장이 '가로세로연구소' 김세의 대표의 구속 소식에 오열하며 2년 6개월간의 허위사실 유포 피해를 토로했습니다. 김세의는 배우 김수현, 고 김새론 관련 허위사실 유포 및 AI 음성 조작 등을 통한 명예훼손 혐의로 구속영장이 발부되어 수사가 진행 중입니다. 은현장은 허위 주장으로 회사 신뢰도 하락 및 매출 급감 피해를 주장했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 명확), 6(공적 절차 진행 중)에 해당합니다. 김미나 시의원이 SNS에 명예훼손성 발언을 하여 1심에서 1억4000만원 배상 판결을 받았고 형사 기소까지 된 상황으로, 상대방의 책임이 명확하며 피해 규모도 상당합니다.</t>
+          <t>김세의(가로세로연구소 대표)의 허위사실 유포 혐의로 구속영장이 발부되어 상대방 책임이 명확하며(적합 조건 1), 은현장, 김수현, 고 김새론 등 다수의 유명인이 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 은현장의 사업적 피해 주장과 유명인의 명예훼손은 피해 규모가 크며(적합 조건 4), 수사기관의 구속영장 발부로 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1억4000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (은현장, 김수현, 고 김새론 등)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>‘李 대통령 명예훼손’ 김미나 시의원 기소</t>
+          <t>은현장, 김세의 구속에 환호→오열… 母 영정 사진까지 돌아</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485397</t>
+          <t>https://mhnse.com/news/articleView.html?idxno=1390877</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 00:31:24.341886+00:00</t>
+          <t>2026-06-14 07:02:59.708366+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>한동훈 전 대표의 공개 사과 요구</t>
+          <t>AI 조작 피해 경찰 인정, 광고 위약금 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한동훈 전 대표가 이재명 대통령에게 '청담동 술자리' 및 '백해룡 가짜뉴스'를 부추긴 것에 대한 사과를 요구했습니다. '청담동 술자리' 의혹은 한 전 대표가 제기한 10억 원 손해배상 소송에서 일부 승소 판결을 받았으며, '백해룡 가짜뉴스'는 검찰 수사 결과 허위로 밝혀졌습니다. 한 전 대표는 이 대통령이 100% 가짜뉴스를 부추겼음에도 사과하지 않았다고 주장합니다.</t>
+          <t>배우 김수현이 AI 조작으로 인한 피해를 입었으며, 경찰이 이를 공식적으로 인정했다. 이로 인해 김수현은 다수의 광고 계약이 해지되고 약 174억 원 규모의 광고 위약금 소송에 휘말린 상황이다. 경찰의 AI 조작 피해 인정이 김수현의 방어 및 AI 조작 가해자에 대한 손해배상 청구에 중요한 전환점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 사건은 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). '청담동 술자리' 의혹은 법원 판결로 일부 승소했고, '백해룡 가짜뉴스'는 검찰 수사로 허위임이 확인되어, 이재명 대통령이 이를 부추겼다는 주장에 대한 법적 근거가 탄탄합니다.</t>
+          <t>경찰이 'AI 조작 피해'를 인정하여 상대방 책임이 명확하고(적합 조건 1, 5, 6), 김수현이 174억 원 상당의 광고 위약금 소송에 휘말린 점을 고려할 때 피해 규모가 매우 크다(적합 조건 4). 이는 AI 조작 가해자를 상대로 한 손해배상 청구의 강력한 근거가 될 수 있다. 다만, AI 조작 가해자의 신원 및 자력 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>10억 원 이상 추정</t>
+          <t>174억 원 이상 (간접 피해액)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>한동훈 “‘그알’ 사과 받은 李대통령, 내 가짜뉴스도 사과해야”</t>
+          <t>김수현, 'AI 조작 피해' 경찰 인정…광고 위약금 소송도 반전 맞나[이슈...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705906?ref=naver</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=819269</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 13:07:20.717341+00:00</t>
+          <t>2026-06-13 07:03:28.929707+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>이재명 대통령, 김의겸 새만금개발청장, 유튜브 매체측</t>
+          <t>김세의 (가로세로연구소 대표)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>청담동 술자리 가짜뉴스 관련 10억 원 손해배상 소송에서 원고 일부 승소 판결. 백해룡 가짜뉴스 관련 검찰 수사 결과 발표. 한동훈 전 대표가 이재명 대통령에게 사과 요구 중.</t>
+          <t>김세의 대표 구속, 경찰 수사로 AI 조작 확인</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했다. 청담동 술자리 의혹은 법원에서 가짜뉴스로 판단되어 10억 원 손해배상 소송에서 원고 일부 승소 판결이 났으며, 백해룡 의혹 또한 검찰 수사 결과 허위 진술에 의존한 실체 없는 주장으로 확인되었다.</t>
+          <t>유튜버 김세의가 생성형 AI로 증거자료를 조작하여 배우 김수현의 명예를 훼손한 혐의로 구속되었습니다. 김 대표는 김수현이 미성년자와 교제했다는 허위사실을 유포했으며, 경찰은 음성 녹취 파일과 카카오톡 화면 사진이 AI로 조작된 것으로 판단했습니다. 이로 인해 김수현은 이미지 추락과 함께 출연 계약 해지, 손해배상 소송 등 막대한 경제적 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (가짜뉴스로 확인, 법원 원고 일부 승소 판결, 검찰 수사 결과), 상대방에게 자력이 충분함 (이재명 대통령, 김의겸 청장 등 공인, 10억 원 소송 이력), 피해 규모가 큼 (10억 원 손해배상 청구 소송), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 수사 결과 발표).</t>
+          <t>상대방(김세의)의 AI를 이용한 증거 조작 책임이 경찰 수사로 명확히 확인되었고(적합 조건 1), 피해자(김수현)는 출연 계약 해지 및 손해배상 소송 등 막대한 경제적 피해를 입어 피해 규모가 크며(적합 조건 4), 경찰 수사를 통해 AI 조작 증거가 확보되었습니다(적합 조건 5). 또한, 김세의 대표가 구속되는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>10억 원 (청담동 술자리 관련 소송 청구액)</t>
+          <t>미상 (막대한 경제적 피해 발생)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (한동훈 전 대표)</t>
+          <t>1명 (배우 김수현)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>한동훈  李대통령, '청담동 술자리 가짜뉴스' 계산 정확히 하자</t>
+          <t>[사설] ‘녹취·카톡 조작’ 김세의 구속, AI 동원 범죄 대책 강구해야</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/29/2026032990134.html</t>
+          <t>https://www.khan.co.kr/article/202605271815001</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-29 12:52:22.975036+00:00</t>
+          <t>2026-06-12 07:01:49.862120+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>이재명 대통령, 김의겸 전 의원</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>청담동 술자리 의혹 관련 민사 2심 진행 중, 백해룡 의혹 관련 검찰 수사 무혐의 종결. 한동훈 전 대표가 이재명 대통령에게 공식 사과 요구하며 추가 법적 조치 시사.</t>
+          <t>형사 고소 및 민사 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 과거 자신을 겨냥했던 '청담동 술자리' 및 '백해룡' 가짜뉴스 논란에 대해 공식 사과를 촉구했다. 청담동 의혹은 1심에서 허위 사실 유포 책임으로 8천만원 배상 판결이 났고, 백해룡 의혹은 검찰 수사에서 무혐의로 종결되며 가짜뉴스로 확인되었다. 한 전 대표의 이번 요구는 이 대통령의 언론 사과 요구에 대한 맞대응으로, 향후 추가 법적 공방으로 이어질 가능성이 있다.</t>
+          <t>인터넷 방송인 카라큘라가 가수 MC몽을 상대로 1억 원 규모의 손해배상 청구 민사소송을 제기하고 형사 고소장을 접수했다. MC몽이 라이브 방송에서 카라큘라가 제보를 받고 영상을 게시했다는 허위 사실을 유포했다고 주장하며, 카라큘라는 이를 명백한 허위 사실로 반박하고 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (법원 및 수사기관에서 가짜뉴스로 확정), 상대방에게 자력이 충분함 (대통령, 공공기관장), 피해 규모가 큼 (1심 8천만원 배상 판결, 추가 소송 가능성), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차가 진행 중임 (관련 민사 소송 진행 중, 형사 수사 종결). 한동훈 전 대표가 이재명 대통령에게 직접 사과를 요구하며 추가 법적 조치 가능성을 시사하고 있어 소송금융 투자 기회가 높음.</t>
+          <t>MC몽의 허위 사실 유포 발언이 명확히 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 1억 원 규모의 손해배상 청구로 피해 규모가 상당하다(적합 조건 4). MC몽의 라이브 방송 발언 기록이 증거로 확보 가능하고(적합 조건 5), 형사 고소장이 접수되어 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>최소 8천만원 (1심 판결액), 추가 금액 미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명 (한동훈 전 대표)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>한동훈 “청담동·백해룡 가짜뉴스… 李대통령, 계산 정확히 하자”</t>
+          <t>'채널 폐쇄' 카라큘라, MC몽에 1억 소송… 명백한 허위 사실  [RE:스타]</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260329580226</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1046057/</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-29 12:42:23.395725+00:00</t>
+          <t>2026-06-10 22:16:12.430174+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>김기서 충남도의원, 김기일 부여군의원</t>
+          <t>온라인 플랫폼 (디시인사이드, 일간베스트 저장소, 유튜브, 네이버뉴스 등), 왜곡 게시물 작성자</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>공직선거법 위반 및 명예훼손 혐의로 형사고소, 1억 원 손해배상 청구 소송 제기. 민주당 충남도당의 검증 및 징계 완료.</t>
+          <t>경찰 수사 및 검찰 송치 진행 중, 5·18기념재단 모니터링 및 시민 서포터즈 모집</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>김민수 부여군수 후보가 자신에 대한 성추행 의혹을 허위사실에 기반한 정치공작으로 규정하고, 이를 제기한 김기서 충남도의원과 김기일 부여군의원을 공직선거법 위반 및 명예훼손 혐의로 형사고소하고 1억 원 규모의 손해배상 청구 소송을 제기했습니다. 제보자는 주장을 번복했으며, 민주당 충남도당도 해당 제보를 사실로 인정하기 어렵다고 판단했습니다. 김기일 군의원은 당원권 정지 징계를 받았습니다.</t>
+          <t>5·18민주화운동에 대한 허위 주장과 폄훼 악성 콘텐츠가 온라인상에서 급증하고 있으며, 5·18특별법 제정에도 불구하고 처벌로 이어지는 경우는 드뭅니다. 5·18기념재단은 AI 모니터링을 통해 왜곡 게시물을 포착하고 있으며, 경찰은 5·18 특별법 위반으로 피의자를 입건하고 검찰에 송치하는 등 공적 절차가 진행 중입니다. 재단은 시민 서포터즈를 모집하며 왜곡에 맞서 진실을 지키기 위한 노력을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방(충남도의원, 부여군의원)의 책임이 비교적 명확하며, 공직자로서 배상 능력이 충분합니다. 1억 원 규모의 손해배상 청구가 진행 중이고, 제보자 번복 및 당의 검증 결과 등 증거 확보 가능성이 높습니다. 이미 당 차원의 징계 등 공적 절차가 진행되었습니다.</t>
+          <t>5·18 왜곡·폄훼 게시물 작성자 및 유포 플랫폼의 책임이 명확하고(적합 조건 1), 5·18 피해자와 유가족이라는 다수의 집단적 피해자가 존재합니다(적합 조건 3). AI 모니터링 및 경찰 수사 자료 등 객관적 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 검찰 송치 등 공적 절차가 이미 진행 중입니다(적합 조건 6). 이 사건은 종결되지 않고 현재진행형으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5·18 피해자와 유가족 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'성추행 의혹' 김민수 부여군수 후보  허위사실 정치공작 …법적대응</t>
+          <t>“5·18 폭동” “북한국 개입”… 처벌법 비웃으며 ‘온라인 왜곡’ 기...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032718511749796</t>
+          <t>https://www.segye.com/newsView/20260518514282?OutUrl=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-27 13:12:33.749873+00:00</t>
+          <t>2026-06-10 10:28:04.578731+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>AI 콘텐츠 확산으로 인한 2차 가해 논란</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>장 의원이 언론 대응 과정에서 피해자의 신분을 일부 노출하여 2차 가해 혐의로 경찰 수사를 받고 있습니다. 피해자는 약 4개월 전 장 의원을 고소했으며, 경찰은 해당 혐의를 문제 삼아 조치 중입니다.</t>
+          <t>AI 기술을 활용한 '청주여자교도소 5인방' 관련 콘텐츠가 유튜브 등 소셜미디어에 확산되면서, 해당 범죄의 피해자들이 심각한 2차 가해에 노출될 수 있다는 우려가 제기되고 있습니다. 이는 피해자들의 명예와 정신적 고통을 심화시킬 수 있는 문제로, 사회적 논란이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(장 의원)의 책임이 비교적 명확하고(경찰이 2차 가해 혐의를 문제 삼음), 자력이 충분하며, 경찰 수사를 통해 증거 확보가 가능하고 공적 절차(경찰 수사)가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해가 아닌 점은 한계입니다.</t>
+          <t>AI 콘텐츠 제작 및 유포자, 그리고 이를 방치한 소셜미디어 플랫폼의 책임이 비교적 명확하며(상대방 책임 명확), 유튜브 등 대형 플랫폼이 연루될 경우 배상 능력이 충분합니다(상대방 자력 충분). '범죄 피해자들'이 다수 존재하여 집단적 피해에 해당하고(집단적 피해), 확산된 AI 콘텐츠 자체가 명확한 증거가 됩니다(증거 확보 가능). 다수의 피해자에 대한 심각한 정신적 피해 및 명예훼손으로 인한 손해배상 가능성이 높습니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[데일리안 오늘뉴스 종합] 이 대통령 조폭 연루설 비판 / 마약왕 박왕열...</t>
+          <t>청주여자교도소 5인방 화보? 쏟아지는 AI 콘텐츠에 2차 가해 논란</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626595/?sc=Naver</t>
+          <t>https://www.chosun.com/national/national_general/2026/05/02/EZRRNL55YJAXLK4FOMXGCZGGGQ/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 12:36:47.759410+00:00</t>
+          <t>2026-06-08 05:15:13.452318+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>장영하 변호사, 동아일보, SBS, 국민의힘 등</t>
+          <t>유튜버</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>언론중재법에 따른 추후보도문 게재 요청 및 언론사 사과 요구</t>
+          <t>경찰 수사 요청 및 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대법원이 이재명 대통령의 '조폭 연루설'을 유포한 장영하 변호사의 허위사실 공표 혐의를 유죄로 확정하며 해당 의혹이 사실이 아님을 법적으로 확인했다. 이에 청와대는 의혹을 보도한 언론사들에 언론중재법에 따른 추후보도문 게재를 요청했으며, 이 대통령은 국민의힘과 SBS에 사과를 요구하고 있다. 여러 언론사가 이미 추후보도 및 사과를 진행했다.</t>
+          <t>배우 김수현의 소속사 골드메달리스트가 AI 조작 이미지를 이용해 허위 사실을 유포한 유튜버에 대해 경찰 수사를 요청했다. BBC 등 외신도 이 사건을 보도하며 AI 딥페이크 문제의 심각성을 지적했다. 소속사는 유튜버에게 민형사상 책임을 물을 예정이며, 유튜버는 100억 원 이상의 자산을 보유하고 있다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>대법원 확정 판결로 허위사실 유포자의 책임이 명확하며(적합 조건 1), 상대방인 주요 언론사들은 충분한 자력을 갖추고 있습니다(적합 조건 2). 대통령의 명예훼손이라는 점에서 피해의 중대성이 높고(적합 조건 4), 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(유튜버)의 AI 조작 및 허위사실 유포 책임이 명확하며(적합 조건 1), 유튜버가 100억 원 이상의 자산을 보유하고 있다고 주장하여 자력이 충분할 것으로 보입니다(적합 조건 2). 또한, 경찰 수사가 진행 중(적합 조건 6)이며, 유명 연예인의 명예훼손 사건으로 피해 규모가 클 가능성이 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련 추후 보도</t>
+          <t>“김수현 AI 조작 증거에 당해” 英 BBC 보도 나왔다‥외신도 주목</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260327/133626396/1</t>
+          <t>https://www.newsen.com/news_view.php?uid=202605241543031910</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-27 12:20:47.623050+00:00</t>
+          <t>2026-06-06 20:26:57.413426+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자 및 관련 커뮤니티 운영사</t>
+          <t>스타벅스코리아, 신세계그룹</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>악성 게시물 관련 민·형사 소송 진행 중, 스토킹 관련 형사 재판 진행 중, 커뮤니티 대상 법적 대응 검토 중</t>
+          <t>경찰 수사 진행 중, 형사처벌 의사 표명</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>빅히트 뮤직은 방탄소년단에 대한 조직적이고 동시다발적인 악성 게시물에 대해 실시간 모니터링 및 채증을 통해 민·형사 소송 절차를 진행 중입니다. 과거 악성 게시물 작성자들이 벌금형을 선고받은 사례가 있으며, 스토킹 행위자는 구속기소 되어 재판에 회부된 상태입니다. 소속사는 어떠한 합의나 선처 없이 강경하게 대응할 것이며, 악성 게시물 방치 커뮤니티에 대한 법적 대응도 검토 중입니다.</t>
+          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 비하했다는 논란에 휩싸였다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 스타벅스코리아 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했다. 다만 정 회장의 형사책임 인정 가능성은 낮다는 관측도 나온다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(악성 게시물 작성자), 조직적이고 동시다발적인 악성 게시물로 인한 집단적 피해가 발생하고 있습니다. BTS의 글로벌 위상을 고려할 때 피해 규모가 크고, 소속사가 실시간 모니터링 및 채증 인원 확대를 통해 증거를 적극적으로 확보하고 있으며, 과거 형사 처벌 사례도 있어 증거가 충분합니다. 또한, 스토킹 관련 구속기소 등 공적 절차가 진행 중이며, 특정 커뮤니티 자체에 대한 법적 대응도 검토 중이어서 상대방의 자력 확보 가능성도 높습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 스타벅스코리아, 신세계그룹), 3(집단적 피해 - 5·18 유공자·유족 등), 5(증거 확보 가능 - 경찰 수사 진행), 6(공적 절차 진행 중 - 경찰 수사)에 해당한다. 사회적 파장이 크고 다수의 피해자가 존재하여 집단적 민사상 손해배상 청구 가능성이 높다. 다만, 기사에서 형사책임 인정 가능성이 높지 않다고 언급되어 민사상 책임 입증 및 손해액 산정에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5·18 유공자·유족 등 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>BTS 측  더쿠·SNS 등 악성 게시물 인지…끝까지 법적 책임 추궁할 것</t>
+          <t>'6억 vs 600만' 양극화에 내부 폭발…숫자로 본 삼성전자 임협 투표</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491951?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326065042</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052715411983310</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 13:19:02.901894+00:00</t>
+          <t>2026-06-05 07:00:43.382025+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자 다수, 특정 온라인 커뮤니티</t>
+          <t>김세의 (가로세로연구소 대표)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자에 대한 형사 고소 진행 중, 특정 커뮤니티 대상 법적 대응 검토 중, 스토킹 행위자 구속 기소 및 재판 진행 중</t>
+          <t>김세의 가로세로연구소 대표 구속, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>빅히트 뮤직은 방탄소년단에 대한 악성 게시물, 허위 루머 유포, 스토킹 행위에 대해 무관용 원칙으로 법적 조치를 진행 중이다. 과거 악플러들은 벌금형을 선고받았으며, 현재도 조직적인 악성 게시물에 대한 증거 채증 및 민형사 소송 절차가 진행되고 있다. 특정 커뮤니티에 대한 법적 대응도 검토 중이며, 스토킹 행위자는 구속 기소되어 재판에 회부되었다.</t>
+          <t>유튜브 채널 '장사의 신' 은현장 씨가 '가로세로연구소' 김세의 대표의 구속 소식에 눈물을 흘렸다. 은 씨는 가세연의 허위 폭로로 회사 신뢰와 사업이 무너지고 매출 급감 및 직원 구조조정을 겪었다고 주장하며, 김수현, 쯔양 등 다른 유명인들도 피해를 입었다고 언급했다. 김세의 대표는 성폭력범죄 및 명예훼손 등의 혐의로 구속되었다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 과거 판결로 명확히 입증되었고(적합 조건 1), 다수의 악플러 및 커뮤니티를 대상으로 한 집단적 피해(적합 조건 3)이며, 증거 채증 시스템을 통해 증거 확보가 용이함(적합 조건 5). 이미 형사 절차가 진행 중인 사례가 있으며(적합 조건 6), 대형 기획사의 무관용 원칙으로 소송 의지가 강력하고, 아티스트의 명예 훼손 규모가 커서 잠재적 손해배상액이 높을 수 있음(적합 조건 4). 특정 커뮤니티에 대한 법적 대응 검토는 상대방의 자력도 확보될 수 있음을 시사함(적합 조건 2).</t>
+          <t>상대방(가세연 김세의 대표)의 책임이 성폭력범죄 및 명예훼손 등 혐의로 구속영장이 발부되어 명확하며, 검찰 수사 등 공적 절차가 진행 중입니다. 은현장 씨 외에도 김수현, 쯔양 등 다수의 유명인이 피해를 입었고, 은씨는 사업체 매출 급감 및 구조조정 등 큰 피해를 주장하여 피해 규모가 클 것으로 예상됩니다. 유튜브 방송 내용 등 객관적 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>방탄소년단, 악플러만? 커뮤니티까지 싹 다 고소.. 삭제된 게시물도 처...</t>
+          <t>“김수현 마음 안다”…‘장사의 신’ 은현장, ‘악연’ 김세의 구속에...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/26/2026032617502942835</t>
+          <t>https://biz.heraldcorp.com/article/10757264?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-26 13:13:44.207492+00:00</t>
+          <t>2026-06-03 07:03:22.936744+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>MC몽 (신동현)</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>신상 박제 계정 운영자 구속, 2차, 3차 피해 지속</t>
+          <t>형사 고소장 접수 및 민사소송 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>온라인 신상 박제 계정 '주클럽' 운영자는 구속되었으나, 유사 계정이 계속 생겨나며 2차, 3차 피해가 반복되고 있습니다. 정보통신망법상 명예훼손에 해당하지만, 재판 회부율이 낮고 처벌이 경미한 실정입니다. 해외 서버를 둔 플랫폼의 협조 부족으로 가해자 특정 및 정보 확보에 어려움이 있어 플랫폼의 적극적인 조치가 필요하다는 지적이 나옵니다.</t>
+          <t>유튜버 카라큘라가 가수 MC몽을 허위사실 적시에 의한 명예훼손 혐의로 형사 고소하고 1억 원 규모의 민사소송을 제기했습니다. MC몽은 틱톡 라이브 방송에서 카라큘라가 500만 원을 받고 영상을 내렸다는 허위 발언을 한 것으로 알려졌습니다. 카라큘라는 해당 발언이 명백한 허위사실임을 주장하며 법적 대응에 나섰습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 '주클럽' 외 유사 계정으로 다수 피해자가 발생하고 있으며, 적합 조건 5(증거 확보 가능)에 따라 신상 박제 게시물 자체가 증거로 활용될 수 있고, 적합 조건 6(공적 절차 진행 중)에 따라 운영자가 구속된 바 있어 사건의 실체가 명확합니다. 다만, 2차, 3차 가해자 특정 및 해외 서버 플랫폼의 책임 입증은 소송 진행에 난항을 줄 수 있습니다.</t>
+          <t>MC몽의 허위사실 적시 발언이 틱톡 라이브를 통해 이루어져 증거 확보가 용이하며(적합 조건 5), 1억 원 규모의 손해배상 청구로 피해 규모가 작지 않습니다(적합 조건 4). 또한 형사 고소장 접수를 통해 공적 절차가 이미 진행 중입니다(적합 조건 6). MC몽은 연예인으로서 일정 수준의 자력을 가질 것으로 예상됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>재판행 4.4% ?…2차, 3차, n차까지 재생산되는 신상박제</t>
+          <t>유튜버 카라큘라, MC몽 발언에 고소장 접수... 제보 받거나 영상 내린 적...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ent.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519330&amp;ref=A</t>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010316810&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:24.568577+00:00</t>
+          <t>2026-05-30 22:16:19.159480+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>정용진 신세계그룹 회장, 스타벅스코리아</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 후 구속 송치, 검찰 수사 진행 중</t>
+          <t>경찰 고발 진행 중, 대통령의 법적 조치 강조</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하는 시위를 벌이고 허위 주장을 반복하여 명예훼손, 사자명예훼손 등 혐의로 구속 송치되었다. 그는 '위안부 피해는 거짓'이라며 '돈 벌러 간 것'이라는 궤변을 펼쳤다. 현재 검찰 수사가 진행 중이다.</t>
+          <t>정용진 신세계그룹 회장의 5·18 비하 논란으로 스타벅스코리아 대표가 경질되고 정 회장이 사과했음에도 파장이 확산되고 있습니다. 광주·전남 시민사회단체들이 정 회장 사퇴를 촉구하고, 서민민생대책위원회는 정 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했습니다. 이재명 대통령은 국가폭력범죄 미화 행위를 강력히 응징하고 관련 시효 폐지 입법을 촉구하며 사안의 심각성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하며(명예훼손, 사자명예훼손 등 혐의로 구속 송치), 위안부 피해자라는 집단적 피해를 대상으로 한다. 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며, 발언 내용 및 시위 행위 등 증거가 명확하다. 다만, 피고의 자력은 불분명하다.</t>
+          <t>대기업 피고(신세계그룹, 스타벅스코리아)가 명확하며, 5·18 민주화운동 피해자 및 유족이라는 다수의 피해자가 존재합니다. 시민사회단체 143곳이 집단적으로 대응하고 있으며, 이미 경찰 고발이라는 공적 절차가 진행 중입니다. 이재명 대통령까지 언급하며 사안의 심각성과 법적 조치 가능성을 강조하고 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>5·18 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“위안부는 돈벌러 간 것” 위안부 피해자 선넘은 모욕 단체 대표, 구속...</t>
+          <t>5·18 비하 파장 확산…李  독버섯 뿌리 뽑아야</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10703562?ref=naver</t>
+          <t>https://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202605210464&amp;t=NNv</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-26 12:32:48.019230+00:00</t>
+          <t>2026-05-24 07:00:14.834511+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 확정 후, 언론중재법에 따른 추후보도문 요청</t>
+          <t>경찰 불송치 결정 후 이의신청 및 항고 진행 중, 증거 확보를 위한 민사소송 병행</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 최종 확정되었습니다. 이에 청와대는 해당 내용을 보도한 언론사들에 언론중재법에 따라 추후보도문 게재를 요청했습니다. 이는 언론의 허위 보도로 인한 명예훼손에 대한 법적 책임이 명확해진 사례로, 추가적인 손해배상 청구 가능성이 있습니다.</t>
+          <t>경찰의 1차 수사종결권 행사 이후 불송치 결정이 늘면서, 피해자들이 증거 확보를 위해 별도의 민사소송까지 제기하며 법률 비용이 크게 증가하고 있습니다. 가공식품 업체 A씨의 경우 명예훼손 사건으로 500만원대였던 법률 비용이 1500만원으로 늘어났으며, 이는 형사사법 시스템 전체의 비효율성을 초래하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건: 대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방(언론사)의 책임이 명확하며, 주요 언론사들은 자력이 충분합니다. 대법원 판결이라는 강력한 증거가 확보되었고, 청와대가 언론중재법에 따라 추후보도문을 요청하는 등 공적 절차가 진행 중이므로 추가적인 피해구제 가능성이 높습니다.</t>
+          <t>경찰의 불송치 결정 증가로 인해 피해자들이 증거 확보를 위해 민사소송을 병행하며 법률 비용이 3배 이상 증가하는 등 시스템적 문제가 발생하고 있습니다. 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 볼 수 있으며, 증거 확보가 민사소송을 통해 가능하고 공적 절차(경찰, 검찰, 이의신청, 항고)가 진행 중인 상황입니다. (적합 조건 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원 (법률 비용)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>개인 (A씨), 유사 피해자 다수 예상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 판결 확정 관련</t>
+          <t>경찰 대신 증거 찾으려 500만원짜리 민사소송…법률비 3배 늘어</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326000956</t>
+          <t>https://www.joongang.co.kr/article/25417729</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:04.365283+00:00</t>
+          <t>2026-04-06 00:33:35.917749+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>BBC</t>
+          <t>서영교 더불어민주당 의원</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>전 미국 대통령의 명예훼손 소송 진행 중 또는 예정</t>
+          <t>허위사실 적시에 의한 명예훼손 혐의로 고소장 제출</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>BBC 신임 사장이 선임되었으며, 전임 사장은 도널드 트럼프 전 미국 대통령의 발언을 왜곡 편집했다는 논란으로 사임했습니다. 신임 사장은 트럼프 전 대통령이 제기한 손해배상 청구 소송을 포함한 여러 현안을 다뤄야 합니다.</t>
+          <t>정치 브로커 명태균 씨가 서영교 더불어민주당 의원을 허위사실 적시에 의한 명예훼손 혐의로 고소했습니다. 명 씨는 서 의원이 기자회견에서 조작된 각서를 제시하며 자신을 사기꾼으로 몰아갔다고 주장하며, 각서의 실제 작성자는 강혜경 씨라고 밝혔습니다. 현재 서울 중랑경찰서에 고소장이 제출된 상태입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>BBC 다큐멘터리의 발언 조작 논란으로 전 사장이 사임했으며, 이는 상대방 책임이 명확할 가능성을 시사합니다. BBC는 영국 공영방송으로 배상 능력이 충분하며, 전 미국 대통령의 명예훼손 소송으로 피해 규모가 클 것으로 예상됩니다. 다큐멘터리 원본 및 트럼프의 실제 발언 기록 등 객관적 증거 확보가 용이합니다.</t>
+          <t>상대방인 서영교 의원은 국회의원으로서 자력이 충분하며(조건 2), 명태균 씨는 조작된 각서와 실제 작성자를 특정하며 구체적인 증거를 제시하고 있습니다(조건 5). 이미 허위사실 적시에 의한 명예훼손 혐의로 형사 고소가 진행 중이므로 공적 절차가 시작되었습니다(조건 6). 상대방 책임이 비교적 명확하다는 주장이 구체적입니다(조건 1).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>BBC 신임 사장에 맷 브리튼 전 구글 사장 선임</t>
+          <t>명태균, 서영교 고소… 조작된 각서로 명예훼손</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518524&amp;ref=A</t>
+          <t>https://news.tf.co.kr/read/life/2309508.htm</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-26 00:35:08.035498+00:00</t>
+          <t>2026-04-03 12:22:51.449789+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>네이버, 카카오, 구글 등 주요 플랫폼 사업자</t>
+          <t>태영호</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회, 주요 플랫폼 사업자에 2차 가해 방지 협조 공문 발송 및 협의체 개최 예정</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대전 자동차 부품공장 화재 참사 희생자 및 유가족을 대상으로 온라인상에서 조롱, 허위정보, 비방 등 2차 가해가 확산되고 있습니다. 이에 조국혁신당 이해민 의원이 정부의 적극 대응을 촉구했으며, 방송미디어통신위원회는 네이버, 카카오, 구글 등 53개 주요 플랫폼 사업자에 2차 가해 방지를 위한 자율규제 협조 공문을 발송하고 관련 협의체 개최를 준비 중입니다. 유가족들은 비인간적인 조롱으로 심각한 고통을 겪고 있습니다.</t>
+          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등이 4.3 모독 발언에 대한 손해배상 청구 소송을 제기하여 재판이 진행 중이다. 백신옥 변호사가 소송을 맡아 재판 과정을 설명하며 끝까지 최선을 다하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 네이버, 카카오, 구글 등 주요 플랫폼 사업자들은 자력이 충분합니다. 적합 조건 3(집단적 피해): 대전 화재 참사 희생자 유가족 다수가 2차 가해로 고통받고 있습니다. 적합 조건 5(증거 확보 가능): 온라인 게시물이라는 명확한 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 방송미디어통신위원회가 53개 플랫폼 사업자에 협조 공문을 발송하고 협의체를 개최하는 등 정부 차원의 대응이 진행 중이며, 이는 플랫폼 사업자의 책임이 부각될 가능성을 높입니다.</t>
+          <t>태영호 전 국회의원을 상대로 제주4.3희생자유족회 등 다수의 피해자 단체가 손해배상 소송을 제기한 사건입니다. 상대방 책임이 비교적 명확하고(적합 조건 1), 집단적 피해 성격이 강하며(적합 조건 3), 관련 발언 등 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>유가족 다수</t>
+          <t>제주4.3희생자유족회 구성원 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>이해민 “대전 화재 참사 2차 가해 막아야”…방미통위, 53개 플랫폼에 ...</t>
+          <t>추념식 전날 제주의 마지막 경고  4.3 모독 세력, 법으로 단죄하라</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>jejusori.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02938886645387256</t>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=501228</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 00:26:43.651365+00:00</t>
+          <t>2026-04-02 12:56:24.197801+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>극우 단체 및 김병헌 위안부법폐지국민행동 대표</t>
+          <t>가로세로연구소 김세의</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>극우 단체 대표 구속, 위안부피해자법 시행</t>
+          <t>검찰 불구속 기소</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>옛 일본대사관 앞 평화의 소녀상 보호 바리케이드가 6년 만에 철거될 예정입니다. 이는 위안부 피해자를 모욕하던 극우 단체 대표가 구속되고 관련 시위가 잠잠해진 데 따른 것입니다. 위안부 피해자법 시행과 맞물려, 소녀상 제작자는 피해자 명예훼손에 대한 처벌을 촉구했습니다.</t>
+          <t>유명 유튜버 쯔양에 대한 허위 사실 유포 및 사생활 폭로, 해명 방송 강요 혐의로 '가로세로연구소' 김세의 대표가 검찰에 불구속 기소되었습니다. 경찰의 불송치 결정을 뒤집고 보완 수사를 통해 기소된 사건으로, 검찰은 온라인 악성 콘텐츠 유포 사범에 대한 엄정 대응 방침을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(극우 단체 대표 구속), 집단적 피해(위안부 피해자 명예훼손), 증거 확보 용이(경찰 수사 및 구속), 공적 절차 진행 중(형사 구속 및 위안부피해자법 시행)으로 소송금융 적합도가 높습니다. 다만 상대방의 자력은 불분명하여 실제 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하게 특정되었고(적합 조건 1), 검찰 수사를 통해 녹취록 등 객관적 증거가 확보된 것으로 보입니다(적합 조건 5). 현재 검찰의 불구속 기소로 공적 절차가 진행 중이며(적합 조건 6), 유명 유튜버의 명예훼손 및 사생활 침해는 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 그 유족 다수</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>바리케이드 철거 앞둔 ‘소녀상’…6년 만에 평화 되찾나</t>
+          <t>검찰, ‘쯔양 협박’ 가세연 김세의 불구속 기소...“악성콘텐츠 유포 ...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603252028005</t>
+          <t>https://www.segye.com/newsView/20260401503172?OutUrl=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-25 12:32:26.433898+00:00</t>
+          <t>2026-04-01 00:29:29.390624+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>김문수 국회의원</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실 확인, 언론노조의 SBS 책임 촉구 및 이재명 대통령의 사과 요구 진행 중</t>
+          <t>기자회견을 통해 사과 촉구 및 법적 소송 가능성 시사, 공직선거법 위반 여부 검토 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고 싶다'의 이재명 대통령 조폭 연루설 보도가 대법원 판결로 허위임이 밝혀졌다. 전국언론노조는 SBS에 책임 있는 대응을 촉구했으며, 이재명 대통령은 SBS에 사과를 요구했다. 이는 언론의 사회적 책임과 피해자의 권리 구제 측면에서 중요한 사안으로 부각되고 있다.</t>
+          <t>김문수 국회의원이 순천시 종합스포츠센터 사업에 찬성한 시의원 12명의 명단을 SNS에 공개하며 '거수기', '꼭두각시'라고 비판. 이에 이복남, 최미희, 우성원 시의원 3명이 기자회견을 열어 김 의원의 사과와 비방 중단을 촉구하고, 명예훼손 및 공직선거법 위반 여부를 검토하여 법적 대응을 예고함.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>대법원 판결로 SBS 보도의 허위성이 명확히 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대형 언론사인 SBS는 충분한 자력을 가집니다(적합 조건 2). 대통령이라는 공인의 명예훼손으로 피해 규모가 매우 크고(적합 조건 4), 대법원 판결이라는 객관적 증거가 존재합니다(적합 조건 5). 피해자의 사과 요구 등 후속 조치가 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>김문수 국회의원의 SNS 게시물로 인한 시의원들의 명예훼손 책임이 비교적 명확하며(적합 조건 1), 해당 게시물 자체가 증거로 존재함(적합 조건 5). 12명의 시의원이 피해를 입은 집단적 피해 사례이며(적합 조건 3), 공직선거법 위반 여부 검토 등 관련 절차가 진행 중임(적합 조건 6). 상대방이 국회의원으로서 자력이 일반인보다 충분하며(적합 조건 2), 공직선거법 위반 가능성까지 있어 법적 쟁점이 명확하고 사회적 관심이 높을 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>언론노조  이 대통령 조폭연루 허위보도는 SBS 책임</t>
+          <t>순천시의원 3명 “김문수 사과해”...‘국힘’ 불참</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218215&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://biz.heraldcorp.com/article/10706925?ref=naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-25 12:16:47.248007+00:00</t>
+          <t>2026-03-31 12:50:34.330722+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>X (구 트위터)</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>일본 총무성의 통신 이력 보존 기간 연장 요청 및 행정지도 진행 중, X의 거부로 피해자 구제 차질 우려 제기.</t>
+          <t>검찰 불구속기소</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>X(구 트위터)가 일본 총무성의 통신 이력 보존 기간 연장 요청을 거부하여 온라인 명예훼손 피해자들의 발신자 특정 및 구제에 차질이 생길 우려가 제기되었다. 현재 X의 보존 기간은 1~2개월로 짧아 피해 구제가 어렵다는 지적이 나온다. 이와 별개로 X는 이용자 동의 없이 개인정보를 AI 훈련에 사용해 논란이 되고 있다.</t>
+          <t>유튜브 채널 가로세로연구소 김세의 대표가 유튜버 쯔양을 스토킹하고 허위 사실을 유포하며 협박한 혐의로 검찰에 불구속기소 되었다. 김 대표는 쯔양의 사생활을 이용해 자극적인 콘텐츠를 제작하고 해명을 강요하며 회복할 수 없는 피해를 준 것으로 판단된다. 경찰의 불송치 결정 후 검찰의 보완 수사 요구로 기소가 이루어졌다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>X는 대기업으로 자력이 충분하며(적합 조건 2), 통신 이력 보존 기간 연장 거부로 인해 일본 내 온라인 명예훼손 피해자들의 구제에 직접적인 차질을 야기하고 있어 책임이 명확하다(적합 조건 1). 일본 총무성이 행정지도 및 회의를 통해 보존 기간 연장을 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 이어질 수 있다(적합 조건 3).</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 채널 운영을 통해 수익을 창출하는 상대방의 자력도 충분할 것으로 예상됩니다(적합 조건 2). 또한, 피해자 쯔양은 유명 유튜버로, 명예훼손 및 스토킹으로 인한 피해 규모가 상당할 것으로 추정되며(적합 조건 4), 검찰 수사를 통해 증거가 확보되었고(적합 조건 5), 이미 검찰 기소라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>X, 日정부의 ‘통신기록 보존’ 요청 거부… 명예훼손 피해 구제 차질</t>
+          <t>가세연 김세의 불구속기소…유튜버 쯔양 스토킹·협박 혐의</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577289?ref=naver</t>
+          <t>https://www.joongang.co.kr/article/25416442</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-25 12:16:15.999374+00:00</t>
+          <t>2026-03-31 12:29:46.198538+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>엑스(X)</t>
+          <t>김미나 시의원</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>일본 총무성의 통신 기록 보존 연장 요청 거부</t>
+          <t>민사 소송 항소심 진행 중, 형사 기소 상태</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>소셜미디어 엑스(X)가 일본 정부의 통신 이력 보존기간 연장 요청을 거부했습니다. 이는 온라인 명예훼손 피해자 구제에 차질을 빚을 우려가 있으며, 다른 통신사업자들이 3개월 이상 보존하는 것과 대조됩니다. 엑스 측은 비용 부담을 이유로 들었으나, 이로 인해 향후 명예훼손 소송 시 증거 확보가 어려워질 수 있습니다.</t>
+          <t>김미나 시의원이 이재명 대통령 관련 명예훼손성 발언을 SNS에 게시하여 유족 측으로부터 민사 소송을 당했다. 1심에서 1억4000만원 배상 판결을 받았으나 김 시의원이 항소했으며, 별도로 형사 기소도 된 상태이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>엑스(X)는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 온라인 명예훼손 피해자 구제에 차질이 생길 우려가 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 일본 총무성의 요청과 엑스의 거부라는 명확한 사실 관계가 존재하며(적합 조건 5), 이미 정부 기관과의 관련 절차가 진행 중입니다(적합 조건 6). 이는 향후 명예훼손 피해자들이 증거 확보의 어려움으로 인해 엑스를 상대로 소송을 제기할 가능성을 시사합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 명확), 6(공적 절차 진행 중)에 해당합니다. 김미나 시의원이 SNS에 명예훼손성 발언을 하여 1심에서 1억4000만원 배상 판결을 받았고 형사 기소까지 된 상황으로, 상대방의 책임이 명확하며 피해 규모도 상당합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억4000만 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>엑스，명예훼손 대응 위한 日정부 통신기록 보존 연장 요청 거부</t>
+          <t>‘李 대통령 명예훼손’ 김미나 시의원 기소</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325083600073?input=1195m</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485397</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:38.587060+00:00</t>
+          <t>2026-03-31 00:31:24.341886+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>이재명</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>이재명 측의 SBS 사과 요구 진행 중. 관련 허위사실 유포자들은 유죄 판결 확정.</t>
+          <t>한동훈 전 대표의 공개 사과 요구</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>SBS '그것이 알고 싶다' 방송이 이재명 당시 성남시장과 조직폭력배 유착 의혹의 출발점이었다는 내용이 박철민, 장영하 변호사의 공직선거법 위반 유죄 판결문에 명시되었습니다. 이재명 측은 SBS에 사과를 요구하며 언론 자유를 위협한다는 비판을 받고 있으나, 법원 판결을 근거로 한 명예훼손 소송 가능성이 높습니다.</t>
+          <t>한동훈 전 대표가 이재명 대통령에게 '청담동 술자리' 및 '백해룡 가짜뉴스'를 부추긴 것에 대한 사과를 요구했습니다. '청담동 술자리' 의혹은 한 전 대표가 제기한 10억 원 손해배상 소송에서 일부 승소 판결을 받았으며, '백해룡 가짜뉴스'는 검찰 수사 결과 허위로 밝혀졌습니다. 한 전 대표는 이 대통령이 100% 가짜뉴스를 부추겼음에도 사과하지 않았다고 주장합니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>법원 판결문(박철민, 장영하 유죄 판결)에서 SBS '그것이 알고 싶다' 방송이 이재명 관련 허위사실 유포의 출발점임을 명확히 적시하여 상대방 책임이 비교적 명확합니다. 상대방(SBS)은 자력이 충분한 대기업이며, 공적 인물에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. (적합 조건 1, 2, 5)</t>
+          <t>이 사건은 상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 크고(적합 조건 4), 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차가 진행된 바 있습니다(적합 조건 6). '청담동 술자리' 의혹은 법원 판결로 일부 승소했고, '백해룡 가짜뉴스'는 검찰 수사로 허위임이 확인되어, 이재명 대통령이 이를 부추겼다는 주장에 대한 법적 근거가 탄탄합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 이상 추정</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>판결문 속 '이재명 조폭연루설'… 시작은 '그알'</t>
+          <t>한동훈 “‘그알’ 사과 받은 李대통령, 내 가짜뉴스도 사과해야”</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217897&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://biz.heraldcorp.com/article/10705906?ref=naver</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-24 12:41:57.769441+00:00</t>
+          <t>2026-03-30 13:07:20.717341+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>헤럴드경제 등 허위 사실을 보도한 언론사들</t>
+          <t>이재명 대통령, 김의겸 새만금개발청장, 유튜브 매체측</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실 확정 후 언론중재법에 따른 추후보도문 게재 요청 및 이행 중</t>
+          <t>청담동 술자리 가짜뉴스 관련 10억 원 손해배상 소송에서 원고 일부 승소 판결. 백해룡 가짜뉴스 관련 검찰 수사 결과 발표. 한동훈 전 대표가 이재명 대통령에게 사과 요구 중.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 최종 확정되었다. 이에 따라 청와대는 허위 보도를 한 언론사들에 언론중재법에 의거한 추후보도문 게재를 요청했으며, 헤럴드경제가 이를 이행했다. 이는 명예훼손에 대한 법적 책임이 명확히 인정된 사례로, 추가적인 손해배상 청구 가능성이 높다.</t>
+          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했다. 청담동 술자리 의혹은 법원에서 가짜뉴스로 판단되어 10억 원 손해배상 소송에서 원고 일부 승소 판결이 났으며, 백해룡 의혹 또한 검찰 수사 결과 허위 진술에 의존한 실체 없는 주장으로 확인되었다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실이 확정되어 상대방 책임이 명확하고(적합 조건 1), 헤럴드경제 등 언론사라는 상대방의 자력이 충분하며(적합 조건 2), 대법원 유죄 판결이라는 강력한 증거가 존재한다(적합 조건 5). 또한 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (가짜뉴스로 확인, 법원 원고 일부 승소 판결, 검찰 수사 결과), 상대방에게 자력이 충분함 (이재명 대통령, 김의겸 청장 등 공인, 10억 원 소송 이력), 피해 규모가 큼 (10억 원 손해배상 청구 소송), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (검찰 수사 결과 발표).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 (청담동 술자리 관련 소송 청구액)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (한동훈 전 대표)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[추후보도문] 이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련</t>
+          <t>한동훈  李대통령, '청담동 술자리 가짜뉴스' 계산 정확히 하자</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701683?ref=naver</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/29/2026032990134.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-24 12:22:37.658164+00:00</t>
+          <t>2026-03-29 12:52:22.975036+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>26개 언론사</t>
+          <t>이재명 대통령, 김의겸 전 의원</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>언론사들의 정정/추후보도 예정</t>
+          <t>청담동 술자리 의혹 관련 민사 2심 진행 중, 백해룡 의혹 관련 검찰 수사 무혐의 종결. 한동훈 전 대표가 이재명 대통령에게 공식 사과 요구하며 추가 법적 조치 시사.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>기사에 따르면 '李 조폭연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 할 예정입니다. 이는 공인에 대한 대규모 허위 보도로 인한 명예훼손 사건으로 보이며, 다수의 언론사를 상대로 한 소송 가능성이 높습니다. '추후보도'는 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다.</t>
+          <t>한동훈 전 국민의힘 대표가 이재명 대통령에게 과거 자신을 겨냥했던 '청담동 술자리' 및 '백해룡' 가짜뉴스 논란에 대해 공식 사과를 촉구했다. 청담동 의혹은 1심에서 허위 사실 유포 책임으로 8천만원 배상 판결이 났고, 백해룡 의혹은 검찰 수사에서 무혐의로 종결되며 가짜뉴스로 확인되었다. 한 전 대표의 이번 요구는 이 대통령의 언론 사과 요구에 대한 맞대응으로, 향후 추가 법적 공방으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>공인에 대한 '조폭 연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 예정하고 있어 상대방(언론사들)의 책임이 명확하며(적합 조건 1), 다수의 언론사는 자력이 충분합니다(적합 조건 2). 26개 언론사의 보도로 인한 명예훼손 피해 규모가 매우 크고(적합 조건 4), '추후보도' 자체가 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (법원 및 수사기관에서 가짜뉴스로 확정), 상대방에게 자력이 충분함 (대통령, 공공기관장), 피해 규모가 큼 (1심 8천만원 배상 판결, 추가 소송 가능성), 증거가 있거나 확보 가능함 (법원 판결, 검찰 수사 결과), 이미 공적 절차가 진행 중임 (관련 민사 소송 진행 중, 형사 수사 종결). 한동훈 전 대표가 이재명 대통령에게 직접 사과를 요구하며 추가 법적 조치 가능성을 시사하고 있어 소송금융 투자 기회가 높음.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 8천만원 (1심 판결액), 추가 금액 미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명 (한동훈 전 대표)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>李 조폭연루설 허위  26개 언론사 추후보도</t>
+          <t>한동훈 “청담동·백해룡 가짜뉴스… 李대통령, 계산 정확히 하자”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333256</t>
+          <t>https://www.kyeonggi.com/article/20260329580226</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-23 12:44:19.230692+00:00</t>
+          <t>2026-03-29 12:42:23.395725+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>장영하 변호사 및 관련 언론사</t>
+          <t>김기서 충남도의원, 김기일 부여군의원</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 확정, 청와대 언론중재법에 따른 추후보도문 요청</t>
+          <t>공직선거법 위반 및 명예훼손 혐의로 형사고소, 1억 원 손해배상 청구 소송 제기. 민주당 충남도당의 검증 및 징계 완료.</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 대법원에서 허위사실 공표 혐의 유죄 판결을 확정받아 해당 의혹이 사실이 아님이 법적으로 확인되었다. 청와대는 의혹을 보도한 언론사들에 대해 언론중재법에 따라 추후보도문 게재를 요청했으며, 연합뉴스는 이에 따라 사실관계를 정리하는 추후보도문을 게재했다.</t>
+          <t>김민수 부여군수 후보가 자신에 대한 성추행 의혹을 허위사실에 기반한 정치공작으로 규정하고, 이를 제기한 김기서 충남도의원과 김기일 부여군의원을 공직선거법 위반 및 명예훼손 혐의로 형사고소하고 1억 원 규모의 손해배상 청구 소송을 제기했습니다. 제보자는 주장을 번복했으며, 민주당 충남도당도 해당 제보를 사실로 인정하기 어렵다고 판단했습니다. 김기일 군의원은 당원권 정지 징계를 받았습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>대법원 판결로 이재명 대통령에 대한 '조폭 연루설'이 허위사실임이 확정되어 상대방 책임이 명확하며(적합 조건 1) 객관적 증거가 존재합니다(적합 조건 5). 청와대가 언론중재법에 따른 추후보도문 게재를 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 피고가 될 수 있는 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 대통령에 대한 명예훼손으로 피해의 중대성이 높습니다.</t>
+          <t>상대방(충남도의원, 부여군의원)의 책임이 비교적 명확하며, 공직자로서 배상 능력이 충분합니다. 1억 원 규모의 손해배상 청구가 진행 중이고, 제보자 번복 및 당의 검증 결과 등 증거 확보 가능성이 높습니다. 이미 당 차원의 징계 등 공적 절차가 진행되었습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 확정 관련</t>
+          <t>'성추행 의혹' 김민수 부여군수 후보  허위사실 정치공작 …법적대응</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260323142200001?input=1195m</t>
+          <t>https://view.asiae.co.kr/article/2026032718511749796</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:54.241873+00:00</t>
+          <t>2026-03-27 13:12:33.749873+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장, 네이버 블로거 2명</t>
+          <t>장 의원</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>명예훼손 및 손해배상 소송 제기, 경찰 고소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 6·3 지방선거를 앞두고 JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 전 구청장은 '정치적 음모'에 의한 악의적 비방과 허위 사실 유포라며 강력한 법적 조치를 예고했으며, 네이버 블로거 2명에 대해서는 경찰에 고소했습니다.</t>
+          <t>장 의원이 언론 대응 과정에서 피해자의 신분을 일부 노출하여 2차 가해 혐의로 경찰 수사를 받고 있습니다. 피해자는 약 4개월 전 장 의원을 고소했으며, 경찰은 해당 혐의를 문제 삼아 조치 중입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 JTBC, 전 국회의원 등 자력 있는 상대방을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 상대방 책임이 비교적 명확하게 주장되고 있으며(정치적 음모, 허위 사실 유포), 녹취 파일 등 증거 확보 가능성이 높습니다. 또한 네이버 블로거에 대한 경찰 고소 등 공적 절차가 진행 중인 고액 소송으로 투자 가치가 높습니다.</t>
+          <t>상대방(장 의원)의 책임이 비교적 명확하고(경찰이 2차 가해 혐의를 문제 삼음), 자력이 충분하며, 경찰 수사를 통해 증거 확보가 가능하고 공적 절차(경찰 수사)가 진행 중인 점을 고려할 때 소송금융 적합도가 높습니다. 다만, 피해 규모가 명확히 특정되지 않고 집단적 피해가 아닌 점은 한계입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[단독]전성수 서초구청장, 지방선거 앞두고 소송 불사한 까닭</t>
+          <t>[데일리안 오늘뉴스 종합] 이 대통령 조폭 연루설 비판 / 마약왕 박왕열...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032215054300239</t>
+          <t>https://www.dailian.co.kr/news/view/1626595/?sc=Naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-22 12:47:47.766255+00:00</t>
+          <t>2026-03-27 12:36:47.759410+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>언론사 (예: SBS '그것이 알고싶다')</t>
+          <t>장영하 변호사, 동아일보, SBS, 국민의힘 등</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>언론중재법상 추후보도 청구권 행사 계획 발표</t>
+          <t>언론중재법에 따른 추후보도문 게재 요청 및 언론사 사과 요구</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 자신에 대한 '조폭 연루설'이 대법원에서 허위로 판명되자, 언론의 정론직필 의무를 강조하며 정치적 왜곡 보도에 더 큰 책임을 물어야 한다고 밝혔다. 청와대는 언론중재법에 따른 추후보도 청구권 행사 계획을 발표했으며, 이 대통령은 해당 보도를 한 언론사에 대한 추가 조치를 시사했다.</t>
+          <t>대법원이 이재명 대통령의 '조폭 연루설'을 유포한 장영하 변호사의 허위사실 공표 혐의를 유죄로 확정하며 해당 의혹이 사실이 아님을 법적으로 확인했다. 이에 청와대는 의혹을 보도한 언론사들에 언론중재법에 따른 추후보도문 게재를 요청했으며, 이 대통령은 국민의힘과 SBS에 사과를 요구하고 있다. 여러 언론사가 이미 추후보도 및 사과를 진행했다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주요 언론사를 상대로 하므로 자력이 충분하다(적합 조건 2). 이미 언론중재법상 추후보도 청구권 행사 계획이 발표되어 공적 절차가 진행 중이며(적합 조건 6), 대법원 판결이라는 객관적 증거가 존재한다(적합 조건 5). 대통령의 발언으로 미루어 볼 때, 명예훼손 등 추가적인 손해배상 청구 가능성이 높다.</t>
+          <t>대법원 확정 판결로 허위사실 유포자의 책임이 명확하며(적합 조건 1), 상대방인 주요 언론사들은 충분한 자력을 갖추고 있습니다(적합 조건 2). 대통령의 명예훼손이라는 점에서 피해의 중대성이 높고(적합 조건 4), 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>李대통령 “정치적 왜곡 보도, 더 큰 책임 물어야”</t>
+          <t>이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련 추후 보도</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01371046645385944</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260327/133626396/1</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-22 12:18:57.639819+00:00</t>
+          <t>2026-03-27 12:20:47.623050+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>악성 게시물 작성자 및 관련 커뮤니티 운영사</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>대통령의 추후보도 요구 및 SBS의 사과, 언론노조 반발</t>
+          <t>악성 게시물 관련 민·형사 소송 진행 중, 스토킹 관련 형사 재판 진행 중, 커뮤니티 대상 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>이재명 대통령이 2018년 '조폭 연루설'을 보도한 SBS '그것이 알고 싶다'에 대법원 판결을 근거로 추후보도를 요구했습니다. SBS는 의혹 제기에 대해 사과했으나, SBS 노조는 대통령의 요구를 '언론 길들이기'로 규정하며 반발하고 있습니다. 이 대통령은 언론의 자유에는 책임이 따른다고 강조했습니다.</t>
+          <t>빅히트 뮤직은 방탄소년단에 대한 조직적이고 동시다발적인 악성 게시물에 대해 실시간 모니터링 및 채증을 통해 민·형사 소송 절차를 진행 중입니다. 과거 악성 게시물 작성자들이 벌금형을 선고받은 사례가 있으며, 스토킹 행위자는 구속기소 되어 재판에 회부된 상태입니다. 소속사는 어떠한 합의나 선처 없이 강경하게 대응할 것이며, 악성 게시물 방치 커뮤니티에 대한 법적 대응도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 공표가 인정되어 상대방(SBS)의 책임이 명확하며(적합 조건 1, 5), SBS는 대형 언론사로 자력이 충분합니다(적합 조건 2). 언론중재법에 따른 추후보도 요구 등 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 점에서 잠재적 피해 규모가 매우 큽니다. 이미 사과가 있었으나, 추후보도 등 추가적인 법적 조치 가능성이 남아있습니다.</t>
+          <t>상대방 책임이 명확하며(악성 게시물 작성자), 조직적이고 동시다발적인 악성 게시물로 인한 집단적 피해가 발생하고 있습니다. BTS의 글로벌 위상을 고려할 때 피해 규모가 크고, 소속사가 실시간 모니터링 및 채증 인원 확대를 통해 증거를 적극적으로 확보하고 있으며, 과거 형사 처벌 사례도 있어 증거가 충분합니다. 또한, 스토킹 관련 구속기소 등 공적 절차가 진행 중이며, 특정 커뮤니티 자체에 대한 법적 대응도 검토 중이어서 상대방의 자력 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>SBS '그알'에 사과받은 李대통령, '언론 길들이기' 반발에  자유에는 책...</t>
+          <t>BTS 측  더쿠·SNS 등 악성 게시물 인지…끝까지 법적 책임 추궁할 것</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260322000062</t>
+          <t>https://www.nocutnews.co.kr/news/6491951?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326065042</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-22 12:18:37.660033+00:00</t>
+          <t>2026-03-26 13:19:02.901894+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>관련 보도를 한 언론사들 (예: SBS, 채널A, TV조선, 연합뉴스TV 등)</t>
+          <t>악성 게시물 작성자 다수, 특정 온라인 커뮤니티</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 확정, 청와대 언론사 대상 추후보도 청구 진행 중</t>
+          <t>악성 게시물 작성자에 대한 형사 고소 진행 중, 특정 커뮤니티 대상 법적 대응 검토 중, 스토킹 행위자 구속 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 확정됨에 따라, 청와대가 관련 보도를 했던 언론사들을 상대로 언론중재법에 따른 추후보도를 요구하고 있습니다. 이 대통령은 특히 SBS '그것이 알고 싶다'의 사과를 요구하며, 정치적 목적으로 조작된 방송에 대한 반성을 촉구했습니다. 이는 명예훼손 소송으로 이어질 가능성이 있습니다.</t>
+          <t>빅히트 뮤직은 방탄소년단에 대한 악성 게시물, 허위 루머 유포, 스토킹 행위에 대해 무관용 원칙으로 법적 조치를 진행 중이다. 과거 악플러들은 벌금형을 선고받았으며, 현재도 조직적인 악성 게시물에 대한 증거 채증 및 민형사 소송 절차가 진행되고 있다. 특정 커뮤니티에 대한 법적 대응도 검토 중이며, 스토킹 행위자는 구속 기소되어 재판에 회부되었다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 명확히 확인되어 상대방 책임이 분명하며(적합 조건 1), 관련 보도를 한 언론사들은 자력이 충분합니다(적합 조건 2). 대법원 확정 판결이라는 강력한 증거가 존재하고(적합 조건 5), 청와대가 언론중재법에 따른 추후보도를 요구하는 공적 절차가 진행 중입니다(적합 조건 6). 피해 규모는 미상이지만, 대통령의 명예훼손이라는 점에서 잠재적 손해배상액이 클 수 있습니다.</t>
+          <t>상대방 책임이 과거 판결로 명확히 입증되었고(적합 조건 1), 다수의 악플러 및 커뮤니티를 대상으로 한 집단적 피해(적합 조건 3)이며, 증거 채증 시스템을 통해 증거 확보가 용이함(적합 조건 5). 이미 형사 절차가 진행 중인 사례가 있으며(적합 조건 6), 대형 기획사의 무관용 원칙으로 소송 의지가 강력하고, 아티스트의 명예 훼손 규모가 커서 잠재적 손해배상액이 높을 수 있음(적합 조건 4). 특정 커뮤니티에 대한 법적 대응 검토는 상대방의 자력도 확보될 수 있음을 시사함(적합 조건 2).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>이재명 대통령 조폭 연루설은 허위  언론사 추후보도 줄이어</t>
+          <t>방탄소년단, 악플러만? 커뮤니티까지 싹 다 고소.. 삭제된 게시물도 처...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>journalist.or.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.journalist.or.kr/news/article.html?no=60553</t>
+          <t>https://www.starnewskorea.com/star/2026/03/26/2026032617502942835</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-22 12:18:27.727243+00:00</t>
+          <t>2026-03-26 13:13:44.207492+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>명예훼손 및 정서적 고통 유발 혐의로 소장 접수</t>
+          <t>신상 박제 계정 운영자 구속, 2차, 3차 피해 지속</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>영화 '오펀'의 실제 모델로 알려진 나탈리아 그레이스가 디즈니와 훌루를 상대로 거액의 손해배상 청구 소송을 제기했습니다. 자신의 삶을 다룬 드라마 '굿 아메리칸 패밀리'가 자신을 악의적으로 묘사하여 명예훼손 및 정서적 고통을 유발했다고 주장하며, 현재 변호사 없이 직접 소송을 진행 중입니다. 나탈리아는 희귀 난치성 질환으로 50만 달러 이상의 척추 수술비가 필요한 상황입니다.</t>
+          <t>온라인 신상 박제 계정 '주클럽' 운영자는 구속되었으나, 유사 계정이 계속 생겨나며 2차, 3차 피해가 반복되고 있습니다. 정보통신망법상 명예훼손에 해당하지만, 재판 회부율이 낮고 처벌이 경미한 실정입니다. 해외 서버를 둔 플랫폼의 협조 부족으로 가해자 특정 및 정보 확보에 어려움이 있어 플랫폼의 적극적인 조치가 필요하다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (디즈니, 훌루와 같은 거대 기업). 피해 규모가 큼 (거액의 손해배상 청구, 50만 달러 이상의 수술비 필요). 상대방 책임이 비교적 명확함 (드라마가 나탈리아를 악의적으로 묘사했다는 주장, 허구와 사실의 불분명한 경계). 증거가 있거나 확보 가능함 (드라마 내용 자체, 관련 보도, 이전 법적 절차 기록).</t>
+          <t>적합 조건 3(집단적 피해)에 따라 '주클럽' 외 유사 계정으로 다수 피해자가 발생하고 있으며, 적합 조건 5(증거 확보 가능)에 따라 신상 박제 게시물 자체가 증거로 활용될 수 있고, 적합 조건 6(공적 절차 진행 중)에 따라 운영자가 구속된 바 있어 사건의 실체가 명확합니다. 다만, 2차, 3차 가해자 특정 및 해외 서버 플랫폼의 책임 입증은 소송 진행에 난항을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>50만 달러 이상 (한화 약 6억 7천만 원 이상) 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>'실화판 오펀' 6세 입양아 알고보니 22세..실제인물 디즈니 고소  날 괴...</t>
+          <t>재판행 4.4% ?…2차, 3차, n차까지 재생산되는 신상박제</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112764962</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519330&amp;ref=A</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-21 12:36:05.400345+00:00</t>
+          <t>2026-03-26 12:37:24.568577+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>김병헌</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 후 구속 송치, 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>김병헌 씨가 6년간 일본군 '위안부' 강제 동원을 부정하고 피해자들을 모욕하는 발언을 반복해왔습니다. 현재 그는 일본군 '위안부' 피해자들의 명예를 훼손한 혐의 등으로 경찰 수사를 받고 있습니다. 기사는 역사적 증거와 전문가 인터뷰를 통해 김 씨의 주장이 사실이 아님을 반박하며, 이러한 주장이 사회적 상식을 무너뜨릴 수 있다고 지적합니다.</t>
+          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하는 시위를 벌이고 허위 주장을 반복하여 명예훼손, 사자명예훼손 등 혐의로 구속 송치되었다. 그는 '위안부 피해는 거짓'이라며 '돈 벌러 간 것'이라는 궤변을 펼쳤다. 현재 검찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>김병헌의 위안부 피해자 명예훼손 발언이 명확히 기록되어 상대방 책임이 비교적 명확하며(적합 조건 1), 일본군 '위안부' 피해자라는 다수의 집단적 피해가 발생했습니다(적합 조건 3). 강제 동원을 입증하는 공적 기록과 학술적 증거가 충분히 확보 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>상대방의 책임이 명확하며(명예훼손, 사자명예훼손 등 혐의로 구속 송치), 위안부 피해자라는 집단적 피해를 대상으로 한다. 경찰 수사 및 구속 송치 등 공적 절차가 진행 중이며, 발언 내용 및 시위 행위 등 증거가 명확하다. 다만, 피고의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 다수</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>'위안부 부정' 김병헌  나는 처벌 못 해 ‥과연?</t>
+          <t>“위안부는 돈벌러 간 것” 위안부 피해자 선넘은 모욕 단체 대표, 구속...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6809230_36918.html</t>
+          <t>https://biz.heraldcorp.com/article/10703562?ref=naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-21 12:32:37.113738+00:00</t>
+          <t>2026-03-26 12:32:48.019230+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>구로구청 간부 B씨</t>
+          <t>뉴스핌, SBS 등 언론사</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰 수사 '혐의없음' 결정, 명예훼손 혐의 보완수사 지휘, 민사 소송 미제기</t>
+          <t>대법원 판결로 허위사실 확정 후, 언론중재법에 따른 추후보도문 요청</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>구로구청 간부 B씨가 부하 여직원 A씨의 사진을 무단으로 내려받아 AI로 합성한 커플 사진을 카카오톡 프로필로 사용했습니다. A씨는 성적 수치심과 모욕감을 호소하며 B씨를 성폭력처벌법 및 명예훼손 혐의로 고소했으나, 경찰은 성범죄 혐의에 대해 '혐의없음'으로 판단하고 명예훼손 혐의는 보완수사 지휘했습니다. B씨는 직위해제 한 달 만에 복직했으며, A씨는 불안감을 호소하고 있습니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 최종 확정되었습니다. 이에 청와대는 해당 내용을 보도한 언론사들에 언론중재법에 따라 추후보도문 게재를 요청했습니다. 이는 언론의 허위 보도로 인한 명예훼손에 대한 법적 책임이 명확해진 사례로, 추가적인 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>구로구청 간부 B씨의 딥페이크 합성 및 유포 행위로 상대방 책임이 명확하며, 공무원인 B씨와 구로구청의 자력이 충분합니다. 카카오톡 프로필 사진 등 증거 확보가 용이하고, 경찰 수사가 진행되어 공적 절차가 이미 시작되었습니다. 피해자의 정신적 고통이 크고, 경찰의 '혐의없음' 결정으로 민사 소송을 통한 구제 필요성이 높습니다.</t>
+          <t>적합 조건: 대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방(언론사)의 책임이 명확하며, 주요 언론사들은 자력이 충분합니다. 대법원 판결이라는 강력한 증거가 확보되었고, 청와대가 언론중재법에 따라 추후보도문을 요청하는 등 공적 절차가 진행 중이므로 추가적인 피해구제 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>상사 프사가 나와 커플사진…구로구청 여직원 딥페이크 피해에도 ‘혐의...</t>
+          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 판결 확정 관련</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11994034</t>
+          <t>https://www.newspim.com/news/view/20260326000956</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-20 12:34:08.467677+00:00</t>
+          <t>2026-03-26 12:23:04.365283+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>TV조선, 채널A, 연합뉴스TV, 서울신문, 뉴시스, SBS</t>
+          <t>BBC</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>장영하 변호사 유죄 확정, 언론사 추후보도 진행 중, 이재명 대통령이 '그것이 알고 싶다'에 사과 및 추후보도 요구</t>
+          <t>전 미국 대통령의 명예훼손 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>대법원이 '이재명 조폭연루설'을 주장한 장영하 변호사의 유죄를 확정하자, 관련 보도를 했던 TV조선 등 다수 언론사가 추후보도를 게재했다. 이재명 대통령은 2018년 해당 의혹을 제기했던 SBS '그것이 알고 싶다'에 대해서도 사과와 추후보도를 요구하며 추가적인 조치를 시사했다. 이는 허위 보도로 인한 명예훼손에 대한 법적 확인 및 언론의 책임 이행 요구 사례이다.</t>
+          <t>BBC 신임 사장이 선임되었으며, 전임 사장은 도널드 트럼프 전 미국 대통령의 발언을 왜곡 편집했다는 논란으로 사임했습니다. 신임 사장은 트럼프 전 대통령이 제기한 손해배상 청구 소송을 포함한 여러 현안을 다뤄야 합니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>대법원 판결로 '이재명 조폭연루설'이 허위 사실임이 법적으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 관련 보도를 한 언론사들은 대기업으로 자력이 충분합니다(적합 조건 2). 이미 언론중재법에 따른 추후보도 절차가 진행 중이며(적합 조건 6), 이재명 대통령이 직접 '그것이 알고 싶다'에 사과와 추후보도를 요구하며 추가적인 법적 조치 가능성이 높습니다. 허위 보도로 인한 명예훼손 피해가 명확하고 증거가 충분합니다(적합 조건 5).</t>
+          <t>BBC 다큐멘터리의 발언 조작 논란으로 전 사장이 사임했으며, 이는 상대방 책임이 명확할 가능성을 시사합니다. BBC는 영국 공영방송으로 배상 능력이 충분하며, 전 미국 대통령의 명예훼손 소송으로 피해 규모가 클 것으로 예상됩니다. 다큐멘터리 원본 및 트럼프의 실제 발언 기록 등 객관적 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>TV조선→채널A  이재명 대통령 조폭연루설 허위 사실  추후보도</t>
+          <t>BBC 신임 사장에 맷 브리튼 전 구글 사장 선임</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488395?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320031729</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518524&amp;ref=A</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-20 12:20:45.570884+00:00</t>
+          <t>2026-03-26 00:35:08.035498+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>장영하 변호사, 문화일보 등 관련 언론사</t>
+          <t>네이버, 카카오, 구글 등 주요 플랫폼 사업자</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>대법원 유죄 판결 확정, 청와대 언론사들에 추후 보도 요청</t>
+          <t>방송미디어통신위원회, 주요 플랫폼 사업자에 2차 가해 방지 협조 공문 발송 및 협의체 개최 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>20대 대선 당시 이재명 후보를 겨냥한 '조폭 연루설'이 대법원에서 허위로 최종 확정되었다. 해당 의혹을 제기한 장영하 변호사는 공직선거법 위반으로 유죄 판결이 확정되었으며, 청와대는 관련 내용을 보도한 언론사들에 언론중재법에 따른 '추후 보도문' 게재를 요청했다. 문화일보를 포함한 언론사들은 이에 따라 추후 보도를 진행한다.</t>
+          <t>대전 자동차 부품공장 화재 참사 희생자 및 유가족을 대상으로 온라인상에서 조롱, 허위정보, 비방 등 2차 가해가 확산되고 있습니다. 이에 조국혁신당 이해민 의원이 정부의 적극 대응을 촉구했으며, 방송미디어통신위원회는 네이버, 카카오, 구글 등 53개 주요 플랫폼 사업자에 2차 가해 방지를 위한 자율규제 협조 공문을 발송하고 관련 협의체 개최를 준비 중입니다. 유가족들은 비인간적인 조롱으로 심각한 고통을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실임이 최종 확정되어 상대방(장영하 변호사 및 보도 언론사)의 책임이 명확하고, 강력한 증거(대법원 유죄 판결)가 존재합니다. 언론사들은 자력이 충분하며, 공적 절차(청와대의 추후 보도 요청)가 진행 중이므로 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
+          <t>적합 조건 2(상대방 자력 충분): 네이버, 카카오, 구글 등 주요 플랫폼 사업자들은 자력이 충분합니다. 적합 조건 3(집단적 피해): 대전 화재 참사 희생자 유가족 다수가 2차 가해로 고통받고 있습니다. 적합 조건 5(증거 확보 가능): 온라인 게시물이라는 명확한 증거가 존재합니다. 적합 조건 6(공적 절차 진행 중): 방송미디어통신위원회가 53개 플랫폼 사업자에 협조 공문을 발송하고 협의체를 개최하는 등 정부 차원의 대응이 진행 중이며, 이는 플랫폼 사업자의 책임이 부각될 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>유가족 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>‘이재명 대통령 조폭연루설’ 허위 확정… 청와대, 언론사에 ‘추후보...</t>
+          <t>이해민 “대전 화재 참사 2차 가해 막아야”…방미통위, 53개 플랫폼에 ...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576154?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02938886645387256</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-20 12:19:30.195860+00:00</t>
+          <t>2026-03-26 00:26:43.651365+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>극우 단체 및 김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대통령이 언론사에 추후보도 요청 및 사과 요구</t>
+          <t>극우 단체 대표 구속, 위안부피해자법 시행</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 '조폭 연루설'을 방송한 SBS '그것이 알고 싶다'에 사과와 추후보도를 요구했다. 대법원이 해당 의혹을 제기한 변호사에게 허위사실 공표에 따른 명예훼손죄로 유죄를 확정했기 때문이다. 대통령은 해당 방송이 자신을 제거하려는 정치적 의도가 있었다고 주장하며 언론의 반성을 촉구했다.</t>
+          <t>옛 일본대사관 앞 평화의 소녀상 보호 바리케이드가 6년 만에 철거될 예정입니다. 이는 위안부 피해자를 모욕하던 극우 단체 대표가 구속되고 관련 시위가 잠잠해진 데 따른 것입니다. 위안부 피해자법 시행과 맞물려, 소녀상 제작자는 피해자 명예훼손에 대한 처벌을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 확정되어 상대방(SBS)의 책임이 비교적 명확하며, 상대방에게 자력이 충분합니다. 대법원 판결문이 강력한 증거로 존재하고, 언론중재법에 따른 추후보도 요청 등 공적 절차가 진행 중입니다. 대통령의 명예훼손 사건으로 사회적 파급력이 크고 법적 근거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 명확하고(극우 단체 대표 구속), 집단적 피해(위안부 피해자 명예훼손), 증거 확보 용이(경찰 수사 및 구속), 공적 절차 진행 중(형사 구속 및 위안부피해자법 시행)으로 소송금융 적합도가 높습니다. 다만 상대방의 자력은 불분명하여 실제 손해배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 및 그 유족 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>李대통령, '조폭연루설' 방송한 그알에  사과받고 싶다</t>
+          <t>바리케이드 철거 앞둔 ‘소녀상’…6년 만에 평화 되찾나</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260320000336</t>
+          <t>https://www.khan.co.kr/article/202603252028005</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-20 12:18:46.352942+00:00</t>
+          <t>2026-03-25 12:32:26.433898+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>SBS, 문화일보</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 유포자 유죄 확정, 언론사에 추후 보도 청구권 행사 중</t>
+          <t>대법원 판결로 허위 사실 확인, 언론노조의 SBS 책임 촉구 및 이재명 대통령의 사과 요구 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>이재명 대통령이 20대 대선 후보 시절 제기된 '조폭 연루설'이 대법원 판결로 허위로 확정되자, SBS '그것이 알고싶다' 등 관련 언론사에 사과와 추후 보도를 요구했다. 청와대는 언론중재법에 따라 언론사들에 추후 보도문 게재를 요청했으며, 이는 이재명 대통령의 명예를 훼손한 언론 보도에 대한 법적 대응의 일환으로 보인다.</t>
+          <t>SBS '그것이 알고 싶다'의 이재명 대통령 조폭 연루설 보도가 대법원 판결로 허위임이 밝혀졌다. 전국언론노조는 SBS에 책임 있는 대응을 촉구했으며, 이재명 대통령은 SBS에 사과를 요구했다. 이는 언론의 사회적 책임과 피해자의 권리 구제 측면에서 중요한 사안으로 부각되고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), SBS와 문화일보 등 상대방 언론사는 자력이 충분하다(적합 조건 2). 언론중재법에 따른 추후 보도 청구권 행사가 진행 중이며(적합 조건 6), 대통령 후보의 명예 훼손이라는 점에서 피해 규모가 크다(적합 조건 4).</t>
+          <t>대법원 판결로 SBS 보도의 허위성이 명확히 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대형 언론사인 SBS는 충분한 자력을 가집니다(적합 조건 2). 대통령이라는 공인의 명예훼손으로 피해 규모가 매우 크고(적합 조건 4), 대법원 판결이라는 객관적 증거가 존재합니다(적합 조건 5). 피해자의 사과 요구 등 후속 조치가 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>李대통령, 그것이 알고싶다에 “사과 받고 싶다…살인조폭으로 몰렸다...</t>
+          <t>언론노조  이 대통령 조폭연루 허위보도는 SBS 책임</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575991?ref=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003218215&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:11.860891+00:00</t>
+          <t>2026-03-25 12:16:47.248007+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>보도 언론사들</t>
+          <t>X (구 트위터)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>청와대의 언론사 대상 추후보도 요청 및 법적 대응 검토</t>
+          <t>일본 총무성의 통신 이력 보존 기간 연장 요청 및 행정지도 진행 중, X의 거부로 피해자 구제 차질 우려 제기.</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조폭 연루설'이 허위로 법적 확정됨에 따라, 청와대가 과거 이를 보도한 언론사들에 사실관계 정정 및 후속 보도를 요청했습니다. 청와대는 언론의 자율적 조치를 우선 기대하지만, 미이행 시 언론중재법에 따른 추후보도 청구권 행사 등 법적 대응을 검토할 예정입니다.</t>
+          <t>X(구 트위터)가 일본 총무성의 통신 이력 보존 기간 연장 요청을 거부하여 온라인 명예훼손 피해자들의 발신자 특정 및 구제에 차질이 생길 우려가 제기되었다. 현재 X의 보존 기간은 1~2개월로 짧아 피해 구제가 어렵다는 지적이 나온다. 이와 별개로 X는 이용자 동의 없이 개인정보를 AI 훈련에 사용해 논란이 되고 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>장영하 변호사의 허위사실 공표 유죄 확정 판결로 언론사들의 오보 책임이 명확하며(적합 조건 1), 보도 언론사들은 자력이 충분한 법인입니다(적합 조건 2). 대법원 유죄 확정 판결이라는 명확한 증거가 존재하고(적합 조건 5), 청와대가 언론사들에 추후보도 요청 및 법적 대응을 검토 중이므로 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>X는 대기업으로 자력이 충분하며(적합 조건 2), 통신 이력 보존 기간 연장 거부로 인해 일본 내 온라인 명예훼손 피해자들의 구제에 직접적인 차질을 야기하고 있어 책임이 명확하다(적합 조건 1). 일본 총무성이 행정지도 및 회의를 통해 보존 기간 연장을 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 다수의 피해자에게 영향을 미치는 집단적 피해로 이어질 수 있다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>靑 “李 조폭 연루설 보도 언론사, 자율적 후속 보도 바란다”</t>
+          <t>X, 日정부의 ‘통신기록 보존’ 요청 거부… 명예훼손 피해 구제 차질</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575894?ref=naver</t>
+          <t>https://www.munhwa.com/article/11577289?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-20 12:16:47.261869+00:00</t>
+          <t>2026-03-25 12:16:15.999374+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>엑스(X)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 심사 예정</t>
+          <t>일본 총무성의 통신 기록 보존 연장 요청 거부</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 위안부 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받는다. 이재명 대통령도 '얼빠진 사자명예훼손'이라 언급하며 공적 관심이 높은 사건이다. 경찰 수사가 진행 중이며, 피해자들은 정신적 피해를 호소할 것으로 예상된다.</t>
+          <t>소셜미디어 엑스(X)가 일본 정부의 통신 이력 보존기간 연장 요청을 거부했습니다. 이는 온라인 명예훼손 피해자 구제에 차질을 빚을 우려가 있으며, 다른 통신사업자들이 3개월 이상 보존하는 것과 대조됩니다. 엑스 측은 비용 부담을 이유로 들었으나, 이로 인해 향후 명예훼손 소송 시 증거 확보가 어려워질 수 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조건 1), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중이다(조건 6). 일본군 위안부 피해자라는 집단적 피해자를 대상으로 한 명예훼손 사건으로(조건 3), 시위 현수막 등 객관적 증거 확보가 용이하다(조건 5). 다만, 피고의 자력은 불분명하다.</t>
+          <t>엑스(X)는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 온라인 명예훼손 피해자 구제에 차질이 생길 우려가 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 일본 총무성의 요청과 엑스의 거부라는 명확한 사실 관계가 존재하며(적합 조건 5), 이미 정부 기관과의 관련 절차가 진행 중입니다(적합 조건 6). 이는 향후 명예훼손 피해자들이 증거 확보의 어려움으로 인해 엑스를 상대로 소송을 제기할 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'위안부 모욕 시위' 단체 대표, 오늘 구속 여부 결정</t>
+          <t>엑스，명예훼손 대응 위한 日정부 통신기록 보존 연장 요청 거부</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01997526645385288</t>
+          <t>https://www.yna.co.kr/view/AKR20260325083600073?input=1195m</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-20 00:20:29.598594+00:00</t>
+          <t>2026-03-25 12:14:38.587060+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>언론사 다수</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 후 언론사에 추후 보도 요청</t>
+          <t>이재명 측의 SBS 사과 요구 진행 중. 관련 허위사실 유포자들은 유죄 판결 확정.</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 해당 내용을 보도한 언론사들에 언론중재법에 의거한 추후 보도를 요청했다. 이는 허위 보도로 인한 대통령의 명예훼손을 회복하고 사실관계를 바로잡기 위함이다. 청와대는 각 언론사의 책임 있는 조치를 기대하고 있다.</t>
+          <t>SBS '그것이 알고 싶다' 방송이 이재명 당시 성남시장과 조직폭력배 유착 의혹의 출발점이었다는 내용이 박철민, 장영하 변호사의 공직선거법 위반 유죄 판결문에 명시되었습니다. 이재명 측은 SBS에 사과를 요구하며 언론 자유를 위협한다는 비판을 받고 있으나, 법원 판결을 근거로 한 명예훼손 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>대법원 판결로 '조폭 연루설'이 허위 사실임이 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 주요 언론사들임(적합 조건 2). 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후 보도 요청이라는 공적 절차가 진행 중임(적합 조건 6). 이는 향후 언론사를 상대로 한 명예훼손 손해배상 소송으로 이어질 가능성이 높고, 대통령의 명예훼손이라는 점에서 피해 규모가 클 것으로 예상되어 소송금융 투자에 적합하다.</t>
+          <t>법원 판결문(박철민, 장영하 유죄 판결)에서 SBS '그것이 알고 싶다' 방송이 이재명 관련 허위사실 유포의 출발점임을 명확히 적시하여 상대방 책임이 비교적 명확합니다. 상대방(SBS)은 자력이 충분한 대기업이며, 공적 인물에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. (적합 조건 1, 2, 5)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명 (이재명 대통령)</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>靑, 이대통령 ‘조폭 연루설’ 추후보도 요청…“각사가 책임있는 판단...</t>
+          <t>판결문 속 '이재명 조폭연루설'… 시작은 '그알'</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552415&amp;code=61111111&amp;cp=nv</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217897&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-19 12:19:19.185640+00:00</t>
+          <t>2026-03-24 12:41:57.769441+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>태영호</t>
+          <t>헤럴드경제 등 허위 사실을 보도한 언론사들</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 후 피고 항소, 항소심 진행 중</t>
+          <t>대법원 판결로 허위 사실 확정 후 언론중재법에 따른 추후보도문 게재 요청 및 이행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>태영호 전 의원이 제주 4·3 사건에 대한 허위 사실을 유포하여 제주 4·3희생자유족회 등으로부터 명예훼손으로 손해배상 소송을 당했습니다. 1심 법원은 태 전 의원의 발언이 허위사실 적시에 따른 명예훼손에 해당한다고 판단하여 원고 일부 승소 판결을 내렸으나, 태 전 의원 측이 항소하여 현재 항소심이 진행 중입니다. 태 전 의원 측은 항소심에서 정부의 공식 진상조사보고서의 신뢰성까지 부정하며 논점을 흐리고 있습니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 최종 확정되었다. 이에 따라 청와대는 허위 보도를 한 언론사들에 언론중재법에 의거한 추후보도문 게재를 요청했으며, 헤럴드경제가 이를 이행했다. 이는 명예훼손에 대한 법적 책임이 명확히 인정된 사례로, 추가적인 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>태영호 전 의원의 발언이 1심에서 허위사실 적시에 따른 명예훼손으로 인정되어 상대방 책임이 명확하며(적합 조건 1), 정부의 공식 진상조사보고서라는 객관적 증거가 존재합니다(적합 조건 5). 제주 4·3희생자유족회 등 다수의 피해자가 집단적으로 소송을 제기했으며(적합 조건 3, 4), 피고는 전 국회의원으로 어느 정도 자력이 있을 것으로 판단됩니다(적합 조건 2). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다(부적합 조건 0개).</t>
+          <t>대법원 판결로 허위 사실이 확정되어 상대방 책임이 명확하고(적합 조건 1), 헤럴드경제 등 언론사라는 상대방의 자력이 충분하며(적합 조건 2), 대법원 유죄 판결이라는 강력한 증거가 존재한다(적합 조건 5). 또한 언론중재법에 따른 추후보도문 요청 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>제주 4·3희생자유족회 회원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>北김일성 지시로 제주 4·3 사건?…태영호 전 의원의 여전한 왜곡</t>
+          <t>[추후보도문] 이재명 대통령의 ‘조폭 연루설’ 허위 확정 관련</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511229&amp;ref=A</t>
+          <t>https://biz.heraldcorp.com/article/10701683?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-18 00:48:18.707212+00:00</t>
+          <t>2026-03-24 12:22:37.658164+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>26개 언론사</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>검찰 구속영장 청구, 경찰 수사 및 압수수색 완료</t>
+          <t>언론사들의 정정/추후보도 예정</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하고 소녀상을 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 김 대표는 선정적인 현수막 게시, SNS 모욕 글, 소녀상 훼손 등의 행위를 했으며, 경찰은 사자명예훼손, 정보통신망법상 명예훼손, 아동복지법 위반 혐의로 수사를 진행했습니다. 이 사건은 독립운동가 후손 및 시민 4천여 명의 구속 촉구 서명이 전달될 정도로 사회적 공분을 사고 있습니다.</t>
+          <t>기사에 따르면 '李 조폭연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 할 예정입니다. 이는 공인에 대한 대규모 허위 보도로 인한 명예훼손 사건으로 보이며, 다수의 언론사를 상대로 한 소송 가능성이 높습니다. '추후보도'는 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방의 책임이 현수막 게시, SNS 글, 소녀상 훼손 등으로 명확하며(적합 조건 1), 경찰 수사 및 검찰 구속영장 청구 등 공적 절차가 진행 중이고(적합 조건 6), 관련 증거 확보가 용이함(적합 조건 5). 위안부 피해자 전체에 대한 모욕으로 집단적 피해 가능성이 높음(적합 조건 3). 다만, 피고가 개인이라 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 요소입니다.</t>
+          <t>공인에 대한 '조폭 연루설'이 허위로 밝혀져 26개 언론사가 추후보도를 예정하고 있어 상대방(언론사들)의 책임이 명확하며(적합 조건 1), 다수의 언론사는 자력이 충분합니다(적합 조건 2). 26개 언론사의 보도로 인한 명예훼손 피해 규모가 매우 크고(적합 조건 4), '추후보도' 자체가 기존 보도의 문제점을 인정하는 강력한 증거가 될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상 (위안부 피해자 및 유족 다수, 정서적 학대 피해 학생 다수)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>위안부 피해자 모욕, 소녀상 훼손..단체 대표 구속영장 청구</t>
+          <t>李 조폭연루설 허위  26개 언론사 추후보도</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02207446645384632</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333256</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-18 00:21:51.606660+00:00</t>
+          <t>2026-03-23 12:44:19.230692+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>장영하 변호사 및 관련 언론사</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>'위안부피해자법' 6월 시행 예정</t>
+          <t>대법원 판결로 허위사실 확정, 청와대 언론중재법에 따른 추후보도문 요청</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>오는 6월부터 '위안부' 피해 사실에 대한 허위 사실 유포를 처벌하는 법안이 시행된다. 김병헌 씨는 자신은 처벌 대상이 아니라고 주장하고 있으나, 개정된 법은 피해자가 특정되지 않아도 허위 사실 유포를 처벌하도록 규정하고 있다. 이 법은 '위안부' 피해자들의 명예를 보호하고, 향후 관련 민사 소송의 법적 근거를 강화할 것으로 예상된다.</t>
+          <t>이재명 대통령의 '조폭 연루설'을 제기한 장영하 변호사가 대법원에서 허위사실 공표 혐의 유죄 판결을 확정받아 해당 의혹이 사실이 아님이 법적으로 확인되었다. 청와대는 의혹을 보도한 언론사들에 대해 언론중재법에 따라 추후보도문 게재를 요청했으며, 연합뉴스는 이에 따라 사실관계를 정리하는 추후보도문을 게재했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. '위안부피해자법' 시행으로 역사 왜곡 행위에 대한 법적 처벌 근거가 마련되어, 피해자들의 명예훼손 및 정신적 손해배상 청구 소송에 유리한 환경이 조성됨. 피고의 자력은 불분명하나, 법적 근거가 명확해짐으로써 소송 승소 가능성이 높고, 이는 소송금융 투자 매력도를 높임.</t>
+          <t>대법원 판결로 이재명 대통령에 대한 '조폭 연루설'이 허위사실임이 확정되어 상대방 책임이 명확하며(적합 조건 1) 객관적 증거가 존재합니다(적합 조건 5). 청와대가 언론중재법에 따른 추후보도문 게재를 요청하는 등 공적 절차가 진행 중이며(적합 조건 6), 피고가 될 수 있는 언론사들은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 대통령에 대한 명예훼손으로 피해의 중대성이 높습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'위안부 왜곡 처벌' 법 시행‥김병헌  나는 처벌 못 해</t>
+          <t>[추후보도문] 이재명 대통령의 '조폭 연루설' 허위 확정 관련</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808213_37004.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260323142200001?input=1195m</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-17 13:34:28.036564+00:00</t>
+          <t>2026-03-23 12:22:54.241873+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장, 네이버 블로거 2명</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경찰 구속영장 신청 및 전문가 자문 보고서 제출</t>
+          <t>명예훼손 및 손해배상 소송 제기, 경찰 고소</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>김병헌 씨가 일본군 '위안부' 피해자들을 '성매매'로 폄하하고 실명을 거론한 발언으로 명예훼손 및 아동복지법 위반 혐의로 경찰 구속영장이 신청되었다. 경찰 전문가 자문 보고서는 김 씨의 발언이 허위 사실 적시에 해당하며 명예훼손으로 판단했고, 피해자 특정 및 명확한 증거가 존재한다. 현재 경찰 수사가 진행 중이며, 피해자들의 법적 대응 가능성이 높다.</t>
+          <t>전성수 서초구청장이 6·3 지방선거를 앞두고 JTBC 기자 2명, 박성중 전 국민의힘 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 전 구청장은 '정치적 음모'에 의한 악의적 비방과 허위 사실 유포라며 강력한 법적 조치를 예고했으며, 네이버 블로거 2명에 대해서는 경찰에 고소했습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>김병헌 씨의 발언이 명예훼손에 해당한다는 경찰 전문가 자문 보고서와 대법원 판례가 있어 상대방 책임이 명확하며(적합 조건 1), 연합군 보고서 등 객관적 증거가 충분함(적합 조건 5). 또한 경찰 수사가 진행 중이며(적합 조건 6), 이용수, 박필근, 길원옥 할머니 등 피해자가 특정되어 집단적 피해 가능성이 높음(적합 조건 3).</t>
+          <t>전성수 서초구청장이 JTBC, 전 국회의원 등 자력 있는 상대방을 상대로 명예훼손 및 1억원의 손해배상청구 소송을 제기했습니다. 상대방 책임이 비교적 명확하게 주장되고 있으며(정치적 음모, 허위 사실 유포), 녹취 파일 등 증거 확보 가능성이 높습니다. 또한 네이버 블로거에 대한 경찰 고소 등 공적 절차가 진행 중인 고액 소송으로 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 다수 (이용수, 박필근, 길원옥 할머니 등 특정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>성매매였다  덧칠까지‥'명예훼손' 처벌해야</t>
+          <t>[단독]전성수 서초구청장, 지방선거 앞두고 소송 불사한 까닭</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807974_37012.html</t>
+          <t>https://view.asiae.co.kr/article/2026032215054300239</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:46.378978+00:00</t>
+          <t>2026-03-22 12:47:47.766255+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>언론사 (예: SBS '그것이 알고싶다')</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰, 김병헌 계좌 추적 및 활동자금 불법성 여부 파악 중</t>
+          <t>언론중재법상 추후보도 청구권 행사 계획 발표</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>김병헌 씨가 일본군 위안부 피해자들을 모욕하고 강제동원을 부정하는 활동을 지속하며 일본 극우세력으로부터 광범위하게 후원금을 받아온 정황이 MBC 단독 보도로 확인되었다. 김 씨는 소송 비용 등의 경제적 어려움을 호소하며 직접 후원을 독려하기도 했으며, 현재 경찰이 김 씨의 계좌를 추적하여 활동 자금의 불법성 여부를 파악 중이다.</t>
+          <t>이재명 대통령이 과거 자신에 대한 '조폭 연루설'이 대법원에서 허위로 판명되자, 언론의 정론직필 의무를 강조하며 정치적 왜곡 보도에 더 큰 책임을 물어야 한다고 밝혔다. 청와대는 언론중재법에 따른 추후보도 청구권 행사 계획을 발표했으며, 이 대통령은 해당 보도를 한 언론사에 대한 추가 조치를 시사했다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>김병헌의 위안부 피해자 모욕 및 강제동원 부정 발언으로 상대방 책임이 명확하며, 일본군 위안부 피해자라는 집단적 피해가 발생했다. MBC 취재 및 김병헌의 공개 발언 등 증거 확보가 가능하고, 경찰의 계좌 추적 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 피고 김병헌 개인의 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요하다.</t>
+          <t>대법원 판결로 허위 사실이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1), 주요 언론사를 상대로 하므로 자력이 충분하다(적합 조건 2). 이미 언론중재법상 추후보도 청구권 행사 계획이 발표되어 공적 절차가 진행 중이며(적합 조건 6), 대법원 판결이라는 객관적 증거가 존재한다(적합 조건 5). 대통령의 발언으로 미루어 볼 때, 명예훼손 등 추가적인 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[단독] '위안부 모욕' 김병헌에 일본 극우 전방위 '후원금'</t>
+          <t>李대통령 “정치적 왜곡 보도, 더 큰 책임 물어야”</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807879_37004.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01371046645385944</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:14.080953+00:00</t>
+          <t>2026-03-22 12:18:57.639819+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>SBS</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>제주도 법률자문단 출범, 향후 소송 등 법적 대응 준비</t>
+          <t>대통령의 추후보도 요구 및 SBS의 사과, 언론노조 반발</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>제주도가 4·3 역사 왜곡에 대응하기 위한 법률자문단을 출범시켰다. 이 자문단은 '제주4·3사건 진상규명 및 희생자 명예회복에 관한 특별법'에 따른 진상조사 결과와 다른 허위 사실 유포 및 역사 왜곡 행위에 대한 법적 대응 자문과 유족회 등 관련 단체의 법률 지원 역할을 맡는다. 오영훈 제주지사는 4·3의 역사적 진실을 왜곡하거나 희생자와 유족의 명예를 훼손하는 행위에 적극적인 법적 대응이 필요하다고 강조했다.</t>
+          <t>이재명 대통령이 2018년 '조폭 연루설'을 보도한 SBS '그것이 알고 싶다'에 대법원 판결을 근거로 추후보도를 요구했습니다. SBS는 의혹 제기에 대해 사과했으나, SBS 노조는 대통령의 요구를 '언론 길들이기'로 규정하며 반발하고 있습니다. 이 대통령은 언론의 자유에는 책임이 따른다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>제주도 법률자문단 출범은 공적 절차 진행 중(조건 6)이며, '4·3 특별법'에 따른 진상조사 결과가 있어 상대방 책임이 비교적 명확하고(조건 1), 증거 확보가 용이함(조건 5). 또한, 4·3 희생자와 유족 다수에게 집단적 명예훼손 피해가 발생하여(조건 3, 4) 소송금융 투자 적합도가 높음. 다만, 구체적인 소송 상대방의 자력은 추가 확인이 필요함.</t>
+          <t>대법원 판결로 허위사실 공표가 인정되어 상대방(SBS)의 책임이 명확하며(적합 조건 1, 5), SBS는 대형 언론사로 자력이 충분합니다(적합 조건 2). 언론중재법에 따른 추후보도 요구 등 공적 절차가 진행 중이며(적합 조건 6), 대통령의 명예 훼손이라는 점에서 잠재적 피해 규모가 매우 큽니다. 이미 사과가 있었으나, 추후보도 등 추가적인 법적 조치 가능성이 남아있습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>4·3 희생자와 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>제주도 '4·3 역사 왜곡 대응 법률자문단' 4명 위촉 출범</t>
+          <t>SBS '그알'에 사과받은 李대통령, '언론 길들이기' 반발에  자유에는 책...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003550388</t>
+          <t>https://www.newspim.com/news/view/20260322000062</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-16 13:00:39.339035+00:00</t>
+          <t>2026-03-22 12:18:37.660033+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>김어준</t>
+          <t>관련 보도를 한 언론사들 (예: SBS, 채널A, TV조선, 연합뉴스TV 등)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>법무부에서 김어준 씨 관련 법적 조치 검토 중, 민주당 내에서도 대응 논의 중</t>
+          <t>대법원 판결로 허위사실 확정, 청와대 언론사 대상 추후보도 청구 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>김어준 씨의 '공소 취소 거래설' 제기로 더불어민주당 내에서 김 씨에 대한 대응을 요구하는 목소리가 높아지고 있다. 당 지도부는 신중한 태도를 보이지만, 청와대와 법무부에서는 김 씨 방송에 대한 법적 조치를 검토 중인 상황이다. 이로 인해 당내 갈등이 심화되고 있다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위사실임이 확정됨에 따라, 청와대가 관련 보도를 했던 언론사들을 상대로 언론중재법에 따른 추후보도를 요구하고 있습니다. 이 대통령은 특히 SBS '그것이 알고 싶다'의 사과를 요구하며, 정치적 목적으로 조작된 방송에 대한 반성을 촉구했습니다. 이는 명예훼손 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>김어준 씨가 '공소 취소 거래설'을 제기한 사실이 명확하며(상대방 책임 명확), 해당 방송 내용이 증거로 존재함(증거 확보). 법무부에서 법적 조치를 검토 중인 공적 절차가 진행 중이며(공적 절차 진행), 상대방(김어준 씨)의 자력도 충분할 것으로 예상되어(상대방 자력 충분) 소송금융 적합도가 높음.</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 명확히 확인되어 상대방 책임이 분명하며(적합 조건 1), 관련 보도를 한 언론사들은 자력이 충분합니다(적합 조건 2). 대법원 확정 판결이라는 강력한 증거가 존재하고(적합 조건 5), 청와대가 언론중재법에 따른 추후보도를 요구하는 공적 절차가 진행 중입니다(적합 조건 6). 피해 규모는 미상이지만, 대통령의 명예훼손이라는 점에서 잠재적 손해배상액이 클 수 있습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>더불어민주당 및 당원 다수</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>‘김어준 조치’ 미적대는 與지도부… 친명 “정청래 친분 탓” 반발</t>
+          <t>이재명 대통령 조폭 연루설은 허위  언론사 추후보도 줄이어</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>journalist.or.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Politics/article/all/20260316/133535454/2</t>
+          <t>http://www.journalist.or.kr/news/article.html?no=60553</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-16 00:18:58.842799+00:00</t>
+          <t>2026-03-22 12:18:27.727243+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>악플러</t>
+          <t>디즈니, 훌루</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>형사 고소/고발 후 공소장 명시</t>
+          <t>명예훼손 및 정서적 고통 유발 혐의로 소장 접수</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>배우 한지상이 자신을 범죄자로 게시한 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 고소/고발을 진행 중이며, 공소장에 해당 내용이 명시되었다고 밝혔다. 이 사건은 한지상 개인의 명예와 업무에 대한 피해를 다루며, 5~10억 원 규모의 손해배상을 목표로 할 가능성이 있다.</t>
+          <t>영화 '오펀'의 실제 모델로 알려진 나탈리아 그레이스가 디즈니와 훌루를 상대로 거액의 손해배상 청구 소송을 제기했습니다. 자신의 삶을 다룬 드라마 '굿 아메리칸 패밀리'가 자신을 악의적으로 묘사하여 명예훼손 및 정서적 고통을 유발했다고 주장하며, 현재 변호사 없이 직접 소송을 진행 중입니다. 나탈리아는 희귀 난치성 질환으로 50만 달러 이상의 척추 수술비가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>한지상 배우가 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 절차를 진행 중이며, 공소장에 내용이 명시되어 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '5~10억'이라는 언급으로 피해 규모가 클 가능성이 있고(적합 조건 4), 이미 공적 절차(형사 고소/고발)가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인인 악플러들이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
+          <t>상대방에게 자력이 충분함 (디즈니, 훌루와 같은 거대 기업). 피해 규모가 큼 (거액의 손해배상 청구, 50만 달러 이상의 수술비 필요). 상대방 책임이 비교적 명확함 (드라마가 나탈리아를 악의적으로 묘사했다는 주장, 허구와 사실의 불분명한 경계). 증거가 있거나 확보 가능함 (드라마 내용 자체, 관련 보도, 이전 법적 절차 기록).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>5~10억</t>
+          <t>50만 달러 이상 (한화 약 6억 7천만 원 이상) 추정</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[TOP이슈] 한지상, 6년 전 성추행 의혹 직접 해명  5~10억 또는 공개연애...</t>
+          <t>'실화판 오펀' 6세 입양아 알고보니 22세..실제인물 디즈니 고소  날 괴...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004352</t>
+          <t>http://www.osen.co.kr/article/G1112764962</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-14 12:42:33.489633+00:00</t>
+          <t>2026-03-21 12:36:05.400345+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>불기소 처분 이후 임용 취소에 대한 법적 대응 준비 및 증거 공개</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>배우 한지상이 성추행 의혹으로 불기소 처분을 받았음에도 임용이 취소되자, 직접 나서 녹취록을 공개하며 억울함을 호소하고 있습니다. 그는 A씨의 주장이 허위임을 입증할 증거를 제시하며, 임용 취소의 부당함과 이로 인한 명예 훼손 및 경제적 피해에 대한 법적 대응을 시사했습니다.</t>
+          <t>김병헌 씨가 6년간 일본군 '위안부' 강제 동원을 부정하고 피해자들을 모욕하는 발언을 반복해왔습니다. 현재 그는 일본군 '위안부' 피해자들의 명예를 훼손한 혐의 등으로 경찰 수사를 받고 있습니다. 기사는 역사적 증거와 전문가 인터뷰를 통해 김 씨의 주장이 사실이 아님을 반박하며, 이러한 주장이 사회적 상식을 무너뜨릴 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>성추행 의혹에 대해 불기소 처분을 받았음에도 임용이 취소된 상황으로, 한지상 측이 녹취록을 공개하며 억울함을 적극적으로 소명하고 있어 상대방의 책임이 명확해질 가능성이 높습니다. 임용 취소 주체가 기관 또는 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 공인으로서 명예 훼손 및 활동 제약으로 인한 상당한 정신적, 경제적 피해가 예상됩니다.</t>
+          <t>김병헌의 위안부 피해자 명예훼손 발언이 명확히 기록되어 상대방 책임이 비교적 명확하며(적합 조건 1), 일본군 '위안부' 피해자라는 다수의 집단적 피해가 발생했습니다(적합 조건 3). 강제 동원을 입증하는 공적 기록과 학술적 증거가 충분히 확보 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중인 공적 절차 단계에 있습니다(적합 조건 6). 다만, 상대방의 자력은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 '위안부' 피해자 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>‘성추행 불기소→임용 취소’ 한지상 직접 등판+녹취록 공개 초강수 “...</t>
+          <t>'위안부 부정' 김병헌  나는 처벌 못 해 ‥과연?</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603140802082110</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6809230_36918.html</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-14 00:28:28.452129+00:00</t>
+          <t>2026-03-21 12:32:37.113738+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>장인수, 김어준</t>
+          <t>구로구청 간부 B씨</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>언론 보도를 통한 명예훼손 의혹 제기 및 수사 촉구</t>
+          <t>경찰 수사 '혐의없음' 결정, 명예훼손 혐의 보완수사 지휘, 민사 소송 미제기</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>김어준 씨의 방송에서 이재명 대통령 최측근 고위 공직자가 검사들에게 공소 취소를 종용했다는 의혹이 제기되었습니다. 기사는 이 의혹이 사실이면 직권남용 및 탄핵 사유가 되지만, 허위라면 장인수 기자와 김어준 씨가 현직 대통령 및 고위 공직자의 명예를 심각하게 훼손한 것으로 중형이 불가피하다고 주장합니다. 이는 고위 공직자의 명예훼손을 다투는 고액 소송으로 발전할 가능성이 있습니다.</t>
+          <t>구로구청 간부 B씨가 부하 여직원 A씨의 사진을 무단으로 내려받아 AI로 합성한 커플 사진을 카카오톡 프로필로 사용했습니다. A씨는 성적 수치심과 모욕감을 호소하며 B씨를 성폭력처벌법 및 명예훼손 혐의로 고소했으나, 경찰은 성범죄 혐의에 대해 '혐의없음'으로 판단하고 명예훼손 혐의는 보완수사 지휘했습니다. B씨는 직위해제 한 달 만에 복직했으며, A씨는 불안감을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>기사 내용이 허위로 밝혀질 경우, 현직 대통령 및 고위 공직자에 대한 명예훼손 책임이 명확해지며(적합 조건 1), 김어준 씨는 유명 방송인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 또한, 대통령의 명예훼손은 피해 규모가 매우 클 수 있고(적합 조건 4), 방송 내용 자체가 증거가 되므로 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>구로구청 간부 B씨의 딥페이크 합성 및 유포 행위로 상대방 책임이 명확하며, 공무원인 B씨와 구로구청의 자력이 충분합니다. 카카오톡 프로필 사진 등 증거 확보가 용이하고, 경찰 수사가 진행되어 공적 절차가 이미 시작되었습니다. 피해자의 정신적 고통이 크고, 경찰의 '혐의없음' 결정으로 민사 소송을 통한 구제 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1명 또는 소수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[논평] 공소취소 거래, 사실이면 李 탄핵 — 아니면 김어준 퇴출</t>
+          <t>상사 프사가 나와 커플사진…구로구청 여직원 딥페이크 피해에도 ‘혐의...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379591</t>
+          <t>https://www.mk.co.kr/article/11994034</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-12 13:25:42.754025+00:00</t>
+          <t>2026-03-20 12:34:08.467677+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>TV조선, 채널A, 연합뉴스TV, 서울신문, 뉴시스, SBS</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>형사 재판 대법원 확정 (징역 3년), 민사 손해배상 1심 판결 후 2심 진행 중</t>
+          <t>장영하 변호사 유죄 확정, 언론사 추후보도 진행 중, 이재명 대통령이 '그것이 알고 싶다'에 사과 및 추후보도 요구</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양의 사생활 의혹을 협박한 혐의로 대법원에서 징역 3년이 확정되었습니다. 별도로 쯔양은 구제역과 주작감별사를 상대로 손해배상 청구 소송을 제기했으며, 1심에서 구제역에게 7천500만원, 주작감별사와 공동으로 5천만원을 지급하라는 판결을 받았습니다. 현재 이 손해배상 소송은 2심이 진행 중입니다.</t>
+          <t>대법원이 '이재명 조폭연루설'을 주장한 장영하 변호사의 유죄를 확정하자, 관련 보도를 했던 TV조선 등 다수 언론사가 추후보도를 게재했다. 이재명 대통령은 2018년 해당 의혹을 제기했던 SBS '그것이 알고 싶다'에 대해서도 사과와 추후보도를 요구하며 추가적인 조치를 시사했다. 이는 허위 보도로 인한 명예훼손에 대한 법적 확인 및 언론의 책임 이행 요구 사례이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방(구제역)의 책임이 형사 재판에서 징역 3년 확정으로 매우 명확하며 (적합 조건 1, 5), 민사 손해배상 소송 1심에서 7천500만원 및 5천만원의 지급 판결이 나와 피해 규모가 상당합니다 (적합 조건 4). 현재 민사 소송 2심이 진행 중으로 (적합 조건 6), 형사 판결 확정은 민사 소송 승소에 유리한 증거가 될 것입니다.</t>
+          <t>대법원 판결로 '이재명 조폭연루설'이 허위 사실임이 법적으로 확정되어 상대방 책임이 명확하며(적합 조건 1), 관련 보도를 한 언론사들은 대기업으로 자력이 충분합니다(적합 조건 2). 이미 언론중재법에 따른 추후보도 절차가 진행 중이며(적합 조건 6), 이재명 대통령이 직접 '그것이 알고 싶다'에 사과와 추후보도를 요구하며 추가적인 법적 조치 가능성이 높습니다. 허위 보도로 인한 명예훼손 피해가 명확하고 증거가 충분합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>7천500만원 (구제역), 5천만원 (구제역과 주작감별사 공동)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'쯔양 사생활 의혹 협박' 구제역, 대법원서 징역 3년 확정</t>
+          <t>TV조선→채널A  이재명 대통령 조폭연루설 허위 사실  추후보도</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=723281</t>
+          <t>https://www.nocutnews.co.kr/news/6488395?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320031729</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-12 12:46:50.441915+00:00</t>
+          <t>2026-03-20 12:20:45.570884+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>월스트리트저널(WSJ)</t>
+          <t>장영하 변호사, 문화일보 등 관련 언론사</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부지방법원에 명예훼손 소송 제기</t>
+          <t>대법원 유죄 판결 확정, 청와대 언론사들에 추후 보도 요청</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>세계 최대 암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. WSJ는 바이낸스가 이란 제재 관련 거래를 인지하고도 10억 달러 이상을 처리했다고 보도했으며, 바이낸스는 이를 왜곡 보도라며 기업 신뢰도에 심각한 피해를 입었다고 주장합니다. 이번 소송은 암호화폐 업계와 언론 사이의 '악의적 보도' 기준을 시험하는 사례가 될 것으로 보입니다.</t>
+          <t>20대 대선 당시 이재명 후보를 겨냥한 '조폭 연루설'이 대법원에서 허위로 최종 확정되었다. 해당 의혹을 제기한 장영하 변호사는 공직선거법 위반으로 유죄 판결이 확정되었으며, 청와대는 관련 내용을 보도한 언론사들에 언론중재법에 따른 '추후 보도문' 게재를 요청했다. 문화일보를 포함한 언론사들은 이에 따라 추후 보도를 진행한다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방(월스트리트저널)은 유력 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 명예훼손으로 인한 막대한 평판 손상과 주가 하락을 주장하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 양측 모두 증거를 바탕으로 공방을 벌일 것이므로 증거 확보 가능성이 높고(적합 조건 5), 미국 상원의원이 해당 보도를 근거로 바이낸스에 대한 공식 조사를 촉구하는 등 공적 절차가 진행될 여지가 있습니다(적합 조건 6).</t>
+          <t>대법원 판결로 허위 사실임이 최종 확정되어 상대방(장영하 변호사 및 보도 언론사)의 책임이 명확하고, 강력한 증거(대법원 유죄 판결)가 존재합니다. 언론사들은 자력이 충분하며, 공적 절차(청와대의 추후 보도 요청)가 진행 중이므로 소송금융 투자 적합도가 높습니다. (적합 조건 1, 2, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명 (바이낸스)</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>바이낸스, WSJ에 명예훼손 소송…‘이란 제재 거래 왜곡 보도’ 공방</t>
+          <t>‘이재명 대통령 조폭연루설’ 허위 확정… 청와대, 언론사에 ‘추후보...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/338347</t>
+          <t>https://www.munhwa.com/article/11576154?ref=naver</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:07.228268+00:00</t>
+          <t>2026-03-20 12:19:30.195860+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>김만배, 신학림, 뉴스타파 김용진·한상진 기자</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>정보통신망법상 명예훼손 등 혐의로 형사 재판 진행 중, 윤석열 전 대통령 증인 소환 및 처벌 의사 확인.</t>
+          <t>대통령이 언론사에 추후보도 요청 및 사과 요구</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>김만배와 신학림이 윤석열 전 대통령의 명예를 훼손하는 허위 보도를 대가로 억대 금품을 주고받은 혐의로 형사 재판을 받고 있습니다. 검찰은 이들이 대선에 영향을 미칠 목적으로 공모했다고 보고 있으며, 윤 전 대통령은 피고인 처벌을 바란다는 의사를 밝혔습니다. 재판부는 윤 전 대통령을 증인으로 재소환할 예정입니다.</t>
+          <t>이재명 대통령이 과거 '조폭 연루설'을 방송한 SBS '그것이 알고 싶다'에 사과와 추후보도를 요구했다. 대법원이 해당 의혹을 제기한 변호사에게 허위사실 공표에 따른 명예훼손죄로 유죄를 확정했기 때문이다. 대통령은 해당 방송이 자신을 제거하려는 정치적 의도가 있었다고 주장하며 언론의 반성을 촉구했다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 기소 및 형사 재판 진행 중), 피고인 김만배는 화천대유 대주주로 자력이 충분합니다. 허위 보도 대가로 억대 금품이 오갔으며, 전직 대통령에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. 현재 형사 재판이 진행 중이므로 증거 확보 및 사실관계 규명에 유리합니다.</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위사실임이 확정되어 상대방(SBS)의 책임이 비교적 명확하며, 상대방에게 자력이 충분합니다. 대법원 판결문이 강력한 증거로 존재하고, 언론중재법에 따른 추후보도 요청 등 공적 절차가 진행 중입니다. 대통령의 명예훼손 사건으로 사회적 파급력이 크고 법적 근거가 명확하여 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명 (윤석열 전 대통령)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>‘명예훼손 보도’ 김만배 재판, 윤석열 증인 불출석…내달 재소환</t>
+          <t>李대통령, '조폭연루설' 방송한 그알에  사과받고 싶다</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504402&amp;ref=A</t>
+          <t>https://www.newspim.com/news/view/20260320000336</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-10 12:28:08.995604+00:00</t>
+          <t>2026-03-20 12:18:46.352942+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>SBS, 문화일보</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>온라인 게시물 삭제 및 모니터링 진행 중, 법적 대응 준비 가능</t>
+          <t>대법원 판결로 허위사실 유포자 유죄 확정, 언론사에 추후 보도 청구권 행사 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>화이트미는 AI 기반 온라인 평판 관리 서비스로, 디지털 명예훼손 및 허위사실 유포 피해를 입은 기업 및 개인을 대상으로 게시물 탐지, 삭제 요청, 증거 채증을 지원합니다. 이 서비스는 피해자들이 법적 대응 이전에 효율적으로 문제를 해결하고, 필요한 경우 소송으로 이어질 수 있는 기반을 마련해줍니다.</t>
+          <t>이재명 대통령이 20대 대선 후보 시절 제기된 '조폭 연루설'이 대법원 판결로 허위로 확정되자, SBS '그것이 알고싶다' 등 관련 언론사에 사과와 추후 보도를 요구했다. 청와대는 언론중재법에 따라 언론사들에 추후 보도문 게재를 요청했으며, 이는 이재명 대통령의 명예를 훼손한 언론 보도에 대한 법적 대응의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>온라인 명예훼손, 허위사실 유포 등 상대방의 불법 행위가 명확하며(적합 조건 1), 기업가치 하락, 매출 급감 등 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 화이트미의 AI 기반 시스템을 통해 게시물 탐지, 유포 경로, 캡처 이미지 등 증거 확보가 용이하며(적합 조건 5), 방송통신심의위원회 등 행정적 삭제 요청 절차가 진행될 수 있습니다(적합 조건 6). 이러한 서비스는 소송금융 투자 대상이 될 수 있는 잠재적 사건을 발굴하고 증거를 체계적으로 준비하는 데 기여합니다.</t>
+          <t>대법원 판결로 허위사실 유포자의 유죄가 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), SBS와 문화일보 등 상대방 언론사는 자력이 충분하다(적합 조건 2). 언론중재법에 따른 추후 보도 청구권 행사가 진행 중이며(적합 조건 6), 대통령 후보의 명예 훼손이라는 점에서 피해 규모가 크다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>“부정 게시물, 48시간 안에 잡지 못하면 끝난다”…화이트미 신소현 대...</t>
+          <t>李대통령, 그것이 알고싶다에 “사과 받고 싶다…살인조폭으로 몰렸다...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>venturesquare.net</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.venturesquare.net/1041353/</t>
+          <t>https://www.munhwa.com/article/11575991?ref=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-10 01:00:28.535637+00:00</t>
+          <t>2026-03-20 12:17:11.860891+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>사이버 레커</t>
+          <t>보도 언론사들</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>미국 증거개시 제도 활용 신원 확인 및 민형사 소송 진행 중</t>
+          <t>청와대의 언론사 대상 추후보도 요청 및 법적 대응 검토</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>유명 연예인 및 일반인들이 익명의 사이버 레커로부터 허위 사실 유포 피해를 입고 있습니다. 미국 증거개시 제도를 활용하여 가해자 신원을 확보하고 민형사 소송을 진행하는 사례가 늘고 있으며, 이미 '탈덕수용소' 사건 등에서 유죄 판결 및 손해배상 승소 사례가 나왔습니다. 이는 새로운 피해자들에게 효과적인 법적 대응 방안을 제시하고 있습니다.</t>
+          <t>이재명 대통령의 '조폭 연루설'이 허위로 법적 확정됨에 따라, 청와대가 과거 이를 보도한 언론사들에 사실관계 정정 및 후속 보도를 요청했습니다. 청와대는 언론의 자율적 조치를 우선 기대하지만, 미이행 시 언론중재법에 따른 추후보도 청구권 행사 등 법적 대응을 검토할 예정입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>사이버 레커의 허위사실 유포 책임이 명확하며(탈덕수용소 사례 형사 유죄 확정), 유명 연예인 및 일반인 다수가 피해를 입고 있습니다. 미국 증거개시 제도를 통해 익명의 가해자 신원 확보가 용이하며, 이를 바탕으로 한 형사 기소 및 민사 소송 승소 사례가 다수 존재합니다. 피해 규모는 개별 사건에 따라 다르나, 유명인의 경우 상당한 손해배상액이 기대됩니다.</t>
+          <t>장영하 변호사의 허위사실 공표 유죄 확정 판결로 언론사들의 오보 책임이 명확하며(적합 조건 1), 보도 언론사들은 자력이 충분한 법인입니다(적합 조건 2). 대법원 유죄 확정 판결이라는 명확한 증거가 존재하고(적합 조건 5), 청와대가 언론사들에 추후보도 요청 및 법적 대응을 검토 중이므로 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>장원영이 연 '추격의 길'…사이버 레커들, 美법원서 신상 털린다</t>
+          <t>靑 “李 조폭 연루설 보도 언론사, 자율적 후속 보도 바란다”</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409875</t>
+          <t>https://www.munhwa.com/article/11575894?ref=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-07 00:40:41.362669+00:00</t>
+          <t>2026-03-20 12:16:47.261869+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>유튜버</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>경찰 수사 진행 중, 구속영장 심사 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>한 유튜버가 6년 전 합의로 종결된 사건을 자극적으로 왜곡하여 방송, 당사자들에게 '인격 살인' 및 '사이버 린치' 피해를 입혔습니다. 피해 당사자(최 기자 측)는 과거 언론사 소송 승소 전례를 바탕으로 유튜버에게 강력한 징벌적 손해배상을 청구할 방침입니다.</t>
+          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 위안부 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받는다. 이재명 대통령도 '얼빠진 사자명예훼손'이라 언급하며 공적 관심이 높은 사건이다. 경찰 수사가 진행 중이며, 피해자들은 정신적 피해를 호소할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>유튜버의 의도적인 사실 왜곡 및 허위 사실 유포로 상대방 책임이 명확하며, 수사기관 확인 내용 및 댓글 삭제 등 증거 확보가 용이합니다. '인격 살인'에 해당하는 피해와 징벌적 손해배상 청구 예정으로 피해 규모가 클 수 있으며, 수익을 목적으로 하는 유튜버의 자력 또한 기대할 수 있습니다. 기존 사건은 종결되었으나, 유튜버의 왜곡 행위가 새로운 소송 원인이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(조건 1), 경찰 수사 및 구속영장 심사 등 공적 절차가 진행 중이다(조건 6). 일본군 위안부 피해자라는 집단적 피해자를 대상으로 한 명예훼손 사건으로(조건 3), 시위 현수막 등 객관적 증거 확보가 용이하다(조건 5). 다만, 피고의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>조회수 장사 위한 인격 살인 …유튜버 가짜뉴스, 수익 앞세운 '사이버...</t>
+          <t>'위안부 모욕 시위' 단체 대표, 오늘 구속 여부 결정</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343279</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01997526645385288</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-06 01:39:13.051506+00:00</t>
+          <t>2026-03-20 00:20:29.598594+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>김모(34)씨</t>
+          <t>언론사 다수</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속 송치, 공범 및 '강남주' 운영자 추적 중</t>
+          <t>대법원 판결 확정 후 언론사에 추후 보도 요청</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>인스타그램 '주클럽' 계정을 운영하며 불특정 여성들의 신상을 폭로하고 비방 글을 올린 김모씨가 명예훼손, 공갈, 협박 혐의로 구속 송치되었다. 김씨는 피해자들에게 총 3800만원 상당의 가상화폐를 갈취했으며, 일부 피해자는 극심한 정신적 고통을 겪었다. 경찰은 공범 및 또 다른 신상 폭로 계정 '강남주' 운영자를 추적 중이다.</t>
+          <t>청와대가 이재명 대통령의 '조폭 연루설'이 대법원 판결로 허위임이 확정됨에 따라, 해당 내용을 보도한 언론사들에 언론중재법에 의거한 추후 보도를 요청했다. 이는 허위 보도로 인한 대통령의 명예훼손을 회복하고 사실관계를 바로잡기 위함이다. 청와대는 각 언론사의 책임 있는 조치를 기대하고 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 불특정 다수의 여성 피해자가 존재하고(적합 조건 3), 증거 확보가 용이하다(적합 조건 5). 다만 피고의 자력은 불분명하며, 직접적인 금전 피해액 외에 정신적 손해배상액 산정이 필요하다.</t>
+          <t>대법원 판결로 '조폭 연루설'이 허위 사실임이 확정되어 상대방(언론사)의 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 주요 언론사들임(적합 조건 2). 대법원 판결이라는 명확한 증거가 존재하며(적합 조건 5), 언론중재법에 따른 추후 보도 요청이라는 공적 절차가 진행 중임(적합 조건 6). 이는 향후 언론사를 상대로 한 명예훼손 손해배상 소송으로 이어질 가능성이 높고, 대통령의 명예훼손이라는 점에서 피해 규모가 클 것으로 예상되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>최소 3800만원 (가상화폐 갈취액), 정신적 손해배상액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>불특정 여성 다수</t>
+          <t>1명 (이재명 대통령)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>女만 노린 '주클럽' 체포, 잡고 보니 30대 남성⋯'강남주'도 추적 중</t>
+          <t>靑, 이대통령 ‘조폭 연루설’ 추후보도 요청…“각사가 책임있는 판단...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2562414</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029552415&amp;code=61111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:33.963487+00:00</t>
+          <t>2026-03-19 12:19:19.185640+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>태영호</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 구속 송치</t>
+          <t>1심 원고 일부 승소 후 피고 항소, 항소심 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>30대 남성 김 모 씨가 SNS '주클럽'을 운영하며 유흥업소 종사자와 일반인 여성들의 신상과 사생활을 폭로하고, 삭제를 요청하는 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 혐의로 구속 송치되었습니다. 정보통신망법상 명예훼손, 공갈, 협박 혐의를 받고 있으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
+          <t>태영호 전 의원이 제주 4·3 사건에 대한 허위 사실을 유포하여 제주 4·3희생자유족회 등으로부터 명예훼손으로 손해배상 소송을 당했습니다. 1심 법원은 태 전 의원의 발언이 허위사실 적시에 따른 명예훼손에 해당한다고 판단하여 원고 일부 승소 판결을 내렸으나, 태 전 의원 측이 항소하여 현재 항소심이 진행 중입니다. 태 전 의원 측은 항소심에서 정부의 공식 진상조사보고서의 신뢰성까지 부정하며 논점을 흐리고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 구속 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 사실이 확인되어 최소 피해 금액도 특정됩니다.</t>
+          <t>태영호 전 의원의 발언이 1심에서 허위사실 적시에 따른 명예훼손으로 인정되어 상대방 책임이 명확하며(적합 조건 1), 정부의 공식 진상조사보고서라는 객관적 증거가 존재합니다(적합 조건 5). 제주 4·3희생자유족회 등 다수의 피해자가 집단적으로 소송을 제기했으며(적합 조건 3, 4), 피고는 전 국회의원으로 어느 정도 자력이 있을 것으로 판단됩니다(적합 조건 2). 현재 항소심이 진행 중으로 종결되지 않은 사건입니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>최소 3천8백만 원 (공갈 피해액), 명예훼손 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>제주 4·3희생자유족회 회원 다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>신상폭로 SNS '주클럽' 운영 30대 구속송치</t>
+          <t>北김일성 지시로 제주 4·3 사건?…태영호 전 의원의 여전한 왜곡</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260306062002Rww</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511229&amp;ref=A</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-06 00:20:05.704435+00:00</t>
+          <t>2026-03-18 00:48:18.707212+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>김새론 유족, 가로세로연구소</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>정보통신망법 위반(명예훼손) 혐의로 고소 및 120억원대 손해배상 청구 소송 진행 중</t>
+          <t>검찰 구속영장 청구, 경찰 수사 및 압수수색 완료</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>배우 김수현 측이 김새론 유족과 가로세로연구소를 정보통신망법 위반(명예훼손) 혐의로 고소하고, 120억원대 손해배상 청구 소송을 제기했습니다. 이 사건은 김수현이 약 1년째 공식 활동을 중단하게 된 논란과 관련이 있습니다.</t>
+          <t>위안부법폐지국민행동 김병헌 대표가 위안부 피해자를 모욕하고 소녀상을 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 김 대표는 선정적인 현수막 게시, SNS 모욕 글, 소녀상 훼손 등의 행위를 했으며, 경찰은 사자명예훼손, 정보통신망법상 명예훼손, 아동복지법 위반 혐의로 수사를 진행했습니다. 이 사건은 독립운동가 후손 및 시민 4천여 명의 구속 촉구 서명이 전달될 정도로 사회적 공분을 사고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(명예훼손 혐의), 피해 규모가 매우 크며(120억원대), 이미 형사 고소 및 민사 손해배상 소송이 진행 중입니다. 다만, 상대방의 자력은 가로세로연구소 외에 김새론 유족이 포함되어 있어 일부 불확실성이 있습니다.</t>
+          <t>상대방의 책임이 현수막 게시, SNS 글, 소녀상 훼손 등으로 명확하며(적합 조건 1), 경찰 수사 및 검찰 구속영장 청구 등 공적 절차가 진행 중이고(적합 조건 6), 관련 증거 확보가 용이함(적합 조건 5). 위안부 피해자 전체에 대한 모욕으로 집단적 피해 가능성이 높음(적합 조건 3). 다만, 피고가 개인이라 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 요소입니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>120억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (위안부 피해자 및 유족 다수, 정서적 학대 피해 학생 다수)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>김수현 복귀하나…'넉오프' 상반기 편성설[셀럽이슈]</t>
+          <t>위안부 피해자 모욕, 소녀상 훼손..단체 대표 구속영장 청구</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1772520113515877006</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02207446645384632</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-04 01:28:34.039429+00:00</t>
+          <t>2026-03-18 00:21:51.606660+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>허위사실 유포 논란, 법적 책임 소지 언급</t>
+          <t>'위안부피해자법' 6월 시행 예정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포하며 논란이 발생했다. 이로 인해 배달기사는 온라인 커뮤니티에서 '전과자' 등의 비하 발언을 들으며 심각한 명예 훼손을 당했다. 전문가들은 피해자의 고통과 전파성이 크며 법적 책임 소지가 분명하다고 지적하고 있다.</t>
+          <t>오는 6월부터 '위안부' 피해 사실에 대한 허위 사실 유포를 처벌하는 법안이 시행된다. 김병헌 씨는 자신은 처벌 대상이 아니라고 주장하고 있으나, 개정된 법은 피해자가 특정되지 않아도 허위 사실 유포를 처벌하도록 규정하고 있다. 이 법은 '위안부' 피해자들의 명예를 보호하고, 향후 관련 민사 소송의 법적 근거를 강화할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포한 책임이 명확하며(상대방 책임 명확), '유명 스트리머'라는 점에서 일반인보다 배상 능력이 충분할 가능성이 높습니다(상대방 자력 충분). 피해자가 '전과자' 등의 비하 발언으로 실질적인 명예 훼손을 당했고 전파성이 크다는 점에서 피해 규모가 크며(피해 규모 큼), 온라인 커뮤니티 게시글 및 스트리밍 기록 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당. '위안부피해자법' 시행으로 역사 왜곡 행위에 대한 법적 처벌 근거가 마련되어, 피해자들의 명예훼손 및 정신적 손해배상 청구 소송에 유리한 환경이 조성됨. 피고의 자력은 불분명하나, 법적 근거가 명확해짐으로써 소송 승소 가능성이 높고, 이는 소송금융 투자 매력도를 높임.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>유명 스트리머, 배달기사 절도범 몰아···허위사실 유포 논란</t>
+          <t>'위안부 왜곡 처벌' 법 시행‥김병헌  나는 처벌 못 해</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>globale.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.globale.co.kr/news/articleView.html?idxno=36805</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808213_37004.html</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-02 00:25:29.887203+00:00</t>
+          <t>2026-03-17 13:34:28.036564+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>디즈니플러스, JTBC</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>제작진의 뒤늦은 영상 편집 조치 및 유가족, 소방노조의 명예훼손 소송 검토</t>
+          <t>경찰 구속영장 신청 및 전문가 자문 보고서 제출</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>디즈니플러스 예능 '운명전쟁49'가 순직 소방관·경찰관의 사인을 흥밋거리로 다루며 '칼빵' 발언 등으로 고인 모독 논란을 일으켰다. 유가족과 소방공무원노동조합의 거센 항의 끝에 제작진은 해당 부분을 뒤늦게 편집하기로 결정했으나, 유가족은 공식 사과문 게재 등 추가 조치를 요구하며 명예훼손 소송을 검토 중이다. 이번 사건은 OTT 콘텐츠 심의·규제 사각지대 문제도 부각시켰다.</t>
+          <t>김병헌 씨가 일본군 '위안부' 피해자들을 '성매매'로 폄하하고 실명을 거론한 발언으로 명예훼손 및 아동복지법 위반 혐의로 경찰 구속영장이 신청되었다. 경찰 전문가 자문 보고서는 김 씨의 발언이 허위 사실 적시에 해당하며 명예훼손으로 판단했고, 피해자 특정 및 명확한 증거가 존재한다. 현재 경찰 수사가 진행 중이며, 피해자들의 법적 대응 가능성이 높다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(제작진의 고인 모독 논란), 상대방(디즈니+, JTBC)의 자력이 충분합니다. 순직 공무원 유가족 및 현역 소방관·경찰관 다수가 정신적 피해를 입어 집단적 피해 가능성이 높으며, 방송 내용 자체가 증거로 활용될 수 있습니다. 또한, 소방공무원노동조합의 항의로 제작진이 유족과 만나 합의하고 영상 편집을 결정하는 등 공적 절차가 진행 중입니다.</t>
+          <t>김병헌 씨의 발언이 명예훼손에 해당한다는 경찰 전문가 자문 보고서와 대법원 판례가 있어 상대방 책임이 명확하며(적합 조건 1), 연합군 보고서 등 객관적 증거가 충분함(적합 조건 5). 또한 경찰 수사가 진행 중이며(적합 조건 6), 이용수, 박필근, 길원옥 할머니 등 피해자가 특정되어 집단적 피해 가능성이 높음(적합 조건 3).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>순직 공무원 유가족 및 현역 소방관·경찰관 다수</t>
+          <t>일본군 '위안부' 피해자 다수 (이용수, 박필근, 길원옥 할머니 등 특정)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>‘고인 모독’ 논란만 남기고… 선 넘은 무속예능 ‘뒷북 편집’</t>
+          <t>성매매였다  덧칠까지‥'명예훼손' 처벌해야</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301508635?OutUrl=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807974_37012.html</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-01 12:51:54.297906+00:00</t>
+          <t>2026-03-17 00:24:46.378978+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>김병헌</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 위안부피해자법 개정안 국회 통과 (3개월 후 시행 예정)</t>
+          <t>경찰, 김병헌 계좌 추적 및 활동자금 불법성 여부 파악 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자들에 대한 허위사실 유포 및 모욕 행위가 반복되는 가운데, 국회에서 위안부피해자법 개정안이 통과되어 처벌 근거가 강화되었습니다. 보수단체 대표 김병헌 씨는 이미 명예훼손 혐의로 입건되어 경찰 수사를 받고 있으며, 개정안 시행 후 추가적인 법적 조치가 예상됩니다. 이 법안은 피해자들의 명예를 보호하고 역사 왜곡에 대한 책임을 묻는 데 기여할 것으로 보입니다.</t>
+          <t>김병헌 씨가 일본군 위안부 피해자들을 모욕하고 강제동원을 부정하는 활동을 지속하며 일본 극우세력으로부터 광범위하게 후원금을 받아온 정황이 MBC 단독 보도로 확인되었다. 김 씨는 소송 비용 등의 경제적 어려움을 호소하며 직접 후원을 독려하기도 했으며, 현재 경찰이 김 씨의 계좌를 추적하여 활동 자금의 불법성 여부를 파악 중이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방(김병헌 씨)의 책임이 비교적 명확하며(조건 1), 이미 경찰 수사가 진행 중이고(조건 6), 국회를 통과한 개정안으로 처벌 근거가 강화되어 증거 확보 및 법적 대응이 용이합니다(조건 5). 또한, 일본군 위안부 피해자라는 집단적 피해를 대상으로 합니다(조건 3). 다만, 상대방의 자력은 불분명하며, 피해 금액 산정은 복잡할 수 있습니다.</t>
+          <t>김병헌의 위안부 피해자 모욕 및 강제동원 부정 발언으로 상대방 책임이 명확하며, 일본군 위안부 피해자라는 집단적 피해가 발생했다. MBC 취재 및 김병헌의 공개 발언 등 증거 확보가 가능하고, 경찰의 계좌 추적 등 공적 절차가 진행 중인 점을 고려할 때 소송금융 적합도가 높다. 다만, 피고 김병헌 개인의 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>잇따른 위안부 모욕에 처벌 강화... 5년 이하 징역</t>
+          <t>[단독] '위안부 모욕' 김병헌에 일본 극우 전방위 '후원금'</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603010453499786</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807879_37004.html</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:51.994465+00:00</t>
+          <t>2026-03-16 13:14:14.080953+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>제작진 사과 및 재편집 결정</t>
+          <t>제주도 법률자문단 출범, 향후 소송 등 법적 대응 준비</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>디즈니 플러스의 무속 예능 '운명전쟁49'가 순직 소방관과 경찰관을 모독했다는 논란에 휩싸였다. 제작진은 유가족의 동의를 제대로 얻지 않았다는 사실이 밝혀진 후 뒤늦게 사과하고 해당 회차를 재편집하기로 결정했다. 이 사건은 유가족과 소방·경찰 단체의 강한 반발을 샀다.</t>
+          <t>제주도가 4·3 역사 왜곡에 대응하기 위한 법률자문단을 출범시켰다. 이 자문단은 '제주4·3사건 진상규명 및 희생자 명예회복에 관한 특별법'에 따른 진상조사 결과와 다른 허위 사실 유포 및 역사 왜곡 행위에 대한 법적 대응 자문과 유족회 등 관련 단체의 법률 지원 역할을 맡는다. 오영훈 제주지사는 4·3의 역사적 진실을 왜곡하거나 희생자와 유족의 명예를 훼손하는 행위에 적극적인 법적 대응이 필요하다고 강조했다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>대기업(디즈니 플러스)이 피고이며, 순직 공무원 모독이라는 점에서 유가족 및 소방·경찰 공무원 다수에게 심각한 정신적 피해와 명예훼손을 야기하여 집단적 피해 및 피해 규모가 크다고 볼 수 있음. 제작진의 사과 및 재편집 결정으로 상대방 책임이 명확하며, 방송 내용 자체가 증거로 확보 가능함.</t>
+          <t>제주도 법률자문단 출범은 공적 절차 진행 중(조건 6)이며, '4·3 특별법'에 따른 진상조사 결과가 있어 상대방 책임이 비교적 명확하고(조건 1), 증거 확보가 용이함(조건 5). 또한, 4·3 희생자와 유족 다수에게 집단적 명예훼손 피해가 발생하여(조건 3, 4) 소송금융 투자 적합도가 높음. 다만, 구체적인 소송 상대방의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>순직 소방관 및 경찰관 유가족, 소방 및 경찰 공무원 다수</t>
+          <t>4·3 희생자와 유족 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>이제서야… 운명전쟁49, ‘순직자 모독’ 부분 결국 잘라낸다</t>
+          <t>제주도 '4·3 역사 왜곡 대응 법률자문단' 4명 위촉 출범</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029457792&amp;code=61151111&amp;cp=nv</t>
+          <t>https://www.newsis.com/view/NISX20260316_0003550388</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:38.317295+00:00</t>
+          <t>2026-03-16 13:00:39.339035+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>월트디즈니컴퍼니 코리아</t>
+          <t>김어준</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰청 개입, 방심위 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+          <t>법무부에서 김어준 씨 관련 법적 조치 검토 중, 민주당 내에서도 대응 논의 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>디즈니+ 예능 '운명전쟁49'가 순직 경찰관과 소방관의 사인을 맞추는 미션으로 고인 모독 논란에 휩싸였습니다. 제작진은 유가족과 관계자들에게 사과하고 해당 회차를 재편집하기로 결정했습니다. 소방노조는 법적 소송을 검토 중이며, 경찰청과 경찰직협은 방심위에 심의를 요청하는 등 공적 절차가 진행되고 있습니다.</t>
+          <t>김어준 씨의 '공소 취소 거래설' 제기로 더불어민주당 내에서 김 씨에 대한 대응을 요구하는 목소리가 높아지고 있다. 당 지도부는 신중한 태도를 보이지만, 청와대와 법무부에서는 김 씨 방송에 대한 법적 조치를 검토 중인 상황이다. 이로 인해 당내 갈등이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(제작진의 부족과 불찰 인정), 상대방에게 자력이 충분하며(디즈니+), 집단적 피해(유가족, 소방·경찰 공무원, 시청자)가 발생했고, 증거가 명확하며(방송 내용, 제작진 입장문), 이미 공적 절차(경찰청 개입, 방심위 심의 요청)가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+          <t>김어준 씨가 '공소 취소 거래설'을 제기한 사실이 명확하며(상대방 책임 명확), 해당 방송 내용이 증거로 존재함(증거 확보). 법무부에서 법적 조치를 검토 중인 공적 절차가 진행 중이며(공적 절차 진행), 상대방(김어준 씨)의 자력도 충분할 것으로 예상되어(상대방 자력 충분) 소송금융 적합도가 높음.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>더불어민주당 및 당원 다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>'운명전쟁49' 순직 경찰·소방관 모독 논란에 결국… 재편집</t>
+          <t>‘김어준 조치’ 미적대는 與지도부… 친명 “정청래 친분 탓” 반발</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1943981</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260316/133535454/2</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-28 01:40:05.468731+00:00</t>
+          <t>2026-03-16 00:18:58.842799+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>악플러</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>위안부피해자법 개정안 국회 통과, 망언자에 대한 경찰의 탄압 언급</t>
+          <t>형사 고소/고발 후 공소장 명시</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>기사는 홀로코스트와 위안부 문제 등 역사적 기억을 둘러싼 '기억 전쟁'을 다루며, 진실을 부정하고 왜곡하는 시도에 대해 비판합니다. 특히 위안부 피해자를 비방할 목적으로 사실을 왜곡하는 자를 처벌하는 내용의 '위안부피해자법 개정안'이 국회를 통과하여, 망언자들에 대한 법적 대응의 새로운 근거가 마련되었습니다. 이는 역사적 사실 왜곡에 대한 법적 책임을 묻는 중요한 전환점이 될 수 있습니다.</t>
+          <t>배우 한지상이 자신을 범죄자로 게시한 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 고소/고발을 진행 중이며, 공소장에 해당 내용이 명시되었다고 밝혔다. 이 사건은 한지상 개인의 명예와 업무에 대한 피해를 다루며, 5~10억 원 규모의 손해배상을 목표로 할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼 - 집단적 명예훼손 및 정신적 피해), 5(증거 확보 용이), 6(공적 절차 진행 중 - 위안부피해자법 개정안 통과)에 해당하여 소송금융 적합도가 높습니다. 특히 새로운 법률 통과로 망언자들에 대한 법적 대응의 근거가 강화되었으며, 집단적 피해자 보호라는 사회적 의미가 큽니다. 다만, 개별 망언자의 자력 부족 가능성은 투자 회수 측면에서 고려할 요소입니다.</t>
+          <t>한지상 배우가 악플러들을 상대로 허위적시 명예훼손 및 업무 방해 혐의로 형사 절차를 진행 중이며, 공소장에 내용이 명시되어 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보 가능성이 높습니다(적합 조건 5). 또한, '5~10억'이라는 언급으로 피해 규모가 클 가능성이 있고(적합 조건 4), 이미 공적 절차(형사 고소/고발)가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인인 악플러들이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5~10억</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>가스실부터 소녀상까지… 기억의 파편, 예술로 묶다[오경진의 폐허에서...</t>
+          <t>[TOP이슈] 한지상, 6년 전 성추행 의혹 직접 해명  5~10억 또는 공개연애...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/ruin-infinite/2026/02/25/20260225018001?wlog_tag3=naver</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16004352</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-25 00:22:26.722440+00:00</t>
+          <t>2026-03-14 12:42:33.489633+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경찰청 방영분 삭제 및 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+          <t>불기소 처분 이후 임용 취소에 대한 법적 대응 준비 및 증거 공개</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>디즈니+ 예능 프로그램 '운명전쟁49'에서 순직 소방관과 경찰관의 죽음을 '고인모독', '칼빵' 등 부적절한 표현으로 다뤄 논란이 되고 있습니다. 경찰청은 방영분 삭제 및 심의 요청을 검토 중이며, 소방노조는 법률 자문을 거쳐 사자 명예훼손 등을 근거로 한 법적 소송을 검토 중입니다. MC 전현무는 사과문을 발표했습니다.</t>
+          <t>배우 한지상이 성추행 의혹으로 불기소 처분을 받았음에도 임용이 취소되자, 직접 나서 녹취록을 공개하며 억울함을 호소하고 있습니다. 그는 A씨의 주장이 허위임을 입증할 증거를 제시하며, 임용 취소의 부당함과 이로 인한 명예 훼손 및 경제적 피해에 대한 법적 대응을 시사했습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>디즈니+라는 대기업과 유명 방송인 전현무가 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 순직 공무원 유족 및 전국 소방·경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 방송 내용 자체가 명확한 증거이며(적합 조건 5), 경찰청의 심의 요청 및 소방노조의 법적 소송 검토 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>성추행 의혹에 대해 불기소 처분을 받았음에도 임용이 취소된 상황으로, 한지상 측이 녹취록을 공개하며 억울함을 적극적으로 소명하고 있어 상대방의 책임이 명확해질 가능성이 높습니다. 임용 취소 주체가 기관 또는 기업일 가능성이 높아 배상 능력이 충분할 것으로 예상되며, 공인으로서 명예 훼손 및 활동 제약으로 인한 상당한 정신적, 경제적 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>순직 소방관 및 경찰관 유족, 전국 소방공무원 및 경찰공무원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>전현무 '칼빵' 발언, 후폭풍 어디까지…경찰청, 방영분 삭제·심의요청...</t>
+          <t>‘성추행 불기소→임용 취소’ 한지상 직접 등판+녹취록 공개 초강수 “...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942342</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603140802082110</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-24 13:15:29.031879+00:00</t>
+          <t>2026-03-14 00:28:28.452129+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>전현무, 채널A</t>
+          <t>장인수, 김어준</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>경찰청, 방송통신심의위원회 심의 요청 검토 및 방송분 삭제 요구</t>
+          <t>언론 보도를 통한 명예훼손 의혹 제기 및 수사 촉구</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>방송인 전현무가 무속 예능 프로그램에서 순직 경찰관의 사망 원인을 비속어에 빗대 표현하여 논란이 일었습니다. 경찰청은 해당 방송분 삭제와 공식 사과를 요구했으며, 방송통신심의위원회 심의를 요청하는 방안을 검토 중입니다. 전현무 측과 제작진은 사과했지만, 방송분 삭제에 대해서는 명확한 입장을 밝히지 않고 있습니다.</t>
+          <t>김어준 씨의 방송에서 이재명 대통령 최측근 고위 공직자가 검사들에게 공소 취소를 종용했다는 의혹이 제기되었습니다. 기사는 이 의혹이 사실이면 직권남용 및 탄핵 사유가 되지만, 허위라면 장인수 기자와 김어준 씨가 현직 대통령 및 고위 공직자의 명예를 심각하게 훼손한 것으로 중형이 불가피하다고 주장합니다. 이는 고위 공직자의 명예훼손을 다투는 고액 소송으로 발전할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>방송인 전현무와 방송사의 책임이 명확하며(적합 조건 1), 대형 방송사와 유명 방송인으로 자력이 충분합니다(적합 조건 2). 경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 있으며(적합 조건 3), 방송 내용 자체가 명확한 증거입니다(적합 조건 5). 또한, 경찰청이 방송통신심의위원회 심의를 요청하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사 내용이 허위로 밝혀질 경우, 현직 대통령 및 고위 공직자에 대한 명예훼손 책임이 명확해지며(적합 조건 1), 김어준 씨는 유명 방송인으로서 자력이 충분할 가능성이 높습니다(적합 조건 2). 또한, 대통령의 명예훼손은 피해 규모가 매우 클 수 있고(적합 조건 4), 방송 내용 자체가 증거가 되므로 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>경찰 공무원 다수</t>
+          <t>1명 또는 소수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>전현무, ‘순직 경찰관 발언’ 사과…경찰, 방송 삭제 요구</t>
+          <t>[논평] 공소취소 거래, 사실이면 李 탄핵 — 아니면 김어준 퇴출</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516025</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379591</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-24 12:34:07.442963+00:00</t>
+          <t>2026-03-12 13:25:42.754025+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>전한길, 김현태</t>
+          <t>구제역, 주작감별사</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>영등포경찰서에 고발장 제출, 경찰 수사 진행 중. 안 부대변인 측은 무고, 명예훼손 등 법적 조치 검토 중.</t>
+          <t>형사 재판 대법원 확정 (징역 3년), 민사 손해배상 1심 판결 후 2심 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>유튜버 전한길 등이 12.3 비상계엄 사태 당시 계엄군 총구를 잡았던 안귀령 청와대 부대변인을 군용물강도미수 등 5가지 혐의로 고발했다. 안 부대변인 측은 해당 고발이 법원에 의해 내란으로 규정된 행위를 정당화하려는 허위사실 유포이자 정치적 선동이라며, 무고 및 명예훼손 등 법적 조치를 검토하겠다고 밝혔다. 현재 영등포경찰서에 고발장이 제출되어 수사가 진행될 예정이다.</t>
+          <t>유튜버 구제역이 쯔양의 사생활 의혹을 협박한 혐의로 대법원에서 징역 3년이 확정되었습니다. 별도로 쯔양은 구제역과 주작감별사를 상대로 손해배상 청구 소송을 제기했으며, 1심에서 구제역에게 7천500만원, 주작감별사와 공동으로 5천만원을 지급하라는 판결을 받았습니다. 현재 이 손해배상 소송은 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>안귀령 부대변인에 대한 고발은 12.3 비상계엄 사태가 법원에 의해 '내란'으로 규정된 행위라는 점에서 법리적으로 취약하며, 안 부대변인 측은 무고 및 명예훼손 등 법적 조치를 검토 중이다. 고발인(상대방)의 책임이 명확해질 가능성이 높고(적합 조건 1), 고발인 중 전한길은 자력이 충분할 것으로 예상되며(적합 조건 2), 12.3 사태에 대한 법원 판결 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중이므로 공적 절차가 시작되었다(적합 조건 6).</t>
+          <t>상대방(구제역)의 책임이 형사 재판에서 징역 3년 확정으로 매우 명확하며 (적합 조건 1, 5), 민사 손해배상 소송 1심에서 7천500만원 및 5천만원의 지급 판결이 나와 피해 규모가 상당합니다 (적합 조건 4). 현재 민사 소송 2심이 진행 중으로 (적합 조건 6), 형사 판결 확정은 민사 소송 승소에 유리한 증거가 될 것입니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7천500만원 (구제역), 5천만원 (구제역과 주작감별사 공동)</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>전한길·김현태, '계엄군 총구' 안귀령 고발…安  근거 없는 고발</t>
+          <t>'쯔양 사생활 의혹 협박' 구제역, 대법원서 징역 3년 확정</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05592406645353800</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=723281</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-24 12:32:05.792935+00:00</t>
+          <t>2026-03-12 12:46:50.441915+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>김 대표 (보수단체 대표)</t>
+          <t>월스트리트저널(WSJ)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>미국 뉴욕 남부지방법원에 명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>보수단체 대표가 '평화의 소녀상' 철거를 요구하며 위안부 피해자들을 '매춘부'라고 지칭하며 모욕한 혐의로 경찰 수사를 받고 있습니다. 경찰은 김 대표의 발언에 대한 반박 근거를 확보하기 위해 전문가를 불러 조사하고 있습니다.</t>
+          <t>세계 최대 암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. WSJ는 바이낸스가 이란 제재 관련 거래를 인지하고도 10억 달러 이상을 처리했다고 보도했으며, 바이낸스는 이를 왜곡 보도라며 기업 신뢰도에 심각한 피해를 입었다고 주장합니다. 이번 소송은 암호화폐 업계와 언론 사이의 '악의적 보도' 기준을 시험하는 사례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)가 발생했습니다. 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(월스트리트저널)은 유력 언론사로 자력이 충분하며(적합 조건 2), 바이낸스는 명예훼손으로 인한 막대한 평판 손상과 주가 하락을 주장하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 양측 모두 증거를 바탕으로 공방을 벌일 것이므로 증거 확보 가능성이 높고(적합 조건 5), 미국 상원의원이 해당 보도를 근거로 바이낸스에 대한 공식 조사를 촉구하는 등 공적 절차가 진행될 여지가 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명 (바이낸스)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>위안부는 매춘부  망언 끝낸다…경찰, 전문가 불러 '반박 근거' 확보</t>
+          <t>바이낸스, WSJ에 명예훼손 소송…‘이란 제재 거래 왜곡 보도’ 공방</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286721?influxDiv=NAVER</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338347</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:19.878326+00:00</t>
+          <t>2026-03-12 00:32:07.228268+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>김만배, 신학림, 뉴스타파 김용진·한상진 기자</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (명예훼손, 아동복지법 위반 혐의)</t>
+          <t>정보통신망법상 명예훼손 등 혐의로 형사 재판 진행 중, 윤석열 전 대통령 증인 소환 및 처벌 의사 확인.</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>경찰이 '위안부는 매춘'이라고 주장하며 위안부 피해자를 모욕한 보수단체 대표 김병헌을 명예훼손 및 아동복지법 위반 혐의로 수사 중이다. 위안부 문제 전문가 호사카 유지 교수를 참고인으로 불러 김 대표 주장의 허위성을 구체적으로 반박하는 의견서를 제출받았으며, 김 대표는 현재 소녀상 철거 집회를 중단한 상태이다.</t>
+          <t>김만배와 신학림이 윤석열 전 대통령의 명예를 훼손하는 허위 보도를 대가로 억대 금품을 주고받은 혐의로 형사 재판을 받고 있습니다. 검찰은 이들이 대선에 영향을 미칠 목적으로 공모했다고 보고 있으며, 윤 전 대통령은 피고인 처벌을 바란다는 의사를 밝혔습니다. 재판부는 윤 전 대통령을 증인으로 재소환할 예정입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (경찰 수사 및 전문가 반박), 집단적 피해 (위안부 피해자), 증거 확보 가능 (경찰 수사, 전문가 의견서), 공적 절차 진행 중 (경찰 수사) 등 적합 조건 4가지 이상 충족. 다만 상대방의 자력은 불분명함.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 기소 및 형사 재판 진행 중), 피고인 김만배는 화천대유 대주주로 자력이 충분합니다. 허위 보도 대가로 억대 금품이 오갔으며, 전직 대통령에 대한 명예훼손으로 피해 규모가 클 가능성이 높습니다. 현재 형사 재판이 진행 중이므로 증거 확보 및 사실관계 규명에 유리합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명 (윤석열 전 대통령)</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[단독]경찰, '위안부 모욕'에 참교육 준비…'빨간펜 교수' 소환</t>
+          <t>‘명예훼손 보도’ 김만배 재판, 윤석열 증인 불출석…내달 재소환</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475213?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060622</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504402&amp;ref=A</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-24 00:18:44.217892+00:00</t>
+          <t>2026-03-10 12:28:08.995604+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>소속사 법적 대응 예고, 형사 고소 및 민사상 손해배상 청구 예정</t>
+          <t>온라인 게시물 삭제 및 모니터링 진행 중, 법적 대응 준비 가능</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 온라인에 유포된 '남자 가수 혼외자' 관련 허위 사실에 대해 강력한 법적 대응을 예고했다. 소속사는 해당 정보가 사실이 아니며, 멤버들에게 심각한 정신적, 경제적 피해를 주고 있다고 밝혔다. 형사 고소 및 민사상 손해배상 청구를 포함한 모든 법적 조치를 취할 예정이다.</t>
+          <t>화이트미는 AI 기반 온라인 평판 관리 서비스로, 디지털 명예훼손 및 허위사실 유포 피해를 입은 기업 및 개인을 대상으로 게시물 탐지, 삭제 요청, 증거 채증을 지원합니다. 이 서비스는 피해자들이 법적 대응 이전에 효율적으로 문제를 해결하고, 필요한 경우 소송으로 이어질 수 있는 기반을 마련해줍니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (소속사가 허위 사실임을 명확히 밝힘), 피해 규모가 큼 (아이돌 그룹의 명예 실추로 인한 막대한 경제적 손실 가능성), 증거 확보 가능함 (온라인 유포 게시물). 원고(어라운드어스 엔터테인먼트)가 법적 대응 의지가 매우 강하며, 고액의 손해배상 청구 가능성이 높습니다.</t>
+          <t>온라인 명예훼손, 허위사실 유포 등 상대방의 불법 행위가 명확하며(적합 조건 1), 기업가치 하락, 매출 급감 등 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 화이트미의 AI 기반 시스템을 통해 게시물 탐지, 유포 경로, 캡처 이미지 등 증거 확보가 용이하며(적합 조건 5), 방송통신심의위원회 등 행정적 삭제 요청 절차가 진행될 수 있습니다(적합 조건 6). 이러한 서비스는 소송금융 투자 대상이 될 수 있는 잠재적 사건을 발굴하고 증거를 체계적으로 준비하는 데 기여합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>하이라이트 멤버 다수 및 소속사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>'男 가수 혼외자' 불똥 튄 하이라이트, 법적 대응 예고...  허위 사실로...</t>
+          <t>“부정 게시물, 48시간 안에 잡지 못하면 끝난다”…화이트미 신소현 대...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>venturesquare.net</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/543854</t>
+          <t>https://www.venturesquare.net/1041353/</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-22 12:37:50.144910+00:00</t>
+          <t>2026-03-10 01:00:28.535637+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>방송사 (운명전쟁49 제작 및 방영 주체)</t>
+          <t>사이버 레커</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>방송통신심의위원회 심의 예정, 공무원 단체 반발 및 사과 요구</t>
+          <t>미국 증거개시 제도 활용 신원 확인 및 민형사 소송 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>방송 프로그램 '운명전쟁49'가 순직 소방관과 경찰관을 모독하는 내용을 방영하여 논란이 되고 있습니다. 전국공무원노동조합 소방본부와 전국경찰직장협의회 등 공무원 단체들이 강력히 반발하며 사과와 재발 방지 대책을 요구하고 있으며, 방송통신심의위원회 심의가 예상됩니다.</t>
+          <t>유명 연예인 및 일반인들이 익명의 사이버 레커로부터 허위 사실 유포 피해를 입고 있습니다. 미국 증거개시 제도를 활용하여 가해자 신원을 확보하고 민형사 소송을 진행하는 사례가 늘고 있으며, 이미 '탈덕수용소' 사건 등에서 유죄 판결 및 손해배상 승소 사례가 나왔습니다. 이는 새로운 피해자들에게 효과적인 법적 대응 방안을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>방송 프로그램이 순직 공무원을 모독하여 상대방 책임이 명확하며, 방송사라는 자력 있는 상대방이 특정됩니다. 전국 단위의 공무원 단체가 반발하고 있어 집단적 피해가 발생했으며, 방송통신심의위원회 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 4개 이상에 해당합니다.</t>
+          <t>사이버 레커의 허위사실 유포 책임이 명확하며(탈덕수용소 사례 형사 유죄 확정), 유명 연예인 및 일반인 다수가 피해를 입고 있습니다. 미국 증거개시 제도를 통해 익명의 가해자 신원 확보가 용이하며, 이를 바탕으로 한 형사 기소 및 민사 소송 승소 사례가 다수 존재합니다. 피해 규모는 개별 사건에 따라 다르나, 유명인의 경우 상당한 손해배상액이 기대됩니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>순직 소방관 및 경찰관 유족, 동료 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>순직 소방관 모독 ‘운명전쟁49’‥전현무마저 순직 경찰관에 “칼빵”...</t>
+          <t>장원영이 연 '추격의 길'…사이버 레커들, 美법원서 신상 털린다</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602211400402510</t>
+          <t>https://www.joongang.co.kr/article/25409875</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-21 18:20:13.924347+00:00</t>
+          <t>2026-03-07 00:40:41.362669+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
+          <t>유튜버</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>한 유튜버가 6년 전 합의로 종결된 사건을 자극적으로 왜곡하여 방송, 당사자들에게 '인격 살인' 및 '사이버 린치' 피해를 입혔습니다. 피해 당사자(최 기자 측)는 과거 언론사 소송 승소 전례를 바탕으로 유튜버에게 강력한 징벌적 손해배상을 청구할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>유튜버의 의도적인 사실 왜곡 및 허위 사실 유포로 상대방 책임이 명확하며, 수사기관 확인 내용 및 댓글 삭제 등 증거 확보가 용이합니다. '인격 살인'에 해당하는 피해와 징벌적 손해배상 청구 예정으로 피해 규모가 클 수 있으며, 수익을 목적으로 하는 유튜버의 자력 또한 기대할 수 있습니다. 기존 사건은 종결되었으나, 유튜버의 왜곡 행위가 새로운 소송 원인이므로 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>소수</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>조회수 장사 위한 인격 살인 …유튜버 가짜뉴스, 수익 앞세운 '사이버...</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343279</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:39:13.051506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>김모(34)씨</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 구속 송치, 공범 및 '강남주' 운영자 추적 중</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>인스타그램 '주클럽' 계정을 운영하며 불특정 여성들의 신상을 폭로하고 비방 글을 올린 김모씨가 명예훼손, 공갈, 협박 혐의로 구속 송치되었다. 김씨는 피해자들에게 총 3800만원 상당의 가상화폐를 갈취했으며, 일부 피해자는 극심한 정신적 고통을 겪었다. 경찰은 공범 및 또 다른 신상 폭로 계정 '강남주' 운영자를 추적 중이다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 구속 송치 등 공적 절차가 진행 중이며(적합 조건 6), 불특정 다수의 여성 피해자가 존재하고(적합 조건 3), 증거 확보가 용이하다(적합 조건 5). 다만 피고의 자력은 불분명하며, 직접적인 금전 피해액 외에 정신적 손해배상액 산정이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>최소 3800만원 (가상화폐 갈취액), 정신적 손해배상액 미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>불특정 여성 다수</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>女만 노린 '주클럽' 체포, 잡고 보니 30대 남성⋯'강남주'도 추적 중</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2562414</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:18:33.963487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>경찰 수사 후 검찰 구속 송치</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>30대 남성 김 모 씨가 SNS '주클럽'을 운영하며 유흥업소 종사자와 일반인 여성들의 신상과 사생활을 폭로하고, 삭제를 요청하는 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 혐의로 구속 송치되었습니다. 정보통신망법상 명예훼손, 공갈, 협박 혐의를 받고 있으며, 다수의 피해자가 발생한 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 현재 구속 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 피해자들에게 3천8백만 원 상당의 가상화폐를 갈취한 사실이 확인되어 최소 피해 금액도 특정됩니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>최소 3천8백만 원 (공갈 피해액), 명예훼손 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>신상폭로 SNS '주클럽' 운영 30대 구속송치</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260306062002Rww</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:20:05.704435+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>김새론 유족, 가로세로연구소</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>정보통신망법 위반(명예훼손) 혐의로 고소 및 120억원대 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>배우 김수현 측이 김새론 유족과 가로세로연구소를 정보통신망법 위반(명예훼손) 혐의로 고소하고, 120억원대 손해배상 청구 소송을 제기했습니다. 이 사건은 김수현이 약 1년째 공식 활동을 중단하게 된 논란과 관련이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(명예훼손 혐의), 피해 규모가 매우 크며(120억원대), 이미 형사 고소 및 민사 손해배상 소송이 진행 중입니다. 다만, 상대방의 자력은 가로세로연구소 외에 김새론 유족이 포함되어 있어 일부 불확실성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>120억원대</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>김수현 복귀하나…'넉오프' 상반기 편성설[셀럽이슈]</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1772520113515877006</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:28:34.039429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>허위사실 유포 논란, 법적 책임 소지 언급</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포하며 논란이 발생했다. 이로 인해 배달기사는 온라인 커뮤니티에서 '전과자' 등의 비하 발언을 들으며 심각한 명예 훼손을 당했다. 전문가들은 피해자의 고통과 전파성이 크며 법적 책임 소지가 분명하다고 지적하고 있다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>유명 스트리머가 배달기사를 절도범으로 몰아 허위사실을 유포한 책임이 명확하며(상대방 책임 명확), '유명 스트리머'라는 점에서 일반인보다 배상 능력이 충분할 가능성이 높습니다(상대방 자력 충분). 피해자가 '전과자' 등의 비하 발언으로 실질적인 명예 훼손을 당했고 전파성이 크다는 점에서 피해 규모가 크며(피해 규모 큼), 온라인 커뮤니티 게시글 및 스트리밍 기록 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>유명 스트리머, 배달기사 절도범 몰아···허위사실 유포 논란</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>globale.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>https://www.globale.co.kr/news/articleView.html?idxno=36805</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:25:29.887203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>디즈니플러스, JTBC</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>제작진의 뒤늦은 영상 편집 조치 및 유가족, 소방노조의 명예훼손 소송 검토</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>디즈니플러스 예능 '운명전쟁49'가 순직 소방관·경찰관의 사인을 흥밋거리로 다루며 '칼빵' 발언 등으로 고인 모독 논란을 일으켰다. 유가족과 소방공무원노동조합의 거센 항의 끝에 제작진은 해당 부분을 뒤늦게 편집하기로 결정했으나, 유가족은 공식 사과문 게재 등 추가 조치를 요구하며 명예훼손 소송을 검토 중이다. 이번 사건은 OTT 콘텐츠 심의·규제 사각지대 문제도 부각시켰다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(제작진의 고인 모독 논란), 상대방(디즈니+, JTBC)의 자력이 충분합니다. 순직 공무원 유가족 및 현역 소방관·경찰관 다수가 정신적 피해를 입어 집단적 피해 가능성이 높으며, 방송 내용 자체가 증거로 활용될 수 있습니다. 또한, 소방공무원노동조합의 항의로 제작진이 유족과 만나 합의하고 영상 편집을 결정하는 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>순직 공무원 유가족 및 현역 소방관·경찰관 다수</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>‘고인 모독’ 논란만 남기고… 선 넘은 무속예능 ‘뒷북 편집’</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260301508635?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:51:54.297906+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 위안부피해자법 개정안 국회 통과 (3개월 후 시행 예정)</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자들에 대한 허위사실 유포 및 모욕 행위가 반복되는 가운데, 국회에서 위안부피해자법 개정안이 통과되어 처벌 근거가 강화되었습니다. 보수단체 대표 김병헌 씨는 이미 명예훼손 혐의로 입건되어 경찰 수사를 받고 있으며, 개정안 시행 후 추가적인 법적 조치가 예상됩니다. 이 법안은 피해자들의 명예를 보호하고 역사 왜곡에 대한 책임을 묻는 데 기여할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>상대방(김병헌 씨)의 책임이 비교적 명확하며(조건 1), 이미 경찰 수사가 진행 중이고(조건 6), 국회를 통과한 개정안으로 처벌 근거가 강화되어 증거 확보 및 법적 대응이 용이합니다(조건 5). 또한, 일본군 위안부 피해자라는 집단적 피해를 대상으로 합니다(조건 3). 다만, 상대방의 자력은 불분명하며, 피해 금액 산정은 복잡할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>잇따른 위안부 모욕에 처벌 강화... 5년 이하 징역</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603010453499786</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:19:51.994465+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>디즈니 플러스</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>제작진 사과 및 재편집 결정</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>디즈니 플러스의 무속 예능 '운명전쟁49'가 순직 소방관과 경찰관을 모독했다는 논란에 휩싸였다. 제작진은 유가족의 동의를 제대로 얻지 않았다는 사실이 밝혀진 후 뒤늦게 사과하고 해당 회차를 재편집하기로 결정했다. 이 사건은 유가족과 소방·경찰 단체의 강한 반발을 샀다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>대기업(디즈니 플러스)이 피고이며, 순직 공무원 모독이라는 점에서 유가족 및 소방·경찰 공무원 다수에게 심각한 정신적 피해와 명예훼손을 야기하여 집단적 피해 및 피해 규모가 크다고 볼 수 있음. 제작진의 사과 및 재편집 결정으로 상대방 책임이 명확하며, 방송 내용 자체가 증거로 확보 가능함.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>순직 소방관 및 경찰관 유가족, 소방 및 경찰 공무원 다수</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>이제서야… 운명전쟁49, ‘순직자 모독’ 부분 결국 잘라낸다</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029457792&amp;code=61151111&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:25:38.317295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>월트디즈니컴퍼니 코리아</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>경찰청 개입, 방심위 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>디즈니+ 예능 '운명전쟁49'가 순직 경찰관과 소방관의 사인을 맞추는 미션으로 고인 모독 논란에 휩싸였습니다. 제작진은 유가족과 관계자들에게 사과하고 해당 회차를 재편집하기로 결정했습니다. 소방노조는 법적 소송을 검토 중이며, 경찰청과 경찰직협은 방심위에 심의를 요청하는 등 공적 절차가 진행되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(제작진의 부족과 불찰 인정), 상대방에게 자력이 충분하며(디즈니+), 집단적 피해(유가족, 소방·경찰 공무원, 시청자)가 발생했고, 증거가 명확하며(방송 내용, 제작진 입장문), 이미 공적 절차(경찰청 개입, 방심위 심의 요청)가 진행 중이므로 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>'운명전쟁49' 순직 경찰·소방관 모독 논란에 결국… 재편집</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1943981</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:40:05.468731+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>위안부피해자법 개정안 국회 통과, 망언자에 대한 경찰의 탄압 언급</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>기사는 홀로코스트와 위안부 문제 등 역사적 기억을 둘러싼 '기억 전쟁'을 다루며, 진실을 부정하고 왜곡하는 시도에 대해 비판합니다. 특히 위안부 피해자를 비방할 목적으로 사실을 왜곡하는 자를 처벌하는 내용의 '위안부피해자법 개정안'이 국회를 통과하여, 망언자들에 대한 법적 대응의 새로운 근거가 마련되었습니다. 이는 역사적 사실 왜곡에 대한 법적 책임을 묻는 중요한 전환점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼 - 집단적 명예훼손 및 정신적 피해), 5(증거 확보 용이), 6(공적 절차 진행 중 - 위안부피해자법 개정안 통과)에 해당하여 소송금융 적합도가 높습니다. 특히 새로운 법률 통과로 망언자들에 대한 법적 대응의 근거가 강화되었으며, 집단적 피해자 보호라는 사회적 의미가 큽니다. 다만, 개별 망언자의 자력 부족 가능성은 투자 회수 측면에서 고려할 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>가스실부터 소녀상까지… 기억의 파편, 예술로 묶다[오경진의 폐허에서...</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/plan/ruin-infinite/2026/02/25/20260225018001?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:22:26.722440+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>월트 디즈니 컴퍼니 (디즈니+), 전현무</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>경찰청 방영분 삭제 및 심의 요청 검토, 소방노조 법적 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>디즈니+ 예능 프로그램 '운명전쟁49'에서 순직 소방관과 경찰관의 죽음을 '고인모독', '칼빵' 등 부적절한 표현으로 다뤄 논란이 되고 있습니다. 경찰청은 방영분 삭제 및 심의 요청을 검토 중이며, 소방노조는 법률 자문을 거쳐 사자 명예훼손 등을 근거로 한 법적 소송을 검토 중입니다. MC 전현무는 사과문을 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>디즈니+라는 대기업과 유명 방송인 전현무가 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 순직 공무원 유족 및 전국 소방·경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 방송 내용 자체가 명확한 증거이며(적합 조건 5), 경찰청의 심의 요청 및 소방노조의 법적 소송 검토 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>순직 소방관 및 경찰관 유족, 전국 소방공무원 및 경찰공무원 다수</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>전현무 '칼빵' 발언, 후폭풍 어디까지…경찰청, 방영분 삭제·심의요청...</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1942342</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:15:29.031879+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>전현무, 채널A</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>경찰청, 방송통신심의위원회 심의 요청 검토 및 방송분 삭제 요구</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>방송인 전현무가 무속 예능 프로그램에서 순직 경찰관의 사망 원인을 비속어에 빗대 표현하여 논란이 일었습니다. 경찰청은 해당 방송분 삭제와 공식 사과를 요구했으며, 방송통신심의위원회 심의를 요청하는 방안을 검토 중입니다. 전현무 측과 제작진은 사과했지만, 방송분 삭제에 대해서는 명확한 입장을 밝히지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>방송인 전현무와 방송사의 책임이 명확하며(적합 조건 1), 대형 방송사와 유명 방송인으로 자력이 충분합니다(적합 조건 2). 경찰 공무원 다수가 피해를 입어 집단적 피해 가능성이 있으며(적합 조건 3), 방송 내용 자체가 명확한 증거입니다(적합 조건 5). 또한, 경찰청이 방송통신심의위원회 심의를 요청하는 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>경찰 공무원 다수</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>전현무, ‘순직 경찰관 발언’ 사과…경찰, 방송 삭제 요구</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516025</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:34:07.442963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>전한길, 김현태</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>영등포경찰서에 고발장 제출, 경찰 수사 진행 중. 안 부대변인 측은 무고, 명예훼손 등 법적 조치 검토 중.</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>유튜버 전한길 등이 12.3 비상계엄 사태 당시 계엄군 총구를 잡았던 안귀령 청와대 부대변인을 군용물강도미수 등 5가지 혐의로 고발했다. 안 부대변인 측은 해당 고발이 법원에 의해 내란으로 규정된 행위를 정당화하려는 허위사실 유포이자 정치적 선동이라며, 무고 및 명예훼손 등 법적 조치를 검토하겠다고 밝혔다. 현재 영등포경찰서에 고발장이 제출되어 수사가 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>안귀령 부대변인에 대한 고발은 12.3 비상계엄 사태가 법원에 의해 '내란'으로 규정된 행위라는 점에서 법리적으로 취약하며, 안 부대변인 측은 무고 및 명예훼손 등 법적 조치를 검토 중이다. 고발인(상대방)의 책임이 명확해질 가능성이 높고(적합 조건 1), 고발인 중 전한길은 자력이 충분할 것으로 예상되며(적합 조건 2), 12.3 사태에 대한 법원 판결 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중이므로 공적 절차가 시작되었다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>전한길·김현태, '계엄군 총구' 안귀령 고발…安  근거 없는 고발</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05592406645353800</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:32:05.792935+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>김 대표 (보수단체 대표)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>보수단체 대표가 '평화의 소녀상' 철거를 요구하며 위안부 피해자들을 '매춘부'라고 지칭하며 모욕한 혐의로 경찰 수사를 받고 있습니다. 경찰은 김 대표의 발언에 대한 반박 근거를 확보하기 위해 전문가를 불러 조사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)가 발생했습니다. 경찰 수사를 통해 증거 확보가 가능하며(적합 조건 5), 이미 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>위안부는 매춘부  망언 끝낸다…경찰, 전문가 불러 '반박 근거' 확보</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286721?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:19.878326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (명예훼손, 아동복지법 위반 혐의)</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>경찰이 '위안부는 매춘'이라고 주장하며 위안부 피해자를 모욕한 보수단체 대표 김병헌을 명예훼손 및 아동복지법 위반 혐의로 수사 중이다. 위안부 문제 전문가 호사카 유지 교수를 참고인으로 불러 김 대표 주장의 허위성을 구체적으로 반박하는 의견서를 제출받았으며, 김 대표는 현재 소녀상 철거 집회를 중단한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (경찰 수사 및 전문가 반박), 집단적 피해 (위안부 피해자), 증거 확보 가능 (경찰 수사, 전문가 의견서), 공적 절차 진행 중 (경찰 수사) 등 적합 조건 4가지 이상 충족. 다만 상대방의 자력은 불분명함.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>[단독]경찰, '위안부 모욕'에 참교육 준비…'빨간펜 교수' 소환</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475213?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260224060622</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:18:44.217892+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>허위 사실 유포자 및 관련 언론사</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>소속사 법적 대응 예고, 형사 고소 및 민사상 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 온라인에 유포된 '남자 가수 혼외자' 관련 허위 사실에 대해 강력한 법적 대응을 예고했다. 소속사는 해당 정보가 사실이 아니며, 멤버들에게 심각한 정신적, 경제적 피해를 주고 있다고 밝혔다. 형사 고소 및 민사상 손해배상 청구를 포함한 모든 법적 조치를 취할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (소속사가 허위 사실임을 명확히 밝힘), 피해 규모가 큼 (아이돌 그룹의 명예 실추로 인한 막대한 경제적 손실 가능성), 증거 확보 가능함 (온라인 유포 게시물). 원고(어라운드어스 엔터테인먼트)가 법적 대응 의지가 매우 강하며, 고액의 손해배상 청구 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 다수 및 소속사</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>'男 가수 혼외자' 불똥 튄 하이라이트, 법적 대응 예고...  허위 사실로...</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/543854</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:37:50.144910+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>방송사 (운명전쟁49 제작 및 방영 주체)</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>방송통신심의위원회 심의 예정, 공무원 단체 반발 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>방송 프로그램 '운명전쟁49'가 순직 소방관과 경찰관을 모독하는 내용을 방영하여 논란이 되고 있습니다. 전국공무원노동조합 소방본부와 전국경찰직장협의회 등 공무원 단체들이 강력히 반발하며 사과와 재발 방지 대책을 요구하고 있으며, 방송통신심의위원회 심의가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>방송 프로그램이 순직 공무원을 모독하여 상대방 책임이 명확하며, 방송사라는 자력 있는 상대방이 특정됩니다. 전국 단위의 공무원 단체가 반발하고 있어 집단적 피해가 발생했으며, 방송통신심의위원회 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 4개 이상에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>순직 소방관 및 경찰관 유족, 동료 다수</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>순직 소방관 모독 ‘운명전쟁49’‥전현무마저 순직 경찰관에 “칼빵”...</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602211400402510</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:20:13.924347+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E97" t="inlineStr">
         <is>
           <t>더팩트 관계자에 대한 부동산 가압류 인용, 민사상 손해배상 및 형사상 책임 추궁 진행 중</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F97" t="inlineStr">
         <is>
           <t>연예기획사 원헌드레드 차가원 대표 측이 명품 외상 의혹을 보도한 더팩트에 대해 사실관계가 다르다며 법적 조치를 진행 중이다. 차 대표 측은 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되었고, 허위 내용 게시로 신고된 유튜브 영상도 삭제되었다고 밝혔다. 명예훼손에 따른 민사상 손해배상 및 형사상 책임 추궁을 통해 사실관계를 밝힐 예정이다.</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="G97" t="inlineStr">
         <is>
           <t>더팩트 관계자에 대한 가압류가 법원에 의해 인용되었고 허위 내용 게시로 신고된 유튜브 영상이 삭제된 점을 볼 때 상대방 책임이 비교적 명확하며 증거 확보가 용이합니다. 언론사인 더팩트의 자력도 충분할 것으로 예상되며, 명예훼손으로 인한 피해 규모 또한 상당할 수 있습니다. 따라서 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I80" t="inlineStr">
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J97" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표, ‘명품 외상 의혹’ 보도에 ‘법적 조치’ 맞...</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K97" t="inlineStr">
         <is>
           <t>sportsworldi.com</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L97" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M97" t="inlineStr">
         <is>
           <t>https://www.sportsworldi.com/newsView/20260220514652</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N97" t="inlineStr">
         <is>
           <t>2026-02-21 18:04:22.464983+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N80"/>
+  <autoFilter ref="A1:N97"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>