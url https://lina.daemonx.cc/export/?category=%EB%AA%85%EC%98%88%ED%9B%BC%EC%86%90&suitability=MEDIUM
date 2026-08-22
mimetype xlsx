--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$123</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$140</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N123"/>
+  <dimension ref="A1:N140"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,8730 +533,9942 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>황정민</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>수사 당국에 고소장 접수, 형사소송 및 민사소송 예정</t>
+          <t>정식 재판 청구 및 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>걸그룹 아이브 소속사 스타쉽엔터테인먼트가 멤버들에 대한 명예훼손, 허위사실 유포, 성희롱 등 악성 콘텐츠 제작 및 유포자들에 대해 강경한 법적 대응을 예고했다. 팬 제보와 자체 모니터링을 통해 수집된 증거를 바탕으로 수사 당국에 고소장을 접수했으며, 형사고소와 민사소송을 포함한 엄중한 법적 조치를 지속할 예정이다.</t>
+          <t>A씨가 배우 황정민을 상대로 손해배상 청구 소송을 제기했으며, 이에 불복해 정식 재판을 청구한 상태입니다. A씨는 문자메시지, 셀카, 카카오톡 캡처, 통화 녹취 등을 공개하며 사적인 관계를 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 수사 당국에 고소장이 접수되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 불특정 다수의 개인으로 자력 확보가 어렵고, 피해 규모를 금전적으로 특정하기 어렵다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
+          <t>상대방(황정민)은 유명 배우로 자력이 충분할 것으로 예상되며(적합 조건 2), 피해자 A씨가 문자메시지, 녹취 등 증거를 확보하고 공개하고 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 기사에 명확히 특정되지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>아이브, 명예훼손·허위사실 유포에 강경 대응… 관용·예외 없이 법적...</t>
+          <t>'황정민 폭로' A씨, 녹취 또 풀었다… 너무 섹시해 · 안아보고 싶다=마...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/12/2026051290062.html</t>
+          <t>https://www.xportsnews.com/article/2181139</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 01:18:11.375547+00:00</t>
+          <t>2026-08-19 07:02:18.956110+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>무신사, 스타벅스 (신세계그룹)</t>
+          <t>황정민</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>시민단체가 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발하여 수사 진행 예정.</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이재명 대통령이 스타벅스의 5·18 비하 논란과 무신사의 박종철 열사 조롱 광고를 강도 높게 비판했다. 이에 여당 내에서는 스타벅스 출입 자제령이 확산되었고, 시민단체는 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했다.</t>
+          <t>배우 황정민의 '경솔했던 처신'과 오랜 팬과의 사적 연락으로 인해 A씨가 피해를 입었다며 2억 원 상당의 손해배상 청구 소송을 제기했다. 이 과정에서 A씨로 오해받은 다른 팬에게 억측이 쏟아지기도 했다. 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 무신사와 스타벅스의 광고/이벤트는 대통령의 비판과 시민단체의 고발로 책임이 명확하며, 대기업으로서 자력이 충분하다. 논란이 된 광고 내용이 증거로 존재하고, 경찰 고발을 통한 공적 절차가 진행 중이다. 그러나 민사상 손해배상 청구를 위한 구체적인 피해자 집단과 금전적 피해 규모가 명확하지 않아 소송금융 투자 적합도는 Medium으로 판단된다.</t>
+          <t>유명 배우(황정민) 및 소속사가 피고로 자력이 충분하며(적합 조건 2), 피해 금액이 2억 원으로 규모가 크다(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 상대방의 책임이 법적으로 명확히 입증되었는지 여부는 기사만으로는 불분명하다(적합 조건 1 불충족).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>이번엔 무신사 광고 소환… “어떻게 사람의 탈을 쓰고”</t>
+          <t>황정민, 경솔했던 처신…오랜 팬과의 사적 연락이 부른 비극 [MD이슈]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260520516815?OutUrl=naver</t>
+          <t>https://www.mydaily.co.kr/page/view/2026073123571434654</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:44.993468+00:00</t>
+          <t>2026-08-04 07:49:33.611464+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>MC몽</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>허위사실 유포에 대한 법적 대응 예고 (형사 고소 및 민사 손해배상 청구 예정)</t>
+          <t>A씨가 황정민을 상대로 손해배상 소송 제기, 황정민 측은 추가 법적 조치 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>MC몽이 커뮤니티와 SNS를 통해 김민종에 대한 허위 사실을 폭로하자, 김민종 소속사 SM엔터테인먼트가 이를 전면 부인하며 강경한 법적 대응을 예고했다. 소속사는 허위사실 유포자에 대해 형사 고소는 물론 민사상 손해배상 청구 등 모든 법적 조치를 취할 것이라고 밝혔다.</t>
+          <t>배우 황정민이 사생활 논란에 휘말리자 소속사는 A씨의 스토킹 범죄라고 반박했다. A씨는 스토킹 혐의로 벌금형 약식명령을 받았으며, 황정민 측은 추가 법적 조치를 예고했다. 한편 A씨는 황정민을 상대로 2억 원 상당의 손해배상 소송을 제기하며 법정에서 진실을 가릴 예정이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>MC몽의 허위사실 유포에 대한 김민종 측의 강경 대응으로 상대방 책임이 비교적 명확하며(적합 조건 1), 허위사실 유포 게시물 등 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 명예훼손 사건이며, 구체적인 피해 규모가 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>A씨의 스토킹 혐의에 대해 법원의 약식명령과 접근금지 조치가 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 법적 증거 확보가 용이하다(적합 조건 5). 또한 형사 고소 및 약식명령 등 공적 절차가 이미 진행 중이다(적합 조건 6). 그러나 개인 간의 분쟁으로 집단적 피해가 아니며, 피해 규모가 명확히 특정되지 않아 High 등급은 어렵다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (김민종)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>김민종, MC몽 폭로에 직접 입 열었다  허위사실 강경 대응  [전문]</t>
+          <t>황정민 사생활 논란 의혹 확산… '호프' 무대인사·예능 일정은 정상 진...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=106710763756</t>
+          <t>https://www.hankookilbo.com/news/article/A2026072917150001814?did=NA</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-21 07:32:38.597389+00:00</t>
+          <t>2026-08-03 21:15:39.185789+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>스타벅스코리아 (SCK컴퍼니)</t>
+          <t>유튜버 A 씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>기업 내부 징계 진행, 대통령 비판</t>
+          <t>민사 손해배상청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>스타벅스코리아가 5·18 민주화운동 기념일에 '탱크 데이' 등 부적절한 문구를 사용한 프로모션으로 논란을 빚었다. 신세계그룹 정용진 회장은 책임자를 경질하는 등 강력한 징계를 지시했으며, 이재명 대통령도 이를 비판했다. 해당 사건은 기업의 사회적 책임과 역사 인식을 둘러싼 공분으로 확산되고 있다.</t>
+          <t>JMS 전 신도 메이플 씨와 엑소더스 운영자 김도형 교수가 유튜버 A 씨를 상대로 손해배상청구 소송을 제기했습니다. 유튜버 A 씨가 메이플 씨에 대해 '나는 신이다'는 거짓 제보를 주장한 것에 대한 법적 다툼입니다. 현재 수원지법 안산지원에서 민사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>스타벅스코리아가 5·18 기념일에 부적절한 마케팅을 진행하여 상대방 책임이 명확하고(적합 조건 1), 신세계그룹 계열사로 자력이 충분합니다(적합 조건 2). 또한, 해당 프로모션 문구 등 증거 확보가 용이합니다(적합 조건 5). 그러나 피해자들의 직접적인 금전적 피해 규모가 불분명하며, 집단적 피해로 인한 손해배상 청구권 구성이 어려울 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>유튜버 A 씨의 거짓 제보 주장에 대한 상대방 책임은 비교적 명확하고(적합 조건 1), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방인 유튜버의 자력은 불확실하며(적합 조건 2 미충족 가능성), 집단적 피해나 대규모 피해 금액이 확인되지 않아(적합 조건 3, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>스타벅스 ‘5·18 탱크데이’ 일파만파…대표는 경질·비난은 지속</t>
+          <t>[속보] JMS 신도 출신  '나는 신이다'는 거짓 제보 주장  유튜버, 메이플...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10740522?ref=naver</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260724.99099007332</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-20 13:16:53.392802+00:00</t>
+          <t>2026-08-01 04:56:34.008488+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>민·형사상 절차 대응 진행 중</t>
+          <t>경찰 수사 결과 정정 및 2차 가해 지속</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한 여성이 JTBC 프로그램으로 인해 허위사실 유포 및 명예훼손 피해를 입었다고 주장하며, 자신의 권리 보호를 위해 민·형사상 법적 절차 대응을 진행 중이라고 밝혔습니다.</t>
+          <t>경찰이 기존 수사 발표를 정정했음에도 불구하고, 허위 정보, 추측성 게시물, 피해자 사칭 계정 등을 통한 2차 가해가 계속되고 있습니다. 이는 경찰 발표를 계기로 확산되었으며, 피해자들은 지속적인 고통을 겪고 있는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(JTBC)의 책임이 명확하고 자력이 충분하며, 문제가 된 방송 내용이 증거로 확보 가능합니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 사건으로, 소송금융 투자에 적합한 수준의 대규모 피해 금액이 아닐 수 있습니다.</t>
+          <t>집단적 피해 가능성(전 피해자 언급), 증거 확보 가능성(경찰 수사 결과, 온라인 게시물), 공적 절차 진행 중(경찰 수사) 등 3가지 적합 조건이 확인됩니다. 그러나 2차 가해의 주체가 불특정 다수이거나 자력이 부족할 가능성이 높아 손해배상 청구의 실효성이 낮을 수 있으며, 피해 규모가 명확하지 않아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'상간녀가 방송 나왔다' 저격당한 여성  아직 재밌는 얘기 많다  의미심...</t>
+          <t>경찰 수사 결과 정정에도 계속되는 ‘2차 가해’</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6152550</t>
+          <t>http://www.kjdaily.com/article.php?aid=1784802199683030005</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-15 07:01:20.537415+00:00</t>
+          <t>2026-07-25 07:02:43.760812+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>롯데 자이언츠</t>
+          <t>배우 송하윤</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>구단 사과 및 담당자 업무 배제 조치, 팬들의 추가 조치 요구</t>
+          <t>제보자 무고 혐의 검찰 송치, 손해배상 및 맞고소 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>롯데 자이언츠 공식 유튜브 채널 '자이언츠TV'가 영상 자막에 극우 성향 온라인 커뮤니티 '일베' 표현을 사용해 논란이 되었다. 구단은 공식 사과하고 대행사 직원을 업무 배제했으나, 팬들은 대행사 계약 해지 및 노진혁 선수와 기아 타이거즈 구단에 대한 직접적인 사과를 요구하고 있다. 일부 팬들은 민사 책임까지 언급하며 구단에 대한 실망감을 표출했다.</t>
+          <t>배우 송하윤의 학교폭력 의혹을 제기한 제보자가 경찰의 초기 불송치 결정에도 불구하고 송하윤 측을 상대로 100억원대 손해배상 청구와 무고 혐의 맞고소를 예고했습니다. 현재 제보자에 대한 무고 혐의 수사가 검찰 단계에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>롯데 자이언츠(대기업)의 공식 채널에서 발생한 문제로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 명백한 증거(영상)가 존재합니다(적합 조건 5). 그러나 피해 규모가 주로 정신적/명예훼손적 성격으로 금전적 피해액 산정이 어렵고, 집단적 금전적 피해로 이어질지는 불확실하여(적합 조건 4 불확실) 적합도를 Medium으로 판단합니다.</t>
+          <t>상대방(배우 송하윤)의 자력이 충분하고(조건 2), 제보자가 100억원대 손해배상을 청구할 예정이므로 피해 규모가 크며(조건 4), 현재 검찰 수사가 진행 중인 공적 절차가 존재합니다(조건 6). 그러나 제보자의 주장에 대한 경찰의 초기 불송치 결정이 있어 상대방 책임의 명확성 및 증거 확보에 대한 불확실성이 높고(조건 1, 5), 집단적 피해가 아닙니다(조건 3).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원대</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>노진혁 선수 및 다수의 팬</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>롯데 자이언츠 일베 자막 쓴 직원 업무 배제에도 팬 반발…“노진혁·기...</t>
+          <t>배우 송하윤 학폭 의혹 제보자 검찰 송치</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260512010002732</t>
+          <t>https://www.mdtoday.co.kr/news/articleView.html?idxno=605240</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-14 07:02:20.625575+00:00</t>
+          <t>2026-07-18 07:00:43.341346+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>박지윤 측 고소로 최동석의 명예훼손 혐의에 대한 경찰 수사 진행 중. 별개로 최동석이 제기한 상간 소송 항소심 진행 중.</t>
+          <t>경찰 수사 진행 중, 정치권에서 '조롱 처벌법' 발의 논의</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>박지윤 측이 온라인 악성 루머 유포 혐의로 최동석을 고소하여 경찰이 수사 중입니다. 최동석은 혐의를 부인하고 있으며, 양측은 명예훼손을 둘러싸고 대립하고 있습니다. 또한, 최동석이 제기한 상간 소송은 1심에서 기각되었으나 항소하여 현재 2심이 진행 중입니다.</t>
+          <t>5·18 민주화운동 관련 허위사실 유포 및 피해자 모욕 행위에 대해 경찰이 무관용 수사를 진행 중이며, 정치권에서는 '조롱 처벌법' 발의를 논의하고 있습니다. 이재명 대통령도 악의적인 가짜뉴스 및 국가폭력 범죄 미화 행위에 대해 강력 대응을 지시했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>명예훼손 혐의에 대한 경찰 수사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 있습니다(적합 조건 5). 상대방(최동석)은 전 아나운서로 어느 정도 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 개인 간의 명예훼손 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 상대방 책임이 아직 명확히 입증되지 않았습니다.</t>
+          <t>적합 조건: 5·18 피해자들에 대한 집단적 모욕 행위로 피해가 집단적이며, 경찰 수사가 진행 중인 공적 절차가 존재합니다. 또한 허위사실 유포에 대한 책임이 명확합니다. 부적합 조건: 소송 상대방이 특정되지 않았고, 상대방의 자력이나 구체적인 피해 금액을 특정하기 어려워 소송금융 투자 수익성 확보가 불확실합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명 (박지윤)</t>
+          <t>5·18 피해자 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>박지윤 루머 유포, 범인은 최동석?…경찰, 피의자 특정 수사 중</t>
+          <t>경찰  5·18 허위사실 유포 무관용 수사 ... 정치권은 '조롱 처벌법' 발...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-04-28/202604280100188010012256</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=374002</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-07 04:39:16.403167+00:00</t>
+          <t>2026-07-13 07:33:44.509206+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>전한길</t>
+          <t>MC몽 (신동현)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰 구속영장 청구</t>
+          <t>김민종 측 법적 대응 예고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>유명 강사 전한길 씨가 자신이 운영하는 유튜브 채널을 통해 이 대통령과 국회의원에 대한 허위 사실을 유포하여 명예를 훼손한 혐의로 검찰이 구속영장을 청구했습니다. 검찰은 전 씨가 자기 이익을 목적으로 전기통신설비에 의해 허위 통신을 한 것으로 보고 있습니다.</t>
+          <t>가수 MC몽이 인터넷 생방송 중 동료 연예인 김민종의 실명을 언급하며 불법 도박 의혹을 제기했습니다. 법조계는 MC몽의 행동이 정보통신망법상 명예훼손죄 및 모욕죄에 해당할 수 있으며, 허위사실일 경우 처벌 수위가 높아질 수 있다고 분석했습니다. 김민종 측은 공식 입장문을 통해 법적 대응 의사를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(전한길)의 책임이 유튜브 채널을 통한 허위 사실 유포로 비교적 명확하며, 검찰이 구속영장을 청구할 정도로 증거가 확보되었고 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해자가 특정 소수(이 대통령, 국회의원)로 집단적 피해나 대규모 피해 금액을 기대하기 어렵고, 상대방의 자력도 기사만으로는 명확히 판단하기 어렵습니다.</t>
+          <t>MC몽의 실명 언급 및 불법 도박 의혹 제기 행위는 명예훼손 책임이 비교적 명확하며, 인터넷 라이브 방송이라는 직접적인 증거가 존재합니다. 또한 MC몽은 유명 연예인으로서 배상 능력이 충분할 것으로 예상됩니다. 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 특정되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김민종)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[속보] 검찰 전한길 구속영장 청구  이 대통령 이준석 명예훼손, 사안 중...</t>
+          <t>MC몽, '김민종 불법도박 의혹' 폭로 실형 가능성 ...법조계, 명예훼손·...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333770</t>
+          <t>http://www.fnnews.com/news/202605270754418291</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-26 07:00:18.164758+00:00</t>
+          <t>2026-07-05 07:00:13.143800+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>전한길</t>
+          <t>리치 이기</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>검찰 구속영장 청구, 실질심사 예정</t>
+          <t>노무현재단이 향후 법적 조치 경고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>유튜버 전한길 씨가 자신의 채널을 통해 이재명 대통령과 이준석 개혁신당 대표에 대한 허위사실을 유포하여 명예를 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 검찰은 전 씨가 가짜뉴스를 반복적으로 양산·유포하고 재범 및 도주의 우려가 있다고 판단했습니다. 전 씨는 인용 보도일 뿐이라는 입장입니다.</t>
+          <t>리치 이기가 故노무현 전 대통령에 대한 혐오 표현 등으로 노무현재단을 직접 방문해 사죄했습니다. 노무현재단은 리치 이기가 앞으로도 해당 표현을 담은 곡들을 계속 부를 경우, 곡 자체의 금지, 활동명 사용 금지 및 추가 손해배상 소송을 제기할 것이라고 경고했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(검찰 구속영장 청구), 유튜브 채널 영상 등 증거 확보가 용이하며, 검찰 수사라는 공적 절차가 진행 중입니다. 다만, 피해자가 특정 소수이고, 상대방의 자력이 대기업 수준은 아니며, 피해 규모가 명확히 수억 원 이상으로 특정되지 않아 집단소송 가능성이 낮습니다.</t>
+          <t>리치 이기가 노무현재단에 직접 사죄한 점에서 혐오 표현에 대한 책임이 비교적 명확하며(적합 조건 1), 문제의 곡 자체가 증거가 될 수 있습니다(적합 조건 5). 그러나 상대방의 자력, 집단적 피해 규모, 구체적인 피해 금액은 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>검찰, 전한길 구속영장 청구… 가짜뉴스 반복 양산</t>
+          <t>리치 이기, 노무현재단 직접 방문해 사죄… 진정인지 지켜볼 것</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2313230.htm</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16065661</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-26 07:00:10.216412+00:00</t>
+          <t>2026-06-29 22:00:23.512130+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>전한길 (본명 전유관)</t>
+          <t>MC몽 (신동현)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 기각</t>
+          <t>김민종 측 법적 대응 시사</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한국사 강사 출신 유튜버 전한길씨가 이재명 대통령과 이준석 대표에 대한 허위 사실 유포로 명예훼손 혐의를 받고 있습니다. 경찰 수사 중 구속영장이 기각되었으며, 전씨는 재인용 보도임을 주장하고 있습니다. 피해자들은 더불어민주당 등으로부터 고발당한 상태입니다.</t>
+          <t>가수 MC몽이 라이브 방송에서 동료 연예인 김민종의 실명을 거론하며 불법 도박 의혹을 제기해 법적 처벌 가능성이 제기되었다. 현직 변호사는 MC몽의 발언이 정보통신망법상 명예훼손죄 및 모욕죄에 해당할 수 있으며, 허위사실일 경우 처벌 수위가 높아질 수 있다고 분석했다. 김민종 측은 MC몽의 폭로에 대해 어떠한 타협도 없을 것이라는 입장문을 발표하며 법적 대응을 시사했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>유튜버 전한길씨의 명예훼손 혐의는 유튜브 영상 등 증거가 명확하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 피해자가 특정 소수이며 집단적 피해가 아니고, 피고인의 자력 및 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>MC몽의 라이브 방송 발언으로 인한 김민종에 대한 명예훼손 및 모욕죄 성립 가능성이 현직 변호사 분석을 통해 명확히 제시되어 '상대방 책임이 비교적 명확함' 조건에 부합한다. 또한 라이브 방송 기록 등 '증거가 있거나 확보 가능함' 조건도 충족한다. 하지만 피해자가 1인이며, 피해 규모가 소송금융이 일반적으로 기대하는 대규모 금전적 피해와는 거리가 있고, 상대방의 자력도 대기업/기관 수준은 아니므로 적합도가 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>2명 (이재명, 이준석)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[법조브리핑] 법원, ‘李 명예훼손’ 전한길 구속영장 기각 外</t>
+          <t>김민종 저격한 MC몽, 실형 가능성 …현직 변호사 분석 보니?</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260416528328?OutUrl=naver</t>
+          <t>https://www.sidae.com/article/2026052707225024659</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-19 07:00:59.335042+00:00</t>
+          <t>2026-06-29 07:05:31.964259+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>가로세로연구소</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>민·형사 소송 등 법적 대응 방침 발표</t>
+          <t>다수의 민·형사 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한국대부금융협회는 불법사금융업자를 '불법대부업자'로 잘못 지칭하여 업권 이미지를 훼손하는 단체와 표현물에 대해 민·형사 소송 등 적극적인 법적 대응을 할 방침이라고 밝혔다. 협회는 이러한 용어 오사용이 업권 이미지에 부정적인 영향을 미친다고 주장한다.</t>
+          <t>유튜브 채널 '가로세로연구소(가세연)'가 객관적 물증 없는 일방적 제보와 짜깁기식 폭로 방송으로 다수의 연예인에게 명예훼손 및 사생활 침해 피해를 입혔습니다. 이로 인해 가세연은 각종 민·형사 소송에 휘말리며 '몰락'의 길을 걷고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 업권 이미지 훼손에 대해 민·형사 소송을 예고하여 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 확인이 어렵고, 피해 규모 산정이 불명확하여 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(1), 다수의 피해자(연예인들)가 존재하며(3), 이미 민형사 소송이 진행 중인 점(6)은 적합 조건에 해당합니다. 그러나 상대방(가세연)의 '몰락'이 언급되어 배상 자력(2)에 대한 불확실성이 존재하여 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>대부금융협회  용어 오사용 법적 대응</t>
+          <t>'사생활 폭로 협박과 슈퍼챗' 유튜브 막장 끝 가세연의 몰락</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835624</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=10559</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 12:45:29.357992+00:00</t>
+          <t>2026-06-26 07:02:52.807692+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>전국 경찰서, 지방자치단체 등 관계기관 및 반복적으로 오용하는 단체</t>
+          <t>김세의</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>한국대부금융협회, 민·형사 소송 등 법적 조치 예고</t>
+          <t>김세의 구속, 김수현 측 손해배상 소송 가능성</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한국대부금융협회는 '불법 대부업'이라는 용어 오사용이 대부업권의 이미지를 훼손하고 불법사금융 확산을 부추긴다고 주장했다. 협회는 전국 경찰서와 지자체 등 관계기관에 용어 사용 협조 공문을 발송하고, 반복적으로 잘못된 표현을 사용하는 단체에 대해 민·형사 소송 등 법적 조치를 취할 계획이다.</t>
+          <t>방송인 김세의가 배우 김수현에 대한 허위사실 유포 및 비방 혐의로 구속되었다. 경찰은 김세의가 김수현을 비방할 목적으로 허위 사실을 배포했다고 밝혔으며, 김수현 측은 '마침내 진실이 증명되었다'는 공식 입장을 발표하며 향후 손해배상 소송 제기 가능성을 시사했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 '불법 대부업' 용어 오사용으로 인한 업권 이미지 훼손에 대해 소송을 예고하고 있음. 이는 협회 회원사 전체에 대한 집단적 피해에 해당하며, 상대방(경찰서, 지자체 등 공공기관)은 자력이 충분함. 용어 오사용 사례는 증거 확보가 용이하나, 명예훼손 등 법적 책임 입증 및 피해 금액 산정이 쟁점이 될 수 있음.</t>
+          <t>상대방(김세의)의 허위사실 유포 및 비방 목적이 경찰 수사를 통해 명확히 드러나 구속까지 이뤄져 책임이 명확하고(적합 조건 1), 강력한 증거가 확보되었으며(적합 조건 5), 현재 공적 절차(경찰 수사 및 구속)가 진행 중이다(적합 조건 6). 다만, 피해 규모가 특정되지 않고 집단적 피해가 아니므로 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>한국대부금융협회 회원사 전체</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대부협회  불법대부업 오사용엔 소송 …'불법사금융업' 사용요청</t>
+          <t>증거인멸 우려  김세의 구속… 마침내 진실 증명  김수현 복귀? - 뉴스...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/03/2026040390317.html</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5196307</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:21.010916+00:00</t>
+          <t>2026-06-25 07:00:08.991316+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>모 언론매체</t>
+          <t>일간베스트저장소</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>언론사 대상 형사 고소 및 민사 손해배상 청구 예정, 정보 유출 경위 수사 요청 예정</t>
+          <t>대통령이 국무회의에서 사이트 폐쇄 및 징벌적 손해배상 제도 논의 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>로아앤코그룹이 차명거래 의혹을 보도한 언론매체에 대해 허위 보도라며 강경 대응을 예고했다. 로아앤코 측은 해당 사안이 이미 사법기관 조사를 거쳐 범죄 사실이 인정된 바 없다고 주장하며, 보도 과정에서 민감한 개인정보와 사법 관련 정보가 유출된 정황에 대해서도 수사를 요청할 방침이다. 이에 따라 언론사를 상대로 명예훼손 형사 고소 및 손해배상 청구 등 법적 조치를 진행할 예정이다.</t>
+          <t>이 대통령이 극우 성향 커뮤니티 '일간베스트저장소(일베)'의 폐쇄와 징벌적 손해배상 제도 도입을 검토하고, 이를 국무회의에서 공식적으로 다루겠다고 밝혔다. 이는 일베로 인한 사회적 피해에 대한 정부 차원의 대응 의지를 보여주며, 향후 법적 조치 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>로아앤코 그룹은 과거 사법기관 조사에서 무혐의 판단을 받았다는 명확한 증거를 가지고 있으며(적합 조건 5), 민감 정보 유출에 대한 공무상 비밀누설 등 추가 공적 절차(수사)를 요청할 예정임(적합 조건 6). 그러나 상대방 언론사의 자력과 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업의 명예훼손 사건임.</t>
+          <t>대통령이 극우 커뮤니티 '일베' 폐쇄 및 징벌적 손해배상 제도 검토를 언급하며 국무회의에서 공식 논의 예정이므로 '공적 절차 진행 중'에 해당합니다. 또한, 일베의 특성상 '집단적 피해' 발생 가능성이 높습니다. 다만, 구체적인 피해자 및 피해 규모가 명시되지 않았고, 상대방의 자력 또한 불확실하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1개 기업 (로아앤코그룹)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>로아앤코 그룹  차명거래 의혹 보도 악의적…형사·민사 대응</t>
+          <t>이 대통령,  일베 폐쇄 및 징벌적 배상 검토</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260403105227514</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=446546</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 12:48:57.019812+00:00</t>
+          <t>2026-06-23 20:09:55.634830+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>삼천당제약이 A증권사 및 연구원, 블로거에 대한 고소 및 손해배상 청구 예고. 한국거래소의 불성실공시법인 지정 예고 절차 진행 중.</t>
+          <t>경찰 고발 진행 중, 민사소송 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>삼천당제약 주가가 애널리스트 분석과 블로거 의혹 제기 후 사흘 만에 시총 11조원 이상 증발했습니다. 이에 삼천당제약은 해당 증권사와 연구원, 블로거를 상대로 민·형사상 법적 조치를 즉각 착수하겠다고 예고했습니다. 한편 삼천당제약은 한국거래소로부터 불성실공시법인 지정 예고를 받은 상태입니다.</t>
+          <t>김창규 제천시장 후보에 대한 불법 보도에 대해 명예훼손 및 정보통신망법 위반 혐의로 경찰에 고발되었으며, 향후 형사적 책임과 민사상 손해배상 청구 등 법적 대응을 이어갈 계획임을 밝혔습니다. 김 후보 측은 비방 없는 정책 선거를 제안하며 깨끗한 선거를 강조했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대기업 피고(A증권사)의 자력이 충분하고, 삼천당제약이 주장하는 피해 규모(시총 11조원 증발)가 매우 크다는 점은 긍정적입니다. 그러나 애널리스트의 분석이나 블로거의 의혹 제기가 '악의적인 허위 사실'임을 입증하기 어렵고, 삼천당제약 자체의 불성실공시 지정 예고 등 복합적인 요인이 주가 하락에 영향을 미쳤을 가능성이 있어 상대방 책임의 명확성과 증거 확보에 어려움이 예상됩니다.</t>
+          <t>불법 보도로 인한 명예훼손 및 정보통신망법 위반 혐의로 경찰 고발이 진행 중이며(공적 절차 진행), 민사상 손해배상 청구 계획이 있어 상대방 책임이 비교적 명확하고 증거 확보가 가능합니다. 다만, 상대방의 자력이나 구체적인 피해 규모가 불분명하며, 집단적 피해가 아닌 개인에 대한 소송으로 보입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>11조 5천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>사흘새 시총 11조원 증발한 삼천당, ‘애널리스트 분석’에 소송 예고</t>
+          <t>국힘 김창규 제천시장 후보, 비방 없는 정책 선거 제안…'깨끗한 선거'...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kormedi.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://kormedi.com/?p=2803547</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3590078</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-01 13:04:10.162810+00:00</t>
+          <t>2026-06-17 08:58:01.298054+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>스타벅스코리아, 신세계그룹</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>허위사실 공표 혐의로 고발 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>보성군수 경선 후보의 아들이 대한모터스포츠협회에서 임금 및 퇴직금을 체불당한 피해자임에도 불구하고, 이에 대한 허위사실 공표 혐의로 6명이 고발되었다. 고발인 측은 급여 내역과 사실확인서를 증거로 제시하며 선거판 혼탁을 주장하고 있다.</t>
+          <t>스타벅스코리아의 '탱크데이' 마케팅이 5·18 민주화운동을 연상시킨다는 논란에 휩싸였습니다. 박종철 열사 친형과 5·18 유공자·유족 등이 정용진 신세계그룹 회장과 손정현 전 대표에 대한 형사처벌 의사를 밝히며 경찰이 수사에 착수했습니다. 다만, 명예훼손·모욕죄 성립 요건 등으로 정 회장의 형사책임 인정 가능성은 낮다는 관측이 나옵니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 비교적 명확하며(허위사실 공표 혐의), 증거가 확보되어 있고(급여 내역, 사실확인서), 이미 공적 절차(고발)가 진행 중인 점이 긍정적이다. 그러나 소송 상대방의 자력(허위사실 공표자 6명 또는 대한모터스포츠협회)이 불확실하고, 피해자 수가 1명으로 집단적 피해에 해당하지 않아 투자 매력이 낮다.</t>
+          <t>상대방(스타벅스코리아, 신세계그룹)의 자력이 충분하고, 논란이 된 마케팅 행위 자체가 명확한 증거로 존재하며, 경찰 수사가 진행 중인 공적 절차가 있습니다. 그러나 기사 내용상 정용진 회장의 형사책임 인정 가능성이 낮다는 관측이 있으며, 민사상 손해배상 책임의 명확성과 구체적인 피해 규모(금액)가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>보성군수 경선 앞두고 '허위사실 공표' 혐의 6명 고발…선거판 혼탁</t>
+          <t>삼성전자 노사, 5개월 대치 끝 합의…'이익 분배' 새 이정표</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353801</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026052714341172481</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 00:28:46.112667+00:00</t>
+          <t>2026-06-13 07:02:17.640636+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>허위사실 유포자 및 재유포자, 지시/교사자</t>
+          <t>MC몽, 보도 매체</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>형사고발 및 민사소송 예정</t>
+          <t>법적 조치 예고</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이철우 측이 6·3 지방선거와 관련하여 각종 플랫폼과 SNS에서 허위사실을 유포한 자들에 대해 형사고발 및 민사상 손해배상 청구를 포함한 법적 책임을 묻겠다고 밝혔다. 허위사실을 직접 작성하거나 공유, 재유포, 지시, 교사한 모든 자가 법적 조치 대상이다.</t>
+          <t>가수 김민종 씨가 MC몽의 불법도박 관련 주장을 '명백한 허위사실'로 규정하며, 이를 보도한 매체에 대해서도 인격권 침해를 이유로 손해배상 청구 등 모든 법적 조치를 취하겠다고 밝혔습니다. 이는 김민종 씨 개인의 명예훼손 및 인격권 침해에 대한 법적 대응 예고입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), SNS 게시물 등 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력이 불확실하며(적합 조건 2 불충족), 피해 규모를 특정하기 어렵습니다(적합 조건 4 불충족). 또한, 집단적 피해라기보다는 특정 후보에 대한 피해로 보입니다(적합 조건 3 불충족).</t>
+          <t>김민종 측이 MC몽의 주장을 '명백한 허위사실'로 규정하고 언론 매체의 인격권 침해에 대해 법적 조치를 예고하고 있어 상대방 책임이 명확하다고 주장하며, 허위사실 입증을 위한 증거 확보 가능성이 있습니다. 그러나 피해 규모가 크다고 보기 어렵고, 집단적 피해가 아니며, 상대방의 자력이 대기업 수준으로 충분하다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 이철우 측,  각종 플랫폼, SNS 등에서 허위사실 유포, 조...</t>
+          <t>김민종, MC몽 불법도박 주장에 “명백한 허위사실, 법적 책임 묻겠다”...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727115</t>
+          <t>https://www.mk.co.kr/article/12051694</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-31 13:05:34.829904+00:00</t>
+          <t>2026-06-09 22:42:10.342916+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>H미디어 언론사</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>언론중재위 정정보도 및 손해배상 청구, 기자 및 제보자 형사 고소 예정</t>
+          <t>민형사상 법적 대응 예고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이영철 인천 서구의회 의원이 H미디어의 허위 보도로 명예훼손 피해를 입었다며 법적 대응을 예고했습니다. 이 의원은 언론중재위원회에 정정보도 및 손해배상을 청구하고, 기자와 허위 제보자를 형사 고소할 계획입니다. 해당 언론사는 기사를 삭제했으나 이 의원은 책임이 사라지지 않는다고 주장하고 있습니다.</t>
+          <t>가수 MC몽이 틱톡 라이브 방송에서 김민종을 포함한 연예인들의 불법 도박 의혹을 제기했습니다. 이에 김민종 측은 해당 폭로가 명백한 허위사실임을 밝히며, MC몽에게 민형사상 법적 책임을 물을 것이라고 강경 대응을 시사했습니다. 김민종 측은 이로 인해 개인과 가족, 그리고 팬들이 겪는 정신적 고통과 사회적 평판 훼손이 심각한 수준에 이르렀다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이영철 의원이 H미디어의 보도가 명백한 허위이며 언론의 최소한의 취재 원칙을 위반했다고 주장하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 또한, 언론중재위 정정보도 및 손해배상 청구와 기자 및 제보자에 대한 형사 고소를 예고하여 공적 절차가 진행될 예정이며, 기사 삭제 등의 증거 확보 가능성도 있습니다. (적합 조건 1, 5, 6 해당). 다만 상대방 매체의 자력과 피해 규모가 명확히 파악되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>MC몽이 틱톡 라이브 방송을 통해 김민종에 대한 허위 사실을 유포한 정황이 명확하며(상대방 책임 명확), 해당 방송 기록이 증거로 활용될 수 있습니다(증거 확보 가능). 그러나 집단적 피해가 아니며, 구체적인 금전적 피해 규모가 명시되지 않아 소송금융 투자 적합도가 'High'까지는 아닙니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이영철 인천 서구의회 의원, 허위 보도에 법적 대응 예고, 언론 책임 강...</t>
+          <t>[공식] 김민종  MC몽 폭로=허위사실, 안타깝고 착잡..법적 책임 물을 것...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260331501222</t>
+          <t>https://www.starnewskorea.com/star/2026/05/19/2026051908334543186</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 12:57:40.450652+00:00</t>
+          <t>2026-06-07 22:41:59.415123+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>선거대책위원회 법률지원단 구성, 증거 수집 및 형사 고발, 민사상 손해배상 청구 예정</t>
+          <t>수사 당국에 고소장 접수, 형사소송 및 민사소송 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이철우 경상북도지사 예비후보 선거대책위원회가 온라인 및 오프라인에서 확산되는 허위사실 유포에 대해 강경 대응 방침을 밝혔다. 선대위는 전담 법률지원단을 구성해 증거를 수집 중이며, 허위사실 유포자들에게 형사 고발 및 민사상 손해배상 청구 등 법적 책임을 묻겠다고 경고했다.</t>
+          <t>걸그룹 아이브 소속사 스타쉽엔터테인먼트가 멤버들에 대한 명예훼손, 허위사실 유포, 성희롱 등 악성 콘텐츠 제작 및 유포자들에 대해 강경한 법적 대응을 예고했다. 팬 제보와 자체 모니터링을 통해 수집된 증거를 바탕으로 수사 당국에 고소장을 접수했으며, 형사고소와 민사소송을 포함한 엄중한 법적 조치를 지속할 예정이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>적합 조건으로 증거 확보 가능성(선대위 법률지원단 구성)과 공적 절차 진행 예정(형사 고발)이 확인됩니다. 그러나 상대방의 자력(익명 개인)이 불분명하고, 피해 규모(명예훼손)의 금전적 특정 및 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 수사 당국에 고소장이 접수되어 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 불특정 다수의 개인으로 자력 확보가 어렵고, 피해 규모를 금전적으로 특정하기 어렵다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (이철우 후보)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>이철우 선대위 “허위사실 유포 엄정 대응…법적 책임 끝까지 묻겠다”</t>
+          <t>아이브, 명예훼손·허위사실 유포에 강경 대응… 관용·예외 없이 법적...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026033115092058288?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/12/2026051290062.html</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:53.491004+00:00</t>
+          <t>2026-05-30 01:18:11.375547+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>김세의 (가로세로연구소 대표)</t>
+          <t>무신사, 스타벅스 (신세계그룹)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 재판 예정</t>
+          <t>시민단체가 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발하여 수사 진행 예정.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>유명 유튜버 쯔양을 스토킹하고 협박한 혐의로 가로세로연구소 대표 김세의가 검찰에 불구속기소됐다. 김씨는 수익 목적으로 쯔양의 사생활 관련 허위 사실을 유포하고 해명 방송을 강요하며 회복하기 힘든 피해를 입힌 혐의를 받는다. 경찰의 불송치 결정 후 검찰의 보완 수사를 거쳐 기소된 사건으로, 향후 재판이 진행될 예정이다.</t>
+          <t>이재명 대통령이 스타벅스의 5·18 비하 논란과 무신사의 박종철 열사 조롱 광고를 강도 높게 비판했다. 이에 여당 내에서는 스타벅스 출입 자제령이 확산되었고, 시민단체는 신세계그룹 정용진 회장 등을 모욕 및 명예훼손 혐의로 경찰에 고발했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방(김세의)의 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 방송 내용, 녹취록 등 객관적 증거가 존재하고(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만 피해자가 개인으로 특정되어 집단적 피해가 아니며, 상대방의 자력과 구체적인 피해 규모는 불분명함.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 무신사와 스타벅스의 광고/이벤트는 대통령의 비판과 시민단체의 고발로 책임이 명확하며, 대기업으로서 자력이 충분하다. 논란이 된 광고 내용이 증거로 존재하고, 경찰 고발을 통한 공적 절차가 진행 중이다. 그러나 민사상 손해배상 청구를 위한 구체적인 피해자 집단과 금전적 피해 규모가 명확하지 않아 소송금융 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>‘쯔양 협박·스토킹’ 혐의로 가세연 김세의 기소</t>
+          <t>이번엔 무신사 광고 소환… “어떻게 사람의 탈을 쓰고”</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260331580697</t>
+          <t>https://www.segye.com/newsView/20260520516815?OutUrl=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:49.718660+00:00</t>
+          <t>2026-05-23 07:02:44.993468+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>가세연 김세의</t>
+          <t>MC몽</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>검찰 불구속기소</t>
+          <t>허위사실 유포에 대한 법적 대응 예고 (형사 고소 및 민사 손해배상 청구 예정)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>유튜버 쯔양에 대한 스토킹 및 협박 혐의로 '가로세로연구소' 김세의가 검찰에 불구속기소되었습니다. 검찰은 파급력이 큰 온라인 공간에서 피해자의 인격권을 침해하는 악성 콘텐츠 유포 사범에 엄정 대응할 것이라고 밝혔습니다.</t>
+          <t>MC몽이 커뮤니티와 SNS를 통해 김민종에 대한 허위 사실을 폭로하자, 김민종 소속사 SM엔터테인먼트가 이를 전면 부인하며 강경한 법적 대응을 예고했다. 소속사는 허위사실 유포자에 대해 형사 고소는 물론 민사상 손해배상 청구 등 모든 법적 조치를 취할 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>검찰 기소로 상대방의 책임이 비교적 명확하며(적합 조건 1), 증거 확보 가능성이 높고(적합 조건 5), 공적 절차(검찰 수사 및 기소)가 진행 중임(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
+          <t>MC몽의 허위사실 유포에 대한 김민종 측의 강경 대응으로 상대방 책임이 비교적 명확하며(적합 조건 1), 허위사실 유포 게시물 등 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개인 명예훼손 사건이며, 구체적인 피해 규모가 명시되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (김민종)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>검찰, 유튜버 쯔양 스토킹·협박 혐의 가세연 김세의 불구속기소</t>
+          <t>김민종, MC몽 폭로에 직접 입 열었다  허위사실 강경 대응  [전문]</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033118261641119</t>
+          <t>http://www.stoo.com/article.php?aid=106710763756</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 12:30:47.310533+00:00</t>
+          <t>2026-05-21 07:32:38.597389+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>김미나 창원시의원</t>
+          <t>스타벅스코리아 (SCK컴퍼니)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>검찰 기소, 형사재판 진행 예정</t>
+          <t>기업 내부 징계 진행, 대통령 비판</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>김미나 창원시의원이 이재명 대통령과 김현지 청와대 제1부속실장을 비방하는 글을 SNS에 게시하여 정보통신망법상 명예훼손 혐의로 불구속 기소되었습니다. 더불어민주당 경남도당과 일반 시민의 고발로 수사가 진행되었으며, 김 시의원은 이태원 참사 유가족 관련 막말로 이미 민형사 소송을 겪은 바 있습니다.</t>
+          <t>스타벅스코리아가 5·18 민주화운동 기념일에 '탱크 데이' 등 부적절한 문구를 사용한 프로모션으로 논란을 빚었다. 신세계그룹 정용진 회장은 책임자를 경질하는 등 강력한 징계를 지시했으며, 이재명 대통령도 이를 비판했다. 해당 사건은 기업의 사회적 책임과 역사 인식을 둘러싼 공분으로 확산되고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>김미나 시의원의 책임이 명확하고(적합 조건 1), 이미 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), SNS 게시글이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않을 수 있습니다.</t>
+          <t>스타벅스코리아가 5·18 기념일에 부적절한 마케팅을 진행하여 상대방 책임이 명확하고(적합 조건 1), 신세계그룹 계열사로 자력이 충분합니다(적합 조건 2). 또한, 해당 프로모션 문구 등 증거 확보가 용이합니다(적합 조건 5). 그러나 피해자들의 직접적인 금전적 피해 규모가 불분명하며, 집단적 피해로 인한 손해배상 청구권 구성이 어려울 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>‘자식 나눈 사이’ 막말 김미나 창원시의원 또 재판받는다</t>
+          <t>스타벅스 ‘5·18 탱크데이’ 일파만파…대표는 경질·비난은 지속</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1251775.html</t>
+          <t>https://biz.heraldcorp.com/article/10740522?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 13:09:49.070847+00:00</t>
+          <t>2026-05-20 13:16:53.392802+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>A씨에 대한 형사사건 벌금형 선고</t>
+          <t>민·형사상 절차 대응 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>먹방 유튜버 쯔양의 대학 동창 A씨가 쯔양에 대한 '먹토 의혹' 허위 사실을 유포한 혐의로 벌금 700만원의 약식명령을 받았다. A씨는 혐의를 부인했으나, 수사 결과 허위 사실로 판단되어 법적 처벌이 확정되었다. 이와 별개로 해당 내용을 방송으로 확산시킨 유튜버는 징역형의 집행유예 및 쯔양에게 손해배상 책임이 인정된 바 있다.</t>
+          <t>한 여성이 JTBC 프로그램으로 인해 허위사실 유포 및 명예훼손 피해를 입었다고 주장하며, 자신의 권리 보호를 위해 민·형사상 법적 절차 대응을 진행 중이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>A씨가 정보통신망법상 명예훼손 혐의로 벌금형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 이미 형사 재판을 통해 허위 사실임이 입증되어 증거 확보가 용이합니다(적합 조건 5). 또한 검찰 수사 및 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 내려졌습니다(적합 조건 6). 다만, 형사 사건은 종결되었고(부적합 조건), 상대방의 자력 및 민사상 피해 규모가 불분명하며 집단적 피해가 아니라는 점이 투자 매력을 낮춥니다.</t>
+          <t>상대방(JTBC)의 책임이 명확하고 자력이 충분하며, 문제가 된 방송 내용이 증거로 확보 가능합니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 사건으로, 소송금융 투자에 적합한 수준의 대규모 피해 금액이 아닐 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>쯔양 ‘먹토 의혹’ 퍼뜨린 동창, 결국 벌금 700만원 선고</t>
+          <t>'상간녀가 방송 나왔다' 저격당한 여성  아직 재밌는 얘기 많다  의미심...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-30/202603300100206200014292</t>
+          <t>https://www.news1.kr/society/general-society/6152550</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-30 12:52:16.338754+00:00</t>
+          <t>2026-05-15 07:01:20.537415+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>전직 공무원</t>
+          <t>롯데 자이언츠</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>공직선거법 위반 고발 진행 중, 민사상 손해배상 청구 예정</t>
+          <t>구단 사과 및 담당자 업무 배제 조치, 팬들의 추가 조치 요구</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>명재성 후보 캠프가 전직 공무원을 허위사실 유포 혐의로 공직선거법 위반 고발했습니다. 캠프 측은 허위 정보를 유포한 사람들에 대해 추가 고발을 예고하며 민사상 손해배상 청구 의사를 밝혔습니다. 수사당국과의 협력을 통해 증거를 확보하고 대응할 방침입니다.</t>
+          <t>롯데 자이언츠 공식 유튜브 채널 '자이언츠TV'가 영상 자막에 극우 성향 온라인 커뮤니티 '일베' 표현을 사용해 논란이 되었다. 구단은 공식 사과하고 대행사 직원을 업무 배제했으나, 팬들은 대행사 계약 해지 및 노진혁 선수와 기아 타이거즈 구단에 대한 직접적인 사과를 요구하고 있다. 일부 팬들은 민사 책임까지 언급하며 구단에 대한 실망감을 표출했다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방의 허위사실 유포 책임이 명확하게 특정되고, 증거 확보를 통해 공직선거법 위반 고발이 진행 중이며 민사상 손해배상 청구까지 예고되어 소송의 기초가 마련되어 있습니다. (적합 조건 1, 5, 6) 다만, 피해 규모와 피해자 수가 명확히 제시되지 않았고, 상대방의 자력 여부도 불분명하여 추가 확인이 필요합니다.</t>
+          <t>롯데 자이언츠(대기업)의 공식 채널에서 발생한 문제로 상대방 책임이 명확하고(적합 조건 1) 자력이 충분하며(적합 조건 2), 명백한 증거(영상)가 존재합니다(적합 조건 5). 그러나 피해 규모가 주로 정신적/명예훼손적 성격으로 금전적 피해액 산정이 어렵고, 집단적 금전적 피해로 이어질지는 불확실하여(적합 조건 4 불확실) 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>노진혁 선수 및 다수의 팬</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>명재성 캠프, 전직 공무원 허위사실 유포 공직선거법 위반 고발</t>
+          <t>롯데 자이언츠 일베 자막 쓴 직원 업무 배제에도 팬 반발…“노진혁·기...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260330500373</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260512010002732</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 12:51:32.978807+00:00</t>
+          <t>2026-05-14 07:02:20.625575+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>김미나</t>
+          <t>최동석</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소 진행 중</t>
+          <t>박지윤 측 고소로 최동석의 명예훼손 혐의에 대한 경찰 수사 진행 중. 별개로 최동석이 제기한 상간 소송 항소심 진행 중.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>김미나 의원이 자신의 SNS에 이 대통령과 김 실장에 대한 막말을 게시하여 민사 소송이 제기되었습니다. 1심에서는 유족 측에 1억 4천만원을 배상하라는 판결이 선고되었으나, 김 의원 측이 이에 불복하여 항소를 제기한 상태입니다.</t>
+          <t>박지윤 측이 온라인 악성 루머 유포 혐의로 최동석을 고소하여 경찰이 수사 중입니다. 최동석은 혐의를 부인하고 있으며, 양측은 명예훼손을 둘러싸고 대립하고 있습니다. 또한, 최동석이 제기한 상간 소송은 1심에서 기각되었으나 항소하여 현재 2심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>김미나 의원의 SNS 막말에 대해 1심에서 1억 4천만원 배상 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원임을 고려할 때 자력이 충분할 것으로 예상됩니다(적합 조건 2). SNS 게시물이라는 명확한 증거가 존재하며(적합 조건 5), 현재 항소심이 진행 중입니다. 다만 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 'High'로 분류되기에는 다소 부족합니다.</t>
+          <t>명예훼손 혐의에 대한 경찰 수사가 진행 중이며(적합 조건 6), 이를 통해 증거 확보 가능성이 있습니다(적합 조건 5). 상대방(최동석)은 전 아나운서로 어느 정도 자력이 있을 것으로 추정됩니다(적합 조건 2). 다만, 개인 간의 명예훼손 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있으며, 상대방 책임이 아직 명확히 입증되지 않았습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>1억 4000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (박지윤)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>이재명-김현지 관계 두고 막말… 김미나 결국 법정에</t>
+          <t>박지윤 루머 유포, 범인은 최동석?…경찰, 피의자 특정 수사 중</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026033015181057007</t>
+          <t>https://www.sportschosun.com/entertainment/2026-04-28/202604280100188010012256</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:37.584237+00:00</t>
+          <t>2026-05-07 04:39:16.403167+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>검찰 구속영장 청구</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>경찰이 '보복 대행' 범죄 6건을 수사 중이다. 범인들은 윗선의 지시를 받아 피해자 거주지에 인분을 뿌리고 욕설을 래커로 표시하거나 명예훼손 유인물을 투척하는 수법을 사용했다. 현장 CCTV 등을 통해 신원 파악이 진행 중이다.</t>
+          <t>유명 강사 전한길 씨가 자신이 운영하는 유튜브 채널을 통해 이 대통령과 국회의원에 대한 허위 사실을 유포하여 명예를 훼손한 혐의로 검찰이 구속영장을 청구했습니다. 검찰은 전 씨가 자기 이익을 목적으로 전기통신설비에 의해 허위 통신을 한 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>경찰이 6건의 보복 대행 범죄를 수사 중으로, 공적 절차가 진행 중이며(적합 조건 6) 범인들의 책임이 명확합니다(적합 조건 1). 또한 CCTV 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소송 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 단정하기 어렵습니다.</t>
+          <t>상대방(전한길)의 책임이 유튜브 채널을 통한 허위 사실 유포로 비교적 명확하며, 검찰이 구속영장을 청구할 정도로 증거가 확보되었고 공적 절차(검찰 수사)가 진행 중입니다. 다만, 피해자가 특정 소수(이 대통령, 국회의원)로 집단적 피해나 대규모 피해 금액을 기대하기 어렵고, 상대방의 자력도 기사만으로는 명확히 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>최소 6명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'보복 대행' 범죄 기승… 경찰 6건 수사 중</t>
+          <t>[속보] 검찰 전한길 구속영장 청구  이 대통령 이준석 명예훼손, 사안 중...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017938</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333770</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-30 12:28:52.280185+00:00</t>
+          <t>2026-04-26 07:00:18.164758+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표</t>
+          <t>전한길</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>변론기일 추정으로 재판 정지 상태</t>
+          <t>검찰 구속영장 청구, 실질심사 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표를 상대로 쏘스뮤직이 5억 원, 빌리프랩이 20억 원 상당의 손해배상 소송을 제기했으나, 현재 재판이 추정기일로 잡히며 정지된 상태입니다. 쏘스뮤직은 민희진의 기자회견 발언으로 소속 아티스트 명예가 훼손되었다고 주장하며, 빌리프랩은 아일릿 표절 의혹 제기로 인한 업무방해 및 명예훼손을 주장하고 있습니다.</t>
+          <t>유튜버 전한길 씨가 자신의 채널을 통해 이재명 대통령과 이준석 개혁신당 대표에 대한 허위사실을 유포하여 명예를 훼손한 혐의로 검찰의 구속영장이 청구되었습니다. 검찰은 전 씨가 가짜뉴스를 반복적으로 양산·유포하고 재범 및 도주의 우려가 있다고 판단했습니다. 전 씨는 인용 보도일 뿐이라는 입장입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방인 민희진 전 대표는 하이브와의 대규모 소송에 연루되어 있어 자력이 충분할 것으로 예상되며(적합 조건 2), 청구 금액이 총 25억 원으로 피해 규모가 큽니다(적합 조건 4). 기자회견 발언 및 공식 입장문 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 책임 여부에 대한 양측의 주장이 엇갈려 법적 다툼이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(검찰 구속영장 청구), 유튜브 채널 영상 등 증거 확보가 용이하며, 검찰 수사라는 공적 절차가 진행 중입니다. 다만, 피해자가 특정 소수이고, 상대방의 자력이 대기업 수준은 아니며, 피해 규모가 명확히 수억 원 이상으로 특정되지 않아 집단소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>25억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>민희진vs쏘스뮤직·빌리프랩 25억 소송 '올스톱'[★FOCUS]</t>
+          <t>검찰, 전한길 구속영장 청구… 가짜뉴스 반복 양산</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/30/2026032809221567907</t>
+          <t>https://news.tf.co.kr/read/life/2313230.htm</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-30 00:39:32.968340+00:00</t>
+          <t>2026-04-26 07:00:10.216412+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>전한길 (본명 전유관)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>서초경찰서에 형사고소, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송 제기</t>
+          <t>경찰 수사 및 구속영장 기각</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 '가짜 뉴스'를 유포한 혐의로 6명을 서초경찰서에 형사고소하고, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송을 제기했습니다. 전 구청장은 가짜 뉴스로 서초의 미래를 멈출 수 없다고 강조했습니다.</t>
+          <t>한국사 강사 출신 유튜버 전한길씨가 이재명 대통령과 이준석 대표에 대한 허위 사실 유포로 명예훼손 혐의를 받고 있습니다. 경찰 수사 중 구속영장이 기각되었으며, 전씨는 재인용 보도임을 주장하고 있습니다. 피해자들은 더불어민주당 등으로부터 고발당한 상태입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>전 구청장이 6명을 상대로 명예훼손 형사고소 및 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(형사고소 및 민사소송)가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모와 상대방의 자력에 대한 정보가 부족하여 'High' 등급으로 판단하기는 어렵습니다.</t>
+          <t>유튜버 전한길씨의 명예훼손 혐의는 유튜브 영상 등 증거가 명확하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당합니다(적합 조건 6). 그러나 피해자가 특정 소수이며 집단적 피해가 아니고, 피고인의 자력 및 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (이재명, 이준석)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“마타도어 아닌 진심·실력으로 평가받겠다”</t>
+          <t>[법조브리핑] 법원, ‘李 명예훼손’ 전한길 구속영장 기각 外</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/583092?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260416528328?OutUrl=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-30 00:32:37.424782+00:00</t>
+          <t>2026-04-19 07:00:59.335042+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>한동훈 전 대표의 사과 요구, 소송 제기 가능성 있음</t>
+          <t>민·형사 소송 등 법적 대응 방침 발표</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>한동훈 전 대표가 이재명 대표에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했습니다. 청담동 의혹은 법원에서 가짜뉴스로 판명되어 한동훈 전 대표가 10억 원 손해배상 소송에서 일부 승소했으며, 백해룡 의혹 또한 검찰 수사 결과 실체 없는 주장으로 결론 났습니다. 한동훈 전 대표는 이재명 대표가 가짜뉴스를 선동한 것에 대한 책임을 묻고 있습니다.</t>
+          <t>한국대부금융협회는 불법사금융업자를 '불법대부업자'로 잘못 지칭하여 업권 이미지를 훼손하는 단체와 표현물에 대해 민·형사 소송 등 적극적인 법적 대응을 할 방침이라고 밝혔다. 협회는 이러한 용어 오사용이 업권 이미지에 부정적인 영향을 미친다고 주장한다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이재명 대표는 공인으로서 배상 능력이 충분할 것으로 예상되며(상대방 자력 충분), 한동훈 전 대표가 청담동 의혹 관련 이미 10억 원 손해배상 소송에서 일부 승소한 전례가 있어 상당한 규모의 손해배상 청구가 예상됩니다(피해 규모가 큼). 또한 이재명 대표의 '가짜뉴스 부추김' 관련 발언이나 행위는 공개된 자료를 통해 증거 확보가 가능할 것으로 보입니다(증거 확보 가능). 다만, 집단적 피해가 아니며, 이재명 대표의 직접적인 법적 책임이 명확히 확정된 상태는 아닙니다.</t>
+          <t>한국대부금융협회가 업권 이미지 훼손에 대해 민·형사 소송을 예고하여 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 소송 상대방이 구체적으로 특정되지 않아 자력 확인이 어렵고, 피해 규모 산정이 불명확하여 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>10억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>한동훈 “청담동 가짜뉴스 부추긴 李, 내게 사과하라”</t>
+          <t>대부금융협회  용어 오사용 법적 대응</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578122?ref=naver</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835624</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-29 12:43:43.316170+00:00</t>
+          <t>2026-04-05 12:45:29.357992+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>디즈니플러스</t>
+          <t>전국 경찰서, 지방자치단체 등 관계기관 및 반복적으로 오용하는 단체</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>방송 내용으로 인한 고인 명예훼손 논란 발생</t>
+          <t>한국대부금융협회, 민·형사 소송 등 법적 조치 예고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>디즈니플러스 예능 '운명전쟁49'가 망자의 사인을 알아맞히는 과제에서 고인의 명예를 훼손하는 발언을 노출하여 논란이 되었다. 이 칼럼은 상업 방송의 윤리적 문제와 무속인 직업 전문성 묘사의 협소함을 비판하며, 향후 유사 기획의 상업적 성공 가능성을 언급한다. 현재까지 구체적인 법적 조치나 피해자들의 집단 움직임은 보도되지 않았다.</t>
+          <t>한국대부금융협회는 '불법 대부업'이라는 용어 오사용이 대부업권의 이미지를 훼손하고 불법사금융 확산을 부추긴다고 주장했다. 협회는 전국 경찰서와 지자체 등 관계기관에 용어 사용 협조 공문을 발송하고, 반복적으로 잘못된 표현을 사용하는 단체에 대해 민·형사 소송 등 법적 조치를 취할 계획이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>디즈니플러스라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 방송 내용 자체가 명예훼손의 증거가 될 수 있습니다(적합 조건 5). 고인의 명예훼손이라는 민감한 사안으로 다수의 피해자 발생 가능성이 있으나(적합 조건 3), 현재까지 구체적인 소송 움직임이나 공적 절차 진행 여부는 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>한국대부금융협회가 '불법 대부업' 용어 오사용으로 인한 업권 이미지 훼손에 대해 소송을 예고하고 있음. 이는 협회 회원사 전체에 대한 집단적 피해에 해당하며, 상대방(경찰서, 지자체 등 공공기관)은 자력이 충분함. 용어 오사용 사례는 증거 확보가 용이하나, 명예훼손 등 법적 책임 입증 및 피해 금액 산정이 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국대부금융협회 회원사 전체</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>무속 예능과 카메라 앞의 신령 [한승훈 칼럼]</t>
+          <t>대부협회  불법대부업 오사용엔 소송 …'불법사금융업' 사용요청</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1251636.html</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/04/03/2026040390317.html</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-29 12:28:02.735320+00:00</t>
+          <t>2026-04-03 13:15:21.010916+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>모 언론매체</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경찰 고소 및 1억원 규모 손해배상 청구 소송 제기</t>
+          <t>언론사 대상 형사 고소 및 민사 손해배상 청구 예정, 정보 유출 경위 수사 요청 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>김민수 후보자가 허위사실 유포 및 명예훼손 혐의로 경찰에 고소장을 제출하고, 정신적 피해에 대한 1억원 규모의 손해배상 청구 소송을 제기했다. 이는 선거 과정에서 발생한 흑색선전에 대한 법적 대응으로, 부여의 미래를 위한 정책선거에 집중하겠다는 의지를 밝혔다.</t>
+          <t>로아앤코그룹이 차명거래 의혹을 보도한 언론매체에 대해 허위 보도라며 강경 대응을 예고했다. 로아앤코 측은 해당 사안이 이미 사법기관 조사를 거쳐 범죄 사실이 인정된 바 없다고 주장하며, 보도 과정에서 민감한 개인정보와 사법 관련 정보가 유출된 정황에 대해서도 수사를 요청할 방침이다. 이에 따라 언론사를 상대로 명예훼손 형사 고소 및 손해배상 청구 등 법적 조치를 진행할 예정이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>김민수 후보자가 1억원 규모의 손해배상 청구 소송을 제기하여 피해 규모가 크고(적합 조건 4), 허위사실 유포에 대한 경찰 고소도 진행 중이므로 공적 절차가 진행 중이다(적합 조건 6). 그러나 상대방이 특정되지 않아 자력 확인이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미충족) 투자 적합도가 'Medium'으로 판단된다.</t>
+          <t>로아앤코 그룹은 과거 사법기관 조사에서 무혐의 판단을 받았다는 명확한 증거를 가지고 있으며(적합 조건 5), 민감 정보 유출에 대한 공무상 비밀누설 등 추가 공적 절차(수사)를 요청할 예정임(적합 조건 6). 그러나 상대방 언론사의 자력과 피해 규모가 불분명하며, 집단적 피해가 아닌 개별 기업의 명예훼손 사건임.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1개 기업 (로아앤코그룹)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>김민수  허위 제보·흑색선전 단호 대응…부여 미래 위한 정책선거 집중...</t>
+          <t>로아앤코 그룹  차명거래 의혹 보도 악의적…형사·민사 대응</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844130</t>
+          <t>https://www.ajunews.com/view/20260403105227514</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 13:03:58.410329+00:00</t>
+          <t>2026-04-03 12:48:57.019812+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>A증권사, A증권사 연구원, 블로거</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 고소 및 손해배상 소송 제기</t>
+          <t>삼천당제약이 A증권사 및 연구원, 블로거에 대한 고소 및 손해배상 청구 예고. 한국거래소의 불성실공시법인 지정 예고 절차 진행 중.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>김민수 씨가 허위사실 유포로 인한 공직선거법 위반 및 명예훼손 혐의로 부여경찰서에 고소장을 접수하고, 정신적 고통에 대한 1억 원의 손해배상 청구 소송을 대전지방법원에 제기했습니다. 이는 허위 의혹에 대한 전면전을 선언한 것으로, 법적 대응을 통해 진실을 규명하려는 의지를 보이고 있습니다.</t>
+          <t>삼천당제약 주가가 애널리스트 분석과 블로거 의혹 제기 후 사흘 만에 시총 11조원 이상 증발했습니다. 이에 삼천당제약은 해당 증권사와 연구원, 블로거를 상대로 민·형사상 법적 조치를 즉각 착수하겠다고 예고했습니다. 한편 삼천당제약은 한국거래소로부터 불성실공시법인 지정 예고를 받은 상태입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확성 - 허위사실 유포 혐의로 고소 및 손해배상 청구), 적합 조건 5(증거 확보 가능성 - 고소 및 소송 제기 시 증거가 있을 것으로 추정), 적합 조건 6(공적 절차 진행 중 - 경찰 고소)에 해당하며, 부적합 조건은 없습니다. 소송이 이미 진행 중이며 청구액이 명확하나, 상대방의 자력이나 집단적 피해 여부는 불분명합니다.</t>
+          <t>대기업 피고(A증권사)의 자력이 충분하고, 삼천당제약이 주장하는 피해 규모(시총 11조원 증발)가 매우 크다는 점은 긍정적입니다. 그러나 애널리스트의 분석이나 블로거의 의혹 제기가 '악의적인 허위 사실'임을 입증하기 어렵고, 삼천당제약 자체의 불성실공시 지정 예고 등 복합적인 요인이 주가 하락에 영향을 미쳤을 가능성이 있어 상대방 책임의 명확성과 증거 확보에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>11조 5천억원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>부여 미래 막는 거짓 …김민수, 허위 의혹에 전면전 선언</t>
+          <t>사흘새 시총 11조원 증발한 삼천당, ‘애널리스트 분석’에 소송 예고</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>kormedi.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227735</t>
+          <t>https://kormedi.com/?p=2803547</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 12:52:51.512346+00:00</t>
+          <t>2026-04-01 13:04:10.162810+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰의 검찰 송치 결정</t>
+          <t>허위사실 공표 혐의로 고발 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>국민의힘 중앙여성위원회는 장경태 의원이 경찰의 검찰 송치 결정에도 불구하고 자신을 피해자로 주장하며 피해자에게 사과하지 않고 있다고 비판했습니다. 이는 장경태 의원과 관련된 미상의 사건에 대한 경찰 수사가 진행되어 검찰로 넘어갔음을 시사합니다.</t>
+          <t>보성군수 경선 후보의 아들이 대한모터스포츠협회에서 임금 및 퇴직금을 체불당한 피해자임에도 불구하고, 이에 대한 허위사실 공표 혐의로 6명이 고발되었다. 고발인 측은 급여 내역과 사실확인서를 증거로 제시하며 선거판 혼탁을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>경찰이 검찰 송치를 결정하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수가 불분명하여 소송금융 투자 매력이 높지 않습니다.</t>
+          <t>적합 조건으로 상대방 책임이 비교적 명확하며(허위사실 공표 혐의), 증거가 확보되어 있고(급여 내역, 사실확인서), 이미 공적 절차(고발)가 진행 중인 점이 긍정적이다. 그러나 소송 상대방의 자력(허위사실 공표자 6명 또는 대한모터스포츠협회)이 불확실하고, 피해자 수가 1명으로 집단적 피해에 해당하지 않아 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>국민의힘  탈당은 '민주 범죄자 구출 매뉴얼', 피해자 사과 없는 장경태...</t>
+          <t>보성군수 경선 앞두고 '허위사실 공표' 혐의 6명 고발…선거판 혼탁</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117584</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353801</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-27 12:24:03.892424+00:00</t>
+          <t>2026-04-01 00:28:46.112667+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>허위사실 유포자 및 재유포자, 지시/교사자</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>형사고발 및 민사소송 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>위안부 피해자를 모욕하는 시위를 벌인 보수 성향 시민단체 대표 김병헌 씨가 정보통신망법상 명예훼손 및 사자명예훼손 혐의로 구속되어 검찰에 송치되었다. 이 사건은 위안부 피해자라는 집단적 피해자를 대상으로 하며, 경찰 수사를 통해 책임이 명확하고 증거가 확보된 상태이다. 현재 형사 절차가 진행 중이며, 향후 민사 소송 가능성이 있다.</t>
+          <t>이철우 측이 6·3 지방선거와 관련하여 각종 플랫폼과 SNS에서 허위사실을 유포한 자들에 대해 형사고발 및 민사상 손해배상 청구를 포함한 법적 책임을 묻겠다고 밝혔다. 허위사실을 직접 작성하거나 공유, 재유포, 지시, 교사한 모든 자가 법적 조치 대상이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치)가 진행 중이며(적합 조건 6), 집단적 피해자(위안부 피해자)를 대상으로 한 사건으로 증거 확보가 용이함(적합 조건 3, 5). 그러나 상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 피해 규모가 주로 정신적 손해로 금전적 배상액 추정이 어렵다는 점이 소송금융 투자에 제약이 될 수 있음.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), SNS 게시물 등 증거 확보가 가능합니다(적합 조건 5). 그러나 상대방의 자력이 불확실하며(적합 조건 2 불충족), 피해 규모를 특정하기 어렵습니다(적합 조건 4 불충족). 또한, 집단적 피해라기보다는 특정 후보에 대한 피해로 보입니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>경찰, '위안부 피해자 모욕' 단체 대표 구속 송치</t>
+          <t>[6·3 지방선거] 이철우 측,  각종 플랫폼, SNS 등에서 허위사실 유포, 조...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603270607419WZ</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727115</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-27 00:22:36.781506+00:00</t>
+          <t>2026-03-31 13:05:34.829904+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>뉴탐사 등 언론사 관계자</t>
+          <t>H미디어 언론사</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 고소 및 언론사 상대 손해배상 소송, 가처분 신청 진행 중</t>
+          <t>언론중재위 정정보도 및 손해배상 청구, 기자 및 제보자 형사 고소 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>유튜브 채널 '뉴탐사'가 장세일 영광군수 예비후보의 자녀가 민간업자로부터 금품을 수수했다는 의혹을 제기했으나, 더불어민주당 윤리감찰단은 '근거 없음'으로 결론 내렸다. 장세일 측은 해당 영상이 편집된 허위사실이라며 뉴탐사 등 언론사 관계자들을 명예훼손으로 고소하고, 영상 삭제 가처분 및 손해배상 청구 소송을 제기했다.</t>
+          <t>이영철 인천 서구의회 의원이 H미디어의 허위 보도로 명예훼손 피해를 입었다며 법적 대응을 예고했습니다. 이 의원은 언론중재위원회에 정정보도 및 손해배상을 청구하고, 기자와 허위 제보자를 형사 고소할 계획입니다. 해당 언론사는 기사를 삭제했으나 이 의원은 책임이 사라지지 않는다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>민주당 윤리감찰단이 의혹에 대해 '근거 없음' 결론을 내렸고, 경찰 고소 및 보충 조사가 진행 중이며, 장세일 측이 허위사실 유포에 대한 증거를 가지고 있을 가능성이 높다 (적합 조건 1, 5, 6). 그러나 상대방(뉴탐사 등 언론사 관계자)의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 피해자가 1명으로 집단적 피해가 아니다.</t>
+          <t>이영철 의원이 H미디어의 보도가 명백한 허위이며 언론의 최소한의 취재 원칙을 위반했다고 주장하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다. 또한, 언론중재위 정정보도 및 손해배상 청구와 기자 및 제보자에 대한 형사 고소를 예고하여 공적 절차가 진행될 예정이며, 기사 삭제 등의 증거 확보 가능성도 있습니다. (적합 조건 1, 5, 6 해당). 다만 상대방 매체의 자력과 피해 규모가 명확히 파악되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>장세일 자녀 금품수수 의혹 '근거없음' …민주당 윤리감찰단 결론</t>
+          <t>이영철 인천 서구의회 의원, 허위 보도에 법적 대응 예고, 언론 책임 강...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032619473010995</t>
+          <t>https://www.viva100.com/article/20260331501222</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-26 13:29:11.398195+00:00</t>
+          <t>2026-03-31 12:57:40.450652+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>기사 및 동영상 게재 금지 가처분 인용</t>
+          <t>선거대책위원회 법률지원단 구성, 증거 수집 및 형사 고발, 민사상 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>법원이 가수 MC몽과 차가원 원헌드레드 대표의 불륜 및 임신 의혹을 보도한 언론사 A에 대해 해당 기사 일부 삭제 및 유포 금지 가처분 신청을 인용했다. 재판부는 MC몽이 카카오톡 대화 내용을 조작했다고 인정한 사실확인서 등을 근거로 언론사 측 자료의 신빙성이 부족하다고 판단했다. 차가원 대표는 언론사를 상대로 명예훼손에 대한 본안 손해배상 소송을 제기할 수 있는 상황이다.</t>
+          <t>이철우 경상북도지사 예비후보 선거대책위원회가 온라인 및 오프라인에서 확산되는 허위사실 유포에 대해 강경 대응 방침을 밝혔다. 선대위는 전담 법률지원단을 구성해 증거를 수집 중이며, 허위사실 유포자들에게 형사 고발 및 민사상 손해배상 청구 등 법적 책임을 묻겠다고 경고했다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>법원이 MC몽의 카카오톡 대화 조작 인정 사실확인서 등을 근거로 언론사 A의 보도 내용이 허위임을 인정하여 상대방 책임이 명확하다(적합 조건 1, 5). 이는 가처분 결정으로, 본안 소송을 통한 손해배상 청구가 가능하여 종결된 사건이 아니다(부적합 조건 0개). 그러나 집단적 피해가 아니며, 상대방 언론사의 자력 규모가 불분명하여 High 등급에는 미치지 못한다.</t>
+          <t>적합 조건으로 증거 확보 가능성(선대위 법률지원단 구성)과 공적 절차 진행 예정(형사 고발)이 확인됩니다. 그러나 상대방의 자력(익명 개인)이 불분명하고, 피해 규모(명예훼손)의 금전적 특정 및 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이철우 후보)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>법원, 차가원·MC몽 불륜 의혹 보도 삭제 명령… 언론사 측 자료 신빙성...</t>
+          <t>이철우 선대위 “허위사실 유포 엄정 대응…법적 책임 끝까지 묻겠다”</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032694324</t>
+          <t>https://www.pressian.com/pages/articles/2026033115092058288?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-26 13:06:53.305902+00:00</t>
+          <t>2026-03-31 12:54:53.491004+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>다수의 개인 및 특정 커뮤니티</t>
+          <t>김세의 (가로세로연구소 대표)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>악성 게시물 작성자에 대한 고소 진행, 실시간 모니터링 및 채증 확대, 특정 커뮤니티 법적 대응 검토, 스토킹 및 IP 침해 관련 수사기관 협조</t>
+          <t>검찰 기소 완료, 재판 예정</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>방탄소년단 소속사 빅히트 뮤직이 악성 댓글, 허위사실 유포, 사생활 침해(스토킹), IP 침해에 대해 강경한 법적 대응에 나섰습니다. 이미 악성 게시물 작성자에 대한 고소를 진행했으며, 실시간 모니터링 및 채증 인원을 확대하여 민·형사 소송 절차를 진행 중입니다. 조직적인 악성 게시물 유포에 대해서는 특정 커뮤니티 자체에 대한 법적 대응도 검토하고 있습니다.</t>
+          <t>유명 유튜버 쯔양을 스토킹하고 협박한 혐의로 가로세로연구소 대표 김세의가 검찰에 불구속기소됐다. 김씨는 수익 목적으로 쯔양의 사생활 관련 허위 사실을 유포하고 해명 방송을 강요하며 회복하기 힘든 피해를 입힌 혐의를 받는다. 경찰의 불송치 결정 후 검찰의 보완 수사를 거쳐 기소된 사건으로, 향후 재판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(악성 댓글, 허위사실 유포, 스토킹, IP 침해), 빅히트 뮤직이 실시간 모니터링 및 채증 인원 확대를 통해 증거 확보에 적극적이므로 증거가 충분합니다. 또한, 이미 고소 진행 및 수사기관 협조 등 공적 절차가 진행 중입니다. 다만, 개별 악성 게시물 작성자나 스토커의 자력이 충분하지 않을 수 있어 회수 가능성에 대한 면밀한 검토가 필요합니다. 하지만 조직적인 악성 게시물 유포 및 특정 커뮤니티에 대한 법적 대응 검토는 잠재적으로 더 큰 회수 기회를 제공할 수 있습니다.</t>
+          <t>상대방(김세의)의 책임이 검찰 기소로 명확하며(적합 조건 1), 유튜브 방송 내용, 녹취록 등 객관적 증거가 존재하고(적합 조건 5), 검찰 수사 및 기소라는 공적 절차가 진행 중임(적합 조건 6). 다만 피해자가 개인으로 특정되어 집단적 피해가 아니며, 상대방의 자력과 구체적인 피해 규모는 불분명함.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>방탄소년단, 악플·허위사실에 칼 빼들었다… 끝까지 법적 책임 추궁</t>
+          <t>‘쯔양 협박·스토킹’ 혐의로 가세연 김세의 기소</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001174</t>
+          <t>https://www.kyeonggi.com/article/20260331580697</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-26 12:56:43.830744+00:00</t>
+          <t>2026-03-31 12:31:49.718660+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+          <t>가세연 김세의</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>극우 단체 대표 구속 유지 (사자명예훼손 등 혐의)</t>
+          <t>검찰 불구속기소</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>극우 성향 시민단체 대표 김병헌 씨가 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 사자명예훼손 등 혐의로 구속되었으며, 법원이 구속적부심사 청구를 기각하며 구속 상태가 유지되었다. 김 씨는 평화의 소녀상 철거를 요구하며 맞불집회를 주도하고 소녀상에 모욕적인 행위를 해왔다. 이 사건은 위안부 피해자들에 대한 명예훼손 및 인권침해에 해당한다.</t>
+          <t>유튜버 쯔양에 대한 스토킹 및 협박 혐의로 '가로세로연구소' 김세의가 검찰에 불구속기소되었습니다. 검찰은 파급력이 큰 온라인 공간에서 피해자의 인격권을 침해하는 악성 콘텐츠 유포 사범에 엄정 대응할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(적합 조건 1), 집단적 피해이며(적합 조건 3), 증거가 충분하고(적합 조건 5), 이미 형사 절차가 진행 중입니다(적합 조건 6). 그러나 피고가 개인 및 극우 단체 대표로, 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다.</t>
+          <t>검찰 기소로 상대방의 책임이 비교적 명확하며(적합 조건 1), 증거 확보 가능성이 높고(적합 조건 5), 공적 절차(검찰 수사 및 기소)가 진행 중임(적합 조건 6). 그러나 집단적 피해가 아니며, 상대방의 자력이나 구체적인 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>‘위안부 모욕’ 극우 단체 대표 구속 유지…법원, 적부심 기각 [사건플...</t>
+          <t>검찰, 유튜버 쯔양 스토킹·협박 혐의 가세연 김세의 불구속기소</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20024050?ref=naver</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033118261641119</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-26 00:20:00.374209+00:00</t>
+          <t>2026-03-31 12:30:47.310533+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>전한길씨, 최모씨</t>
+          <t>김미나 창원시의원</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>더불어민주당이 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발</t>
+          <t>검찰 기소, 형사재판 진행 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>더불어민주당이 한국사 강사 출신 유튜버 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발했습니다. 이들은 유튜브 방송에서 이재명 대통령이 160조 원의 비자금을 조성해 중국으로 망명 준비 중이라는 허위 사실을 유포한 혐의를 받습니다. 민주당은 피해자들의 명예가 심각하게 훼손되었다고 주장하며 신속하고 엄정한 수사를 촉구했습니다.</t>
+          <t>김미나 창원시의원이 이재명 대통령과 김현지 청와대 제1부속실장을 비방하는 글을 SNS에 게시하여 정보통신망법상 명예훼손 혐의로 불구속 기소되었습니다. 더불어민주당 경남도당과 일반 시민의 고발로 수사가 진행되었으며, 김 시의원은 이태원 참사 유가족 관련 막말로 이미 민형사 소송을 겪은 바 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(허위사실 유포), 관련 증거(유튜브 영상)가 존재하고, 이미 공적 절차(경찰 고발)가 진행 중입니다. 그러나 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해나 대규모 금전적 피해로 보기는 어렵습니다.</t>
+          <t>김미나 시의원의 책임이 명확하고(적합 조건 1), 이미 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), SNS 게시글이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 피해자 수가 2명으로 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>與  이 대통령 비자금 160조  주장 전한길 등 고발</t>
+          <t>‘자식 나눈 사이’ 막말 김미나 창원시의원 또 재판받는다</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59350?feed=na</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1251775.html</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 00:19:28.338563+00:00</t>
+          <t>2026-03-30 13:09:49.070847+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>특정 인터넷 언론사들</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>형사 고소, 영상물 삭제 및 게시 금지 가처분 신청, 손해배상청구 소송 제기</t>
+          <t>A씨에 대한 형사사건 벌금형 선고</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>장세일 영광군수가 딸의 금품수수 영상이 조작되었다고 주장하며, 허위사실을 보도한 특정 인터넷 언론사들을 정보통신망법 위반(명예훼손) 혐의로 형사 고소했다. 동시에 영상물 삭제 및 게시 금지 가처분 신청과 손해배상청구 소송도 제기한 상태이다.</t>
+          <t>먹방 유튜버 쯔양의 대학 동창 A씨가 쯔양에 대한 '먹토 의혹' 허위 사실을 유포한 혐의로 벌금 700만원의 약식명령을 받았다. A씨는 혐의를 부인했으나, 수사 결과 허위 사실로 판단되어 법적 처벌이 확정되었다. 이와 별개로 해당 내용을 방송으로 확산시킨 유튜버는 징역형의 집행유예 및 쯔양에게 손해배상 책임이 인정된 바 있다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>특정 인터넷 언론사들이 허위사실을 유포한 책임이 명확하며(적합 조건 1), 이에 대해 형사 고소 및 손해배상청구 소송이 이미 제기되어 공적 절차가 진행 중이다(적합 조건 6). 영상 조작 주장에 대한 증거 확보 가능성도 높다(적합 조건 5). 다만, 피해자가 개인이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력도가 제한적이다.</t>
+          <t>A씨가 정보통신망법상 명예훼손 혐의로 벌금형을 선고받아 상대방 책임이 명확하며(적합 조건 1), 이미 형사 재판을 통해 허위 사실임이 입증되어 증거 확보가 용이합니다(적합 조건 5). 또한 검찰 수사 및 형사 재판이라는 공적 절차가 진행되어 유죄 판결이 내려졌습니다(적합 조건 6). 다만, 형사 사건은 종결되었고(부적합 조건), 상대방의 자력 및 민사상 피해 규모가 불분명하며 집단적 피해가 아니라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>장세일 영광군수, 딸 금품수수 영상 '조작'···명예훼손 고소장 제출</t>
+          <t>쯔양 ‘먹토 의혹’ 퍼뜨린 동창, 결국 벌금 700만원 선고</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=132528</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-30/202603300100206200014292</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-25 12:53:09.497473+00:00</t>
+          <t>2026-03-30 12:52:16.338754+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>김재원</t>
+          <t>전직 공무원</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>공관위 이의신청</t>
+          <t>공직선거법 위반 고발 진행 중, 민사상 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>이철우 캠프는 김재원이 허위사실을 유포했다며 공관위에 이의신청을 제기했다. 김재원이 유포한 정보의 허위성은 이미 대법원에서 최종 확정된 바 있다. 이 캠프는 김재원의 행위가 선거법 위반 및 명예훼손에 해당한다고 주장하고 있다.</t>
+          <t>명재성 후보 캠프가 전직 공무원을 허위사실 유포 혐의로 공직선거법 위반 고발했습니다. 캠프 측은 허위 정보를 유포한 사람들에 대해 추가 고발을 예고하며 민사상 손해배상 청구 의사를 밝혔습니다. 수사당국과의 협력을 통해 증거를 확보하고 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방(김재원)이 유포한 정보의 허위성이 대법원에서 최종 확정되어 책임이 명확하며, 공관위에 이의신청이 제기되어 공적 절차가 진행 중이다. 다만, 피해 규모나 피해자 수가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적이다.</t>
+          <t>상대방의 허위사실 유포 책임이 명확하게 특정되고, 증거 확보를 통해 공직선거법 위반 고발이 진행 중이며 민사상 손해배상 청구까지 예고되어 소송의 기초가 마련되어 있습니다. (적합 조건 1, 5, 6) 다만, 피해 규모와 피해자 수가 명확히 제시되지 않았고, 상대방의 자력 여부도 불분명하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>이철우 캠프 “허위사실 유포 김재원, 공관위에 이의신청”</t>
+          <t>명재성 캠프, 전직 공무원 허위사실 유포 공직선거법 위반 고발</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596911</t>
+          <t>http://www.metroseoul.co.kr/article/20260330500373</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-25 12:34:17.933271+00:00</t>
+          <t>2026-03-30 12:51:32.978807+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>김재원 후보</t>
+          <t>김미나</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>공관위 이의신청 진행 중, 강력 법적 대응 예고</t>
+          <t>1심 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이철우 후보가 김재원 후보의 허위사실 유포에 대해 공관위에 이의신청하고 강력한 법적 대응을 예고했다. 김재원 후보가 언급한 의혹들은 과거 재판부에서 사실적 근거가 없다고 판단된 바 있다. 이는 선거 과정에서 발생한 명예훼손 및 허위사실 유포 관련 분쟁이다.</t>
+          <t>김미나 의원이 자신의 SNS에 이 대통령과 김 실장에 대한 막말을 게시하여 민사 소송이 제기되었습니다. 1심에서는 유족 측에 1억 4천만원을 배상하라는 판결이 선고되었으나, 김 의원 측이 이에 불복하여 항소를 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 이전 재판부 판결이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 공관위 이의신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>김미나 의원의 SNS 막말에 대해 1심에서 1억 4천만원 배상 판결이 내려져 상대방 책임이 비교적 명확하며(적합 조건 1), 국회의원임을 고려할 때 자력이 충분할 것으로 예상됩니다(적합 조건 2). SNS 게시물이라는 명확한 증거가 존재하며(적합 조건 5), 현재 항소심이 진행 중입니다. 다만 집단적 피해가 아니며 피해 규모가 소송금융 투자 기준에 'High'로 분류되기에는 다소 부족합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 4000만 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>이철우 후보, 김재원 허위사실 공관위 이의신청 및 강력 법적 대응</t>
+          <t>이재명-김현지 관계 두고 막말… 김미나 결국 법정에</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=538605</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026033015181057007</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-25 12:33:14.496257+00:00</t>
+          <t>2026-03-30 12:46:37.584237+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>김재원 후보의 허위사실 유포에 대한 법적 대응 준비 중. 과거 재판에서 김재원 후보의 의혹이 사실이 아님을 판단받음.</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이철우 캠프는 김재원 후보가 '허위사실 유포'를 했다며 강력 대응을 예고했다. 김재원 후보가 제기했던 고문 피해 및 드론대회 후원금 관련 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 이미 판단한 바 있다. 이철우 캠프는 이 사법부 판단을 근거로 김재원 후보의 허위사실 유포에 대한 법적 조치를 검토 중이다.</t>
+          <t>경찰이 '보복 대행' 범죄 6건을 수사 중이다. 범인들은 윗선의 지시를 받아 피해자 거주지에 인분을 뿌리고 욕설을 래커로 표시하거나 명예훼손 유인물을 투척하는 수법을 사용했다. 현장 CCTV 등을 통해 신원 파악이 진행 중이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>김재원 후보가 제기한 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 판단한 바 있어, 이철우 캠프의 허위사실 유포 주장에 대한 강력한 근거가 존재한다 (적합 조건 1, 5). 김재원 후보는 공인으로서 배상 능력이 있을 것으로 예상되나, 피해 규모가 명확하지 않고 집단적 피해가 아니다.</t>
+          <t>경찰이 6건의 보복 대행 범죄를 수사 중으로, 공적 절차가 진행 중이며(적합 조건 6) 범인들의 책임이 명확합니다(적합 조건 1). 또한 CCTV 등 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 소송 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 규모가 소송금융 투자에 적합할 만큼 매우 크다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 6명 이상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>이철우 캠프 “김재원 ‘허위사실 유포’ 강력 대응…사법부 판단 끝난...</t>
+          <t>'보복 대행' 범죄 기승… 경찰 6건 수사 중</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603250150</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017938</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-25 12:31:55.642968+00:00</t>
+          <t>2026-03-30 12:28:52.280185+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>전한길, 최수용</t>
+          <t>민희진 전 어도어 대표</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>더불어민주당 법률국이 서울경찰청에 정보통신망법상 명예훼손 혐의로 고발 예정</t>
+          <t>변론기일 추정으로 재판 정지 상태</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>더불어민주당이 유튜버 전한길과 최수용을 이재명 대통령과 김민석 국무총리에 대한 허위사실 유포 및 명예훼손 혐의로 서울경찰청에 고발할 예정입니다. 최수용 씨는 이 대통령의 비자금 및 군사 기밀 유출 주장을, 김 총리의 방미 일정에 대한 부적절한 주장을 했으며, 전한길 씨는 이를 방송에서 요약·반복 설명했습니다. 이 대통령도 해당 주장에 대해 엄중 단죄를 언급했습니다.</t>
+          <t>민희진 전 어도어 대표를 상대로 쏘스뮤직이 5억 원, 빌리프랩이 20억 원 상당의 손해배상 소송을 제기했으나, 현재 재판이 추정기일로 잡히며 정지된 상태입니다. 쏘스뮤직은 민희진의 기자회견 발언으로 소속 아티스트 명예가 훼손되었다고 주장하며, 빌리프랩은 아일릿 표절 의혹 제기로 인한 업무방해 및 명예훼손을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>더불어민주당이 특정 유튜버들을 상대로 허위사실 유포에 의한 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 유튜브 영상 등 증거 확보가 용이하고(적합 조건 5), 현재 경찰 고발이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피고발인들의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 특정 개인에 대한 명예훼손이므로 소송금융 투자로서의 매력도가 낮습니다.</t>
+          <t>상대방인 민희진 전 대표는 하이브와의 대규모 소송에 연루되어 있어 자력이 충분할 것으로 예상되며(적합 조건 2), 청구 금액이 총 25억 원으로 피해 규모가 큽니다(적합 조건 4). 기자회견 발언 및 공식 입장문 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 책임 여부에 대한 양측의 주장이 엇갈려 법적 다툼이 필요합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>25억 원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>與 '李대통령 비자금 주장' 전한길 고발… 허위사실로 명예훼손</t>
+          <t>민희진vs쏘스뮤직·빌리프랩 25억 소송 '올스톱'[★FOCUS]</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260325001351</t>
+          <t>https://www.starnewskorea.com/music/2026/03/30/2026032809221567907</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-25 12:29:05.164875+00:00</t>
+          <t>2026-03-30 00:39:32.968340+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>김재원</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>허위사실 유포에 대한 법적 대응 예고</t>
+          <t>서초경찰서에 형사고소, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송 제기</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이철우 캠프가 김재원 후보의 허위사실 유포에 대해 법적 대응을 예고했습니다. 김 후보가 주장한 내용은 이전 재판부에서 근거 없는 의혹으로 판명된 바 있습니다. 이는 정치인 간의 명예훼손 관련 분쟁으로 보입니다.</t>
+          <t>전성수 서초구청장이 '가짜 뉴스'를 유포한 혐의로 6명을 서초경찰서에 형사고소하고, 서울중앙지방법원에 명예훼손에 따른 손해배상 및 정정보도 청구 소송을 제기했습니다. 전 구청장은 가짜 뉴스로 서초의 미래를 멈출 수 없다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>김재원 후보의 허위사실 유포에 대해 이전 재판부에서 이미 근거 없는 의혹임을 명시한 판결이 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해자가 이철우 캠프 또는 이철우 후보 개인으로 특정되어 집단적 피해가 아니며, 피해 규모도 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>전 구청장이 6명을 상대로 명예훼손 형사고소 및 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이미 공적 절차(형사고소 및 민사소송)가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모와 상대방의 자력에 대한 정보가 부족하여 'High' 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>이철우 캠프, 김재원 후보 허위사실 유포에 법적 대응</t>
+          <t>“마타도어 아닌 진심·실력으로 평가받겠다”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865881</t>
+          <t>https://www.naeil.com/news/read/583092?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-25 12:21:54.672070+00:00</t>
+          <t>2026-03-30 00:32:37.424782+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>전한길</t>
+          <t>이재명</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>가짜뉴스 유포 혐의 고발, 고발인 조사 예정</t>
+          <t>한동훈 전 대표의 사과 요구, 소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>한준호 더불어민주당 경기도지사 후보가 이재명 대통령 관련 가짜뉴스 유포 혐의로 강사 전한길 씨를 고발했습니다. 한 후보는 가짜뉴스를 민주주의의 적이자 주권자의 권리를 빼앗는 중대범죄로 규정하며 끝까지 법적 단죄를 다짐했습니다. 현재 고발인 조사가 예정되어 있습니다.</t>
+          <t>한동훈 전 대표가 이재명 대표에게 '청담동 술자리 가짜뉴스'와 '백해룡 가짜뉴스'를 직접 부추겼다며 사과를 요구했습니다. 청담동 의혹은 법원에서 가짜뉴스로 판명되어 한동훈 전 대표가 10억 원 손해배상 소송에서 일부 승소했으며, 백해룡 의혹 또한 검찰 수사 결과 실체 없는 주장으로 결론 났습니다. 한동훈 전 대표는 이재명 대표가 가짜뉴스를 선동한 것에 대한 책임을 묻고 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>가짜뉴스 유포 혐의로 고발되어 수사 절차가 진행 중인 사건으로, 공적 절차가 진행 중이며 증거 확보 가능성이 있습니다. 그러나 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 중간 수준으로 판단됩니다.</t>
+          <t>이재명 대표는 공인으로서 배상 능력이 충분할 것으로 예상되며(상대방 자력 충분), 한동훈 전 대표가 청담동 의혹 관련 이미 10억 원 손해배상 소송에서 일부 승소한 전례가 있어 상당한 규모의 손해배상 청구가 예상됩니다(피해 규모가 큼). 또한 이재명 대표의 '가짜뉴스 부추김' 관련 발언이나 행위는 공개된 자료를 통해 증거 확보가 가능할 것으로 보입니다(증거 확보 가능). 다만, 집단적 피해가 아니며, 이재명 대표의 직접적인 법적 책임이 명확히 확정된 상태는 아닙니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 이상 추정</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[6·3 이사람] 與 경기지사 한준호·추미애·김동연, ‘민심·명심잡기’...</t>
+          <t>한동훈 “청담동 가짜뉴스 부추긴 李, 내게 사과하라”</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=888995</t>
+          <t>https://www.munhwa.com/article/11578122?ref=naver</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-25 12:20:39.579559+00:00</t>
+          <t>2026-03-29 12:43:43.316170+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>SBS</t>
+          <t>디즈니플러스</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>SBS 제작진의 사과가 있었으나, 이재명 대표의 명예훼손에 대한 추가적인 법적 조치(손해배상 소송 등)는 아직 진행되지 않았으며, 국회에서 관련 공방이 이어지고 있습니다.</t>
+          <t>방송 내용으로 인한 고인 명예훼손 논란 발생</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>이재명 대표가 과거 '조폭연루설'을 보도한 SBS '그것이 알고 싶다'에 공개 사과를 요구했고, SBS는 해당 보도가 근거 없이 의혹을 제기한 것에 대해 사과했다. 이후 국회에서 여야 간 공방이 벌어지고, 언론노조가 이 대표를 비판하는 등 논란이 확산되고 있다. 이 대표 측은 언론중재위나 소송, 추후보도청구권 등 법적 권리 행사를 언급했다.</t>
+          <t>디즈니플러스 예능 '운명전쟁49'가 망자의 사인을 알아맞히는 과제에서 고인의 명예를 훼손하는 발언을 노출하여 논란이 되었다. 이 칼럼은 상업 방송의 윤리적 문제와 무속인 직업 전문성 묘사의 협소함을 비판하며, 향후 유사 기획의 상업적 성공 가능성을 언급한다. 현재까지 구체적인 법적 조치나 피해자들의 집단 움직임은 보도되지 않았다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>SBS가 이재명 대표의 '조폭연루설' 보도에 대해 근거 없는 의혹 제기를 인정하고 사과하여 상대방의 책임이 명확하며(적합 조건 1), SBS는 대형 방송사로 자력이 충분합니다(적합 조건 2). 또한, SBS의 사과문 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해가 집단적이지 않고(적합 조건 3 불충족), 기사에서 구체적인 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 불충족).</t>
+          <t>디즈니플러스라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 방송 내용 자체가 명예훼손의 증거가 될 수 있습니다(적합 조건 5). 고인의 명예훼손이라는 민감한 사안으로 다수의 피해자 발생 가능성이 있으나(적합 조건 3), 현재까지 구체적인 소송 움직임이나 공적 절차 진행 여부는 확인되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>이 대통령 ‘그알’ 사과 요구 놓고 여야 공방</t>
+          <t>무속 예능과 카메라 앞의 신령 [한승훈 칼럼]</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/media/1250932.html</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1251636.html</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-24 13:22:27.087665+00:00</t>
+          <t>2026-03-29 12:28:02.735320+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>형사 고소 및 1억원 규모 손해배상 소송 제기</t>
+          <t>경찰 고소 및 1억원 규모 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 박성중 전 국회의원, JTBC 기자 2명, 황인식 전 사랑의열매 사무총장, 블로거 2명 등 6명을 상대로 흑색선전 및 허위 사실 유포 혐의로 형사 고소하고 1억원 규모의 손해배상 청구 소송을 제기했습니다. 전 구청장은 선거를 앞두고 도를 넘은 흑색선전이 계속되어 단호하게 대처하겠다고 밝혔습니다.</t>
+          <t>김민수 후보자가 허위사실 유포 및 명예훼손 혐의로 경찰에 고소장을 제출하고, 정신적 피해에 대한 1억원 규모의 손해배상 청구 소송을 제기했다. 이는 선거 과정에서 발생한 흑색선전에 대한 법적 대응으로, 부여의 미래를 위한 정책선거에 집중하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하며(전 국회의원, JTBC 기자 등), 악의적인 허위 글에 대한 증거 확보 가능성이 높고, 형사 고소라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아닌 개인 명예훼손 사건이며, 손해배상액 1억원은 소송금융 투자 대상으로서 매우 크다고 보기는 어렵습니다.</t>
+          <t>김민수 후보자가 1억원 규모의 손해배상 청구 소송을 제기하여 피해 규모가 크고(적합 조건 4), 허위사실 유포에 대한 경찰 고소도 진행 중이므로 공적 절차가 진행 중이다(적합 조건 6). 그러나 상대방이 특정되지 않아 자력 확인이 어렵고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건이라는 점에서(적합 조건 3 미충족) 투자 적합도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>1억원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>전성수 서초구청장 “흑색선전엔 단호하게 대처… 페어플레이 해야” [...</t>
+          <t>김민수  허위 제보·흑색선전 단호 대응…부여 미래 위한 정책선거 집중...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260324518226?OutUrl=naver</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844130</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-24 13:14:29.714721+00:00</t>
+          <t>2026-03-27 13:03:58.410329+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>이재명 대통령의 사과 요구에 SBS 제작진 공식 사과, SBS 노조 반발로 공방 중. 과거 언론중재위 반론 보도 결정 있었음.</t>
+          <t>경찰 고소 및 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이재명 대통령이 과거 '그것이 알고 싶다'의 '조폭 연루설' 보도에 대해 사과를 요구했고, 제작진은 공식 사과했다. 그러나 SBS 노조가 '언론 길들이기'라며 반발하면서 공방이 이어지고 있다. 과거 보도의 근거였던 장영하 씨가 유죄 확정 판결을 받으면서 보도의 허위성이 드러났으며, 이로 인한 이재명 대통령의 명예훼손 피해가 주장되고 있다.</t>
+          <t>김민수 씨가 허위사실 유포로 인한 공직선거법 위반 및 명예훼손 혐의로 부여경찰서에 고소장을 접수하고, 정신적 고통에 대한 1억 원의 손해배상 청구 소송을 대전지방법원에 제기했습니다. 이는 허위 의혹에 대한 전면전을 선언한 것으로, 법적 대응을 통해 진실을 규명하려는 의지를 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(장영하 유죄 확정 판결, SBS 제작진의 공식 사과), 상대방(SBS)의 자력이 충분하며, 허위 보도에 대한 증거가 명확합니다. 다만, 피해 규모(명예훼손에 따른 금전적 손해) 추정이 어렵고, 현재 소송이 진행 중인 단계가 아닌 사과 요구 및 언론 공방 단계라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확성 - 허위사실 유포 혐의로 고소 및 손해배상 청구), 적합 조건 5(증거 확보 가능성 - 고소 및 소송 제기 시 증거가 있을 것으로 추정), 적합 조건 6(공적 절차 진행 중 - 경찰 고소)에 해당하며, 부적합 조건은 없습니다. 소송이 이미 진행 중이며 청구액이 명확하나, 상대방의 자력이나 집단적 피해 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>박원석  '그알' 정정 보도의 대상이지만, SBS 노조 반론도 일부 타당 [박...</t>
+          <t>부여 미래 막는 거짓 …김민수, 허위 의혹에 전면전 선언</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603230045</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227735</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-23 13:08:38.037252+00:00</t>
+          <t>2026-03-27 12:52:51.512346+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>장영하 변호사</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>대법원 유죄 확정 판결 및 언론사 추후보도 완료</t>
+          <t>경찰의 검찰 송치 결정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '조직폭력배 연루설'을 제기한 장영하 변호사가 공직선거법 위반 혐의로 대법원에서 유죄가 확정되어 해당 의혹이 허위 사실임이 법적으로 확인되었다. 이에 따라 청와대의 요청으로 관련 기사를 게재했던 언론사들이 추후 보도문을 게재했다. 이는 허위 사실 유포에 대한 법적 판단이 완료된 사건이다.</t>
+          <t>국민의힘 중앙여성위원회는 장경태 의원이 경찰의 검찰 송치 결정에도 불구하고 자신을 피해자로 주장하며 피해자에게 사과하지 않고 있다고 비판했습니다. 이는 장경태 의원과 관련된 미상의 사건에 대한 경찰 수사가 진행되어 검찰로 넘어갔음을 시사합니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>대법원 판결로 허위 사실임이 명확히 확인되어 상대방의 책임이 명확하고(적합 조건 1), 강력한 증거(대법원 유죄 확정 판결)가 존재합니다(적합 조건 5). 또한 공직선거법 위반 혐의에 대한 형사 절차가 대법원에서 종결되었습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 추정하기 어렵고, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>경찰이 검찰 송치를 결정하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거가 확보되었음을 시사합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 특정되지 않고, 피해 규모나 피해자 수가 불분명하여 소송금융 투자 매력이 높지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>李대통령 조폭 연루설 허위 판결 확정 관련 추후보도</t>
+          <t>국민의힘  탈당은 '민주 범죄자 구출 매뉴얼', 피해자 사과 없는 장경태...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260323010006939</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117584</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-23 12:23:36.487933+00:00</t>
+          <t>2026-03-27 12:24:03.892424+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>허위 신고자에 대한 고소장 제출 및 언론중재위원회 조정 신청 진행 중, '사고 후 미조치' 관련 검찰 보완 수사 진행 중.</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이충현 강서구의회 의원이 지난해 교통사고 관련 '뺑소니' 혐의를 경찰 재조사 결과 벗어났다. 이 의원은 허위 신고자를 무고 및 명예훼손 혐의로 고소하고, 사실과 다르게 보도한 언론사에 대해 언론중재위원회에 정정보도 및 손해배상 조정을 신청하는 등 강경 대응에 나섰다. 한편, '사고 후 미조치' 사안은 검찰 보완 수사 중이다.</t>
+          <t>위안부 피해자를 모욕하는 시위를 벌인 보수 성향 시민단체 대표 김병헌 씨가 정보통신망법상 명예훼손 및 사자명예훼손 혐의로 구속되어 검찰에 송치되었다. 이 사건은 위안부 피해자라는 집단적 피해자를 대상으로 하며, 경찰 수사를 통해 책임이 명확하고 증거가 확보된 상태이다. 현재 형사 절차가 진행 중이며, 향후 민사 소송 가능성이 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>경찰 재조사 결과 '운전자 과실 없음'이라는 객관적 증거가 존재하며(적합 조건 5), 허위 신고자에 대한 고소 및 언론중재위원회 조정 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해, 피해 규모의 명확성이 부족하여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 공적 절차(경찰 수사, 검찰 송치)가 진행 중이며(적합 조건 6), 집단적 피해자(위안부 피해자)를 대상으로 한 사건으로 증거 확보가 용이함(적합 조건 3, 5). 그러나 상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 피해 규모가 주로 정신적 손해로 금전적 배상액 추정이 어렵다는 점이 소송금융 투자에 제약이 될 수 있음.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>강서구의회 이충현 의원, 지난해 교통사고 관련 '뺑소니' 혐의 벗어</t>
+          <t>경찰, '위안부 피해자 모욕' 단체 대표 구속 송치</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1240661</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603270607419WZ</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-23 00:30:31.364052+00:00</t>
+          <t>2026-03-27 00:22:36.781506+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>민 의원</t>
+          <t>뉴탐사 등 언론사 관계자</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>신정훈 캠프의 사과 요구</t>
+          <t>경찰 고소 및 언론사 상대 손해배상 소송, 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>신정훈 캠프가 민 의원 측이 예비경선과 무관한 과거 여론조사 수치를 교묘히 편집한 '거짓 카드뉴스'를 배포했다고 주장하며 사과를 요구했습니다. 민 의원 측은 자신을 조작된 여론조사의 피해자로 묘사했으나, 오히려 상대방에 대한 허위 정보를 유포했다는 비판을 받고 있습니다. 이는 정치적 명예훼손 또는 선거법 위반 소지가 있는 사안으로 보입니다.</t>
+          <t>유튜브 채널 '뉴탐사'가 장세일 영광군수 예비후보의 자녀가 민간업자로부터 금품을 수수했다는 의혹을 제기했으나, 더불어민주당 윤리감찰단은 '근거 없음'으로 결론 내렸다. 장세일 측은 해당 영상이 편집된 허위사실이라며 뉴탐사 등 언론사 관계자들을 명예훼손으로 고소하고, 영상 삭제 가처분 및 손해배상 청구 소송을 제기했다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>민 의원 측이 거짓 카드뉴스를 배포했다는 주장이 구체적이며, 해당 카드뉴스 자체가 증거가 될 수 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해 규모가 명확히 특정되지 않고, 집단적 피해로 보기 어려워 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>민주당 윤리감찰단이 의혹에 대해 '근거 없음' 결론을 내렸고, 경찰 고소 및 보충 조사가 진행 중이며, 장세일 측이 허위사실 유포에 대한 증거를 가지고 있을 가능성이 높다 (적합 조건 1, 5, 6). 그러나 상대방(뉴탐사 등 언론사 관계자)의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 피해자가 1명으로 집단적 피해가 아니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>신정훈 캠프  거짓 카드뉴스 배포한 민 의원 사과하라</t>
+          <t>장세일 자녀 금품수수 의혹 '근거없음' …민주당 윤리감찰단 결론</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438898</t>
+          <t>https://view.asiae.co.kr/article/2026032619473010995</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-22 12:33:09.332269+00:00</t>
+          <t>2026-03-26 13:29:11.398195+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>언론사 A</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
+          <t>기사 및 동영상 게재 금지 가처분 인용</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>위안부 피해자를 모독하는 시위를 지속해온 보수 시민단체 대표 김병헌 씨가 구속되었습니다. 그는 학교 정문에 위안부 비하 현수막을 게시하고 소녀상에 모욕적인 행위를 한 혐의를 받으며, 이재명 대통령의 공개 비판 이후 경찰 수사가 진행되어 구속영장이 발부되었습니다. 경찰은 김씨를 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반 등의 혐의로 검찰에 송치할 예정입니다.</t>
+          <t>법원이 가수 MC몽과 차가원 원헌드레드 대표의 불륜 및 임신 의혹을 보도한 언론사 A에 대해 해당 기사 일부 삭제 및 유포 금지 가처분 신청을 인용했다. 재판부는 MC몽이 카카오톡 대화 내용을 조작했다고 인정한 사실확인서 등을 근거로 언론사 측 자료의 신빙성이 부족하다고 판단했다. 차가원 대표는 언론사를 상대로 명예훼손에 대한 본안 손해배상 소송을 제기할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)이며, 공개 시위 및 SNS 게시물 등 증거가 명확하고(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중(적합 조건 6)입니다. 하지만 상대방이 개인으로 자력이 충분하지 않아(부적합 조건) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+          <t>법원이 MC몽의 카카오톡 대화 조작 인정 사실확인서 등을 근거로 언론사 A의 보도 내용이 허위임을 인정하여 상대방 책임이 명확하다(적합 조건 1, 5). 이는 가처분 결정으로, 본안 소송을 통한 손해배상 청구가 가능하여 종결된 사건이 아니다(부적합 조건 0개). 그러나 집단적 피해가 아니며, 상대방 언론사의 자력 규모가 불분명하여 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>李대통령 공개 비판 73일만에 '위안부 모욕' 단체 대표 전격 구속</t>
+          <t>법원, 차가원·MC몽 불륜 의혹 보도 삭제 명령… 언론사 측 자료 신빙성...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547227</t>
+          <t>https://www.tenasia.co.kr/article/2026032694324</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-21 00:29:52.383507+00:00</t>
+          <t>2026-03-26 13:06:53.305902+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>다수의 개인 및 특정 커뮤니티</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>구속영장 발부</t>
+          <t>악성 게시물 작성자에 대한 고소 진행, 실시간 모니터링 및 채증 확대, 특정 커뮤니티 법적 대응 검토, 스토킹 및 IP 침해 관련 수사기관 협조</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되었다. 이는 피해자들에 대한 명예훼손 및 인권침해 소지가 있으며, 현재 수사 절차가 진행 중이다. 다수의 피해자가 존재하지만, 구체적인 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
+          <t>방탄소년단 소속사 빅히트 뮤직이 악성 댓글, 허위사실 유포, 사생활 침해(스토킹), IP 침해에 대해 강경한 법적 대응에 나섰습니다. 이미 악성 게시물 작성자에 대한 고소를 진행했으며, 실시간 모니터링 및 채증 인원을 확대하여 민·형사 소송 절차를 진행 중입니다. 조직적인 악성 게시물 유포에 대해서는 특정 커뮤니티 자체에 대한 법적 대응도 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>김병헌 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되어 상대방 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(일본군 위안부 피해자)가 존재하며(적합 조건 3), 이미 공적 절차(구속영장 발부)가 진행 중이다(적합 조건 6). 그러나 상대방의 자력 여부가 불분명하고, 모욕 혐의로 인한 구체적인 피해 금액 산정이 어려울 수 있다.</t>
+          <t>상대방 책임이 명확하고(악성 댓글, 허위사실 유포, 스토킹, IP 침해), 빅히트 뮤직이 실시간 모니터링 및 채증 인원 확대를 통해 증거 확보에 적극적이므로 증거가 충분합니다. 또한, 이미 고소 진행 및 수사기관 협조 등 공적 절차가 진행 중입니다. 다만, 개별 악성 게시물 작성자나 스토커의 자력이 충분하지 않을 수 있어 회수 가능성에 대한 면밀한 검토가 필요합니다. 하지만 조직적인 악성 게시물 유포 및 특정 커뮤니티에 대한 법적 대응 검토는 잠재적으로 더 큰 회수 기회를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>김용현 변호인 권우현, 법정 소란 구속영장 기각</t>
+          <t>방탄소년단, 악플·허위사실에 칼 빼들었다… 끝까지 법적 책임 추궁</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603210022</t>
+          <t>https://www.newspim.com/news/view/20260326001174</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:50.680987+00:00</t>
+          <t>2026-03-26 12:56:43.830744+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>극우 단체 대표 구속 유지 (사자명예훼손 등 혐의)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>극우단체 대표 김병헌 씨가 학교 앞에서 불법 집회를 열고 위안부 피해자를 모욕한 혐의로 구속되었습니다. 김 씨는 '위안부는 매춘부' 등의 발언을 이어왔으며, 경찰은 명예훼손 및 아동복지법 위반 혐의를 적용해 수사를 진행 중입니다. 이재명 대통령도 김 씨의 행동을 '얼빠진 사자명예훼손'이라며 강도 높게 비판했습니다.</t>
+          <t>극우 성향 시민단체 대표 김병헌 씨가 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 사자명예훼손 등 혐의로 구속되었으며, 법원이 구속적부심사 청구를 기각하며 구속 상태가 유지되었다. 김 씨는 평화의 소녀상 철거를 요구하며 맞불집회를 주도하고 소녀상에 모욕적인 행위를 해왔다. 이 사건은 위안부 피해자들에 대한 명예훼손 및 인권침해에 해당한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 공적 절차(경찰 수사, 구속)가 진행 중이며(6), 명확한 증거가 존재함(5). 위안부 피해자라는 집단적 피해(3)를 대상으로 한 사건이나, 피고가 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방의 책임이 명확하고(적합 조건 1), 집단적 피해이며(적합 조건 3), 증거가 충분하고(적합 조건 5), 이미 형사 절차가 진행 중입니다(적합 조건 6). 그러나 피고가 개인 및 극우 단체 대표로, 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>“얼빠진 사자명예훼손”…‘위안부 모욕’ 김병헌 구속</t>
+          <t>‘위안부 모욕’ 극우 단체 대표 구속 유지…법원, 적부심 기각 [사건플...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514565&amp;ref=A</t>
+          <t>https://www.sedaily.com/article/20024050?ref=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-21 00:23:48.777944+00:00</t>
+          <t>2026-03-26 00:20:00.374209+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>전한길씨, 최모씨</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>김병헌 대표 구속, 형사 절차 진행 중</t>
+          <t>더불어민주당이 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자를 모욕하는 시위를 벌여온 '위안부법폐지국민행동' 김병헌 대표가 구속되었습니다. 김 대표는 지난해 12월 소녀상 앞에서 위안부 피해자를 모욕하는 문구의 시위를 벌인 혐의를 받고 있습니다.</t>
+          <t>더불어민주당이 한국사 강사 출신 유튜버 전한길씨와 최모씨를 명예훼손 혐의로 경찰에 고발했습니다. 이들은 유튜브 방송에서 이재명 대통령이 160조 원의 비자금을 조성해 중국으로 망명 준비 중이라는 허위 사실을 유포한 혐의를 받습니다. 민주당은 피해자들의 명예가 심각하게 훼손되었다고 주장하며 신속하고 엄정한 수사를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>김병헌 대표의 위안부 피해자 모욕 행위는 책임이 명확하며(적합 조건 1), 이미 구속되어 형사 절차가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6) 측면에서 유리합니다. 그러나 상대방의 자력(적합 조건 2)이 불확실하고, 금전적 피해 규모가 소송금융 투자에 충분할 만큼 크지 않을 수 있다는 점(적합 조건 4)이 한계입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(허위사실 유포), 관련 증거(유튜브 영상)가 존재하고, 이미 공적 절차(경찰 고발)가 진행 중입니다. 그러나 상대방의 자력이 충분하다고 보기 어렵고, 집단적 피해나 대규모 금전적 피해로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>'위안부 모욕' 김병헌 위안부법폐지국민행동 대표 구속</t>
+          <t>與  이 대통령 비자금 160조  주장 전한길 등 고발</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275219</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59350?feed=na</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-21 00:23:27.616215+00:00</t>
+          <t>2026-03-26 00:19:28.338563+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>특정 인터넷 언론사들</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부</t>
+          <t>형사 고소, 영상물 삭제 및 게시 금지 가처분 신청, 손해배상청구 소송 제기</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자를 모욕하는 현수막 게시 및 평화의 소녀상 훼손 시위를 벌인 극우 단체 대표 김병헌 씨가 정보통신망법상 명예훼손 등 혐의로 구속되었습니다. 법원은 도주 우려를 이유로 구속영장을 발부했으며, 이재명 대통령도 해당 시위를 비판한 바 있습니다.</t>
+          <t>장세일 영광군수가 딸의 금품수수 영상이 조작되었다고 주장하며, 허위사실을 보도한 특정 인터넷 언론사들을 정보통신망법 위반(명예훼손) 혐의로 형사 고소했다. 동시에 영상물 삭제 및 게시 금지 가처분 신청과 손해배상청구 소송도 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되어 있으며(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 및 극우 단체로 자력 충분 여부가 불확실하며, 피해 규모가 주로 정신적 피해로 금전적 손해배상액 산정이 어려워 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>특정 인터넷 언론사들이 허위사실을 유포한 책임이 명확하며(적합 조건 1), 이에 대해 형사 고소 및 손해배상청구 소송이 이미 제기되어 공적 절차가 진행 중이다(적합 조건 6). 영상 조작 주장에 대한 증거 확보 가능성도 높다(적합 조건 5). 다만, 피해자가 개인이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 관련 단체 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>법원, '위안부 피해자 모욕' 단체 대표 구속… 도망 염려 있다</t>
+          <t>장세일 영광군수, 딸 금품수수 영상 '조작'···명예훼손 고소장 제출</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488656?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321124733</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=132528</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-21 00:17:12.186792+00:00</t>
+          <t>2026-03-25 12:53:09.497473+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>장경태 의원</t>
+          <t>김재원</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>국회 윤리위원회 회부 요구</t>
+          <t>공관위 이의신청</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>장경태 의원이 자신의 피소 사실 보도 이후 피해자와 전 남자친구의 신상 정보를 공개하여 2차 가해를 유발했다는 보도입니다. 피해자는 이로 인해 114일간 심적 고통과 대인기피를 겪고 있다고 밝혔으며, 국민의힘은 장 의원의 의원직 제명을 요구하며 국회 윤리위원회 회부를 제안했습니다.</t>
+          <t>이철우 캠프는 김재원이 허위사실을 유포했다며 공관위에 이의신청을 제기했다. 김재원이 유포한 정보의 허위성은 이미 대법원에서 최종 확정된 바 있다. 이 캠프는 김재원의 행위가 선거법 위반 및 명예훼손에 해당한다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>장경태 의원의 2차 가해성 발언과 신상 정보 공개로 인한 피해자 책임이 비교적 명확하며(적합 조건 1), 관련 발언 및 온라인 커뮤니티 내용 등 증거 확보가 가능합니다(적합 조건 5). 또한 국민의힘이 국회 윤리위원회 제명을 요구하며 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 금전적으로 크다고 보기 어렵고 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
+          <t>상대방(김재원)이 유포한 정보의 허위성이 대법원에서 최종 확정되어 책임이 명확하며, 공관위에 이의신청이 제기되어 공적 절차가 진행 중이다. 다만, 피해 규모나 피해자 수가 명확히 제시되지 않아 소송금융 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>피해자  114일간 심적 고통, 대인기피까지 …野  의원직 제명해야</t>
+          <t>이철우 캠프 “허위사실 유포 김재원, 공관위에 이의신청”</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/20/2026032090266.html</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596911</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-21 00:16:18.449939+00:00</t>
+          <t>2026-03-25 12:34:17.933271+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>박성준 전 국민의힘 의원, JTBC, 황인식 전 사랑의열매 사무총장, 악플러</t>
+          <t>김재원 후보</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 고소 및 손해배상 청구소송 제기</t>
+          <t>공관위 이의신청 진행 중, 강력 법적 대응 예고</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 박성준 전 의원, JTBC, 황인식 전 사무총장, 악플러 등을 상대로 명예훼손 혐의로 고소하고 1억원의 손해배상 청구소송을 제기했습니다. 윤석열 전 대통령의 부당한 공천 개입으로 당선되었다는 허위 사실 유포가 주된 내용입니다. 정정보도문 게시도 함께 청구했습니다.</t>
+          <t>이철우 후보가 김재원 후보의 허위사실 유포에 대해 공관위에 이의신청하고 강력한 법적 대응을 예고했다. 김재원 후보가 언급한 의혹들은 과거 재판부에서 사실적 근거가 없다고 판단된 바 있다. 이는 선거 과정에서 발생한 명예훼손 및 허위사실 유포 관련 분쟁이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(JTBC, 전직 의원 등), 명예훼손 발언 및 게시물 등 증거 확보가 가능하며, 경찰 고소로 공적 절차가 진행 중인 점이 적합 조건에 해당합니다. 다만, 집단적 피해가 아니며, 명예훼손 사건의 특성상 책임 입증의 난이도가 있을 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 이전 재판부 판결이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 또한 공관위 이의신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명 (전성수 서초구청장)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>전성수 서초구청장, 박성준 전 의원 등에 명예훼손 소송</t>
+          <t>이철우 후보, 김재원 허위사실 공관위 이의신청 및 강력 법적 대응</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/publicnews/2026/03/20/20260320500297?wlog_tag3=naver</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538605</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-20 13:07:55.463564+00:00</t>
+          <t>2026-03-25 12:33:14.496257+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>전한길</t>
+          <t>김재원</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>대통령 및 국회의원 수사 촉구</t>
+          <t>김재원 후보의 허위사실 유포에 대한 법적 대응 준비 중. 과거 재판에서 김재원 후보의 의혹이 사실이 아님을 판단받음.</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>전한길씨의 유튜브 채널에서 이재명 대통령에 대한 비자금 조성 및 군사 기밀 유출 허위 사실이 유포되었습니다. 이 대통령은 이를 '한심하고 악질적인 마타도어'로 규정하며 엄중한 단죄를 촉구했고, 한준호 의원도 수사를 주문했습니다. 누리꾼들 역시 강력한 처벌과 손해배상을 요구하고 있습니다.</t>
+          <t>이철우 캠프는 김재원 후보가 '허위사실 유포'를 했다며 강력 대응을 예고했다. 김재원 후보가 제기했던 고문 피해 및 드론대회 후원금 관련 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 이미 판단한 바 있다. 이철우 캠프는 이 사법부 판단을 근거로 김재원 후보의 허위사실 유포에 대한 법적 조치를 검토 중이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>유튜브 채널에서 대통령에 대한 명백한 허위사실이 유포되어 상대방 책임이 명확하며(적합 조건 1), 해당 영상이 증거로 확보 가능합니다(적합 조건 5). 또한 대통령과 국회의원이 직접 엄중한 단죄와 수사를 촉구하여 공적 절차 진행 가능성이 높습니다(적합 조건 6). 그러나 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개인에 대한 명예훼손 성격이 강합니다.</t>
+          <t>김재원 후보가 제기한 의혹에 대해 재판부가 사실성을 인정하기 어렵다고 판단한 바 있어, 이철우 캠프의 허위사실 유포 주장에 대한 강력한 근거가 존재한다 (적합 조건 1, 5). 김재원 후보는 공인으로서 배상 능력이 있을 것으로 예상되나, 피해 규모가 명확하지 않고 집단적 피해가 아니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>죄값 치러야</t>
+          <t>이철우 캠프 “김재원 ‘허위사실 유포’ 강력 대응…사법부 판단 끝난...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>bigtanews.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.bigtanews.co.kr/article/view/big202603200014</t>
+          <t>https://www.kukinews.com/article/view/kuk202603250150</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-20 12:56:59.311298+00:00</t>
+          <t>2026-03-25 12:31:55.642968+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>오모(여)씨</t>
+          <t>전한길, 최수용</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>허위 제보자에 대한 검찰 약식기소 완료, 민사상 손해배상 청구 검토 중</t>
+          <t>더불어민주당 법률국이 서울경찰청에 정보통신망법상 명예훼손 혐의로 고발 예정</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 대학 동창 오씨의 허위 제보로 '먹토' 의혹에 시달렸으며, 검찰 수사 결과 오씨의 제보가 허위임이 밝혀져 벌금 700만원에 약식기소되었다. 쯔양 측은 오씨를 상대로 민사상 손해배상 청구를 검토 중이며, 이번 사건은 사법기관을 통해 쯔양에 대한 악의적인 프레임이 사실무근임이 공식 확인된 사례이다.</t>
+          <t>더불어민주당이 유튜버 전한길과 최수용을 이재명 대통령과 김민석 국무총리에 대한 허위사실 유포 및 명예훼손 혐의로 서울경찰청에 고발할 예정입니다. 최수용 씨는 이 대통령의 비자금 및 군사 기밀 유출 주장을, 김 총리의 방미 일정에 대한 부적절한 주장을 했으며, 전한길 씨는 이를 방송에서 요약·반복 설명했습니다. 이 대통령도 해당 주장에 대해 엄중 단죄를 언급했습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>허위 제보자의 책임이 검찰 수사 및 약식기소로 명확히 밝혀졌고(적합 조건 1), 검찰 수사 결과 및 참고인 진술 등 객관적 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행되어 공적 확인이 이루어졌다(적합 조건 6). 그러나 상대방의 자력이 불충분할 가능성이 있고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 구체적인 피해 규모가 확인되지 않아(부적합 조건 4) High 등급에는 미치지 못한다.</t>
+          <t>더불어민주당이 특정 유튜버들을 상대로 허위사실 유포에 의한 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 유튜브 영상 등 증거 확보가 용이하고(적합 조건 5), 현재 경찰 고발이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피고발인들의 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 특정 개인에 대한 명예훼손이므로 소송금융 투자로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (이재명 대통령, 김민석 국무총리)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>“쯔양 먹토 봤다” 허위 제보 동창, 벌금 700만원…‘방송일’ 착각해...</t>
+          <t>與 '李대통령 비자금 주장' 전한길 고발… 허위사실로 명예훼손</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260320512723?OutUrl=naver</t>
+          <t>https://www.newspim.com/news/view/20260325001351</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-20 12:55:52.893664+00:00</t>
+          <t>2026-03-25 12:29:05.164875+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장</t>
+          <t>김재원</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>서초경찰서 및 서울중앙지방법원에 고소 완료, 손해배상 청구소송 제기 예정/진행 중</t>
+          <t>허위사실 유포에 대한 법적 대응 예고</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>전성수 서초구청장이 공천 국면에서 불거진 의혹과 관련하여 JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 허위사실 유포 및 명예훼손 혐의로 고소했습니다. 전 구청장은 이와 함께 손해배상 청구소송도 제기하겠다고 밝혔으며, 이미 서초경찰서와 서울중앙지방법원에 고소장을 제출했습니다.</t>
+          <t>이철우 캠프가 김재원 후보의 허위사실 유포에 대해 법적 대응을 예고했습니다. 김 후보가 주장한 내용은 이전 재판부에서 근거 없는 의혹으로 판명된 바 있습니다. 이는 정치인 간의 명예훼손 관련 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방(JTBC, 박성중 전 의원)의 자력이 충분하고, 허위사실 유포 및 명예훼손 주장에 대한 증거 확보가 가능할 것으로 보입니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로, 피해 규모가 제한적일 수 있다는 점에서 투자 매력도가 낮아집니다.</t>
+          <t>김재원 후보의 허위사실 유포에 대해 이전 재판부에서 이미 근거 없는 의혹임을 명시한 판결이 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해자가 이철우 캠프 또는 이철우 후보 개인으로 특정되어 집단적 피해가 아니며, 피해 규모도 명확히 파악되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>‘젠틀맨’ 전성수 서초구청장 단단히 화났다…허위사실 유포자 및 명예...</t>
+          <t>이철우 캠프, 김재원 후보 허위사실 유포에 법적 대응</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699185?ref=naver</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=865881</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-20 12:52:36.698685+00:00</t>
+          <t>2026-03-25 12:21:54.672070+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>전한길</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>대통령의 강력 비판 및 수사기관 확인 촉구, 허위조작정보 근절법 시행 예정</t>
+          <t>가짜뉴스 유포 혐의 고발, 고발인 조사 예정</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>이재명 대통령이 극우 유튜버 전한길 씨의 방송에서 제기된 '비자금 조성 및 군사기밀 유출 의혹'을 '한심하고 악질적인 마타도어'라며 강력 비판했습니다. 더불어민주당 한준호 의원은 수사기관의 즉각적인 확인을 촉구했으며, 해당 주장을 한 최모씨는 구체적인 물증이나 근거를 제시하지 못했습니다. 오는 7월 7일부터 시행되는 '허위조작정보 근절법'에 따라 허위 조작 정보 유포 시 손해액의 최대 5배를 배상해야 할 수 있습니다.</t>
+          <t>한준호 더불어민주당 경기도지사 후보가 이재명 대통령 관련 가짜뉴스 유포 혐의로 강사 전한길 씨를 고발했습니다. 한 후보는 가짜뉴스를 민주주의의 적이자 주권자의 권리를 빼앗는 중대범죄로 규정하며 끝까지 법적 단죄를 다짐했습니다. 현재 고발인 조사가 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1), 허위 사실 유포에 대한 증거 확보가 가능하여(5) 소송 가능성이 높습니다. 그러나 상대방의 자력(2)이 불확실하며, 피해 규모(4)가 주로 명예훼손으로 금전적 산정이 어려워 소송금융 투자 매력도가 낮습니다. 또한, 집단적 피해(3)가 아닌 단일 피해자 사건입니다.</t>
+          <t>가짜뉴스 유포 혐의로 고발되어 수사 절차가 진행 중인 사건으로, 공적 절차가 진행 중이며 증거 확보 가능성이 있습니다. 그러나 피해 규모가 명확히 특정되지 않고 집단적 피해가 아니며, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>이 대통령, '전한길뉴스'에 격노... 비자금 조성·軍정보 유출?</t>
+          <t>[6·3 이사람] 與 경기지사 한준호·추미애·김동연, ‘민심·명심잡기’...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59119?feed=na</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=888995</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-20 00:36:00.039931+00:00</t>
+          <t>2026-03-25 12:20:39.579559+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>김병헌</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>정보통신망법상 명예훼손 등 혐의로 구속 전 피의자 심문 진행 중</t>
+          <t>SBS 제작진의 사과가 있었으나, 이재명 대표의 명예훼손에 대한 추가적인 법적 조치(손해배상 소송 등)는 아직 진행되지 않았으며, 국회에서 관련 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>극우 성향 단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속 심사를 받는다. 그는 학교 앞에서 시위하고 일본 심포지엄에서 강제연행이 거짓이라고 주장했다. 현재 경찰 수사 및 구속영장 심사가 진행 중이다.</t>
+          <t>이재명 대표가 과거 '조폭연루설'을 보도한 SBS '그것이 알고 싶다'에 공개 사과를 요구했고, SBS는 해당 보도가 근거 없이 의혹을 제기한 것에 대해 사과했다. 이후 국회에서 여야 간 공방이 벌어지고, 언론노조가 이 대표를 비판하는 등 논란이 확산되고 있다. 이 대표 측은 언론중재위나 소송, 추후보도청구권 등 법적 권리 행사를 언급했다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 집단적 피해(조건 3)이며, 증거 확보가 가능하고(조건 5), 공적 절차(경찰 수사 및 구속 심사)가 진행 중(조건 6)입니다. 그러나 피고인이 개인 및 소규모 단체 대표로, 자력이 충분한지 불확실하여(조건 2) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>SBS가 이재명 대표의 '조폭연루설' 보도에 대해 근거 없는 의혹 제기를 인정하고 사과하여 상대방의 책임이 명확하며(적합 조건 1), SBS는 대형 방송사로 자력이 충분합니다(적합 조건 2). 또한, SBS의 사과문 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해가 집단적이지 않고(적합 조건 3 불충족), 기사에서 구체적인 금전적 피해 규모가 명시되지 않았습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>일본서 “강제연행은 거짓” 주장 김병헌 대표, 20일 구속 심사</t>
+          <t>이 대통령 ‘그알’ 사과 요구 놓고 여야 공방</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260320503088?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/society/media/1250932.html</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-20 00:29:02.518297+00:00</t>
+          <t>2026-03-24 13:22:27.087665+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>김병헌 대표</t>
+          <t>박성중 전 국회의원, JTBC 기자 2명, 황인식 전 사랑의열매 사무총장, 블로거 2명</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>형사 고소 및 1억원 규모 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>극우 단체 대표 김병헌이 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받습니다. 그는 학교 앞에서 모욕적인 현수막을 게시하고 평화의 소녀상에 '철거' 마스크를 씌운 사진을 인터넷에 올린 혐의를 받고 있으며, 경찰이 수사 후 구속영장을 신청했습니다.</t>
+          <t>전성수 서초구청장이 박성중 전 국회의원, JTBC 기자 2명, 황인식 전 사랑의열매 사무총장, 블로거 2명 등 6명을 상대로 흑색선전 및 허위 사실 유포 혐의로 형사 고소하고 1억원 규모의 손해배상 청구 소송을 제기했습니다. 전 구청장은 선거를 앞두고 도를 넘은 흑색선전이 계속되어 단호하게 대처하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 심사)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합한 요소입니다. 또한 위안부 피해자라는 집단적 피해(적합 조건 3)의 성격도 있습니다. 그러나 상대방이 개인이라 자력 부족 가능성이 있고(적합 조건 2 미충족), 정신적 피해에 대한 금전적 피해 규모 산정이 어려워(적합 조건 4 미충족) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>상대방에게 자력이 충분하며(전 국회의원, JTBC 기자 등), 악의적인 허위 글에 대한 증거 확보 가능성이 높고, 형사 고소라는 공적 절차가 진행 중입니다. 다만, 집단적 피해가 아닌 개인 명예훼손 사건이며, 손해배상액 1억원은 소송금융 투자 대상으로서 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 그 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'위안부 모욕' 극우 단체 대표 구속 갈림길…오늘 영장심사</t>
+          <t>전성수 서초구청장 “흑색선전엔 단호하게 대처… 페어플레이 해야” [...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182862</t>
+          <t>https://www.segye.com/newsView/20260324518226?OutUrl=naver</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:17.241467+00:00</t>
+          <t>2026-03-24 13:14:29.714721+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>김병헌 위안부법폐지국민행동 대표</t>
+          <t>SBS</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 실질심사 진행 중</t>
+          <t>이재명 대통령의 사과 요구에 SBS 제작진 공식 사과, SBS 노조 반발로 공방 중. 과거 언론중재위 반론 보도 결정 있었음.</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자를 모욕하는 시위를 벌여온 ‘위안부법폐지국민행동’ 김병헌 대표가 정보통신망법상 명예훼손 등 혐의로 구속영장 실질심사를 받는다. 김 대표는 학교 정문 앞에서 위안부 피해자를 모욕하는 현수막을 내걸고 평화의 소녀상을 훼손한 혐의를 받고 있다. 대통령의 비판 이후 경찰 수사가 본격화되어 구속영장이 신청되었다.</t>
+          <t>이재명 대통령이 과거 '그것이 알고 싶다'의 '조폭 연루설' 보도에 대해 사과를 요구했고, 제작진은 공식 사과했다. 그러나 SBS 노조가 '언론 길들이기'라며 반발하면서 공방이 이어지고 있다. 과거 보도의 근거였던 장영하 씨가 유죄 확정 판결을 받으면서 보도의 허위성이 드러났으며, 이로 인한 이재명 대통령의 명예훼손 피해가 주장되고 있다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자라는 집단에 대한 명예훼손으로 집단적 피해를 야기했으며(적합 조건 3), 시위 내용 및 소녀상 훼손 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속영장 실질심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피고가 개인으로 자력에 한계가 있어(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮을 수 있다.</t>
+          <t>상대방 책임이 명확하고(장영하 유죄 확정 판결, SBS 제작진의 공식 사과), 상대방(SBS)의 자력이 충분하며, 허위 보도에 대한 증거가 명확합니다. 다만, 피해 규모(명예훼손에 따른 금전적 손해) 추정이 어렵고, 현재 소송이 진행 중인 단계가 아닌 사과 요구 및 언론 공방 단계라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>‘일본군 위안부 모욕’ 단체 대표 구속 기로</t>
+          <t>박원석  '그알' 정정 보도의 대상이지만, SBS 노조 반론도 일부 타당 [박...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603200732001</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603230045</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:02.941220+00:00</t>
+          <t>2026-03-23 13:08:38.037252+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표</t>
+          <t>장영하 변호사</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>경찰 수사 및 영장심사 진행 중</t>
+          <t>대법원 유죄 확정 판결 및 언론사 추후보도 완료</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 '위안부' 피해자를 모욕하는 시위를 벌인 혐의로 경찰 수사를 받고 있으며, 구속 여부가 이르면 오늘 결정될 예정입니다. 이 사건은 위안부 피해자들에게 심각한 정신적 피해를 입힌 명예훼손 사건으로 판단됩니다.</t>
+          <t>이재명 대통령의 '조직폭력배 연루설'을 제기한 장영하 변호사가 공직선거법 위반 혐의로 대법원에서 유죄가 확정되어 해당 의혹이 허위 사실임이 법적으로 확인되었다. 이에 따라 청와대의 요청으로 관련 기사를 게재했던 언론사들이 추후 보도문을 게재했다. 이는 허위 사실 유포에 대한 법적 판단이 완료된 사건이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방(김병헌 대표)의 책임이 명확하고, 모욕 시위에 대한 증거 확보 가능성이 높으며, 이미 경찰 수사 및 영장심사 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 또한 일본군 '위안부' 피해자라는 다수의 피해자가 존재합니다. 그러나 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않을 가능성이 높고, 금전적 피해 규모를 특정하기 어려워 소송금융 투자 회수 가능성이 불확실합니다.</t>
+          <t>대법원 판결로 허위 사실임이 명확히 확인되어 상대방의 책임이 명확하고(적합 조건 1), 강력한 증거(대법원 유죄 확정 판결)가 존재합니다(적합 조건 5). 또한 공직선거법 위반 혐의에 대한 형사 절차가 대법원에서 종결되었습니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피해 규모가 구체적으로 명시되지 않아 추정하기 어렵고, 상대방의 자력 또한 대기업 수준으로 명확하지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>일본군 '위안부' 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>극우단체 대표 오늘 영장심사…李대통령  얼빠진 명예훼손</t>
+          <t>李대통령 조폭 연루설 허위 판결 확정 관련 추후보도</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725175</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260323010006939</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:21.251506+00:00</t>
+          <t>2026-03-23 12:23:36.487933+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>대법원 실형 확정 후 재판소원 예고</t>
+          <t>허위 신고자에 대한 고소장 제출 및 언론중재위원회 조정 신청 진행 중, '사고 후 미조치' 관련 검찰 보완 수사 진행 중.</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>유튜버 쯔양을 협박하고 금품을 갈취한 혐의로 대법원에서 징역 3년 실형이 확정된 유튜버 구제역이 재판소원 청구를 예고했습니다. 이는 최근 시행된 재판소원 제도의 첫 사례 중 하나로, 피해자인 쯔양은 제도의 악용과 고통의 장기화를 우려하고 있습니다. 기사는 재판소원 제도의 취지와 우려를 쯔양 사례를 통해 조명합니다.</t>
+          <t>이충현 강서구의회 의원이 지난해 교통사고 관련 '뺑소니' 혐의를 경찰 재조사 결과 벗어났다. 이 의원은 허위 신고자를 무고 및 명예훼손 혐의로 고소하고, 사실과 다르게 보도한 언론사에 대해 언론중재위원회에 정정보도 및 손해배상 조정을 신청하는 등 강경 대응에 나섰다. 한편, '사고 후 미조치' 사안은 검찰 보완 수사 중이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방(구제역)의 대법원 실형 확정으로 책임이 명확하며(적합 조건 1), 확정된 형사 판결이 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해자가 쯔양 개인으로 집단적 피해가 아니며(적합 조건 3 불충족), 구체적인 민사상 피해 금액이나 상대방의 자력은 기사에서 파악하기 어렵습니다(적합 조건 4 불충족). 기사의 주된 내용은 피고 측의 재판소원 예고로, 원고(피해자) 측의 새로운 민사 소송 제기 여부는 불분명합니다.</t>
+          <t>경찰 재조사 결과 '운전자 과실 없음'이라는 객관적 증거가 존재하며(적합 조건 5), 허위 신고자에 대한 고소 및 언론중재위원회 조정 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이나 집단적 피해, 피해 규모의 명확성이 부족하여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[참성단] 재판소원과 쯔양</t>
+          <t>강서구의회 이충현 의원, 지난해 교통사고 관련 '뺑소니' 혐의 벗어</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760530</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1240661</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-19 12:28:16.423913+00:00</t>
+          <t>2026-03-23 00:30:31.364052+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>전 남자친구</t>
+          <t>민 의원</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>전 남자친구 협박 혐의 유죄 판결, 김정민 무죄 판결</t>
+          <t>신정훈 캠프의 사과 요구</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>배우 김정민이 전 남자친구의 협박으로 1억~5억 원을 요구받고 '꽃뱀' 낙인이 찍히며 활동을 중단했다. 김정민은 법적 대응을 통해 무죄를 받았고, 전 남자친구는 협박 혐의로 유죄 판결을 받았으나, 사건의 파장으로 인한 이미지 훼손과 활동 중단으로 큰 피해를 입었다. 현재 새로운 삶을 모색 중이며, 누리꾼들은 피해자의 복귀를 응원하고 있다.</t>
+          <t>신정훈 캠프가 민 의원 측이 예비경선과 무관한 과거 여론조사 수치를 교묘히 편집한 '거짓 카드뉴스'를 배포했다고 주장하며 사과를 요구했습니다. 민 의원 측은 자신을 조작된 여론조사의 피해자로 묘사했으나, 오히려 상대방에 대한 허위 정보를 유포했다는 비판을 받고 있습니다. 이는 정치적 명예훼손 또는 선거법 위반 소지가 있는 사안으로 보입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 전 남자친구의 협박 유죄 판결), 적합 조건 4(피해 규모 큼: 여배우로서 활동 중단 및 이미지 훼손으로 인한 상당한 경제적 손실), 적합 조건 5(증거 확보 가능: 형사 재판 결과 및 판결문)에 해당한다. 다만 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개인 사건이라는 점이 한계이다.</t>
+          <t>민 의원 측이 거짓 카드뉴스를 배포했다는 주장이 구체적이며, 해당 카드뉴스 자체가 증거가 될 수 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다. (적합 조건 1, 5) 그러나 피해 규모가 명확히 특정되지 않고, 집단적 피해로 보기 어려워 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>“前남친 1억→5억 요구”…‘꽃뱀 낙인’에 활동 중단한 여배우, ‘무...</t>
+          <t>신정훈 캠프  거짓 카드뉴스 배포한 민 의원 사과하라</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697565?ref=naver</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=438898</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-19 00:21:48.326808+00:00</t>
+          <t>2026-03-22 12:33:09.332269+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>JTBC, 박성중 전 의원</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>전성수 서울 서초구청장이 지방선거를 앞두고 JTBC 보도와 박성중 전 의원의 발언으로 허위사실 유포에 의한 명예훼손을 당했다고 주장하며, JTBC 등 언론사와 박성중 전 의원을 상대로 손해배상 청구 소송을 제기하겠다고 밝혔습니다. 구청장은 해당 보도가 정치적 기획 음모라고 보고 있으며, 자신과 지지 구민들의 명예가 훼손되었다고 주장합니다.</t>
+          <t>위안부 피해자를 모독하는 시위를 지속해온 보수 시민단체 대표 김병헌 씨가 구속되었습니다. 그는 학교 정문에 위안부 비하 현수막을 게시하고 소녀상에 모욕적인 행위를 한 혐의를 받으며, 이재명 대통령의 공개 비판 이후 경찰 수사가 진행되어 구속영장이 발부되었습니다. 경찰은 김씨를 정보통신망법상 명예훼손, 사자명예훼손, 아동복지법 위반 등의 혐의로 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>상대방(JTBC, 박성중 전 의원)에게 자력이 충분하고(적합 조건 2), JTBC 보도 내용 및 녹취 파일 등 증거가 존재하여 사실관계 입증이 가능할 수 있습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 금액이 대규모로 산정되기 어려워 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 위안부 피해자라는 집단적 피해(적합 조건 3)이며, 공개 시위 및 SNS 게시물 등 증거가 명확하고(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중(적합 조건 6)입니다. 하지만 상대방이 개인으로 자력이 충분하지 않아(부적합 조건) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>“지방선거 앞둔 정치적 기획 음모에 강력한 법적 대응하겠다”…전성...</t>
+          <t>李대통령 공개 비판 73일만에 '위안부 모욕' 단체 대표 전격 구속</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575584?ref=naver</t>
+          <t>https://www.insight.co.kr/news/547227</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-18 13:09:58.541020+00:00</t>
+          <t>2026-03-21 00:29:52.383507+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>검찰 구속영장 청구, 구속영장실질심사 예정</t>
+          <t>구속영장 발부</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>극우 성향 시민단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속영장실질심사를 앞두고 있습니다. 김 대표는 학교 앞에서 선정적인 현수막을 게시하고 SNS에 모욕적인 글을 올렸으며, 평화의 소녀상을 훼손한 혐의를 받습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>김병헌 위안부법폐지국민행동 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되었다. 이는 피해자들에 대한 명예훼손 및 인권침해 소지가 있으며, 현재 수사 절차가 진행 중이다. 다수의 피해자가 존재하지만, 구체적인 피해 규모와 상대방의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자 및 학생 등 다수의 피해자가 존재하며(적합 조건 3), 현수막, SNS 게시글 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 및 검찰 수사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 하지만 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
+          <t>김병헌 대표가 일본군 위안부 피해자 모욕 혐의로 구속영장이 발부되어 상대방 책임이 비교적 명확하고(적합 조건 1), 다수의 피해자(일본군 위안부 피해자)가 존재하며(적합 조건 3), 이미 공적 절차(구속영장 발부)가 진행 중이다(적합 조건 6). 그러나 상대방의 자력 여부가 불분명하고, 모욕 혐의로 인한 구체적인 피해 금액 산정이 어려울 수 있다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 및 유족 다수, 학생 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>'위안부 피해자 모욕' 극우 단체 대표 20일 구속기로</t>
+          <t>김용현 변호인 권우현, 법정 소란 구속영장 기각</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2303778.htm</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603210022</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-18 12:28:24.379292+00:00</t>
+          <t>2026-03-21 00:25:50.680987+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>김병헌 (위안부법폐지국민행동 대표)</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>검찰 구속영장 청구, 서울시교육청 고발로 수사 시작</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>극우단체 '위안부법폐지국민행동' 대표 김병헌 씨가 위안부 문제를 '사기극'이라 주장하며 전국에서 비하 시위를 벌여왔다. 서울시교육청의 고발로 수사가 시작되었고, 검찰은 사자명예훼손 및 아동복지법 위반 혐의로 김 씨에 대해 구속영장을 청구했다. 이재명 대통령과 시민 4천여 명이 김 씨의 구속을 촉구하는 등 사회적 공분이 크다.</t>
+          <t>극우단체 대표 김병헌 씨가 학교 앞에서 불법 집회를 열고 위안부 피해자를 모욕한 혐의로 구속되었습니다. 김 씨는 '위안부는 매춘부' 등의 발언을 이어왔으며, 경찰은 명예훼손 및 아동복지법 위반 혐의를 적용해 수사를 진행 중입니다. 이재명 대통령도 김 씨의 행동을 '얼빠진 사자명예훼손'이라며 강도 높게 비판했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 또한 위안부 피해자 및 시민 다수가 피해를 입은 집단적 성격의 사건임(적합 조건 3). 하지만 피고가 개인 및 극우단체로 자력 확보가 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 낮아 Medium 등급으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(1), 공적 절차(경찰 수사, 구속)가 진행 중이며(6), 명확한 증거가 존재함(5). 위안부 피해자라는 집단적 피해(3)를 대상으로 한 사건이나, 피고가 개인으로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 그 후손, 시민 다수 (4천여 명 서명 참여)</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>검찰, ‘위안부 모욕 시위’ 단체 대표 구속영장 청구</t>
+          <t>“얼빠진 사자명예훼손”…‘위안부 모욕’ 김병헌 구속</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511206&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514565&amp;ref=A</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-18 00:21:31.289597+00:00</t>
+          <t>2026-03-21 00:23:48.777944+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>김병헌</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>4·3 역사 왜곡 대응 법률자문단 출범, 소송 등 법률 대응 준비 중</t>
+          <t>김병헌 대표 구속, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>제주 4·3 역사 왜곡 행위에 대응하기 위해 법률자문단이 출범했습니다. 이 자문단은 4·3 관련 단체의 법률 지원과 소송 등 법률 대응 자문을 맡으며, 78년간 4·3 진실을 규명해 온 도민사회의 노력의 일환입니다.</t>
+          <t>일본군 '위안부' 피해자를 모욕하는 시위를 벌여온 '위안부법폐지국민행동' 김병헌 대표가 구속되었습니다. 김 대표는 지난해 12월 소녀상 앞에서 위안부 피해자를 모욕하는 문구의 시위를 벌인 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>4·3 역사 왜곡 행위에 대한 집단적 피해(4·3 희생자 및 유족)가 명확하고, 법률자문단 출범으로 소송 등 법률 대응이 준비 중인 점은 긍정적입니다. 그러나 상대방(보수우익 세력)의 자력과 금전적 피해 규모가 불확실하여 소송금융 투자 매력이 중간 수준입니다.</t>
+          <t>김병헌 대표의 위안부 피해자 모욕 행위는 책임이 명확하며(적합 조건 1), 이미 구속되어 형사 절차가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6) 측면에서 유리합니다. 그러나 상대방의 자력(적합 조건 2)이 불확실하고, 금전적 피해 규모가 소송금융 투자에 충분할 만큼 크지 않을 수 있다는 점(적합 조건 4)이 한계입니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>4·3 희생자 및 유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[사설] 4·3왜곡 대응 도민 노력에 국회 답해야</t>
+          <t>'위안부 모욕' 김병헌 위안부법폐지국민행동 대표 구속</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834808</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275219</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-17 13:28:19.464254+00:00</t>
+          <t>2026-03-21 00:23:27.616215+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 신청 접수</t>
+          <t>경찰 수사 및 구속영장 발부</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다. 후보 측은 해당 보도가 허위사실유포죄 및 후보자 비방죄에 해당할 수 있다고 주장하며 진원지 조사를 촉구했습니다.</t>
+          <t>일본군 위안부 피해자를 모욕하는 현수막 게시 및 평화의 소녀상 훼손 시위를 벌인 극우 단체 대표 김병헌 씨가 정보통신망법상 명예훼손 등 혐의로 구속되었습니다. 법원은 도주 우려를 이유로 구속영장을 발부했으며, 이재명 대통령도 해당 시위를 비판한 바 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 조정 신청을 접수하여 공적 절차가 진행 중입니다. (적합 조건 6) 후보자 비방 및 허위사실유포 주장이 명확하며, 보도 내용 자체가 증거가 될 수 있습니다. (적합 조건 1, 5) 다만, 상대방 언론사의 자력 확인이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되어 있으며(적합 조건 5), 경찰 수사 및 구속영장 발부 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 및 극우 단체로 자력 충분 여부가 불확실하며, 피해 규모가 주로 정신적 피해로 금전적 손해배상액 산정이 어려워 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 및 관련 단체 다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>전상인 옥천군수 후보  허위보도 신속한 조사  촉구</t>
+          <t>법원, '위안부 피해자 모욕' 단체 대표 구속… 도망 염려 있다</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068260</t>
+          <t>https://www.nocutnews.co.kr/news/6488656?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260321124733</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-17 13:15:55.369686+00:00</t>
+          <t>2026-03-21 00:17:12.186792+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>모 방송사</t>
+          <t>장경태 의원</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>언론중재위원회 조정 신청 접수, 경찰 수사 촉구</t>
+          <t>국회 윤리위원회 회부 요구</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>국민의힘 전상인 보좌관이 충북 옥천군수 선거 출마를 앞두고 허위 제보로 인한 공직선거법 위반 보도가 나오자, 허위 제보 유포자 및 방송사에 대한 경찰 수사를 촉구하며 1인 시위를 진행했습니다. 전 보좌관은 해당 방송사를 상대로 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다.</t>
+          <t>장경태 의원이 자신의 피소 사실 보도 이후 피해자와 전 남자친구의 신상 정보를 공개하여 2차 가해를 유발했다는 보도입니다. 피해자는 이로 인해 114일간 심적 고통과 대인기피를 겪고 있다고 밝혔으며, 국민의힘은 장 의원의 의원직 제명을 요구하며 국회 윤리위원회 회부를 제안했습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>전상인 보좌관은 허위 제보 유포자와 모 방송사의 책임을 주장하며, 경찰 수사를 통해 증거 확보 가능성이 있고(적합 조건 1, 5), 언론중재위 조정 신청 및 경찰 수사 촉구 등 공적 절차가 진행 중입니다(적합 조건 6). 또한, 모 방송사는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 명예훼손에 따른 것이므로 소송금융의 주요 고려 요소인 금전적 피해 규모가 명확히 크다고 보기 어렵습니다(적합 조건 4 불충족).</t>
+          <t>장경태 의원의 2차 가해성 발언과 신상 정보 공개로 인한 피해자 책임이 비교적 명확하며(적합 조건 1), 관련 발언 및 온라인 커뮤니티 내용 등 증거 확보가 가능합니다(적합 조건 5). 또한 국민의힘이 국회 윤리위원회 제명을 요구하며 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 금전적으로 크다고 보기 어렵고 집단적 피해가 아니며, 상대방의 자력이 대기업 수준은 아닙니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>국민의힘 전상인 “허위 제보 철저히 수사해 달라”</t>
+          <t>피해자  114일간 심적 고통, 대인기피까지 …野  의원직 제명해야</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1950163</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/20/2026032090266.html</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:06.286128+00:00</t>
+          <t>2026-03-21 00:16:18.449939+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>김수현</t>
+          <t>박성준 전 국민의힘 의원, JTBC, 황인식 전 사랑의열매 사무총장, 악플러</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>김수현 측이 유족과 가로세로연구소를 상대로 120억 원 규모의 손해배상 청구 소송 제기</t>
+          <t>경찰 고소 및 손해배상 청구소송 제기</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>故김새론 유족이 김수현 측으로부터 120억 원 규모의 손해배상 청구 소송을 당한 상태입니다. 김수현 측은 고인이 성인이 된 이후 교제했다고 주장하며 소송을 제기했으며, 유족은 계속된 심적 고통을 겪고 있는 것으로 보도되었습니다. 현재 소송이 진행 중입니다.</t>
+          <t>전성수 서초구청장이 박성준 전 의원, JTBC, 황인식 전 사무총장, 악플러 등을 상대로 명예훼손 혐의로 고소하고 1억원의 손해배상 청구소송을 제기했습니다. 윤석열 전 대통령의 부당한 공천 개입으로 당선되었다는 허위 사실 유포가 주된 내용입니다. 정정보도문 게시도 함께 청구했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(김수현)은 공인으로서 자력이 충분할 것으로 예상되며(적합 조건 2), 유족이 피고로서 120억 원 규모의 손해배상 청구를 당하고 있어 소송가액이 매우 큽니다(적합 조건 4). 이는 유족에게 상당한 재정적 부담이 될 수 있어 소송금융의 필요성이 높습니다. 다만, 유족이 원고로서 청구할 수 있는 구체적인 피해 내용이나 증거가 기사에서 명확히 제시되지 않아 일반적인 원고 투자 모델과는 차이가 있습니다.</t>
+          <t>상대방에게 자력이 충분하고(JTBC, 전직 의원 등), 명예훼손 발언 및 게시물 등 증거 확보가 가능하며, 경찰 고소로 공적 절차가 진행 중인 점이 적합 조건에 해당합니다. 다만, 집단적 피해가 아니며, 명예훼손 사건의 특성상 책임 입증의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>120억 원 (유족의 잠재적 배상 책임)</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>故김새론 유족</t>
+          <t>1명 (전성수 서초구청장)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>故김새론 유족, 계속된 심적 고통 어쩌나…유작 단체 관람 행사도 불참...</t>
+          <t>전성수 서초구청장, 박성준 전 의원 등에 명예훼손 소송</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2124123</t>
+          <t>https://www.seoul.co.kr/news/publicnews/2026/03/20/20260320500297?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-17 13:00:28.103596+00:00</t>
+          <t>2026-03-20 13:07:55.463564+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>전한길</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>제주도 4.3 역사왜곡 대응 법률자문단 위촉 및 운영 시작</t>
+          <t>대통령 및 국회의원 수사 촉구</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>제주도가 4.3 역사 왜곡 행위에 대한 법적 대응을 위해 '4.3 역사왜곡 대응 법률자문단'을 위촉하고 본격적인 운영에 들어갔다. 이는 4.3특별법에 근거한 조치로, 4.3의 역사적 진실을 바로 세우고 희생자와 유족의 명예 및 권익 보호를 목표로 한다. 자문단은 왜곡 행위에 대한 소송 자문 및 관련 단체 법률 지원 역할을 수행할 예정이다.</t>
+          <t>전한길씨의 유튜브 채널에서 이재명 대통령에 대한 비자금 조성 및 군사 기밀 유출 허위 사실이 유포되었습니다. 이 대통령은 이를 '한심하고 악질적인 마타도어'로 규정하며 엄중한 단죄를 촉구했고, 한준호 의원도 수사를 주문했습니다. 누리꾼들 역시 강력한 처벌과 손해배상을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>제주 4.3 희생자와 유족이라는 다수의 피해자가 존재하며(집단적 피해), 왜곡 행위에 대한 증거 확보가 용이하고(증거 확보 가능), 제주도 차원에서 법률자문단을 위촉하여 공적 절차가 진행 중입니다. 그러나 소송 상대방이 특정되지 않았고, 명예훼손에 따른 직접적인 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 다소 낮습니다.</t>
+          <t>유튜브 채널에서 대통령에 대한 명백한 허위사실이 유포되어 상대방 책임이 명확하며(적합 조건 1), 해당 영상이 증거로 확보 가능합니다(적합 조건 5). 또한 대통령과 국회의원이 직접 엄중한 단죄와 수사를 촉구하여 공적 절차 진행 가능성이 높습니다(적합 조건 6). 그러나 피해 규모가 구체적으로 명시되지 않았고, 상대방의 자력에 대한 정보가 부족하며, 집단적 피해가 아닌 개인에 대한 명예훼손 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>4.3 희생자 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>제주4.3왜곡 적극적 법률대응...제주도 적극 나선다</t>
+          <t>죄값 치러야</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>bigtanews.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565976</t>
+          <t>https://www.bigtanews.co.kr/article/view/big202603200014</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:22.007355+00:00</t>
+          <t>2026-03-20 12:56:59.311298+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표</t>
+          <t>오모(여)씨</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (명예훼손 혐의)</t>
+          <t>허위 제보자에 대한 검찰 약식기소 완료, 민사상 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동 김병헌 대표가 '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 경찰 수사를 받고 있습니다. 기사는 김 대표 관련 경찰의 공보가 위법하게 이뤄진 사실을 지적하고 있습니다. 이 사건은 위안부 피해자들의 명예를 훼손한 혐의로, 다수의 피해자가 발생할 수 있는 사안입니다.</t>
+          <t>유튜버 쯔양이 대학 동창 오씨의 허위 제보로 '먹토' 의혹에 시달렸으며, 검찰 수사 결과 오씨의 제보가 허위임이 밝혀져 벌금 700만원에 약식기소되었다. 쯔양 측은 오씨를 상대로 민사상 손해배상 청구를 검토 중이며, 이번 사건은 사법기관을 통해 쯔양에 대한 악의적인 프레임이 사실무근임이 공식 확인된 사례이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>경찰 수사라는 공적 절차가 진행 중이며(적합 조건 6), '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 수사 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방(시민단체 대표)의 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손 혐의가 아직 확정되지 않아 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>허위 제보자의 책임이 검찰 수사 및 약식기소로 명확히 밝혀졌고(적합 조건 1), 검찰 수사 결과 및 참고인 진술 등 객관적 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행되어 공적 확인이 이루어졌다(적합 조건 6). 그러나 상대방의 자력이 불충분할 가능성이 있고(부적합 조건 2), 집단적 피해가 아니며(부적합 조건 3), 구체적인 피해 규모가 확인되지 않아(부적합 조건 4) High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>위안부 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>'위안부 명예훼손 혐의' 위안부법폐지국민행동 김병헌 대표 피의 사건 ...</t>
+          <t>“쯔양 먹토 봤다” 허위 제보 동창, 벌금 700만원…‘방송일’ 착각해...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116854</t>
+          <t>https://www.segye.com/newsView/20260320512723?OutUrl=naver</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:37.821452+00:00</t>
+          <t>2026-03-20 12:55:52.893664+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>태영호, 극우세력</t>
+          <t>JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>제주도 법률자문단 구성, 4·3특별법 개정안 발의, 제주도의회 조례 제정</t>
+          <t>서초경찰서 및 서울중앙지방법원에 고소 완료, 손해배상 청구소송 제기 예정/진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>제주4·3 역사 왜곡 행위에 대응하기 위해 제주도가 법률자문단을 구성하고, 관련 법 개정안 발의 및 조례 제정 등 공적 대응이 진행 중이다. 태영호 전 의원 발언과 극우세력의 현수막 게시 등이 주요 왜곡 사례로 언급되며, 4·3희생자와 유족의 명예를 훼손하는 허위사실 유포에 대한 처벌 강화를 목표로 한다.</t>
+          <t>전성수 서초구청장이 공천 국면에서 불거진 의혹과 관련하여 JTBC, 박성중 전 의원, 황인식 전 사랑의열매 사무총장 등을 상대로 허위사실 유포 및 명예훼손 혐의로 고소했습니다. 전 구청장은 이와 함께 손해배상 청구소송도 제기하겠다고 밝혔으며, 이미 서초경찰서와 서울중앙지방법원에 고소장을 제출했습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(태영호 발언, 극우세력 현수막), 4·3희생자와 유족이라는 집단적 피해자가 존재하며, 제주4·3사건진상조사보고서 등 객관적 증거가 있고, 제주도 법률자문단 구성 및 4·3특별법 개정안 발의 등 공적 절차가 진행 중인 점은 적합 조건에 해당한다. 그러나 상대방의 자력이 불분명하고, 주로 정신적 피해로 인한 손해배상액 추정이 어려워 소송금융의 금전적 회수 가능성이 낮아 Medium으로 판단한다.</t>
+          <t>상대방(JTBC, 박성중 전 의원)의 자력이 충분하고, 허위사실 유포 및 명예훼손 주장에 대한 증거 확보가 가능할 것으로 보입니다. 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로, 피해 규모가 제한적일 수 있다는 점에서 투자 매력도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>4·3희생자 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>제주4.3 역사 왜곡  법률자문단이 대응한다</t>
+          <t>‘젠틀맨’ 전성수 서초구청장 단단히 화났다…허위사실 유포자 및 명예...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>jejunews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.jejunews.com/news/articleView.html?idxno=2224091</t>
+          <t>https://biz.heraldcorp.com/article/10699185?ref=naver</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:06.829785+00:00</t>
+          <t>2026-03-20 12:52:36.698685+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>장영하</t>
+          <t>전한길</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>형사 재판 확정 후 민사 소송 가능성 언급, 피고 측 재판소원 제기</t>
+          <t>대통령의 강력 비판 및 수사기관 확인 촉구, 허위조작정보 근절법 시행 예정</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 조폭 연루설을 제기했다가 징역형 집행유예를 확정받았다. 더불어민주당은 이를 '진실의 단죄'로 규정하며 허위 사실을 조직적으로 확산한 국민의힘 의원들에게 법적 책임을 묻겠다고 밝혔다. 장 위원장은 이미 재판소원을 제기한 상태이다.</t>
+          <t>이재명 대통령이 극우 유튜버 전한길 씨의 방송에서 제기된 '비자금 조성 및 군사기밀 유출 의혹'을 '한심하고 악질적인 마타도어'라며 강력 비판했습니다. 더불어민주당 한준호 의원은 수사기관의 즉각적인 확인을 촉구했으며, 해당 주장을 한 최모씨는 구체적인 물증이나 근거를 제시하지 못했습니다. 오는 7월 7일부터 시행되는 '허위조작정보 근절법'에 따라 허위 조작 정보 유포 시 손해액의 최대 5배를 배상해야 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>장영하 위원장의 허위 사실 유포에 대한 형사적 책임이 징역형 집행유예 확정으로 명확하며(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 더불어민주당이 추가 법적 책임을 묻겠다고 언급하여 향후 민사 소송 가능성이 있습니다(적합 조건 6). 그러나 피해가 집단적이지 않고, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(1), 허위 사실 유포에 대한 증거 확보가 가능하여(5) 소송 가능성이 높습니다. 그러나 상대방의 자력(2)이 불확실하며, 피해 규모(4)가 주로 명예훼손으로 금전적 산정이 어려워 소송금융 투자 매력도가 낮습니다. 또한, 집단적 피해(3)가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[왈가왈부] ‘李 조폭 연루설’ 장영하 재판소원…與 반응 뭘까요</t>
+          <t>이 대통령, '전한길뉴스'에 격노... 비자금 조성·軍정보 유출?</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020057?ref=naver</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/59119?feed=na</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-16 13:00:18.807802+00:00</t>
+          <t>2026-03-20 00:36:00.039931+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>김병헌</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경찰 구속영장 신청, 전문가 자문 보고서 제출</t>
+          <t>정보통신망법상 명예훼손 등 혐의로 구속 전 피의자 심문 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>김병헌 씨가 '위안부' 피해자들을 대상으로 반복적으로 허위 사실을 적시하며 명예를 훼손한 혐의로 경찰 수사를 받고 있습니다. 경찰은 전문가 자문 보고서를 통해 김 씨의 발언이 명백한 역사적 사실을 왜곡한 허위 사실 적시에 해당하며, 피해자가 특정되어 명예훼손이 성립한다고 판단했습니다. 현재 경찰은 김 씨에 대해 구속영장을 신청한 상태입니다.</t>
+          <t>극우 성향 단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속 심사를 받는다. 그는 학교 앞에서 시위하고 일본 심포지엄에서 강제연행이 거짓이라고 주장했다. 현재 경찰 수사 및 구속영장 심사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 자문 보고서로 명확히 특정(적합 조건 1)되고, 역사적 사실 왜곡에 대한 객관적 증거가 존재(적합 조건 5)하며, 피해자가 실명으로 특정되어 명예훼손 성립 가능성이 높습니다. 또한 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 개인으로 자력에 대한 불확실성(적합 조건 2 미충족)이 있어 소송금융 투자 수익성 측면에서 'High'로 판단하기는 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 집단적 피해(조건 3)이며, 증거 확보가 가능하고(조건 5), 공적 절차(경찰 수사 및 구속 심사)가 진행 중(조건 6)입니다. 그러나 피고인이 개인 및 소규모 단체 대표로, 자력이 충분한지 불확실하여(조건 2) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>다수 (이용수, 박필근, 길원옥 할머니 등)</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[단독] 경찰 자문 보고서  김병헌, '위안부' 명예훼손 해당</t>
+          <t>일본서 “강제연행은 거짓” 주장 김병헌 대표, 20일 구속 심사</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807880_37004.html</t>
+          <t>https://www.segye.com/newsView/20260320503088?OutUrl=naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-16 12:31:05.648602+00:00</t>
+          <t>2026-03-20 00:29:02.518297+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>성균관대학교</t>
+          <t>김병헌 대표</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>악플러 고소 진행 중, 성균관대 강사 임용 철회</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>뮤지컬 배우 한지상이 과거 성추행 의혹에 대해 직접 해명하며 A씨와의 통화 녹취록과 검찰 수사 결과를 공개했다. 한지상은 A씨가 금전을 요구했으며, 자신은 성범죄를 저지르거나 처벌받은 적이 없다고 주장했다. 이 의혹으로 인해 한지상은 출연 작품에서 하차하고 성균관대 강사 임용이 철회되는 등 상당한 피해를 입었으며, 현재 악플러들을 고소한 상태이다.</t>
+          <t>극우 단체 대표 김병헌이 일본군 '위안부' 피해자를 모욕하는 시위를 벌여 정보통신망법상 명예훼손 등 혐의로 구속영장 심사를 받습니다. 그는 학교 앞에서 모욕적인 현수막을 게시하고 평화의 소녀상에 '철거' 마스크를 씌운 사진을 인터넷에 올린 혐의를 받고 있으며, 경찰이 수사 후 구속영장을 신청했습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>배우 한지상 측이 성추행 의혹을 반박할 강력한 증거(A씨 녹취록, 검찰 공소장 내용)를 확보하고 있어 상대방 책임 입증 가능성이 높음(적합 조건 5). 또한, 의혹으로 인한 활동 중단 및 강사 임용 철회 등 피해 규모가 상당함(적합 조건 4). 다만, 최초 의혹 제기자인 A씨의 자력 여부가 불확실하여 직접적인 손해배상 청구의 실효성이 낮을 수 있음(부적합 조건 2). 성균관대학교를 상대로 한 임용 철회 관련 소송 가능성도 있으나, 법리적 검토가 필요함.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(경찰 수사, 구속영장 심사)가 진행 중인 점(적합 조건 6)은 소송금융 투자에 적합한 요소입니다. 또한 위안부 피해자라는 집단적 피해(적합 조건 3)의 성격도 있습니다. 그러나 상대방이 개인이라 자력 부족 가능성이 있고(적합 조건 2 미충족), 정신적 피해에 대한 금전적 피해 규모 산정이 어려워(적합 조건 4 미충족) 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>위안부 피해자 및 그 유족 다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>나도 그땐 좋았다  女녹취 공개… 한지상, '성추행 낙인'에 정면 승부</t>
+          <t>'위안부 모욕' 극우 단체 대표 구속 갈림길…오늘 영장심사</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260314_0003548401</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182862</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-15 00:18:22.787278+00:00</t>
+          <t>2026-03-20 00:26:17.241467+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>수형자 A씨</t>
+          <t>김병헌 위안부법폐지국민행동 대표</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>명예훼손 혐의로 벌금 100만원 선고</t>
+          <t>경찰 수사 및 구속영장 실질심사 진행 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자로 지목하여 명예훼손 혐의로 기소되었고, 재판부는 A씨에게 벌금 100만원을 선고했습니다. 재판 과정에서 A씨의 주장은 받아들여지지 않았으며, 발언이 공공의 이익에 해당한다고 보기 어렵다고 판시했습니다. 이 사건은 개인 간의 명예훼손으로, 형사 절차는 종결되었으나 민사상 손해배상 청구 가능성은 남아있습니다.</t>
+          <t>일본군 위안부 피해자를 모욕하는 시위를 벌여온 ‘위안부법폐지국민행동’ 김병헌 대표가 정보통신망법상 명예훼손 등 혐의로 구속영장 실질심사를 받는다. 김 대표는 학교 정문 앞에서 위안부 피해자를 모욕하는 현수막을 내걸고 평화의 소녀상을 훼손한 혐의를 받고 있다. 대통령의 비판 이후 경찰 수사가 본격화되어 구속영장이 신청되었다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>피고인(A)의 명예훼손 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1: 상대방 책임 명확), 관련 공적 절차(형사 재판)가 진행되어 증거가 확보되었습니다(적합 조건 5: 증거 확보 가능, 적합 조건 6: 공적 절차 진행). 그러나 피고인의 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자라는 집단에 대한 명예훼손으로 집단적 피해를 야기했으며(적합 조건 3), 시위 내용 및 소녀상 훼손 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 구속영장 실질심사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이다. 그러나 피고가 개인으로 자력에 한계가 있어(적합 조건 2 불충족) 소송금융 투자 회수 가능성이 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일본군 위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>교도소서 동료 지목해  아동 성범죄자 …결국 벌금형</t>
+          <t>‘일본군 위안부 모욕’ 단체 대표 구속 기로</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603140005</t>
+          <t>https://www.khan.co.kr/article/202603200732001</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-14 00:27:21.130446+00:00</t>
+          <t>2026-03-20 00:26:02.941220+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>전현무, MBN</t>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>방송인의 실언으로 인한 명예훼손 발생, 피해자 SNS를 통해 사과 요구</t>
+          <t>경찰 수사 및 영장심사 진행 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>방송인 전현무가 MBN 방송에서 박지윤 아나운서의 성형 여부에 대해 실언하여 박지윤이 불쾌감을 표하고 SNS를 통해 사과를 요구한 사건입니다. 방송 내용이 명확한 증거로 존재하며 상대방의 자력은 충분하나, 개인의 명예훼손 사건으로 집단적 피해나 대규모 금전적 피해는 확인되지 않습니다.</t>
+          <t>극우 성향 시민단체 '위안부법폐지국민행동' 김병헌 대표가 일본군 '위안부' 피해자를 모욕하는 시위를 벌인 혐의로 경찰 수사를 받고 있으며, 구속 여부가 이르면 오늘 결정될 예정입니다. 이 사건은 위안부 피해자들에게 심각한 정신적 피해를 입힌 명예훼손 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>방송인의 실언으로 인한 개인의 명예훼손 사건으로, 상대방(전현무, MBN)의 자력은 충분하고(적합 조건 2) 방송 기록이라는 명확한 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모를 금전적으로 특정하기 어렵고(적합 조건 4 미해당), 현재 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미해당).</t>
+          <t>상대방(김병헌 대표)의 책임이 명확하고, 모욕 시위에 대한 증거 확보 가능성이 높으며, 이미 경찰 수사 및 영장심사 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 또한 일본군 '위안부' 피해자라는 다수의 피해자가 존재합니다. 그러나 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않을 가능성이 높고, 금전적 피해 규모를 특정하기 어려워 소송금융 투자 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명 (박지윤)</t>
+          <t>일본군 '위안부' 피해자 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>박지윤, 전현무 실언 피해자 “방송서 나 성형 했다고, SNS 사과문감”(...</t>
+          <t>극우단체 대표 오늘 영장심사…李대통령  얼빠진 명예훼손</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603132305526110</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725175</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-14 00:23:58.571257+00:00</t>
+          <t>2026-03-20 00:25:21.251506+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>김영남, 서대석, 조승환 민주당 서구청장 예비후보</t>
+          <t>구제역 (이준희)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>허위사실 유포에 따른 명예훼손 고소 준비 중</t>
+          <t>대법원 실형 확정 후 재판소원 예고</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>더불어민주당 광주 서구청장 경선 과정에서 김영남, 서대석, 조승환 예비후보들이 김이강 현 청장에 대해 과거 불륜 의혹을 제기하며 '부정한 자는 경선 후보 자격이 없다'고 주장했습니다. 김이강 청장은 이를 흑색선전으로 규정하고, 과거 대법원 민사소송에서 최종 승소하여 결백을 입증받았다고 반박하며 법적 조치를 준비 중입니다.</t>
+          <t>유튜버 쯔양을 협박하고 금품을 갈취한 혐의로 대법원에서 징역 3년 실형이 확정된 유튜버 구제역이 재판소원 청구를 예고했습니다. 이는 최근 시행된 재판소원 제도의 첫 사례 중 하나로, 피해자인 쯔양은 제도의 악용과 고통의 장기화를 우려하고 있습니다. 기사는 재판소원 제도의 취지와 우려를 쯔양 사례를 통해 조명합니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>김이강 청장이 과거 유사 의혹에 대해 대법원 승소로 결백을 입증한 바 있어 상대방 책임이 명확할 가능성이 높고(적합 조건 1), 허위사실 유포에 대한 법적 조치를 준비 중이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이 불확실하고 피해 규모를 특정하기 어려우며, 집단적 피해가 아닌 개인에 대한 명예훼손 사건이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(구제역)의 대법원 실형 확정으로 책임이 명확하며(적합 조건 1), 확정된 형사 판결이 민사 소송의 강력한 증거가 될 수 있습니다(적합 조건 5). 그러나 피해자가 쯔양 개인으로 집단적 피해가 아니며(적합 조건 3 불충족), 구체적인 민사상 피해 금액이나 상대방의 자력은 기사에서 파악하기 어렵습니다(적합 조건 4 불충족). 기사의 주된 내용은 피고 측의 재판소원 예고로, 원고(피해자) 측의 새로운 민사 소송 제기 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>현 청장에 여론 밀리자 다급했나…선 넘은 민주당 광주 서구청장 예비후...</t>
+          <t>[참성단] 재판소원과 쯔양</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019246?ref=naver</t>
+          <t>https://www.kyeongin.com/article/1760530</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-13 13:16:43.390058+00:00</t>
+          <t>2026-03-19 12:28:16.423913+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>MBC</t>
+          <t>전 남자친구</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>언론중재위원회 제소 및 고소, 손해배상 청구 예고</t>
+          <t>전 남자친구 협박 혐의 유죄 판결, 김정민 무죄 판결</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>이철우 경북도지사가 MBC의 보도 내용에 대해 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구 등 법적 대응을 예고했다. 지사는 해당 보도가 상식적으로 성립할 수 없다고 반박하며 강력한 법적 조치를 통해 진실을 규명하겠다는 입장이다.</t>
+          <t>배우 김정민이 전 남자친구의 협박으로 1억~5억 원을 요구받고 '꽃뱀' 낙인이 찍히며 활동을 중단했다. 김정민은 법적 대응을 통해 무죄를 받았고, 전 남자친구는 협박 혐의로 유죄 판결을 받았으나, 사건의 파장으로 인한 이미지 훼손과 활동 중단으로 큰 피해를 입었다. 현재 새로운 삶을 모색 중이며, 누리꾼들은 피해자의 복귀를 응원하고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>MBC는 자력이 충분한 대기업이며(적합 조건 2), 언론중재위원회 제소 및 고소 등 공적 절차가 예고되어 있다(적합 조건 6). 또한, MBC의 보도 내용 자체가 증거가 될 수 있다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방 책임의 명확성은 추가 확인이 필요하여 Medium 등급으로 판단한다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 전 남자친구의 협박 유죄 판결), 적합 조건 4(피해 규모 큼: 여배우로서 활동 중단 및 이미지 훼손으로 인한 상당한 경제적 손실), 적합 조건 5(증거 확보 가능: 형사 재판 결과 및 판결문)에 해당한다. 다만 상대방의 자력 여부가 불분명하고, 집단적 피해가 아닌 개인 사건이라는 점이 한계이다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>이철우지사, MBC 법적대응 예고</t>
+          <t>“前남친 1억→5억 요구”…‘꽃뱀 낙인’에 활동 중단한 여배우, ‘무...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=536941</t>
+          <t>https://biz.heraldcorp.com/article/10697565?ref=naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:07.395326+00:00</t>
+          <t>2026-03-19 00:21:48.326808+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>일부 언론사 및 기자</t>
+          <t>JTBC, 박성중 전 의원</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>과거 손해배상 판결 및 수사 진행 사례 존재, 추가 법적 대응 시사</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>바디프랜드 경영권 분쟁 과정에서 한주희 전 회장 관련 허위 사실을 보도한 일부 언론사와 기자들이 법원으로부터 수천만 원 규모의 손해배상 판결을 받은 사례가 있다. 경찰과 검찰 수사도 진행된 바 있으며, 한 전 회장 측은 허위 주장에 대해 법적 대응을 예고하고 있다.</t>
+          <t>전성수 서울 서초구청장이 지방선거를 앞두고 JTBC 보도와 박성중 전 의원의 발언으로 허위사실 유포에 의한 명예훼손을 당했다고 주장하며, JTBC 등 언론사와 박성중 전 의원을 상대로 손해배상 청구 소송을 제기하겠다고 밝혔습니다. 구청장은 해당 보도가 정치적 기획 음모라고 보고 있으며, 자신과 지지 구민들의 명예가 훼손되었다고 주장합니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방(언론사, 기자)의 책임이 법원 판결 및 수사로 명확히 입증된 사례가 존재하며(적합 조건 1, 5), 경찰 및 검찰 수사 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로 보이며, 기사에 명시된 피해 규모가 소송금융 투자에 'High' 등급을 부여하기에는 부족함(부적합 조건 3, 4).</t>
+          <t>상대방(JTBC, 박성중 전 의원)에게 자력이 충분하고(적합 조건 2), JTBC 보도 내용 및 녹취 파일 등 증거가 존재하여 사실관계 입증이 가능할 수 있습니다(적합 조건 5). 그러나 집단적 피해가 아니며, 명예훼손 사건의 특성상 피해 금액이 대규모로 산정되기 어려워 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>한주희 前 바디프랜드 회장  재직 사실 명백… 허위 주장에 법적 대응</t>
+          <t>“지방선거 앞둔 정치적 기획 음모에 강력한 법적 대응하겠다”…전성...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741297</t>
+          <t>https://www.munhwa.com/article/11575584?ref=naver</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-12 13:10:56.213497+00:00</t>
+          <t>2026-03-18 13:09:58.541020+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>이철우 경북지사</t>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>민·형사상 소송 제기 예정</t>
+          <t>검찰 구속영장 청구, 구속영장실질심사 예정</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr은 이철우 경북지사가 허위사실을 유포하여 명예훼손 및 업무방해를 했다고 주장하며 민·형사상 모든 수단을 동원해 단호히 대응할 예정이라고 밝혔습니다. 언론사는 이 지사에 대해 손해배상 청구 등 법적 조치를 준비 중입니다.</t>
+          <t>극우 성향 시민단체 대표 김병헌이 일본군 위안부 피해자를 모욕하고 허위 사실을 유포한 혐의로 구속영장실질심사를 앞두고 있습니다. 김 대표는 학교 앞에서 선정적인 현수막을 게시하고 SNS에 모욕적인 글을 올렸으며, 평화의 소녀상을 훼손한 혐의를 받습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방(이철우 경북지사)은 공공기관의 장으로 자력이 충분하며(적합 조건 2), 언론사가 민형사상 대응을 예고한 점으로 보아 허위사실 유포에 대한 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 언론사의 피해이므로 소송금융 투자 매력도가 다소 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 일본군 위안부 피해자 및 학생 등 다수의 피해자가 존재하며(적합 조건 3), 현수막, SNS 게시글 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 및 검찰 수사 등 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 하지만 상대방이 개인 또는 소규모 단체 대표로 자력이 충분하지 않아 소송금융 투자 회수 가능성이 낮아 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>1명 (ilyoseoul.co.kr)</t>
+          <t>일본군 위안부 피해자 및 유족 다수, 학생 다수</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[홍준철의 여의도안테나]  악의적이라고?  이철우 경북지사, MBC 보도관...</t>
+          <t>'위안부 피해자 모욕' 극우 단체 대표 20일 구속기로</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514156</t>
+          <t>https://news.tf.co.kr/read/life/2303778.htm</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-12 13:09:12.815385+00:00</t>
+          <t>2026-03-18 12:28:24.379292+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>장인수</t>
+          <t>김병헌 (위안부법폐지국민행동 대표)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발</t>
+          <t>검찰 구속영장 청구, 서울시교육청 고발로 수사 시작</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>더불어민주당이 '공소취소 거래설'을 제기한 김어준 씨 유튜브 출연자 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발하며 강력 대응에 나섰습니다. 민주당은 해당 의혹을 대통령에 대한 심각한 명예훼손이자 왜곡으로 규정하고 있으며, 국민의힘은 특검 추진 및 국정조사 요구서를 보고하는 등 여야 간 대립이 심화되고 있습니다.</t>
+          <t>극우단체 '위안부법폐지국민행동' 대표 김병헌 씨가 위안부 문제를 '사기극'이라 주장하며 전국에서 비하 시위를 벌여왔다. 서울시교육청의 고발로 수사가 시작되었고, 검찰은 사자명예훼손 및 아동복지법 위반 혐의로 김 씨에 대해 구속영장을 청구했다. 이재명 대통령과 시민 4천여 명이 김 씨의 구속을 촉구하는 등 사회적 공분이 크다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 서울경찰청에 고발하여 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모(금액, 피해자 수)가 불분명하고, 상대방이 개인이므로 자력에 대한 불확실성이 존재합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 검찰 수사 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보가 용이함(적합 조건 5). 또한 위안부 피해자 및 시민 다수가 피해를 입은 집단적 성격의 사건임(적합 조건 3). 하지만 피고가 개인 및 극우단체로 자력 확보가 어려울 것으로 예상되어 소송금융 투자 회수 가능성이 낮아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>위안부 피해자 및 그 후손, 시민 다수 (4천여 명 서명 참여)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>'공소취소 거래설' 출연자 고발...정청래, 침묵 끝에 강력 대응</t>
+          <t>검찰, ‘위안부 모욕 시위’ 단체 대표 구속영장 청구</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603121830399891</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511206&amp;ref=A</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-12 13:07:31.629070+00:00</t>
+          <t>2026-03-18 00:21:31.289597+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 검토 가능성</t>
+          <t>4·3 역사 왜곡 대응 법률자문단 출범, 소송 등 법률 대응 준비 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>대만 두끼의 혐한 마케팅과 점수 조작 논란이 불거졌으며, 특히 특정 선수들에 대한 악플 테러로 명예훼손 가능성이 제기되었습니다. 민사상 불법행위에 따른 손해배상 청구가 가능할 것으로 보이나, 현재까지는 법적 절차가 시작되지 않은 상태입니다.</t>
+          <t>제주 4·3 역사 왜곡 행위에 대응하기 위해 법률자문단이 출범했습니다. 이 자문단은 4·3 관련 단체의 법률 지원과 소송 등 법률 대응 자문을 맡으며, 78년간 4·3 진실을 규명해 온 도민사회의 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>대만 두끼의 혐한 마케팅 및 점수 조작, 특정 선수에 대한 악플 테러 등 상대방의 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '두끼' 본사가 피고가 될 경우 자력도 충분할 것으로 예상됩니다(적합 조건 2). 그러나 피해 규모나 피해자 수가 집단소송 수준으로 크지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>4·3 역사 왜곡 행위에 대한 집단적 피해(4·3 희생자 및 유족)가 명확하고, 법률자문단 출범으로 소송 등 법률 대응이 준비 중인 점은 긍정적입니다. 그러나 상대방(보수우익 세력)의 자력과 금전적 피해 규모가 불확실하여 소송금융 투자 매력이 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>특정 선수 다수</t>
+          <t>4·3 희생자 및 유족 다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>점수 조작 죄송  대만 두끼의 도 넘은 혐한 마케팅…본사에 책임 묻기...</t>
+          <t>[사설] 4·3왜곡 대응 도민 노력에 국회 답해야</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/FYMK85ZY4RKA</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834808</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-12 13:05:25.467956+00:00</t>
+          <t>2026-03-17 13:28:19.464254+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고 (원고 승소), 형사 사건 대법원 판결 유지</t>
+          <t>언론중재위원회 조정 신청 접수</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 민사 소송에서 1심 재판부가 쯔양에게 7500만원을 지급하라고 판결했습니다. 구제역은 형사 사건에서도 대법원에서 징역 3년 판결이 유지되어 유죄가 확정되었습니다. 이 사건은 쯔양의 명예훼손 및 허위사실 유포에 대한 손해배상 청구로 보입니다.</t>
+          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다. 후보 측은 해당 보도가 허위사실유포죄 및 후보자 비방죄에 해당할 수 있다고 주장하며 진원지 조사를 촉구했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하며(적합 조건 1), 형사 사건 대법원 판결로 유죄가 확정되어 증거가 충분합니다(적합 조건 5). 피해 금액 7500만원은 개인 소송으로는 상당한 규모입니다. 그러나 집단적 피해가 아닌 개별 소송이며, 상대방의 자력에 대한 정보가 불확실하여 High 등급에는 미치지 못합니다.</t>
+          <t>전상인 옥천군수 후보가 허위보도에 대해 언론중재위원회에 조정 신청을 접수하여 공적 절차가 진행 중입니다. (적합 조건 6) 후보자 비방 및 허위사실유포 주장이 명확하며, 보도 내용 자체가 증거가 될 수 있습니다. (적합 조건 1, 5) 다만, 상대방 언론사의 자력 확인이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>7500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>1명 (쯔양)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>반성 없다 …쯔양 또 고소한 구제역, 대법 '징역 3년' 판결 유지 [엑's ...</t>
+          <t>전상인 옥천군수 후보  허위보도 신속한 조사  촉구</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122398</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1068260</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-12 13:05:03.001483+00:00</t>
+          <t>2026-03-17 13:15:55.369686+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>구제역, 주작감별사</t>
+          <t>모 방송사</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 1심 또는 2심 판결 선고</t>
+          <t>언론중재위원회 조정 신청 접수, 경찰 수사 촉구</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 구제역에게 7,500만원을 지급하라는 판결이 나왔다. 이 중 5,000만원은 주작감별사와 공동으로 지급하도록 했다. 이는 쯔양에 대한 명예훼손 등과 관련된 것으로 보인다.</t>
+          <t>국민의힘 전상인 보좌관이 충북 옥천군수 선거 출마를 앞두고 허위 제보로 인한 공직선거법 위반 보도가 나오자, 허위 제보 유포자 및 방송사에 대한 경찰 수사를 촉구하며 1인 시위를 진행했습니다. 전 보좌관은 해당 방송사를 상대로 언론중재위원회에 정정·반론·손해배상 조정 신청을 접수했습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 손해배상액 7,500만원이 확정되어 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방이 개인 유튜버로 추정되어 자력에 대한 정보가 부족하고 회수 가능성이 불확실하다.</t>
+          <t>전상인 보좌관은 허위 제보 유포자와 모 방송사의 책임을 주장하며, 경찰 수사를 통해 증거 확보 가능성이 있고(적합 조건 1, 5), 언론중재위 조정 신청 및 경찰 수사 촉구 등 공적 절차가 진행 중입니다(적합 조건 6). 또한, 모 방송사는 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 명예훼손에 따른 것이므로 소송금융의 주요 고려 요소인 금전적 피해 규모가 명확히 크다고 보기 어렵습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>7,500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>'쯔양 공갈 협박' 구제역, 오늘(12일) 대법원 선고</t>
+          <t>국민의힘 전상인 “허위 제보 철저히 수사해 달라”</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773280702516480006</t>
+          <t>http://www.inews24.com/view/1950163</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-12 12:41:30.842916+00:00</t>
+          <t>2026-03-17 13:13:06.286128+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>월스트리트저널</t>
+          <t>김수현</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>바이낸스가 월스트리트저널을 상대로 명예훼손 소송 제기. 미 법무부 및 상원의 바이낸스 관련 조사 진행 중.</t>
+          <t>김수현 측이 유족과 가로세로연구소를 상대로 120억 원 규모의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)의 '이란 연계 17억달러 이체' 보도가 허위라며 명예훼손 소송을 제기했습니다. WSJ 보도는 미 법무부와 상원의 바이낸스 조사로 이어졌으며, 바이낸스는 WSJ가 진실보다 특종을 우선했다고 주장하고 있습니다. 이 소송은 바이낸스의 준법 체계 신뢰를 다시 시험하는 분수령이 될 것으로 보입니다.</t>
+          <t>故김새론 유족이 김수현 측으로부터 120억 원 규모의 손해배상 청구 소송을 당한 상태입니다. 김수현 측은 고인이 성인이 된 이후 교제했다고 주장하며 소송을 제기했으며, 유족은 계속된 심적 고통을 겪고 있는 것으로 보도되었습니다. 현재 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방(월스트리트저널)은 대형 언론사로 자력이 충분하며, 바이낸스의 평판 훼손에 따른 피해 규모가 클 수 있다는 점에서 소송금융 적합 조건에 일부 부합합니다. 그러나 명예훼손 소송은 보도의 진실성 여부를 다투는 복잡한 법적 쟁점을 포함하며, WSJ 보도로 인해 미 법무부와 상원의 바이낸스 조사가 진행 중인 점은 바이낸스의 소송에 부담으로 작용할 수 있어 적합도가 낮아집니다.</t>
+          <t>상대방(김수현)은 공인으로서 자력이 충분할 것으로 예상되며(적합 조건 2), 유족이 피고로서 120억 원 규모의 손해배상 청구를 당하고 있어 소송가액이 매우 큽니다(적합 조건 4). 이는 유족에게 상당한 재정적 부담이 될 수 있어 소송금융의 필요성이 높습니다. 다만, 유족이 원고로서 청구할 수 있는 구체적인 피해 내용이나 증거가 기사에서 명확히 제시되지 않아 일반적인 원고 투자 모델과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억 원 (유족의 잠재적 배상 책임)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명 (바이낸스)</t>
+          <t>故김새론 유족</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>바이낸스, ‘이란 연계 17억달러 이체’ 보도한 WSJ에 명예훼손 소송</t>
+          <t>故김새론 유족, 계속된 심적 고통 어쩌나…유작 단체 관람 행사도 불참...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/338384</t>
+          <t>https://www.xportsnews.com/article/2124123</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-12 00:32:47.725672+00:00</t>
+          <t>2026-03-17 13:00:28.103596+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>명예훼손 소송 제기</t>
+          <t>제주도 4.3 역사왜곡 대응 법률자문단 위촉 및 운영 시작</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>글로벌 암호화폐 거래소 바이낸스가 미국 경제지 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. 바이낸스는 WSJ의 보도가 자사 평판을 심각하게 훼손했다고 주장하며 법적 대응에 나섰습니다. 구체적인 소장 내용과 손해배상 청구 규모는 아직 공개되지 않았습니다.</t>
+          <t>제주도가 4.3 역사 왜곡 행위에 대한 법적 대응을 위해 '4.3 역사왜곡 대응 법률자문단'을 위촉하고 본격적인 운영에 들어갔다. 이는 4.3특별법에 근거한 조치로, 4.3의 역사적 진실을 바로 세우고 희생자와 유족의 명예 및 권익 보호를 목표로 한다. 자문단은 왜곡 행위에 대한 소송 자문 및 관련 단체 법률 지원 역할을 수행할 예정이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>적합 조건으로 대형 언론사인 월스트리트저널이 피고로 자력이 충분하며, 글로벌 대형 암호화폐 거래소의 명예훼손 소송이므로 피해 규모가 클 가능성이 있습니다. 다만, 기사만으로는 명예훼손 책임의 명확성이나 구체적인 손해배상 청구 규모가 불분명하여 추가적인 법률 검토가 필요합니다.</t>
+          <t>제주 4.3 희생자와 유족이라는 다수의 피해자가 존재하며(집단적 피해), 왜곡 행위에 대한 증거 확보가 용이하고(증거 확보 가능), 제주도 차원에서 법률자문단을 위촉하여 공적 절차가 진행 중입니다. 그러나 소송 상대방이 특정되지 않았고, 명예훼손에 따른 직접적인 금전적 피해 규모가 명확히 제시되지 않아 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4.3 희생자 및 유족 다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>바이낸스, 월스트리트저널 상대로 명예훼손 소송 제기</t>
+          <t>제주4.3왜곡 적극적 법률대응...제주도 적극 나선다</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/338308</t>
+          <t>https://www.etoday.co.kr/news/view/2565976</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:13.287552+00:00</t>
+          <t>2026-03-17 00:50:22.007355+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동 김병헌 대표</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기, 허위보도에 대한 형사고발 진행 중</t>
+          <t>경찰 수사 진행 중 (명예훼손 혐의)</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>김용 전 민주연구원 부원장 측이 '전자발찌 착용 북콘서트' 허위보도를 한 일부 언론을 상대로 총 4억 원 규모의 손해배상 청구 소송을 제기했습니다. 이와 별도로 시민단체는 해당 허위보도에 대해 형사고발을 진행 중입니다.</t>
+          <t>위안부법폐지국민행동 김병헌 대표가 '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 경찰 수사를 받고 있습니다. 기사는 김 대표 관련 경찰의 공보가 위법하게 이뤄진 사실을 지적하고 있습니다. 이 사건은 위안부 피해자들의 명예를 훼손한 혐의로, 다수의 피해자가 발생할 수 있는 사안입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>4억 원 규모의 손해배상 청구 소송이 제기되어 피해 규모가 크고(적합 조건 4), 허위보도 여부를 입증할 증거 확보가 가능할 것으로 보이며(적합 조건 5), 시민단체가 허위보도에 대해 형사고발을 진행 중인 공적 절차가 있습니다(적합 조건 6). 다만, 상대방 언론사가 구체적으로 특정되지 않아 자력 여부 판단이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
+          <t>경찰 수사라는 공적 절차가 진행 중이며(적합 조건 6), '일본군 위안부' 피해자들에 대한 명예훼손 혐의로 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 수사 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방(시민단체 대표)의 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손 혐의가 아직 확정되지 않아 책임이 명확하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>4억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명 (김용 전 부원장)</t>
+          <t>위안부 피해자 다수</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>시민단체, '김용 전자발찌 차고 북콘서트' 허위보도 형사고발</t>
+          <t>'위안부 명예훼손 혐의' 위안부법폐지국민행동 김병헌 대표 피의 사건 ...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332979</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116854</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:17.728875+00:00</t>
+          <t>2026-03-17 00:24:37.821452+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>태영호, 극우세력</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>변호사 법적 책임 경고</t>
+          <t>제주도 법률자문단 구성, 4·3특별법 개정안 발의, 제주도의회 조례 제정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>전 '충주맨' 김선태를 사칭하는 SNS 계정과 직장인 익명 커뮤니티에 비방글이 올라와 논란이 되고 있습니다. 변호사는 사칭 행위는 스토킹 처벌법 위반, 비방글은 명예훼손, 금전 취득 시 사기죄 적용 가능성을 언급하며 법적 책임을 경고했습니다. 김선태는 왕따설을 부인했으나 관련 글은 계속되고 있으며, 형사 고소 및 민사 손해배상 청구가 가능하다고 분석됩니다.</t>
+          <t>제주4·3 역사 왜곡 행위에 대응하기 위해 제주도가 법률자문단을 구성하고, 관련 법 개정안 발의 및 조례 제정 등 공적 대응이 진행 중이다. 태영호 전 의원 발언과 극우세력의 현수막 게시 등이 주요 왜곡 사례로 언급되며, 4·3희생자와 유족의 명예를 훼손하는 허위사실 유포에 대한 처벌 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 그러나 상대방의 자력이 불분명하고(조건 2 불충족), 집단적 피해가 아닌 개인에 대한 피해이며(조건 3 불충족), 피해 규모가 아직 미상입니다(조건 4 불충족). 현재 공적 절차가 진행 중이지도 않습니다(조건 6 불충족).</t>
+          <t>상대방 책임이 비교적 명확하고(태영호 발언, 극우세력 현수막), 4·3희생자와 유족이라는 집단적 피해자가 존재하며, 제주4·3사건진상조사보고서 등 객관적 증거가 있고, 제주도 법률자문단 구성 및 4·3특별법 개정안 발의 등 공적 절차가 진행 중인 점은 적합 조건에 해당한다. 그러나 상대방의 자력이 불분명하고, 주로 정신적 피해로 인한 손해배상액 추정이 어려워 소송금융의 금전적 회수 가능성이 낮아 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명 (김선태)</t>
+          <t>4·3희생자 및 유족 다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>충주맨 사칭에 왕따설까지… 사기·명예훼손죄 가능  변호사 경고</t>
+          <t>제주4.3 역사 왜곡  법률자문단이 대응한다</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>jejunews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/10/2026030923104665087</t>
+          <t>http://www.jejunews.com/news/articleView.html?idxno=2224091</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-10 00:39:01.407574+00:00</t>
+          <t>2026-03-16 13:11:06.829785+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>애슐리 기야르</t>
+          <t>장영하</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>미국 연방 배심원단 평결 선고, 항소 검토 중</t>
+          <t>형사 재판 확정 후 민사 소송 가능성 언급, 피고 측 재판소원 제기</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>타로 카드로 미제 사건을 분석하는 인플루언서가 아무런 근거 없이 대학교수를 살인범으로 지목하여 명예를 훼손한 사건입니다. 미국 연방 배심원단은 인플루언서에게 교수에게 1000만 달러(약 149억원)를 배상하라고 명령했으며, 이는 징벌적 손해배상이 포함된 금액입니다. 인플루언서는 판결에 불복하여 항소를 검토 중입니다.</t>
+          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 조폭 연루설을 제기했다가 징역형 집행유예를 확정받았다. 더불어민주당은 이를 '진실의 단죄'로 규정하며 허위 사실을 조직적으로 확산한 국민의힘 의원들에게 법적 책임을 묻겠다고 밝혔다. 장 위원장은 이미 재판소원을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방 책임이 연방 판사와 배심원단에 의해 명확히 인정되었고, 150억원에 달하는 징벌적 손해배상 판결이 내려져 피해 규모가 매우 큽니다. 또한 경찰의 공식 발표와 법원의 판단으로 허위 주장의 증거가 명확합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 인플루언서이므로, 판결금 회수를 위한 상대방의 자력에 대한 추가적인 검토가 필요합니다.</t>
+          <t>장영하 위원장의 허위 사실 유포에 대한 형사적 책임이 징역형 집행유예 확정으로 명확하며(적합 조건 1), 관련 증거도 충분히 확보된 상태입니다(적합 조건 5). 더불어민주당이 추가 법적 책임을 묻겠다고 언급하여 향후 민사 소송 가능성이 있습니다(적합 조건 6). 그러나 피해가 집단적이지 않고, 상대방의 자력이나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>1000만 달러 (약 149억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>“당신이 학생 죽였잖아” 애꿎은 교수 잡은 점쟁이…150억원 물어줄 판</t>
+          <t>[왈가왈부] ‘李 조폭 연루설’ 장영하 재판소원…與 반응 뭘까요</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/2026/03/09/20260309500124?wlog_tag3=naver</t>
+          <t>https://www.sedaily.com/article/20020057?ref=naver</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-09 13:24:03.627679+00:00</t>
+          <t>2026-03-16 13:00:18.807802+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>20대 여성 A 씨</t>
+          <t>김병헌</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>경찰 구속영장 신청, 전문가 자문 보고서 제출</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>경기 화성 동탄에서 20대 여성이 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의로 경찰에 붙잡혔습니다. 피의자는 텔레그램 지시를 받았다고 진술했으며, 경찰은 정확한 경위를 조사 중입니다. 유사 사건들이 동탄과 군포에서 발생해 피의자들이 이미 검거 송치된 바 있습니다.</t>
+          <t>김병헌 씨가 '위안부' 피해자들을 대상으로 반복적으로 허위 사실을 적시하며 명예를 훼손한 혐의로 경찰 수사를 받고 있습니다. 경찰은 전문가 자문 보고서를 통해 김 씨의 발언이 명백한 역사적 사실을 왜곡한 허위 사실 적시에 해당하며, 피해자가 특정되어 명예훼손이 성립한다고 판단했습니다. 현재 경찰은 김 씨에 대해 구속영장을 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(20대 여성 검거 및 자백), CCTV 등 증거가 확보되었으며, 경찰 수사가 진행 중인 공적 절차가 있습니다. 그러나 피해 규모가 크지 않고, 상대방의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 경찰 자문 보고서로 명확히 특정(적합 조건 1)되고, 역사적 사실 왜곡에 대한 객관적 증거가 존재(적합 조건 5)하며, 피해자가 실명으로 특정되어 명예훼손 성립 가능성이 높습니다. 또한 경찰 수사 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 상대방이 개인으로 자력에 대한 불확실성(적합 조건 2 미충족)이 있어 소송금융 투자 수익성 측면에서 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1세대</t>
+          <t>다수 (이용수, 박필근, 길원옥 할머니 등)</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
+          <t>[단독] 경찰 자문 보고서  김병헌, '위안부' 명예훼손 해당</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603062303003244</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807880_37004.html</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:07.376240+00:00</t>
+          <t>2026-03-16 12:31:05.648602+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>은현장</t>
+          <t>성균관대학교</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>허위사실적시 명예훼손 혐의로 검찰 송치</t>
+          <t>악플러 고소 진행 중, 성균관대 강사 임용 철회</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>유튜버 은현장이 김세의에 대한 허위사실 적시 명예훼손 혐의로 검찰에 송치되었습니다. 이는 '최측근 황금폰' 발언과 관련된 것으로, 현재 수사기관의 조사가 진행 중입니다. 김세의는 은현장을 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
+          <t>뮤지컬 배우 한지상이 과거 성추행 의혹에 대해 직접 해명하며 A씨와의 통화 녹취록과 검찰 수사 결과를 공개했다. 한지상은 A씨가 금전을 요구했으며, 자신은 성범죄를 저지르거나 처벌받은 적이 없다고 주장했다. 이 의혹으로 인해 한지상은 출연 작품에서 하차하고 성균관대 강사 임용이 철회되는 등 상당한 피해를 입었으며, 현재 악플러들을 고소한 상태이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>은현장이 허위사실 적시 명예훼손 혐의로 검찰에 송치되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 높고(적합 조건 5), 현재 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 명확하지 않고 집단적 피해가 아닌 개인적 피해로 보입니다.</t>
+          <t>배우 한지상 측이 성추행 의혹을 반박할 강력한 증거(A씨 녹취록, 검찰 공소장 내용)를 확보하고 있어 상대방 책임 입증 가능성이 높음(적합 조건 5). 또한, 의혹으로 인한 활동 중단 및 강사 임용 철회 등 피해 규모가 상당함(적합 조건 4). 다만, 최초 의혹 제기자인 A씨의 자력 여부가 불확실하여 직접적인 손해배상 청구의 실효성이 낮을 수 있음(부적합 조건 2). 성균관대학교를 상대로 한 임용 철회 관련 소송 가능성도 있으나, 법리적 검토가 필요함.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명 (김세의)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>KBS 이사회, 서기석 이사장 불신임안 가결 … 미디어연대  공영방송 장악...</t>
+          <t>나도 그땐 좋았다  女녹취 공개… 한지상, '성추행 낙인'에 정면 승부</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/04/2026030400455.html</t>
+          <t>https://www.newsis.com/view/NISX20260314_0003548401</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-05 01:38:47.118476+00:00</t>
+          <t>2026-03-15 00:18:22.787278+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>수형자 A씨</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>피의자 검찰 송치</t>
+          <t>명예훼손 혐의로 벌금 100만원 선고</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>동탄 오물테러 사건의 피의자가 80만원 상당의 가상화폐를 받고 허위 사실 유포 및 오물 테러를 대행한 혐의로 검찰에 송치되었습니다. 이 사건은 피해자의 명예를 훼손하고 주거지에 피해를 입힌 불법행위입니다.</t>
+          <t>교도소 수형자 A씨가 동료 수감자 B씨를 아동 성범죄자로 지목하여 명예훼손 혐의로 기소되었고, 재판부는 A씨에게 벌금 100만원을 선고했습니다. 재판 과정에서 A씨의 주장은 받아들여지지 않았으며, 발언이 공공의 이익에 해당한다고 보기 어렵다고 판시했습니다. 이 사건은 개인 간의 명예훼손으로, 형사 절차는 종결되었으나 민사상 손해배상 청구 가능성은 남아있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>피의자가 검찰에 송치되어 상대방의 책임이 비교적 명확하고(적합 조건 1), 수사기관을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
+          <t>피고인(A)의 명예훼손 책임이 형사 재판을 통해 명확히 인정되었고(적합 조건 1: 상대방 책임 명확), 관련 공적 절차(형사 재판)가 진행되어 증거가 확보되었습니다(적합 조건 5: 증거 확보 가능, 적합 조건 6: 공적 절차 진행). 그러나 피고인의 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>80만원 받고 보복 대행 …동탄 오물테러 피의자, 검찰 송치</t>
+          <t>교도소서 동료 지목해  아동 성범죄자 …결국 벌금형</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030598487</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603140005</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:29.183632+00:00</t>
+          <t>2026-03-14 00:27:21.130446+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>전현무, MBN</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 피의자 구속 송치 예정, 상선 추적 중</t>
+          <t>방송인의 실언으로 인한 명예훼손 발생, 피해자 SNS를 통해 사과 요구</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>20대 A씨가 금전을 받고 타인의 집 현관문에 오물 테러, 래커칠, 명예훼손 유인물 배포, 도어락 본드칠 등을 한 혐의로 구속 송치될 예정입니다. A씨는 언론 보도를 통해 알게 된 '보복 대행' 조직의 텔레그램 채널을 통해 범행에 가담했으며, 경찰은 상선 추적 및 유사 사건과의 연관성을 조사 중입니다.</t>
+          <t>방송인 전현무가 MBN 방송에서 박지윤 아나운서의 성형 여부에 대해 실언하여 박지윤이 불쾌감을 표하고 SNS를 통해 사과를 요구한 사건입니다. 방송 내용이 명확한 증거로 존재하며 상대방의 자력은 충분하나, 개인의 명예훼손 사건으로 집단적 피해나 대규모 금전적 피해는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 명확하고, 경찰 수사를 통해 증거가 확보되었으며, 공적 절차(경찰 수사 및 검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 현재까지는 단일 피해 사례로 집단적 피해가 아니며, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 주된 상대방이 될 수 있는 '상선' 또는 '보복 대행 조직'의 자력 및 특정 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>방송인의 실언으로 인한 개인의 명예훼손 사건으로, 상대방(전현무, MBN)의 자력은 충분하고(적합 조건 2) 방송 기록이라는 명확한 증거가 존재합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 피해 규모를 금전적으로 특정하기 어렵고(적합 조건 4 미해당), 현재 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미해당).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1세대</t>
+          <t>1명 (박지윤)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>돈받고 보복대행, 뉴스서 보고 ...오물테러한 20대</t>
+          <t>박지윤, 전현무 실언 피해자 “방송서 나 성형 했다고, SNS 사과문감”(...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050221&amp;t=NN</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603132305526110</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-05 00:24:02.290155+00:00</t>
+          <t>2026-03-14 00:23:58.571257+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>김영남, 서대석, 조승환 민주당 서구청장 예비후보</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>20대 피의자 검찰 송치</t>
+          <t>허위사실 유포에 따른 명예훼손 고소 준비 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>동탄에서 발생한 '보복대행' 사건으로, 20대 피의자 A씨가 80만원 상당의 가상화폐를 받고 피해자의 명예를 훼손하는 유인물을 배포하고 도어락에 본드를 바르는 등의 범행을 저질렀습니다. A씨는 현재 검찰에 송치되어 수사가 진행 중입니다.</t>
+          <t>더불어민주당 광주 서구청장 경선 과정에서 김영남, 서대석, 조승환 예비후보들이 김이강 현 청장에 대해 과거 불륜 의혹을 제기하며 '부정한 자는 경선 후보 자격이 없다'고 주장했습니다. 김이강 청장은 이를 흑색선전으로 규정하고, 과거 대법원 민사소송에서 최종 승소하여 결백을 입증받았다고 반박하며 법적 조치를 준비 중입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 검찰 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 하지만 집단적 피해가 아니며 피해 규모가 크지 않고 상대방의 자력이 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>김이강 청장이 과거 유사 의혹에 대해 대법원 승소로 결백을 입증한 바 있어 상대방 책임이 명확할 가능성이 높고(적합 조건 1), 허위사실 유포에 대한 법적 조치를 준비 중이므로 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방의 자력이 불확실하고 피해 규모를 특정하기 어려우며, 집단적 피해가 아닌 개인에 대한 명예훼손 사건이라는 점에서 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>동탄 '보복대행' 20대 검찰 송치…오물투척, 명예훼손 등</t>
+          <t>현 청장에 여론 밀리자 다급했나…선 넘은 민주당 광주 서구청장 예비후...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=721266</t>
+          <t>https://www.sedaily.com/article/20019246?ref=naver</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-05 00:23:36.255477+00:00</t>
+          <t>2026-03-13 13:16:43.390058+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>가로세로연구소 (김세의 대표)</t>
+          <t>MBC</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>김수현 측이 가세연(김세의)을 상대로 120억원 규모의 손해배상 청구 소송 제기</t>
+          <t>언론중재위원회 제소 및 고소, 손해배상 청구 예고</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>배우 김수현이 가세연(김세의 대표)의 미성년 교제 의혹 폭로로 이미지 타격을 입자, 김수현 측은 가세연을 상대로 120억원 규모의 손해배상 청구 소송을 제기했습니다. 김수현의 법률대리인은 가세연이 허위사실을 유포하고 디즈니+를 협박하여 드라마 '넉오프'의 방영이 보류되었다고 주장하며, 수사를 통해 진실이 밝혀지면 방영이 재개될 것으로 기대하고 있습니다.</t>
+          <t>이철우 경북도지사가 MBC의 보도 내용에 대해 언론중재위원회 제소, 명예훼손 및 선거법 위반 고소, 손해배상 청구 등 법적 대응을 예고했다. 지사는 해당 보도가 상식적으로 성립할 수 없다고 반박하며 강력한 법적 조치를 통해 진실을 규명하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(가세연의 허위사실 유포 및 협박 주장), 피해 금액이 120억원으로 매우 크고, 증거 확보 및 공적 절차(수사) 진행 가능성이 있습니다 (적합 조건 1, 4, 5, 6 해당). 그러나 상대방(가세연/김세의)의 자력이 120억원 규모의 배상금을 감당하기에 충분한지 불확실하여 회수 가능성에 대한 리스크가 존재합니다 (적합 조건 2 불확실).</t>
+          <t>MBC는 자력이 충분한 대기업이며(적합 조건 2), 언론중재위원회 제소 및 고소 등 공적 절차가 예고되어 있다(적합 조건 6). 또한, MBC의 보도 내용 자체가 증거가 될 수 있다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방 책임의 명확성은 추가 확인이 필요하여 Medium 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>120억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>김수현 '넉오프'로 복귀 시동 거나..변호사  가능성 높아</t>
+          <t>이철우지사, MBC 법적대응 예고</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/03/2026030314191044059</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=536941</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-04 01:25:27.232064+00:00</t>
+          <t>2026-03-12 13:11:07.395326+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr"/>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>일부 언론사 및 기자</t>
+        </is>
+      </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>온라인 2차 가해 발생 및 미디어 비평 진행 중</t>
+          <t>과거 손해배상 판결 및 수사 진행 사례 존재, 추가 법적 대응 시사</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>강북구 모텔 살인 사건 이후 피의자 외모 미화 및 피해자 조롱 댓글이 온라인에 확산되며 2차 가해가 발생했습니다. 언론 보도 또한 이러한 비상식적 반응을 키웠다는 비판이 제기되었으며, 유가족에게 심각한 정신적 피해를 야기하고 있습니다. 온라인 혐오 및 조롱에 대한 법적 장치 마련의 필요성이 강조되고 있습니다.</t>
+          <t>바디프랜드 경영권 분쟁 과정에서 한주희 전 회장 관련 허위 사실을 보도한 일부 언론사와 기자들이 법원으로부터 수천만 원 규모의 손해배상 판결을 받은 사례가 있다. 경찰과 검찰 수사도 진행된 바 있으며, 한 전 회장 측은 허위 주장에 대해 법적 대응을 예고하고 있다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>온라인 2차 가해 댓글 작성자 및 이를 조장한 미디어/플랫폼의 책임이 명확히 지적되며(적합 조건 1), 온라인 댓글 및 관련 미디어 보도 내용은 증거 확보가 용이합니다(적합 조건 5). 피해자와 유가족에게 심각한 정신적 피해를 야기하며(적합 조건 4), 미디어/플랫폼을 상대로 할 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2). 다만, 집단적 피해로 보기 어렵고 2차 가해에 대한 공적 절차가 진행 중이라는 언급이 없어 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방(언론사, 기자)의 책임이 법원 판결 및 수사로 명확히 입증된 사례가 존재하며(적합 조건 1, 5), 경찰 및 검찰 수사 등 공적 절차가 진행된 바 있음(적합 조건 6). 그러나 집단적 피해가 아닌 개인의 명예훼손 소송으로 보이며, 기사에 명시된 피해 규모가 소송금융 투자에 'High' 등급을 부여하기에는 부족함(부적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>피해자 유가족</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[열린라디오] '모텔 살인' 예쁘니까 무죄?… 2차가해 부추긴 것은 미디...</t>
+          <t>한주희 前 바디프랜드 회장  재직 사실 명백… 허위 주장에 법적 대응</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107632&amp;s_mcd=0211&amp;s_hcd=09</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=741297</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-04 00:20:23.250174+00:00</t>
+          <t>2026-03-12 13:10:56.213497+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>가로세로연구소, 김세의 대표</t>
+          <t>이철우 경북지사</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>김수현 측의 120억원 손해배상 소송 진행 중, 허위사실 유포 관련 수사 진행 중</t>
+          <t>민·형사상 소송 제기 예정</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>배우 김수현이 사생활 논란으로 활동을 중단한 가운데, 법률대리인을 통해 디즈니+ 오리지널 시리즈 '넉오프'의 편성 재개 가능성을 언급했다. 김수현 측은 허위사실 유포 의혹을 부인하며 가로세로연구소 및 김세의 대표를 상대로 120억원 규모의 손해배상 청구 소송을 제기했으며, 관련 수사가 진행 중이다.</t>
+          <t>ilyoseoul.co.kr은 이철우 경북지사가 허위사실을 유포하여 명예훼손 및 업무방해를 했다고 주장하며 민·형사상 모든 수단을 동원해 단호히 대응할 예정이라고 밝혔습니다. 언론사는 이 지사에 대해 손해배상 청구 등 법적 조치를 준비 중입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>피해 규모가 큼 (김수현 측 120억원 손해배상 청구), 허위사실 유포에 대한 수사가 진행 중으로 증거 확보 및 책임 입증 가능성이 있음. 그러나 상대방(가로세로연구소, 김세의 대표)의 자력 불확실성이 투자 리스크로 작용하며, 집단적 피해가 아닌 개인의 피해임.</t>
+          <t>상대방(이철우 경북지사)은 공공기관의 장으로 자력이 충분하며(적합 조건 2), 언론사가 민형사상 대응을 예고한 점으로 보아 허위사실 유포에 대한 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 언론사의 피해이므로 소송금융 투자 매력도가 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>120억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>1명 (김수현)</t>
+          <t>1명 (ilyoseoul.co.kr)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>김수현 복귀설 솔솔…변호사  '넉오프' 편성, 사실 가능성 높다</t>
+          <t>[홍준철의 여의도안테나]  악의적이라고?  이철우 경북지사, MBC 보도관...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/01/2026022822323141594</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514156</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-01 00:31:44.847157+00:00</t>
+          <t>2026-03-12 13:09:12.815385+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>위안부 부정 주장 단체 및 개인</t>
+          <t>장인수</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>위안부 피해자 모욕 및 소녀상 철거 요구 관련 경찰 참고인 조사 진행 중</t>
+          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>호사카 유지 교수는 한국에서 확산되는 일본군 위안부 부정 주장이 일본 극우 세력의 논리이며, 일본 극우 단체 '나데시코 액션'과의 연계 가능성을 제기했다. 경찰은 위안부 피해자를 모욕한 보수단체 대표 사건에 대해 호사카 교수를 참고인으로 조사하는 등 공적 절차가 진행 중이다. 이 사건은 역사적 진실 훼손과 명예훼손의 성격을 띠고 있다.</t>
+          <t>더불어민주당이 '공소취소 거래설'을 제기한 김어준 씨 유튜브 출연자 장인수 씨를 허위사실 적시 명예훼손 혐의로 서울경찰청에 고발하며 강력 대응에 나섰습니다. 민주당은 해당 의혹을 대통령에 대한 심각한 명예훼손이자 왜곡으로 규정하고 있으며, 국민의힘은 특검 추진 및 국정조사 요구서를 보고하는 등 여야 간 대립이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>적합 조건으로 위안부 부정 주장을 하는 단체 및 개인의 책임이 명확하고, 위안부 피해자 및 역사적 진실 훼손이라는 집단적 피해가 발생하며, 경찰 수사 등 공적 절차가 진행 중이고 증거 확보가 용이하다. 그러나 소송 상대방의 자력이 불분명하고, 위안부 부정 주장으로 인한 직접적인 금전적 피해 규모를 대규모로 산정하기 어려워 소송금융 투자 수익성 확보가 불확실하다.</t>
+          <t>더불어민주당이 장인수 씨를 허위사실 적시 명예훼손 혐의로 고발하여 상대방 책임이 비교적 명확하며(적합 조건 1), 서울경찰청에 고발하여 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모(금액, 피해자 수)가 불분명하고, 상대방이 개인이므로 자력에 대한 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>위안부 피해자 및 관련 단체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>호사카 유지  위안부 부정, 일본 논리 넘어와 한국서 반복</t>
+          <t>'공소취소 거래설' 출연자 고발...정청래, 침묵 끝에 강력 대응</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477912?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050033</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603121830399891</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-01 00:20:17.501876+00:00</t>
+          <t>2026-03-12 13:07:31.629070+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>위안부법폐지국민행동</t>
+          <t>두끼 본사</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>민사상 손해배상 청구 검토 가능성</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>시민단체 '위안부법폐지국민행동'이 '일본군 위안부' 강제연행 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있다. 이 단체는 지난해 7월부터 서울 종로구 '평화의 소녀상' 일대에서 집회 개최 우선 순위를 확보해 왔다. 경찰은 소녀상 주변 폴리스라인 철거 계획을 취소했다.</t>
+          <t>대만 두끼의 혐한 마케팅과 점수 조작 논란이 불거졌으며, 특히 특정 선수들에 대한 악플 테러로 명예훼손 가능성이 제기되었습니다. 민사상 불법행위에 따른 손해배상 청구가 가능할 것으로 보이나, 현재까지는 법적 절차가 시작되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>시민단체가 '일본군 위안부' 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성(적합 조건 5)이 높다. 또한 피해자들은 집단적 성격을 띠고 있다(적합 조건 3). 그러나 상대방이 시민단체로 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손의 금전적 피해 규모 추정이 어려워(부적합 조건) 투자 회수 가능성이 불확실하다.</t>
+          <t>대만 두끼의 혐한 마케팅 및 점수 조작, 특정 선수에 대한 악플 테러 등 상대방의 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '두끼' 본사가 피고가 될 경우 자력도 충분할 것으로 예상됩니다(적합 조건 2). 그러나 피해 규모나 피해자 수가 집단소송 수준으로 크지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>일본군 위안부 피해자 다수</t>
+          <t>특정 선수 다수</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>경찰, 종로구 '평화의 소녀상' 주변 폴리스라인 철거 계획 취소</t>
+          <t>점수 조작 죄송  대만 두끼의 도 넘은 혐한 마케팅…본사에 책임 묻기...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115934</t>
+          <t>https://lawtalknews.co.kr/article/FYMK85ZY4RKA</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:16.806663+00:00</t>
+          <t>2026-03-12 13:05:25.467956+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>구제역, 주작감별사(전국진)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중으로 추정</t>
+          <t>민사 1심 판결 선고 (원고 승소), 형사 사건 대법원 판결 유지</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>동탄 아파트 현관에 오물을 뿌리고 허위 사실 유인물을 배포한 '오물 테러' 사건의 범인 A씨가 특정되었습니다. A씨는 텔레그램 상선의 지시를 받아 일면식 없는 피해자를 상대로 보복 대행을 했다고 주장하고 있습니다. 이 사건은 명예훼손 및 재물손괴에 해당하며, 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 민사 소송에서 1심 재판부가 쯔양에게 7500만원을 지급하라고 판결했습니다. 구제역은 형사 사건에서도 대법원에서 징역 3년 판결이 유지되어 유죄가 확정되었습니다. 이 사건은 쯔양의 명예훼손 및 허위사실 유포에 대한 손해배상 청구로 보입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 비교적 명확하고(적합 조건 1), 오물 테러 현장 및 유인물 등 증거 확보가 용이하며(적합 조건 5), 범인이 특정된 것으로 보아 경찰 수사 등 공적 절차가 진행 중인 것으로 판단됩니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않고, 피해 규모가 소송금융 투자 대상으로 보기에는 크지 않으며, 집단적 피해가 아닌 개인에 대한 피해로 적합도가 'Medium'으로 평가됩니다.</t>
+          <t>상대방 책임이 1심 판결로 명확하며(적합 조건 1), 형사 사건 대법원 판결로 유죄가 확정되어 증거가 충분합니다(적합 조건 5). 피해 금액 7500만원은 개인 소송으로는 상당한 규모입니다. 그러나 집단적 피해가 아닌 개별 소송이며, 상대방의 자력에 대한 정보가 불확실하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7500만원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (쯔양)</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>동탄아파트 현관에 '음쓰' 뿌렸다…'오물 테러' 범인의 정체</t>
+          <t>반성 없다 …쯔양 또 고소한 구제역, 대법 '징역 3년' 판결 유지 [엑's ...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022706687</t>
+          <t>https://www.xportsnews.com/article/2122398</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-28 01:00:53.124873+00:00</t>
+          <t>2026-03-12 13:05:03.001483+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>구제역, 주작감별사</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>국민적 공분 발생</t>
+          <t>손해배상 청구 소송 1심 또는 2심 판결 선고</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>3·1절을 앞두고 유관순 열사를 조롱하는 내용의 AI 영상이 온라인에 유포되어 국민적 공분을 사고 있다. 해당 영상은 역사적 인물에 대한 부적절한 희화화로 논란이 되고 있으며, 이에 대한 법적 조치 가능성이 제기된다.</t>
+          <t>유튜버 쯔양이 구제역과 주작감별사를 상대로 제기한 손해배상 청구 소송에서 구제역에게 7,500만원을 지급하라는 판결이 나왔다. 이 중 5,000만원은 주작감별사와 공동으로 지급하도록 했다. 이는 쯔양에 대한 명예훼손 등과 관련된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>유관순 열사를 조롱하는 AI 영상으로 국민적 공분이 일어난 사건으로, 집단적 피해(조건 3)와 영상 자체라는 객관적 증거(조건 5)가 존재합니다. 그러나 영상 제작 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 피해 금액 산정에도 어려움이 있어 Medium으로 판단했습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 손해배상액 7,500만원이 확정되어 증거가 명확하다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방이 개인 유튜버로 추정되어 자력에 대한 정보가 부족하고 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7,500만원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>'피의자' 김병기, 첫 출석 / 유관순 조롱 AI 영상에 공분 / '금값 봄동' ...</t>
+          <t>'쯔양 공갈 협박' 구제역, 오늘(12일) 대법원 선고</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178336</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773280702516480006</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-02-26 13:31:25.048929+00:00</t>
+          <t>2026-03-12 12:41:30.842916+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>월스트리트저널</t>
+        </is>
+      </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>언론 보도 및 조사 진행 중</t>
+          <t>바이낸스가 월스트리트저널을 상대로 명예훼손 소송 제기. 미 법무부 및 상원의 바이낸스 관련 조사 진행 중.</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>한 단체가 2020년부터 일본군 위안부 피해자들을 부정하는 집회를 열고, 심지어 피해자들의 집 앞까지 찾아가 확성기와 현수막을 들고 시위를 벌이는 등 도를 넘는 행위를 지속하고 있습니다. 이 사건은 '실화탐사대'를 통해 보도되었으며, 피해자들에게 심각한 정신적 고통과 명예훼손을 야기하고 있습니다.</t>
+          <t>암호화폐 거래소 바이낸스가 월스트리트저널(WSJ)의 '이란 연계 17억달러 이체' 보도가 허위라며 명예훼손 소송을 제기했습니다. WSJ 보도는 미 법무부와 상원의 바이낸스 조사로 이어졌으며, 바이낸스는 WSJ가 진실보다 특종을 우선했다고 주장하고 있습니다. 이 소송은 바이낸스의 준법 체계 신뢰를 다시 시험하는 분수령이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>위안부 피해자들을 대상으로 한 집회 및 주거지 앞 시위는 상대방의 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당합니다. 또한, 공개적인 집회 활동으로 인해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방 단체의 자력 여부가 불확실하며(적합 조건 2), 정신적 피해에 대한 손해배상액 산정이 복잡할 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(월스트리트저널)은 대형 언론사로 자력이 충분하며, 바이낸스의 평판 훼손에 따른 피해 규모가 클 수 있다는 점에서 소송금융 적합 조건에 일부 부합합니다. 그러나 명예훼손 소송은 보도의 진실성 여부를 다투는 복잡한 법적 쟁점을 포함하며, WSJ 보도로 인해 미 법무부와 상원의 바이낸스 조사가 진행 중인 점은 바이낸스의 소송에 부담으로 작용할 수 있어 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (바이낸스)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>'실화탐사대' 위안부 부정 집회·파주 먹튀남 정도령 정체</t>
+          <t>바이낸스, ‘이란 연계 17억달러 이체’ 보도한 WSJ에 명예훼손 소송</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515317</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338384</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-02-26 12:40:50.941068+00:00</t>
+          <t>2026-03-12 00:32:47.725672+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>약혼남</t>
+          <t>월스트리트저널</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>상간남 위자료 청구 위협, 폭행 및 명예훼손 피해 발생</t>
+          <t>명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>A씨는 약혼이 파기되었다는 회사 동료 누나의 말을 믿고 교제했으나, 사실이 아니었음이 드러나 약혼남으로부터 상간남으로 몰려 위자료 청구 위협을 받음. 약혼남은 A씨를 폭행하고 직장에 불륜 소문을 퍼뜨려 명예를 훼손함. A씨는 억울함을 호소하며 법률 자문을 구하고 있음.</t>
+          <t>글로벌 암호화폐 거래소 바이낸스가 미국 경제지 월스트리트저널(WSJ)을 상대로 명예훼손 소송을 제기했습니다. 바이낸스는 WSJ의 보도가 자사 평판을 심각하게 훼손했다고 주장하며 법적 대응에 나섰습니다. 구체적인 소장 내용과 손해배상 청구 규모는 아직 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>피해자 A씨는 약혼 관계가 정리되었다는 거짓말에 속아 교제하다가 약혼남으로부터 폭행 및 명예훼손 피해를 입었으며, 상간남으로 몰려 위자료 청구 위기에 처함. 상대방의 책임이 비교적 명확하고(적합 조건 1), 폭행 및 명예훼손에 대한 증거 확보가 가능함(적합 조건 5). 다만, 상대방의 자력 정보가 불분명하고(적합 조건 2 불충족), 집단적 피해가 아닌 개인적 분쟁임(적합 조건 3 불충족).</t>
+          <t>적합 조건으로 대형 언론사인 월스트리트저널이 피고로 자력이 충분하며, 글로벌 대형 암호화폐 거래소의 명예훼손 소송이므로 피해 규모가 클 가능성이 있습니다. 다만, 기사만으로는 명예훼손 책임의 명확성이나 구체적인 손해배상 청구 규모가 불분명하여 추가적인 법률 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>“도박꾼 약혼男과 파혼했다”…거짓말에 속아 졸지에 ‘상간남’된 男...</t>
+          <t>바이낸스, 월스트리트저널 상대로 명예훼손 소송 제기</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682360?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/breaking/338308</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:40.544502+00:00</t>
+          <t>2026-03-12 00:31:13.287552+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>서해 공무원 피살 사건 관련 명예훼손 항소심 진행 중</t>
+          <t>손해배상 청구 소송 제기, 허위보도에 대한 형사고발 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>서해 해양수산부 공무원 피살 사건 1심 재판부에서 피고인 전원 무죄가 선고되었으나, 검찰은 고 이대준씨의 '자진 월북' 발표로 인한 망인과 유족의 명예훼손 부분에 대해서만 항소를 제기했습니다. 유족 측은 정부 발표로 인해 아들이 육사 진학을 포기하는 등 심각한 피해를 입었다고 주장하며, 항소심에서 명예훼손 성립 가능성이 제기되고 있습니다.</t>
+          <t>김용 전 민주연구원 부원장 측이 '전자발찌 착용 북콘서트' 허위보도를 한 일부 언론을 상대로 총 4억 원 규모의 손해배상 청구 소송을 제기했습니다. 이와 별도로 시민단체는 해당 허위보도에 대해 형사고발을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 정부의 '월북' 발표로 인한 고인의 명예훼손 주장이 핵심 쟁점이며, 검찰이 이 부분에 대해 항소하여 법적 다툼이 진행 중입니다. 적합 조건 2(상대방 자력 충분): 피고는 대한민국 정부 및 전직 고위 공직자로, 배상 능력이 충분합니다. 적합 조건 5(증거 확보 가능): 정부의 공식 발표, 여론조사 결과, 관련 정치인들의 발언 등 명예훼손 주장을 뒷받침할 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 금액이 구체적으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+          <t>4억 원 규모의 손해배상 청구 소송이 제기되어 피해 규모가 크고(적합 조건 4), 허위보도 여부를 입증할 증거 확보가 가능할 것으로 보이며(적합 조건 5), 시민단체가 허위보도에 대해 형사고발을 진행 중인 공적 절차가 있습니다(적합 조건 6). 다만, 상대방 언론사가 구체적으로 특정되지 않아 자력 여부 판단이 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억 원</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>1명 (고 이대준씨 유족)</t>
+          <t>1명 (김용 전 부원장)</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>죽은 서해 공무원의 명예훼손은 인정될까 | “정부의 ‘월북’ 발표, 의...</t>
+          <t>시민단체, '김용 전자발찌 차고 북콘서트' 허위보도 형사고발</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>monthly.chosun.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=C&amp;nNewsNumb=202603100034</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332979</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-24 12:49:40.752056+00:00</t>
+          <t>2026-03-11 12:56:17.728875+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>형사고소 진행 중, 민사소송 예정</t>
+          <t>변호사 법적 책임 경고</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>이준석 개혁신당 대표가 한국사 강사 전한길 씨를 상대로 허위사실 유포(하버드 입학 관련, 성상납 모함) 혐의로 형사고소를 진행했습니다. 이 대표는 형사고소 결과에 따라 전 씨의 부당 수익에 대한 민사소송도 제기할 계획이며, 토론 무산 후 허위사실 유포에 대한 선처는 없다고 강조했습니다.</t>
+          <t>전 '충주맨' 김선태를 사칭하는 SNS 계정과 직장인 익명 커뮤니티에 비방글이 올라와 논란이 되고 있습니다. 변호사는 사칭 행위는 스토킹 처벌법 위반, 비방글은 명예훼손, 금전 취득 시 사기죄 적용 가능성을 언급하며 법적 책임을 경고했습니다. 김선태는 왕따설을 부인했으나 관련 글은 계속되고 있으며, 형사 고소 및 민사 손해배상 청구가 가능하다고 분석됩니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>이준석 대표가 전한길 씨의 허위사실 유포에 대해 구체적인 반박과 함께 형사고소를 진행하여 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사고소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인적 명예훼손 사건이며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당합니다. 그러나 상대방의 자력이 불분명하고(조건 2 불충족), 집단적 피해가 아닌 개인에 대한 피해이며(조건 3 불충족), 피해 규모가 아직 미상입니다(조건 4 불충족). 현재 공적 절차가 진행 중이지도 않습니다(조건 6 불충족).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>1명 (이준석)</t>
+          <t>1명 (김선태)</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>전한길과 토론 앞둔 이준석  토론하고, 쪽팔리고, 감옥 가시라</t>
+          <t>충주맨 사칭에 왕따설까지… 사기·명예훼손죄 가능  변호사 경고</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406841</t>
+          <t>https://www.mt.co.kr/society/2026/03/10/2026030923104665087</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-24 00:44:10.207033+00:00</t>
+          <t>2026-03-10 00:39:01.407574+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>태영호</t>
+          <t>애슐리 기야르</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>항소심 첫 변론 예정</t>
+          <t>미국 연방 배심원단 평결 선고, 항소 검토 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>태영호 전 의원의 '4·3 김일성 지시' 발언에 대한 명예훼손 소송 항소심이 4월 6일 첫 변론을 앞두고 있다. 1심에서는 제주4·3희생자유족회에 1천만원 배상 판결이 내려졌으나, 개인 청구는 기각되었다. 유족회 측은 개인 명예훼손 인정을, 태 전 의원 측은 허위사실이 아니라고 주장하며 법정 공방을 재개한다.</t>
+          <t>타로 카드로 미제 사건을 분석하는 인플루언서가 아무런 근거 없이 대학교수를 살인범으로 지목하여 명예를 훼손한 사건입니다. 미국 연방 배심원단은 인플루언서에게 교수에게 1000만 달러(약 149억원)를 배상하라고 명령했으며, 이는 징벌적 손해배상이 포함된 금액입니다. 인플루언서는 판결에 불복하여 항소를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>1심에서 상대방(태영호)의 책임이 일부 인정(협회에 대한 명예훼손)되어 책임 명확성(적합 조건 1)이 있습니다. 또한, 제주4·3희생자유족회 등 다수의 피해자를 대변하는 단체가 원고로 참여하여 집단적 피해(적합 조건 3)에 해당하며, 발언 내용이 명확한 증거(적합 조건 5)로 존재합니다. 그러나 1심에서 개인 청구는 기각되었고, 협회에 대한 배상액도 1천만원으로 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기에는 작습니다.</t>
+          <t>상대방 책임이 연방 판사와 배심원단에 의해 명확히 인정되었고, 150억원에 달하는 징벌적 손해배상 판결이 내려져 피해 규모가 매우 큽니다. 또한 경찰의 공식 발표와 법원의 판단으로 허위 주장의 증거가 명확합니다. 다만, 상대방이 대기업이나 공공기관이 아닌 인플루언서이므로, 판결금 회수를 위한 상대방의 자력에 대한 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>1천만원 (1심 협회 배상액)</t>
+          <t>1000만 달러 (약 149억원)</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>제주4·3희생자유족회 및 4·3관련단체 구성원 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>4·3 김일성 지시  항소심 4월6일 첫 변론…태영호·유족 법정공방 재개</t>
+          <t>“당신이 학생 죽였잖아” 애꿎은 교수 잡은 점쟁이…150억원 물어줄 판</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeju/6078839</t>
+          <t>https://www.seoul.co.kr/news/international/2026/03/09/20260309500124?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-23 00:36:14.843357+00:00</t>
+          <t>2026-03-09 13:24:03.627679+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>20대 여성 A 씨</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>형사 고소 진행 중, 민사 소송 검토 중</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>그룹 하이라이트 측이 멤버 관련 허위 사실 유포자들에 대해 법적 대응을 예고했습니다. 소속사는 허위 사실 유포자들을 형사 고소하고, 경제적 피해에 대한 민사상 손해배상 청구도 검토 중입니다. 확인되지 않은 주장이나 악성 게시물, 댓글에 대해 강경 대응할 방침입니다.</t>
+          <t>경기 화성 동탄에서 20대 여성이 아파트 현관문에 음식물 쓰레기를 투척하고 래커칠을 한 뒤 허위 유인물을 뿌린 혐의로 경찰에 붙잡혔습니다. 피의자는 텔레그램 지시를 받았다고 진술했으며, 경찰은 정확한 경위를 조사 중입니다. 유사 사건들이 동탄과 군포에서 발생해 피의자들이 이미 검거 송치된 바 있습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 형사 고소 등 공적 절차가 진행 중(적합 조건 6)이므로 소송 가능성은 높습니다. 그러나 상대방이 특정되지 않은 다수의 개인이며 자력 부족으로 실질적인 손해배상액 회수 가능성이 낮아 소송금융 투자 매력도가 떨어집니다.</t>
+          <t>상대방 책임이 비교적 명확하고(20대 여성 검거 및 자백), CCTV 등 증거가 확보되었으며, 경찰 수사가 진행 중인 공적 절차가 있습니다. 그러나 피해 규모가 크지 않고, 상대방의 자력이 불분명하며, 집단적 피해가 아닌 개별 사건으로 보여 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>하이라이트 측 “멤버 관련 루머 사실 아냐”…법적 대응</t>
+          <t>동탄에서 또 오물 테러...20대 대구에서 검거</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612721/?sc=Naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603062303003244</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-02-22 12:42:14.595334+00:00</t>
+          <t>2026-03-07 00:17:07.376240+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>A 님 (주사 이모)</t>
+          <t>은현장</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>허위사실적시 명예훼손 혐의로 검찰 송치</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>유명 연예인 박나래, 전현무 등이 '주사 이모' A씨의 SNS 게시물로 인해 명예훼손 피해를 입은 사건입니다. A씨는 경찰 조사를 받았으며, 연예인 측은 법적 대응을 검토 중인 것으로 추정됩니다. 현재 공적 절차가 진행 중인 상황입니다.</t>
+          <t>유튜버 은현장이 김세의에 대한 허위사실 적시 명예훼손 혐의로 검찰에 송치되었습니다. 이는 '최측근 황금폰' 발언과 관련된 것으로, 현재 수사기관의 조사가 진행 중입니다. 김세의는 은현장을 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(SNS 게시물), 증거 확보가 용이하며, 이미 공적 절차(경찰 조사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하고, 피해자가 소수에 불과하여 집단적 피해로 보기 어려워 투자 매력이 제한적입니다.</t>
+          <t>은현장이 허위사실 적시 명예훼손 혐의로 검찰에 송치되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수사기관에 의해 증거가 확보되었을 가능성이 높고(적합 조건 5), 현재 검찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모가 명확하지 않고 집단적 피해가 아닌 개인적 피해로 보입니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>1명 (김세의)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>박나래와 같은 날 조사 받은 주사 이모, 전현무도 저격하더니…SNS에 남...</t>
+          <t>KBS 이사회, 서기석 이사장 불신임안 가결 … 미디어연대  공영방송 장악...</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602221046162310</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/04/2026030400455.html</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-02-22 12:40:30.879400+00:00</t>
+          <t>2026-03-05 01:38:47.118476+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구를 포함한 법적 대응 예고</t>
+          <t>피의자 검찰 송치</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>하이라이트 소속사 어라운드어스가 멤버 관련 허위사실 유포 및 악성 게시물, 댓글 작성자에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구하겠다고 밝혔다. 소속 아티스트의 명예를 실추하고 피해를 주는 어떠한 행위에도 강력히 대응할 방침이다.</t>
+          <t>동탄 오물테러 사건의 피의자가 80만원 상당의 가상화폐를 받고 허위 사실 유포 및 오물 테러를 대행한 혐의로 검찰에 송치되었습니다. 이 사건은 피해자의 명예를 훼손하고 주거지에 피해를 입힌 불법행위입니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>상대방의 허위사실 유포 및 악성 게시물 작성 책임이 명확하며, 온라인 게시물 및 댓글 형태로 증거 확보가 용이합니다. 다만, 상대방이 개인일 가능성이 높아 자력 불확실성으로 인해 손해배상금 회수 가능성이 낮을 수 있으며, 피해 규모 추정이 어렵습니다.</t>
+          <t>피의자가 검찰에 송치되어 상대방의 책임이 비교적 명확하고(적합 조건 1), 수사기관을 통해 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불분명하고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>“절대 사실 아냐”…하이라이트, 멤버 관련 루머 유포에 법적 대응 [공...</t>
+          <t>80만원 받고 보복 대행 …동탄 오물테러 피의자, 검찰 송치</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968011</t>
+          <t>https://www.hankyung.com/article/2026030598487</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-02-21 18:14:46.813545+00:00</t>
+          <t>2026-03-05 00:24:29.183632+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>법적 대응 강구 중</t>
+          <t>경찰 수사 중, 피의자 구속 송치 예정, 상선 추적 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>하이라이트 측이 멤버들과 소속사에 대한 허위 사실 유포에 대해 강력한 법적 조치를 예고했다. 허위 사실 유포로 인한 경제적 손실에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구할 방침이다.</t>
+          <t>20대 A씨가 금전을 받고 타인의 집 현관문에 오물 테러, 래커칠, 명예훼손 유인물 배포, 도어락 본드칠 등을 한 혐의로 구속 송치될 예정입니다. A씨는 언론 보도를 통해 알게 된 '보복 대행' 조직의 텔레그램 채널을 통해 범행에 가담했으며, 경찰은 상선 추적 및 유사 사건과의 연관성을 조사 중입니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>하이라이트 멤버 및 소속사에 대한 허위 사실 유포로 인한 명예훼손 및 경제적 손실 주장이 명확하며(적합 조건 1), 유포된 정보 자체가 증거가 될 수 있음(적합 조건 5). 다만, 소송 상대방이 '모든 자'로 특정되지 않아 자력 확인이 어렵고, 피해 규모 또한 미상인 점은 투자 리스크 요인임.</t>
+          <t>상대방(A씨)의 책임이 명확하고, 경찰 수사를 통해 증거가 확보되었으며, 공적 절차(경찰 수사 및 검찰 송치)가 진행 중인 점은 긍정적입니다. 그러나 현재까지는 단일 피해 사례로 집단적 피해가 아니며, 피해 규모가 수억 원 이상으로 크다고 보기 어렵고, 주된 상대방이 될 수 있는 '상선' 또는 '보복 대행 조직'의 자력 및 특정 여부가 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>하이라이트 멤버 및 소속사</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>유포된 근거 없는 정보 사실 아냐…강력 법적 조치  하이라이트 측, 허...</t>
+          <t>돈받고 보복대행, 뉴스서 보고 ...오물테러한 20대</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979805</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050221&amp;t=NN</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-21 18:12:50.417421+00:00</t>
+          <t>2026-03-05 00:24:02.290155+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>소속사 법적 조치 예고</t>
+          <t>20대 피의자 검찰 송치</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 일부 SNS 및 인터넷 커뮤니티에서 유포되는 근거 없는 허위 사실로 인해 멤버들이 심각한 피해를 입고 있다고 밝혔습니다. 이에 소속사는 허위 사실 유포자에 대해 정보통신망법 및 형법상 명예훼손 혐의로 형사 고소하고, 민사상 손해배상 청구를 포함한 강력한 법적 조치를 취할 예정입니다. 팬들로부터 이미 증거 자료를 확보한 상태입니다.</t>
+          <t>동탄에서 발생한 '보복대행' 사건으로, 20대 피의자 A씨가 80만원 상당의 가상화폐를 받고 피해자의 명예를 훼손하는 유인물을 배포하고 도어락에 본드를 바르는 등의 범행을 저질렀습니다. A씨는 현재 검찰에 송치되어 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>근거 없는 허위 사실 유포에 대한 상대방 책임이 명확하고(적합 조건 1), 팬들의 제보를 통해 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 특정되지 않은 다수의 개인 유포자일 가능성이 높아 자력 확보가 불확실하며(부적합 조건), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고 검찰 송치로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 하지만 집단적 피해가 아니며 피해 규모가 크지 않고 상대방의 자력이 불분명하여 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>4명 (하이라이트 멤버)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>하이라이트, 칼 빼들었다.. 근거 없는 허위 사실 유포 법적 조치 [전문]</t>
+          <t>동탄 '보복대행' 20대 검찰 송치…오물투척, 명예훼손 등</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/02/21/2026022114462526848</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=721266</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-21 18:12:40.498144+00:00</t>
+          <t>2026-03-05 00:23:36.255477+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>더팩트</t>
+          <t>가로세로연구소 (김세의 대표)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중, 부동산 가압류 인용</t>
+          <t>김수현 측이 가세연(김세의)을 상대로 120억원 규모의 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>차가원 원헌드레드 대표 측이 더팩트의 '명품 외상' 보도에 대해 사실과 다르다며 명예훼손 및 손해배상 청구 등 법적 조치를 진행 중이다. 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되었으며, 관련 유튜브 영상은 삭제된 상태이다. 원헌드레드 측은 사법 절차를 통해 사실관계를 명확히 가릴 것이라고 밝혔다.</t>
+          <t>배우 김수현이 가세연(김세의 대표)의 미성년 교제 의혹 폭로로 이미지 타격을 입자, 김수현 측은 가세연을 상대로 120억원 규모의 손해배상 청구 소송을 제기했습니다. 김수현의 법률대리인은 가세연이 허위사실을 유포하고 디즈니+를 협박하여 드라마 '넉오프'의 방영이 보류되었다고 주장하며, 수사를 통해 진실이 밝혀지면 방영이 재개될 것으로 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>원헌드레드 측이 더팩트를 상대로 민사상 손해배상 및 형사상 책임 추궁을 진행 중이며, 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되어 상대방 책임의 일부 명확성 및 증거 확보 가능성이 인정됩니다. (적합 조건 1, 5) 상대방인 더팩트는 언론사로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 2) 그러나 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(가세연의 허위사실 유포 및 협박 주장), 피해 금액이 120억원으로 매우 크고, 증거 확보 및 공적 절차(수사) 진행 가능성이 있습니다 (적합 조건 1, 4, 5, 6 해당). 그러나 상대방(가세연/김세의)의 자력이 120억원 규모의 배상금을 감당하기에 충분한지 불확실하여 회수 가능성에 대한 리스크가 존재합니다 (적합 조건 2 불확실).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억원</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>차가원 측, 명품 외상 의혹 반박 “사실관계와 달라”(공식전문)</t>
+          <t>김수현 '넉오프'로 복귀 시동 거나..변호사  가능성 높아</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10679468?ref=naver</t>
+          <t>https://www.starnewskorea.com/star/2026/03/03/2026030314191044059</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-21 18:09:55.465721+00:00</t>
+          <t>2026-03-04 01:25:27.232064+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중</t>
+          <t>온라인 2차 가해 발생 및 미디어 비평 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>차가원 측은 백화점 명품 외상 의혹 보도에 대해 사실과 다르다고 반박하며, 해당 보도를 한 더팩트를 상대로 명예 및 권익 침해에 대한 민사상 손해배상 청구와 형사상 책임 추궁 등 법적 조치를 진행 중이다. 더팩트가 게시한 유튜브 영상의 내용이 허위라고 주장하고 있다.</t>
+          <t>강북구 모텔 살인 사건 이후 피의자 외모 미화 및 피해자 조롱 댓글이 온라인에 확산되며 2차 가해가 발생했습니다. 언론 보도 또한 이러한 비상식적 반응을 키웠다는 비판이 제기되었으며, 유가족에게 심각한 정신적 피해를 야기하고 있습니다. 온라인 혐오 및 조롱에 대한 법적 장치 마련의 필요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>차가원 측이 언론사 더팩트의 허위 보도로 인한 명예훼손을 주장하며 민형사상 법적 조치를 진행 중입니다. 상대방(더팩트)은 언론사로서 자력이 충분하며, 보도 내용의 진위 여부가 쟁점이므로 증거 확보가 가능합니다. (적합 조건 1, 2, 5 해당)</t>
+          <t>온라인 2차 가해 댓글 작성자 및 이를 조장한 미디어/플랫폼의 책임이 명확히 지적되며(적합 조건 1), 온라인 댓글 및 관련 미디어 보도 내용은 증거 확보가 용이합니다(적합 조건 5). 피해자와 유가족에게 심각한 정신적 피해를 야기하며(적합 조건 4), 미디어/플랫폼을 상대로 할 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2). 다만, 집단적 피해로 보기 어렵고 2차 가해에 대한 공적 절차가 진행 중이라는 언급이 없어 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>피해자 유가족</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>차가원 측, 백화점 명품 외상 의혹에  사실과 달라…명예·권익 침해</t>
+          <t>[열린라디오] '모텔 살인' 예쁘니까 무죄?… 2차가해 부추긴 것은 미디...</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=718318</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107632&amp;s_mcd=0211&amp;s_hcd=09</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-21 18:08:20.213213+00:00</t>
+          <t>2026-03-04 00:20:23.250174+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>한 매체 및 관계자 2인</t>
+          <t>가로세로연구소, 김세의 대표</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>부동산 가압류 인용, 민형사상 법적 조치 진행 중</t>
+          <t>김수현 측의 120억원 손해배상 소송 진행 중, 허위사실 유포 관련 수사 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>연예 기획사 원헌드레드 차가원 대표 측이 명품 미결제 및 빌라 가압류 보도에 대해 허위 사실이라며 강경한 법적 대응을 예고했다. 차가원 측은 해당 보도가 명예를 침해한다고 주장하며 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류도 법원에서 인용되었다. 현재 해당 보도 매체에 대한 추가 법적 대응도 병행하고 있다.</t>
+          <t>배우 김수현이 사생활 논란으로 활동을 중단한 가운데, 법률대리인을 통해 디즈니+ 오리지널 시리즈 '넉오프'의 편성 재개 가능성을 언급했다. 김수현 측은 허위사실 유포 의혹을 부인하며 가로세로연구소 및 김세의 대표를 상대로 120억원 규모의 손해배상 청구 소송을 제기했으며, 관련 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>차가원 측이 허위 보도에 대해 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류가 법원에서 인용되어 상대방 책임의 개연성이 높고(적합 조건 1), 가압류 인용 및 유튜브 영상 삭제 등 증거 확보 가능성이 보임(적합 조건 5). 그러나 상대방 매체의 자력이나 구체적인 피해 규모가 명확히 파악되지 않아 추가 검토가 필요하다.</t>
+          <t>피해 규모가 큼 (김수현 측 120억원 손해배상 청구), 허위사실 유포에 대한 수사가 진행 중으로 증거 확보 및 책임 입증 가능성이 있음. 그러나 상대방(가로세로연구소, 김세의 대표)의 자력 불확실성이 투자 리스크로 작용하며, 집단적 피해가 아닌 개인의 피해임.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120억원</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명 (김수현)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>차가원 측, 명품 미결제 논란에 “사실무근, 법적 책임 묻겠다” 강경 ...</t>
+          <t>김수현 복귀설 솔솔…변호사  '넉오프' 편성, 사실 가능성 높다</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1587345?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/01/2026022822323141594</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-21 18:07:30.411590+00:00</t>
+          <t>2026-03-01 00:31:44.847157+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>명예훼손</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
+          <t>위안부 부정 주장 단체 및 개인</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>위안부 피해자 모욕 및 소녀상 철거 요구 관련 경찰 참고인 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>호사카 유지 교수는 한국에서 확산되는 일본군 위안부 부정 주장이 일본 극우 세력의 논리이며, 일본 극우 단체 '나데시코 액션'과의 연계 가능성을 제기했다. 경찰은 위안부 피해자를 모욕한 보수단체 대표 사건에 대해 호사카 교수를 참고인으로 조사하는 등 공적 절차가 진행 중이다. 이 사건은 역사적 진실 훼손과 명예훼손의 성격을 띠고 있다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>적합 조건으로 위안부 부정 주장을 하는 단체 및 개인의 책임이 명확하고, 위안부 피해자 및 역사적 진실 훼손이라는 집단적 피해가 발생하며, 경찰 수사 등 공적 절차가 진행 중이고 증거 확보가 용이하다. 그러나 소송 상대방의 자력이 불분명하고, 위안부 부정 주장으로 인한 직접적인 금전적 피해 규모를 대규모로 산정하기 어려워 소송금융 투자 수익성 확보가 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>위안부 피해자 및 관련 단체</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>호사카 유지  위안부 부정, 일본 논리 넘어와 한국서 반복</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6477912?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050033</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:20:17.501876+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>위안부법폐지국민행동</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>시민단체 '위안부법폐지국민행동'이 '일본군 위안부' 강제연행 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있다. 이 단체는 지난해 7월부터 서울 종로구 '평화의 소녀상' 일대에서 집회 개최 우선 순위를 확보해 왔다. 경찰은 소녀상 주변 폴리스라인 철거 계획을 취소했다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>시민단체가 '일본군 위안부' 피해자들에 대한 허위사실 적시 명예훼손 혐의로 경찰 수사를 받고 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성(적합 조건 5)이 높다. 또한 피해자들은 집단적 성격을 띠고 있다(적합 조건 3). 그러나 상대방이 시민단체로 자력이 충분하지 않을 수 있으며(부적합 조건), 명예훼손의 금전적 피해 규모 추정이 어려워(부적합 조건) 투자 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>일본군 위안부 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>경찰, 종로구 '평화의 소녀상' 주변 폴리스라인 철거 계획 취소</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115934</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:26:16.806663+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>동탄 아파트 현관에 오물을 뿌리고 허위 사실 유인물을 배포한 '오물 테러' 사건의 범인 A씨가 특정되었습니다. A씨는 텔레그램 상선의 지시를 받아 일면식 없는 피해자를 상대로 보복 대행을 했다고 주장하고 있습니다. 이 사건은 명예훼손 및 재물손괴에 해당하며, 경찰 수사가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임이 비교적 명확하고(적합 조건 1), 오물 테러 현장 및 유인물 등 증거 확보가 용이하며(적합 조건 5), 범인이 특정된 것으로 보아 경찰 수사 등 공적 절차가 진행 중인 것으로 판단됩니다(적합 조건 6). 그러나 상대방의 자력이 충분하지 않고, 피해 규모가 소송금융 투자 대상으로 보기에는 크지 않으며, 집단적 피해가 아닌 개인에 대한 피해로 적합도가 'Medium'으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>동탄아파트 현관에 '음쓰' 뿌렸다…'오물 테러' 범인의 정체</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022706687</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:00:53.124873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>국민적 공분 발생</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>3·1절을 앞두고 유관순 열사를 조롱하는 내용의 AI 영상이 온라인에 유포되어 국민적 공분을 사고 있다. 해당 영상은 역사적 인물에 대한 부적절한 희화화로 논란이 되고 있으며, 이에 대한 법적 조치 가능성이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>유관순 열사를 조롱하는 AI 영상으로 국민적 공분이 일어난 사건으로, 집단적 피해(조건 3)와 영상 자체라는 객관적 증거(조건 5)가 존재합니다. 그러나 영상 제작 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 피해 금액 산정에도 어려움이 있어 Medium으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>'피의자' 김병기, 첫 출석 / 유관순 조롱 AI 영상에 공분 / '금값 봄동' ...</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178336</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:31:25.048929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>언론 보도 및 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>한 단체가 2020년부터 일본군 위안부 피해자들을 부정하는 집회를 열고, 심지어 피해자들의 집 앞까지 찾아가 확성기와 현수막을 들고 시위를 벌이는 등 도를 넘는 행위를 지속하고 있습니다. 이 사건은 '실화탐사대'를 통해 보도되었으며, 피해자들에게 심각한 정신적 고통과 명예훼손을 야기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>위안부 피해자들을 대상으로 한 집회 및 주거지 앞 시위는 상대방의 책임이 비교적 명확하며(적합 조건 1), 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당합니다. 또한, 공개적인 집회 활동으로 인해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 상대방 단체의 자력 여부가 불확실하며(적합 조건 2), 정신적 피해에 대한 손해배상액 산정이 복잡할 수 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>'실화탐사대' 위안부 부정 집회·파주 먹튀남 정도령 정체</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515317</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:40:50.941068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>약혼남</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>상간남 위자료 청구 위협, 폭행 및 명예훼손 피해 발생</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>A씨는 약혼이 파기되었다는 회사 동료 누나의 말을 믿고 교제했으나, 사실이 아니었음이 드러나 약혼남으로부터 상간남으로 몰려 위자료 청구 위협을 받음. 약혼남은 A씨를 폭행하고 직장에 불륜 소문을 퍼뜨려 명예를 훼손함. A씨는 억울함을 호소하며 법률 자문을 구하고 있음.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>피해자 A씨는 약혼 관계가 정리되었다는 거짓말에 속아 교제하다가 약혼남으로부터 폭행 및 명예훼손 피해를 입었으며, 상간남으로 몰려 위자료 청구 위기에 처함. 상대방의 책임이 비교적 명확하고(적합 조건 1), 폭행 및 명예훼손에 대한 증거 확보가 가능함(적합 조건 5). 다만, 상대방의 자력 정보가 불분명하고(적합 조건 2 불충족), 집단적 피해가 아닌 개인적 분쟁임(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>“도박꾼 약혼男과 파혼했다”…거짓말에 속아 졸지에 ‘상간남’된 男...</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682360?ref=naver</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:45:40.544502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>서해 공무원 피살 사건 관련 명예훼손 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>서해 해양수산부 공무원 피살 사건 1심 재판부에서 피고인 전원 무죄가 선고되었으나, 검찰은 고 이대준씨의 '자진 월북' 발표로 인한 망인과 유족의 명예훼손 부분에 대해서만 항소를 제기했습니다. 유족 측은 정부 발표로 인해 아들이 육사 진학을 포기하는 등 심각한 피해를 입었다고 주장하며, 항소심에서 명예훼손 성립 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 정부의 '월북' 발표로 인한 고인의 명예훼손 주장이 핵심 쟁점이며, 검찰이 이 부분에 대해 항소하여 법적 다툼이 진행 중입니다. 적합 조건 2(상대방 자력 충분): 피고는 대한민국 정부 및 전직 고위 공직자로, 배상 능력이 충분합니다. 적합 조건 5(증거 확보 가능): 정부의 공식 발표, 여론조사 결과, 관련 정치인들의 발언 등 명예훼손 주장을 뒷받침할 증거가 명확합니다. 다만, 집단적 피해가 아니며 피해 금액이 구체적으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>1명 (고 이대준씨 유족)</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>죽은 서해 공무원의 명예훼손은 인정될까 | “정부의 ‘월북’ 발표, 의...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>monthly.chosun.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>http://monthly.chosun.com/client/news/viw.asp?ctcd=C&amp;nNewsNumb=202603100034</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:49:40.752056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>전한길 (본명 전유관)</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>형사고소 진행 중, 민사소송 예정</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>이준석 개혁신당 대표가 한국사 강사 전한길 씨를 상대로 허위사실 유포(하버드 입학 관련, 성상납 모함) 혐의로 형사고소를 진행했습니다. 이 대표는 형사고소 결과에 따라 전 씨의 부당 수익에 대한 민사소송도 제기할 계획이며, 토론 무산 후 허위사실 유포에 대한 선처는 없다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>이준석 대표가 전한길 씨의 허위사실 유포에 대해 구체적인 반박과 함께 형사고소를 진행하여 상대방 책임이 비교적 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 이미 형사고소라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 대기업 수준으로 충분하다고 보기 어렵고, 집단적 피해가 아닌 개인적 명예훼손 사건이며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>1명 (이준석)</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>전한길과 토론 앞둔 이준석  토론하고, 쪽팔리고, 감옥 가시라</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406841</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:44:10.207033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>태영호</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>항소심 첫 변론 예정</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>태영호 전 의원의 '4·3 김일성 지시' 발언에 대한 명예훼손 소송 항소심이 4월 6일 첫 변론을 앞두고 있다. 1심에서는 제주4·3희생자유족회에 1천만원 배상 판결이 내려졌으나, 개인 청구는 기각되었다. 유족회 측은 개인 명예훼손 인정을, 태 전 의원 측은 허위사실이 아니라고 주장하며 법정 공방을 재개한다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>1심에서 상대방(태영호)의 책임이 일부 인정(협회에 대한 명예훼손)되어 책임 명확성(적합 조건 1)이 있습니다. 또한, 제주4·3희생자유족회 등 다수의 피해자를 대변하는 단체가 원고로 참여하여 집단적 피해(적합 조건 3)에 해당하며, 발언 내용이 명확한 증거(적합 조건 5)로 존재합니다. 그러나 1심에서 개인 청구는 기각되었고, 협회에 대한 배상액도 1천만원으로 피해 규모(적합 조건 4)가 소송금융 투자에 적합하다고 보기에는 작습니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>1천만원 (1심 협회 배상액)</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>제주4·3희생자유족회 및 4·3관련단체 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>4·3 김일성 지시  항소심 4월6일 첫 변론…태영호·유족 법정공방 재개</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/jeju/6078839</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:36:14.843357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr"/>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>형사 고소 진행 중, 민사 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 측이 멤버 관련 허위 사실 유포자들에 대해 법적 대응을 예고했습니다. 소속사는 허위 사실 유포자들을 형사 고소하고, 경제적 피해에 대한 민사상 손해배상 청구도 검토 중입니다. 확인되지 않은 주장이나 악성 게시물, 댓글에 대해 강경 대응할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 형사 고소 등 공적 절차가 진행 중(적합 조건 6)이므로 소송 가능성은 높습니다. 그러나 상대방이 특정되지 않은 다수의 개인이며 자력 부족으로 실질적인 손해배상액 회수 가능성이 낮아 소송금융 투자 매력도가 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>하이라이트 측 “멤버 관련 루머 사실 아냐”…법적 대응</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612721/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:42:14.595334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>A 님 (주사 이모)</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>경찰 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>유명 연예인 박나래, 전현무 등이 '주사 이모' A씨의 SNS 게시물로 인해 명예훼손 피해를 입은 사건입니다. A씨는 경찰 조사를 받았으며, 연예인 측은 법적 대응을 검토 중인 것으로 추정됩니다. 현재 공적 절차가 진행 중인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(SNS 게시물), 증거 확보가 용이하며, 이미 공적 절차(경찰 조사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방의 자력이 불분명하고, 피해자가 소수에 불과하여 집단적 피해로 보기 어려워 투자 매력이 제한적입니다.</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>소수</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>박나래와 같은 날 조사 받은 주사 이모, 전현무도 저격하더니…SNS에 남...</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602221046162310</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:40:30.879400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구를 포함한 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>하이라이트 소속사 어라운드어스가 멤버 관련 허위사실 유포 및 악성 게시물, 댓글 작성자에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구하겠다고 밝혔다. 소속 아티스트의 명예를 실추하고 피해를 주는 어떠한 행위에도 강력히 대응할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>상대방의 허위사실 유포 및 악성 게시물 작성 책임이 명확하며, 온라인 게시물 및 댓글 형태로 증거 확보가 용이합니다. 다만, 상대방이 개인일 가능성이 높아 자력 불확실성으로 인해 손해배상금 회수 가능성이 낮을 수 있으며, 피해 규모 추정이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>“절대 사실 아냐”…하이라이트, 멤버 관련 루머 유포에 법적 대응 [공...</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11968011</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:14:46.813545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr"/>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>법적 대응 강구 중</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>하이라이트 측이 멤버들과 소속사에 대한 허위 사실 유포에 대해 강력한 법적 조치를 예고했다. 허위 사실 유포로 인한 경제적 손실에 대해 민사상 손해배상 청구를 포함한 법적 대응을 강구할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 및 소속사에 대한 허위 사실 유포로 인한 명예훼손 및 경제적 손실 주장이 명확하며(적합 조건 1), 유포된 정보 자체가 증거가 될 수 있음(적합 조건 5). 다만, 소송 상대방이 '모든 자'로 특정되지 않아 자력 확인이 어렵고, 피해 규모 또한 미상인 점은 투자 리스크 요인임.</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>하이라이트 멤버 및 소속사</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>유포된 근거 없는 정보 사실 아냐…강력 법적 조치  하이라이트 측, 허...</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15979805</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:12:50.417421+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>허위 사실 유포자</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>소속사 법적 조치 예고</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>그룹 하이라이트 소속사 어라운드어스 엔터테인먼트가 일부 SNS 및 인터넷 커뮤니티에서 유포되는 근거 없는 허위 사실로 인해 멤버들이 심각한 피해를 입고 있다고 밝혔습니다. 이에 소속사는 허위 사실 유포자에 대해 정보통신망법 및 형법상 명예훼손 혐의로 형사 고소하고, 민사상 손해배상 청구를 포함한 강력한 법적 조치를 취할 예정입니다. 팬들로부터 이미 증거 자료를 확보한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>근거 없는 허위 사실 유포에 대한 상대방 책임이 명확하고(적합 조건 1), 팬들의 제보를 통해 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방이 특정되지 않은 다수의 개인 유포자일 가능성이 높아 자력 확보가 불확실하며(부적합 조건), 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>4명 (하이라이트 멤버)</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>하이라이트, 칼 빼들었다.. 근거 없는 허위 사실 유포 법적 조치 [전문]</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/star/2026/02/21/2026022114462526848</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:12:40.498144+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
           <t>더팩트</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중, 부동산 가압류 인용</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>차가원 원헌드레드 대표 측이 더팩트의 '명품 외상' 보도에 대해 사실과 다르다며 명예훼손 및 손해배상 청구 등 법적 조치를 진행 중이다. 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되었으며, 관련 유튜브 영상은 삭제된 상태이다. 원헌드레드 측은 사법 절차를 통해 사실관계를 명확히 가릴 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>원헌드레드 측이 더팩트를 상대로 민사상 손해배상 및 형사상 책임 추궁을 진행 중이며, 더팩트 관계자 2인에 대한 부동산 가압류가 법원에 의해 인용되어 상대방 책임의 일부 명확성 및 증거 확보 가능성이 인정됩니다. (적합 조건 1, 5) 상대방인 더팩트는 언론사로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 2) 그러나 집단적 피해가 아니며, 구체적인 피해 규모가 명시되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>차가원 측, 명품 외상 의혹 반박 “사실관계와 달라”(공식전문)</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>heraldmuse.com</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://www.heraldmuse.com/article/10679468?ref=naver</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:09:55.465721+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>더팩트</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 및 형사상 책임 추궁 진행 중</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>차가원 측은 백화점 명품 외상 의혹 보도에 대해 사실과 다르다고 반박하며, 해당 보도를 한 더팩트를 상대로 명예 및 권익 침해에 대한 민사상 손해배상 청구와 형사상 책임 추궁 등 법적 조치를 진행 중이다. 더팩트가 게시한 유튜브 영상의 내용이 허위라고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>차가원 측이 언론사 더팩트의 허위 보도로 인한 명예훼손을 주장하며 민형사상 법적 조치를 진행 중입니다. 상대방(더팩트)은 언론사로서 자력이 충분하며, 보도 내용의 진위 여부가 쟁점이므로 증거 확보가 가능합니다. (적합 조건 1, 2, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>차가원 측, 백화점 명품 외상 의혹에  사실과 달라…명예·권익 침해</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=718318</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:08:20.213213+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>한 매체 및 관계자 2인</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>부동산 가압류 인용, 민형사상 법적 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>연예 기획사 원헌드레드 차가원 대표 측이 명품 미결제 및 빌라 가압류 보도에 대해 허위 사실이라며 강경한 법적 대응을 예고했다. 차가원 측은 해당 보도가 명예를 침해한다고 주장하며 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류도 법원에서 인용되었다. 현재 해당 보도 매체에 대한 추가 법적 대응도 병행하고 있다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>차가원 측이 허위 보도에 대해 민사상 손해배상 청구 및 형사상 책임 추궁 등 법적 조치를 진행 중이며, 관계자 2인에 대한 부동산 가압류가 법원에서 인용되어 상대방 책임의 개연성이 높고(적합 조건 1), 가압류 인용 및 유튜브 영상 삭제 등 증거 확보 가능성이 보임(적합 조건 5). 그러나 상대방 매체의 자력이나 구체적인 피해 규모가 명확히 파악되지 않아 추가 검토가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>차가원 측, 명품 미결제 논란에 “사실무근, 법적 책임 묻겠다” 강경 ...</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1587345?ref=naver</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:07:30.411590+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>명예훼손</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>더팩트</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E140" t="inlineStr">
         <is>
           <t>언론사 더팩트 관계자에 대한 부동산 가압류 인용, 민형사상 법적 조치 진행 중</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
+      <c r="F140" t="inlineStr">
         <is>
           <t>차가원 원헌드레드 대표가 언론사 더팩트의 수십억대 명품 외상 및 빌라 압류 보도에 대해 허위 사실이라며 반박했습니다. 원헌드레드 측은 더팩트 관계자에 대한 부동산 가압류가 법원에서 인용되었으며, 민사상 손해배상 청구 및 형사상 책임 추궁을 포함한 법적 조치를 적극적으로 진행 중이라고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G123" t="inlineStr">
+      <c r="G140" t="inlineStr">
         <is>
           <t>원헌드레드 측이 언론사 '더팩트'의 허위 보도로 인한 명예훼손 및 손해배상 청구를 진행 중이며, 법원에서 부동산 가압류가 인용되는 등 원고 측 주장에 대한 일부 근거가 확보된 상태입니다 (적합 조건: 증거가 있거나 확보 가능함, 이미 공적 절차 진행 중). 그러나 집단적 피해가 아니며, 원고 측의 구체적인 피해 규모가 명확히 제시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
-      <c r="H123" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I123" t="inlineStr">
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
         <is>
           <t>1 (차가원 대표 및 원헌드레드)</t>
         </is>
       </c>
-      <c r="J123" t="inlineStr">
+      <c r="J140" t="inlineStr">
         <is>
           <t>차가원, 명품 외상·36억 빌라 압류 의혹 해명... 사실관계 달라</t>
         </is>
       </c>
-      <c r="K123" t="inlineStr">
+      <c r="K140" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L123" t="inlineStr">
+      <c r="L140" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M123" t="inlineStr">
+      <c r="M140" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/21/2026022023482023245</t>
         </is>
       </c>
-      <c r="N123" t="inlineStr">
+      <c r="N140" t="inlineStr">
         <is>
           <t>2026-02-21 18:06:48.850368+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N123"/>
+  <autoFilter ref="A1:N140"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>