--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="10" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -540,99 +540,171 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>무역분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>미국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 정부의 무역법 301조에 따른 관세 부과</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>미국 트럼프 행정부가 무역법 301조를 이용, '강제 노동 관세'를 명분으로 한국, 일본, 중국 등에 12.5%의 관세를 부과했습니다. 이는 기존 글로벌 관세 만료에 따른 대체 조치로, 미국 언론은 관세 부과를 위한 구실로 평가하고 있습니다. 한국 기업들은 이로 인해 상당한 피해를 입을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>미국 정부의 일방적인 관세 부과로 한국 기업 다수가 큰 피해를 입을 것으로 예상됩니다. 상대방(미국 정부)의 자력이 충분하며, 관세 부과의 명분이 '강제 노동'이라는 구실에 불과하다는 언론 보도 등 증거 확보 가능성이 있습니다. 다수의 한국 기업이 집단적으로 피해를 입어 소송금융 투자 적합성이 높습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼, 증거가 있거나 확보 가능함)</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>한국 기업 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>미국, 기어코 관세 강행‥'강제 노동 관세'라며 301조 발동</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6839930_37004.html</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-26 07:01:40.494930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>무역분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>대법원 위법 판결 예상 및 관세 반환 소송 제기 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>미국 정부가 대법원의 위법 판결에도 불구하고 관세 부과를 유지하려는 움직임을 보이고 있습니다. 이에 '여러 기업'이 이미 관세 반환 소송을 제기했으며, 환급 요구액이 250조 원을 넘을 것으로 예측됩니다. 이로 인해 당분간 극심한 혼란이 불가피할 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>미국 정부의 관세 부과가 대법원 판결로 위법성이 인정되거나 예상되어 상대방 책임이 명확합니다. 상대방인 미국 정부는 자력이 충분하며, '여러 기업'이 소송을 제기하여 집단적 피해가 발생했고, 환급 요구액이 '250조 원'을 넘을 것으로 예측되어 피해 규모가 매우 큽니다. 대법원 판결이라는 명확한 증거가 존재하며, 이미 관세 반환 소송이 제기된 상태입니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>250조 원 이상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>여러 기업</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[뉴스추적] 실질적 변화 생기나 / 슈퍼 301조 적용? / 전세계 '관망 모드...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177068</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-21 18:24:44.095713+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>