--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$101</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$113</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N101"/>
+  <dimension ref="A1:N113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
-    <col width="20" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,6288 +535,7052 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 배우 박해수 씨가 ENA 드라마 '허수아비'에서 맡은 역할에 대한 인터뷰입니다. 드라마는 이춘재 연쇄살인 사건을 모티브로 하여 사회적 트라우마와 상실의 시대를 다루고 있습니다. 기사는 드라마의 내용과 배우의 연기 소감에 초점을 맞추고 있으며, 실제 법적 분쟁이나 소송 진행 상황에 대한 내용은 포함하고 있지 않습니다.</t>
+          <t>보수 시민단체 '신남성연대'의 배인규 대표가 아파트에서 투신하여 사망한 사건입니다. 기사 본문은 허위조작 정보 및 혐오 표현 규제에 대한 내용으로, 기사 제목과 무관하여 사건의 구체적인 경위나 법적 쟁점을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 소송 사건이나 잠재적 법적 분쟁에 대한 보도가 아닌, 과거 연쇄살인 사건을 모티브로 한 드라마 관련 배우 인터뷰입니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 현재 진행 중이거나 예상되는 법적 절차가 없어 투자 검토가 어렵습니다.</t>
+          <t>기사 내용은 개인의 사망 사건으로, 소송금융 투자 대상이 될 만한 명확한 소송 상대방이나 법적 책임 소재가 불분명합니다 (적합 조건 1, 2 미충족). 본문 내용 또한 기사 제목과 무관하여 사건의 법적 쟁점을 파악하기 어렵고, 집단적 피해나 공적 절차 진행 여부도 확인되지 않습니다 (적합 조건 3, 5, 6 미충족). 따라서 적합 조건에 해당하는 사항이 없어 소송금융 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>치열한 무력의 얼굴 박해수, ‘허수아비’의 ‘끓는점’ 으로 [인터뷰]</t>
+          <t>보수 시민단체 '신남성연대' 배인규 대표, 아파트 12층에서 투신·사망</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260528/133998486/1</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=125043</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:03:45.250713+00:00</t>
+          <t>2026-08-17 07:00:13.417548+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 인코딩 문제로 인해 내용을 파악할 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 요약할 수 없습니다.</t>
+          <t>제공된 기사는 '길에 쓰러진 외국인 도우려 하자…동물 울음소리 내며 달려들었다'는 제목만 있을 뿐, 사건의 구체적인 내용이나 관련 정보가 전혀 포함되어 있지 않습니다. 따라서 어떠한 분석도 불가능합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 인코딩 문제로 인해 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자가 어렵습니다.</t>
+          <t>제공된 기사 본문에 사건에 대한 구체적인 내용이 전혀 없어 소송금융 적합도 판단 기준에 해당하는 어떠한 정보도 파악할 수 없습니다. 피해자, 가해자, 피해 규모, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘31기’ 피해자 순자 정색, 영숙은 오열 “뒷담화 사과 안읽씹, 따로 풀...</t>
+          <t>길에 쓰러진 외국인 도우려 하자…동물 울음소리 내며 달려들었다 [영...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202605280603212110</t>
+          <t>https://www.news1.kr/society/general-society/6231964</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:42.345664+00:00</t>
+          <t>2026-08-03 21:25:54.147704+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 없어 사건의 구체적인 내용을 파악할 수 없습니다. 기사 제목은 '피해자는 있는데 가해자는 없다'로, 이는 소송금융 투자에 필수적인 명확한 가해자 특정 및 책임 입증에 중대한 어려움이 있음을 암시합니다.</t>
+          <t>제공된 기사 내용은 TV 드라마의 줄거리 일부로, 권태성이라는 인물이 폭발 사고 피해자가 마약왕임을 추적하는 내용과 유보나가 두루미전자에 복직하는 내용이 담겨 있습니다. 실제 사건이 아니므로 소송금융 분석에 필요한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사 본문이 제공되지 않아 사건의 구체적인 내용을 파악할 수 없습니다. 다만, 기사 제목 '피해자는 있는데 가해자는 없다'는 소송금융의 핵심 적합 조건인 '상대방 책임이 비교적 명확함'을 충족하기 어려움을 시사하므로 적합도가 낮습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 TV 드라마의 줄거리 요약으로 판단됩니다. 소송금융 투자 대상이 될 만한 명확한 당사자, 사건 경위, 피해 내용, 법적 쟁점 등이 전혀 파악되지 않아 투자 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“피해자는 있는데 가해자는 없다”</t>
+          <t>'유부녀 킬러' 첫 방송 7.4%…'이중생활 킬러' 공효진 통했다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1611480</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=755767</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:43.643064+00:00</t>
+          <t>2026-08-03 07:03:29.942759+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 이세욱 번역가에게 보내는 글로, '피해자와 가해자가 모여 있는 세계'와 '고립된 피해자들'이라는 추상적인 개념을 언급할 뿐, 특정 사건이나 법적 분쟁에 대한 구체적인 정보를 제공하지 않습니다.</t>
+          <t>기사는 '오싹한 연애'라는 제목 아래 숨진 피해자의 휴대전화가 핵심 단서가 될 수 있다는 내용과 등장인물들의 행동을 묘사하고 있습니다. 이는 실제 사건에 대한 보도라기보다는 드라마나 영화의 줄거리 요약에 가깝습니다. 따라서 소송금융 투자 대상으로서의 사건 분석은 불가능합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 법적 분쟁에 대한 정보를 전혀 포함하고 있지 않습니다. '피해자'와 '가해자'라는 추상적인 단어만 언급될 뿐, 소송금융 투자 검토에 필요한 구체적인 당사자, 사건 내용, 피해 규모, 진행 단계 등에 대한 정보가 전무하여 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>본 기사는 '오싹한 연애'라는 제목과 내용으로 미루어 실제 사건이 아닌 드라마나 영화의 줄거리 일부로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁으로 볼 수 없어, 제시된 적합 조건 중 어느 하나에도 해당한다고 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>나의 자랑스러운 벗, 이세욱 번역가님께 드립니다</t>
+          <t>'오싹한 연애' 새 단서 발견</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=87993</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202607250061</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 19:51:11.079065+00:00</t>
+          <t>2026-07-28 07:43:53.136230+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>제도 개선 논의</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이 기사는 가스사고 발생 시 피해자에게 신속한 보험금 지급을 목적으로 하는 가스사고배상책임보험의 개선 사항을 다루고 있습니다. 특히 LPG 분야에서 보험료 할인 혜택을 통해 사업자의 자발적인 안전관리 노력을 유도하는 방안을 강조합니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 분석할 수 없습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 가스사고배상책임보험 제도의 개선 사항을 다루는 정책 기획 기사로, 특정 가스사고나 피해자를 언급하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없으므로, 소송금융 적합도 판단 기준(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 유무, 공적 절차 진행 여부)을 적용하여 분석할 수 없습니다. 따라서 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[기획] 개선되는 가스사고배상책임보험, 어떤 것이 달라지나 대형 사고...</t>
+          <t>장윤정 모친 사기 논란 이후‥♥도경완 “가끔 집 전체가 어두워져” 간...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>gasnews.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.gasnews.com/news/articleView.html?idxno=125113</t>
+          <t>https://www.newsen.com/news_view.php?uid=202607111400322510</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:15.226892+00:00</t>
+          <t>2026-07-25 02:03:07.746023+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>멜라니아 트럼프 여사가 엡스타인과의 관계를 부인하며 백악관 연단에 섰고, 민주당은 그녀의 청문회 출석을 요구하고 있습니다. 트럼프 대통령이 엡스타인 관련 파일 공개를 막고 있다는 주장도 제기되며, 피해자들을 위한 투명성 확보가 쟁점이 되고 있습니다.</t>
+          <t>기사는 인공지능 기술 발전을 위한 사회 신뢰의 중요성을 강조하며, AI 표시 의무 확대 및 소비자 피해구제 체제 강화 등 제도 정비의 필요성을 언급한다. 또한 중동전쟁으로 인한 물가 상승 압력과 주요 민생 품목에 대한 대응을 다루고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상이 될 만한 명확한 민사상 분쟁을 특정하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족) 엡스타인 사건과 관련하여 멜라니아 여사 및 트럼프 대통령에 대한 정치적 압력이나 정보 공개 요구에 가까우며, 특정 피해자들이 이들을 상대로 손해배상을 청구할 수 있는 구체적인 민사상 책임 소재나 피해 사실이 명시되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+          <t>기사 본문은 소송금융 투자 대상이 될 만한 특정 사건, 피해자, 가해자, 피해 규모 등을 전혀 언급하고 있지 않습니다. 일반적인 정책 제안 및 경제 동향에 대한 내용으로, 소송금융 적합 조건에 해당하지 않으며 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>영부인이 뭘 본 거지?   청문회 나와!  멜라니아 트럼프 격노에 민주당...</t>
+          <t>이 대통령,  가짜뉴스 강력 응징 …5·18 왜곡에 입법 조치 촉구</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008513356&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3589257</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-19 22:42:18.412926+00:00</t>
+          <t>2026-07-12 07:01:20.923729+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>해양수산부의 자연재난 대응 계획 발표 및 시행 중</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>안교재 후보가 '클린 경선'을 선언하며 수원군공항 및 영통소각장 폐쇄, 피해보상 기준 확대 등 주요 정책 공약을 발표했습니다. 이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 공약 발표 내용입니다.</t>
+          <t>해양수산부가 여름철 자연재난에 대비하여 항만·어항시설, 낚시터 등 취약시설을 집중 점검하고, 취약선박 안전관리를 강화하는 등 '2026년 해양수산분야 자연재난 대응계획'을 발표했다. 또한 양식수산물 보험 대상 어종을 확대하고 화재 특약 상품을 출시하여 어업인 피해 보상을 강화할 방침이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 정치인의 정책 공약 발표로, 실제 발생한 법적 분쟁이나 사건에 대한 내용이 아닙니다. 소송 상대방이 특정되지 않고, 구체적인 피해 사실이나 규모, 증거, 진행 중인 공적 절차 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 해양수산부의 자연재난 대비 및 예방 정책에 대한 내용으로, 특정 사건에서 잘못을 저지른 주체가 구체적으로 특정되지 않아 상대방 책임이 명확하지 않습니다(적합 조건 1 미충족). 또한, 소송으로 이어질 만한 집단적 피해(적합 조건 3)나 큰 피해 규모(적합 조건 4)를 가진 구체적인 사건이 확인되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>안교재, '클린 경선' 선언…정책 경쟁 제안</t>
+          <t>태풍·호우 비상  해수부, 안전망 강화…항만·어항 시설 1771곳 집중 점...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320288</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260528010008520</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 12:18:38.609981+00:00</t>
+          <t>2026-07-06 01:16:31.576784+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>드라마 종영</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>기사는 TV 드라마 '건물주'의 줄거리 일부를 요약하고 있으며, 전이경이 기다래를 납치하는 내용과 다른 인물들이 위기에 처하는 상황을 묘사합니다. 이는 실제 사건이 아닌 허구의 내용입니다.</t>
+          <t>ENA 월화드라마 '허수아비'가 자체 최고 시청률 8.1%를 기록하며 종영했다. 1986년부터 1991년까지 발생한 실제 연쇄살인사건을 모티브로 한 이 드라마는 진범이 밝혀진 이후 처음 선보이는 작품으로, 장르적 쾌감과 사회적 메시지를 모두 담아 호평받았다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 TV 드라마 '건물주'의 줄거리 요약입니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못하며, 실제 법적 분쟁으로 볼 수 없습니다.</t>
+          <t>해당 기사는 실제 사건을 모티브로 한 드라마의 종영 소식으로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'건물주' 시청률 소폭 하락…2.8% 기록</t>
+          <t>'허수아비', 2.9%→8.1% 자체 최고 시청률 종영..입소문 힘 입증</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026415</t>
+          <t>https://www.starnewskorea.com/broadcast-drama/2026/05/27/2026052708501816902</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-06 00:26:21.482812+00:00</t>
+          <t>2026-07-04 07:04:33.262678+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>드라마 내용</t>
+          <t>사과 발표</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>SBS 금토드라마 '신이랑 법률사무소' 8회에서 학교폭력 피해자 학생의 인생을 구해내는 내용이 방송되었다는 기사입니다. 한나현이 서준호가 벼랑 끝에 몰린 피해자임을 알게 되는 장면이 묘사되었습니다.</t>
+          <t>정용진의 사과가 피해자 중심이 아닌 직원 보호에 초점을 맞춰 기업 위기 커뮤니케이션의 기본을 벗어났다는 비판 기사입니다. 구체적인 피해 내용, 피해 규모, 사건 경위 등은 언급되지 않아 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>제공된 기사는 SBS 금토드라마 '신이랑 법률사무소'의 내용으로, 실제 사건이 아닌 드라마 속 허구의 이야기입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 허구의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>기사 내용이 정용진의 사과 방식에 대한 비판에 초점을 맞추고 있어, 실제 피해 발생 경위, 피해 규모, 피해자 수 등 소송금융 투자 검토에 필요한 핵심 정보(상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 유무, 공적 절차 진행 여부)가 전혀 파악되지 않아 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘신이랑 법률사무소’ 눈물의 포옹…최고 11.1%</t>
+          <t>[변명섭의 소비통] 정용진의 사과에서 빠진 것</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604050010</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4416820</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:10.087444+00:00</t>
+          <t>2026-07-04 07:03:16.526869+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>손해배상청구 소송 제기</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>송언석 국민의힘 원내대표가 범죄 피해자의 관점에서 검경 수사권 조정 및 보완수사권 문제를 재검토해야 한다고 주장했습니다. 이 기사는 특정 사건의 피해나 법적 분쟁에 대한 보도라기보다는, 수사권 조정이라는 제도적 문제에 대한 정치인의 의견 표명에 가깝습니다.</t>
+          <t>주식시장 주요공시 중 하나로 '손해배상청구 소송 제기' 사실이 언급되었습니다. 그러나 해당 소송의 당사자, 구체적인 사건 내용, 피해 규모 등 상세 정보는 기사에 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 송언석 국민의힘 원내대표의 검경 수사권 조정에 대한 정치적 의견을 다루고 있으며, 특정 사건이나 피해자를 명확히 언급하지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다.</t>
+          <t>기사에서 '손해배상청구 소송 제기' 사실만 언급될 뿐, 소송 당사자, 사건의 구체적인 내용, 피해 규모, 상대방의 책임 명확성 등 소송금융 적합도를 판단할 수 있는 정보가 전혀 없습니다. 투자 검토를 위한 필수 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>송언석  檢 보완수사권 없이 경찰 수사 가능하나 …김창민 감독 사건 거...</t>
+          <t>5월 14일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=368233</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=123894</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 12:21:06.821778+00:00</t>
+          <t>2026-06-26 12:00:36.602861+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>지난 사건으로 인한 연구소 피해보상액과 생활비 지출로 통장 잔고가 바닥났으며, 양도경의 방해로 블랙리스트에 올라 구직에 어려움을 겪고 있다는 내용입니다.</t>
+          <t>국민의힘 박형덕 동두천시장 후보가 환경정화 봉사활동으로 선거운동을 시작하며 정책 중심의 선거 문화를 강조했다. 박 후보는 GTX-C 노선 연장, K-방산·첨단산업 조성, 국제스피드스케이트장 유치, 미군공여지 반환 및 피해보상 등 동두천 미래 발전 구상을 제시했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사 내용이 실제 사건이 아닌 드라마 리뷰 또는 가상의 상황으로 판단되어 소송금융 투자 대상으로 부적합합니다. 또한, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 구체적인 정보가 부족합니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 사건을 다루는 것이 아닌, 선거 후보자의 캠페인 활동과 정책 공약을 보도하는 정치 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 책임 주체, 진행 중인 법적 절차가 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>유연석, 귀신 다시 보였다→이솜 정체 충격...최고 시청률 8.3%</t>
+          <t>박형덕 동두천시장 후보, 조용한 선거운동 시작</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3548577</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1258634</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-04 12:15:23.206822+00:00</t>
+          <t>2026-06-19 09:07:24.678022+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>기사 내용 파악 불가</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 읽을 수 없습니다. 기사 제목은 드라마 '찬너계'의 등장인물과 줄거리를 언급하는 것으로 보이며, 이는 소송금융 투자 대상이 되는 실제 사건이 아닙니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 읽을 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 파악할 수 없어 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 제목으로 미루어 볼 때 드라마 줄거리에 대한 엔터테인먼트 뉴스로 판단되며, 이는 소송금융 투자 대상이 되는 실제 법적 분쟁이 아닙니다. 따라서 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부)을 전혀 확인할 수 없습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>가해자 아닌 피해자 채종협,이성경과 오해 풀고 프러포즈 엔딩 ‘찬너계...</t>
+          <t>“중2 아들 죽는 순간까지 정의로웠다” 창원 모텔 살인사건 피해자 모...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604040730061210</t>
+          <t>https://www.newsen.com/news_view.php?uid=202605190508041710</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:17.340569+00:00</t>
+          <t>2026-06-06 10:31:23.817144+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>드라마 관련 인터뷰 기사</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 7회 줄거리와 시청률에 대한 내용입니다. 유연석 배우가 연기하는 신이랑 변호사가 '귀신 전문 변호사'로 복귀하는 과정과 한나현 변호사가 분양 사기 사건을 맡아 증거를 확보하는 내용이 주를 이룹니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+          <t>이 기사는 배우 박해수 씨가 ENA 드라마 '허수아비'에서 맡은 역할에 대한 인터뷰입니다. 드라마는 이춘재 연쇄살인 사건을 모티브로 하여 사회적 트라우마와 상실의 시대를 다루고 있습니다. 기사는 드라마의 내용과 배우의 연기 소감에 초점을 맞추고 있으며, 실제 법적 분쟁이나 소송 진행 상황에 대한 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리 요약입니다. 따라서 소송금융 투자 대상으로 분석할 실제 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 실제 소송 사건이나 잠재적 법적 분쟁에 대한 보도가 아닌, 과거 연쇄살인 사건을 모티브로 한 드라마 관련 배우 인터뷰입니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 현재 진행 중이거나 예상되는 법적 절차가 없어 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>유연석, ‘귀신 전문 변호사’ 복귀 선언..시청률 8.3% (신이랑)</t>
+          <t>치열한 무력의 얼굴 박해수, ‘허수아비’의 ‘끓는점’ 으로 [인터뷰]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112774114</t>
+          <t>https://sports.donga.com/ent/article/all/20260528/133998486/1</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:15:19.013466+00:00</t>
+          <t>2026-05-30 07:03:45.250713+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>VA 항소법원 판결</t>
+          <t>기사 내용 파악 불가</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>VA 항소법원에서 특정 프로젝트에 대한 무효 판결이 내려졌다는 제목만 확인됩니다. 기사 본문에 사건의 당사자, 내용, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>제공된 기사 본문이 인코딩 문제로 인해 내용을 파악할 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 요약할 수 없습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사 본문에 사건에 대한 구체적인 내용이 전혀 없어 소송금융 적합도 판단이 불가능합니다. 'VA 항소법원, 프로젝트 무효 판결'이라는 제목만으로는 사건의 당사자, 내용, 피해 규모 등을 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문이 인코딩 문제로 인해 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자가 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>VA 항소법원, 프로젝트 무효 판결</t>
+          <t>‘31기’ 피해자 순자 정색, 영숙은 오열 “뒷담화 사과 안읽씹, 따로 풀...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607568</t>
+          <t>https://www.newsen.com/news_view.php?uid=202605280603212110</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 00:31:55.212284+00:00</t>
+          <t>2026-05-30 07:01:42.345664+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>제주도판 '그것이 알고 싶다'라는 제목의 기사로, 두 명의 여성 피해자가 관련된 미상의 사건에 대한 부담감을 언급합니다. 기사는 누군가에게 눈치 보지 말고 적극적으로 부딪쳐보자는 대화 내용을 담고 있으며, 이는 특정 사건에 대한 해결 의지를 시사하지만 구체적인 정보는 제공하지 않습니다.</t>
+          <t>제공된 기사 본문이 없어 사건의 구체적인 내용을 파악할 수 없습니다. 기사 제목은 '피해자는 있는데 가해자는 없다'로, 이는 소송금융 투자에 필수적인 명확한 가해자 특정 및 책임 입증에 중대한 어려움이 있음을 암시합니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 매우 단편적이고 추상적이어서 사건의 구체적인 내용, 상대방, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 어떤 조건도 파악할 수 없습니다. 투자 검토를 위한 정보가 전무합니다.</t>
+          <t>기사 본문이 제공되지 않아 사건의 구체적인 내용을 파악할 수 없습니다. 다만, 기사 제목 '피해자는 있는데 가해자는 없다'는 소송금융의 핵심 적합 조건인 '상대방 책임이 비교적 명확함'을 충족하기 어려움을 시사하므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>제주도판 '그것이 알고 싶다'</t>
+          <t>“피해자는 있는데 가해자는 없다”</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>jejusori.net</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.jejusori.net/news/articleView.html?idxno=501050</t>
+          <t>http://www.koreatimes.com/article/1611480</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 00:27:41.230165+00:00</t>
+          <t>2026-05-17 07:00:43.643064+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>정보 부족</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 형사 및 민사 재판에서 진술서가 유무죄를 가르는 핵심 증거가 될 수 있음을 강조하며, 수사기관 작성 조서와 수사기관 이외에서 작성된 진술서의 증거능력에 대한 법률적 중요성을 설명합니다. 진술서 작성 시 치명적인 실수를 피하는 방법에 대한 일반적인 법률 정보를 제공합니다.</t>
+          <t>이 기사는 이세욱 번역가에게 보내는 글로, '피해자와 가해자가 모여 있는 세계'와 '고립된 피해자들'이라는 추상적인 개념을 언급할 뿐, 특정 사건이나 법적 분쟁에 대한 구체적인 정보를 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 진술서 작성의 중요성과 증거능력에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않으며, 구체적인 피해자나 가해자가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사는 특정 사건이나 법적 분쟁에 대한 정보를 전혀 포함하고 있지 않습니다. '피해자'와 '가해자'라는 추상적인 단어만 언급될 뿐, 소송금융 투자 검토에 필요한 구체적인 당사자, 사건 내용, 피해 규모, 진행 단계 등에 대한 정보가 전무하여 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>유무죄 가르는 진술서 작성, 증거능력 날리는 치명적 실수 5가지</t>
+          <t>나의 자랑스러운 벗, 이세욱 번역가님께 드립니다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/LXY8JPENTOP7</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=87993</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 12:54:45.743336+00:00</t>
+          <t>2026-05-16 19:51:11.079065+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>제도 개선 논의</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>기사 본문 내용이 문자 인코딩 오류로 인해 분석 불가능합니다. 제목에 따르면 홍서범의 전 며느리가 조갑경을 저격하며 피해를 호소하는 내용으로 추정되나, 상세 내용은 파악할 수 없습니다.</t>
+          <t>이 기사는 가스사고 발생 시 피해자에게 신속한 보험금 지급을 목적으로 하는 가스사고배상책임보험의 개선 사항을 다루고 있습니다. 특히 LPG 분야에서 보험료 할인 혜택을 통해 사업자의 자발적인 안전관리 노력을 유도하는 방안을 강조합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사 본문 내용이 문자 인코딩 오류로 인해 분석 불가능하여, 소송 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 어떠한 조건도 파악할 수 없습니다. 따라서 투자 적합도를 'Low'로 판단합니다.</t>
+          <t>기사는 가스사고배상책임보험 제도의 개선 사항을 다루는 정책 기획 기사로, 특정 가스사고나 피해자를 언급하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>홍서범 전 며느리, '라스' 강행 조갑경 저격  피해자는 고통 속에 살아...</t>
+          <t>[기획] 개선되는 가스사고배상책임보험, 어떤 것이 달라지나 대형 사고...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>gasnews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17750843571782145019</t>
+          <t>https://www.gasnews.com/news/articleView.html?idxno=125113</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:21.701031+00:00</t>
+          <t>2026-05-16 07:01:15.226892+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>멜라니아 여사 청문회 출석 요구</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>SK증권은 크래프톤의 PUBG 성장과 1분기 실적을 긍정적으로 전망하며 목표주가를 상향 조정했습니다. 기사는 콘텐츠 업데이트 및 자사주 매입 계획과 함께, 상반기부터 소송 관련 비용이 감소할 것으로 예상된다고 언급했습니다. 이는 기업의 재무적 관점에서 기존 소송 비용의 감소를 의미하며, 새로운 소송금융 투자 기회를 제시하는 내용은 아닙니다.</t>
+          <t>멜라니아 트럼프 여사가 엡스타인과의 관계를 부인하며 백악관 연단에 섰고, 민주당은 그녀의 청문회 출석을 요구하고 있습니다. 트럼프 대통령이 엡스타인 관련 파일 공개를 막고 있다는 주장도 제기되며, 피해자들을 위한 투명성 확보가 쟁점이 되고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 크래프톤의 주식 투자 분석 보고서로, 새로운 소송 사건을 다루는 것이 아닙니다. 기사에서 언급된 '소송 관련 비용 감소'는 기존에 진행 중이던 소송들이 종결되거나 비용이 줄어들 것으로 예상된다는 기업의 재무적 전망을 의미하며, 소송금융 투자를 위한 신규 사건 발굴 대상이 아닙니다.</t>
+          <t>기사 내용이 매우 단편적이고 파편화되어 있어 소송금융 투자 대상이 될 만한 명확한 민사상 분쟁을 특정하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족) 엡스타인 사건과 관련하여 멜라니아 여사 및 트럼프 대통령에 대한 정치적 압력이나 정보 공개 요구에 가까우며, 특정 피해자들이 이들을 상대로 손해배상을 청구할 수 있는 구체적인 민사상 책임 소재나 피해 사실이 명시되어 있지 않습니다. 따라서 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[클릭 e종목] 크래프톤, PUBG 성장 고려하면 저평가…목표가↑</t>
+          <t>영부인이 뭘 본 거지?   청문회 나와!  멜라니아 트럼프 격노에 민주당...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040208171407108</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008513356&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:51:20.183804+00:00</t>
+          <t>2026-04-19 22:42:18.412926+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>SK증권은 크래프톤이 1분기 일회성 인건비에도 불구하고 PUBG의 예상치를 뛰어넘는 성과로 시장 컨센서스를 상회하는 호실적을 기록할 것으로 전망했습니다. 상반기부터 소송 및 모드 개발 완료로 관련 비용이 감소할 것으로 예상되며, 연간 실적 전망치도 상향 조정했습니다.</t>
+          <t>안교재 후보가 '클린 경선'을 선언하며 수원군공항 및 영통소각장 폐쇄, 피해보상 기준 확대 등 주요 정책 공약을 발표했습니다. 이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 공약 발표 내용입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 크래프톤의 재무 실적 전망에 대한 분석 보고서로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁을 다루고 있지 않습니다. 기사에서 언급된 '소송'은 이미 완료되거나 완료 예정이어서 관련 비용이 감소할 것으로 예상되는 과거 또는 현재 진행 중인 사건을 지칭하며, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 정치인의 정책 공약 발표로, 실제 발생한 법적 분쟁이나 사건에 대한 내용이 아닙니다. 소송 상대방이 특정되지 않고, 구체적인 피해 사실이나 규모, 증거, 진행 중인 공적 절차 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[모닝 리포트] 크래프톤, 일회성 비용에도 1분기 호실적 기대</t>
+          <t>안교재, '클린 경선' 선언…정책 경쟁 제안</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260402000036</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1320288</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:26.929879+00:00</t>
+          <t>2026-04-06 12:18:38.609981+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
-      <c r="E21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 손상되어(알 수 없는 문자열) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단하기 위한 상세 분석이 불가능합니다.</t>
+          <t>기사는 TV 드라마 '건물주'의 줄거리 일부를 요약하고 있으며, 전이경이 기다래를 납치하는 내용과 다른 인물들이 위기에 처하는 상황을 묘사합니다. 이는 실제 사건이 아닌 허구의 내용입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사 본문 내용이 손상되어(알 수 없는 문자열) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 TV 드라마 '건물주'의 줄거리 요약입니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 전혀 충족하지 못하며, 실제 법적 분쟁으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'아들 불륜 논란' 조갑경, 전성기 회상하며 찐팬 자랑  내가 너무 좋다...</t>
+          <t>'건물주' 시청률 소폭 하락…2.8% 기록</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105877222061</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026415</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 00:41:13.314149+00:00</t>
+          <t>2026-04-06 00:26:21.482812+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>관련 소송 언급만 있음</t>
+          <t>드라마 내용</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>DH오토넥스가 휴바이오켐에 충주 토지 및 건물을 76억원에 양도하는 자산양수도 계약을 완료했다는 내용의 기사이다. 기사 본문에 '관련 소송의 현황'이라는 언급이 있으나, 해당 소송의 구체적인 내용이나 당사자, 쟁점, 진행 단계 등에 대한 정보는 전혀 제공되지 않는다.</t>
+          <t>SBS 금토드라마 '신이랑 법률사무소' 8회에서 학교폭력 피해자 학생의 인생을 구해내는 내용이 방송되었다는 기사입니다. 한나현이 서준호가 벼랑 끝에 몰린 피해자임을 알게 되는 장면이 묘사되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 기업 간 자산양수도 완료에 대한 재무정보 공시이며, '관련 소송의 현황'이라는 언급만 있을 뿐 구체적인 소송 내용, 당사자, 쟁점, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 파악되지 않는다. 적합 조건에 해당하는 사항을 전혀 확인할 수 없다.</t>
+          <t>제공된 기사는 SBS 금토드라마 '신이랑 법률사무소'의 내용으로, 실제 사건이 아닌 드라마 속 허구의 이야기입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 허구의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>DH오토넥스, 휴바이오켐에 충주 토지·건물 76억원 자산양수도 종료</t>
+          <t>‘신이랑 법률사무소’ 눈물의 포옹…최고 11.1%</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651848</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604050010</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 00:46:33.200814+00:00</t>
+          <t>2026-04-05 00:21:10.087444+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>이 기사 단편은 김대중 전 대통령과 박정희 전 대통령의 역사적 대립 및 '탄압받은 피해자'가 '가해자의 유산'을 포용하는 상징적 행위에 대한 배경을 설명합니다. 1971년 대선과 1999년의 특정 날짜를 언급하며 과거 정치적 사건을 다루고 있으나, 현재 진행 중인 법적 분쟁에 대한 정보는 포함하고 있지 않습니다.</t>
+          <t>송언석 국민의힘 원내대표가 범죄 피해자의 관점에서 검경 수사권 조정 및 보완수사권 문제를 재검토해야 한다고 주장했습니다. 이 기사는 특정 사건의 피해나 법적 분쟁에 대한 보도라기보다는, 수사권 조정이라는 제도적 문제에 대한 정치인의 의견 표명에 가깝습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건을 다루고 있지 않습니다. 1971년과 1999년의 역사적 정치적 사건과 인물에 대한 논평으로 보이며, 현재 진행 중이거나 잠재적인 소송의 원고, 피고, 쟁점 등이 전혀 파악되지 않습니다. (부적합 조건: 이미 종결된 사건 또는 기타 투자 어려운 이유 있음)</t>
+          <t>기사는 송언석 국민의힘 원내대표의 검경 수사권 조정에 대한 정치적 의견을 다루고 있으며, 특정 사건이나 피해자를 명확히 언급하지 않습니다. 따라서 상대방 책임, 자력, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>김부겸은 길을 만들까② 박근혜의 침묵 언제까지</t>
+          <t>송언석  檢 보완수사권 없이 경찰 수사 가능하나 …김창민 감독 사건 거...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260401500016</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=368233</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-01 00:27:13.937403+00:00</t>
+          <t>2026-04-04 12:21:06.821778+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>소송 제기 사실 없음</t>
+          <t>블랙리스트 등재 및 구직난</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>엔젠바이오가 엔젠파마와의 흡수합병을 성공적으로 완료했다고 보고했다. 회사 측은 이번 합병의 효력에 영향을 미칠 수 있는 어떠한 소송도 제기되지 않았음을 명확히 밝혔다.</t>
+          <t>지난 사건으로 인한 연구소 피해보상액과 생활비 지출로 통장 잔고가 바닥났으며, 양도경의 방해로 블랙리스트에 올라 구직에 어려움을 겪고 있다는 내용입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 합병 효력에 영향을 미칠 수 있는 소송이 제기된 사실이 없다고 명시되어 있어, 소송금융 투자 대상이 될 만한 법적 분쟁 자체가 존재하지 않습니다. 이는 소송금융 투자에 대한 근본적인 부적합 조건에 해당합니다.</t>
+          <t>기사 내용이 실제 사건이 아닌 드라마 리뷰 또는 가상의 상황으로 판단되어 소송금융 투자 대상으로 부적합합니다. 또한, 상대방의 자력, 피해 규모, 집단적 피해 여부 등 소송금융 적합 조건에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>엔젠바이오, 엔젠파마 흡수합병 종료보고</t>
+          <t>유연석, 귀신 다시 보였다→이솜 정체 충격...최고 시청률 8.3%</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=650847</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3548577</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-31 13:25:13.125117+00:00</t>
+          <t>2026-04-04 12:15:23.206822+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>엑스엘게임즈의 재무 실적 보고</t>
+          <t>기사 내용 파악 불가</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>엑스엘게임즈는 2025년 매출 311억 원, 영업손실 242억 원을 기록하며 완전 자본잠식 상태가 심화되었습니다. 높은 인건비와 가상자산 가치 하락이 주요 원인으로 분석됩니다. 한편, 약 11억 원 규모의 저작권 침해 소송에서는 서울고등법원에서 승소 판결을 받았으며, 현재는 차기작 '아키에이지 크로니클' 개발에 집중하고 있습니다.</t>
+          <t>제공된 기사 본문이 손상되어 내용을 읽을 수 없습니다. 기사 제목은 드라마 '찬너계'의 등장인물과 줄거리를 언급하는 것으로 보이며, 이는 소송금융 투자 대상이 되는 실제 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 엑스엘게임즈의 심각한 재무 상태(완전 자본잠식)를 보고하고 있어, 잠재적 피고로서 배상 능력이 부족하여 소송금융 투자에 부적합합니다 (부적합 조건: 상대방에게 자력이 충분함 - 반대). 또한, 언급된 유일한 법적 리스크인 저작권 침해 소송은 엑스엘게임즈가 이미 승소 판결을 받아 종결된 사건입니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 제목으로 미루어 볼 때 드라마 줄거리에 대한 엔터테인먼트 뉴스로 판단되며, 이는 소송금융 투자 대상이 되는 실제 법적 분쟁이 아닙니다. 따라서 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 여부)을 전혀 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[실적] 엑스엘게임즈, 영업손실 242억 원… ‘아키에이지 크로니클' 개발...</t>
+          <t>가해자 아닌 피해자 채종협,이성경과 오해 풀고 프러포즈 엔딩 ‘찬너계...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>inven.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.inven.co.kr/webzine/news/?news=314920</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604040730061210</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 13:09:50.793611+00:00</t>
+          <t>2026-04-04 00:24:17.340569+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>본 기사는 자율주행택시 상용화에 따른 사고 발생 시 보험 처리 방안을 논의합니다. 보험사가 피해자에게 우선 보상하고 사고 원인에 따라 책임 주체에 구상권을 청구하는 구조를 설명하며, 피해자 보호와 책임 주체 규명의 과제를 언급합니다.</t>
+          <t>이 기사는 SBS 드라마 '신이랑 법률사무소'의 7회 줄거리와 시청률에 대한 내용입니다. 유연석 배우가 연기하는 신이랑 변호사가 '귀신 전문 변호사'로 복귀하는 과정과 한나현 변호사가 분양 사기 사건을 맡아 증거를 확보하는 내용이 주를 이룹니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 자율주행택시 사고 발생 시 보험 처리 방안에 대한 이론적인 논의를 다루고 있으며, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리 요약입니다. 따라서 소송금융 투자 대상으로 분석할 실제 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>자율주행택시 상용화 임박, 보험은 어떻게?</t>
+          <t>유연석, ‘귀신 전문 변호사’ 복귀 선언..시청률 8.3% (신이랑)</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85269</t>
+          <t>http://www.osen.co.kr/article/G1112774114</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:09.876488+00:00</t>
+          <t>2026-04-04 00:15:19.013466+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>VA 항소법원 판결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>하나증권은 크래프톤의 신작 '서브노티카2'가 소송을 극복하고 오는 5월 얼리억세스 출시될 것으로 예상하며, 긍정적인 판매량 전망을 내놓았습니다. 이 기사는 크래프톤의 투자 가치를 분석하는 내용으로, 언급된 소송에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>VA 항소법원에서 특정 프로젝트에 대한 무효 판결이 내려졌다는 제목만 확인됩니다. 기사 본문에 사건의 당사자, 내용, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 주식 분석 보고서로, 특정 소송 사건에 대한 상세한 정보를 제공하지 않습니다. 신작 게임 '서브노티카2'가 '소송을 딛고' 출시될 예정이라는 언급만 있을 뿐, 소송의 성격, 당사자, 청구 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 어떠한 구체적인 정보도 파악할 수 없습니다. 따라서 적합 조건에 해당하는지 판단할 수 없으며, 이미 종결된 사건일 가능성도 배제할 수 없습니다.</t>
+          <t>기사 본문에 사건에 대한 구체적인 내용이 전혀 없어 소송금융 적합도 판단이 불가능합니다. 'VA 항소법원, 프로젝트 무효 판결'이라는 제목만으로는 사건의 당사자, 내용, 피해 규모 등을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>하나證 “크래프톤, PUBG 구조적 성장기로 다시 진입…매수 적기”</t>
+          <t>VA 항소법원, 프로젝트 무효 판결</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/stock_general/2026/03/31/GDAZI3SLF5GUPL42QWZUXKCYYI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.koreatimes.com/article/1607568</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 00:47:46.546810+00:00</t>
+          <t>2026-04-03 00:31:55.212284+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>김상권 예비후보는 교육활동 중 발생하는 법적 분쟁에서 교직원이 개인적으로 책임을 지지 않도록 하는 '교육활동 소송 국가책임제'를 추진하겠다고 밝혔습니다. 이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 지방선거 후보의 정책 공약에 대한 내용입니다.</t>
+          <t>제주도판 '그것이 알고 싶다'라는 제목의 기사로, 두 명의 여성 피해자가 관련된 미상의 사건에 대한 부담감을 언급합니다. 기사는 누군가에게 눈치 보지 말고 적극적으로 부딪쳐보자는 대화 내용을 담고 있으며, 이는 특정 사건에 대한 해결 의지를 시사하지만 구체적인 정보는 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 지방선거 후보의 정책 공약에 대한 내용으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 특정 피해자, 피해 규모, 상대방이 존재하지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>제공된 기사 본문이 매우 단편적이고 추상적이어서 사건의 구체적인 내용, 상대방, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 어떤 조건도 파악할 수 없습니다. 투자 검토를 위한 정보가 전무합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이번에는 다자 구도?...'마을교육공동체' 핵심 의제 [6.3 지방선거 長보...</t>
+          <t>제주도판 '그것이 알고 싶다'</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>jejusori.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002357</t>
+          <t>https://www.jejusori.net/news/articleView.html?idxno=501050</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-30 13:12:59.669694+00:00</t>
+          <t>2026-04-03 00:27:41.230165+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 사건 내용을 파악할 수 없습니다. 따라서 사건에 대한 요약을 제공할 수 없습니다.</t>
+          <t>이 기사는 형사 및 민사 재판에서 진술서가 유무죄를 가르는 핵심 증거가 될 수 있음을 강조하며, 수사기관 작성 조서와 수사기관 이외에서 작성된 진술서의 증거능력에 대한 법률적 중요성을 설명합니다. 진술서 작성 시 치명적인 실수를 피하는 방법에 대한 일반적인 법률 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 사건 내용을 파악할 수 없습니다. 소송금융 적합도 판단을 위한 정보가 부족합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 진술서 작성의 중요성과 증거능력에 대한 일반적인 법률 정보 제공 기사입니다. 소송금융 투자 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않으며, 구체적인 피해자나 가해자가 특정되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>“홍서범·조갑경 거짓사과 억지사과!” 며느리였던 子 전처 등판, 불륜...</t>
+          <t>유무죄 가르는 진술서 작성, 증거능력 날리는 치명적 실수 5가지</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603300713382110</t>
+          <t>https://lawtalknews.co.kr/article/LXY8JPENTOP7</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-30 00:43:24.411889+00:00</t>
+          <t>2026-04-02 12:54:45.743336+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>SBS 금토드라마 '신이랑 법률사무소'의 5회, 6회 줄거리를 요약한 기사입니다. 김경남이 연기하는 양도경 변호사가 유연석이 연기하는 신이랑 변호사의 비밀을 파헤치기 위해 미행하고, 살인사건과 관련된 시신을 발견하며 신이랑이 용의자로 체포되는 과정을 그립니다. 도경은 이랑을 도청하려 하지만 역으로 당하는 내용이 담겨 있습니다.</t>
+          <t>기사 본문 내용이 문자 인코딩 오류로 인해 분석 불가능합니다. 제목에 따르면 홍서범의 전 며느리가 조갑경을 저격하며 피해를 호소하는 내용으로 추정되나, 상세 내용은 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>제공된 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루는 내용으로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 소송금융 투자는 실제 소송 가능성이 있는 사건에만 해당하므로, 이 기사는 투자 대상으로서의 적합 조건에 전혀 부합하지 않습니다.</t>
+          <t>기사 본문 내용이 문자 인코딩 오류로 인해 분석 불가능하여, 소송 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준의 어떠한 조건도 파악할 수 없습니다. 따라서 투자 적합도를 'Low'로 판단합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'신이랑' 김경남, 유연석 비밀 뒤쫓는다→미행 지시</t>
+          <t>홍서범 전 며느리, '라스' 강행 조갑경 저격  피해자는 고통 속에 살아...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/499738</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17750843571782145019</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-29 12:32:50.111816+00:00</t>
+          <t>2026-04-02 00:53:21.701031+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 '우리도 피해자'라는 언급과 함께 인물 간의 갈등을 묘사하는 단편적인 대화로 구성되어 있습니다. 이는 실제 사건 보도가 아닌 드라마나 소설의 일부로 보이며, 소송금융 투자 분석을 위한 구체적인 사건 정보나 피해 사실을 파악할 수 없습니다.</t>
+          <t>SK증권은 크래프톤의 PUBG 성장과 1분기 실적을 긍정적으로 전망하며 목표주가를 상향 조정했습니다. 기사는 콘텐츠 업데이트 및 자사주 매입 계획과 함께, 상반기부터 소송 관련 비용이 감소할 것으로 예상된다고 언급했습니다. 이는 기업의 재무적 관점에서 기존 소송 비용의 감소를 의미하며, 새로운 소송금융 투자 기회를 제시하는 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 매우 단편적이며, 실제 사건이 아닌 드라마나 소설의 일부로 판단됩니다. 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 어떠한 조건도 파악할 수 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 크래프톤의 주식 투자 분석 보고서로, 새로운 소송 사건을 다루는 것이 아닙니다. 기사에서 언급된 '소송 관련 비용 감소'는 기존에 진행 중이던 소송들이 종결되거나 비용이 줄어들 것으로 예상된다는 기업의 재무적 전망을 의미하며, 소송금융 투자를 위한 신규 사건 발굴 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>유호정  단순한 사람이 사고 크게 쳐 →진세연, 소이현 자작극 때문에 ...</t>
+          <t>[클릭 e종목] 크래프톤, PUBG 성장 고려하면 저평가…목표가↑</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521397</t>
+          <t>https://view.asiae.co.kr/article/2026040208171407108</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-29 00:15:46.796900+00:00</t>
+          <t>2026-04-02 00:51:20.183804+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>소송 종결로 인한 비용 감소 예상</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>미국 투자사 웨드부시 보고서에 따르면, AI 확산이 사이버보안 시장의 강력한 촉매제로 작용하여 향후 몇 년 내 시장 규모가 현재의 2배 이상인 수천억 달러 규모로 성장할 것으로 전망됩니다. AI 에이전트 확산으로 보호 대상이 늘어나고, AI를 활용한 사이버 공격의 기술 장벽이 낮아지며 새로운 보안 취약점이 증가하는 것이 주요 원인으로 분석됩니다.</t>
+          <t>SK증권은 크래프톤이 1분기 일회성 인건비에도 불구하고 PUBG의 예상치를 뛰어넘는 성과로 시장 컨센서스를 상회하는 호실적을 기록할 것으로 전망했습니다. 상반기부터 소송 및 모드 개발 완료로 관련 비용이 감소할 것으로 예상되며, 연간 실적 전망치도 상향 조정했습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 AI 확산에 따른 사이버보안 시장의 성장 전망을 다루는 시장 분석 보고서로, 특정 사건이나 분쟁, 피해 사실을 보도하는 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 크래프톤의 재무 실적 전망에 대한 분석 보고서로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁을 다루고 있지 않습니다. 기사에서 언급된 '소송'은 이미 완료되거나 완료 예정이어서 관련 비용이 감소할 것으로 예상되는 과거 또는 현재 진행 중인 사건을 지칭하며, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>“AI 확산=보안 수요 폭증”…美 투자사, 보안 시장 2배 성장 예측</t>
+          <t>[모닝 리포트] 크래프톤, 일회성 비용에도 1분기 호실적 기대</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260327000191</t>
+          <t>https://www.newspim.com/news/view/20260402000036</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-28 12:24:33.216204+00:00</t>
+          <t>2026-04-02 00:49:26.929879+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 '클로이'라는 인물이 '이번 사건의 피해자'이며 '증거물은 도난당한 물건'이라는 내용의 짧은 대화 단편입니다. 이는 실제 사건에 대한 정보가 아닌, 가상의 이야기 일부로 판단됩니다.</t>
+          <t>제공된 기사 본문 내용이 손상되어(알 수 없는 문자열) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단하기 위한 상세 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 매우 짧고 파편화된 내용으로, 실제 사건에 대한 뉴스 기사라기보다는 드라마나 소설의 한 장면으로 보입니다. 사건의 구체적인 내용, 가해자 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전무하여 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사 본문 내용이 손상되어(알 수 없는 문자열) 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>남상지,  부친 억울함 풀어야 내 병 낫는다  복수 향한 눈물 ('붉은진주...</t>
+          <t>'아들 불륜 논란' 조갑경, 전성기 회상하며 찐팬 자랑  내가 너무 좋다...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521315</t>
+          <t>http://www.stoo.com/article.php?aid=105877222061</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:46.514825+00:00</t>
+          <t>2026-04-02 00:41:13.314149+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>정신적 피해 보상 소송 지원 및 특별법 개정 건의 예정</t>
+          <t>관련 소송 언급만 있음</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보가 경기 부양 5대 공약을 발표하며, 정신적 피해 보상 소송을 적극 지원하고 특별법 개정을 건의하겠다고 밝혔습니다. 이 기사는 특정 사건에 대한 보도가 아닌, 정치인의 공약 발표 내용입니다.</t>
+          <t>DH오토넥스가 휴바이오켐에 충주 토지 및 건물을 76억원에 양도하는 자산양수도 계약을 완료했다는 내용의 기사이다. 기사 본문에 '관련 소송의 현황'이라는 언급이 있으나, 해당 소송의 구체적인 내용이나 당사자, 쟁점, 진행 단계 등에 대한 정보는 전혀 제공되지 않는다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 포항시장 예비후보의 선거 공약 발표 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없어 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>기사는 기업 간 자산양수도 완료에 대한 재무정보 공시이며, '관련 소송의 현황'이라는 언급만 있을 뿐 구체적인 소송 내용, 당사자, 쟁점, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 파악되지 않는다. 적합 조건에 해당하는 사항을 전혀 확인할 수 없다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보, 경기 부양 5대 공약 발표</t>
+          <t>DH오토넥스, 휴바이오켐에 충주 토지·건물 76억원 자산양수도 종료</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866219</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651848</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-27 13:17:06.578584+00:00</t>
+          <t>2026-04-01 00:46:33.200814+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>이란 전쟁이 심화되면서 글로벌 금융시장에 타격이 예상된다는 증시 전략 기사이다. 미국 금리 인하 기대 약화, 글로벌 경제 성장 경로 훼손, 인플레이션 급등 경고 등이 주요 내용이며, 유사 소송 등 도미노 효과 가능성도 언급되었다.</t>
+          <t>이 기사 단편은 김대중 전 대통령과 박정희 전 대통령의 역사적 대립 및 '탄압받은 피해자'가 '가해자의 유산'을 포용하는 상징적 행위에 대한 배경을 설명합니다. 1971년 대선과 1999년의 특정 날짜를 언급하며 과거 정치적 사건을 다루고 있으나, 현재 진행 중인 법적 분쟁에 대한 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 이란 전쟁이 금융시장에 미칠 영향에 대한 증시 전략 분석으로, 특정 법적 분쟁이나 소송의 대상이 되는 사건을 다루고 있지 않습니다. 따라서 상대방 책임, 피해자 특정, 구체적인 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다. '유사 소송 등 도미노 효과' 언급은 매우 추상적이고 잠재적인 가능성일 뿐, 실제 소송으로 이어질 구체적인 사건이 아닙니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 사건을 다루고 있지 않습니다. 1971년과 1999년의 역사적 정치적 사건과 인물에 대한 논평으로 보이며, 현재 진행 중이거나 잠재적인 소송의 원고, 피고, 쟁점 등이 전혀 파악되지 않습니다. (부적합 조건: 이미 종결된 사건 또는 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[증시전략] 이란 전쟁 더 깊은 '안갯속'…금융시장 타격 어쩌나?</t>
+          <t>김부겸은 길을 만들까② 박근혜의 침묵 언제까지</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300203?division=NAVER</t>
+          <t>https://www.news2day.co.kr/article/20260401500016</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-27 00:40:36.167873+00:00</t>
+          <t>2026-04-01 00:27:13.937403+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>소송 제기 사실 없음</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>드라마 '대한민국에서 건물주 되는 법'의 4회 말미 줄거리로, 세윤빌딩에서 사고와 피해자가 발생하고 납치극 범행의 증거인 현금다발이 드러날 위기에 처하는 상황을 묘사하고 있습니다.</t>
+          <t>엔젠바이오가 엔젠파마와의 흡수합병을 성공적으로 완료했다고 보고했다. 회사 측은 이번 합병의 효력에 영향을 미칠 수 있는 어떠한 소송도 제기되지 않았음을 명확히 밝혔다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 실제 사건에 대한 보도가 아닌, 드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약으로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않아 부적합합니다.</t>
+          <t>기사 내용에 따르면 합병 효력에 영향을 미칠 수 있는 소송이 제기된 사실이 없다고 명시되어 있어, 소송금융 투자 대상이 될 만한 법적 분쟁 자체가 존재하지 않습니다. 이는 소송금융 투자에 대한 근본적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>하정우, '대한민국에서 건물주 되는 법'에서 세입자와 악연으로 번진 사...</t>
+          <t>엔젠바이오, 엔젠파마 흡수합병 종료보고</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16017484</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=650847</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-27 00:32:10.407889+00:00</t>
+          <t>2026-03-31 13:25:13.125117+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>영화 줄거리</t>
+          <t>엑스엘게임즈의 재무 실적 보고</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>기사는 영화 '모래그릇'의 줄거리 일부를 소개하며, 수사가 미궁에 빠지는 상황과 영화 개봉 정보를 담고 있습니다. 이는 실제 사건에 대한 보도가 아니므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>엑스엘게임즈는 2025년 매출 311억 원, 영업손실 242억 원을 기록하며 완전 자본잠식 상태가 심화되었습니다. 높은 인건비와 가상자산 가치 하락이 주요 원인으로 분석됩니다. 한편, 약 11억 원 규모의 저작권 침해 소송에서는 서울고등법원에서 승소 판결을 받았으며, 현재는 차기작 '아키에이지 크로니클' 개발에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 법적 분쟁이 아닌 영화 '모래그릇'의 줄거리 일부를 설명하고 있어, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 엑스엘게임즈의 심각한 재무 상태(완전 자본잠식)를 보고하고 있어, 잠재적 피고로서 배상 능력이 부족하여 소송금융 투자에 부적합합니다 (부적합 조건: 상대방에게 자력이 충분함 - 반대). 또한, 언급된 유일한 법적 리스크인 저작권 침해 소송은 엑스엘게임즈가 이미 승소 판결을 받아 종결된 사건입니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[영화] 모래그릇</t>
+          <t>[실적] 엑스엘게임즈, 영업손실 242억 원… ‘아키에이지 크로니클' 개발...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>inven.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323156</t>
+          <t>https://www.inven.co.kr/webzine/news/?news=314920</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-27 00:29:48.449154+00:00</t>
+          <t>2026-03-31 13:09:50.793611+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
-      <c r="E38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 인코딩 오류로 인해 내용을 읽을 수 없어 사건의 구체적인 내용을 파악하기 어렵습니다. 따라서 소송금융 투자 적합성을 분석할 수 없습니다.</t>
+          <t>본 기사는 자율주행택시 상용화에 따른 사고 발생 시 보험 처리 방안을 논의합니다. 보험사가 피해자에게 우선 보상하고 사고 원인에 따라 책임 주체에 구상권을 청구하는 구조를 설명하며, 피해자 보호와 책임 주체 규명의 과제를 언급합니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 인코딩 오류로 인해 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합성이 낮다고 판단됩니다.</t>
+          <t>본 기사는 자율주행택시 사고 발생 시 보험 처리 방안에 대한 이론적인 논의를 다루고 있으며, 실제 발생한 사건이나 구체적인 피해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 특정 사건이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>남상지 심볼 디자인 표절시비 휘말려! 벼랑 끝 박진희도 남상지 희생양...</t>
+          <t>자율주행택시 상용화 임박, 보험은 어떻게?</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603261154391210</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85269</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-26 12:34:40.883232+00:00</t>
+          <t>2026-03-31 12:24:09.876488+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>박태호가 클로이를 희생양 삼아 아델 그룹을 논란에서 벗어나게 하려는 비정한 계획을 세우는 순간, 조사 서류가 발견되는 장면을 묘사하고 있습니다. 이는 드라마나 소설의 한 장면으로 보입니다.</t>
+          <t>하나증권은 크래프톤의 신작 '서브노티카2'가 소송을 극복하고 오는 5월 얼리억세스 출시될 것으로 예상하며, 긍정적인 판매량 전망을 내놓았습니다. 이 기사는 크래프톤의 투자 가치를 분석하는 내용으로, 언급된 소송에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 실제 사건이 아닌 드라마나 소설의 한 장면으로 판단됩니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나도 충족되지 않으며, 실제 법적 분쟁으로 볼 수 없어 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 주식 분석 보고서로, 특정 소송 사건에 대한 상세한 정보를 제공하지 않습니다. 신작 게임 '서브노티카2'가 '소송을 딛고' 출시될 예정이라는 언급만 있을 뿐, 소송의 성격, 당사자, 청구 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 어떠한 구체적인 정보도 파악할 수 없습니다. 따라서 적합 조건에 해당하는지 판단할 수 없으며, 이미 종결된 사건일 가능성도 배제할 수 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>‘붉은진주’ 사장 자리냐 남상지냐</t>
+          <t>하나證 “크래프톤, PUBG 구조적 성장기로 다시 진입…매수 적기”</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603260037</t>
+          <t>https://biz.chosun.com/stock/stock_general/2026/03/31/GDAZI3SLF5GUPL42QWZUXKCYYI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 00:23:28.313255+00:00</t>
+          <t>2026-03-31 00:47:46.546810+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>사고 책임 TF 구성 및 가이드라인 마련 초기 단계</t>
+          <t>지방선거 후보의 정책 공약</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>국토교통부, 교통안전공단, 보험업계가 자율주행 사고 발생 시 손해배상책임 분담 구조 관련 가이드라인 마련을 위한 '사고 책임 태스크포스(TF)'를 구성했습니다. 현재 이러한 제도 정비는 초기 단계에 머물러 있습니다.</t>
+          <t>김상권 예비후보는 교육활동 중 발생하는 법적 분쟁에서 교직원이 개인적으로 책임을 지지 않도록 하는 '교육활동 소송 국가책임제'를 추진하겠다고 밝혔습니다. 이 기사는 특정 사건이나 피해에 대한 보도가 아닌, 지방선거 후보의 정책 공약에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 기사는 특정 자율주행 사고나 피해자를 다루는 것이 아니라, 자율주행 사고 발생 시 손해배상책임 분담 구조에 대한 가이드라인을 마련하기 위한 태스크포스(TF) 구성 초기 단계에 대한 내용입니다. 따라서 특정 피고, 피해 규모, 피해자 수, 명확한 책임 소재 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
+          <t>기사는 지방선거 후보의 정책 공약에 대한 내용으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 특정 피해자, 피해 규모, 상대방이 존재하지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[기자수첩] 자율주행, '무사고'만이 능사인가</t>
+          <t>이번에는 다자 구도?...'마을교육공동체' 핵심 의제 [6.3 지방선거 長보...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=505790</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002357</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-25 12:56:02.254333+00:00</t>
+          <t>2026-03-30 13:12:59.669694+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
-      <c r="E41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부가 강태영 은행장과 함께 윤리·청렴 경영을 결의하고 금융사고 예방을 위한 노력을 다짐했습니다. 우수 사업소의 노하우를 공유하고 직원들과 소통하는 자리가 마련되었으나, 특정 금융사고나 피해 사례는 언급되지 않았습니다.</t>
+          <t>제공된 기사 본문이 손상되어 사건 내용을 파악할 수 없습니다. 따라서 사건에 대한 요약을 제공할 수 없습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>제공된 기사는 NH농협은행의 윤리·청렴 경영 결의 및 금융사고 예방 노력을 다루는 일반적인 기업 홍보성 기사입니다. 특정 금융사고나 피해 사실, 법적 분쟁이 전혀 언급되지 않아 소송금융 투자 대상으로 검토할 만한 사건 자체가 존재하지 않습니다.</t>
+          <t>제공된 기사 본문이 손상되어 사건 내용을 파악할 수 없습니다. 소송금융 적합도 판단을 위한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부, 강태영 은행장 현장서 윤리·청렴 경영 결의</t>
+          <t>“홍서범·조갑경 거짓사과 억지사과!” 며느리였던 子 전처 등판, 불륜...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720843</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603300713382110</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-25 12:19:29.104331+00:00</t>
+          <t>2026-03-30 00:43:24.411889+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 유준상, 유재석, 김건우 등 연예인들의 대화 일부로 추정됩니다. '누나가 피해자'라는 농담 외에 어떠한 구체적인 피해 사실이나 법적 분쟁의 조짐도 포함하고 있지 않아 소송금융 분석 대상이 아닙니다.</t>
+          <t>SBS 금토드라마 '신이랑 법률사무소'의 5회, 6회 줄거리를 요약한 기사입니다. 김경남이 연기하는 양도경 변호사가 유연석이 연기하는 신이랑 변호사의 비밀을 파헤치기 위해 미행하고, 살인사건과 관련된 시신을 발견하며 신이랑이 용의자로 체포되는 과정을 그립니다. 도경은 이랑을 도청하려 하지만 역으로 당하는 내용이 담겨 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 연예인 관련 대화의 일부로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 사건 자체가 존재하지 않습니다.</t>
+          <t>제공된 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루는 내용으로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 소송금융 투자는 실제 소송 가능성이 있는 사건에만 해당하므로, 이 기사는 투자 대상으로서의 적합 조건에 전혀 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>유준상  대학 포기 후 군대 갔다 온 아들은 행복, 부모만 마음 아파  [틈...</t>
+          <t>'신이랑' 김경남, 유연석 비밀 뒤쫓는다→미행 지시</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032506425213373</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/499738</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-25 00:22:56.134510+00:00</t>
+          <t>2026-03-29 12:32:50.111816+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>해당 기사는 3월 25일 소띠 운세로, 1949년생과 1937년생에게 소송이나 머리 아픈 일이 생길 수 있다고 예측합니다. 특정 사건이나 분쟁에 대한 구체적인 정보 없이 일반적인 운세 내용을 담고 있어 소송금융 투자 분석 대상이 아닙니다.</t>
+          <t>제공된 기사 내용은 '우리도 피해자'라는 언급과 함께 인물 간의 갈등을 묘사하는 단편적인 대화로 구성되어 있습니다. 이는 실제 사건 보도가 아닌 드라마나 소설의 일부로 보이며, 소송금융 투자 분석을 위한 구체적인 사건 정보나 피해 사실을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 운세 정보로, 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없습니다. 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
+          <t>제공된 기사 내용은 매우 단편적이며, 실제 사건이 아닌 드라마나 소설의 일부로 판단됩니다. 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 어떠한 조건도 파악할 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[지윤 원장의 오늘의 운세] 3월25일 소띠  칠전팔기의 정신으로 일어서...</t>
+          <t>유호정  단순한 사람이 사고 크게 쳐 →진세연, 소이현 자작극 때문에 ...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=428510</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521397</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-24 13:22:49.380101+00:00</t>
+          <t>2026-03-29 00:15:46.796900+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>해당 기사는 농심 신상열 부사장의 책임경영 강화에 초점을 맞추고 있으며, 등기임원이 경영손실에 대한 손해배상 책임을 질 수 있다는 일반적인 법적 의무를 설명합니다. 특정 사건이나 분쟁, 피해 발생 사실을 보도하는 기사가 아니므로 소송금융 투자 대상으로서의 구체적인 사건 내용은 파악할 수 없습니다.</t>
+          <t>미국 투자사 웨드부시 보고서에 따르면, AI 확산이 사이버보안 시장의 강력한 촉매제로 작용하여 향후 몇 년 내 시장 규모가 현재의 2배 이상인 수천억 달러 규모로 성장할 것으로 전망됩니다. AI 에이전트 확산으로 보호 대상이 늘어나고, AI를 활용한 사이버 공격의 기술 장벽이 낮아지며 새로운 보안 취약점이 증가하는 것이 주요 원인으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>제공된 기사는 농심 신상열 부사장의 책임경영 강화에 대한 내용으로, 등기임원의 일반적인 법적 책임과 의무를 설명하고 있습니다. 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 소송의 대상이 될 만한 구체적인 사건이 부재합니다.</t>
+          <t>해당 기사는 AI 확산에 따른 사이버보안 시장의 성장 전망을 다루는 시장 분석 보고서로, 특정 사건이나 분쟁, 피해 사실을 보도하는 내용이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[인물+] '책임경영 강화' 농심 신상열, '포스트 라면' 승부수</t>
+          <t>“AI 확산=보안 수요 폭증”…美 투자사, 보안 시장 2배 성장 예측</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003650</t>
+          <t>https://www.etnews.com/20260327000191</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:37.607747+00:00</t>
+          <t>2026-03-28 12:24:33.216204+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이 기사는 진보정당 내에서 '정치'가 사라지고 사람을 피해자와 가해자로 나누는 '재판'만 남았다는 비판적 시각을 담고 있습니다. 저자는 당사자도 실천하지 못하는 가치를 내세우며 '갑질'하는 진보주의자들 때문에 진보정당을 떠났다고 밝히며, 이에 대한 개인적인 소회와 비판을 전합니다.</t>
+          <t>제공된 텍스트는 '클로이'라는 인물이 '이번 사건의 피해자'이며 '증거물은 도난당한 물건'이라는 내용의 짧은 대화 단편입니다. 이는 실제 사건에 대한 정보가 아닌, 가상의 이야기 일부로 판단됩니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 진보정당 내 '갑질' 문화와 정치의 부재에 대한 개인적인 의견 및 비판을 담은 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 증거, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 텍스트는 매우 짧고 파편화된 내용으로, 실제 사건에 대한 뉴스 기사라기보다는 드라마나 소설의 한 장면으로 보입니다. 사건의 구체적인 내용, 가해자 특정, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전무하여 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>갑질하는 진보주의자, 내가 진보정당을 떠난 이유</t>
+          <t>남상지,  부친 억울함 풀어야 내 병 낫는다  복수 향한 눈물 ('붉은진주...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49850</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521315</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-24 00:20:22.113484+00:00</t>
+          <t>2026-03-28 00:15:46.514825+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>국민권익위원회 현장 상담 운영</t>
+          <t>정신적 피해 보상 소송 지원 및 특별법 개정 건의 예정</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영하여 군민들의 고충을 현장에서 상담하고 해결할 예정입니다. 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 전문 조사관이 직접 상담하며, 현장 해결 또는 관계기관 이송 및 중재를 통해 문제를 해결할 계획입니다.</t>
+          <t>박용선 포항시장 예비후보가 경기 부양 5대 공약을 발표하며, 정신적 피해 보상 소송을 적극 지원하고 특별법 개정을 건의하겠다고 밝혔습니다. 이 기사는 특정 사건에 대한 보도가 아닌, 정치인의 공약 발표 내용입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해를 다루는 것이 아니라, 국민권익위원회가 영암군과 함께 운영하는 '달리는 국민신문고'라는 민원 상담 서비스에 대한 내용입니다. 따라서 소송금융 적합 조건인 특정 상대방의 책임 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등 어떤 조건에도 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 포항시장 예비후보의 선거 공약 발표 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전혀 없어 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>영암군, ‘달리는 국민신문고’ 운영</t>
+          <t>박용선 포항시장 예비후보, 경기 부양 5대 공약 발표</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/publicnews/2026/03/23/20260323500219?wlog_tag3=naver</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866219</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:19.333826+00:00</t>
+          <t>2026-03-27 13:17:06.578584+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>기사 내용은 미투 국면에서 피해자를 상대로 음모론이 제기되는 상황에 대한 우려를 표하는 대화의 일부입니다. 민주당과 박주민 의원이 언급되지만, 특정 사건이나 법적 쟁점에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
+          <t>이란 전쟁이 심화되면서 글로벌 금융시장에 타격이 예상된다는 증시 전략 기사이다. 미국 금리 인하 기대 약화, 글로벌 경제 성장 경로 훼손, 인플레이션 급등 경고 등이 주요 내용이며, 유사 소송 등 도미노 효과 가능성도 언급되었다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 추상적입니다. 특정 사건이나 피해 사실, 가해 주체가 명확히 드러나지 않아 소송금융 적합 조건에 해당하는 사항을 파악하기 어렵습니다. 구체적인 법적 분쟁으로 발전할 가능성이 낮습니다.</t>
+          <t>해당 기사는 이란 전쟁이 금융시장에 미칠 영향에 대한 증시 전략 분석으로, 특정 법적 분쟁이나 소송의 대상이 되는 사건을 다루고 있지 않습니다. 따라서 상대방 책임, 피해자 특정, 구체적인 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다. '유사 소송 등 도미노 효과' 언급은 매우 추상적이고 잠재적인 가능성일 뿐, 실제 소송으로 이어질 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>[아침저널] 박주민  정원오 정책? 추상적이고 부실...후보자 본인은 질...</t>
+          <t>[증시전략] 이란 전쟁 더 깊은 '안갯속'…금융시장 타격 어쩌나?</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4073499</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300203?division=NAVER</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-23 00:25:36.452893+00:00</t>
+          <t>2026-03-27 00:40:36.167873+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>조국혁신당 대전시당이 분향소를 찾아 희생자를 추모하고, 정부와 국회에 피해자 구제 방안 마련과 재발 방지 노력을 촉구했습니다. 정치권을 비롯한 각계 인사의 추모 행렬이 이어지고 있습니다.</t>
+          <t>드라마 '대한민국에서 건물주 되는 법'의 4회 말미 줄거리로, 세윤빌딩에서 사고와 피해자가 발생하고 납치극 범행의 증거인 현금다발이 드러날 위기에 처하는 상황을 묘사하고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 '분향소' 방문과 정치권의 추모 및 책임 촉구 내용을 담고 있어 '집단적 피해'와 '피해 규모가 큼'을 암시하지만, 사건의 구체적인 원인, 책임 주체, 피해 금액, 진행 단계 등 소송금융 투자 판단에 필수적인 정보가 전무합니다. 따라서 상대방 책임의 명확성, 자력, 증거 확보 가능성, 공적 절차 진행 여부 등 핵심 적합 조건을 전혀 파악할 수 없어 투자 적합도가 낮습니다.</t>
+          <t>제공된 기사 내용은 실제 사건에 대한 보도가 아닌, 드라마 '대한민국에서 건물주 되는 법'의 줄거리 요약으로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>분향소 찾은 조국혁신당 대전시당…추모 행렬 이어져</t>
+          <t>하정우, '대한민국에서 건물주 되는 법'에서 세입자와 악연으로 번진 사...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443317</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16017484</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-22 12:19:09.440245+00:00</t>
+          <t>2026-03-27 00:32:10.407889+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
-      <c r="E49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>영화 줄거리</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이 기사는 AI 기술의 발전이 사회, 경제, 인문학에 미치는 영향을 탐구하는 기획 기사입니다. AI로 인한 일자리 변화, AI의 환각 현상, AI 생성물의 저작권 문제 등 다양한 쟁점을 다루고 있으나, 특정 피해 사건이나 법적 분쟁을 보고하는 내용은 아닙니다.</t>
+          <t>기사는 영화 '모래그릇'의 줄거리 일부를 소개하며, 수사가 미궁에 빠지는 상황과 영화 개봉 정보를 담고 있습니다. 이는 실제 사건에 대한 보도가 아니므로 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 AI 시대의 사회적, 철학적 영향을 다루는 기획 기사로, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 소송금융 투자의 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 존재' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>제공된 기사는 실제 법적 분쟁이 아닌 영화 '모래그릇'의 줄거리 일부를 설명하고 있어, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>질문하는 인간, 생각하는 AI</t>
+          <t>[영화] 모래그릇</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413519</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323156</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-21 00:35:01.410988+00:00</t>
+          <t>2026-03-27 00:29:48.449154+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
-      <c r="E50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>기사 내용 파악 불가</t>
+        </is>
+      </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>이 기사는 '허수아비'라는 제목의 1차 티저로, 살해된 피해자가 늘어나고 동일한 수법이 드러나는 연쇄살인사건을 다루고 있습니다. 피해자들이 범인을 경계하지 않은 이유와 범인의 기다림을 암시하며, 영화나 드라마의 줄거리를 소개하는 내용으로 보입니다.</t>
+          <t>제공된 기사 본문이 인코딩 오류로 인해 내용을 읽을 수 없어 사건의 구체적인 내용을 파악하기 어렵습니다. 따라서 소송금융 투자 적합성을 분석할 수 없습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 '허수아비'라는 제목의 1차 티저로, 연쇄살인사건을 다루는 영화나 드라마 등 창작물의 홍보성 기사로 판단됩니다. 실제 발생한 법적 분쟁이 아니므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문이 인코딩 오류로 인해 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준을 적용할 수 없어 투자 적합성이 낮다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>‘허수아비’ 1차 티저</t>
+          <t>남상지 심볼 디자인 표절시비 휘말려! 벼랑 끝 박진희도 남상지 희생양...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603200049</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603261154391210</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-20 00:29:12.604498+00:00</t>
+          <t>2026-03-26 12:34:40.883232+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
-          <t>본 기사는 박해수, 이희준 배우가 출연하는 드라마 '허수아비'의 시놉시스로, 연쇄살인 사건을 배경으로 두 인물이 30년 악연으로 얽혀 공조 수사를 펼치는 내용을 담고 있습니다. 피해자가 늘어나고 동일한 수법이 드러나는 연쇄살인 사건의 전개를 암시합니다.</t>
+          <t>박태호가 클로이를 희생양 삼아 아델 그룹을 논란에서 벗어나게 하려는 비정한 계획을 세우는 순간, 조사 서류가 발견되는 장면을 묘사하고 있습니다. 이는 드라마나 소설의 한 장면으로 보입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>본 기사는 실제 사건이 아닌 드라마 '허수아비'의 시놉시스로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용될 수 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>제공된 기사 내용은 실제 사건이 아닌 드라마나 소설의 한 장면으로 판단됩니다. 따라서 소송금융 투자 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나도 충족되지 않으며, 실제 법적 분쟁으로 볼 수 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>박해수·이희준, '허수아비'서 30년 악연으로 맞붙는 혐관 공조 수사</t>
+          <t>‘붉은진주’ 사장 자리냐 남상지냐</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16010041</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603260037</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:51.539311+00:00</t>
+          <t>2026-03-26 00:23:28.313255+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+          <t>사고 책임 TF 구성 및 가이드라인 마련 초기 단계</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 주식회사 중요재산의 양도와 관련된 법률적 쟁점, 특히 강행법규 위반자가 스스로 약정의 무효를 주장하는 경우에 대한 판례의 입장을 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로 소송금융 투자 분석에 필요한 정보가 부족합니다.</t>
+          <t>국토교통부, 교통안전공단, 보험업계가 자율주행 사고 발생 시 손해배상책임 분담 구조 관련 가이드라인 마련을 위한 '사고 책임 태스크포스(TF)'를 구성했습니다. 현재 이러한 제도 정비는 초기 단계에 머물러 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 법률 원칙에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합도를 판단할 수 없습니다.</t>
+          <t>이 기사는 특정 자율주행 사고나 피해자를 다루는 것이 아니라, 자율주행 사고 발생 시 손해배상책임 분담 구조에 대한 가이드라인을 마련하기 위한 태스크포스(TF) 구성 초기 단계에 대한 내용입니다. 따라서 특정 피고, 피해 규모, 피해자 수, 명확한 책임 소재 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[알고지냅시다] 주식회사 중요재산의 양도</t>
+          <t>[기자수첩] 자율주행, '무사고'만이 능사인가</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=834920</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=505790</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-19 13:10:19.950211+00:00</t>
+          <t>2026-03-25 12:56:02.254333+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>특정 사건 없음</t>
+          <t>상세 진행 상황 없음</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>보험연구원과 유동수 국회의원이 사이버 리스크 대응을 위한 국제 세미나를 공동 개최했다는 내용의 기사입니다. 세미나에서는 사이버 보험이 민사소송 등 복합 경영위험에 대한 사후 보상뿐만 아니라 원인 조사 및 법률 대응 등 긴급 서비스의 중요성을 강조했습니다.</t>
+          <t>NH농협은행 경기본부가 강태영 은행장과 함께 윤리·청렴 경영을 결의하고 금융사고 예방을 위한 노력을 다짐했습니다. 우수 사업소의 노하우를 공유하고 직원들과 소통하는 자리가 마련되었으나, 특정 금융사고나 피해 사례는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>기사는 사이버 리스크 대응 및 사이버 보험의 역할에 대한 국제 세미나 개최 소식으로, 특정 피해 사건이나 소송 진행 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 NH농협은행의 윤리·청렴 경영 결의 및 금융사고 예방 노력을 다루는 일반적인 기업 홍보성 기사입니다. 특정 금융사고나 피해 사실, 법적 분쟁이 전혀 언급되지 않아 소송금융 투자 대상으로 검토할 만한 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>보험연구원, 사이버 리스크 대응 국제세미나 개최… 보험·정책 협력 시...</t>
+          <t>NH농협은행 경기본부, 강태영 은행장 현장서 윤리·청렴 경영 결의</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=504077</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720843</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:28.598433+00:00</t>
+          <t>2026-03-25 12:19:29.104331+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>기사는 김용진호 GH(경기주택도시공사)가 취임 6개월 만에 조직을 슬림화하고 현장 업무를 빠르게 처리하며 재무 건전성 제고 전략을 활발히 전개하고 있다고 보도합니다. 특히 '청구소송제기'에 거침이 없다고 언급하며 GH의 적극적인 행보를 강조합니다.</t>
+          <t>제공된 기사 본문은 유준상, 유재석, 김건우 등 연예인들의 대화 일부로 추정됩니다. '누나가 피해자'라는 농담 외에 어떠한 구체적인 피해 사실이나 법적 분쟁의 조짐도 포함하고 있지 않아 소송금융 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>제공된 기사는 GH(경기주택도시공사)의 내부 경영 전략과 자체적인 '청구소송제기' 활동을 다루고 있을 뿐, 특정 사건으로 인해 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 상황에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 해당하지 않습니다.</t>
+          <t>제공된 기사 내용은 연예인 관련 대화의 일부로, 어떠한 법적 분쟁이나 피해 사실도 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[강성원의 현장톡(TALK)] 김용진호 GH 6개월…도민 동반자로 자리 잡았다</t>
+          <t>유준상  대학 포기 후 군대 갔다 온 아들은 행복, 부모만 마음 아파  [틈...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>fieldnews.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27174</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032506425213373</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 00:51:12.372162+00:00</t>
+          <t>2026-03-25 00:22:56.134510+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
-      <c r="E55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>제공된 기사는 '억울하면 소송하세요'라는 말에 대한 의사의 내면적 불안감을 다룬 짧은 수필의 일부입니다. 특정 환자나 보호자와 관련된 구체적인 의료 분쟁이나 법적 다툼이 발생했음을 보여주는 내용은 없습니다.</t>
+          <t>해당 기사는 3월 25일 소띠 운세로, 1949년생과 1937년생에게 소송이나 머리 아픈 일이 생길 수 있다고 예측합니다. 특정 사건이나 분쟁에 대한 구체적인 정보 없이 일반적인 운세 내용을 담고 있어 소송금융 투자 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 의사의 개인적인 단상으로, 소송금융 투자 대상이 될 만한 구체적인 사건, 당사자, 피해 규모 등이 전혀 명시되어 있지 않습니다. 적합 조건에 해당하는 사항이 전무합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 운세 정보로, 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방, 피해 규모, 증거 등)가 전혀 없습니다. 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[제25회 한미수필문학상 장려상] 642만원의 평화</t>
+          <t>[지윤 원장의 오늘의 운세] 3월25일 소띠  칠전팔기의 정신으로 일어서...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037327</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=428510</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 00:48:11.035584+00:00</t>
+          <t>2026-03-24 13:22:49.380101+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>남양유업이 이사회를 열고 손해배상금을 포함한 약 112억 원 규모의 결산 및 특별배당을 정기주주총회 안건으로 상정했습니다. 이는 한앤코의 주주환원 정책의 일환으로, 손해배상금까지 배당에 포함하는 이례적인 구조로 주목받고 있습니다.</t>
+          <t>해당 기사는 농심 신상열 부사장의 책임경영 강화에 초점을 맞추고 있으며, 등기임원이 경영손실에 대한 손해배상 책임을 질 수 있다는 일반적인 법적 의무를 설명합니다. 특정 사건이나 분쟁, 피해 발생 사실을 보도하는 기사가 아니므로 소송금융 투자 대상으로서의 구체적인 사건 내용은 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>기사는 남양유업이 손해배상금을 포함한 배당을 결정했다는 내용으로, 이는 손해배상 절차가 이미 완료되어 종결된 사건임을 시사합니다. 소송금융은 통상 진행 중이거나 예상되는 분쟁을 대상으로 하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
+          <t>제공된 기사는 농심 신상열 부사장의 책임경영 강화에 대한 내용으로, 등기임원의 일반적인 법적 책임과 의무를 설명하고 있습니다. 특정 사건이나 분쟁, 피해 사실을 다루고 있지 않아 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다. 소송의 대상이 될 만한 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>112억 원 이하 (정확한 손해배상금 규모 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[더벨]분기·감액배당 이어 '공탁금 배당', 주목받는 한앤코 주주환원 ...</t>
+          <t>[인물+] '책임경영 강화' 농심 신상열, '포스트 라면' 승부수</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171445017160102163</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003650</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 00:38:58.206142+00:00</t>
+          <t>2026-03-24 00:31:37.607747+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>한국신문협회가 올해 한국신문상 뉴스취재보도 부문 수상작을 발표했습니다. 조선일보의 '러시아-우크라이나 전쟁 파병 북한군 포로 인터뷰'와 경인일보의 '납치 살인 피해자 600장의 SOS' 등이 선정되었습니다. 이 기사는 특정 법적 분쟁에 대한 내용이 아닌 언론사 수상 소식입니다.</t>
+          <t>이 기사는 진보정당 내에서 '정치'가 사라지고 사람을 피해자와 가해자로 나누는 '재판'만 남았다는 비판적 시각을 담고 있습니다. 저자는 당사자도 실천하지 못하는 가치를 내세우며 '갑질'하는 진보주의자들 때문에 진보정당을 떠났다고 밝히며, 이에 대한 개인적인 소회와 비판을 전합니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 기사는 한국신문상 수상작 발표에 관한 것으로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 정보가 없습니다. '납치 살인 피해자 600장의 SOS'라는 내용이 언급되지만, 이는 수상작의 주제일 뿐 소송의 상대방, 책임의 명확성, 진행 단계 등 소송금융 적합도를 판단할 근거가 전혀 제시되지 않았습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 진보정당 내 '갑질' 문화와 정치의 부재에 대한 개인적인 의견 및 비판을 담은 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 증거, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>600명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>한국신문상에 조선일보 '우크라전 북한군 포로 인터뷰' 등 4편</t>
+          <t>갑질하는 진보주의자, 내가 진보정당을 떠난 이유</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051683</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49850</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-18 12:24:29.772175+00:00</t>
+          <t>2026-03-24 00:20:22.113484+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>검찰 개혁 관련 정책 논의</t>
+          <t>국민권익위원회 현장 상담 운영</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>이 대통령이 검찰 개혁 논란에 대해 언급하며 정치검찰의 사건 조작과 부패 검찰의 사건 덮기 문제를 지적했습니다. 수사권 남용 제한의 중요성을 강조하면서도, 수사기관의 사건 덮기로부터 범죄 피해자를 보호하고 부패 범죄자를 규제해야 한다고 밝혔습니다.</t>
+          <t>영암군이 국민권익위원회와 함께 '달리는 국민신문고'를 운영하여 군민들의 고충을 현장에서 상담하고 해결할 예정입니다. 행정, 복지, 생활법률, 서민금융, 소비자 피해구제 등 다양한 분야의 민원을 전문 조사관이 직접 상담하며, 현장 해결 또는 관계기관 이송 및 중재를 통해 문제를 해결할 계획입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 검찰 개혁 및 수사기관의 문제점에 대한 대통령의 일반적인 발언을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 명확한 상대방, 피해 규모, 피해자 수 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 피해를 다루는 것이 아니라, 국민권익위원회가 영암군과 함께 운영하는 '달리는 국민신문고'라는 민원 상담 서비스에 대한 내용입니다. 따라서 소송금융 적합 조건인 특정 상대방의 책임 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모, 증거 확보 가능성 등 어떤 조건에도 해당하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>이 대통령, 檢개혁 선명성 논란 진화</t>
+          <t>영암군, ‘달리는 국민신문고’ 운영</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102619</t>
+          <t>https://www.seoul.co.kr/news/publicnews/2026/03/23/20260323500219?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:13.949217+00:00</t>
+          <t>2026-03-23 12:22:19.333826+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
-      <c r="E59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>기사 내용이 판독 불가능하여 요약할 수 없습니다.</t>
+          <t>기사 내용은 미투 국면에서 피해자를 상대로 음모론이 제기되는 상황에 대한 우려를 표하는 대화의 일부입니다. 민주당과 박주민 의원이 언급되지만, 특정 사건이나 법적 쟁점에 대한 구체적인 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>기사 내용이 판독 불가능하여 소송금융 적합도 판단 기준에 부합하는 조건을 확인할 수 없습니다. 따라서 적합 조건 1개 이하에 해당합니다.</t>
+          <t>기사 내용이 매우 단편적이고 추상적입니다. 특정 사건이나 피해 사실, 가해 주체가 명확히 드러나지 않아 소송금융 적합 조건에 해당하는 사항을 파악하기 어렵습니다. 구체적인 법적 분쟁으로 발전할 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>첫방 ‘신이랑’ 신들린 유연석, 순간 최고 6.6%</t>
+          <t>[아침저널] 박주민  정원오 정책? 추상적이고 부실...후보자 본인은 질...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17734451851780566002</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4073499</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:22.196401+00:00</t>
+          <t>2026-03-23 00:25:36.452893+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
-      <c r="E60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소'의 첫 재판 내용으로, 주인공이 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 가상의 사건입니다.</t>
+          <t>조국혁신당 대전시당이 분향소를 찾아 희생자를 추모하고, 정부와 국회에 피해자 구제 방안 마련과 재발 방지 노력을 촉구했습니다. 정치권을 비롯한 각계 인사의 추모 행렬이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마의 줄거리를 설명하는 것으로, 실제 사건이 아닌 가상의 내용입니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 특정 사건의 '분향소' 방문과 정치권의 추모 및 책임 촉구 내용을 담고 있어 '집단적 피해'와 '피해 규모가 큼'을 암시하지만, 사건의 구체적인 원인, 책임 주체, 피해 금액, 진행 단계 등 소송금융 투자 판단에 필수적인 정보가 전무합니다. 따라서 상대방 책임의 명확성, 자력, 증거 확보 가능성, 공적 절차 진행 여부 등 핵심 적합 조건을 전혀 파악할 수 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'신이랑 법률사무소' 유연석+이솜, 6.3% 1위 출발</t>
+          <t>분향소 찾은 조국혁신당 대전시당…추모 행렬 이어져</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75881</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=443317</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-14 00:43:19.492913+00:00</t>
+          <t>2026-03-22 12:19:09.440245+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>기사 본문이 심하게 손상되어 내용을 요약할 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 파악하기 어렵습니다.</t>
+          <t>이 기사는 AI 기술의 발전이 사회, 경제, 인문학에 미치는 영향을 탐구하는 기획 기사입니다. AI로 인한 일자리 변화, AI의 환각 현상, AI 생성물의 저작권 문제 등 다양한 쟁점을 다루고 있으나, 특정 피해 사건이나 법적 분쟁을 보고하는 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>기사 본문이 심하게 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준(상대방 책임, 자력, 피해 규모, 증거 등)을 적용할 수 없어 적합도를 평가하기 어렵습니다. 정보 부족으로 인해 'Low'로 판단합니다.</t>
+          <t>이 기사는 AI 시대의 사회적, 철학적 영향을 다루는 기획 기사로, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. 소송금융 투자의 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모', '증거 존재' 등 어느 하나에도 해당하지 않아 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>'음주' 이재룡·'성 추문' 남경주·'폭행' MC딩동·'6인 새출발' 엔하이...</t>
+          <t>질문하는 인간, 생각하는 AI</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17734428001780554002</t>
+          <t>https://www.joongang.co.kr/article/25413519</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-14 00:27:04.184353+00:00</t>
+          <t>2026-03-21 00:35:01.410988+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
-          <t>배우 이청아가 ENA 월화드라마 '아너'의 종영 소감과 엔딩에 대해 인터뷰한 기사입니다. 극중 변호사 황현진 역을 맡아 거대 악에 맞서는 역할을 했으며, 드라마의 현실적인 엔딩과 '또 다른 피해자가 사무실로 들어오는' 장면의 의미에 대해 이야기했습니다.</t>
+          <t>이 기사는 '허수아비'라는 제목의 1차 티저로, 살해된 피해자가 늘어나고 동일한 수법이 드러나는 연쇄살인사건을 다루고 있습니다. 피해자들이 범인을 경계하지 않은 이유와 범인의 기다림을 암시하며, 영화나 드라마의 줄거리를 소개하는 내용으로 보입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 드라마 '아너'의 종영 인터뷰로, 실제 법적 분쟁이나 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 실제 사건이 아니므로 투자 검토 자체가 불가능합니다.</t>
+          <t>이 기사는 '허수아비'라는 제목의 1차 티저로, 연쇄살인사건을 다루는 영화나 드라마 등 창작물의 홍보성 기사로 판단됩니다. 실제 발생한 법적 분쟁이 아니므로 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>‘아너’ 이청아 “아직 종영한 기분 안 들어..엔딩 현실적이라고 생각...</t>
+          <t>‘허수아비’ 1차 티저</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112759090</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603200049</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-13 00:24:49.394230+00:00</t>
+          <t>2026-03-20 00:29:12.604498+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>한인임 정책연구소의 논평으로, 기관사에게만 책임을 전가하는 섣부른 정책 판단이 선의의 피해자를 만들 수 있다고 지적합니다. 안전운행을 위해서는 숙고된 정책 입안이 필요하다고 주장합니다.</t>
+          <t>본 기사는 박해수, 이희준 배우가 출연하는 드라마 '허수아비'의 시놉시스로, 연쇄살인 사건을 배경으로 두 인물이 30년 악연으로 얽혀 공조 수사를 펼치는 내용을 담고 있습니다. 피해자가 늘어나고 동일한 수법이 드러나는 연쇄살인 사건의 전개를 암시합니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정책 제언 성격의 논평입니다. 소송금융 투자 대상이 되기 위한 구체적인 상대방, 피해 사실, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 실제 사건이 아닌 드라마 '허수아비'의 시놉시스로 판단됩니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용될 수 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>[한인임의 일터안녕] 기관사만 괴롭히면 안전운행이 가능하다는 착각</t>
+          <t>박해수·이희준, '허수아비'서 30년 악연으로 맞붙는 혐관 공조 수사</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689565.html</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16010041</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-12 00:25:04.282959+00:00</t>
+          <t>2026-03-20 00:28:51.539311+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
-      <c r="E64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+        </is>
+      </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>강은희 대구시교육감이 3선 도전을 명확히 하며, 교육부 가이드라인 마련을 통해 학부모와 학생들의 막연한 피해 우려를 줄일 수 있을 것이라고 언급했습니다. 기사는 특정 사건이나 법적 분쟁에 대한 내용 없이 교육 정책 및 정치적 발언에 초점을 맞추고 있습니다.</t>
+          <t>제공된 기사 내용은 주식회사 중요재산의 양도와 관련된 법률적 쟁점, 특히 강행법규 위반자가 스스로 약정의 무효를 주장하는 경우에 대한 판례의 입장을 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로 소송금융 투자 분석에 필요한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 사건이나 법적 분쟁을 다루고 있지 않으며, 강은희 대구시교육감의 3선 도전과 교육부 가이드라인에 대한 일반적인 논의만 포함하고 있습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못하며, 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌 일반적인 법률 원칙에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등의 정보가 전혀 없어 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>강은희 대구시교육감  3선 도전 명확…해야 할 일 고민 중</t>
+          <t>[알고지냅시다] 주식회사 중요재산의 양도</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6483412?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311074040</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834920</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-11 12:34:21.384380+00:00</t>
+          <t>2026-03-19 13:10:19.950211+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
-      <c r="E65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>특정 사건 없음</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>이 기사는 민사소송 변호사가 조언하는 손해배상소송 전략에 대한 일반적인 내용을 다루고 있습니다. 개인과 법인 간의 권리 의무 관계를 다루는 민사 분쟁의 특성과 치열한 법적 공방 현장임을 설명하며, 특정 사건이나 피해 사례를 구체적으로 언급하지 않습니다.</t>
+          <t>보험연구원과 유동수 국회의원이 사이버 리스크 대응을 위한 국제 세미나를 공동 개최했다는 내용의 기사입니다. 세미나에서는 사이버 보험이 민사소송 등 복합 경영위험에 대한 사후 보상뿐만 아니라 원인 조사 및 법률 대응 등 긴급 서비스의 중요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 민사소송 전략에 대한 일반적인 정보성 글입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 사이버 리스크 대응 및 사이버 보험의 역할에 대한 국제 세미나 개최 소식으로, 특정 피해 사건이나 소송 진행 상황을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>민사소송변호사가 조언하는 손해배상소송 전략</t>
+          <t>보험연구원, 사이버 리스크 대응 국제세미나 개최… 보험·정책 협력 시...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=104453</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=504077</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-10 12:56:20.261314+00:00</t>
+          <t>2026-03-19 12:43:28.598433+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
-      <c r="E66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 특정 사건의 진행 단계를 파악할 수 없음</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방'이라는 제목의 기사 내용이 아닌, 다른 기사들의 목록입니다. 이로 인해 특정 사건이나 피해 사실을 파악할 수 없어 소송금융 투자 분석이 불가능합니다.</t>
+          <t>기사는 김용진호 GH(경기주택도시공사)가 취임 6개월 만에 조직을 슬림화하고 현장 업무를 빠르게 처리하며 재무 건전성 제고 전략을 활발히 전개하고 있다고 보도합니다. 특히 '청구소송제기'에 거침이 없다고 언급하며 GH의 적극적인 행보를 강조합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 '광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방'이라는 제목의 기사 내용이 아닌, 다른 기사들의 목록입니다. 따라서 특정 사건이나 피해 사실을 파악할 수 없어 소송금융 투자 적합도를 판단할 수 없습니다.</t>
+          <t>제공된 기사는 GH(경기주택도시공사)의 내부 경영 전략과 자체적인 '청구소송제기' 활동을 다루고 있을 뿐, 특정 사건으로 인해 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 상황에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방 ‘보이스피...</t>
+          <t>[강성원의 현장톡(TALK)] 김용진호 GH 6개월…도민 동반자로 자리 잡았다</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>gj.newdaily.co.kr</t>
+          <t>fieldnews.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/10/2026031000019.html</t>
+          <t>http://www.fieldnews.kr/news/articleView.html?idxno=27174</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-10 00:31:01.258623+00:00</t>
+          <t>2026-03-19 00:51:12.372162+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>변호사의 변론 진행 중</t>
+          <t>구체적인 사건 발생 여부 불분명</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>변호사 문태유가 재판 과정에서 증인의 진술을 분석하고 의뢰인의 무죄를 입증하기 위한 변론을 펼쳤다는 내용의 기사입니다. 사건의 구체적인 내용이나 피해 규모 등은 언급되지 않았습니다.</t>
+          <t>제공된 기사는 '억울하면 소송하세요'라는 말에 대한 의사의 내면적 불안감을 다룬 짧은 수필의 일부입니다. 특정 환자나 보호자와 관련된 구체적인 의료 분쟁이나 법적 다툼이 발생했음을 보여주는 내용은 없습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>기사는 변호사의 변론 활동에 초점을 맞추고 있으며, 소송의 구체적인 내용(사건 분야, 상대방, 피해 규모, 집단성 등)에 대한 정보가 매우 부족하여 소송금융 투자 적합도를 판단하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 의사의 개인적인 단상으로, 소송금융 투자 대상이 될 만한 구체적인 사건, 당사자, 피해 규모 등이 전혀 명시되어 있지 않습니다. 적합 조건에 해당하는 사항이 전무합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>문태유,  추측만으로 사실 왜곡  단호한 변론으로 존재감 각인</t>
+          <t>[제25회 한미수필문학상 장려상] 642만원의 평화</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15998819</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037327</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-10 00:27:38.638020+00:00</t>
+          <t>2026-03-19 00:48:11.035584+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>남양유업</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>손해배상금 지급 완료 후 주주 배당 결정</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>경북교육청이 교육공무직원의 처우 개선을 위해 복지비 지원을 확대한다는 내용입니다. 전문심리상담비와 직무 관련 사건 소송비용 지원 등이 포함됩니다.</t>
+          <t>남양유업이 이사회를 열고 손해배상금을 포함한 약 112억 원 규모의 결산 및 특별배당을 정기주주총회 안건으로 상정했습니다. 이는 한앤코의 주주환원 정책의 일환으로, 손해배상금까지 배당에 포함하는 이례적인 구조로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 소송 사건이나 분쟁을 다루는 것이 아니라, 경북교육청의 교육공무직원 복지 확대 정책을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
+          <t>기사는 남양유업이 손해배상금을 포함한 배당을 결정했다는 내용으로, 이는 손해배상 절차가 이미 완료되어 종결된 사건임을 시사합니다. 소송금융은 통상 진행 중이거나 예상되는 분쟁을 대상으로 하므로, 이미 종결된 사건은 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>112억 원 이하 (정확한 손해배상금 규모 미상)</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>경북교육청, 교육공무직원 복지비 지원 확대</t>
+          <t>[더벨]분기·감액배당 이어 '공탁금 배당', 주목받는 한앤코 주주환원 ...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593916</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171445017160102163</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:45.873586+00:00</t>
+          <t>2026-03-19 00:38:58.206142+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
-      <c r="E69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 'BTS 광화문 공연 안전 관리'라는 제목과 달리, 노동자의 생존권과 보복성 손해배상에 대한 정치적 발언을 담고 있습니다. 특정 사건이나 피해 사실, 당사자 등이 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>한국신문협회가 올해 한국신문상 뉴스취재보도 부문 수상작을 발표했습니다. 조선일보의 '러시아-우크라이나 전쟁 파병 북한군 포로 인터뷰'와 경인일보의 '납치 살인 피해자 600장의 SOS' 등이 선정되었습니다. 이 기사는 특정 법적 분쟁에 대한 내용이 아닌 언론사 수상 소식입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 제목과 전혀 관련이 없으며, 특정 사건이나 분쟁에 대한 구체적인 정보가 전혀 없습니다. 노동자의 생존권과 보복성 손해배상에 대한 일반적인 정치적 발언만 포함되어 있어, 소송금융 투자 대상으로서의 적합 조건을 판단할 근거가 없습니다.</t>
+          <t>이 기사는 한국신문상 수상작 발표에 관한 것으로, 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 정보가 없습니다. '납치 살인 피해자 600장의 SOS'라는 내용이 언급되지만, 이는 수상작의 주제일 뿐 소송의 상대방, 책임의 명확성, 진행 단계 등 소송금융 적합도를 판단할 근거가 전혀 제시되지 않았습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600명 이상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>강훈식  BTS 광화문 공연, 26만 인파 대비 안전 관리</t>
+          <t>한국신문상에 조선일보 '우크라전 북한군 포로 인터뷰' 등 4편</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2403412</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051683</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-09 13:09:31.959644+00:00</t>
+          <t>2026-03-18 12:24:29.772175+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>검찰 개혁 관련 정책 논의</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>이 기사는 2026년 3월 9일 국회 일정을 상세히 나열하고 있습니다. 국회의장 주재 업무보고, 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 다양한 활동이 포함되어 있으며, 특정 사건이나 법적 분쟁에 대한 내용은 없습니다.</t>
+          <t>이 대통령이 검찰 개혁 논란에 대해 언급하며 정치검찰의 사건 조작과 부패 검찰의 사건 덮기 문제를 지적했습니다. 수사권 남용 제한의 중요성을 강조하면서도, 수사기관의 사건 덮기로부터 범죄 피해자를 보호하고 부패 범죄자를 규제해야 한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라 국회 일정을 나열하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 검찰 개혁 및 수사기관의 문제점에 대한 대통령의 일반적인 발언을 보도하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 명확한 상대방, 피해 규모, 피해자 수 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[오늘의 국회일정](9일·월)</t>
+          <t>이 대통령, 檢개혁 선명성 논란 진화</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260308045500001?input=1195m</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102619</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-09 00:42:10.125461+00:00</t>
+          <t>2026-03-16 12:33:13.949217+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
-      <c r="E71" t="inlineStr"/>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>호서대학교가 사회복지 현장의 금융 취약계층 문제 해결을 위해 '금융사회복지론'을 개설했습니다. 이 강좌는 채무 문제 가구, 금융사기 피해자, 디지털금융 이용에 어려움을 겪는 고령층 등 다양한 금융 취약계층을 체계적으로 교육하기 위한 기반을 마련하는 데 목적이 있습니다.</t>
+          <t>기사 내용이 판독 불가능하여 요약할 수 없습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사는 호서대학교의 '금융사회복지론' 개설에 대한 것으로, 특정 소송 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 법적 쟁점 등이 전혀 파악되지 않습니다.</t>
+          <t>기사 내용이 판독 불가능하여 소송금융 적합도 판단 기준에 부합하는 조건을 확인할 수 없습니다. 따라서 적합 조건 1개 이하에 해당합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>호서대, 금융사회복지론 개설···금융문제 다뤄</t>
+          <t>첫방 ‘신이랑’ 신들린 유연석, 순간 최고 6.6%</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402701</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17734451851780566002</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-06 12:34:22.501007+00:00</t>
+          <t>2026-03-14 00:45:22.196401+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
-      <c r="E72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>드라마 속 가상 사건</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>미국 시장 진출 시 FDA 규제 준수의 중요성을 강조하는 기사로, 기한 내 조치 미이행 시 막대한 손해배상과 수입 정지 리스트(임포트 얼럿) 등재와 같은 심각한 결과를 초래할 수 있음을 경고합니다. FDA 홀드 상태에서 제품을 아마존 창고로 보냈다가 경고를 받은 사례를 언급하며 철저한 준비를 당부합니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 첫 재판 내용으로, 주인공이 변호사의 뒷거래를 폭로하고 병원과 의사를 상대로 소송을 제기하는 가상의 사건입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 미국 시장 진출 시 규제 준수의 중요성을 강조하는 일반적인 정보성 기사입니다. 특정 상대방, 피해자, 구체적인 피해 규모, 진행 단계 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(1, 2, 3, 4, 5, 6)에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 드라마의 줄거리를 설명하는 것으로, 실제 사건이 아닌 가상의 내용입니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>미국 진출, 철저한 규제 준수와 준비 필요</t>
+          <t>'신이랑 법률사무소' 유연석+이솜, 6.3% 1위 출발</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>yakup.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=324076</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75881</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-05 00:33:33.389573+00:00</t>
+          <t>2026-03-14 00:43:19.492913+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
-      <c r="D73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>기각 판결 선고</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>해당 기사는 주식시장 주요 공시를 나열한 것으로, 특정 소송 사건에 대한 상세한 정보를 제공하지 않습니다. '등사 소송 기각 판결'은 이미 법적 절차가 종결되었거나 종결에 가까운 사건이며, '(기) 소송 제기'는 사건의 당사자, 내용, 피해 규모 등 투자 검토에 필요한 정보가 전무합니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 본문이 심하게 손상되어 내용을 요약할 수 없습니다. 따라서 사건의 구체적인 내용, 피해 규모, 진행 단계 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기사에 언급된 '등사 소송 기각 판결'은 이미 법원 판결로 종결되었거나 종결에 가까운 사건으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '(기) 소송 제기'는 사건의 당사자, 내용, 피해 규모 등 핵심 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>기사 본문이 심하게 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준(상대방 책임, 자력, 피해 규모, 증거 등)을 적용할 수 없어 적합도를 평가하기 어렵습니다. 정보 부족으로 인해 'Low'로 판단합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>3월 3일 주식시장 주요공시</t>
+          <t>'음주' 이재룡·'성 추문' 남경주·'폭행' MC딩동·'6인 새출발' 엔하이...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121235</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17734428001780554002</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-04 00:53:12.841919+00:00</t>
+          <t>2026-03-14 00:27:04.184353+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>셀루메드가 미국 소송의 잔여 합의금 상환을 안정적으로 진행하고 지급 일정을 합리적으로 조율하는 데 집중하고 있다고 밝혔다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 관리하고 있다.</t>
+          <t>배우 이청아가 ENA 월화드라마 '아너'의 종영 소감과 엔딩에 대해 인터뷰한 기사입니다. 극중 변호사 황현진 역을 맡아 거대 악에 맞서는 역할을 했으며, 드라마의 현실적인 엔딩과 '또 다른 피해자가 사무실로 들어오는' 장면의 의미에 대해 이야기했습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사 내용상 미국 소송이 이미 합의로 종결되어 합의금 상환을 진행 중인 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>제공된 기사는 ENA 드라마 '아너'의 종영 인터뷰로, 실제 법적 분쟁이나 사건에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않으며, 실제 사건이 아니므로 투자 검토 자체가 불가능합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진...신사업 유동성 방어</t>
+          <t>‘아너’ 이청아 “아직 종영한 기분 안 들어..엔딩 현실적이라고 생각...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603034575i</t>
+          <t>http://www.osen.co.kr/article/G1112759090</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-03 00:51:53.319545+00:00</t>
+          <t>2026-03-13 00:24:49.394230+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>기사 내용은 L J 변호사들이 '커넥트인' 피해자들의 증언을 확보하고 이용자 특정에 나서는 과정을 묘사한다. 이 과정에서 보호하던 피해자 중 한 명이 사실은 괴한이었다는 반전이 드러난다. 이는 배우 이름이 병기된 점으로 보아 드라마 등 픽션의 한 장면으로 추정된다.</t>
+          <t>한인임 정책연구소의 논평으로, 기관사에게만 책임을 전가하는 섣부른 정책 판단이 선의의 피해자를 만들 수 있다고 지적합니다. 안전운행을 위해서는 숙고된 정책 입안이 필요하다고 주장합니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>본 기사는 실제 사건이 아닌 드라마 또는 픽션의 줄거리 일부로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 아니므로 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정책 제언 성격의 논평입니다. 소송금융 투자 대상이 되기 위한 구체적인 상대방, 피해 사실, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>'아너' 이나영 딸 전소영 정체 충격… 고마워요 엄마  반전</t>
+          <t>[한인임의 일터안녕] 기관사만 괴롭히면 안전운행이 가능하다는 착각</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=720662</t>
+          <t>https://vop.co.kr/A00001689565.html</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-03 00:33:20.820355+00:00</t>
+          <t>2026-03-12 00:25:04.282959+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
-      <c r="E76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 '같은 피해자', '누구라도 탓을 해야 내가 살 것 같아서' 등의 대사를 포함하고 있으나, 특정 사건이나 법적 분쟁에 대한 정보를 담고 있지 않습니다. 이는 소송금융 투자 검토를 위한 실제 사건 분석에 부적합합니다.</t>
+          <t>강은희 대구시교육감이 3선 도전을 명확히 하며, 교육부 가이드라인 마련을 통해 학부모와 학생들의 막연한 피해 우려를 줄일 수 있을 것이라고 언급했습니다. 기사는 특정 사건이나 법적 분쟁에 대한 내용 없이 교육 정책 및 정치적 발언에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 실제 사건을 다루는 뉴스 기사가 아닌 드라마 대사 또는 소설의 일부로 보입니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 특정된 상대방, 피해 규모, 진행 단계 등 어떠한 정보도 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 특정 사건이나 법적 분쟁을 다루고 있지 않으며, 강은희 대구시교육감의 3선 도전과 교육부 가이드라인에 대한 일반적인 논의만 포함하고 있습니다. 따라서 소송금융 적합 조건 중 어느 하나도 충족하지 못하며, 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>[사랑을 처방해 드립니다] “네 마누라 어디다 숨겼어” 최대철을 찾아...</t>
+          <t>강은희 대구시교육감  3선 도전 명확…해야 할 일 고민 중</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>kstar.kbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://kstar.kbs.co.kr/list_view.html?idx=394106</t>
+          <t>https://www.nocutnews.co.kr/news/6483412?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311074040</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-02 00:18:31.077007+00:00</t>
+          <t>2026-03-11 12:34:21.384380+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>이 대통령의 3.1절 기념사로, 과거 역사의 아픔과 고통받는 피해자 및 유가족을 언급하며 평화와 공존의 미래를 강조하는 내용이다. 특정 법적 분쟁이나 사건에 대한 구체적인 정보는 포함되어 있지 않다.</t>
+          <t>이 기사는 민사소송 변호사가 조언하는 손해배상소송 전략에 대한 일반적인 내용을 다루고 있습니다. 개인과 법인 간의 권리 의무 관계를 다루는 민사 분쟁의 특성과 치열한 법적 공방 현장임을 설명하며, 특정 사건이나 피해 사례를 구체적으로 언급하지 않습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>기념사로 특정 사건이나 소송 상대방이 명확히 특정되지 않음. 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않음.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 민사소송 전략에 대한 일반적인 정보성 글입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>李대통령, 3·1절 기념사… 평화·공존 꿈, 한반도부터  [전문]</t>
+          <t>민사소송변호사가 조언하는 손해배상소송 전략</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103303</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=104453</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-01 12:23:17.376952+00:00</t>
+          <t>2026-03-10 12:56:20.261314+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
-      <c r="E78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 상세한 보도가 아닌, 여러 정치적, 사회적 이슈에 대한 단편적인 헤드라인 또는 문구들의 모음입니다. 이로 인해 소송금융 투자 검토에 필요한 구체적인 사건 내용, 피해 규모, 책임 주체 등을 전혀 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 '광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방'이라는 제목의 기사 내용이 아닌, 다른 기사들의 목록입니다. 이로 인해 특정 사건이나 피해 사실을 파악할 수 없어 소송금융 투자 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>제공된 텍스트는 여러 개의 독립적인 헤드라인 또는 단편적인 문구들의 나열이며, 특정 사건이나 법적 분쟁에 대한 구체적인 정보를 담고 있지 않습니다. 따라서 소송 상대방, 책임의 명확성, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 적합 조건도 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 '광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방'이라는 제목의 기사 내용이 아닌, 다른 기사들의 목록입니다. 따라서 특정 사건이나 피해 사실을 파악할 수 없어 소송금융 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>제동 아니라 가속이다 … 더 정교하고 강력한 관세 역습 닥쳐온다 [박기...</t>
+          <t>광주경찰청-금융감독원 광주전남지원, ATM앞 피싱범죄 예방 ‘보이스피...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>gj.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/02/28/2026022800022.html</t>
+          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/10/2026031000019.html</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-28 12:44:41.416849+00:00</t>
+          <t>2026-03-10 00:31:01.258623+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2024년 소송 승소</t>
+          <t>변호사의 변론 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>CS홀딩스의 2025년 당기순이익이 전년 대비 42.7% 감소할 것으로 예상됩니다. 이는 2024년 소송 승소로 인한 일시적 손익 증가 효과가 사라지고, 2025년 환율 하락이 주요 변동 요인으로 작용할 것이라는 회사 측의 설명입니다. 본 기사는 이미 종결된 소송에 대한 언급이므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>변호사 문태유가 재판 과정에서 증인의 진술을 분석하고 의뢰인의 무죄를 입증하기 위한 변론을 펼쳤다는 내용의 기사입니다. 사건의 구체적인 내용이나 피해 규모 등은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>기사 본문에 '2024년 소송 승소에 따른 일시적 손익 증가 영향'이라고 명시되어 있어, 해당 소송은 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 해당하므로 투자 대상으로 부적합합니다.</t>
+          <t>기사는 변호사의 변론 활동에 초점을 맞추고 있으며, 소송의 구체적인 내용(사건 분야, 상대방, 피해 규모, 집단성 등)에 대한 정보가 매우 부족하여 소송금융 투자 적합도를 판단하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>CS홀딩스, 2025년 당기순이익217억377만5000원… 전년 대비 42.7% 감소</t>
+          <t>문태유,  추측만으로 사실 왜곡  단호한 변론으로 존재감 각인</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635690</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15998819</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-28 01:41:36.050590+00:00</t>
+          <t>2026-03-10 00:27:38.638020+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>의료AI 관련 기업 셀루메드가 조달 자금을 최우선적으로 소송 관련 채무 상환에 투입하고 운영자금으로도 활용할 계획이라고 밝혔다. 이를 통해 경영 환경을 개선하고 핵심 사업 추진 기반을 다질 예정이다.</t>
+          <t>경북교육청이 교육공무직원의 처우 개선을 위해 복지비 지원을 확대한다는 내용입니다. 전문심리상담비와 직무 관련 사건 소송비용 지원 등이 포함됩니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사는 특정 소송 사건에 대한 정보가 아닌, 한 회사가 '소송 관련 채무'를 상환할 계획이라는 재무적 내용을 담고 있습니다. 소송의 상대방, 사건의 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 어떠한 적합 조건도 파악할 수 없습니다. 이는 새로운 소송금융 투자 기회로 볼 수 없습니다.</t>
+          <t>해당 기사는 특정 소송 사건이나 분쟁을 다루는 것이 아니라, 경북교육청의 교육공무직원 복지 확대 정책을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '봄날의 햇살' 젠큐릭스·셀루메드·스피어</t>
+          <t>경북교육청, 교육공무직원 복지비 지원 확대</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=250514</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593916</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-28 01:37:33.728750+00:00</t>
+          <t>2026-03-09 13:29:45.873586+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
-      <c r="E81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>특정 사건 없음</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>제공된 기사 본문에는 '무리한 수사·기소의 희생양'이라는 제목만 있을 뿐, 해당 사건에 대한 구체적인 내용이 전혀 포함되어 있지 않습니다. 따라서 사건의 경위, 피해 규모, 상대방 등 소송금융 투자 검토에 필요한 정보를 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문은 'BTS 광화문 공연 안전 관리'라는 제목과 달리, 노동자의 생존권과 보복성 손해배상에 대한 정치적 발언을 담고 있습니다. 특정 사건이나 피해 사실, 당사자 등이 명시되어 있지 않아 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>제공된 기사 본문에 실제 사건 내용이 없어 소송금융 투자 적합도를 판단할 수 없습니다. 제목만으로는 구체적인 피해 사실, 상대방, 피해 규모 등을 파악하기 어렵습니다.</t>
+          <t>제공된 기사 본문은 제목과 전혀 관련이 없으며, 특정 사건이나 분쟁에 대한 구체적인 정보가 전혀 없습니다. 노동자의 생존권과 보복성 손해배상에 대한 일반적인 정치적 발언만 포함되어 있어, 소송금융 투자 대상으로서의 적합 조건을 판단할 근거가 없습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>“난 무리한 수사·기소의 희생양이었다”</t>
+          <t>강훈식  BTS 광화문 공연, 26만 인파 대비 안전 관리</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1603026</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2403412</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:17.980290+00:00</t>
+          <t>2026-03-09 13:09:31.959644+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
-      <c r="E82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단하기 위한 어떠한 정보도 추출할 수 없습니다.</t>
+          <t>이 기사는 2026년 3월 9일 국회 일정을 상세히 나열하고 있습니다. 국회의장 주재 업무보고, 상임위원회 회의, 의원실 세미나, 소통관 기자회견 등 다양한 활동이 포함되어 있으며, 특정 사건이나 법적 분쟁에 대한 내용은 없습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>제공된 기사 본문 내용이 손상되어 분석이 불가능합니다. 적합/부적합 조건을 판단할 수 있는 정보가 전혀 없습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라 국회 일정을 나열하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>셈 틀린 민희진 기자회견, 이렇게 역풍인가 [이슈 톡]</t>
+          <t>[오늘의 국회일정](9일·월)</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17721656411779215010</t>
+          <t>https://www.yna.co.kr/view/AKR20260308045500001?input=1195m</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:11.924812+00:00</t>
+          <t>2026-03-09 00:42:10.125461+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
-      <c r="E83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>뇌 임플란트(BCI) 기술 시장이 일론 머스크의 뉴럴링크, 샘 올트먼의 머지 랩스, 싱크론, 판드로믹스 등 주요 기업과 중국 정부의 참여로 치열한 경쟁을 벌이고 있습니다. 2035년까지 수천억 달러 규모로 성장할 것으로 전망되며, 현재 임상 시험 및 연구 개발이 활발히 진행 중입니다.</t>
+          <t>호서대학교가 사회복지 현장의 금융 취약계층 문제 해결을 위해 '금융사회복지론'을 개설했습니다. 이 강좌는 채무 문제 가구, 금융사기 피해자, 디지털금융 이용에 어려움을 겪는 고령층 등 다양한 금융 취약계층을 체계적으로 교육하기 위한 기반을 마련하는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>해당 기사는 뇌 임플란트(BCI) 기술의 시장 경쟁과 개발 현황을 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다. 소송금융 투자 대상으로서의 구체적인 분쟁이 존재하지 않습니다.</t>
+          <t>기사는 호서대학교의 '금융사회복지론' 개설에 대한 것으로, 특정 소송 사건이나 피해 발생 사실을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자 집단, 피해 규모, 법적 쟁점 등이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>이번엔 '뇌 임플란트' 경쟁...머스크·올트먼·中 '각축전'</t>
+          <t>호서대, 금융사회복지론 개설···금융문제 다뤄</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260227000387</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402701</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-28 01:11:05.165025+00:00</t>
+          <t>2026-03-06 12:34:22.501007+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 국제비상경제권한법(IEEPA)의 남용이 소송과 법적 분쟁을 초래할 수 있다는 일반적인 언급과 트럼프 대통령 및 인플레이션에 대한 여론조사 결과를 포함하고 있습니다. 특정 사건이나 피해 사실에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>미국 시장 진출 시 FDA 규제 준수의 중요성을 강조하는 기사로, 기한 내 조치 미이행 시 막대한 손해배상과 수입 정지 리스트(임포트 얼럿) 등재와 같은 심각한 결과를 초래할 수 있음을 경고합니다. FDA 홀드 상태에서 제품을 아마존 창고로 보냈다가 경고를 받은 사례를 언급하며 철저한 준비를 당부합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>제공된 기사 내용이 매우 단편적이고 모호하여 특정 소송 사건을 식별하기 어렵습니다. 상대방 책임, 피해 규모, 피해자 수, 진행 단계 등 소송금융 적합도 판단에 필요한 어떠한 구체적인 정보도 파악할 수 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 미국 시장 진출 시 규제 준수의 중요성을 강조하는 일반적인 정보성 기사입니다. 특정 상대방, 피해자, 구체적인 피해 규모, 진행 단계 등이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건(1, 2, 3, 4, 5, 6)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[조홍균의 금융경제 읽기] 제도에 막힌 관세, 정치로 돌파하려는 트럼프...</t>
+          <t>미국 진출, 철저한 규제 준수와 준비 필요</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>yakup.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065590693684119</t>
+          <t>https://www.yakup.com/news/index.html?mode=view&amp;cat=12&amp;nid=324076</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-26 12:56:59.205381+00:00</t>
+          <t>2026-03-05 00:33:33.389573+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E85" t="inlineStr"/>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>기각 판결 선고</t>
+        </is>
+      </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 러시아인 여성과의 외도 사실을 인정하며, 억만장자 성범죄자 제프리 엡스타인이 이를 빌미로 협박을 시도했다고 보도되었습니다. 게이츠는 엡스타인과의 연관성을 인정하면서도 자신의 외도 상대가 엡스타인의 성 착취 피해자는 아니라고 강조했으며, 엡스타인과의 만남을 '큰 실수'라고 사과했습니다. 기사에는 엡스타인 문건에서 제기된 성병 관련 의혹도 언급되었으나, 게이츠는 이를 부인했습니다.</t>
+          <t>해당 기사는 주식시장 주요 공시를 나열한 것으로, 특정 소송 사건에 대한 상세한 정보를 제공하지 않습니다. '등사 소송 기각 판결'은 이미 법적 절차가 종결되었거나 종결에 가까운 사건이며, '(기) 소송 제기'는 사건의 당사자, 내용, 피해 규모 등 투자 검토에 필요한 정보가 전무합니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>본 기사는 빌 게이츠의 과거 사생활과 제프리 엡스타인과의 연관성에 대한 보도로, 특정 피해자가 빌 게이츠를 상대로 제기할 수 있는 명확한 법적 청구권이나 손해배상 소송의 근거를 제시하고 있지 않습니다. 비록 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자를 위한 핵심 요소인 명확한 법적 쟁점과 피해 규모가 부재합니다.</t>
+          <t>기사에 언급된 '등사 소송 기각 판결'은 이미 법원 판결로 종결되었거나 종결에 가까운 사건으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, '(기) 소송 제기'는 사건의 당사자, 내용, 피해 규모 등 핵심 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>‘부자의 대명사’ 빌 게이츠, 러시아 인 2명과 외도 인정</t>
+          <t>3월 3일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570943?ref=naver</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121235</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-26 12:38:35.800788+00:00</t>
+          <t>2026-03-04 00:53:12.841919+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>정치인의 과거 정책 활동 언급</t>
+          <t>미국 소송 합의금 상환 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>이 기사는 이재혁 국민의힘 대구시당 부위원장의 동구청장 출마 선언에 대한 내용입니다. 본문에서는 이 예비후보가 과거 통합공항 이전 논의 주도 및 군 소음 피해보상 제도 개선에 기여했다고 언급하고 있으나, 이는 특정 법적 분쟁이나 소송 대상 사건에 대한 보도가 아닙니다.</t>
+          <t>셀루메드가 미국 소송의 잔여 합의금 상환을 안정적으로 진행하고 지급 일정을 합리적으로 조율하는 데 집중하고 있다고 밝혔다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 관리하고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 출마 선언과 과거 정책 활동(군 소음 피해보상 제도 개선 등)을 언급하는 내용입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 법적 분쟁이나 사건이 존재하지 않아 부적합합니다.</t>
+          <t>기사 내용상 미국 소송이 이미 합의로 종결되어 합의금 상환을 진행 중인 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>이재혁 국민의힘 대구시당 부위원장, 동구청장 출마 선언…  결과로 증...</t>
+          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진...신사업 유동성 방어</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069181</t>
+          <t>https://www.hankyung.com/article/202603034575i</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-26 12:32:13.038462+00:00</t>
+          <t>2026-03-03 00:51:53.319545+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
-      <c r="E87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>기사 내용이 픽션으로 판단되어 실제 진행 단계 파악 불가</t>
+        </is>
+      </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>기사는 홍은표 변호사가 2025년부터 법무법인 광장에 합류하여 민사, 형사, 기업 소송 및 법률 자문 업무를 담당하고, 디지털자산 센터 공동 센터장을 맡고 있다는 내용을 담고 있습니다. 또한 한국의 디지털 자산 규제에 대한 견해를 간략하게 언급합니다.</t>
+          <t>기사 내용은 L J 변호사들이 '커넥트인' 피해자들의 증언을 확보하고 이용자 특정에 나서는 과정을 묘사한다. 이 과정에서 보호하던 피해자 중 한 명이 사실은 괴한이었다는 반전이 드러난다. 이는 배우 이름이 병기된 점으로 보아 드라마 등 픽션의 한 장면으로 추정된다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 변호사의 경력 이동 및 디지털 자산 규제에 대한 일반적인 언급입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합도 조건을 평가할 수 없습니다.</t>
+          <t>본 기사는 실제 사건이 아닌 드라마 또는 픽션의 줄거리 일부로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 아니므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[원화S코인] ⑩ 홍은표,  한국 '규제 공백' 아닌 '규제 과잉'···추상적...</t>
+          <t>'아너' 이나영 딸 전소영 정체 충격… 고마워요 엄마  반전</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>womaneconomy.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=249881</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=720662</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-25 12:51:43.576280+00:00</t>
+          <t>2026-03-03 00:33:20.820355+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>기사 본문 판독 불가</t>
+          <t>정보 부족으로 파악 불가</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 사건의 내용을 파악할 수 없습니다. 서울시의회 의장의 활동에 대한 기사로 보이나, 구체적인 사건 내용은 알 수 없습니다.</t>
+          <t>제공된 텍스트는 '같은 피해자', '누구라도 탓을 해야 내가 살 것 같아서' 등의 대사를 포함하고 있으나, 특정 사건이나 법적 분쟁에 대한 정보를 담고 있지 않습니다. 이는 소송금융 투자 검토를 위한 실제 사건 분석에 부적합합니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 사건의 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단할 수 없습니다.</t>
+          <t>제공된 텍스트는 실제 사건을 다루는 뉴스 기사가 아닌 드라마 대사 또는 소설의 일부로 보입니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁, 특정된 상대방, 피해 규모, 진행 단계 등 어떠한 정보도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>최호정 서울시의회 의장  올해도 시민 삶 가까이에서 답을 찾는 의회 될...</t>
+          <t>[사랑을 처방해 드립니다] “네 마누라 어디다 숨겼어” 최대철을 찾아...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>wsobi.com</t>
+          <t>kstar.kbs.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.wsobi.com/news/articleView.html?idxno=305311</t>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=394106</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-25 00:55:56.982446+00:00</t>
+          <t>2026-03-02 00:18:31.077007+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
-      <c r="E89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>기사는 김 센터장이 최근 건강 문제와 형사 소송으로 어려움을 겪었으며, 육체적, 정신적 스트레스가 많았다고 언급합니다. 그럼에도 불구하고 카카오의 미래와 관련된 자리에 참석했다고 전합니다.</t>
+          <t>이 대통령의 3.1절 기념사로, 과거 역사의 아픔과 고통받는 피해자 및 유가족을 언급하며 평화와 공존의 미래를 강조하는 내용이다. 특정 법적 분쟁이나 사건에 대한 구체적인 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자 대상이 될 만한 구체적인 민사 소송의 당사자, 사건 내용, 피해 규모, 상대방 자력 등에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>기념사로 특정 사건이나 소송 상대방이 명확히 특정되지 않음. 피해 규모나 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>[더벨][thebell note] 포스트 김범수 시대의 로열티</t>
+          <t>李대통령, 3·1절 기념사… 평화·공존 꿈, 한반도부터  [전문]</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602201618388480104465</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103303</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-25 00:52:55.235543+00:00</t>
+          <t>2026-03-01 12:23:17.376952+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>젠큐릭스의 소송 관련 채무 상환</t>
+          <t>정보 부족으로 파악 불가</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>젠큐릭스가 조달 자금을 소송 관련 채무 상환에 최우선적으로 투입할 계획이라고 보도되었다. 이는 회사의 경영 환경 개선을 위한 조치로 보이나, 기사에서는 해당 소송의 구체적인 내용이나 상대방, 피해 규모 등은 언급되지 않았다.</t>
+          <t>제공된 기사는 특정 사건에 대한 상세한 보도가 아닌, 여러 정치적, 사회적 이슈에 대한 단편적인 헤드라인 또는 문구들의 모음입니다. 이로 인해 소송금융 투자 검토에 필요한 구체적인 사건 내용, 피해 규모, 책임 주체 등을 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>이 기사는 젠큐릭스가 소송 관련 채무를 상환할 계획임을 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 새로운 투자 기회를 발굴하기에는 정보가 극히 부족하며, 이미 발생한 채무 상환에 대한 내용이므로 신규 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>제공된 텍스트는 여러 개의 독립적인 헤드라인 또는 단편적인 문구들의 나열이며, 특정 사건이나 법적 분쟁에 대한 구체적인 정보를 담고 있지 않습니다. 따라서 소송 상대방, 책임의 명확성, 피해 규모, 진행 단계 등 소송금융 투자 적합도를 판단할 수 있는 어떠한 적합 조건도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '으쓱으쓱 어깨춤' 모아데이타·젠큐릭스·셀바스헬스케...</t>
+          <t>제동 아니라 가속이다 … 더 정교하고 강력한 관세 역습 닥쳐온다 [박기...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=250206</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/02/28/2026022800022.html</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-24 12:53:11.208461+00:00</t>
+          <t>2026-02-28 12:44:41.416849+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr"/>
-      <c r="E91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>2024년 소송 승소</t>
+        </is>
+      </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>이 기사는 이원두 칼럼으로, 트럼프의 잠재적 타격과 러시아의 횡포, 그리고 한국 경제 안보에 대한 논평을 담고 있습니다. 한미일 3국 공동 훈련에서 한국이 거절한 사례를 언급하는 등 국제 정세와 외교적 사안에 대한 분석이며, 특정 법적 분쟁이나 피해자 집단에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>CS홀딩스의 2025년 당기순이익이 전년 대비 42.7% 감소할 것으로 예상됩니다. 이는 2024년 소송 승소로 인한 일시적 손익 증가 효과가 사라지고, 2025년 환율 하락이 주요 변동 요인으로 작용할 것이라는 회사 측의 설명입니다. 본 기사는 이미 종결된 소송에 대한 언급이므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>기사는 특정 법적 분쟁이나 손해배상 청구에 대한 내용이 아닌, 정치/경제 칼럼입니다. 소송의 원고, 피고, 구체적인 손해 발생 사실 및 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사 본문에 '2024년 소송 승소에 따른 일시적 손익 증가 영향'이라고 명시되어 있어, 해당 소송은 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 해당하므로 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[이원두 칼럼] 트럼프 반격⁃러시아 횡포, 한국 경제 안보는…</t>
+          <t>CS홀딩스, 2025년 당기순이익217억377만5000원… 전년 대비 42.7% 감소</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>iminju.net</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.iminju.net/news/articleView.html?idxno=158723</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635690</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-24 12:43:30.507380+00:00</t>
+          <t>2026-02-28 01:41:36.050590+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>정형돈은 사법 시스템이 범죄자의 '진지한 반성'보다 피해자의 '피해 회복'에 중점을 두어야 한다고 비판했다. 그는 10억 원의 피해를 입은 상황을 언급하며, 현재의 양형 기준이 피해자들의 실질적인 손해를 제대로 다루지 못한다고 지적했다.</t>
+          <t>의료AI 관련 기업 셀루메드가 조달 자금을 최우선적으로 소송 관련 채무 상환에 투입하고 운영자금으로도 활용할 계획이라고 밝혔다. 이를 통해 경영 환경을 개선하고 핵심 사업 추진 기반을 다질 예정이다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 사법 시스템의 양형 기준에 대한 일반적인 비판과 의견 표명입니다. 소송금융 투자 검토에 필요한 구체적인 상대방, 사건 분야, 피해 규모, 진행 단계 등 핵심 정보가 전혀 없어 적합도 판단이 어렵습니다.</t>
+          <t>기사는 특정 소송 사건에 대한 정보가 아닌, 한 회사가 '소송 관련 채무'를 상환할 계획이라는 재무적 내용을 담고 있습니다. 소송의 상대방, 사건의 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 어떠한 적합 조건도 파악할 수 없습니다. 이는 새로운 소송금융 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>정형돈, 사법·양형 기준에 작심 발언... 국가가 피해자 나몰라라 해</t>
+          <t>의료AI 관련주, '봄날의 햇살' 젠큐릭스·셀루메드·스피어</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=511679</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=250514</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-24 12:25:14.092584+00:00</t>
+          <t>2026-02-28 01:37:33.728750+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 드라마 '아너'의 줄거리 일부로, 전 연인이 설계한 덫에 걸린 이나영과 기소유예 처리된 사건을 재검토하는 구선규, 그리고 새로운 피해자 이다은에 대한 공조 수사 내용을 담고 있습니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
+          <t>제공된 기사 본문에는 '무리한 수사·기소의 희생양'이라는 제목만 있을 뿐, 해당 사건에 대한 구체적인 내용이 전혀 포함되어 있지 않습니다. 따라서 사건의 경위, 피해 규모, 상대방 등 소송금융 투자 검토에 필요한 정보를 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 드라마 '아너'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 적합성이 매우 낮습니다.</t>
+          <t>제공된 기사 본문에 실제 사건 내용이 없어 소송금융 투자 적합도를 판단할 수 없습니다. 제목만으로는 구체적인 피해 사실, 상대방, 피해 규모 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>이나영, 전 연인이 설계한 덫에 걸렸다..20년 전 공포 소환 '아너', 4.3%[...</t>
+          <t>“난 무리한 수사·기소의 희생양이었다”</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100151120010590</t>
+          <t>http://www.koreatimes.com/article/1603026</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-24 00:30:03.033131+00:00</t>
+          <t>2026-02-28 01:26:17.980290+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr"/>
       <c r="F94" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 사건의 개요, 피해 내용, 관련 당사자 등 어떠한 정보도 추출할 수 없어 요약이 불가능합니다.</t>
+          <t>제공된 기사 본문 내용이 손상되어 사건의 구체적인 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단하기 위한 어떠한 정보도 추출할 수 없습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
+          <t>제공된 기사 본문 내용이 손상되어 분석이 불가능합니다. 적합/부적합 조건을 판단할 수 있는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>‘아너’ 이나영, 딸 있었다…서현우와의 과거사 ‘충격’</t>
+          <t>셈 틀린 민희진 기자회견, 이렇게 역풍인가 [이슈 톡]</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602240804042410</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17721656411779215010</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-24 00:25:12.329357+00:00</t>
+          <t>2026-02-28 01:21:11.924812+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>소송 종결 또는 주요 쟁점 해소 추정</t>
+          <t>기술 개발 및 임상 시험 단계</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>HS효성 조현상 부회장의 홀로서기를 분석하는 기사에서 HS효성첨단소재가 국내외에서 진행된 소송으로 약 2년간 사업 운영에 불확실성을 겪었다는 내용이 언급되었습니다. 기사는 해당 소송의 구체적인 내용이나 현재 진행 상황에 대한 정보는 제공하지 않습니다.</t>
+          <t>뇌 임플란트(BCI) 기술 시장이 일론 머스크의 뉴럴링크, 샘 올트먼의 머지 랩스, 싱크론, 판드로믹스 등 주요 기업과 중국 정부의 참여로 치열한 경쟁을 벌이고 있습니다. 2035년까지 수천억 달러 규모로 성장할 것으로 전망되며, 현재 임상 시험 및 연구 개발이 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '이 소송'은 HS효성첨단소재의 사업 운영에 2년간 불확실성을 야기했다고 과거형으로 서술되어, 이미 종결되었거나 주요 쟁점이 해소되었을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 소송의 구체적인 내용, 원고 및 피고, 피해 규모 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 충족하는지 파악할 수 없습니다.</t>
+          <t>해당 기사는 뇌 임플란트(BCI) 기술의 시장 경쟁과 개발 현황을 다루고 있으며, 특정 사건이나 피해 발생 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 없습니다. 소송금융 투자 대상으로서의 구체적인 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>[심층분석] HS효성 조현상 부회장, 홀로서기 1년 8개월</t>
+          <t>이번엔 '뇌 임플란트' 경쟁...머스크·올트먼·中 '각축전'</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=20260223142633387748439a4874_29</t>
+          <t>https://www.newspim.com/news/view/20260227000387</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-23 12:47:11.202314+00:00</t>
+          <t>2026-02-28 01:11:05.165025+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>광주 자율주행 실증 사업에 손해보험사들이 참여하여 운행 데이터 확보 및 사고 처리 안정성, 과실 비율 산정 능력 등을 평가한다는 내용의 기사입니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>제공된 기사 내용은 국제비상경제권한법(IEEPA)의 남용이 소송과 법적 분쟁을 초래할 수 있다는 일반적인 언급과 트럼프 대통령 및 인플레이션에 대한 여론조사 결과를 포함하고 있습니다. 특정 사건이나 피해 사실에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사는 자율주행 실증 사업과 보험사의 참여에 대한 내용으로, 특정 피해 사건이나 분쟁이 발생했음을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 실제 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사 내용이 매우 단편적이고 모호하여 특정 소송 사건을 식별하기 어렵습니다. 상대방 책임, 피해 규모, 피해자 수, 진행 단계 등 소송금융 적합도 판단에 필요한 어떠한 구체적인 정보도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>車보험, 지형 바뀔까  광주 자율주행 실증, 손보사 줄줄이 '참전'</t>
+          <t>[조홍균의 금융경제 읽기] 제도에 막힌 관세, 정치로 돌파하려는 트럼프...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=250091</t>
+          <t>https://www.kpinews.kr/newsView/1065590693684119</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-23 12:22:32.268290+00:00</t>
+          <t>2026-02-26 12:56:59.205381+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>빌 게이츠</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
-          <t>두산밥캣 이사회 내 사외이사들이 재무 및 법률 전문가 중심으로 구성되어 대형 소송, 계약 리스크, 글로벌 사업에서의 법적 쟁점에 대한 대응력을 높이는 데 중점을 두고 있다는 내용의 기사입니다. 특정 소송 사건에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>빌 게이츠 마이크로소프트 창업자가 과거 두 차례 러시아인 여성과의 외도 사실을 인정하며, 억만장자 성범죄자 제프리 엡스타인이 이를 빌미로 협박을 시도했다고 보도되었습니다. 게이츠는 엡스타인과의 연관성을 인정하면서도 자신의 외도 상대가 엡스타인의 성 착취 피해자는 아니라고 강조했으며, 엡스타인과의 만남을 '큰 실수'라고 사과했습니다. 기사에는 엡스타인 문건에서 제기된 성병 관련 의혹도 언급되었으나, 게이츠는 이를 부인했습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>제공된 기사는 두산밥캣의 이사회 구성과 법률 리스크 관리 역량에 대한 내용으로, 특정 소송 사건이나 잠재적 청구권을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>본 기사는 빌 게이츠의 과거 사생활과 제프리 엡스타인과의 연관성에 대한 보도로, 특정 피해자가 빌 게이츠를 상대로 제기할 수 있는 명확한 법적 청구권이나 손해배상 소송의 근거를 제시하고 있지 않습니다. 비록 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자를 위한 핵심 요소인 명확한 법적 쟁점과 피해 규모가 부재합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[더벨][이사회 분석 | 두산밥캣] 사외이사 재무·법률 중심…M A 속 리스...</t>
+          <t>‘부자의 대명사’ 빌 게이츠, 러시아 인 2명과 외도 인정</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602121700200800103381</t>
+          <t>https://www.munhwa.com/article/11570943?ref=naver</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-23 00:46:36.449362+00:00</t>
+          <t>2026-02-26 12:38:35.800788+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
-      <c r="E98" t="inlineStr"/>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>정치인의 과거 정책 활동 언급</t>
+        </is>
+      </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>본 기사는 생성형 AI 사용으로 발생할 수 있는 손해배상 책임과 법률비용 리스크에 대해 보험업계가 어떻게 대응하고 있는지 분석합니다. 보험사들이 이러한 리스크를 담보하는 상품을 개발 중이며, 국내 보험산업은 무리한 포괄 보장보다 단계적 도입 전략을 고려해야 한다고 제언합니다.</t>
+          <t>이 기사는 이재혁 국민의힘 대구시당 부위원장의 동구청장 출마 선언에 대한 내용입니다. 본문에서는 이 예비후보가 과거 통합공항 이전 논의 주도 및 군 소음 피해보상 제도 개선에 기여했다고 언급하고 있으나, 이는 특정 법적 분쟁이나 소송 대상 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>본 기사는 생성형 AI와 관련된 잠재적 손해배상 책임 및 법률비용 리스크에 대한 보험업계의 대응을 다루고 있을 뿐, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 정치인의 출마 선언과 과거 정책 활동(군 소음 피해보상 제도 개선 등)을 언급하는 내용입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 법적 분쟁이나 사건이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>생성형 AI 리스크… 보험업계는 이미 ‘계산’ 중</t>
+          <t>이재혁 국민의힘 대구시당 부위원장, 동구청장 출마 선언…  결과로 증...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=298681</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4069181</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:32.254469+00:00</t>
+          <t>2026-02-26 12:32:13.038462+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>본 기사는 '진짜와 구별할 수 없는 가짜'라는 주제로, '사라킴'이 '부두아'라는 허상의 브랜드를 론칭한 가상의 시나리오를 통해 인간의 욕망을 논하는 의견 칼럼입니다. 실제 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>기사는 홍은표 변호사가 2025년부터 법무법인 광장에 합류하여 민사, 형사, 기업 소송 및 법률 자문 업무를 담당하고, 디지털자산 센터 공동 센터장을 맡고 있다는 내용을 담고 있습니다. 또한 한국의 디지털 자산 규제에 대한 견해를 간략하게 언급합니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 '사라킴'과 '부두아'라는 허상의 브랜드를 다루는 의견 기사로, 실제 사건이 아닌 가상의 시나리오를 바탕으로 하고 있습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나도 해당하지 않습니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 변호사의 경력 이동 및 디지털 자산 규제에 대한 일반적인 언급입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합도 조건을 평가할 수 없습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[Opinion] 진짜와 구별할 수 없는데, 가짜라고 볼 수 있나요? [드라마/예...</t>
+          <t>[원화S코인] ⑩ 홍은표,  한국 '규제 공백' 아닌 '규제 과잉'···추상적...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>womaneconomy.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=79754</t>
+          <t>https://www.womaneconomy.co.kr/news/articleView.html?idxno=249881</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-22 00:31:59.438247+00:00</t>
+          <t>2026-02-25 12:51:43.576280+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
-      <c r="E100" t="inlineStr"/>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>기사 본문 판독 불가</t>
+        </is>
+      </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보가 등록하며 '기업이 살아야 포항이 산다'는 슬로건을 내세웠다. 기사는 공 예비후보가 2017년 포항지진 당시 범시민대책위원회 공동위원장을 맡아 특별법 제정과 피해구제 지원을 이끌었던 이력을 소개하고 있다. 이 기사는 특정 법적 분쟁이나 소송금융 투자 기회를 다루고 있지 않다.</t>
+          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 사건의 내용을 파악할 수 없습니다. 서울시의회 의장의 활동에 대한 기사로 보이나, 구체적인 사건 내용은 알 수 없습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>본 기사는 포항시장 예비후보의 등록 및 이력에 대한 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예상되는 법적 분쟁을 다루고 있지 않습니다. 과거 포항지진 피해 구제 활동 언급은 있으나, 이는 이미 특별법 제정 및 지원을 통해 진행된 사안으로 새로운 소송 기회로 보기 어렵습니다.</t>
+          <t>기사 본문이 인코딩 문제로 인해 판독 불가능하여 사건의 내용을 파악할 수 없습니다. 따라서 소송금융 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보 등록…'기업이 살아야 포항이 산다'</t>
+          <t>최호정 서울시의회 의장  올해도 시민 삶 가까이에서 답을 찾는 의회 될...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>wsobi.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=73757</t>
+          <t>http://www.wsobi.com/news/articleView.html?idxno=305311</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:09.848473+00:00</t>
+          <t>2026-02-25 00:55:56.982446+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
+          <t>형사 소송 언급 외 상세 내용 없음</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>기사는 김 센터장이 최근 건강 문제와 형사 소송으로 어려움을 겪었으며, 육체적, 정신적 스트레스가 많았다고 언급합니다. 그럼에도 불구하고 카카오의 미래와 관련된 자리에 참석했다고 전합니다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자 대상이 될 만한 구체적인 민사 소송의 당사자, 사건 내용, 피해 규모, 상대방 자력 등에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나도 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>[더벨][thebell note] 포스트 김범수 시대의 로열티</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602201618388480104465</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:52:55.235543+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>젠큐릭스의 소송 관련 채무 상환</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>젠큐릭스가 조달 자금을 소송 관련 채무 상환에 최우선적으로 투입할 계획이라고 보도되었다. 이는 회사의 경영 환경 개선을 위한 조치로 보이나, 기사에서는 해당 소송의 구체적인 내용이나 상대방, 피해 규모 등은 언급되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>이 기사는 젠큐릭스가 소송 관련 채무를 상환할 계획임을 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 정보가 전혀 없습니다. 새로운 투자 기회를 발굴하기에는 정보가 극히 부족하며, 이미 발생한 채무 상환에 대한 내용이므로 신규 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>의료AI 관련주, '으쓱으쓱 어깨춤' 모아데이타·젠큐릭스·셀바스헬스케...</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>finomy.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>http://www.finomy.com/news/articleView.html?idxno=250206</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:53:11.208461+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr"/>
+      <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>이 기사는 이원두 칼럼으로, 트럼프의 잠재적 타격과 러시아의 횡포, 그리고 한국 경제 안보에 대한 논평을 담고 있습니다. 한미일 3국 공동 훈련에서 한국이 거절한 사례를 언급하는 등 국제 정세와 외교적 사안에 대한 분석이며, 특정 법적 분쟁이나 피해자 집단에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>기사는 특정 법적 분쟁이나 손해배상 청구에 대한 내용이 아닌, 정치/경제 칼럼입니다. 소송의 원고, 피고, 구체적인 손해 발생 사실 및 규모, 진행 단계 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>[이원두 칼럼] 트럼프 반격⁃러시아 횡포, 한국 경제 안보는…</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>iminju.net</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>http://www.iminju.net/news/articleView.html?idxno=158723</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:43:30.507380+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>정형돈은 사법 시스템이 범죄자의 '진지한 반성'보다 피해자의 '피해 회복'에 중점을 두어야 한다고 비판했다. 그는 10억 원의 피해를 입은 상황을 언급하며, 현재의 양형 기준이 피해자들의 실질적인 손해를 제대로 다루지 못한다고 지적했다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 사법 시스템의 양형 기준에 대한 일반적인 비판과 의견 표명입니다. 소송금융 투자 검토에 필요한 구체적인 상대방, 사건 분야, 피해 규모, 진행 단계 등 핵심 정보가 전혀 없어 적합도 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>정형돈, 사법·양형 기준에 작심 발언... 국가가 피해자 나몰라라 해</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=511679</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:25:14.092584+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 드라마 '아너'의 줄거리 일부로, 전 연인이 설계한 덫에 걸린 이나영과 기소유예 처리된 사건을 재검토하는 구선규, 그리고 새로운 피해자 이다은에 대한 공조 수사 내용을 담고 있습니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 드라마 '아너'의 줄거리 요약으로 판단됩니다. 소송금융 투자는 실제 발생한 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>이나영, 전 연인이 설계한 덫에 걸렸다..20년 전 공포 소환 '아너', 4.3%[...</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100151120010590</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:30:03.033131+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 사건의 개요, 피해 내용, 관련 당사자 등 어떠한 정보도 추출할 수 없어 요약이 불가능합니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 소송금융 적합도 판단 기준에 따라 분석을 진행할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>‘아너’ 이나영, 딸 있었다…서현우와의 과거사 ‘충격’</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602240804042410</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:25:12.329357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>소송 종결 또는 주요 쟁점 해소 추정</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>HS효성 조현상 부회장의 홀로서기를 분석하는 기사에서 HS효성첨단소재가 국내외에서 진행된 소송으로 약 2년간 사업 운영에 불확실성을 겪었다는 내용이 언급되었습니다. 기사는 해당 소송의 구체적인 내용이나 현재 진행 상황에 대한 정보는 제공하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 '이 소송'은 HS효성첨단소재의 사업 운영에 2년간 불확실성을 야기했다고 과거형으로 서술되어, 이미 종결되었거나 주요 쟁점이 해소되었을 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 소송의 구체적인 내용, 원고 및 피고, 피해 규모 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 충족하는지 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>[심층분석] HS효성 조현상 부회장, 홀로서기 1년 8개월</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=20260223142633387748439a4874_29</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:47:11.202314+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>광주 자율주행 실증 사업에 손해보험사들이 참여하여 운행 데이터 확보 및 사고 처리 안정성, 과실 비율 산정 능력 등을 평가한다는 내용의 기사입니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>기사는 자율주행 실증 사업과 보험사의 참여에 대한 내용으로, 특정 피해 사건이나 분쟁이 발생했음을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 실제 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>車보험, 지형 바뀔까  광주 자율주행 실증, 손보사 줄줄이 '참전'</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>finomy.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>http://www.finomy.com/news/articleView.html?idxno=250091</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:22:32.268290+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>두산밥캣 이사회 내 사외이사들이 재무 및 법률 전문가 중심으로 구성되어 대형 소송, 계약 리스크, 글로벌 사업에서의 법적 쟁점에 대한 대응력을 높이는 데 중점을 두고 있다는 내용의 기사입니다. 특정 소송 사건에 대한 정보는 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>제공된 기사는 두산밥캣의 이사회 구성과 법률 리스크 관리 역량에 대한 내용으로, 특정 소송 사건이나 잠재적 청구권을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 분석할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>[더벨][이사회 분석 | 두산밥캣] 사외이사 재무·법률 중심…M A 속 리스...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602121700200800103381</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:46:36.449362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr"/>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>본 기사는 생성형 AI 사용으로 발생할 수 있는 손해배상 책임과 법률비용 리스크에 대해 보험업계가 어떻게 대응하고 있는지 분석합니다. 보험사들이 이러한 리스크를 담보하는 상품을 개발 중이며, 국내 보험산업은 무리한 포괄 보장보다 단계적 도입 전략을 고려해야 한다고 제언합니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>본 기사는 생성형 AI와 관련된 잠재적 손해배상 책임 및 법률비용 리스크에 대한 보험업계의 대응을 다루고 있을 뿐, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>생성형 AI 리스크… 보험업계는 이미 ‘계산’ 중</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=298681</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:41:32.254469+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr"/>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>본 기사는 '진짜와 구별할 수 없는 가짜'라는 주제로, '사라킴'이 '부두아'라는 허상의 브랜드를 론칭한 가상의 시나리오를 통해 인간의 욕망을 논하는 의견 칼럼입니다. 실제 사건이나 법적 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>본 기사는 '사라킴'과 '부두아'라는 허상의 브랜드를 다루는 의견 기사로, 실제 사건이 아닌 가상의 시나리오를 바탕으로 하고 있습니다. 따라서 소송금융 투자 검토를 위한 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>[Opinion] 진짜와 구별할 수 없는데, 가짜라고 볼 수 있나요? [드라마/예...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>artinsight.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.artinsight.co.kr/news/view.php?no=79754</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:31:59.438247+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr"/>
+      <c r="E112" t="inlineStr"/>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>공원식 포항시장 예비후보가 등록하며 '기업이 살아야 포항이 산다'는 슬로건을 내세웠다. 기사는 공 예비후보가 2017년 포항지진 당시 범시민대책위원회 공동위원장을 맡아 특별법 제정과 피해구제 지원을 이끌었던 이력을 소개하고 있다. 이 기사는 특정 법적 분쟁이나 소송금융 투자 기회를 다루고 있지 않다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>본 기사는 포항시장 예비후보의 등록 및 이력에 대한 내용으로, 소송금융 투자 대상이 될 만한 현재 진행 중이거나 예상되는 법적 분쟁을 다루고 있지 않습니다. 과거 포항지진 피해 구제 활동 언급은 있으나, 이는 이미 특별법 제정 및 지원을 통해 진행된 사안으로 새로운 소송 기회로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>공원식 포항시장 예비후보 등록…'기업이 살아야 포항이 산다'</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>eroun.net</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://www.eroun.net/news/articleView.html?idxno=73757</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:09.848473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr"/>
+      <c r="E113" t="inlineStr">
+        <is>
           <t>바디프랜드가 다수의 민·형사 소송에 연루되어 있음</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
+      <c r="F113" t="inlineStr">
         <is>
           <t>바디프랜드가 민·형사 소송과 사법리스크로 인해 경영에 제약을 받고 있으며, 이로 인해 새로운 공동 대표를 선임했습니다. 기사는 회사의 실적과 성과 증명에 대한 압박을 다루고 있습니다. 이는 바디프랜드의 내부적인 법적 문제에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 피해 사건을 특정하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
+      <c r="G113" t="inlineStr">
         <is>
           <t>기사는 바디프랜드가 이미 민·형사 소송 및 사법리스크에 직면해 있다는 사실을 언급할 뿐, 소송금융 투자를 위한 새로운 피해 사건이나 구체적인 원고 집단을 특정하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없으며, 투자 대상으로서의 신규 사건 발굴이 어렵습니다.</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J101" t="inlineStr">
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
         <is>
           <t>바디프랜드, 사법리스크에 죽상·실적에 울상…성과 증명 '최선'</t>
         </is>
       </c>
-      <c r="K101" t="inlineStr">
+      <c r="K113" t="inlineStr">
         <is>
           <t>kfenews.co.kr</t>
         </is>
       </c>
-      <c r="L101" t="inlineStr">
+      <c r="L113" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M101" t="inlineStr">
+      <c r="M113" t="inlineStr">
         <is>
           <t>https://www.kfenews.co.kr/news/articleView.html?idxno=654660</t>
         </is>
       </c>
-      <c r="N101" t="inlineStr">
+      <c r="N113" t="inlineStr">
         <is>
           <t>2026-02-21 17:46:42.448790+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N101"/>
+  <autoFilter ref="A1:N113"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>