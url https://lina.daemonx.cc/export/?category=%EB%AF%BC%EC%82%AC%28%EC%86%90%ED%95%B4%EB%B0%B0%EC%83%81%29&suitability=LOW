--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,176 +535,248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사(손해배상)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨 (홍서범 아들)</t>
+          <t>남편의 내연녀</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 후 항소심 진행 중</t>
+          <t>소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 홍서범 아들 A씨의 전처 B씨가 A씨의 외도로 인한 혼인 파탄으로 손해배상 청구 소송을 제기했다. 1심에서 원고 일부 승소 판결로 위자료 3000만원과 양육비 월 80만원 지급 명령이 내려졌으나, B씨는 금액이 부족하다며 항소했다. A씨 측은 항소심 결과에 따라 양육비 지급을 보류하고 있다고 해명했다.</t>
+          <t>사망한 남편이 도쿄에서 내연녀와 두 집 살림을 하며 아이까지 낳은 사실이 밝혀져 아내가 충격을 받았다. 변호사는 내연녀가 남편의 기혼 사실을 알면서도 부정행위를 지속했다면, 남편 사망 후에도 아내가 내연녀에게 위자료 청구 소송을 제기할 수 있다고 조언했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>1심에서 외도 사실이 인정되어 상대방 책임이 명확하고 증거도 확보되었으나 (적합 조건 1, 5), 개인 간의 이혼 및 위자료 소송으로 집단적 피해가 아니며 (적합 조건 3 불충족), 위자료 3천만원은 소송금융 투자 대상으로 피해 규모가 작다 (적합 조건 4 불충족). 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵다 (적합 조건 2 불충족).</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력에 대한 불확실성이 큼. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 피해 규모가 충분히 크지 않을 가능성이 높음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>위자료 3000만원, 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>남자 바람나 혼자 출산  홍서범 아들 전처, 웨딩업체 '댓글' 파묘</t>
+          <t>사망한 남편, 도쿄서 두 집 살림 '소름'… 아이까지 낳은 상간녀에 위자...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003566085</t>
+          <t>https://www.mydaily.co.kr/page/view/2026052716291993609</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 00:37:48.155627+00:00</t>
+          <t>2026-06-14 07:01:58.394781+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사(손해배상)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>A씨 (홍서범 아들)</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>1심 원고 일부 승소 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>가수 홍서범 아들 A씨의 전처 B씨가 A씨의 외도로 인한 혼인 파탄으로 손해배상 청구 소송을 제기했다. 1심에서 원고 일부 승소 판결로 위자료 3000만원과 양육비 월 80만원 지급 명령이 내려졌으나, B씨는 금액이 부족하다며 항소했다. A씨 측은 항소심 결과에 따라 양육비 지급을 보류하고 있다고 해명했다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>1심에서 외도 사실이 인정되어 상대방 책임이 명확하고 증거도 확보되었으나 (적합 조건 1, 5), 개인 간의 이혼 및 위자료 소송으로 집단적 피해가 아니며 (적합 조건 3 불충족), 위자료 3천만원은 소송금융 투자 대상으로 피해 규모가 작다 (적합 조건 4 불충족). 상대방의 자력도 대기업 수준으로 충분하다고 보기 어렵다 (적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>위자료 3000만원, 양육비 월 80만원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>남자 바람나 혼자 출산  홍서범 아들 전처, 웨딩업체 '댓글' 파묘</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003566085</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:37:48.155627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>민사(손해배상)</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>약혼남, 누나</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>상간남 위자료 청구 소송 위협 및 명예훼손 발생</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>사연자는 약혼 관계가 파혼된 줄 알고 만난 여성의 약혼남으로부터 '상간남'으로 지목되어 위자료 청구 소송 위협을 받고 있습니다. 회사 내에 불륜남이라는 소문이 퍼져 명예가 실추된 상황입니다. 사연자는 자신이 기망당했음을 주장하며 법적 대응 방안을 모색 중입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>개인 간의 사적인 분쟁으로, 상대방의 자력이 불분명하며(적합 조건 2 미충족) 피해 규모가 소송금융 투자 기준(수억 원 이상)에 미치지 못할 가능성이 높습니다(적합 조건 4 미충족). 또한 집단적 피해가 아닌 개별 사건(적합 조건 3 미충족)이며, 소송금융은 주로 원고 측에 투자하므로 피고가 될 가능성이 있는 사연자에게는 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>도박꾼 약혼남과 끝났다더니?” 파혼 거짓말에 속아 ‘상간남’ 낙인…...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107525&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-25 00:43:49.140288+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>