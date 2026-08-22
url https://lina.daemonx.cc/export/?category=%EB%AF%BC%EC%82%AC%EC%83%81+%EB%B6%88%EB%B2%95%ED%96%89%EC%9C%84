--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,666 +539,726 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>태권도장 관장 A씨와 직원이 아내 B씨와 공모하여 남편 C씨를 살해하려 한 혐의로 구속되었습니다. 남편 C씨는 아내가 관장에게 심리적 지배(가스라이팅)를 당했으며, 관장이 배후에서 살인 범행을 조종했다고 주장하고 있습니다.</t>
+          <t>신간 '사랑이라 믿었던...'은 '트라우마 유대'라는 심리적 현상을 다루며, 가해자의 극도의 다정함과 격렬한 학대가 반복되는 관계에서 피해자가 벗어나기 어려운 이유를 설명합니다. 이 책은 피해자를 비난하는 사회적 시선에 대한 비판적 관점을 제시합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>관장 A씨가 살인 모의 및 가스라이팅의 배후로 지목되어 구속되는 등 상대방 책임이 명확하고, 경찰 수사라는 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니며, 금전적 피해 규모가 명확히 추정되지 않아 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
+          <t>이 기사는 특정 사건이 아닌 '트라우마 유대'라는 심리적 현상을 다루는 신간 도서에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 가해자, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>남편 살해 모의 태권도장 관장·직원 구속</t>
+          <t>[NC신간] 뇌를 마비시키는 '트라우마 유대'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87669</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=622899</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 01:33:37.691357+00:00</t>
+          <t>2026-08-21 08:30:40.556852+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>멜렌데스</t>
+          <t>태권도장 관장 A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 추적/체포 예상</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>시애틀 전철역에서 한 개인이 전동차 진입 순간 피해자를 밀치는 '묻지마 공격'이 발생했습니다. 피해자는 다행히 전동차에 치이는 것을 모면했으며, 가해자는 도주했습니다. 현재 경찰 수사가 진행될 것으로 예상됩니다.</t>
+          <t>태권도장 관장 A씨와 직원이 아내 B씨와 공모하여 남편 C씨를 살해하려 한 혐의로 구속되었습니다. 남편 C씨는 아내가 관장에게 심리적 지배(가스라이팅)를 당했으며, 관장이 배후에서 살인 범행을 조종했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자가 특정되었고 증거 확보 가능성이 높지만 (적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 사건이며 (적합 조건 3 미충족), 피해자가 전동차에 치이는 것을 모면하여 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
+          <t>관장 A씨가 살인 모의 및 가스라이팅의 배후로 지목되어 구속되는 등 상대방 책임이 명확하고, 경찰 수사라는 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니며, 금전적 피해 규모가 명확히 추정되지 않아 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>전철 진입 순간 밀쳤다…시애틀 ‘묻지마 공격’ 충격</t>
+          <t>남편 살해 모의 태권도장 관장·직원 구속</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260402153550289</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87669</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:24:34.258379+00:00</t>
+          <t>2026-05-13 01:33:37.691357+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>김 모씨</t>
+          <t>멜렌데스</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청</t>
+          <t>경찰 수사 및 가해자 추적/체포 예상</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>광주 도심 공원에서 50대 남성이 소음 문제로 새총을 쏴 20대 남성이 쇠구슬에 맞아 경상을 입었다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했으며, 피의자 집에서 새총과 쇠구슬이 발견되었다. 피의자는 평소 공원 소음으로 민원을 제기했던 것으로 확인되었다.</t>
+          <t>시애틀 전철역에서 한 개인이 전동차 진입 순간 피해자를 밀치는 '묻지마 공격'이 발생했습니다. 피해자는 다행히 전동차에 치이는 것을 모면했으며, 가해자는 도주했습니다. 현재 경찰 수사가 진행될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사 및 구속영장 신청)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방의 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>가해자가 특정되었고 증거 확보 가능성이 높지만 (적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 사건이며 (적합 조건 3 미충족), 피해자가 전동차에 치이는 것을 모면하여 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[한걸음더]  왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
+          <t>전철 진입 순간 밀쳤다…시애틀 ‘묻지마 공격’ 충격</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1510120</t>
+          <t>https://www.koreadaily.com/article/20260402153550289</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-19 12:35:56.763542+00:00</t>
+          <t>2026-04-03 00:24:34.258379+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>대변 특공대 조직원 및 배후</t>
+          <t>김 모씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>방송사 잠입 취재 및 배후 추적 중, 수사기관의 조치 예상</t>
+          <t>경찰 수사 진행 중, 구속영장 신청</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전국 각지에서 '대변 특공대'라는 조직이 아파트 현관문에 인분을 투척하고 욕설을 칠하는 테러를 벌이고 있습니다. 텔레그램 단체 대화방에는 2천 명가량의 참여자가 테러를 예고하고 인증 영상을 공유하며 활동 중이며, 방송사 제작진이 배후를 추적 중입니다. 다수의 피해자가 발생하고 있으나, 가해자들의 배상 능력은 미지수입니다.</t>
+          <t>광주 도심 공원에서 50대 남성이 소음 문제로 새총을 쏴 20대 남성이 쇠구슬에 맞아 경상을 입었다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했으며, 피의자 집에서 새총과 쇠구슬이 발견되었다. 피의자는 평소 공원 소음으로 민원을 제기했던 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>전국적으로 다수의 피해자가 발생하고 있어 집단적 피해(적합 조건 3)에 해당하며, '대변 특공대' 조직원 및 배후의 책임이 명확(적합 조건 1)하고 텔레그램 대화방, 인증 영상 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 또한 방송사에서 잠입 취재 및 배후를 추적 중으로 공적 절차(적합 조건 6)로 이어질 가능성이 높습니다. 다만, 피고가 특정 개인들일 경우 배상 능력이 충분하지 않을 수 있다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사 및 구속영장 신청)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방의 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (정확한 수 미상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>전국적 인분테러 조직…‘대변 특공대’ 참여자만 2000명 (궁금한 이야...</t>
+          <t>[한걸음더]  왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260313/133524173/1</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1510120</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-13 12:36:52.869738+00:00</t>
+          <t>2026-03-19 12:35:56.763542+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>대변 특공대 조직원 및 배후</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>방송사 잠입 취재 및 배후 추적 중, 수사기관의 조치 예상</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 파리에서 사인 리셀러들에게 포위되어 스트레스를 호소한 제니의 사례를 언급하며, 사인 위조 및 판매, 스토킹 행위 등에 대한 법률적 책임을 논한다. 사인 위조 시 형법상 중범죄가 될 수 있으며, 집요한 스토킹 행위는 한국의 스토킹처벌법에 저촉될 수 있다고 설명한다.</t>
+          <t>전국 각지에서 '대변 특공대'라는 조직이 아파트 현관문에 인분을 투척하고 욕설을 칠하는 테러를 벌이고 있습니다. 텔레그램 단체 대화방에는 2천 명가량의 참여자가 테러를 예고하고 인증 영상을 공유하며 활동 중이며, 방송사 제작진이 배후를 추적 중입니다. 다수의 피해자가 발생하고 있으나, 가해자들의 배상 능력은 미지수입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도라기보다 사인 리셀러 행위에 대한 법률적 책임을 가상으로 논하는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건이 특정되지 않는다. 상대방의 자력이나 피해 규모, 증거 확보 가능성 등 적합 조건들을 판단하기 어렵다.</t>
+          <t>전국적으로 다수의 피해자가 발생하고 있어 집단적 피해(적합 조건 3)에 해당하며, '대변 특공대' 조직원 및 배후의 책임이 명확(적합 조건 1)하고 텔레그램 대화방, 인증 영상 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 또한 방송사에서 잠입 취재 및 배후를 추적 중으로 공적 절차(적합 조건 6)로 이어질 가능성이 높습니다. 다만, 피고가 특정 개인들일 경우 배상 능력이 충분하지 않을 수 있다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (정확한 수 미상)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>파리서 사인 리셀러에 포위된 제니…  스트레스 받는다  호소 무시한 대...</t>
+          <t>전국적 인분테러 조직…‘대변 특공대’ 참여자만 2000명 (궁금한 이야...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/3GY6IVU19QNW</t>
+          <t>https://sports.donga.com/ent/article/all/20260313/133524173/1</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-09 13:00:21.298440+00:00</t>
+          <t>2026-03-13 12:36:52.869738+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>강원도 원주에서 16세 고등학생이 40대 여성과 두 딸에게 흉기를 휘둘러 중상을 입힌 사건. 피해자들은 목숨을 건졌으나 심각한 부상을 입었으며, 가해자는 현행범으로 체포되어 경찰 수사 중이다. 이 사건은 촉법소년 연령 하향 및 미성년 강력범죄 처벌 강화에 대한 국민적 공분을 일으키며 국회 청원까지 이어지고 있다.</t>
+          <t>기사는 파리에서 사인 리셀러들에게 포위되어 스트레스를 호소한 제니의 사례를 언급하며, 사인 위조 및 판매, 스토킹 행위 등에 대한 법률적 책임을 논한다. 사인 위조 시 형법상 중범죄가 될 수 있으며, 집요한 스토킹 행위는 한국의 스토킹처벌법에 저촉될 수 있다고 설명한다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고, 피해 규모가 크며, 증거가 충분하고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다 (적합 조건 1, 4, 5, 6). 그러나 가해자가 미성년자이며, 그의 자력이나 부모의 배상 책임 및 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실한 점이 소송금융 투자 적합도를 낮춥니다 (적합 조건 2 미충족).</t>
+          <t>본 기사는 특정 사건에 대한 보도라기보다 사인 리셀러 행위에 대한 법률적 책임을 가상으로 논하는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건이 특정되지 않는다. 상대방의 자력이나 피해 규모, 증거 확보 가능성 등 적합 조건들을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[사건X파일]  흉악범죄 저질러도…  李대통령 언급 '촉법소년 연령 하향...</t>
+          <t>파리서 사인 리셀러에 포위된 제니…  스트레스 받는다  호소 무시한 대...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107638&amp;s_mcd=0459&amp;s_hcd=01</t>
+          <t>https://lawtalknews.co.kr/article/3GY6IVU19QNW</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-05 01:19:31.391063+00:00</t>
+          <t>2026-03-09 13:00:21.298440+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 진행 중, 여죄 수사 확대</t>
+          <t>경찰 수사 진행 중, 국회 국민동의청원 회부</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>돈을 받고 타인의 집 문 앞에 오물을 뿌리거나 래커칠을 하는 '보복 대행' 범죄가 확산되고 있다. 평택, 화성 동탄, 군포 등지에서 유사 사건이 잇따라 발생했으며, 피의자들은 텔레그램을 통해 신원 미상의 상선으로부터 지시를 받고 가상화폐나 현금을 대가로 범행을 저지른 것으로 조사됐다. 경찰은 수사를 확대하고 있다.</t>
+          <t>강원도 원주에서 16세 고등학생이 40대 여성과 두 딸에게 흉기를 휘둘러 중상을 입힌 사건. 피해자들은 목숨을 건졌으나 심각한 부상을 입었으며, 가해자는 현행범으로 체포되어 경찰 수사 중이다. 이 사건은 촉법소년 연령 하향 및 미성년 강력범죄 처벌 강화에 대한 국민적 공분을 일으키며 국회 청원까지 이어지고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>범행을 지시한 상대방(상선)의 신원과 자력이 불분명하여 손해배상 청구의 실효성이 낮음. 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 여러 사건이 발생했으나 단일한 원인으로 인한 집단적 피해로 보기는 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>가해자의 책임이 명확하고, 피해 규모가 크며, 증거가 충분하고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다 (적합 조건 1, 4, 5, 6). 그러나 가해자가 미성년자이며, 그의 자력이나 부모의 배상 책임 및 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실한 점이 소송금융 투자 적합도를 낮춥니다 (적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>50만원 받고 남의 집 문 앞에 오물…'보복대행' 범죄 확산</t>
+          <t>[사건X파일]  흉악범죄 저질러도…  李대통령 언급 '촉법소년 연령 하향...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178692</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107638&amp;s_mcd=0459&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-28 12:19:47.249633+00:00</t>
+          <t>2026-03-05 01:19:31.391063+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>경찰 수사 및 검찰 송치 진행 중, 여죄 수사 확대</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>텔레그램을 통해 의뢰받아 타인의 주거지에 오물 투척, 래커칠, 유인물 살포 등 보복 대행을 한 20대들이 경찰에 붙잡혔다. 이들은 불상의 '상선'으로부터 가상화폐를 대가로 범행을 지시받았다고 진술했으며, 경찰은 동일범 가능성을 두고 수사를 확대하고 있다. 피해자들은 보복 의뢰자를 알지 못한다고 진술했다.</t>
+          <t>돈을 받고 타인의 집 문 앞에 오물을 뿌리거나 래커칠을 하는 '보복 대행' 범죄가 확산되고 있다. 평택, 화성 동탄, 군포 등지에서 유사 사건이 잇따라 발생했으며, 피의자들은 텔레그램을 통해 신원 미상의 상선으로부터 지시를 받고 가상화폐나 현금을 대가로 범행을 저지른 것으로 조사됐다. 경찰은 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하지 않고(배후 세력 미상), 직접 가해자들의 자력이 충분하지 않을 가능성이 높음. 피해 규모 또한 개별 사건당 소송금융 투자를 유치할 만큼 크지 않을 것으로 예상됨. (적합 조건 1, 2, 4 미충족)</t>
+          <t>범행을 지시한 상대방(상선)의 신원과 자력이 불분명하여 손해배상 청구의 실효성이 낮음. 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 여러 사건이 발생했으나 단일한 원인으로 인한 집단적 피해로 보기는 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'보복 대행해드립니다'...돈 받은 뒤 현관문에 오물 뿌리고 래커칠</t>
+          <t>50만원 받고 남의 집 문 앞에 오물…'보복대행' 범죄 확산</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202602280006</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178692</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 00:29:22.943842+00:00</t>
+          <t>2026-02-28 12:19:47.249633+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>민사상 불법행위</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>텔레그램을 통해 의뢰받아 타인의 주거지에 오물 투척, 래커칠, 유인물 살포 등 보복 대행을 한 20대들이 경찰에 붙잡혔다. 이들은 불상의 '상선'으로부터 가상화폐를 대가로 범행을 지시받았다고 진술했으며, 경찰은 동일범 가능성을 두고 수사를 확대하고 있다. 피해자들은 보복 의뢰자를 알지 못한다고 진술했다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하지 않고(배후 세력 미상), 직접 가해자들의 자력이 충분하지 않을 가능성이 높음. 피해 규모 또한 개별 사건당 소송금융 투자를 유치할 만큼 크지 않을 것으로 예상됨. (적합 조건 1, 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>'보복 대행해드립니다'...돈 받은 뒤 현관문에 오물 뿌리고 래커칠</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202602280006</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:29:22.943842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>신천지예수교 증거장막성전</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>경찰 고발 및 검경합동수사본부 수사 진행 중</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>전국신천지피해자연대가 신천지 마태지파장 이모 씨의 성비위 및 횡령 의혹, 전 빌립지파장 김 모씨의 100억 원대 횡령 의혹을 폭로하며 경찰에 고발했습니다. 이만희 교주 또한 업무상 배임 및 범죄 은닉 혐의로 고발되었으며, 전피연은 신천지 빌립지파에서 사용했던 PC와 내부 자료, 피해자 증언 등을 증거로 제출했습니다. 현재 검경합동수사본부가 신천지 정교유착 비리 의혹 수사에 속도를 내고 있습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>신천지 마태지파장, 전 빌립지파장, 이만희 교주 등 피고발인이 구체적으로 특정되고 성비위, 횡령, 배임 혐의가 명확히 제기되어 상대방 책임이 비교적 명확합니다. 100억 원대 횡령 의혹이 제기될 정도로 신천지 조직의 자금 규모가 상당할 것으로 추정되어 상대방에게 자력이 충분하며, 전국신천지피해자연대가 고발 주체이고 다수의 피해자가 언급되어 집단적 피해에 해당합니다. 100억 원대 횡령 의혹이 구체적으로 명시되어 피해 규모가 크고, 내부 제보, 폐기된 데스크톱 복원 자료, PC 및 내부 자료, 피해자 증언 등 구체적인 증거가 제출되어 증거 확보가 가능합니다. 현재 경찰 고발 및 검경합동수사본부 수사가 진행 중으로 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>100억 원 이상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>전피연, 신천지 2인자 측근 지파장 고발…업무 PC 등 관련 증거 제출</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6477231?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260226071150</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-26 12:40:02.263216+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>