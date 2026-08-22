--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,302 +533,362 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>시애틀 전철역에서 한 개인이 전동차 진입 순간 피해자를 밀치는 '묻지마 공격'이 발생했습니다. 피해자는 다행히 전동차에 치이는 것을 모면했으며, 가해자는 도주했습니다. 현재 경찰 수사가 진행될 것으로 예상됩니다.</t>
+          <t>신간 '사랑이라 믿었던...'은 '트라우마 유대'라는 심리적 현상을 다루며, 가해자의 극도의 다정함과 격렬한 학대가 반복되는 관계에서 피해자가 벗어나기 어려운 이유를 설명합니다. 이 책은 피해자를 비난하는 사회적 시선에 대한 비판적 관점을 제시합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자가 특정되었고 증거 확보 가능성이 높지만 (적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 사건이며 (적합 조건 3 미충족), 피해자가 전동차에 치이는 것을 모면하여 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
+          <t>이 기사는 특정 사건이 아닌 '트라우마 유대'라는 심리적 현상을 다루는 신간 도서에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 특정된 가해자, 피해 규모, 진행 단계 등 적합 조건에 해당하는 정보가 전혀 없어 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>전철 진입 순간 밀쳤다…시애틀 ‘묻지마 공격’ 충격</t>
+          <t>[NC신간] 뇌를 마비시키는 '트라우마 유대'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>nc.press</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260402153550289</t>
+          <t>https://www.nc.press/news/articleView.html?idxno=622899</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 00:24:34.258379+00:00</t>
+          <t>2026-08-21 08:30:40.556852+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>멜렌데스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 가해자 추적/체포 예상</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 파리에서 사인 리셀러들에게 포위되어 스트레스를 호소한 제니의 사례를 언급하며, 사인 위조 및 판매, 스토킹 행위 등에 대한 법률적 책임을 논한다. 사인 위조 시 형법상 중범죄가 될 수 있으며, 집요한 스토킹 행위는 한국의 스토킹처벌법에 저촉될 수 있다고 설명한다.</t>
+          <t>시애틀 전철역에서 한 개인이 전동차 진입 순간 피해자를 밀치는 '묻지마 공격'이 발생했습니다. 피해자는 다행히 전동차에 치이는 것을 모면했으며, 가해자는 도주했습니다. 현재 경찰 수사가 진행될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도라기보다 사인 리셀러 행위에 대한 법률적 책임을 가상으로 논하는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건이 특정되지 않는다. 상대방의 자력이나 피해 규모, 증거 확보 가능성 등 적합 조건들을 판단하기 어렵다.</t>
+          <t>가해자가 특정되었고 증거 확보 가능성이 높지만 (적합 조건 1, 5), 가해자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실합니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 단일 사건이며 (적합 조건 3 미충족), 피해자가 전동차에 치이는 것을 모면하여 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>파리서 사인 리셀러에 포위된 제니…  스트레스 받는다  호소 무시한 대...</t>
+          <t>전철 진입 순간 밀쳤다…시애틀 ‘묻지마 공격’ 충격</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/3GY6IVU19QNW</t>
+          <t>https://www.koreadaily.com/article/20260402153550289</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-09 13:00:21.298440+00:00</t>
+          <t>2026-04-03 00:24:34.258379+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>돈을 받고 타인의 집 문 앞에 오물을 뿌리거나 래커칠을 하는 '보복 대행' 범죄가 확산되고 있다. 평택, 화성 동탄, 군포 등지에서 유사 사건이 잇따라 발생했으며, 피의자들은 텔레그램을 통해 신원 미상의 상선으로부터 지시를 받고 가상화폐나 현금을 대가로 범행을 저지른 것으로 조사됐다. 경찰은 수사를 확대하고 있다.</t>
+          <t>기사는 파리에서 사인 리셀러들에게 포위되어 스트레스를 호소한 제니의 사례를 언급하며, 사인 위조 및 판매, 스토킹 행위 등에 대한 법률적 책임을 논한다. 사인 위조 시 형법상 중범죄가 될 수 있으며, 집요한 스토킹 행위는 한국의 스토킹처벌법에 저촉될 수 있다고 설명한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>범행을 지시한 상대방(상선)의 신원과 자력이 불분명하여 손해배상 청구의 실효성이 낮음. 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 여러 사건이 발생했으나 단일한 원인으로 인한 집단적 피해로 보기는 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>본 기사는 특정 사건에 대한 보도라기보다 사인 리셀러 행위에 대한 법률적 책임을 가상으로 논하는 내용으로, 소송금융 투자 대상이 될 만한 구체적인 사건이 특정되지 않는다. 상대방의 자력이나 피해 규모, 증거 확보 가능성 등 적합 조건들을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>50만원 받고 남의 집 문 앞에 오물…'보복대행' 범죄 확산</t>
+          <t>파리서 사인 리셀러에 포위된 제니…  스트레스 받는다  호소 무시한 대...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178692</t>
+          <t>https://lawtalknews.co.kr/article/3GY6IVU19QNW</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-28 12:19:47.249633+00:00</t>
+          <t>2026-03-09 13:00:21.298440+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>경찰 수사 및 검찰 송치 진행 중, 여죄 수사 확대</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>돈을 받고 타인의 집 문 앞에 오물을 뿌리거나 래커칠을 하는 '보복 대행' 범죄가 확산되고 있다. 평택, 화성 동탄, 군포 등지에서 유사 사건이 잇따라 발생했으며, 피의자들은 텔레그램을 통해 신원 미상의 상선으로부터 지시를 받고 가상화폐나 현금을 대가로 범행을 저지른 것으로 조사됐다. 경찰은 수사를 확대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>범행을 지시한 상대방(상선)의 신원과 자력이 불분명하여 손해배상 청구의 실효성이 낮음. 개별 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 여러 사건이 발생했으나 단일한 원인으로 인한 집단적 피해로 보기는 어려움. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>50만원 받고 남의 집 문 앞에 오물…'보복대행' 범죄 확산</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178692</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:19:47.249633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>민사상 불법행위</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>텔레그램을 통해 의뢰받아 타인의 주거지에 오물 투척, 래커칠, 유인물 살포 등 보복 대행을 한 20대들이 경찰에 붙잡혔다. 이들은 불상의 '상선'으로부터 가상화폐를 대가로 범행을 지시받았다고 진술했으며, 경찰은 동일범 가능성을 두고 수사를 확대하고 있다. 피해자들은 보복 의뢰자를 알지 못한다고 진술했다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하지 않고(배후 세력 미상), 직접 가해자들의 자력이 충분하지 않을 가능성이 높음. 피해 규모 또한 개별 사건당 소송금융 투자를 유치할 만큼 크지 않을 것으로 예상됨. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>'보복 대행해드립니다'...돈 받은 뒤 현관문에 오물 뿌리고 래커칠</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202602280006</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-28 00:29:22.943842+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>