--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="34" customWidth="1" min="5" max="5"/>
+    <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,316 +535,388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>태권도장 관장 A씨</t>
+          <t>A 씨 (50대 여성)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>채권자 A 씨에 대한 채권의 공정한 추심에 관한 법률 위반 혐의 벌금형 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>태권도장 관장 A씨와 직원이 아내 B씨와 공모하여 남편 C씨를 살해하려 한 혐의로 구속되었습니다. 남편 C씨는 아내가 관장에게 심리적 지배(가스라이팅)를 당했으며, 관장이 배후에서 살인 범행을 조종했다고 주장하고 있습니다.</t>
+          <t>채무자에게 1억 원을 돌려받기 위해 1년 5개월간 169차례 연락하고 자살 암시 메시지 등을 보낸 채권자 A 씨가 채권의 공정한 추심에 관한 법률 위반 혐의로 벌금 300만 원을 선고받았습니다. 법원은 A 씨의 죄책이 가볍지 않고 피해자가 상당한 고통을 겪었다고 판시했습니다. 이 사건은 채권 추심 과정에서의 불법 행위로 인한 피해자의 정신적 손해배상 청구 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>관장 A씨가 살인 모의 및 가스라이팅의 배후로 지목되어 구속되는 등 상대방 책임이 명확하고, 경찰 수사라는 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니며, 금전적 피해 규모가 명확히 추정되지 않아 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
+          <t>채권자 A 씨의 불법 채권 추심 행위가 법원에서 유죄로 인정되어 벌금형이 선고되었으므로(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중), 피해자 B 씨가 A 씨를 상대로 정신적 손해배상 청구 소송을 제기할 가능성이 있습니다. 그러나 상대방(A 씨)의 자력 여부가 불분명하고, 집단적 피해가 아닌 개별 사건이며, 예상되는 손해배상액 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>남편 살해 모의 태권도장 관장·직원 구속</t>
+          <t>“빌려간 1억 갚아라” 1년 간 169차례 연락했더니 “유죄, 벌금형”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thereport.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87669</t>
+          <t>https://www.munhwa.com/article/11610860?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 01:33:37.691357+00:00</t>
+          <t>2026-08-23 07:01:50.460541+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>김 모씨</t>
+          <t>태권도장 관장 A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>광주 도심 공원에서 50대 남성이 소음 문제로 새총을 쏴 20대 남성이 쇠구슬에 맞아 경상을 입었다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했으며, 피의자 집에서 새총과 쇠구슬이 발견되었다. 피의자는 평소 공원 소음으로 민원을 제기했던 것으로 확인되었다.</t>
+          <t>태권도장 관장 A씨와 직원이 아내 B씨와 공모하여 남편 C씨를 살해하려 한 혐의로 구속되었습니다. 남편 C씨는 아내가 관장에게 심리적 지배(가스라이팅)를 당했으며, 관장이 배후에서 살인 범행을 조종했다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사 및 구속영장 신청)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방의 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>관장 A씨가 살인 모의 및 가스라이팅의 배후로 지목되어 구속되는 등 상대방 책임이 명확하고, 경찰 수사라는 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력이 불분명하고 집단적 피해가 아니며, 금전적 피해 규모가 명확히 추정되지 않아 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[한걸음더]  왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
+          <t>남편 살해 모의 태권도장 관장·직원 구속</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>thereport.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1510120</t>
+          <t>https://www.thereport.co.kr/news/articleView.html?idxno=87669</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-19 12:35:56.763542+00:00</t>
+          <t>2026-05-13 01:33:37.691357+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>대변 특공대 조직원 및 배후</t>
+          <t>김 모씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>방송사 잠입 취재 및 배후 추적 중, 수사기관의 조치 예상</t>
+          <t>경찰 수사 진행 중, 구속영장 신청</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전국 각지에서 '대변 특공대'라는 조직이 아파트 현관문에 인분을 투척하고 욕설을 칠하는 테러를 벌이고 있습니다. 텔레그램 단체 대화방에는 2천 명가량의 참여자가 테러를 예고하고 인증 영상을 공유하며 활동 중이며, 방송사 제작진이 배후를 추적 중입니다. 다수의 피해자가 발생하고 있으나, 가해자들의 배상 능력은 미지수입니다.</t>
+          <t>광주 도심 공원에서 50대 남성이 소음 문제로 새총을 쏴 20대 남성이 쇠구슬에 맞아 경상을 입었다. 경찰은 피의자를 긴급 체포하고 구속영장을 신청했으며, 피의자 집에서 새총과 쇠구슬이 발견되었다. 피의자는 평소 공원 소음으로 민원을 제기했던 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전국적으로 다수의 피해자가 발생하고 있어 집단적 피해(적합 조건 3)에 해당하며, '대변 특공대' 조직원 및 배후의 책임이 명확(적합 조건 1)하고 텔레그램 대화방, 인증 영상 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 또한 방송사에서 잠입 취재 및 배후를 추적 중으로 공적 절차(적합 조건 6)로 이어질 가능성이 높습니다. 다만, 피고가 특정 개인들일 경우 배상 능력이 충분하지 않을 수 있다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사 및 구속영장 신청)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피해 규모가 경미하고 피해자가 1명에 불과하며(적합 조건 3, 4 미충족), 상대방의 자력이 불분명하여(적합 조건 2 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수 (정확한 수 미상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전국적 인분테러 조직…‘대변 특공대’ 참여자만 2000명 (궁금한 이야...</t>
+          <t>[한걸음더]  왜 이렇게 시끄러워 ..쇠구슬 쏜 50대 구속영장</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260313/133524173/1</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1510120</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 12:36:52.869738+00:00</t>
+          <t>2026-03-19 12:35:56.763542+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사상 불법행위</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>대변 특공대 조직원 및 배후</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>방송사 잠입 취재 및 배후 추적 중, 수사기관의 조치 예상</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>전국 각지에서 '대변 특공대'라는 조직이 아파트 현관문에 인분을 투척하고 욕설을 칠하는 테러를 벌이고 있습니다. 텔레그램 단체 대화방에는 2천 명가량의 참여자가 테러를 예고하고 인증 영상을 공유하며 활동 중이며, 방송사 제작진이 배후를 추적 중입니다. 다수의 피해자가 발생하고 있으나, 가해자들의 배상 능력은 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>전국적으로 다수의 피해자가 발생하고 있어 집단적 피해(적합 조건 3)에 해당하며, '대변 특공대' 조직원 및 배후의 책임이 명확(적합 조건 1)하고 텔레그램 대화방, 인증 영상 등 객관적 증거(적합 조건 5)가 확보되어 있습니다. 또한 방송사에서 잠입 취재 및 배후를 추적 중으로 공적 절차(적합 조건 6)로 이어질 가능성이 높습니다. 다만, 피고가 특정 개인들일 경우 배상 능력이 충분하지 않을 수 있다는 점이 소송금융 투자에 있어 리스크 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>다수 (정확한 수 미상)</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>전국적 인분테러 조직…‘대변 특공대’ 참여자만 2000명 (궁금한 이야...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/ent/article/all/20260313/133524173/1</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:36:52.869738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>민사상 불법행위</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>경찰 수사 진행 중, 국회 국민동의청원 회부</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>강원도 원주에서 16세 고등학생이 40대 여성과 두 딸에게 흉기를 휘둘러 중상을 입힌 사건. 피해자들은 목숨을 건졌으나 심각한 부상을 입었으며, 가해자는 현행범으로 체포되어 경찰 수사 중이다. 이 사건은 촉법소년 연령 하향 및 미성년 강력범죄 처벌 강화에 대한 국민적 공분을 일으키며 국회 청원까지 이어지고 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고, 피해 규모가 크며, 증거가 충분하고 공적 절차가 진행 중인 점은 적합 조건에 해당합니다 (적합 조건 1, 4, 5, 6). 그러나 가해자가 미성년자이며, 그의 자력이나 부모의 배상 책임 및 자력에 대한 정보가 없어 실제 손해배상금 회수 가능성이 불확실한 점이 소송금융 투자 적합도를 낮춥니다 (적합 조건 2 미충족).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>[사건X파일]  흉악범죄 저질러도…  李대통령 언급 '촉법소년 연령 하향...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>radio.ytn.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107638&amp;s_mcd=0459&amp;s_hcd=01</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-05 01:19:31.391063+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>