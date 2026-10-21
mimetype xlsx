--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="44" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
-    <col width="46" customWidth="1" min="10" max="10"/>
+    <col width="50" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -533,390 +533,462 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사상 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>장윤기</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2023년 선고된 1심 판결문 284건 분석</t>
+          <t>형사 1심 판결 선고, 유족 반발로 항소 등 추가 절차 예상</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>최근 한국여성정책연구원 학술지에 실린 논문이 2023년 선고된 친밀 관계 폭력 사건 중 경제적 폭력이 포함된 1심 판결문 284건을 분석했습니다. 이 연구는 친밀한 파트너 관계에서 금전 요구, 재물 손괴, 명의 무단 사용 등 다양한 형태의 경제적 폭력이 피해자를 통제하고 착취하는 기제로 작동함을 밝히고 있습니다. 논문은 경제적 폭력이 수사의 사각지대를 이용하며 피해자의 삶에 중대한 영향을 미치지만 겉으로 잘 드러나지 않는다고 지적하며, 수사 및 피해자 지원 체계 개선을 촉구합니다.</t>
+          <t>여고생 살해범 장윤기가 1심에서 무기징역을 선고받았으나, 피해자 유족은 납득할 수 없다며 반발하고 있다. 이는 고 이채원 양 살해 사건에 대한 형사 재판의 1심 결과이며, 유족의 반응으로 보아 추가적인 법적 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 친밀 관계 내 경제적 폭력에 대한 학술 연구 논문 분석으로, 특정 사건에 대한 소송금융 투자 기회를 제시하지 않습니다. 상대방이 개인이며 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건의 분석이며(적합 조건 3 미충족), 기사 내용상 증거 확보의 어려움이 언급됩니다(적합 조건 5 미충족). 또한, 이미 1심 판결이 선고된 과거 사례들을 분석한 내용이므로 신규 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>개인 피고인(장윤기)의 자력 불확실성이 크고, 단일 피해자 사건으로 집단적 피해나 대규모 금전적 피해 회수 가능성이 낮아 소송금융 투자 대상으로 부적합함. (적합 조건: 상대방 책임 명확, 증거 확보, 공적 절차 진행 중 / 부적합 조건: 상대방 자력 부족, 집단적 피해 아님, 피해 규모 불확실)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“친밀 관계 ‘경제적 폭력’ 온·오프 넘나들며 확대”…1심 판결 분석...</t>
+          <t>북한군, 거의 매일 침범했다…8~9월 총 50여차례 MDL 넘어 등 [10/1(목) 데...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/women/1252780.html</t>
+          <t>https://www.dailian.co.kr/news/view/1696519/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:21:25.176950+00:00</t>
+          <t>2026-10-10 18:03:21.830856+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사상 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>피의자 구속, 형사 수사 진행 중</t>
+          <t>2023년 선고된 1심 판결문 284건 분석</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>60대 남성 A씨가 이혼한 전처 B씨를 살해하고 시신을 유기하려다 경찰에 긴급체포되어 구속되었습니다. 이혼 소송 중 재산 분할 문제로 다툼이 잦았던 것으로 알려졌습니다. 현재 형사 수사가 진행 중입니다.</t>
+          <t>최근 한국여성정책연구원 학술지에 실린 논문이 2023년 선고된 친밀 관계 폭력 사건 중 경제적 폭력이 포함된 1심 판결문 284건을 분석했습니다. 이 연구는 친밀한 파트너 관계에서 금전 요구, 재물 손괴, 명의 무단 사용 등 다양한 형태의 경제적 폭력이 피해자를 통제하고 착취하는 기제로 작동함을 밝히고 있습니다. 논문은 경제적 폭력이 수사의 사각지대를 이용하며 피해자의 삶에 중대한 영향을 미치지만 겉으로 잘 드러나지 않는다고 지적하며, 수사 및 피해자 지원 체계 개선을 촉구합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피고가 개인이며, 재산 분할 문제로 다툼이 있었다는 점 외에 피고의 자력에 대한 정보가 불충분하여 손해배상금 회수 가능성이 낮을 수 있습니다 (적합 조건 2 불충분). 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 피해 규모가 크다고 보기 어렵습니다 (적합 조건 3, 4 불충분). 책임 소재는 명확하고 증거 확보는 용이하나 (적합 조건 1, 5 충족), 투자 회수 가능성 측면에서 부적합하다고 판단됩니다.</t>
+          <t>해당 기사는 친밀 관계 내 경제적 폭력에 대한 학술 연구 논문 분석으로, 특정 사건에 대한 소송금융 투자 기회를 제시하지 않습니다. 상대방이 개인이며 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건의 분석이며(적합 조건 3 미충족), 기사 내용상 증거 확보의 어려움이 언급됩니다(적합 조건 5 미충족). 또한, 이미 1심 판결이 선고된 과거 사례들을 분석한 내용이므로 신규 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (사망 피해자 B씨의 유족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[속보]이혼한 전처 살해하고 시신 유기하려던 60대 남성 구속</t>
+          <t>“친밀 관계 ‘경제적 폭력’ 온·오프 넘나들며 확대”…1심 판결 분석...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604011955001</t>
+          <t>https://www.hani.co.kr/arti/society/women/1252780.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 13:24:18.652400+00:00</t>
+          <t>2026-04-06 00:21:25.176950+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>민사상 손해배상</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>절도범</t>
+          <t>60대 남성 A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>절도범 검거 및 형사 절차 진행 중 또는 완료 후 민사상 손해배상 검토 단계</t>
+          <t>피의자 구속, 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>차 문을 잠그지 않아 롤렉스를 도난당한 사건에서, 피해자의 과실이 있더라도 절도와 같은 고의불법행위의 경우 민사상 손해배상액이 깎이지 않는다는 대법원 판례를 설명하는 기사이다. 절도범이 검거되어 형사 절차가 진행되었거나 진행 중이며, 피해자는 민사상 손해배상을 청구할 수 있다.</t>
+          <t>60대 남성 A씨가 이혼한 전처 B씨를 살해하고 시신을 유기하려다 경찰에 긴급체포되어 구속되었습니다. 이혼 소송 중 재산 분할 문제로 다툼이 잦았던 것으로 알려졌습니다. 현재 형사 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(절도범)의 자력 여부가 불확실하여 소송금융 적합 조건 2(상대방에게 자력이 충분함)에 부합하지 않는다. 또한, 단일 피해자에 대한 사건으로 적합 조건 3(집단적 피해)에도 해당하지 않으며, 기사는 특정 사건의 투자 가능성보다는 법리적 해석에 초점을 맞추고 있다.</t>
+          <t>피고가 개인이며, 재산 분할 문제로 다툼이 있었다는 점 외에 피고의 자력에 대한 정보가 불충분하여 손해배상금 회수 가능성이 낮을 수 있습니다 (적합 조건 2 불충분). 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 피해 규모가 크다고 보기 어렵습니다 (적합 조건 3, 4 불충분). 책임 소재는 명확하고 증거 확보는 용이하나 (적합 조건 1, 5 충족), 투자 회수 가능성 측면에서 부적합하다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망 피해자 B씨의 유족)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>차 문 안 잠근 틈 타 롤렉스 도난? 차주 잘못도 있다 지만, 절도범 형량...</t>
+          <t>[속보]이혼한 전처 살해하고 시신 유기하려던 60대 남성 구속</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/KT1I1OBUDB85</t>
+          <t>https://www.khan.co.kr/article/202604011955001</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 13:01:46.143292+00:00</t>
+          <t>2026-04-01 13:24:18.652400+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사상 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>절도범</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 예정</t>
+          <t>절도범 검거 및 형사 절차 진행 중 또는 완료 후 민사상 손해배상 검토 단계</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>남양주에서 스토킹 살인사건이 발생, 피의자 김훈이 피해자 A씨를 살해한 혐의로 검찰에 송치될 예정입니다. 김훈은 범행 전 치밀하게 계획했으며, 과거에도 스토킹으로 임시조치 및 잠정조치 대상자였습니다. 경찰은 피의자 신상을 공개했습니다.</t>
+          <t>차 문을 잠그지 않아 롤렉스를 도난당한 사건에서, 피해자의 과실이 있더라도 절도와 같은 고의불법행위의 경우 민사상 손해배상액이 깎이지 않는다는 대법원 판례를 설명하는 기사이다. 절도범이 검거되어 형사 절차가 진행되었거나 진행 중이며, 피해자는 민사상 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피의자 김훈의 책임이 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(검찰 송치)가 진행 중(적합 조건 6)이나, 피의자가 개인으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 소송금융은 통상 자력 있는 기업이나 기관을 대상으로 합니다.</t>
+          <t>상대방(절도범)의 자력 여부가 불확실하여 소송금융 적합 조건 2(상대방에게 자력이 충분함)에 부합하지 않는다. 또한, 단일 피해자에 대한 사건으로 적합 조건 3(집단적 피해)에도 해당하지 않으며, 기사는 특정 사건의 투자 가능성보다는 법리적 해석에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (피해자 A씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>치밀한 계획 살인…'스토킹 살인' 김훈, 23일 검찰 송치</t>
+          <t>차 문 안 잠근 틈 타 롤렉스 도난? 차주 잘못도 있다 지만, 절도범 형량...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01836806645386272</t>
+          <t>https://lawtalknews.co.kr/article/KT1I1OBUDB85</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 00:22:08.012903+00:00</t>
+          <t>2026-03-31 13:01:46.143292+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>민사상 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>김훈</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>남양주에서 스토킹 살인사건이 발생, 피의자 김훈이 피해자 A씨를 살해한 혐의로 검찰에 송치될 예정입니다. 김훈은 범행 전 치밀하게 계획했으며, 과거에도 스토킹으로 임시조치 및 잠정조치 대상자였습니다. 경찰은 피의자 신상을 공개했습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>피의자 김훈의 책임이 명확하고(적합 조건 1) 증거도 충분하며(적합 조건 5) 공적 절차(검찰 송치)가 진행 중(적합 조건 6)이나, 피의자가 개인으로 자력이 충분하지 않아(적합 조건 2 미충족) 손해배상금 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 소송금융은 통상 자력 있는 기업이나 기관을 대상으로 합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명 (피해자 A씨)</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>치밀한 계획 살인…'스토킹 살인' 김훈, 23일 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01836806645386272</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:22:08.012903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>민사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 피의자 검거</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>부산에서 항공사 기장이 동료였던 A 씨에게 살해당하고, 다른 동료 C 씨도 피습당한 사건이 발생했습니다. 피의자 A 씨는 울산에서 검거되었으며, 경찰은 범행 동기 및 구체적인 사건 경위를 조사 중입니다. A 씨는 건강 문제와 퇴직 과정에서 동료들과 극심한 갈등을 겪은 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>피의자 A 씨의 책임은 명확하나 (적합 조건 1), 개인을 상대로 하는 사건으로 피의자의 자력(배상 능력)이 불확실하여 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건입니다 (적합 조건 3 미충족).</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>경찰 “부산 항공사 기장 살해한 50대 용의자 검거”</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20020644?ref=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-17 12:37:14.258067+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>