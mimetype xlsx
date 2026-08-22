--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$87</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$93</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N87"/>
+  <dimension ref="A1:N93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="30" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,5930 +533,6350 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>황정민 및 샘컴퍼니</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>방송인 박지윤이 최동석의 지인 A씨를 상대로 상간자 위자료 손해배상 청구 소송을 제기했으며, 최동석 또한 박지윤과 지인을 상대로 맞소송을 제기했습니다. 제주지방법원은 지난 1월 양측이 제기한 상간 소송의 1심 판결을 모두 선고했습니다.</t>
+          <t>배우 황정민을 상대로 손해배상 청구 소송이 제기되어 논란이 되고 있다. 소속사 샘컴퍼니는 이를 스토킹 범죄 피의자의 일방적인 주장이라고 반박하며 법적 대응을 시사했다. 이 사건은 연예인의 사생활 폭로와 관련된 개인 간의 분쟁으로 보인다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>개인 간의 상간자 위자료 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않을 수 있습니다. 또한, 기사 내용상 제주지방법원에서 1심 판결이 이미 선고된 것으로 보여, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
+          <t>상대방 책임이 명확하지 않음 (소속사 측은 스토킹 범죄 피의자의 일방적 주장이라고 반박). 집단적 피해가 아니며, 피해 규모가 기사에서 특정되지 않아 소송금융 투자 매력이 낮음. 증거의 명확성도 기사만으로는 판단하기 어려움.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>박지윤 루머 수사 중, 알고보니 최동석 특정</t>
+          <t>김수현 아동복지법 무혐의→황정민 사생활 폭로 논란→문근영 결혼 [이...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202604281448003?pt=nv</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1785482750524919006</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 07:02:15.793587+00:00</t>
+          <t>2026-08-16 03:00:31.317427+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>구승익, 장웨이린</t>
+          <t>B씨 (아들)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대만 스린 지방법원 원고 승소 판결</t>
+          <t>헌법재판소 합헌 결정, 민사소송 기각</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대만 유명 배우 구승익이 유부녀 치어리더 장웨이린과의 불륜으로 인해 장웨이린의 남편으로부터 제기된 손해배상 소송에서 패소했다. 법원은 구승익과 장웨이린에게 100만 대만달러(약 4,200만 원)를 공동 배상하라고 판결했으며, 사법 투명성을 위해 판결문을 공개했다. 이 사건은 이미 법원 판결이 선고되어 종결된 상태이다.</t>
+          <t>부모가 자녀에게 증여한 토지에 대해 자녀의 부양의무 불이행을 이유로 증여 취소를 요구했으나, 법원은 이미 완료된 증여는 해제할 수 없다고 판단했습니다. 이에 부모는 관련 민법 조항에 대해 헌법소원을 제기했으나, 헌법재판소는 해당 조항이 합헌이라고 결정했습니다. 이는 증여자의 재산권 침해로 보기 어렵다는 판단입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이미 법원 판결이 선고되어 소송이 종결된 사건으로, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 소송금융은 주로 진행 중이거나 예정된 소송에 자금을 지원합니다. 또한, 피해 규모가 상대적으로 작고 집단적 피해가 아닌 개별 소송입니다.</t>
+          <t>헌법재판소가 이미 이행된 증여 계약은 해제할 수 없도록 제한한 민법 조항에 대해 합헌 결정을 내렸습니다. 이는 해당 법적 쟁점에 대한 최종적인 판단이 내려져 사실상 '종결된 사건'으로, 소송금융 투자 대상으로서의 승소 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>100만 대만달러 (한화 약 4,200만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'유부녀 불륜→손해배상' 유명 男배우, 끝내 소송서 패소…법원 판결문...</t>
+          <t>“자식이 부양의무 안지키니 증여 취소해달라” 헌법 소원냈지만···헌...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/entertainment/article/1039964/</t>
+          <t>https://www.khan.co.kr/article/202607271553001</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:16.608433+00:00</t>
+          <t>2026-08-07 07:02:25.050295+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>아내 B씨 및 남성 C씨</t>
+          <t>차가원 피아크 그룹 회장</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>소송 검토 중</t>
+          <t>차가원 회장과의 금전 관계 소송 진행 중, 사생활 및 불법 도박 의혹에 대한 법적 대응 예고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 아내 B씨와 남성 C씨의 '정신적 외도'에 대해 손해배상 소송을 고민 중이다. 아내 B씨는 C씨와 '자기'라고 부르며 사업 투자 명목으로 수백만원을 지원하고 해외 박람회까지 다녀왔다. 변호사는 육체적 관계 증거 없이도 부정행위로 인정될 가능성이 있으며, 증거 수집이 중요하다고 조언했다.</t>
+          <t>래퍼 MC몽이 차가원 피아크 그룹 회장과의 금전 관계를 둘러싼 소송과 사생활, 불법 도박 의혹에 휩싸인 가운데 4년 만에 단독 콘서트를 개최하며 활동 재개를 알렸습니다. MC몽은 제기된 의혹들을 전면 부인하며 법적 대응을 예고한 상태입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>개인 간의 부정행위 소송으로 집단적 피해(적합 조건 3)가 아니며, 피해 규모(위자료)가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 4). 상대방의 자력(적합 조건 2) 또한 불분명하여 투자 회수 가능성이 낮습니다.</t>
+          <t>기사에서 언급된 '금전 관계를 둘러싼 소송'은 원고와 피고, 구체적인 청구 내용, 예상 피해 금액, 증거 유무 등 소송금융 투자 검토에 필요한 핵심 정보가 불충분합니다. 상대방 책임의 명확성이나 피해 규모를 판단하기 어렵습니다. (적합 조건 1, 4, 5 불충분)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>다른 남성에  자기야 , 사업 투자도... 성관계는 안 해  아내에 부글</t>
+          <t>각종 의혹 맞선 MC몽, 단독 콘서트로 증명할까</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sportsq.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/30/2026043008182111194</t>
+          <t>http://www.sportsq.co.kr/news/articleView.html?idxno=496617</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-03 07:00:38.803017+00:00</t>
+          <t>2026-08-02 01:00:17.144873+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>탈북민 1호 법무사 임윤미씨와의 인터뷰를 통해 탈북민들이 한국 법률 시스템을 이해하고 신뢰하는 데 겪는 어려움을 조명합니다. 기사는 특히 북한에 가족이 있는 탈북민이 사망 시 남은 재산이 국가에 귀속되는 현행 제도의 문제점을 지적하며 제도 보완의 필요성을 강조합니다.</t>
+          <t>상간 소송은 민법 제750조에 따른 불법행위 손해배상청구의 일종으로, 배우자의 혼인 사실을 알고도 만남을 지속하여 가정을 파괴한 제3자에게 정신적 고통에 대한 위자료를 청구하는 것입니다. 이혼 여부와 관계없이 청구할 수 있으며, 상대방이 혼인 사실을 인지했는지가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 탈북민의 법률 접근성 문제와 현행 법 체계의 미비점(북한 가족이 있는 탈북민의 사망 시 재산 국가 귀속)을 다루고 있어, 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 상대방의 책임, 대규모 피해가 존재하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 주로 법률 교육 및 제도 개선에 대한 내용입니다.</t>
+          <t>본 기사는 특정 사건이 아닌 상간 소송의 법적 성격과 청구 가능성에 대한 일반적인 설명을 담고 있습니다. 소송금융 투자에 적합한 대기업/기관 상대방, 집단적 피해, 대규모 피해 금액 등의 조건이 확인되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“北선 법률상담 상상조차 못 해… 재산권 보호 뿌듯” [차 한잔 나누며...</t>
+          <t>상간 소송 위자료 청구, 이혼여부 관계 없이 청구 가능해</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260419508790?OutUrl=naver</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1057723</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:52.812252+00:00</t>
+          <t>2026-06-30 07:02:32.553778+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>60대 남성</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>민사소송 집행 제도 개선 제안</t>
+          <t>징역 1년 선고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이 기사는 민사소송에서 승소 판결을 받아도 피고의 자력 부족으로 인해 실제 배상을 받지 못하는 구조적 문제점을 지적한다. 필자는 임금 체당금, 교통사고 보장사업, 예금자 보호 제도처럼 국가가 먼저 피해자에게 손해배상금의 일부를 선지급하고 이후 피고에게 구상권을 행사하는 새로운 제도를 도입할 것을 제안한다.</t>
+          <t>만취 상태로 아파트 관리사무소에서 수 차례 난동을 부린 60대 남성이 징역 1년을 선고받았습니다. 재판부는 피고인이 반복적으로 범행을 저질러 죄질이 좋지 않고 피해자들과 합의하지 못했으며, 누범기간에 범죄를 저지른 점을 지적했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 민사소송 집행의 구조적 문제점과 국가의 선지급 제도 도입을 제안하는 논평이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 특정되지 않아 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 해당하지 않는다.</t>
+          <t>상대방이 개인으로 자력 부족 가능성이 높고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다. 또한 기사 내용은 형사 사건의 판결 선고에 대한 것으로, 소송금융이 주로 다루는 민사 손해배상 청구와는 직접적인 연관성이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>김삼기의 시사펀치  국가는 왜 ‘선지급’해야 하는가</t>
+          <t>만취 상태로 아파트 관리사무소 수 차례 찾아와 난동부린 60대 징역 1년</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ilyosisa.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ilyosisa.co.kr/news/article.html?no=255088</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2051889</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:43:17.970452+00:00</t>
+          <t>2026-06-28 20:00:18.421721+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>기은세, 김빈우</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>스토킹 범죄의 심각성 및 경찰 대응의 문제점 지적</t>
+          <t>당사자 사과 및 문제 해결 노력으로 갈등 봉합</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기자메모는 스토킹 범죄 피해자가 경찰에 수차례 도움을 요청하고 가해자의 위치추적 정황까지 있었음에도 비극을 막지 못한 사례를 언급하며, 경찰의 미흡한 대응과 제도적 문제점을 비판한다. 스토킹 범죄의 심각성과 피해자 보호의 시급성을 강조한다.</t>
+          <t>배우 기은세는 장기간 공사 소음, 주차, 쓰레기 문제로, 김빈우는 새벽 시간대 층간 소음으로 이웃과 갈등을 빚었다. 두 연예인 모두 논란이 확산되자 사과하고 문제 해결을 약속하며 갈등이 봉합되는 양상이다. 이웃들은 사과를 받아들이고 원만한 해결을 기대하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 제시하기보다는 스토킹 범죄와 경찰 대응의 문제점을 지적하는 기자메모이다. 특정 피고의 자력이나 구체적인 피해 규모, 집단적 피해 여부가 불분명하며, 소송 진행 여부도 명확히 언급되지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>두 사건 모두 연예인과 이웃 간의 생활 민폐 논란으로, 당사자들의 사과와 문제 해결 노력으로 갈등이 봉합되는 양상이다. (부적합 조건: 이미 종결된 사건) 피해 규모가 크지 않고 집단적 피해로 보기 어려워 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[기자메모] 스토킹 범죄, 주저하는 순간 늦는다</t>
+          <t>'공사 소음' 기은세·'층간 소음' 김빈우, 생활 민폐 논란 시끌 [스타이...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363721821</t>
+          <t>https://www.starnewskorea.com/star/2026/05/12/2026051207414172395</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 12:26:57.141939+00:00</t>
+          <t>2026-06-19 00:59:27.921134+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>과거 테니스장 관련 소송 종결</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>성남 분당 지역 최대 규모의 플리마켓인 '수내동 돗자리마켓'이 오는 11일 양지마을 한양아파트 주민운동장에서 열린다는 소식입니다. 이 마켓은 2020년 소규모로 시작하여 확대되었으며, 2021년 입주자대표회의가 소송을 통해 되찾은 테니스장을 주민운동장으로 만들고 이곳에서 행사를 열기 시작했습니다. 주민 간 소통과 교류를 활성화하는 대표적인 주민 참여형 행사로 자리매김하고 있습니다.</t>
+          <t>방송인 박지윤이 최동석의 지인 A씨를 상대로 상간자 위자료 손해배상 청구 소송을 제기했으며, 최동석 또한 박지윤과 지인을 상대로 맞소송을 제기했습니다. 제주지방법원은 지난 1월 양측이 제기한 상간 소송의 1심 판결을 모두 선고했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 지역 플리마켓 개최 소식으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 다루고 있지 않습니다. 기사에 언급된 유일한 소송은 2021년에 이미 종결된 테니스장 관련 소송으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>개인 간의 상간자 위자료 소송으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않을 수 있습니다. 또한, 기사 내용상 제주지방법원에서 1심 판결이 이미 선고된 것으로 보여, 소송금융 투자 대상으로서의 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>올해도 찾아온 분당 최대 ‘수내동 돗자리마켓’ 11일 열려</t>
+          <t>박지윤 루머 수사 중, 알고보니 최동석 특정</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761349</t>
+          <t>https://sports.khan.co.kr/article/202604281448003?pt=nv</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 12:36:03.544989+00:00</t>
+          <t>2026-05-13 07:02:15.793587+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>이순자, 전재국 등</t>
+          <t>구승익, 장웨이린</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각으로 소유권 이전 등기 소송 최종 각하</t>
+          <t>대만 스린 지방법원 원고 승소 판결</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>검찰이 고 전두환 씨의 미납 추징금 2,205억 원을 환수하기 위해 부인 이순자 씨 등 명의의 연희동 자택 소유권을 전 씨 앞으로 이전해달라고 제기한 소송이 대법원에서 최종 각하됐다. 대법원은 전 씨 사망에 따라 추징금 채권이 소멸했고, 형사사건 채무는 상속 대상이 아니라는 원심 판단을 확정했다. 이로써 해당 자택을 통한 추징금 환수 시도는 불발됐다.</t>
+          <t>대만 유명 배우 구승익이 유부녀 치어리더 장웨이린과의 불륜으로 인해 장웨이린의 남편으로부터 제기된 손해배상 소송에서 패소했다. 법원은 구승익과 장웨이린에게 100만 대만달러(약 4,200만 원)를 공동 배상하라고 판결했으며, 사법 투명성을 위해 판결문을 공개했다. 이 사건은 이미 법원 판결이 선고되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 사건은 검찰이 고 전두환 씨의 미납 추징금을 환수하기 위해 제기한 소유권 이전 등기 소송으로, 대법원에서 최종 각하 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하며, 이미 패소로 종결된 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>이미 법원 판결이 선고되어 소송이 종결된 사건으로, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 소송금융은 주로 진행 중이거나 예정된 소송에 자금을 지원합니다. 또한, 피해 규모가 상대적으로 작고 집단적 피해가 아닌 개별 소송입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2,205억 원</t>
+          <t>100만 대만달러 (한화 약 4,200만 원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘연희동 자택’ 이순자→전두환 명의변경 ‘각하’ 확정…추징금 환수...</t>
+          <t>'유부녀 불륜→손해배상' 유명 男배우, 끝내 소송서 패소…법원 판결문...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526487&amp;ref=A</t>
+          <t>https://www.tvreport.co.kr/entertainment/article/1039964/</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:36.437310+00:00</t>
+          <t>2026-05-03 07:01:16.608433+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>김 전 의원</t>
+          <t>아내 B씨 및 남성 C씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>부산지방법원 1심 판결 선고</t>
+          <t>소송 검토 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기장군 시의원 예비후보였던 김 전 의원을 상대로 B 씨의 부인이 불륜으로 인한 위자료 3000만원 손해배상 청구 소송을 제기했습니다. 부산지방법원은 2023년 4월 김 전 의원에게 1500만원을 지급하라는 1심 판결을 선고했습니다.</t>
+          <t>50대 남성 A씨가 아내 B씨와 남성 C씨의 '정신적 외도'에 대해 손해배상 소송을 고민 중이다. 아내 B씨는 C씨와 '자기'라고 부르며 사업 투자 명목으로 수백만원을 지원하고 해외 박람회까지 다녀왔다. 변호사는 육체적 관계 증거 없이도 부정행위로 인정될 가능성이 있으며, 증거 수집이 중요하다고 조언했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 법원 판결로 명확히 인정되었고(조건 1), 증거가 이미 확보되었습니다(조건 5). 부적합 조건: 피해 금액이 1500만원으로 소송금융 투자 대상으로 보기에는 매우 적으며(조건 4 미충족), 집단적 피해가 아닌 개별 사건입니다(조건 3 미충족). 이미 1심 판결이 선고된 사건으로, 신규 투자 발굴 대상으로서의 매력이 낮습니다.</t>
+          <t>개인 간의 부정행위 소송으로 집단적 피해(적합 조건 3)가 아니며, 피해 규모(위자료)가 소송금융 투자 대상으로 적합하다고 보기 어렵습니다(적합 조건 4). 상대방의 자력(적합 조건 2) 또한 불분명하여 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>기장군 시의원 예비후보 불륜·낙태 의혹…민주당, 자격심사 투명성 논...</t>
+          <t>다른 남성에  자기야 , 사업 투자도... 성관계는 안 해  아내에 부글</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030129</t>
+          <t>https://www.mt.co.kr/society/2026/04/30/2026043008182111194</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:54:16.209946+00:00</t>
+          <t>2026-05-03 07:00:38.803017+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>카페 음료 횡령으로 고소당했던 알바생의 고소가 취하된 사건에서, 대법원 판례에 따라 불균형하거나 강박이 의심되는 형사합의금은 의사표시 취소나 부당이득 반환 청구를 통해 돌려받을 여지가 있다는 법적 쟁점을 다루고 있습니다.</t>
+          <t>탈북민 1호 법무사 임윤미씨와의 인터뷰를 통해 탈북민들이 한국 법률 시스템을 이해하고 신뢰하는 데 겪는 어려움을 조명합니다. 기사는 특히 북한에 가족이 있는 탈북민이 사망 시 남은 재산이 국가에 귀속되는 현행 제도의 문제점을 지적하며 제도 보완의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 사건은 카페 음료 횡령이라는 소규모 사건에서 발생한 합의금 반환 가능성에 대한 법적 쟁점을 다루고 있습니다. 상대방(알바생)의 자력이 충분하지 않을 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 탈북민의 법률 접근성 문제와 현행 법 체계의 미비점(북한 가족이 있는 탈북민의 사망 시 재산 국가 귀속)을 다루고 있어, 소송금융 투자 대상이 될 만한 특정 사건이나 명확한 상대방의 책임, 대규모 피해가 존재하지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 주로 법률 교육 및 제도 개선에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (고소 취하한 고소인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>카페 음료 횡령 알바생 고소 취하…업무상횡령죄 법적 쟁점은</t>
+          <t>“北선 법률상담 상상조차 못 해… 재산권 보호 뿌듯” [차 한잔 나누며...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/XHU3NJJFV3AR</t>
+          <t>https://www.segye.com/newsView/20260419508790?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:20.595134+00:00</t>
+          <t>2026-05-02 07:00:52.812252+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>뉴욕 남부연방지방법원에서 소송 대부분 기각</t>
+          <t>민사소송 집행 제도 개선 제안</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>할리우드 배우 라이블리가 발도니를 상대로 제기한 성희롱 등 10건의 소송이 뉴욕 남부연방지방법원에서 대부분 기각되었습니다. 이는 원고 측에 불리한 법원 결정으로, 소송 진행에 큰 어려움이 예상됩니다.</t>
+          <t>이 기사는 민사소송에서 승소 판결을 받아도 피고의 자력 부족으로 인해 실제 배상을 받지 못하는 구조적 문제점을 지적한다. 필자는 임금 체당금, 교통사고 보장사업, 예금자 보호 제도처럼 국가가 먼저 피해자에게 손해배상금의 일부를 선지급하고 이후 피고에게 구상권을 행사하는 새로운 제도를 도입할 것을 제안한다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>라이블리가 제기한 성희롱 등 10건의 소송이 미 법원에서 대부분 기각되어, 소송의 승소 가능성이 매우 낮아졌습니다. 이는 소송금융 투자 대상으로서의 적합성이 현저히 떨어지는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>이 기사는 특정 소송 사건에 대한 보도가 아닌, 민사소송 집행의 구조적 문제점과 국가의 선지급 제도 도입을 제안하는 논평이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 특정되지 않아 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>할리우드 흔든 고소전…미 법원, 라이블리 소송 대부분 기각</t>
+          <t>김삼기의 시사펀치  국가는 왜 ‘선지급’해야 하는가</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ilyosisa.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008503727&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ilyosisa.co.kr/news/article.html?no=255088</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 00:45:12.250834+00:00</t>
+          <t>2026-04-06 00:43:17.970452+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>나대지 임대 관련 민사소송 진행 중, 공천 관련 의혹 제기</t>
+          <t>스토킹 범죄의 심각성 및 경찰 대응의 문제점 지적</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>국민의힘 울산시당 지방선거 공천을 앞두고 한 후보자에 대한 여러 의혹이 제기되었습니다. 해당 후보자는 주민과의 나대지 임대 관련 민사소송에서 권력 남용 의혹을 받고 있으며, 과거 파산 신고로 인한 금전적 피해자 발생 등 공직자로서의 품위 유지에 심각한 결함이 있다는 지적을 받고 있습니다.</t>
+          <t>이 기자메모는 스토킹 범죄 피해자가 경찰에 수차례 도움을 요청하고 가해자의 위치추적 정황까지 있었음에도 비극을 막지 못한 사례를 언급하며, 경찰의 미흡한 대응과 제도적 문제점을 비판한다. 스토킹 범죄의 심각성과 피해자 보호의 시급성을 강조한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 공직 후보자에 대한 '의혹 제기' 수준으로, 상대방의 책임이 명확하지 않습니다. 피해 규모나 피해자 수가 구체적으로 특정되지 않았으며, 상대방의 자력이나 증거 확보 가능성도 불분명하여 소송금융 투자 적합 조건에 부합하는 부분이 거의 없습니다.</t>
+          <t>이 기사는 특정 사건에 대한 소송금융 투자 기회를 제시하기보다는 스토킹 범죄와 경찰 대응의 문제점을 지적하는 기자메모이다. 특정 피고의 자력이나 구체적인 피해 규모, 집단적 피해 여부가 불분명하며, 소송 진행 여부도 명확히 언급되지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>국민의힘 울산시당 지방선거 공천 두고 '잡음' 무성</t>
+          <t>[기자메모] 스토킹 범죄, 주저하는 순간 늦는다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=383642</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363721821</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 13:08:15.505636+00:00</t>
+          <t>2026-04-05 12:26:57.141939+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>사실혼 파기 위자료 청구 소송에서 패소 판결 선고</t>
+          <t>과거 테니스장 관련 소송 종결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>홍서범·조갑경 부부의 아들 홍모씨가 임신 중이던 A씨와 외도를 저질러 사실혼 파기에 대한 위자료 청구 소송에서 패소한 사실이 알려졌다. 이 사건은 이미 법원의 판결이 내려진 상태이다.</t>
+          <t>성남 분당 지역 최대 규모의 플리마켓인 '수내동 돗자리마켓'이 오는 11일 양지마을 한양아파트 주민운동장에서 열린다는 소식입니다. 이 마켓은 2020년 소규모로 시작하여 확대되었으며, 2021년 입주자대표회의가 소송을 통해 되찾은 테니스장을 주민운동장으로 만들고 이곳에서 행사를 열기 시작했습니다. 주민 간 소통과 교류를 활성화하는 대표적인 주민 참여형 행사로 자리매김하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이미 위자료 청구 소송에서 패소 판결이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건). 또한 집단적 피해가 아니며 (적합 조건 3 미충족) 피해 규모가 소송금융 투자 기준에 미치지 못할 것으로 판단됩니다 (적합 조건 4 미충족).</t>
+          <t>본 기사는 지역 플리마켓 개최 소식으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 다루고 있지 않습니다. 기사에 언급된 유일한 소송은 2021년에 이미 종결된 테니스장 관련 소송으로, '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>버닝썬 재수사 가능성·조갑경 ‘라스’·황석희 SNS 변화…오늘 연예계...</t>
+          <t>올해도 찾아온 분당 최대 ‘수내동 돗자리마켓’ 11일 열려</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202604021758003?pt=nv</t>
+          <t>https://www.kyeongin.com/article/1761349</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 12:56:05.003592+00:00</t>
+          <t>2026-04-04 12:36:03.544989+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>이순자, 전재국 등</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>대법원 심리불속행 기각으로 소유권 이전 등기 소송 최종 각하</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이 기사는 상간자 소송의 법률 상식을 다루며, 외도 상대방에게 위자료를 청구할 수 있는 요건과 법리적 접근의 중요성을 설명합니다. 감정적 대응보다는 사실관계와 명확한 증거를 바탕으로 한 법적 대응이 필요하다고 강조합니다.</t>
+          <t>검찰이 고 전두환 씨의 미납 추징금 2,205억 원을 환수하기 위해 부인 이순자 씨 등 명의의 연희동 자택 소유권을 전 씨 앞으로 이전해달라고 제기한 소송이 대법원에서 최종 각하됐다. 대법원은 전 씨 사망에 따라 추징금 채권이 소멸했고, 형사사건 채무는 상속 대상이 아니라는 원심 판단을 확정했다. 이로써 해당 자택을 통한 추징금 환수 시도는 불발됐다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 상간자 소송에 대한 일반적인 법률 상식을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단적 피해 여부 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 검찰이 고 전두환 씨의 미납 추징금을 환수하기 위해 제기한 소유권 이전 등기 소송으로, 대법원에서 최종 각하 판결이 확정되어 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 일반적으로 진행 중이거나 예정된 소송에 투자하며, 이미 패소로 종결된 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,205억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[알아두면 쓸모있는 법률상식] 상간자 소송, 외도 상대에게 위자료 받을...</t>
+          <t>‘연희동 자택’ 이순자→전두환 명의변경 ‘각하’ 확정…추징금 환수...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126300</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526487&amp;ref=A</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:35:47.145045+00:00</t>
+          <t>2026-04-03 13:07:36.437310+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>김 전 의원</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>지위부존재 확인 소송 및 직무집행정지 소송 2차 심문 진행 중</t>
+          <t>부산지방법원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사는 한 조합의 김영민 비대위원장과의 인터뷰 내용을 담고 있으며, 총회 부결 논란과 관련하여 지위부존재 확인 소송 및 직무집행정지, 직무대행자 선정 절차가 진행 중임을 언급합니다. 현재 4월 13일 2차 심문이 예정되어 있으며, 조합 정상화를 위한 노력이 필요하다고 강조합니다.</t>
+          <t>기장군 시의원 예비후보였던 김 전 의원을 상대로 B 씨의 부인이 불륜으로 인한 위자료 3000만원 손해배상 청구 소송을 제기했습니다. 부산지방법원은 2023년 4월 김 전 의원에게 1500만원을 지급하라는 1심 판결을 선고했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 조합 내부의 총회 부결 논란 및 지위부존재 확인, 직무집행정지 소송으로, 적합 조건 1(상대방 책임 명확), 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않습니다. 명확한 금전적 피해나 다수의 피해자가 특정되지 않으며, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>적합 조건: 상대방 책임이 법원 판결로 명확히 인정되었고(조건 1), 증거가 이미 확보되었습니다(조건 5). 부적합 조건: 피해 금액이 1500만원으로 소송금융 투자 대상으로 보기에는 매우 적으며(조건 4 미충족), 집단적 피해가 아닌 개별 사건입니다(조건 3 미충족). 이미 1심 판결이 선고된 사건으로, 신규 투자 발굴 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[충남일보가 만난 사람] 김영민 비대위원장  총회 부결 논란, 법원 판단...</t>
+          <t>기장군 시의원 예비후보 불륜·낙태 의혹…민주당, 자격심사 투명성 논...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=880861</t>
+          <t>https://www.kukinews.com/article/view/kuk202604030129</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 12:46:49.406299+00:00</t>
+          <t>2026-04-03 12:54:16.209946+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>A 씨 (절도범)</t>
+          <t>알바생</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 고소 취하 후 합의금 반환 관련 민사 소송 가능성 논의</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>서울과 인천 일대 예식장에서 하객들의 금품 635만 원을 상습적으로 절취한 60대 남성 A 씨가 경찰에 붙잡혔습니다. 피해자는 총 15명으로 파악되었으며, 경찰은 CCTV 분석을 통해 A 씨를 체포했습니다. 경찰은 결혼 시즌을 맞아 예식장 절도에 대한 주의를 당부했습니다.</t>
+          <t>카페 음료 횡령으로 고소당했던 알바생의 고소가 취하된 사건에서, 대법원 판례에 따라 불균형하거나 강박이 의심되는 형사합의금은 의사표시 취소나 부당이득 반환 청구를 통해 돌려받을 여지가 있다는 법적 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 사건은 피해 금액(총 635만 원, 1인당 약 42만 원)이 소송금융 투자 기준인 '피해 규모가 큼(수억 원 이상)'에 크게 미달하며, 피해자 수(15명)도 '집단적 피해(수십 명 이상)'에 해당하지 않습니다. 또한, 직접적인 가해자인 절도범 A 씨의 자력은 불분명하여 '상대방에게 자력이 충분함' 조건을 충족하기 어렵습니다. 비록 경찰 수사 및 CCTV 증거 확보로 '증거가 있거나 확보 가능함' 및 '공적 절차가 진행 중임' 조건은 충족하지만, 낮은 피해 규모와 상대방의 불확실한 자력으로 인해 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 카페 음료 횡령이라는 소규모 사건에서 발생한 합의금 반환 가능성에 대한 법적 쟁점을 다루고 있습니다. 상대방(알바생)의 자력이 충분하지 않을 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>총 635만 원 (1인당 약 42만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>1명 (고소 취하한 고소인)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>하객인 척 돌아다니며 ‘쓱~’…웨딩시즌, 예식장서 절도 주의보</t>
+          <t>카페 음료 횡령 알바생 고소 취하…업무상횡령죄 법적 쟁점은</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579153?ref=naver</t>
+          <t>https://lawtalknews.co.kr/article/XHU3NJJFV3AR</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 12:40:07.960345+00:00</t>
+          <t>2026-04-03 12:47:20.595134+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>발도니</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2심 일부 패소 공시</t>
+          <t>뉴욕 남부연방지방법원에서 소송 대부분 기각</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>현대차가 손해배상소송 2심에서 일부 패소하여 바이오빌에 175억 원 규모의 손해배상금을 지급하게 되었다는 공시를 냈다. 이 소식은 현대차에 대한 투자 심리에 부정적인 영향을 미쳤다. 기사는 이어서 거래량 동반 종목들을 언급한다.</t>
+          <t>할리우드 배우 라이블리가 발도니를 상대로 제기한 성희롱 등 10건의 소송이 뉴욕 남부연방지방법원에서 대부분 기각되었습니다. 이는 원고 측에 불리한 법원 결정으로, 소송 진행에 큰 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 이미 2심 판결이 선고되어 피고(현대차)가 원고(바이오빌)에게 175억 원의 손해배상금을 지급해야 하는 상황이다. 소송금융은 주로 소송 개시 또는 진행 중인 사건의 원고에게 자금을 지원하는 것이 목적이므로, 이미 판결이 선고된 이 사건은 신규 투자 기회로서의 적합성이 낮다. (부적합 조건: 이미 종결된 사건에 준함)</t>
+          <t>라이블리가 제기한 성희롱 등 10건의 소송이 미 법원에서 대부분 기각되어, 소송의 승소 가능성이 매우 낮아졌습니다. 이는 소송금융 투자 대상으로서의 적합성이 현저히 떨어지는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>175억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[애프터마켓 브리핑] 현대차, 전쟁 장기화에 생산 차질 우려 부각</t>
+          <t>할리우드 흔든 고소전…미 법원, 라이블리 소송 대부분 기각</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000301062?division=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008503727&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 13:00:25.649498+00:00</t>
+          <t>2026-04-03 00:45:12.250834+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대한법률구조공단의 도움으로 권리 구제 완료</t>
+          <t>나대지 임대 관련 민사소송 진행 중, 공천 관련 의혹 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>주차요금 문제로 고객에게 폭행당한 주차요금 정산소 직원 A씨가 대한법률구조공단의 도움을 받아 손해배상을 받을 수 있었던 사례입니다. 가해자 B씨의 신원을 알 수 없는 상황에서 법률구조공단의 조력으로 권리 구제가 이루어졌습니다.</t>
+          <t>국민의힘 울산시당 지방선거 공천을 앞두고 한 후보자에 대한 여러 의혹이 제기되었습니다. 해당 후보자는 주민과의 나대지 임대 관련 민사소송에서 권력 남용 의혹을 받고 있으며, 과거 파산 신고로 인한 금전적 피해자 발생 등 공직자로서의 품위 유지에 심각한 결함이 있다는 지적을 받고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>단일 폭행 사건으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 적합할 만큼 크지 않을 가능성이 높습니다. 또한, 기사 제목과 내용상 대한법률구조공단의 도움으로 이미 권리 구제가 이루어졌거나 소송이 종결되었을 가능성이 높아 신규 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용이 특정 공직 후보자에 대한 '의혹 제기' 수준으로, 상대방의 책임이 명확하지 않습니다. 피해 규모나 피해자 수가 구체적으로 특정되지 않았으며, 상대방의 자력이나 증거 확보 가능성도 불분명하여 소송금융 투자 적합 조건에 부합하는 부분이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>가해자 이름도 모르는데 …폭행 피해자가 손해배상 받을 수 있었던 이...</t>
+          <t>국민의힘 울산시당 지방선거 공천 두고 '잡음' 무성</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603317375i</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=383642</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:57.207925+00:00</t>
+          <t>2026-04-02 13:08:15.505636+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>홍모씨</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>비대면 변론 요청</t>
+          <t>사실혼 파기 위자료 청구 소송에서 패소 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>가수 숙행과 관련된 불륜 소송이 4월에 비대면 변론을 요청했다는 제목만 제시되었을 뿐, 기사 본문에는 해당 사건의 구체적인 경위나 피해 규모 등 상세 내용이 전혀 포함되어 있지 않습니다. 기사는 다른 연예인들의 인터뷰 내용으로 채워져 있습니다.</t>
+          <t>홍서범·조갑경 부부의 아들 홍모씨가 임신 중이던 A씨와 외도를 저질러 사실혼 파기에 대한 위자료 청구 소송에서 패소한 사실이 알려졌다. 이 사건은 이미 법원의 판결이 내려진 상태이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사 본문이 제목과 무관한 다른 연예인 인터뷰 내용으로 구성되어 있어, '불륜 소송' 사건에 대한 구체적인 정보를 파악하기 어렵습니다. 불륜 소송은 일반적으로 집단적 피해에 해당하지 않으며, 소송금융 투자에 적합한 대규모 피해 금액을 기대하기 어렵습니다. (적합 조건 1개 이하)</t>
+          <t>이미 위자료 청구 소송에서 패소 판결이 내려진 사건으로, 소송금융 투자 대상으로서의 신규성이 낮고 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건). 또한 집단적 피해가 아니며 (적합 조건 3 미충족) 피해 규모가 소송금융 투자 기준에 미치지 못할 것으로 판단됩니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'유부남 엘베 키스' 숙행, 4월 불륜 소송 '비대면 변론' 요청 [사건 전말...</t>
+          <t>버닝썬 재수사 가능성·조갑경 ‘라스’·황석희 SNS 변화…오늘 연예계...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032918394916073</t>
+          <t>https://sports.khan.co.kr/article/202604021758003?pt=nv</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-29 12:53:33.963019+00:00</t>
+          <t>2026-04-02 12:56:05.003592+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>가수 홍서범·조갑경 부부의 아들 홍모 씨가 외도로 인해 사실혼 관계를 파탄 냈다는 주장이 제기되어, 전처 A씨가 제기한 위자료 소송에서 1심 법원이 홍씨에게 3천만원, 상간녀에게 2천만원의 위자료를 지급하라고 판결했습니다. A씨는 1심 판결에 불복하여 항소심이 진행 중이며, 홍서범·조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
+          <t>이 기사는 상간자 소송의 법률 상식을 다루며, 외도 상대방에게 위자료를 청구할 수 있는 요건과 법리적 접근의 중요성을 설명합니다. 감정적 대응보다는 사실관계와 명확한 증거를 바탕으로 한 법적 대응이 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방의 책임은 1심 판결로 명확히 인정되었고(적합 조건), 증거도 확보되어 있습니다(적합 조건). 그러나 피해 규모가 소송금융 투자 기준으로 작고(1심 위자료 3천만원), 집단적 피해가 아닌 개인 간의 소송이며, 주된 피고의 자력 또한 불확실하여 투자 매력이 낮습니다(부적합 조건).</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 상간자 소송에 대한 일반적인 법률 상식을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해 규모, 집단적 피해 여부 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>1심 판결 기준 총 5천만원 (청구액 1억원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>홍서범·조갑경, 子 불륜 논란에 고개 숙여… 자식 허물 살피지 못해</t>
+          <t>[알아두면 쓸모있는 법률상식] 상간자 소송, 외도 상대에게 위자료 받을...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032913510024999</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126300</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-29 12:40:26.308587+00:00</t>
+          <t>2026-04-02 12:35:47.145045+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>위자료 청구 소송 첫 변론 기일 예정</t>
+          <t>지위부존재 확인 소송 및 직무집행정지 소송 2차 심문 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 불륜 의혹으로 유부남의 아내 A 씨로부터 위자료 청구 소송을 당했습니다. 수원지방법원 성남지원에서 다음 달 첫 변론 기일이 열릴 예정이며, 숙행 측은 영상 재판을 요청했습니다.</t>
+          <t>기사는 한 조합의 김영민 비대위원장과의 인터뷰 내용을 담고 있으며, 총회 부결 논란과 관련하여 지위부존재 확인 소송 및 직무집행정지, 직무대행자 선정 절차가 진행 중임을 언급합니다. 현재 4월 13일 2차 심문이 예정되어 있으며, 조합 정상화를 위한 노력이 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>개인 간의 위자료 청구 소송으로, 집단적 피해(조건 3)나 대규모 피해 금액(조건 4)이 예상되지 않습니다. 피고의 자력(조건 2)에 대한 정보가 부족하며, 상대방 책임의 명확성(조건 1)이나 증거 확보 가능성(조건 5), 공적 절차 진행 여부(조건 6)도 기사에서 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 사건은 조합 내부의 총회 부결 논란 및 지위부존재 확인, 직무집행정지 소송으로, 적합 조건 1(상대방 책임 명확), 2(상대방 자력), 3(집단적 피해), 4(피해 규모)에 해당하지 않습니다. 명확한 금전적 피해나 다수의 피해자가 특정되지 않으며, 상대방의 자력 또한 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>숙행, 유부남과의 불륜 소송 비대면 변론 요청</t>
+          <t>[충남일보가 만난 사람] 김영민 비대위원장  총회 부결 논란, 법원 판단...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76465</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=880861</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-29 00:36:33.010847+00:00</t>
+          <t>2026-04-01 12:46:49.406299+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>A 씨 (절도범)</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>래퍼 도끼가 과거 미국 귀금속 업체와의 미지급금 소송 등 재정적 어려움을 겪었으며, 특히 6억7200만 원의 세금을 체납한 사실이 알려져 비판을 받았다. 그러나 도끼는 최근 해당 체납 세금을 전액 납부하며 논란을 해소한 것으로 전해졌다. 기사는 도끼의 재정 문제와 그 해결 과정에 초점을 맞추고 있다.</t>
+          <t>서울과 인천 일대 예식장에서 하객들의 금품 635만 원을 상습적으로 절취한 60대 남성 A 씨가 경찰에 붙잡혔습니다. 피해자는 총 15명으로 파악되었으며, 경찰은 CCTV 분석을 통해 A 씨를 체포했습니다. 경찰은 결혼 시즌을 맞아 예식장 절도에 대한 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사의 핵심 내용은 도끼의 세금 체납 문제로, 이는 이미 전액 납부되어 종결된 것으로 보입니다. 언급된 '미국 귀금속 업체와의 미지급금 소송'은 현재 진행 상황, 청구 금액 등 구체적인 정보가 부족하여 소송금융 투자 대상으로 검토하기 어렵습니다. (적합 조건 1개 이하, 부적합 조건: 이미 종결된 사건 - 세금 체납 건)</t>
+          <t>이 사건은 피해 금액(총 635만 원, 1인당 약 42만 원)이 소송금융 투자 기준인 '피해 규모가 큼(수억 원 이상)'에 크게 미달하며, 피해자 수(15명)도 '집단적 피해(수십 명 이상)'에 해당하지 않습니다. 또한, 직접적인 가해자인 절도범 A 씨의 자력은 불분명하여 '상대방에게 자력이 충분함' 조건을 충족하기 어렵습니다. 비록 경찰 수사 및 CCTV 증거 확보로 '증거가 있거나 확보 가능함' 및 '공적 절차가 진행 중임' 조건은 충족하지만, 낮은 피해 규모와 상대방의 불확실한 자력으로 인해 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 635만 원 (1인당 약 42만 원)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>“1,000만 원은 내 밥값” 도끼, 세금 체납 추락의 시간…곁 지킨 이하이</t>
+          <t>하객인 척 돌아다니며 ‘쓱~’…웨딩시즌, 예식장서 절도 주의보</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001330</t>
+          <t>https://www.munhwa.com/article/11579153?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-29 00:33:19.220876+00:00</t>
+          <t>2026-04-01 12:40:07.960345+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>홍씨</t>
+          <t>현대차</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>대전가정법원 1심 원고 일부 승소 판결</t>
+          <t>2심 일부 패소 공시</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>A씨가 남편 홍씨를 상대로 이혼 및 손해배상 소송을 제기했으며, 대전가정법원은 홍씨에게 위자료 3천만원을 지급하라는 원고 일부 승소 판결을 내렸습니다. 이는 홍씨의 불륜으로 인한 것으로 보입니다.</t>
+          <t>현대차가 손해배상소송 2심에서 일부 패소하여 바이오빌에 175억 원 규모의 손해배상금을 지급하게 되었다는 공시를 냈다. 이 소식은 현대차에 대한 투자 심리에 부정적인 영향을 미쳤다. 기사는 이어서 거래량 동반 종목들을 언급한다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>피해 규모가 3천만원으로 소액이며(적합 조건 '피해 규모가 큼'에 해당하지 않음), 집단적 피해가 아닌 개인 간의 분쟁입니다(적합 조건 '집단적 피해'에 해당하지 않음). 또한, 이미 1심 판결이 선고되어 소송금융의 신규 투자 기회가 제한적입니다(부적합 조건 '이미 종결된 사건'에 준함).</t>
+          <t>이 사건은 이미 2심 판결이 선고되어 피고(현대차)가 원고(바이오빌)에게 175억 원의 손해배상금을 지급해야 하는 상황이다. 소송금융은 주로 소송 개시 또는 진행 중인 사건의 원고에게 자금을 지원하는 것이 목적이므로, 이미 판결이 선고된 이 사건은 신규 투자 기회로서의 적합성이 낮다. (부적합 조건: 이미 종결된 사건에 준함)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>3000만 원</t>
+          <t>175억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[TOP주간이슈] '왕과 사는 남자' 1500만 돌파-홍서범♥조갑경 아들 불륜...</t>
+          <t>[애프터마켓 브리핑] 현대차, 전쟁 장기화에 생산 차질 우려 부각</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018857</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000301062?division=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-28 12:45:49.726209+00:00</t>
+          <t>2026-03-31 13:00:25.649498+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>KBS</t>
+          <t>주차이용 고객 B씨</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>승소 판결</t>
+          <t>대한법률구조공단의 도움으로 권리 구제 완료</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>가수 앤디의 아내 이은주 아나운서가 KBS와의 법정 다툼에서 승소하여 2억 8천만원을 받게 되었다는 소식입니다. 이 사건은 이미 판결이 선고되어 종결 단계에 접어든 것으로 보입니다.</t>
+          <t>주차요금 문제로 고객에게 폭행당한 주차요금 정산소 직원 A씨가 대한법률구조공단의 도움을 받아 손해배상을 받을 수 있었던 사례입니다. 가해자 B씨의 신원을 알 수 없는 상황에서 법률구조공단의 조력으로 권리 구제가 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 법정 다툼에서 승소 판결이 내려져 원고가 배상금을 받게 된 '종결된 사건'에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 선고된 사건은 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>단일 폭행 사건으로 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로 적합할 만큼 크지 않을 가능성이 높습니다. 또한, 기사 제목과 내용상 대한법률구조공단의 도움으로 이미 권리 구제가 이루어졌거나 소송이 종결되었을 가능성이 높아 신규 투자 대상으로서의 매력이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2억8천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'앤디♥' 이은주, KBS와 법정 다툼 승소…2억8천만원 받는다</t>
+          <t>가해자 이름도 모르는데 …폭행 피해자가 손해배상 받을 수 있었던 이...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032810445133096</t>
+          <t>https://www.hankyung.com/article/202603317375i</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-28 12:34:11.275427+00:00</t>
+          <t>2026-03-31 12:17:57.207925+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>노조 차원의 법률 자문 및 소송 지원 체계 강화</t>
+          <t>비대면 변론 요청</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>강원자치도청 공무원노조가 악성 민원 및 갑질 피해를 입은 공무원들을 보호하기 위해 법률 자문과 소송 지원 체계를 강화합니다. 춘천의 한 법무법인과 업무협약을 맺고 전문 변호사를 통한 법률 자문 및 민·형사상 소송 대응을 지원하며, 노조 차원에서 소송 비용 일부 지원도 검토 중입니다.</t>
+          <t>가수 숙행과 관련된 불륜 소송이 4월에 비대면 변론을 요청했다는 제목만 제시되었을 뿐, 기사 본문에는 해당 사건의 구체적인 경위나 피해 규모 등 상세 내용이 전혀 포함되어 있지 않습니다. 기사는 다른 연예인들의 인터뷰 내용으로 채워져 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 강원자치도청 공무원노조가 악성 민원 및 갑질 피해 공무원을 위한 법률 지원 체계를 강화한다는 내용으로, 특정 사건에 대한 보도가 아닙니다. 따라서 상대방 특정 불가, 피해 규모 미상, 증거 확보 여부 불분명 등 소송금융 적합 조건(1, 2, 4, 5번)을 충족하지 못하여 투자 적합도가 낮습니다.</t>
+          <t>기사 본문이 제목과 무관한 다른 연예인 인터뷰 내용으로 구성되어 있어, '불륜 소송' 사건에 대한 구체적인 정보를 파악하기 어렵습니다. 불륜 소송은 일반적으로 집단적 피해에 해당하지 않으며, 소송금융 투자에 적합한 대규모 피해 금액을 기대하기 어렵습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>도청 공무원노조, 악성 민원 피해 공무원 보호</t>
+          <t>'유부남 엘베 키스' 숙행, 4월 불륜 소송 '비대면 변론' 요청 [사건 전말...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>g1tv.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.g1tv.co.kr/news?mid=1_207_6&amp;newsid=341479</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032918394916073</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-28 00:29:09.921610+00:00</t>
+          <t>2026-03-29 12:53:33.963019+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>홍 씨</t>
+          <t>홍모 씨</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>사실혼 파기 손해배상 청구 소송 항소심 2차 변론 재개 예정</t>
+          <t>이혼 및 위자료 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>A 씨가 홍 씨를 상대로 제기한 사실혼 파기에 따른 손해배상 청구 소송의 항소심 2차 변론이 4월 23일 대전가정법원에서 재개될 예정입니다. 당초 26일로 예정되었으나 홍 씨 측의 기일 변경 요청으로 일정이 변경되었습니다.</t>
+          <t>가수 홍서범·조갑경 부부의 아들 홍모 씨가 외도로 인해 사실혼 관계를 파탄 냈다는 주장이 제기되어, 전처 A씨가 제기한 위자료 소송에서 1심 법원이 홍씨에게 3천만원, 상간녀에게 2천만원의 위자료를 지급하라고 판결했습니다. A씨는 1심 판결에 불복하여 항소심이 진행 중이며, 홍서범·조갑경 부부는 아들의 의무 이행을 지도하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 사건은 사실혼 파기에 따른 개인 간 손해배상 청구 소송으로, 집단적 피해가 아니며(부적합 조건: 집단적 피해 아님), 상대방의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 명확히 확인되지 않습니다(부적합 조건: 상대방 자력 불분명). 또한, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기도 어렵습니다(부적합 조건: 피해 규모 불분명).</t>
+          <t>상대방의 책임은 1심 판결로 명확히 인정되었고(적합 조건), 증거도 확보되어 있습니다(적합 조건). 그러나 피해 규모가 소송금융 투자 기준으로 작고(1심 위자료 3천만원), 집단적 피해가 아닌 개인 간의 소송이며, 주된 피고의 자력 또한 불확실하여 투자 매력이 낮습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1심 판결 기준 총 5천만원 (청구액 1억원 이상)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[자막뉴스]  혼자 애 키워요   영상 내려주세요  홍서범 전 며느리, 직접...</t>
+          <t>홍서범·조갑경, 子 불륜 논란에 고개 숙여… 자식 허물 살피지 못해</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008494829&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.imaeil.com/page/view/2026032913510024999</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-27 12:49:19.520674+00:00</t>
+          <t>2026-03-29 12:40:26.308587+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>숙행</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>시장 예비후보의 공약</t>
+          <t>위자료 청구 소송 첫 변론 기일 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>포항시장 예비후보가 시민들의 정신적 피해보상 소송을 적극 지원하고 완벽한 구제가 이루어질 수 있도록 지역 정치권과 협력하겠다고 공약했습니다. 이는 특정 사건에 대한 보도가 아닌, 미래의 정책 방향을 제시하는 내용입니다.</t>
+          <t>가수 숙행이 유부남과의 불륜 의혹으로 유부남의 아내 A 씨로부터 위자료 청구 소송을 당했습니다. 수원지방법원 성남지원에서 다음 달 첫 변론 기일이 열릴 예정이며, 숙행 측은 영상 재판을 요청했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 포항시장 예비후보의 공약으로, 특정 사건이나 구체적인 피해 사실, 소송 상대방이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 실제 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>개인 간의 위자료 청구 소송으로, 집단적 피해(조건 3)나 대규모 피해 금액(조건 4)이 예상되지 않습니다. 피고의 자력(조건 2)에 대한 정보가 부족하며, 상대방 책임의 명확성(조건 1)이나 증거 확보 가능성(조건 5), 공적 절차 진행 여부(조건 6)도 기사에서 확인되지 않아 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보,  포항 경제, 말보다 빠른 실행으로 살리겠다...</t>
+          <t>숙행, 유부남과의 불륜 소송 비대면 변론 요청</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=76682</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76465</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-27 12:43:31.358245+00:00</t>
+          <t>2026-03-29 00:36:33.010847+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>서울 중랑구가 대한법률구조공단과 협력하여 취약계층 법률 지원을 강화하고 있다. 실직과 질환으로 채무를 겪던 A씨는 파산·면책 결정을 받았고, 임대인에게 보증금을 돌려받지 못하던 B씨는 소송에서 승소하는 등 성과를 공유했다. 구는 법률 상담 우선예약제 도입 등 서비스 개선을 추진하며 법률 사각지대 해소를 위해 노력할 계획이다.</t>
+          <t>래퍼 도끼가 과거 미국 귀금속 업체와의 미지급금 소송 등 재정적 어려움을 겪었으며, 특히 6억7200만 원의 세금을 체납한 사실이 알려져 비판을 받았다. 그러나 도끼는 최근 해당 체납 세금을 전액 납부하며 논란을 해소한 것으로 전해졌다. 기사는 도끼의 재정 문제와 그 해결 과정에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>본 기사는 중랑구와 대한법률구조공단의 법률 복지 서비스 성과를 다루며, 언급된 사례들은 이미 법률 지원을 통해 소송 승소 또는 파산·면책 결정으로 '종결된 사건'이다. 소송금융 투자 대상이 될 만한 새로운 집단적 피해나 대규모 분쟁이 존재하지 않으며, 상대방의 자력이나 피해 규모도 특정되지 않는다.</t>
+          <t>기사의 핵심 내용은 도끼의 세금 체납 문제로, 이는 이미 전액 납부되어 종결된 것으로 보입니다. 언급된 '미국 귀금속 업체와의 미지급금 소송'은 현재 진행 상황, 청구 금액 등 구체적인 정보가 부족하여 소송금융 투자 대상으로 검토하기 어렵습니다. (적합 조건 1개 이하, 부적합 조건: 이미 종결된 사건 - 세금 체납 건)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>중랑구, 법률구조공단과 협업… 보증금 소송 승소 등 법률 복지 성과</t>
+          <t>“1,000만 원은 내 밥값” 도끼, 세금 체납 추락의 시간…곁 지킨 이하이</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>seouland.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.seouland.com/arti/society/society_general/23859.html</t>
+          <t>https://www.mk.co.kr/article/12001330</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-27 00:55:43.409835+00:00</t>
+          <t>2026-03-29 00:33:19.220876+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>C씨</t>
+          <t>홍씨</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>민사 소송 승소 판결, 2500만원 배상 명령</t>
+          <t>대전가정법원 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>아내 A씨가 산후조리원에 있는 동안 남편 B씨가 친구의 여자친구 C씨와 부적절한 관계를 맺은 사건. A씨는 C씨를 상대로 상간녀 소송을 제기하여 2500만원 승소 판결을 받았다. C씨는 성폭행을 주장했으나 경찰은 불송치했고, 남편 B씨의 무고죄 고소도 불기소 처분되었다.</t>
+          <t>A씨가 남편 홍씨를 상대로 이혼 및 손해배상 소송을 제기했으며, 대전가정법원은 홍씨에게 위자료 3천만원을 지급하라는 원고 일부 승소 판결을 내렸습니다. 이는 홍씨의 불륜으로 인한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>민사 소송이 이미 판결 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피해 금액이 소송금융 투자 기준으로 크지 않고, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
+          <t>피해 규모가 3천만원으로 소액이며(적합 조건 '피해 규모가 큼'에 해당하지 않음), 집단적 피해가 아닌 개인 간의 분쟁입니다(적합 조건 '집단적 피해'에 해당하지 않음). 또한, 이미 1심 판결이 선고되어 소송금융의 신규 투자 기회가 제한적입니다(부적합 조건 '이미 종결된 사건'에 준함).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2500만원</t>
+          <t>3000만 원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>집들이 중 홈캠에 찍힌 충격 장면에…산후조리 하던 아내, 분노</t>
+          <t>[TOP주간이슈] '왕과 사는 남자' 1500만 돌파-홍서범♥조갑경 아들 불륜...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953977</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018857</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-26 13:35:06.601647+00:00</t>
+          <t>2026-03-28 12:45:49.726209+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>KBS</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>항소심 원고 청구 전부 기각, 골프장 측 승소</t>
+          <t>승소 판결</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>법무법인 천지인이 제기한 약정금 소송의 항소심에서 원고 청구가 전부 기각되며 골프장 측이 승소했습니다. 이 판결은 90여 개 회원사에 중요한 선례가 될 것으로 보도되었습니다.</t>
+          <t>가수 앤디의 아내 이은주 아나운서가 KBS와의 법정 다툼에서 승소하여 2억 8천만원을 받게 되었다는 소식입니다. 이 사건은 이미 판결이 선고되어 종결 단계에 접어든 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>약정금 소송의 항소심에서 원고 청구가 전부 기각되어 골프장 측이 승소한 사건으로, 이미 원고(잠재적 고객)가 패소한 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 사건은 이미 법정 다툼에서 승소 판결이 내려져 원고가 배상금을 받게 된 '종결된 사건'에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 선고된 사건은 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억8천만원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>한국골프장경영협회 2026년 정기총회 개최, 골프장 경영 혁신과 지속 가...</t>
+          <t>'앤디♥' 이은주, KBS와 법정 다툼 승소…2억8천만원 받는다</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>golfjournal.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.golfjournal.co.kr/news/articleView.html?idxno=10844</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032810445133096</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-26 13:34:05.425385+00:00</t>
+          <t>2026-03-28 12:34:11.275427+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>대전가정법원 1심 원고 일부 승소 판결 후 항소 제기</t>
+          <t>노조 차원의 법률 자문 및 소송 지원 체계 강화</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>가수 홍서범, 조갑경 부부의 아들이 아내 임신 중 외도를 저질러 이혼하고, 아내 B씨가 A씨와 상간녀 C씨를 상대로 위자료 소송을 제기한 사건이다. 1심에서 A씨에게 3000만원, C씨에게 2000만원 위자료 지급 판결이 내려졌으며, B씨는 A씨에 대한 판결에 불복해 항소한 상태이다.</t>
+          <t>강원자치도청 공무원노조가 악성 민원 및 갑질 피해를 입은 공무원들을 보호하기 위해 법률 자문과 소송 지원 체계를 강화합니다. 춘천의 한 법무법인과 업무협약을 맺고 전문 변호사를 통한 법률 자문 및 민·형사상 소송 대응을 지원하며, 노조 차원에서 소송 비용 일부 지원도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 이미 법원 판결로 증거가 확보되었으나(적합 조건 5), 피해 규모가 소송금융 투자 대상으로 보기에 작고(총 5천만원), 상대방의 자력이 충분하다고 보기 어려워 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개인 간의 소송으로, 소송금융의 일반적인 투자 기준에 부합하지 않는다.</t>
+          <t>본 기사는 강원자치도청 공무원노조가 악성 민원 및 갑질 피해 공무원을 위한 법률 지원 체계를 강화한다는 내용으로, 특정 사건에 대한 보도가 아닙니다. 따라서 상대방 특정 불가, 피해 규모 미상, 증거 확보 여부 불분명 등 소송금융 적합 조건(1, 2, 4, 5번)을 충족하지 못하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>5000만원 (위자료) + 양육비 월 80만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>아들 불륜설에 홍서범  아직 소송 중 ...조갑경은 '라스' 예고편 등장</t>
+          <t>도청 공무원노조, 악성 민원 피해 공무원 보호</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>g1tv.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/03/26/2026032606060896803</t>
+          <t>https://www.g1tv.co.kr/news?mid=1_207_6&amp;newsid=341479</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-26 00:38:21.991374+00:00</t>
+          <t>2026-03-28 00:29:09.921610+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>홍 씨</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>일반적인 법률 해설</t>
+          <t>사실혼 파기 손해배상 청구 소송 항소심 2차 변론 재개 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>법원은 정식 혼인관계가 아니더라도 약혼 관계를 부당하게 파기하도록 원인을 제공한 제3자에게 불법행위에 따른 손해배상 책임을 인정합니다. 이에 따라 예비 신부가 정신적 고통을 이유로 위자료를 청구할 수 있다는 법률적 근거를 설명합니다.</t>
+          <t>A 씨가 홍 씨를 상대로 제기한 사실혼 파기에 따른 손해배상 청구 소송의 항소심 2차 변론이 4월 23일 대전가정법원에서 재개될 예정입니다. 당초 26일로 예정되었으나 홍 씨 측의 기일 변경 요청으로 일정이 변경되었습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌, 약혼 파기에 따른 손해배상 책임에 대한 일반적인 법률 해설입니다. 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 집단성, 증거 등의 구체적인 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
+          <t>이 사건은 사실혼 파기에 따른 개인 간 손해배상 청구 소송으로, 집단적 피해가 아니며(부적합 조건: 집단적 피해 아님), 상대방의 자력이 대기업, 금융기관 등 소송금융 투자에 적합한 수준으로 명확히 확인되지 않습니다(부적합 조건: 상대방 자력 불분명). 또한, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기도 어렵습니다(부적합 조건: 피해 규모 불분명).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>파혼하겠다 는 통보…섣부른 사과가 '독배'가 되는 이유</t>
+          <t>[자막뉴스]  혼자 애 키워요   영상 내려주세요  홍서범 전 며느리, 직접...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/ZFA7YL3HREIN</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008494829&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-24 13:06:11.277965+00:00</t>
+          <t>2026-03-27 12:49:19.520674+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>화해 합의문 발표로 소송 종결</t>
+          <t>시장 예비후보의 공약</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>기독교한국루터회가 소송 종결을 선언하고 화해 합의문을 발표했다는 내용의 기사입니다. 이는 관련 분쟁이 합의를 통해 마무리되었음을 의미합니다.</t>
+          <t>포항시장 예비후보가 시민들의 정신적 피해보상 소송을 적극 지원하고 완벽한 구제가 이루어질 수 있도록 지역 정치권과 협력하겠다고 공약했습니다. 이는 특정 사건에 대한 보도가 아닌, 미래의 정책 방향을 제시하는 내용입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사 제목에 '소송 종결 선언' 및 '화해 합의문 발표'가 명시되어 있어, 이미 소송이 종결된 사건으로 판단됩니다. 이는 소송금융 투자 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 포항시장 예비후보의 공약으로, 특정 사건이나 구체적인 피해 사실, 소송 상대방이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 실제 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>“소송 종결 선언” 기독교한국루터회 화해 합의문 발표</t>
+          <t>박용선 포항시장 예비후보,  포항 경제, 말보다 빠른 실행으로 살리겠다...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>cts.tv</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.cts.tv/news/view?ncate=&amp;dpid=337427</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76682</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-24 00:33:12.047619+00:00</t>
+          <t>2026-03-27 12:43:31.358245+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>고양시 무료 법률 상담 서비스 운영</t>
+          <t>법률구조공단 지원으로 소송 승소 및 파산·면책 결정 완료</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>경기도 고양시가 시민들의 생활 속 법률 문제 해결을 돕기 위해 무료 법률 상담실을 운영하고 있다. 변호사, 법무사 등 전문가 31명이 행정, 민사, 형사, 세무, 노무 등 다양한 분야의 상담을 제공하며, 취약계층에게는 무료 소송까지 지원한다. 지난해 2000여 건의 상담이 진행되었고, 7명에게 약 500만원 상당의 소송비가 지원되었다.</t>
+          <t>서울 중랑구가 대한법률구조공단과 협력하여 취약계층 법률 지원을 강화하고 있다. 실직과 질환으로 채무를 겪던 A씨는 파산·면책 결정을 받았고, 임대인에게 보증금을 돌려받지 못하던 B씨는 소송에서 승소하는 등 성과를 공유했다. 구는 법률 상담 우선예약제 도입 등 서비스 개선을 추진하며 법률 사각지대 해소를 위해 노력할 계획이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 고양시의 무료 법률 상담 및 소송 지원 서비스 운영에 대한 내용으로, 소송금융 투자의 대상이 되는 특정 법률 분쟁이나 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 확인되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 중랑구와 대한법률구조공단의 법률 복지 서비스 성과를 다루며, 언급된 사례들은 이미 법률 지원을 통해 소송 승소 또는 파산·면책 결정으로 '종결된 사건'이다. 소송금융 투자 대상이 될 만한 새로운 집단적 피해나 대규모 분쟁이 존재하지 않으며, 상대방의 자력이나 피해 규모도 특정되지 않는다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>문턱 낮춘 '무료법률상담실' 만족도 95% …고양시, 상담부터 소송비까지...</t>
+          <t>중랑구, 법률구조공단과 협업… 보증금 소송 승소 등 법률 복지 성과</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>seouland.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952294</t>
+          <t>http://www.seouland.com/arti/society/society_general/23859.html</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-23 13:19:51.487974+00:00</t>
+          <t>2026-03-27 00:55:43.409835+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>사위</t>
+          <t>C씨</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>법률 자문 단계</t>
+          <t>민사 소송 승소 판결, 2500만원 배상 명령</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>장모가 20명의 회식 식대 60만 원을 사위에게 받지 못한 상황에서, 예의상 돈을 받지 않겠다고 한 것이 민사 소송의 장애물이 될지에 대한 법률적 해석 기사입니다. 법률 전문가는 장모가 사위를 상대로 부당이득 반환 청구 소송을 통해 식대를 받아낼 수 있다고 판단했습니다.</t>
+          <t>아내 A씨가 산후조리원에 있는 동안 남편 B씨가 친구의 여자친구 C씨와 부적절한 관계를 맺은 사건. A씨는 C씨를 상대로 상간녀 소송을 제기하여 2500만원 승소 판결을 받았다. C씨는 성폭행을 주장했으나 경찰은 불송치했고, 남편 B씨의 무고죄 고소도 불기소 처분되었다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>피해 금액이 60만 원으로 소액이며(적합 조건 4 미충족), 상대방이 개인(사위)으로 자력 확인이 어렵고 집단적 피해가 아니므로(적합 조건 2, 3 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>민사 소송이 이미 판결 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한 피해 금액이 소송금융 투자 기준으로 크지 않고, 집단적 피해가 아닌 개인 간의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>60만 원</t>
+          <t>2500만원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>장모님 손맛 최고  20명 회식비 60만 원 '먹튀'한 사위의 최후</t>
+          <t>집들이 중 홈캠에 찍힌 충격 장면에…산후조리 하던 아내, 분노</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/IYY91B95FZ2M</t>
+          <t>http://www.inews24.com/view/1953977</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:47.394142+00:00</t>
+          <t>2026-03-26 13:35:06.601647+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>항소심 원고 청구 전부 기각, 골프장 측 승소</t>
+        </is>
+      </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>고양시 무료법률상담실은 시민들에게 법률, 세무, 노무 등 다양한 분야의 무료 상담을 제공하며, 특히 취약계층에게는 무료 소송까지 지원한다. 지난해 2000여 건의 상담을 진행했으며, 민사 분야가 75%를 차지했다. 7명에게 약 500만 원 상당의 소송비를 지원하는 등 시민들의 권리 구제에 기여하고 있다.</t>
+          <t>법무법인 천지인이 제기한 약정금 소송의 항소심에서 원고 청구가 전부 기각되며 골프장 측이 승소했습니다. 이 판결은 90여 개 회원사에 중요한 선례가 될 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법률 분쟁이나 집단 피해 사건에 대한 것이 아니라, 고양시의 무료 법률 상담 및 소송 지원 서비스 운영에 대한 내용입니다. 소송금융 투자 대상이 되는 특정 피고, 대규모 피해, 집단소송 가능성 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>약정금 소송의 항소심에서 원고 청구가 전부 기각되어 골프장 측이 승소한 사건으로, 이미 원고(잠재적 고객)가 패소한 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>고양시 무료법률상담실, 이용 만족도 95.3%… “문턱 낮춰 서비스 확대...</t>
+          <t>한국골프장경영협회 2026년 정기총회 개최, 골프장 경영 혁신과 지속 가...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>golfjournal.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11576446?ref=naver</t>
+          <t>https://www.golfjournal.co.kr/news/articleView.html?idxno=10844</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-23 00:45:19.224565+00:00</t>
+          <t>2026-03-26 13:34:05.425385+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>A씨, C씨</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>취소소송 원고 패소 판결</t>
+          <t>대전가정법원 1심 원고 일부 승소 판결 후 항소 제기</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이 기사는 의사 A씨가 제기한 취소소송에서 원고가 패소했다는 판결 내용을 다룬다. 재판부는 피고의 처분이 시효도과 전에 이루어졌다고 판단했다. 이 사건은 '돈 10번'과 관련된 시효 시작 시점에 대한 법원 판단을 보여준다.</t>
+          <t>가수 홍서범, 조갑경 부부의 아들이 아내 임신 중 외도를 저질러 이혼하고, 아내 B씨가 A씨와 상간녀 C씨를 상대로 위자료 소송을 제기한 사건이다. 1심에서 A씨에게 3000만원, C씨에게 2000만원 위자료 지급 판결이 내려졌으며, B씨는 A씨에 대한 판결에 불복해 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 특정 취소소송에서 원고가 패소했다는 판결 내용을 다루고 있습니다. 이미 판결이 선고되어 원고가 패소한 사건이므로, 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 이미 법원 판결로 증거가 확보되었으나(적합 조건 5), 피해 규모가 소송금융 투자 대상으로 보기에 작고(총 5천만원), 상대방의 자력이 충분하다고 보기 어려워 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개인 간의 소송으로, 소송금융의 일반적인 투자 기준에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5000만원 (위자료) + 양육비 월 80만원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[판결] 돈 10번 받으셨나요?… 시효 시작은 '마지막 봉투'</t>
+          <t>아들 불륜설에 홍서범  아직 소송 중 ...조갑경은 '라스' 예고편 등장</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218082</t>
+          <t>https://www.mt.co.kr/entertainment/2026/03/26/2026032606060896803</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-23 00:41:57.442614+00:00</t>
+          <t>2026-03-26 00:38:21.991374+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>일반적인 법률 해설</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>기사는 동의 없이 공원이나 타인의 사유지에 길고양이 급식소를 설치할 경우 무단적치물 원상회복 명령이나 주거침입으로 인한 손해배상 책임이 발생할 수 있음을 설명합니다. 반대로 토지 소유자가 급식소를 임의로 철거할 경우에도 형법 및 민법상 책임이 발생할 수 있다고 언급하며, 양측의 잠재적 법적 책임을 다룹니다.</t>
+          <t>법원은 정식 혼인관계가 아니더라도 약혼 관계를 부당하게 파기하도록 원인을 제공한 제3자에게 불법행위에 따른 손해배상 책임을 인정합니다. 이에 따라 예비 신부가 정신적 고통을 이유로 위자료를 청구할 수 있다는 법률적 근거를 설명합니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 길고양이 급식소 설치와 관련된 일반적인 법적 분쟁 가능성을 다룹니다. 상대방이 특정되지 않고, 집단적 피해나 대규모 피해 금액이 예상되지 않으며, 소송 상대방의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 약혼 파기에 따른 손해배상 책임에 대한 일반적인 법률 해설입니다. 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 집단성, 증거 등의 구체적인 정보가 부재하여 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>길고양이, 남의 땅에서 밥 줄 때 동의 받아야</t>
+          <t>파혼하겠다 는 통보…섣부른 사과가 '독배'가 되는 이유</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008487384&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://lawtalknews.co.kr/article/ZFA7YL3HREIN</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-23 00:31:46.331426+00:00</t>
+          <t>2026-03-24 13:06:11.277965+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>형사 재판 1심, 2심 진행 후 형 확정</t>
+          <t>화해 합의문 발표로 소송 종결</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>필리핀에서 선교 활동을 하던 60대 목사가 불륜을 항의하는 아내를 둔기로 살해하고 암매장한 사건입니다. 실종 신고 후 경찰 수사로 범행이 드러났고, 국내로 송환되어 재판을 받았습니다. 1심 징역 18년, 2심 항소 기각으로 형이 확정되었습니다.</t>
+          <t>기독교한국루터회가 소송 종결을 선언하고 화해 합의문을 발표했다는 내용의 기사입니다. 이는 관련 분쟁이 합의를 통해 마무리되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 책임 명확, 증거 확보, 공적 절차 진행은 해당하나, 단일 피해자이며 상대방의 자력이 불분명하여 소송금융 투자 매력이 낮습니다. 또한 형사 사건이 이미 종결되어 신규 민사 소송 발굴 및 투자 기회 포착이 어렵습니다.</t>
+          <t>기사 제목에 '소송 종결 선언' 및 '화해 합의문 발표'가 명시되어 있어, 이미 소송이 종결된 사건으로 판단됩니다. 이는 소송금융 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>아내가 사라졌다  불륜 들킨 목사님, 살해 후 뻔뻔 거짓말[뉴스속오늘...</t>
+          <t>“소송 종결 선언” 기독교한국루터회 화해 합의문 발표</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>cts.tv</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/22/2026031915122495192</t>
+          <t>http://www.cts.tv/news/view?ncate=&amp;dpid=337427</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-22 00:22:43.474907+00:00</t>
+          <t>2026-03-24 00:33:12.047619+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
-      <c r="E41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>고양시 무료 법률 상담 서비스 운영</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>해당 기사는 반려동물이 사실상 가족으로 인식되지만, 민법상 여전히 '물건'으로 분류되어 사망이나 상해 시 손해배상이 치료비 등 재산적 손해에 국한되는 현실을 지적합니다. 사회적 인식 변화에 따른 법 제도 개선의 필요성을 논하고 있습니다.</t>
+          <t>경기도 고양시가 시민들의 생활 속 법률 문제 해결을 돕기 위해 무료 법률 상담실을 운영하고 있다. 변호사, 법무사 등 전문가 31명이 행정, 민사, 형사, 세무, 노무 등 다양한 분야의 상담을 제공하며, 취약계층에게는 무료 소송까지 지원한다. 지난해 2000여 건의 상담이 진행되었고, 7명에게 약 500만원 상당의 소송비가 지원되었다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 동물의 법적 지위와 손해배상 범위에 대한 일반적인 법률 논평입니다. 소송금융 투자에 필요한 특정 피고, 명확한 책임, 구체적인 피해 규모 및 증거 등 적합 조건이 전혀 파악되지 않습니다.</t>
+          <t>이 기사는 고양시의 무료 법률 상담 및 소송 지원 서비스 운영에 대한 내용으로, 소송금융 투자의 대상이 되는 특정 법률 분쟁이나 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 사항이 전혀 확인되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>사실상 '가족'이 된 강아지, 민법상으론 여전히 '물건'</t>
+          <t>문턱 낮춘 '무료법률상담실' 만족도 95% …고양시, 상담부터 소송비까지...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218060</t>
+          <t>http://www.inews24.com/view/1952294</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-21 00:30:54.119384+00:00</t>
+          <t>2026-03-23 13:19:51.487974+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>서울시, 하이브</t>
+          <t>사위</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>소송 검토 중</t>
+          <t>법률 자문 단계</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>광화문 인근에서 결혼식을 앞둔 한 시민이 BTS 공연으로 인한 하객들의 접근 문제에 대해 서울시에 문의했으나 명확한 답변을 받지 못했습니다. 이에 서울시나 하이브를 상대로 소송까지 고려하고 있는 상황입니다.</t>
+          <t>장모가 20명의 회식 식대 60만 원을 사위에게 받지 못한 상황에서, 예의상 돈을 받지 않겠다고 한 것이 민사 소송의 장애물이 될지에 대한 법률적 해석 기사입니다. 법률 전문가는 장모가 사위를 상대로 부당이득 반환 청구 소송을 통해 식대를 받아낼 수 있다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'에 해당하나, 피해가 개인적이며(집단적 피해 아님), 상대방의 책임이 명확하지 않아 소송의 승소 가능성 및 투자 회수 가능성이 낮습니다. 피해 규모 또한 소송금융이 일반적으로 추구하는 대규모에 미치지 못합니다.</t>
+          <t>피해 금액이 60만 원으로 소액이며(적합 조건 4 미충족), 상대방이 개인(사위)으로 자력 확인이 어렵고 집단적 피해가 아니므로(적합 조건 2, 3 미충족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>60만 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연: '제 결혼식에 하객들이 올 수 있을까요?'</t>
+          <t>장모님 손맛 최고  20명 회식비 60만 원 '먹튀'한 사위의 최후</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>bbc.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.bbc.com/korean/articles/cz783nx8wvxo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
+          <t>https://lawtalknews.co.kr/article/IYY91B95FZ2M</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-20 13:05:31.611478+00:00</t>
+          <t>2026-03-23 13:07:47.394142+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>배우 강경준이 2023년 12월 상간남으로 지목되어 5,000만 원의 손해배상청구 소송을 당했으며, 첫 변론에서 청구를 인낙하여 사실상 불륜을 인정하고 소송이 종결되었다. 배우 장신영은 아이들을 위해 이혼하지 않겠다는 의사를 밝혔다. 이 사건은 이미 법적 절차가 마무리된 개인적인 민사 사건이다.</t>
+          <t>고양시 무료법률상담실은 시민들에게 법률, 세무, 노무 등 다양한 분야의 무료 상담을 제공하며, 특히 취약계층에게는 무료 소송까지 지원한다. 지난해 2000여 건의 상담을 진행했으며, 민사 분야가 75%를 차지했다. 7명에게 약 500만 원 상당의 소송비를 지원하는 등 시민들의 권리 구제에 기여하고 있다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상간남 손해배상청구 소송이 이미 청구인낙으로 종결되어 신규 소송금융 투자 대상으로서의 기회가 없음. 또한, 개인적인 불륜 사건으로 집단적 피해나 대규모 피해에 해당하지 않아 소송금융의 일반적인 투자 기준에 부합하지 않습니다.</t>
+          <t>이 기사는 특정 법률 분쟁이나 집단 피해 사건에 대한 것이 아니라, 고양시의 무료 법률 상담 및 소송 지원 서비스 운영에 대한 내용입니다. 소송금융 투자 대상이 되는 특정 피고, 대규모 피해, 집단소송 가능성 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>5,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>장신영, 강경준 불륜 용서 후 달라졌나...'홀로 힐링' 포착</t>
+          <t>고양시 무료법률상담실, 이용 만족도 95.3%… “문턱 낮춰 서비스 확대...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-20/202603200100139890009693</t>
+          <t>https://www.munhwa.com/article/11576446?ref=naver</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-20 12:51:21.878723+00:00</t>
+          <t>2026-03-23 00:45:19.224565+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>민사 소송에서 부지불식간 패소 및 통장 압류 진행 중</t>
+          <t>취소소송 원고 패소 판결</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>A씨는 주소 이전을 하지 않아 자신도 모르는 사이 민사 소송에서 패소하고 통장이 압류되는 피해를 겪었다. 이는 송달 불능으로 인한 궐석 재판의 결과로 추정된다. 최지우 변호사는 공동 반환 대상에 포함된 것으로 분석했다.</t>
+          <t>이 기사는 의사 A씨가 제기한 취소소송에서 원고가 패소했다는 판결 내용을 다룬다. 재판부는 피고의 처분이 시효도과 전에 이루어졌다고 판단했다. 이 사건은 '돈 10번'과 관련된 시효 시작 시점에 대한 법원 판단을 보여준다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 사건은 주소 이전 미신고로 인해 민사 소송에서 부지불식간 패소하고 통장이 압류된 단일 피해자(A씨)의 사례입니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모 등 소송금융 투자에 적합한 조건들이 확인되지 않습니다. 비록 추완항소 등 불복 절차를 통해 구제 가능성이 있을 수 있으나, 투자 매력도가 낮습니다.</t>
+          <t>이 기사는 특정 취소소송에서 원고가 패소했다는 판결 내용을 다루고 있습니다. 이미 판결이 선고되어 원고가 패소한 사건이므로, 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>나도 모르게 통장이 압류됐다? 주소 이전 안 한 대가</t>
+          <t>[판결] 돈 10번 받으셨나요?… 시효 시작은 '마지막 봉투'</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/PH6S2D08595L</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218082</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-20 12:40:04.316428+00:00</t>
+          <t>2026-03-23 00:41:57.442614+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
-      <c r="D45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>재판에 참석한 부사관 남편이 결혼반지를 가리기 위해 검은 장갑을 끼고 나왔으며, 상당한 부채가 있는 것으로 보도되었습니다. 피해자 측 가족은 이에 대해 불만을 표했습니다.</t>
+          <t>기사는 동의 없이 공원이나 타인의 사유지에 길고양이 급식소를 설치할 경우 무단적치물 원상회복 명령이나 주거침입으로 인한 손해배상 책임이 발생할 수 있음을 설명합니다. 반대로 토지 소유자가 급식소를 임의로 철거할 경우에도 형법 및 민법상 책임이 발생할 수 있다고 언급하며, 양측의 잠재적 법적 책임을 다룹니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이나, 소송 상대방이 '상당한 부채'를 가진 개인으로 추정되어 자력 부족이 예상됩니다 (적합 조건 2 불충족). 또한, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다 (적합 조건 3, 4 불충족).</t>
+          <t>이 기사는 특정 사건이 아닌 길고양이 급식소 설치와 관련된 일반적인 법적 분쟁 가능성을 다룹니다. 상대방이 특정되지 않고, 집단적 피해나 대규모 피해 금액이 예상되지 않으며, 소송 상대방의 자력도 불분명하여 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[단독] 재판서 장갑 끼고 '결혼반지' 가린 부사관 남편,  상당한 부채  ...</t>
+          <t>길고양이, 남의 땅에서 밥 줄 때 동의 받아야</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290632?influxDiv=NAVER</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008487384&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:12.498647+00:00</t>
+          <t>2026-03-23 00:31:46.331426+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>형사 재판 1심, 2심 진행 후 형 확정</t>
+        </is>
+      </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>이 기사는 불륜 증거 수집을 위한 사설탐정 고용의 합법성 여부와 상간소송에서 증거의 중요성에 대해 다루고 있습니다. 특정 사건에 대한 보도가 아닌, 일반적인 법률 정보를 제공하는 내용입니다.</t>
+          <t>필리핀에서 선교 활동을 하던 60대 목사가 불륜을 항의하는 아내를 둔기로 살해하고 암매장한 사건입니다. 실종 신고 후 경찰 수사로 범행이 드러났고, 국내로 송환되어 재판을 받았습니다. 1심 징역 18년, 2심 항소 기각으로 형이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간소송 증거 수집에 대한 일반적인 법률 정보 제공 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 중 상대방 책임 명확, 증거 확보, 공적 절차 진행은 해당하나, 단일 피해자이며 상대방의 자력이 불분명하여 소송금융 투자 매력이 낮습니다. 또한 형사 사건이 이미 종결되어 신규 민사 소송 발굴 및 투자 기회 포착이 어렵습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>불륜 증거 잡기 위한 사설탐정 고용, 불법사유 될까?</t>
+          <t>아내가 사라졌다  불륜 들킨 목사님, 살해 후 뻔뻔 거짓말[뉴스속오늘...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ikoreanspirit.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84428</t>
+          <t>https://www.mt.co.kr/society/2026/03/22/2026031915122495192</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:09.151696+00:00</t>
+          <t>2026-03-22 00:22:43.474907+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
-      <c r="E47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>충청북도가 도민들을 대상으로 '찾아가는 무료법률상담실'을 운영하며 보증금 반환, 재산분할, 손해배상 등 다양한 법률 문제에 대한 상담을 제공하고 있습니다. 지난해 총 11회에 걸쳐 99건의 상담이 진행되었으며, 도민들의 호응을 얻고 있습니다.</t>
+          <t>해당 기사는 반려동물이 사실상 가족으로 인식되지만, 민법상 여전히 '물건'으로 분류되어 사망이나 상해 시 손해배상이 치료비 등 재산적 손해에 국한되는 현실을 지적합니다. 사회적 인식 변화에 따른 법 제도 개선의 필요성을 논하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>해당 기사는 충청북도의 무료 법률 상담 서비스 운영에 대한 홍보성 내용으로, 특정 사건이나 분쟁에 대한 정보가 전혀 없습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부, 증거 등 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 동물의 법적 지위와 손해배상 범위에 대한 일반적인 법률 논평입니다. 소송금융 투자에 필요한 특정 피고, 명확한 책임, 구체적인 피해 규모 및 증거 등 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>충북도, '찾아가는 무료법률상담실' 운영</t>
+          <t>사실상 '가족'이 된 강아지, 민법상으론 여전히 '물건'</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407819</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218060</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-19 00:39:10.098877+00:00</t>
+          <t>2026-03-21 00:30:54.119384+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>조종사공제회</t>
+          <t>서울시, 하이브</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>패소로 종결</t>
+          <t>소송 검토 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>A 씨는 과거 조종사공제회를 상대로 금전 관련 소송을 제기했으나 패소하여 종결된 것으로 확인되었습니다. 이 기사는 A 씨의 범행 동기를 설명하는 맥락에서 과거 소송 이력을 언급하고 있으며, 새로운 소송금융 투자 기회를 제시하지 않습니다.</t>
+          <t>광화문 인근에서 결혼식을 앞둔 한 시민이 BTS 공연으로 인한 하객들의 접근 문제에 대해 서울시에 문의했으나 명확한 답변을 받지 못했습니다. 이에 서울시나 하이브를 상대로 소송까지 고려하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사에 언급된 A 씨의 소송은 이미 패소로 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 기사는 A 씨의 범행 동기를 설명하는 맥락에서 과거 소송 이력을 언급하고 있어, A 씨가 원고로서 새로운 소송을 제기할 만한 명확한 피해나 청구권이 확인되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'에 해당하나, 피해가 개인적이며(집단적 피해 아님), 상대방의 책임이 명확하지 않아 소송의 승소 가능성 및 투자 회수 가능성이 낮습니다. 피해 규모 또한 소송금융이 일반적으로 추구하는 대규모에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[영상] 범행 동기는… 동료 기장들 낮은 평가 줬다고 앙심?</t>
+          <t>BTS 광화문 공연: '제 결혼식에 하객들이 올 수 있을까요?'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>bbc.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031818285417011</t>
+          <t>https://www.bbc.com/korean/articles/cz783nx8wvxo?xtor=AL-73-%5Bpartner%5D-%5Bnaver%5D-%5Bheadline%5D-%5Bkorean%5D-%5Bbizdev%5D-%5Bisapi%5D</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-18 13:00:30.736741+00:00</t>
+          <t>2026-03-20 13:05:31.611478+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>강경준</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>조정 절차를 통해 종결된 것으로 추정</t>
+          <t>상간남 손해배상청구 소송 청구인낙으로 종결</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>결혼식 직전 파혼 통보를 받은 사건에 대해 위자료 청구 소송이 제기되었으며, 재판 과정에서 당사자들은 협의를 통해 위자료 수준을 조정하고 조정 절차를 거쳤다.</t>
+          <t>배우 강경준이 2023년 12월 상간남으로 지목되어 5,000만 원의 손해배상청구 소송을 당했으며, 첫 변론에서 청구를 인낙하여 사실상 불륜을 인정하고 소송이 종결되었다. 배우 장신영은 아이들을 위해 이혼하지 않겠다는 의사를 밝혔다. 이 사건은 이미 법적 절차가 마무리된 개인적인 민사 사건이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력이 낮습니다. 또한, 기사 내용상 이미 조정 절차를 통해 사건이 종결되었을 가능성이 높아 신규 투자 대상으로는 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상간남 손해배상청구 소송이 이미 청구인낙으로 종결되어 신규 소송금융 투자 대상으로서의 기회가 없음. 또한, 개인적인 불륜 사건으로 집단적 피해나 대규모 피해에 해당하지 않아 소송금융의 일반적인 투자 기준에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,000만 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>결혼식 직전 파혼 통보 받았다면···'결혼식 파혼 위자료 청구' 가능할...</t>
+          <t>장신영, 강경준 불륜 용서 후 달라졌나...'홀로 힐링' 포착</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47875</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-20/202603200100139890009693</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-18 00:54:29.700450+00:00</t>
+          <t>2026-03-20 12:51:21.878723+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>청구인낙으로 소송 종결</t>
+          <t>민사 소송에서 부지불식간 패소 및 통장 압류 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>배우 강경준이 2023년 12월 상간남으로 지목되어 5천만 원의 손해배상 청구 소송을 당했다. 2024년 7월 서울가정법원에서 진행된 첫 재판에서 강경준이 고소인의 청구를 받아들이는 청구인낙으로 소송이 종결되었다. 이 기사는 장신영의 근황을 전하며 강경준의 소송 종결 사실을 언급하고 있다.</t>
+          <t>A씨는 주소 이전을 하지 않아 자신도 모르는 사이 민사 소송에서 패소하고 통장이 압류되는 피해를 겪었다. 이는 송달 불능으로 인한 궐석 재판의 결과로 추정된다. 최지우 변호사는 공동 반환 대상에 포함된 것으로 분석했다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>강경준의 상간남 소송은 이미 청구인낙으로 종결되어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 진행 중이거나 예정된 사건에 투자하는 것이 일반적이므로, 이 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 주소 이전 미신고로 인해 민사 소송에서 부지불식간 패소하고 통장이 압류된 단일 피해자(A씨)의 사례입니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모 등 소송금융 투자에 적합한 조건들이 확인되지 않습니다. 비록 추완항소 등 불복 절차를 통해 구제 가능성이 있을 수 있으나, 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>장신영, ♥강경준 품더니 표정까지 여유로워졌다..미모도 성수기 “젊어...</t>
+          <t>나도 모르게 통장이 압류됐다? 주소 이전 안 한 대가</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112761953</t>
+          <t>https://lawtalknews.co.kr/article/PH6S2D08595L</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:30.989900+00:00</t>
+          <t>2026-03-20 12:40:04.316428+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>대구 중구의회 의장 불신임 결의안 가결</t>
+          <t>두 번째 공판 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>대구 중구의회는 김동현 의장이 중구청 직원 가족 관련 손해배상 소송에 연루되어 의회의 명예를 실추시키고 품위유지 의무를 위반했다는 사유로 불신임 결의안을 만장일치로 가결했습니다. 이에 따라 김효린 부의장 직무대리 체제로 운영될 예정입니다.</t>
+          <t>재판에 참석한 부사관 남편이 결혼반지를 가리기 위해 검은 장갑을 끼고 나왔으며, 상당한 부채가 있는 것으로 보도되었습니다. 피해자 측 가족은 이에 대해 불만을 표했습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이 기사는 대구 중구의회 의장에 대한 불신임 결의안 가결을 주된 내용으로 하며, 의장이 연루된 손해배상 소송에 대한 구체적인 정보(피고, 청구 내용, 피해 규모, 진행 단계 등)가 전혀 언급되어 있지 않습니다. 소송금융 투자 검토에 필수적인 핵심 정보가 부재하여 적합도를 판단하기 어렵습니다.</t>
+          <t>기사 내용이 매우 단편적이나, 소송 상대방이 '상당한 부채'를 가진 개인으로 추정되어 자력 부족이 예상됩니다 (적합 조건 2 불충족). 또한, 집단적 피해나 대규모 피해 금액에 대한 언급이 없어 소송금융 투자 대상으로 부적합합니다 (적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>구의회 의장이 명예 실추…대구 중구의회, 김동현 의장 만장일치 불신임...</t>
+          <t>[단독] 재판서 장갑 끼고 '결혼반지' 가린 부사관 남편,  상당한 부채  ...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031614521285005</t>
+          <t>https://news.jtbc.co.kr/article/NB12290632?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-16 12:50:01.616620+00:00</t>
+          <t>2026-03-20 12:35:12.498647+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
-      <c r="D52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr">
         <is>
-          <t>이웃 간 소음 문제로 인한 피해에 대해 형사처벌 가능성은 낮지만, 민사상 손해배상 청구는 승소 가능성이 높다는 변호사들의 의견이 제시되었습니다. 객관적 데시벨 측정값 없이도 소음의 반복성, 지속성, 시간대, 생활 침해 정도를 고려하여 법원이 판단할 수 있다고 언급되었습니다.</t>
+          <t>이 기사는 불륜 증거 수집을 위한 사설탐정 고용의 합법성 여부와 상간소송에서 증거의 중요성에 대해 다루고 있습니다. 특정 사건에 대한 보도가 아닌, 일반적인 법률 정보를 제공하는 내용입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>소음 피해는 상대방(이웃)의 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다. 또한, 객관적인 데시벨 측정값과 같은 명확한 증거 확보가 어렵다는 점이 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간소송 증거 수집에 대한 일반적인 법률 정보 제공 글입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>11시 59분까지 망치로 쾅쾅… 소음 지옥 만든 이웃, 형사처벌 가능성은...</t>
+          <t>불륜 증거 잡기 위한 사설탐정 고용, 불법사유 될까?</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ikoreanspirit.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/GVO165C9AYMJ</t>
+          <t>http://www.ikoreanspirit.com/news/articleView.html?idxno=84428</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-13 12:57:58.764797+00:00</t>
+          <t>2026-03-20 00:48:09.151696+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>법적 분쟁 예상</t>
+          <t>무료 법률 상담 서비스 운영 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>한 음식점에서 고객이 비빔국수를 엎고 욕설을 하는 등 소란을 피운 사건입니다. 법률 전문가들은 업무방해죄, 모욕죄 성립 및 민사상 손해배상 청구가 가능하다고 분석했습니다. 이는 개인 간의 분쟁으로 피해 규모가 크지 않을 것으로 예상됩니다.</t>
+          <t>충청북도가 도민들을 대상으로 '찾아가는 무료법률상담실'을 운영하며 보증금 반환, 재산분할, 손해배상 등 다양한 법률 문제에 대한 상담을 제공하고 있습니다. 지난해 총 11회에 걸쳐 99건의 상담이 진행되었으며, 도민들의 호응을 얻고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>개별 고객의 일탈 행위로 인한 사건으로, 상대방이 개인이며 피해 규모가 작아 소송금융 투자 대상으로서의 매력이 낮습니다. 집단적 피해나 대규모 손해가 아니며, 상대방의 자력도 불분명합니다.</t>
+          <t>해당 기사는 충청북도의 무료 법률 상담 서비스 운영에 대한 홍보성 내용으로, 특정 사건이나 분쟁에 대한 정보가 전혀 없습니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 여부, 증거 등 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>비빔국수 한 그릇이 부른 법정 다툼, '싸가지 없다' 욕설의 최후는?</t>
+          <t>충북도, '찾아가는 무료법률상담실' 운영</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/A7OZBJ4IXYXK</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407819</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-12 18:00:24.397936+00:00</t>
+          <t>2026-03-19 00:39:10.098877+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>조종사공제회</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>패소로 종결</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>이 기사는 상간 위자료 청구 소송에서 피고 측이 '유부인 줄 몰랐다'고 주장하는 흔한 변명에 대해 다룹니다. 진실로 속은 피해자와 속은 척 연기하는 가해자를 가려내는 과정이 소송에서 중요하다고 설명합니다.</t>
+          <t>A 씨는 과거 조종사공제회를 상대로 금전 관련 소송을 제기했으나 패소하여 종결된 것으로 확인되었습니다. 이 기사는 A 씨의 범행 동기를 설명하는 맥락에서 과거 소송 이력을 언급하고 있으며, 새로운 소송금융 투자 기회를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간 위자료 청구 소송에서 흔히 발생하는 변명에 대한 일반적인 법률 칼럼입니다. 소송금융 투자에 필요한 특정 피고, 피해 규모, 집단성, 증거 등의 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 언급된 A 씨의 소송은 이미 패소로 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 기사는 A 씨의 범행 동기를 설명하는 맥락에서 과거 소송 이력을 언급하고 있어, A 씨가 원고로서 새로운 소송을 제기할 만한 명확한 피해나 청구권이 확인되지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[변호인들]  유부인줄 몰랐어요 , 면피용 변명인가 정당한 항변인가</t>
+          <t>[영상] 범행 동기는… 동료 기장들 낮은 평가 줬다고 앙심?</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719467</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031818285417011</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-12 13:16:30.945111+00:00</t>
+          <t>2026-03-18 13:00:30.736741+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>민사 소송 준비 중</t>
+          <t>조정 절차를 통해 종결된 것으로 추정</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>2년간 사실혼 관계를 유지했던 A씨가 배우자의 외도 사실을 인지하고 상간남에게 내용증명을 보냈으나 무응답으로 일관하자 민사 소송을 준비 중이다. 이 기사는 사실혼 관계에서의 상간남 소송 절차와 '부부 공동생활의 실체' 입증의 중요성을 다루고 있다.</t>
+          <t>결혼식 직전 파혼 통보를 받은 사건에 대해 위자료 청구 소송이 제기되었으며, 재판 과정에서 당사자들은 협의를 통해 위자료 수준을 조정하고 조정 절차를 거쳤다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 사건은 단일 피해자가 관련된 개인적인 민사 분쟁(상간남 소송)으로, 집단적 피해나 대규모 피해 금액에 해당하지 않습니다 (적합 조건 3, 4 미충족). 또한 상대방(상간남)의 자력이 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2 미충족).</t>
+          <t>개인 간의 분쟁으로 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 소송금융 투자 매력이 낮습니다. 또한, 기사 내용상 이미 조정 절차를 통해 사건이 종결되었을 가능성이 높아 신규 투자 대상으로는 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>배신당한 2년 사실혼, 상간남 소송 및 특정 카드내역 조회법</t>
+          <t>결혼식 직전 파혼 통보 받았다면···'결혼식 파혼 위자료 청구' 가능할...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/SKEVGFFEP3LR</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47875</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-12 12:40:36.615315+00:00</t>
+          <t>2026-03-18 00:54:29.700450+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
-      <c r="D56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>강경준</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>파혼 관련 증여물 반환 법리 해설</t>
+          <t>청구인낙으로 소송 종결</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>기사는 파혼 시 주고받은 선물과 자금의 반환에 대한 법원의 판단 기준을 다룹니다. 단순한 애정 표시 선물은 반환받기 어렵지만, 결혼을 전제로 공동생활 기반 마련을 위해 지급된 돈은 반환 가능성이 있음을 설명합니다. 이는 개인 간의 증여물 반환 분쟁에 대한 법리적 해석을 제공합니다.</t>
+          <t>배우 강경준이 2023년 12월 상간남으로 지목되어 5천만 원의 손해배상 청구 소송을 당했다. 2024년 7월 서울가정법원에서 진행된 첫 재판에서 강경준이 고소인의 청구를 받아들이는 청구인낙으로 소송이 종결되었다. 이 기사는 장신영의 근황을 전하며 강경준의 소송 종결 사실을 언급하고 있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>이 사건은 파혼으로 인한 개인 간 증여물 반환 분쟁으로, 소송 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니며(적합 조건 2 미충족), 집단적 피해나 대규모 피해에 해당하지 않습니다(적합 조건 3, 4 미충족). 소송금융은 일반적으로 대규모 손해배상이나 자력 있는 피고를 대상으로 하므로 투자 적합도가 낮습니다.</t>
+          <t>강경준의 상간남 소송은 이미 청구인낙으로 종결되어 부적합 조건인 '이미 종결된 사건'에 해당합니다. 소송금융은 진행 중이거나 예정된 사건에 투자하는 것이 일반적이므로, 이 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[단독] 파혼한 남친의 청구서…명품백·까르띠에 시계는 못 받고 필테샵...</t>
+          <t>장신영, ♥강경준 품더니 표정까지 여유로워졌다..미모도 성수기 “젊어...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4LKL9ZU2RKHW</t>
+          <t>http://www.osen.co.kr/article/G1112761953</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:16.700843+00:00</t>
+          <t>2026-03-16 13:11:30.989900+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>집단 소송 예정 (드라마 내 설정)</t>
+          <t>대구 중구의회 의장 불신임 결의안 가결</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>드라마 '아너 그녀들의 법정 시즌2'의 줄거리 일부로, 권중현이 '커넥트인' 회원들의 집단 소송을 자문하며 협박하는 내용이 언급됩니다. 이는 새로운 비밀 성매매 파티와 연관되어 있으며, 드라마 속 위기가 끝나지 않았음을 보여줍니다.</t>
+          <t>대구 중구의회는 김동현 의장이 중구청 직원 가족 관련 손해배상 소송에 연루되어 의회의 명예를 실추시키고 품위유지 의무를 위반했다는 사유로 불신임 결의안을 만장일치로 가결했습니다. 이에 따라 김효린 부의장 직무대리 체제로 운영될 예정입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정 시즌2'의 줄거리를 묘사하고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 적합성이 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>이 기사는 대구 중구의회 의장에 대한 불신임 결의안 가결을 주된 내용으로 하며, 의장이 연루된 손해배상 소송에 대한 구체적인 정보(피고, 청구 내용, 피해 규모, 진행 단계 등)가 전혀 언급되어 있지 않습니다. 소송금융 투자 검토에 필수적인 핵심 정보가 부재하여 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>'아너 그녀들의 법정' 시즌2 빌런은 엄지원? 사건은 끝나지 않았다</t>
+          <t>구의회 의장이 명예 실추…대구 중구의회, 김동현 의장 만장일치 불신임...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019664</t>
+          <t>https://view.asiae.co.kr/article/2026031614521285005</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-11 00:28:24.179481+00:00</t>
+          <t>2026-03-16 12:50:01.616620+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr"/>
-      <c r="E58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 가능성 논의</t>
+        </is>
+      </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>정백경 변호사의 칼럼은 상간자를 상대로 한 손해배상(위자료) 청구 소송에 대한 사회적 관심이 높음을 언급하며, 부부공동생활을 침해하여 배우자에게 정신적 고통을 준 제3자에 대한 위자료 산정의 핵심 요소와 최근 판례 경향을 분석합니다.</t>
+          <t>이웃 간 소음 문제로 인한 피해에 대해 형사처벌 가능성은 낮지만, 민사상 손해배상 청구는 승소 가능성이 높다는 변호사들의 의견이 제시되었습니다. 객관적 데시벨 측정값 없이도 소음의 반복성, 지속성, 시간대, 생활 침해 정도를 고려하여 법원이 판단할 수 있다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 집단 피해에 대한 보도가 아닌, 상간자 위자료 청구 소송의 일반적인 법리 및 판례 경향을 다루는 변호사 칼럼입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이나 특정 피고, 대규모 피해자 집단을 식별할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>소음 피해는 상대방(이웃)의 자력이 충분하지 않을 가능성이 높고, 집단적 피해가 아니며, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다. 또한, 객관적인 데시벨 측정값과 같은 명확한 증거 확보가 어렵다는 점이 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>상간자 위자료 산정의 핵심 요소와 최근 판례 경향 [정백경 변호사 칼럼...</t>
+          <t>11시 59분까지 망치로 쾅쾅… 소음 지옥 만든 이웃, 형사처벌 가능성은...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75794</t>
+          <t>https://lawtalknews.co.kr/article/GVO165C9AYMJ</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-10 12:45:16.953857+00:00</t>
+          <t>2026-03-13 12:57:58.764797+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>손해배상 청구 가능성 검토 단계</t>
+          <t>법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>광화문에서 진행된 BTS 공연으로 인해 결혼식이나 영업에 지장을 받은 사람들이 하이브에 손해배상을 청구할 가능성이 제기되었다. 그러나 기사는 하이브가 적법한 절차를 거쳐 공연을 진행했다면 위법행위 입증이 어려워 손해배상 청구가 쉽지 않을 것이라고 지적한다.</t>
+          <t>한 음식점에서 고객이 비빔국수를 엎고 욕설을 하는 등 소란을 피운 사건입니다. 법률 전문가들은 업무방해죄, 모욕죄 성립 및 민사상 손해배상 청구가 가능하다고 분석했습니다. 이는 개인 간의 분쟁으로 피해 규모가 크지 않을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>기사 내용에 따르면 하이브가 관할 기관에 집회 및 공연 신고를 마치고 적법하게 허가를 받아 진행한 행사라면 위법행위 입증이 어려워 손해배상 청구의 법적 근거가 취약하다. (적합 조건 1 불충족) 비록 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 핵심적인 책임 소재 입증이 어려워 소송금융 투자 적합도가 낮다.</t>
+          <t>개별 고객의 일탈 행위로 인한 사건으로, 상대방이 개인이며 피해 규모가 작아 소송금융 투자 대상으로서의 매력이 낮습니다. 집단적 피해나 대규모 손해가 아니며, 상대방의 자력도 불분명합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>결혼식 어쩌나 ,  장사 접으라니 …광화문 마비시킨 BTS 공연, 하이브 ...</t>
+          <t>비빔국수 한 그릇이 부른 법정 다툼, '싸가지 없다' 욕설의 최후는?</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/1ZYHM6ZNX48Q</t>
+          <t>https://lawtalknews.co.kr/article/A7OZBJ4IXYXK</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-09 13:04:27.067631+00:00</t>
+          <t>2026-03-12 18:00:24.397936+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>최동석이 전 아내 박지윤의 지인 A씨를 상대로 제기한 상간자 위자료 손해배상 청구 소송의 항소심이 진행됩니다. 1심과 달리 박지윤은 항소심에서 제외되었으며, 최동석과 A씨 간의 소송으로 2라운드가 돌입합니다.</t>
+          <t>이 기사는 상간 위자료 청구 소송에서 피고 측이 '유부인 줄 몰랐다'고 주장하는 흔한 변명에 대해 다룹니다. 진실로 속은 피해자와 속은 척 연기하는 가해자를 가려내는 과정이 소송에서 중요하다고 설명합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 상간자 위자료 손해배상 청구 소송으로, '집단적 피해'에 해당하지 않으며 '피해 규모가 큼'이라는 조건에도 부합하지 않습니다. 상대방(A씨)의 자력에 대한 정보가 없어 '상대방에게 자력이 충분함'을 판단하기 어렵고, 일반적으로 개인을 상대로 하는 위자료 소송은 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 상간 위자료 청구 소송에서 흔히 발생하는 변명에 대한 일반적인 법률 칼럼입니다. 소송금융 투자에 필요한 특정 피고, 피해 규모, 집단성, 증거 등의 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>최동석, 박지윤 뺀 채 항소 진행…‘상간 소송’ 2라운드 돌입</t>
+          <t>[변호인들]  유부인줄 몰랐어요 , 면피용 변명인가 정당한 항변인가</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030717191086947</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719467</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-07 12:38:47.093799+00:00</t>
+          <t>2026-03-12 13:16:30.945111+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>상간남</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>상간위자료 손해배상청구 소송 2심 진행 중</t>
+          <t>민사 소송 준비 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>아나운서 출신 최동석이 전처 박지윤의 '남사친' A씨를 상대로 제기한 상간위자료 손해배상청구 소송이 1심 기각 후 항소심으로 이어지고 있습니다. 박지윤이 최동석 지인을 상대로 제기한 맞소송은 1심 기각 후 항소를 포기했습니다. 이혼 소송은 3년째 지속되고 있으며, 자녀 양육권 및 면접 교섭권 관련 여론전도 있었습니다.</t>
+          <t>2년간 사실혼 관계를 유지했던 A씨가 배우자의 외도 사실을 인지하고 상간남에게 내용증명을 보냈으나 무응답으로 일관하자 민사 소송을 준비 중이다. 이 기사는 사실혼 관계에서의 상간남 소송 절차와 '부부 공동생활의 실체' 입증의 중요성을 다루고 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>개인 간의 이혼 및 상간위자료 손해배상청구 소송으로, 집단적 피해나 대규모 피해 금액이 발생하지 않아 소송금융 투자 대상으로서의 적합 조건(3, 4)을 충족하지 못합니다. 또한 1심에서 청구가 기각되어 상대방의 책임이 명확하다고 보기 어렵고(적합 조건 1), 증거 확보에도 어려움이 있었을 가능성이 높습니다(적합 조건 5).</t>
+          <t>이 사건은 단일 피해자가 관련된 개인적인 민사 분쟁(상간남 소송)으로, 집단적 피해나 대규모 피해 금액에 해당하지 않습니다 (적합 조건 3, 4 미충족). 또한 상대방(상간남)의 자력이 불분명하여 소송금융 투자 대상으로서의 매력이 낮습니다 (적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>박지윤VS최동석, 진흙탕 소송전 언제까지...'남사친' 주장 기각에도 또...</t>
+          <t>배신당한 2년 사실혼, 상간남 소송 및 특정 카드내역 조회법</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112755791</t>
+          <t>https://lawtalknews.co.kr/article/SKEVGFFEP3LR</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-07 12:35:48.956844+00:00</t>
+          <t>2026-03-12 12:40:36.615315+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2심 진행 중</t>
+          <t>파혼 관련 증여물 반환 법리 해설</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>방송인 최동석이 박지윤과 A씨를 상대로 제기한 상간자 위자료 손해배상청구 소송의 2심이 박지윤 없이 진행될 예정입니다. 박지윤은 소송에서 제외되었으며, A씨에 대한 소송은 계속될 것으로 보입니다.</t>
+          <t>기사는 파혼 시 주고받은 선물과 자금의 반환에 대한 법원의 판단 기준을 다룹니다. 단순한 애정 표시 선물은 반환받기 어렵지만, 결혼을 전제로 공동생활 기반 마련을 위해 지급된 돈은 반환 가능성이 있음을 설명합니다. 이는 개인 간의 증여물 반환 분쟁에 대한 법리적 해석을 제공합니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상간 소송은 개인 간의 분쟁으로 집단적 피해에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로서 크다고 보기 어렵습니다. 주요 피고로 언급된 박지윤은 소송에서 제외되었고, 다른 피고(A씨)의 자력이나 책임 명확성, 증거 유무를 파악하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
+          <t>이 사건은 파혼으로 인한 개인 간 증여물 반환 분쟁으로, 소송 상대방이 대기업, 금융기관 등 자력이 충분한 주체가 아니며(적합 조건 2 미충족), 집단적 피해나 대규모 피해에 해당하지 않습니다(적합 조건 3, 4 미충족). 소송금융은 일반적으로 대규모 손해배상이나 자력 있는 피고를 대상으로 하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>위법한 일 절대 없다  박지윤, 최동석과의 상간 소송서 빠졌다</t>
+          <t>[단독] 파혼한 남친의 청구서…명품백·까르띠에 시계는 못 받고 필테샵...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15994381</t>
+          <t>https://lawtalknews.co.kr/article/4LKL9ZU2RKHW</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-07 12:35:17.760509+00:00</t>
+          <t>2026-03-11 12:46:16.700843+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>A씨 (경호업체 대표)</t>
+          <t>커넥트인</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>업무상횡령 혐의로 징역 4개월 실형 선고</t>
+          <t>집단 소송 예정 (드라마 내 설정)</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>클럽 경호원들의 수당 913만원을 대신 받아 관리하던 50대 경호업체 대표 A씨가 이를 개인 생활비로 사용한 혐의(업무상횡령)로 징역 4개월의 실형을 선고받았습니다. A씨는 과거 상해죄로도 실형을 선고받은 전력이 있으며, 피해자는 엄벌을 탄원하고 있습니다.</t>
+          <t>드라마 '아너 그녀들의 법정 시즌2'의 줄거리 일부로, 권중현이 '커넥트인' 회원들의 집단 소송을 자문하며 협박하는 내용이 언급됩니다. 이는 새로운 비밀 성매매 파티와 연관되어 있으며, 드라마 속 위기가 끝나지 않았음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피해 금액이 913만원으로 소액이며 피해자가 1명에 불과하여 집단적 피해(적합 조건 3)에 해당하지 않습니다. 또한 피고인이 개인 경호업체 대표이며 횡령금을 생활비로 사용한 점을 고려할 때 자력(적합 조건 2)이 충분하지 않아 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 실제 사건이 아닌 드라마 '아너 그녀들의 법정 시즌2'의 줄거리를 묘사하고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 적합성이 없습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>913만7500원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>“수당 대신 받아줄게” 믿었는데…횡령한 경호업체 대표의 최후</t>
+          <t>'아너 그녀들의 법정' 시즌2 빌런은 엄지원? 사건은 끝나지 않았다</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603061152478641</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019664</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-07 00:13:36.790707+00:00</t>
+          <t>2026-03-11 00:28:24.179481+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>개그맨 안상태가 2021년 불거진 층간소음 논란 이후의 근황을 전했다. 당시 이웃 A씨로부터 층간소음 가해자로 지목되었으며, 안상태는 사과하고 방음 조치 등 해결 노력을 했으나 이웃과의 소통 단절로 어려움을 겪었다고 밝혔다. 그는 당시 죄인처럼 살았다고 회고하며 현재는 방송 활동과 사업을 이어가고 있다.</t>
+          <t>정백경 변호사의 칼럼은 상간자를 상대로 한 손해배상(위자료) 청구 소송에 대한 사회적 관심이 높음을 언급하며, 부부공동생활을 침해하여 배우자에게 정신적 고통을 준 제3자에 대한 위자료 산정의 핵심 요소와 최근 판례 경향을 분석합니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>개인 간 층간소음 분쟁으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어렵습니다(적합 조건 4 미충족). 상대방(개인 연예인)의 자력도 대기업, 금융기관 등에 비해 충분하지 않을 가능성이 높습니다(적합 조건 2 미충족). 또한, 기사는 과거 논란에 대한 근황을 다루고 있어 현재 진행 중인 법적 분쟁으로 보기도 어렵습니다(부적합 조건: 이미 종결된 사건에 해당할 가능성).</t>
+          <t>해당 기사는 특정 사건이나 집단 피해에 대한 보도가 아닌, 상간자 위자료 청구 소송의 일반적인 법리 및 판례 경향을 다루는 변호사 칼럼입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이나 특정 피고, 대규모 피해자 집단을 식별할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>죄인처럼 살았다 …안상태, 층간소음 논란 그 후 근황 [이슈 톡]</t>
+          <t>상간자 위자료 산정의 핵심 요소와 최근 판례 경향 [정백경 변호사 칼럼...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17727809941779820002</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75794</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-06 13:02:21.692004+00:00</t>
+          <t>2026-03-10 12:45:16.953857+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
+          <t>손해배상 청구 가능성 검토 단계</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>배현진 의원이 징계 처분에 대해 효력정지 가처분 신청과 본안 소송을 제기했습니다. 법원은 본안 판결 전까지 임시로 법적 지위를 정하는 효력정지 가처분을 인용했으며, 징계의 적법성을 다투는 본안 소송은 수년이 소요될 것으로 예상됩니다.</t>
+          <t>광화문에서 진행된 BTS 공연으로 인해 결혼식이나 영업에 지장을 받은 사람들이 하이브에 손해배상을 청구할 가능성이 제기되었다. 그러나 기사는 하이브가 적법한 절차를 거쳐 공연을 진행했다면 위법행위 입증이 어려워 손해배상 청구가 쉽지 않을 것이라고 지적한다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>본 사건은 개인의 징계 처분 적법성을 다투는 소송으로, 집단적 피해나 명확한 금전적 피해 규모가 확인되지 않습니다. 소송금융 투자의 주요 조건인 대규모 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>기사 내용에 따르면 하이브가 관할 기관에 집회 및 공연 신고를 마치고 적법하게 허가를 받아 진행한 행사라면 위법행위 입증이 어려워 손해배상 청구의 법적 근거가 취약하다. (적합 조건 1 불충족) 비록 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 핵심적인 책임 소재 입증이 어려워 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>배현진 징계에 제동 건 법원</t>
+          <t>결혼식 어쩌나 ,  장사 접으라니 …광화문 마비시킨 BTS 공연, 하이브 ...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>vop.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://vop.co.kr/A00001689124.html</t>
+          <t>https://lawtalknews.co.kr/article/1ZYHM6ZNX48Q</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:17.420935+00:00</t>
+          <t>2026-03-09 13:04:27.067631+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>법률 칼럼으로 특정 사건의 진행 단계 파악 불가</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>이수하 변호사의 칼럼은 채권자가 민사소송에서 승소했음에도 돈을 받지 못해 억울함을 호소하다가 명예훼손으로 법적 문제에 직면하는 역설적인 상황을 다룹니다. 사실을 말해도 죄가 될 수 있는 법적 쟁점을 설명하며, 특정 사건의 진행 상황을 보고하는 기사가 아닙니다.</t>
+          <t>최동석이 전 아내 박지윤의 지인 A씨를 상대로 제기한 상간자 위자료 손해배상 청구 소송의 항소심이 진행됩니다. 1심과 달리 박지윤은 항소심에서 제외되었으며, 최동석과 A씨 간의 소송으로 2라운드가 돌입합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도라기보다는 법률적 역설을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 피해 규모, 진행 단계 등이 특정되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 사건은 개인 간의 상간자 위자료 손해배상 청구 소송으로, '집단적 피해'에 해당하지 않으며 '피해 규모가 큼'이라는 조건에도 부합하지 않습니다. 상대방(A씨)의 자력에 대한 정보가 없어 '상대방에게 자력이 충분함'을 판단하기 어렵고, 일반적으로 개인을 상대로 하는 위자료 소송은 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[이수하 변호사의木鷄之德(목계지덕)] 사실을 말해도 죄가 되는 역설, 사...</t>
+          <t>최동석, 박지윤 뺀 채 항소 진행…‘상간 소송’ 2라운드 돌입</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483298</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030717191086947</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-05 01:46:00.395675+00:00</t>
+          <t>2026-03-07 12:38:47.093799+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>상간녀 소송 검토 및 준비 단계</t>
+          <t>상간위자료 손해배상청구 소송 2심 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>이 기사는 배우자의 외도 상대방에게 이혼 없이 상간녀 소송을 제기할 경우의 절차와 유의사항을 설명한다. 민사법원에서 다루며, 혼인 파탄 시보다 위자료 액수가 줄어들 수 있고, 상간녀가 배우자에게 구상금을 청구할 가능성도 언급한다.</t>
+          <t>아나운서 출신 최동석이 전처 박지윤의 '남사친' A씨를 상대로 제기한 상간위자료 손해배상청구 소송이 1심 기각 후 항소심으로 이어지고 있습니다. 박지윤이 최동석 지인을 상대로 제기한 맞소송은 1심 기각 후 항소를 포기했습니다. 이혼 소송은 3년째 지속되고 있으며, 자녀 양육권 및 면접 교섭권 관련 여론전도 있었습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(블랙박스 대화) 증거 확보 가능성이 높으나, 집단적 피해가 아니며 피해 규모가 개별 위자료 청구에 그쳐 소송금융 투자에 필요한 대규모 수익을 기대하기 어려움. 또한 상대방의 자력 또한 불분명하여 회수 가능성이 낮을 수 있음.</t>
+          <t>개인 간의 이혼 및 상간위자료 손해배상청구 소송으로, 집단적 피해나 대규모 피해 금액이 발생하지 않아 소송금융 투자 대상으로서의 적합 조건(3, 4)을 충족하지 못합니다. 또한 1심에서 청구가 기각되어 상대방의 책임이 명확하다고 보기 어렵고(적합 조건 1), 증거 확보에도 어려움이 있었을 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>블랙박스 속 남편과 여직원의 적나라한 대화… 이혼 안 하고 상간녀만 ...</t>
+          <t>박지윤VS최동석, 진흙탕 소송전 언제까지...'남사친' 주장 기각에도 또...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/USEMR97DTLOF</t>
+          <t>http://www.osen.co.kr/article/G1112755791</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:58.484971+00:00</t>
+          <t>2026-03-07 12:35:48.956844+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>431억원대 손해배상 및 위약벌 청구 소송 제기</t>
+          <t>2심 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>어도어가 뉴진스 멤버 다니엘과 그의 가족 1인, 민희진 전 대표를 상대로 431억원대 손해배상 및 위약벌 청구 소송을 제기했습니다. 다니엘 퇴출 이후 어도어는 '다니엘 지우기'에 나서는 모양새입니다.</t>
+          <t>방송인 최동석이 박지윤과 A씨를 상대로 제기한 상간자 위자료 손해배상청구 소송의 2심이 박지윤 없이 진행될 예정입니다. 박지윤은 소송에서 제외되었으며, A씨에 대한 소송은 계속될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>원고(어도어)는 대기업 소속으로 자금력이 충분하여 소송금융의 필요성이 낮습니다. 또한, 피고(다니엘, 가족)의 431억원대 청구에 대한 배상 능력이 불확실하며, 집단적 피해가 아닌 개별 소송입니다. 소송금융의 일반적인 목적과 상이하여 투자 적합도가 낮습니다.</t>
+          <t>상간 소송은 개인 간의 분쟁으로 집단적 피해에 해당하지 않으며, 피해 규모가 소송금융 투자 대상으로서 크다고 보기 어렵습니다. 주요 피고로 언급된 박지윤은 소송에서 제외되었고, 다른 피고(A씨)의 자력이나 책임 명확성, 증거 유무를 파악하기 어렵습니다. 적합 조건 중 어느 하나도 명확히 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>431억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>어도어, '뉴진스 퇴출' 다니엘 지우기 본격화…메시지 삭제</t>
+          <t>위법한 일 절대 없다  박지윤, 최동석과의 상간 소송서 빠졌다</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989473</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15994381</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-04 01:30:33.667586+00:00</t>
+          <t>2026-03-07 12:35:17.760509+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>김동현 대구 중구의원</t>
+          <t>A씨 (경호업체 대표)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>업무상횡령 혐의로 징역 4개월 실형 선고</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>김동현 대구 중구의원이 가정을 둔 구청 여직원과의 부적절한 관계로 인해 손해배상 소송에 휘말렸습니다. 이로 인해 김 구의원은 국민의힘을 탈당했으며, 관련 입장에 대한 언론의 연락에는 회신하지 않았습니다.</t>
+          <t>클럽 경호원들의 수당 913만원을 대신 받아 관리하던 50대 경호업체 대표 A씨가 이를 개인 생활비로 사용한 혐의(업무상횡령)로 징역 4개월의 실형을 선고받았습니다. A씨는 과거 상해죄로도 실형을 선고받은 전력이 있으며, 피해자는 엄벌을 탄원하고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>개인 간의 손해배상 소송으로, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 해당하지 않습니다. 상대방의 자력(적합 조건 2) 또한 대기업이나 금융기관 수준으로 보기 어렵습니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피해 금액이 913만원으로 소액이며 피해자가 1명에 불과하여 집단적 피해(적합 조건 3)에 해당하지 않습니다. 또한 피고인이 개인 경호업체 대표이며 횡령금을 생활비로 사용한 점을 고려할 때 자력(적합 조건 2)이 충분하지 않아 투자 회수 가능성이 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>913만7500원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>'여직원 관련으로 손배소' 김동현 대구 중구의원 국힘 탈당</t>
+          <t>“수당 대신 받아줄게” 믿었는데…횡령한 경호업체 대표의 최후</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6088570</t>
+          <t>http://www.fnnews.com/news/202603061152478641</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-04 01:24:50.403476+00:00</t>
+          <t>2026-03-07 00:13:36.790707+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>안상태</t>
+        </is>
+      </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>소송 제기 전 법적 쟁점 논의 단계</t>
+          <t>과거 층간소음 논란 이후 근황 보도</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>대출 목적으로 혼인신고를 한 후 상대방이 변심하여 위자료 청구가 가능한지에 대한 법적 쟁점을 다루는 기사이다. 사실상 전무한 혼인 기간, 부부 공동생활 실체의 부재, 실질적 손해 배상 완료 등의 이유로 재판에서 불리하게 작용할 수 있다는 의견이 제시되었다.</t>
+          <t>개그맨 안상태가 2021년 불거진 층간소음 논란 이후의 근황을 전했다. 당시 이웃 A씨로부터 층간소음 가해자로 지목되었으며, 안상태는 사과하고 방음 조치 등 해결 노력을 했으나 이웃과의 소통 단절로 어려움을 겪었다고 밝혔다. 그는 당시 죄인처럼 살았다고 회고하며 현재는 방송 활동과 사업을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>개인 간의 분쟁으로 상대방의 자력이 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크다고 보기 어려우며(적합 조건 4 미충족), 집단적 피해가 아니다(적합 조건 3 미충족). 또한 상대방 책임의 명확성도 법적 다툼의 여지가 크다(적합 조건 1 미충족).</t>
+          <t>개인 간 층간소음 분쟁으로 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 정도로 크다고 보기 어렵습니다(적합 조건 4 미충족). 상대방(개인 연예인)의 자력도 대기업, 금융기관 등에 비해 충분하지 않을 가능성이 높습니다(적합 조건 2 미충족). 또한, 기사는 과거 논란에 대한 근황을 다루고 있어 현재 진행 중인 법적 분쟁으로 보기도 어렵습니다(부적합 조건: 이미 종결된 사건에 해당할 가능성).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>'대출용 혼인신고' 후 변심, 위자료 받을 수 있나</t>
+          <t>죄인처럼 살았다 …안상태, 층간소음 논란 그 후 근황 [이슈 톡]</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/DRN6P3BGCLQM</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17727809941779820002</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-04 01:15:55.477312+00:00</t>
+          <t>2026-03-06 13:02:21.692004+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>관리사무소 민원, 소송 가능성 언급</t>
+          <t>징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>아파트 층간소음 문제가 심각한 사회적 갈등으로 번지고 있으며, 관리사무소에 민원이 폭주하고 있습니다. 정부의 해결 노력에도 불구하고 층간소음 갈등은 소송으로 이어지는 경우가 많지만, 근본적인 해결 대책이 부족한 상황입니다.</t>
+          <t>배현진 의원이 징계 처분에 대해 효력정지 가처분 신청과 본안 소송을 제기했습니다. 법원은 본안 판결 전까지 임시로 법적 지위를 정하는 효력정지 가처분을 인용했으며, 징계의 적법성을 다투는 본안 소송은 수년이 소요될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>층간소음 분쟁은 주로 개인 간의 문제로, 상대방의 자력(적합 조건 2)이 충분하지 않을 가능성이 높습니다. 또한, 집단적 피해(적합 조건 3)로 보기 어렵고, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않으며, 상대방 책임의 명확성(적합 조건 1)과 증거 확보(적합 조건 5)도 어렵습니다.</t>
+          <t>본 사건은 개인의 징계 처분 적법성을 다투는 소송으로, 집단적 피해나 명확한 금전적 피해 규모가 확인되지 않습니다. 소송금융 투자의 주요 조건인 대규모 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[사설]아파트 층간소음 뽀죽한 해결 대책이 없다</t>
+          <t>배현진 징계에 제동 건 법원</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>vop.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875774</t>
+          <t>https://vop.co.kr/A00001689124.html</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-04 01:11:39.099346+00:00</t>
+          <t>2026-03-06 01:46:17.420935+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
-          <t>상간녀 손해배상 소송 재판 시작 예정</t>
+          <t>법률 칼럼으로 특정 사건의 진행 단계 파악 불가</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>가수 숙행이 유부남과의 교제로 인한 '상간녀 재판'을 앞두고 있습니다. 숙행 측은 상대 남성에게 기망당한 피해자라고 주장하며 공세 전환을 예고했습니다. 재판은 4월부터 시작될 예정입니다.</t>
+          <t>이수하 변호사의 칼럼은 채권자가 민사소송에서 승소했음에도 돈을 받지 못해 억울함을 호소하다가 명예훼손으로 법적 문제에 직면하는 역설적인 상황을 다룹니다. 사실을 말해도 죄가 될 수 있는 법적 쟁점을 설명하며, 특정 사건의 진행 상황을 보고하는 기사가 아닙니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상간녀 소송은 일반적으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한, 피고(숙행)의 자력(적합 조건 2)에 대한 정보가 부족하고, 피고 측에서 기망당했다고 주장하며 책임 소재(적합 조건 1)가 명확하지 않은 부분이 있습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도라기보다는 법률적 역설을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 피해 규모, 진행 단계 등이 특정되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>'유부남과 엘리베이터 키스'…가수 숙행 '상간녀 재판' 4월 시작</t>
+          <t>[이수하 변호사의木鷄之德(목계지덕)] 사실을 말해도 죄가 되는 역설, 사...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6089237</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483298</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-04 00:52:26.481507+00:00</t>
+          <t>2026-03-05 01:46:00.395675+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
-      <c r="D73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>일반적인 법률 정보 제공</t>
+          <t>상간녀 소송 검토 및 준비 단계</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>이 기사는 일반적인 연애 관계 종료와 약혼 해제의 법적 차이점을 설명하며, 약혼 해제 시 유책 당사자의 손해배상 책임과 예물 반환 문제에 초점을 맞춥니다. 판례에 따르면 약혼 예물은 혼인 불성립을 해제조건으로 하는 증여로 간주됩니다.</t>
+          <t>이 기사는 배우자의 외도 상대방에게 이혼 없이 상간녀 소송을 제기할 경우의 절차와 유의사항을 설명한다. 민사법원에서 다루며, 혼인 파탄 시보다 위자료 액수가 줄어들 수 있고, 상간녀가 배우자에게 구상금을 청구할 가능성도 언급한다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 약혼 해제 시 손해배상 및 예물 반환에 대한 일반적인 법률 정보를 다루고 있습니다. 소송금융 투자에 적합한 '상대방 책임이 명확한 대기업/기관', '집단적 피해', '큰 피해 규모' 등의 조건에 해당하지 않으며, 특정 소송 대상이나 피해자가 명확하지 않습니다.</t>
+          <t>상대방 책임은 명확하고(블랙박스 대화) 증거 확보 가능성이 높으나, 집단적 피해가 아니며 피해 규모가 개별 위자료 청구에 그쳐 소송금융 투자에 필요한 대규모 수익을 기대하기 어려움. 또한 상대방의 자력 또한 불분명하여 회수 가능성이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>부당한 약혼 해제, 유책 당사자에게 어디까지 보상받을 수 있는가</t>
+          <t>블랙박스 속 남편과 여직원의 적나라한 대화… 이혼 안 하고 상간녀만 ...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859282</t>
+          <t>https://lawtalknews.co.kr/article/USEMR97DTLOF</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-04 00:37:08.063663+00:00</t>
+          <t>2026-03-05 01:17:58.484971+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>다니엘, 다니엘의 가족 1인, 민희진 전 대표</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>유실물 관련 법리 설명</t>
+          <t>431억원대 손해배상 및 위약벌 청구 소송 제기</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>기사는 유실물 습득 시 소유권 및 보상금 청구에 대한 법률적 쟁점을 다룹니다. 습득자가 보상금을 받지 못했을 경우 소유자를 상대로 민사소송을 제기할 수 있으며, 100돈 금팔찌와 같은 고가 유실물 사례를 들어 설명합니다.</t>
+          <t>어도어가 뉴진스 멤버 다니엘과 그의 가족 1인, 민희진 전 대표를 상대로 431억원대 손해배상 및 위약벌 청구 소송을 제기했습니다. 다니엘 퇴출 이후 어도어는 '다니엘 지우기'에 나서는 모양새입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 유실물 소유권 및 보상금 청구에 대한 일반적인 법률 원칙을 설명하며, 특정 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등의 조건에 해당하지 않습니다.</t>
+          <t>원고(어도어)는 대기업 소속으로 자금력이 충분하여 소송금융의 필요성이 낮습니다. 또한, 피고(다니엘, 가족)의 431억원대 청구에 대한 배상 능력이 불확실하며, 집단적 피해가 아닌 개별 소송입니다. 소송금융의 일반적인 목적과 상이하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억원대</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에게</t>
+          <t>어도어, '뉴진스 퇴출' 다니엘 지우기 본격화…메시지 삭제</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461211&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15989473</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-03 00:48:26.427145+00:00</t>
+          <t>2026-03-04 01:30:33.667586+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>개인</t>
+          <t>김동현 대구 중구의원</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>피해 여성들의 민사소송 미제기</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>경찰관 A씨가 익명 만남 앱을 통해 만난 여성들과 3차례에 걸쳐 폭행 및 욕설 시비에 휘말려 경찰에 신고당했습니다. 형사처벌은 피했으나 품위유지 의무 위반으로 견책 징계를 받았고, 이에 불복하여 행정소송을 제기했으나 패소하여 판결이 확정되었습니다. 이 사건은 개인 간의 분쟁으로, 소송금융 투자 대상으로서의 집단성이나 큰 피해 규모가 없어 적합도가 낮습니다.</t>
+          <t>김동현 대구 중구의원이 가정을 둔 구청 여직원과의 부적절한 관계로 인해 손해배상 소송에 휘말렸습니다. 이로 인해 김 구의원은 국민의힘을 탈당했으며, 관련 입장에 대한 언론의 연락에는 회신하지 않았습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>경찰관 A씨가 제기한 징계 불복 행정소송은 이미 1심 판결이 확정되어 종결된 사건이므로 소송금융 투자 대상에서 부적합합니다. (부적합 조건: 이미 종결된 사건) 만약 피해 여성들이 A씨를 상대로 손해배상 소송을 제기하는 경우를 상정하더라도, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방(개인 경찰관)의 자력이 충분하다고 보기 어려워 투자 매력이 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>개인 간의 손해배상 소송으로, 집단적 피해(적합 조건 3)나 대규모 피해 금액(적합 조건 4)에 해당하지 않습니다. 상대방의 자력(적합 조건 2) 또한 대기업이나 금융기관 수준으로 보기 어렵습니다. 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>10만원 소개팅 밥값 더치 거절에 여성과 쌍방 폭행 경찰…징계 받자 소...</t>
+          <t>'여직원 관련으로 손배소' 김동현 대구 중구의원 국힘 탈당</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684825?ref=naver</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6088570</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:27.563784+00:00</t>
+          <t>2026-03-04 01:24:50.403476+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>기사는 유실물법 관련 법률 및 과거 사례를 설명하며, 현재 진행 중인 특정 분쟁은 없음.</t>
+          <t>소송 제기 전 법적 쟁점 논의 단계</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>지난해 1억원 상당의 금팔찌가 유실물로 접수되어 주인을 찾은 사례를 통해 유실물법의 주요 내용을 설명하는 기사입니다. 습득물 신고 의무, 소유권 취득 조건, 보상금 지급 규정 및 세금 문제 등을 다루며, 실제 고액 현금 발견 사례도 소개합니다.</t>
+          <t>대출 목적으로 혼인신고를 한 후 상대방이 변심하여 위자료 청구가 가능한지에 대한 법적 쟁점을 다루는 기사이다. 사실상 전무한 혼인 기간, 부부 공동생활 실체의 부재, 실질적 손해 배상 완료 등의 이유로 재판에서 불리하게 작용할 수 있다는 의견이 제시되었다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 유실물법 관련 법률 및 사례를 설명하는 정보성 기사로, 특정 분쟁 당사자나 진행 중인 소송을 다루지 않습니다. 언급된 금팔찌 및 현금 발견 사례는 이미 주인을 찾거나 보상금 합의가 이루어져 종결된 사건이므로, 소송금융 투자 대상으로서의 신규 분쟁 발굴 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>개인 간의 분쟁으로 상대방의 자력이 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자 대상이 될 만큼 크다고 보기 어려우며(적합 조건 4 미충족), 집단적 피해가 아니다(적합 조건 3 미충족). 또한 상대방 책임의 명확성도 법적 다툼의 여지가 크다(적합 조건 1 미충족).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>100돈 금팔찌, 주우면 임자?... 이건 생각 못했네</t>
+          <t>'대출용 혼인신고' 후 변심, 위자료 받을 수 있나</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020018&amp;t=NN</t>
+          <t>https://lawtalknews.co.kr/article/DRN6P3BGCLQM</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-02 00:40:16.134559+00:00</t>
+          <t>2026-03-04 01:15:55.477312+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>관리사무소 민원, 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>가수 겸 배우 김현중이 과거 전 여자친구 A씨와의 폭행 및 친자확인 소송, 손해배상 청구 등에 대한 심경을 밝혔다. A씨는 김현중에게 16억 원의 손해배상을 청구했으나, 2020년 대법원은 A씨의 주장이 허위임을 인정하고 오히려 김현중에게 1억 원을 배상하라고 판결하며 사건이 종결되었다. 김현중은 모든 것이 정리되었으며, 연예인으로서 무죄가 무죄로 받아들여지지 않는 현실을 알게 되었다고 언급했다.</t>
+          <t>아파트 층간소음 문제가 심각한 사회적 갈등으로 번지고 있으며, 관리사무소에 민원이 폭주하고 있습니다. 정부의 해결 노력에도 불구하고 층간소음 갈등은 소송으로 이어지는 경우가 많지만, 근본적인 해결 대책이 부족한 상황입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>대법원 판결로 이미 종결된 사건이며, 소송금융의 일반적인 투자 대상인 피해자(원고)의 손해배상 청구가 최종적으로 기각되고 오히려 상대방에게 배상해야 한다는 판결이 확정됨. 부적합 조건 '이미 종결된 사건'에 해당.</t>
+          <t>층간소음 분쟁은 주로 개인 간의 문제로, 상대방의 자력(적합 조건 2)이 충분하지 않을 가능성이 높습니다. 또한, 집단적 피해(적합 조건 3)로 보기 어렵고, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않으며, 상대방 책임의 명확성(적합 조건 1)과 증거 확보(적합 조건 5)도 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>김현중 “연예인 무죄는 무죄가 아니더라”…16억 요구설엔 “모르겠다...</t>
+          <t>[사설]아파트 층간소음 뽀죽한 해결 대책이 없다</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1589335?ref=naver</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875774</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-28 12:42:18.090316+00:00</t>
+          <t>2026-03-04 01:11:39.099346+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>숙행</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>상간녀 손해배상 소송 재판 시작 예정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>10살 아들 샤오후이의 세뱃돈 1700만원을 가로채 재혼한 아버지 A씨에 대해 법원이 샤오후이의 손을 들어줬다. 재판부는 증여받은 돈이 샤오후이의 개인 재산에 속한다고 판단하여 원금과 이자를 반환하라고 판결했다.</t>
+          <t>가수 숙행이 유부남과의 교제로 인한 '상간녀 재판'을 앞두고 있습니다. 숙행 측은 상대 남성에게 기망당한 피해자라고 주장하며 공세 전환을 예고했습니다. 재판은 4월부터 시작될 예정입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>피해 규모가 1700만원으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며(부적합 조건: 피해 규모가 큼), 상대방이 개인으로 자력 충분 여부가 불확실합니다(부적합 조건: 상대방에게 자력이 충분함). 또한, 집단적 피해가 아닌 개별 사건이며, 이미 법원 판결이 선고된 상태입니다.</t>
+          <t>상간녀 소송은 일반적으로 집단적 피해(적합 조건 3)에 해당하지 않으며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한, 피고(숙행)의 자력(적합 조건 2)에 대한 정보가 부족하고, 피고 측에서 기망당했다고 주장하며 책임 소재(적합 조건 1)가 명확하지 않은 부분이 있습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>1700만원 (원금과 이자 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>“내 1700만원 돌려줘” 10살 아들 세뱃돈 가로채 재혼한 中아버지</t>
+          <t>'유부남과 엘리베이터 키스'…가수 숙행 '상간녀 재판' 4월 시작</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/26/NQXVPU33DVAU5OE7FVW7QKM3O4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.news1.kr/society/general-society/6089237</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-26 13:30:33.273964+00:00</t>
+          <t>2026-03-04 00:52:26.481507+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기, 증거보전 신청 승인 및 증거 확보</t>
+          <t>일반적인 법률 정보 제공</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>대구 중구의회 소속 B 구의원이 기혼 구청 여직원과 부적절한 관계를 맺은 의혹으로 법적 소송에 휘말렸습니다. 여직원의 남편 A씨는 B 구의원을 상대로 3000만원의 손해배상 소송을 제기했으며, 증거보전 신청을 통해 숙박업소 CCTV 영상 등을 확보한 것으로 알려졌습니다. 시민단체는 B 구의원의 사퇴와 지방의원 도덕성 검증 강화를 촉구하고 있습니다.</t>
+          <t>이 기사는 일반적인 연애 관계 종료와 약혼 해제의 법적 차이점을 설명하며, 약혼 해제 시 유책 당사자의 손해배상 책임과 예물 반환 문제에 초점을 맞춥니다. 판례에 따르면 약혼 예물은 혼인 불성립을 해제조건으로 하는 증여로 간주됩니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>증거보전 신청을 통해 CCTV 영상 등 증거가 확보되었으나(적합 조건 5), 소송금융 투자 대상으로 보기에는 피해 금액이 3000만원으로 크지 않고(부적합 조건: 피해 규모 작음), 집단적 피해가 아닌 개인 간의 소송이라는 점에서 투자 매력이 낮습니다.</t>
+          <t>이 기사는 특정 사건이 아닌 약혼 해제 시 손해배상 및 예물 반환에 대한 일반적인 법률 정보를 다루고 있습니다. 소송금융 투자에 적합한 '상대방 책임이 명확한 대기업/기관', '집단적 피해', '큰 피해 규모' 등의 조건에 해당하지 않으며, 특정 소송 대상이나 피해자가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>대구 기초의원, 여직원과 부적절 관계 의혹…손배 소송</t>
+          <t>부당한 약혼 해제, 유책 당사자에게 어디까지 보상받을 수 있는가</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003528431</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859282</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-26 13:16:29.066557+00:00</t>
+          <t>2026-03-04 00:37:08.063663+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기, 증거 보전 신청 및 승인</t>
+          <t>유실물 관련 법리 설명</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>대구 중구의회 소속 B 구의원이 가정을 둔 구청 여직원과 부적절한 관계로 여직원 남편 A씨로부터 3000만원의 손해배상 소송을 당했습니다. A씨는 증거 보전 신청을 통해 B 구의원의 행적이 담긴 숙박업소 CCTV 영상을 확보했으며, 법원도 증거 조사를 승인했습니다. B 구의원은 부적절한 관계를 부인하고 있으나, 중구의회 윤리특별위원회 회부 및 소속 당 차원의 징계가 불가피할 것으로 예상됩니다.</t>
+          <t>기사는 유실물 습득 시 소유권 및 보상금 청구에 대한 법률적 쟁점을 다룹니다. 습득자가 보상금을 받지 못했을 경우 소유자를 상대로 민사소송을 제기할 수 있으며, 100돈 금팔찌와 같은 고가 유실물 사례를 들어 설명합니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)이라는 점에서 법률적 승소 가능성은 높습니다. 그러나 청구 금액이 3000만원으로 소송금융 투자 관점에서 '피해 규모가 큼'(적합 조건 4)에 해당하지 않아 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 소송입니다(적합 조건 3 미충족).</t>
+          <t>이 기사는 유실물 소유권 및 보상금 청구에 대한 일반적인 법률 원칙을 설명하며, 특정 사건이나 명확한 가해자가 존재하지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등의 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>대구 모 중구의원, 구청 여직원과 부적절한 관계로 법적 소송 휘말려…</t>
+          <t>100돈 금팔찌 주인 안 나타났다면?…유실물 소유권은 누구에게</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=610320</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461211&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-26 13:07:43.889413+00:00</t>
+          <t>2026-03-03 00:48:26.427145+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>사회적협동조합 파파스윌</t>
+          <t>개인</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>항소심 승소 판결</t>
+          <t>피해 여성들의 민사소송 미제기</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>김포시가 사회적협동조합 파파스윌을 상대로 한 항소심에서 승소했다는 기사 제목이 보도되었습니다. 기사 본문은 해당 사건과 무관한 내용으로 구성되어 있어 사건의 구체적인 내용은 파악하기 어렵습니다. 제목만으로는 이미 항소심 판결이 선고되어 사건이 종결 단계에 있음을 알 수 있습니다.</t>
+          <t>경찰관 A씨가 익명 만남 앱을 통해 만난 여성들과 3차례에 걸쳐 폭행 및 욕설 시비에 휘말려 경찰에 신고당했습니다. 형사처벌은 피했으나 품위유지 의무 위반으로 견책 징계를 받았고, 이에 불복하여 행정소송을 제기했으나 패소하여 판결이 확정되었습니다. 이 사건은 개인 간의 분쟁으로, 소송금융 투자 대상으로서의 집단성이나 큰 피해 규모가 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사 제목에 따르면 김포시가 항소심에서 승소하여 사건이 이미 항소심 단계에서 종결된 것으로 보입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 상대방이 '사회적협동조합'으로 자력 확보가 어려울 수 있어 투자 매력이 낮습니다.</t>
+          <t>경찰관 A씨가 제기한 징계 불복 행정소송은 이미 1심 판결이 확정되어 종결된 사건이므로 소송금융 투자 대상에서 부적합합니다. (부적합 조건: 이미 종결된 사건) 만약 피해 여성들이 A씨를 상대로 손해배상 소송을 제기하는 경우를 상정하더라도, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방(개인 경찰관)의 자력이 충분하다고 보기 어려워 투자 매력이 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>김포시, 사회적협동조합 파파스윌 상대 항소심 승소</t>
+          <t>10만원 소개팅 밥값 더치 거절에 여성과 쌍방 폭행 경찰…징계 받자 소...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>ic.newdaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/25/2026022500029.html</t>
+          <t>https://biz.heraldcorp.com/article/10684825?ref=naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:43.155564+00:00</t>
+          <t>2026-03-03 00:45:27.563784+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰이 허위 신고자들을 대상으로 민사소송 진행 중, 징벌적 손해배상 도입 논의 중</t>
+          <t>기사는 유실물법 관련 법률 및 과거 사례를 설명하며, 현재 진행 중인 특정 분쟁은 없음.</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>허위 신고로 인해 경찰력 낭비와 치안 공백이 심각한 수준에 이르렀다. 9건의 허위 신고에 최소 2500명의 경찰력이 동원되어 2억4065만 원의 피해액이 발생했으며, 119 허위 신고도 연평균 700건에 달한다. 동아일보는 허위 신고자에게 징벌적 손해배상금을 물리는 방안을 검토해야 한다고 주장한다.</t>
+          <t>지난해 1억원 상당의 금팔찌가 유실물로 접수되어 주인을 찾은 사례를 통해 유실물법의 주요 내용을 설명하는 기사입니다. 습득물 신고 의무, 소유권 취득 조건, 보상금 지급 규정 및 세금 문제 등을 다루며, 실제 고액 현금 발견 사례도 소개합니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>허위 신고자들이 주로 개인, 특히 미성년자인 경우가 많아 자력 확보가 어렵다. 기사는 징벌적 손해배상 도입을 제안하는 사설로, 현재 법적 근거가 명확하지 않아 투자 회수 가능성이 낮다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>이 기사는 유실물법 관련 법률 및 사례를 설명하는 정보성 기사로, 특정 분쟁 당사자나 진행 중인 소송을 다루지 않습니다. 언급된 금팔찌 및 현금 발견 사례는 이미 주인을 찾거나 보상금 합의가 이루어져 종결된 사건이므로, 소송금융 투자 대상으로서의 신규 분쟁 발굴 가능성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>최소 2억4065만 원 (경찰 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[사설]허위 신고 9건에 경찰 2500명 헛걸음… 징벌적 배상금 물려야</t>
+          <t>100돈 금팔찌, 주우면 임자?... 이건 생각 못했네</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Opinion/article/all/20260224/133415950/2</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020018&amp;t=NN</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:39.549569+00:00</t>
+          <t>2026-03-02 00:40:16.134559+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>노인이 소송을 취하하여 종결됨</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>중국에서 넘어진 노인을 도운 두 소녀가 노인으로부터 4600만원의 손해배상 소송을 당해 논란이 되었습니다. 해당 소송은 법원 심리 예정이었으나, 노인이 소송을 취하하며 종결되었습니다. 이 사건은 선의의 행동에 대한 부당한 소송으로 사회적 공분을 샀습니다.</t>
+          <t>가수 겸 배우 김현중이 과거 전 여자친구 A씨와의 폭행 및 친자확인 소송, 손해배상 청구 등에 대한 심경을 밝혔다. A씨는 김현중에게 16억 원의 손해배상을 청구했으나, 2020년 대법원은 A씨의 주장이 허위임을 인정하고 오히려 김현중에게 1억 원을 배상하라고 판결하며 사건이 종결되었다. 김현중은 모든 것이 정리되었으며, 연예인으로서 무죄가 무죄로 받아들여지지 않는 현실을 알게 되었다고 언급했다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>노인이 소송을 취하하여 사건이 이미 종결되었으므로 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+          <t>대법원 판결로 이미 종결된 사건이며, 소송금융의 일반적인 투자 대상인 피해자(원고)의 손해배상 청구가 최종적으로 기각되고 오히려 상대방에게 배상해야 한다는 판결이 확정됨. 부적합 조건 '이미 종결된 사건'에 해당.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>넘어져서 도운 학생들에게 4600만원 요구…황당 소송에 中발칵</t>
+          <t>김현중 “연예인 무죄는 무죄가 아니더라”…16억 요구설엔 “모르겠다...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/02/24/C2266H5UBRCANEANLP2AXTEOTU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.sportsseoul.com/news/read/1589335?ref=naver</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-24 00:53:38.132908+00:00</t>
+          <t>2026-02-28 12:42:18.090316+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>합의 완료</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>개그우먼 김영희의 과거 '빚투' 논란, '조국 딸' 발언, 아동 학대 오해 등 여러 구설수와 논란을 극복하고 '말자할매' 캐릭터로 재기한 과정을 다룬 기사입니다. 과거 어머니의 빚투 논란은 2019년 피해자와 합의하여 종결되었으며, 다른 논란들은 법적 분쟁으로 이어지지 않았습니다.</t>
+          <t>10살 아들 샤오후이의 세뱃돈 1700만원을 가로채 재혼한 아버지 A씨에 대해 법원이 샤오후이의 손을 들어줬다. 재판부는 증여받은 돈이 샤오후이의 개인 재산에 속한다고 판단하여 원금과 이자를 반환하라고 판결했다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>기사에서 언급된 유일한 금전적 분쟁인 '빚투' 논란은 이미 2019년에 피해자와 원만히 합의되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 현재 진행 중이거나 새롭게 소송금융 투자를 검토할 만한 법적 분쟁이 존재하지 않습니다.</t>
+          <t>피해 규모가 1700만원으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며(부적합 조건: 피해 규모가 큼), 상대방이 개인으로 자력 충분 여부가 불확실합니다(부적합 조건: 상대방에게 자력이 충분함). 또한, 집단적 피해가 아닌 개별 사건이며, 이미 법원 판결이 선고된 상태입니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>6,600만 원 (이미 합의 완료)</t>
+          <t>1700만원 (원금과 이자 포함)</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명 (이미 합의 완료)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[기획] '말자할매' 김영희의 바닥 인생 탈출기</t>
+          <t>“내 1700만원 돌려줘” 10살 아들 세뱃돈 가로채 재혼한 中아버지</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>readersnews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.readersnews.com/news/articleView.html?idxno=118511</t>
+          <t>https://www.chosun.com/international/international_general/2026/02/26/NQXVPU33DVAU5OE7FVW7QKM3O4/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-24 00:20:06.193301+00:00</t>
+          <t>2026-02-26 13:30:33.273964+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>B 구의원</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>대법원 최종 판결 확정</t>
+          <t>손해배상 소송 제기, 증거보전 신청 승인 및 증거 확보</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>김호광 싸이월드 전 대표가 2022년 제기한 반환 소송에서 약 4년 만에 대법원에서 최종 승소했습니다. 대법원은 원고 승소로 판결한 원심을 확정하며 137억 원 반환 판결을 내렸습니다.</t>
+          <t>대구 중구의회 소속 B 구의원이 기혼 구청 여직원과 부적절한 관계를 맺은 의혹으로 법적 소송에 휘말렸습니다. 여직원의 남편 A씨는 B 구의원을 상대로 3000만원의 손해배상 소송을 제기했으며, 증거보전 신청을 통해 숙박업소 CCTV 영상 등을 확보한 것으로 알려졌습니다. 시민단체는 B 구의원의 사퇴와 지방의원 도덕성 검증 강화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원에서 최종 승소 판결이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
+          <t>증거보전 신청을 통해 CCTV 영상 등 증거가 확보되었으나(적합 조건 5), 소송금융 투자 대상으로 보기에는 피해 금액이 3000만원으로 크지 않고(부적합 조건: 피해 규모 작음), 집단적 피해가 아닌 개인 간의 소송이라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>137억 원</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>김호광 싸이월드 전 대표, 대법원서 최종 승소… 137억 반환 판결</t>
+          <t>대구 기초의원, 여직원과 부적절 관계 의혹…손배 소송</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513357</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003528431</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-23 00:46:52.183623+00:00</t>
+          <t>2026-02-26 13:16:29.066557+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>B 구의원</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>관리사무소 중재 시도 후 갈등 지속</t>
+          <t>손해배상 소송 제기, 증거 보전 신청 및 승인</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>한 아파트 주민이 윗집에서 베란다에 생선을 말려 악취에 시달리고 있으며, 층간소음 문제로도 갈등을 겪고 있다고 호소했다. 관리사무소에 요청했으나 윗집 주민은 욕설과 함께 불응했으며, 네티즌들은 다른 피해자들과 함께 항의할 것을 조언했다.</t>
+          <t>대구 중구의회 소속 B 구의원이 가정을 둔 구청 여직원과 부적절한 관계로 여직원 남편 A씨로부터 3000만원의 손해배상 소송을 당했습니다. A씨는 증거 보전 신청을 통해 B 구의원의 행적이 담긴 숙박업소 CCTV 영상을 확보했으며, 법원도 증거 조사를 승인했습니다. B 구의원은 부적절한 관계를 부인하고 있으나, 중구의회 윤리특별위원회 회부 및 소속 당 차원의 징계가 불가피할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방이 일반 개인으로 자력 불분명(적합 조건 2 미충족), 피해 규모가 크지 않고 집단적 피해로 보기 어려움(적합 조건 3, 4 미충족). 주로 정신적 피해로 소송금융 투자 기준에 부합하는 금전적 손해배상액을 기대하기 어려움.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)이라는 점에서 법률적 승소 가능성은 높습니다. 그러나 청구 금액이 3000만원으로 소송금융 투자 관점에서 '피해 규모가 큼'(적합 조건 4)에 해당하지 않아 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개별 소송입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>‘아파트 베란다에 생선이 주렁주렁’…악취에 이웃 고통 호소[당신생각...</t>
+          <t>대구 모 중구의원, 구청 여직원과 부적절한 관계로 법적 소송 휘말려…</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11569519?ref=naver</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=610320</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-22 00:27:44.026513+00:00</t>
+          <t>2026-02-26 13:07:43.889413+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>민사</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>사회적협동조합 파파스윌</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>항소심 승소 판결</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>김포시가 사회적협동조합 파파스윌을 상대로 한 항소심에서 승소했다는 기사 제목이 보도되었습니다. 기사 본문은 해당 사건과 무관한 내용으로 구성되어 있어 사건의 구체적인 내용은 파악하기 어렵습니다. 제목만으로는 이미 항소심 판결이 선고되어 사건이 종결 단계에 있음을 알 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>기사 제목에 따르면 김포시가 항소심에서 승소하여 사건이 이미 항소심 단계에서 종결된 것으로 보입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 또한, 상대방이 '사회적협동조합'으로 자력 확보가 어려울 수 있어 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>김포시, 사회적협동조합 파파스윌 상대 항소심 승소</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>ic.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://ic.newdaily.co.kr/site/data/html/2026/02/25/2026022500029.html</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:54:43.155564+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>허위 신고자</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>경찰이 허위 신고자들을 대상으로 민사소송 진행 중, 징벌적 손해배상 도입 논의 중</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>허위 신고로 인해 경찰력 낭비와 치안 공백이 심각한 수준에 이르렀다. 9건의 허위 신고에 최소 2500명의 경찰력이 동원되어 2억4065만 원의 피해액이 발생했으며, 119 허위 신고도 연평균 700건에 달한다. 동아일보는 허위 신고자에게 징벌적 손해배상금을 물리는 방안을 검토해야 한다고 주장한다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>허위 신고자들이 주로 개인, 특히 미성년자인 경우가 많아 자력 확보가 어렵다. 기사는 징벌적 손해배상 도입을 제안하는 사설로, 현재 법적 근거가 명확하지 않아 투자 회수 가능성이 낮다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>최소 2억4065만 원 (경찰 피해액)</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>[사설]허위 신고 9건에 경찰 2500명 헛걸음… 징벌적 배상금 물려야</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Opinion/article/all/20260224/133415950/2</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:39.549569+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>노인</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>노인이 소송을 취하하여 종결됨</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>중국에서 넘어진 노인을 도운 두 소녀가 노인으로부터 4600만원의 손해배상 소송을 당해 논란이 되었습니다. 해당 소송은 법원 심리 예정이었으나, 노인이 소송을 취하하며 종결되었습니다. 이 사건은 선의의 행동에 대한 부당한 소송으로 사회적 공분을 샀습니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>노인이 소송을 취하하여 사건이 이미 종결되었으므로 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 크지 않고 집단적 피해가 아니며, 상대방의 자력이나 책임 명확성도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>넘어져서 도운 학생들에게 4600만원 요구…황당 소송에 中발칵</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/02/24/C2266H5UBRCANEANLP2AXTEOTU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:53:38.132908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>합의 완료</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>개그우먼 김영희의 과거 '빚투' 논란, '조국 딸' 발언, 아동 학대 오해 등 여러 구설수와 논란을 극복하고 '말자할매' 캐릭터로 재기한 과정을 다룬 기사입니다. 과거 어머니의 빚투 논란은 2019년 피해자와 합의하여 종결되었으며, 다른 논란들은 법적 분쟁으로 이어지지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 유일한 금전적 분쟁인 '빚투' 논란은 이미 2019년에 피해자와 원만히 합의되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 현재 진행 중이거나 새롭게 소송금융 투자를 검토할 만한 법적 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>6,600만 원 (이미 합의 완료)</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>1명 (이미 합의 완료)</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>[기획] '말자할매' 김영희의 바닥 인생 탈출기</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>readersnews.com</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>http://www.readersnews.com/news/articleView.html?idxno=118511</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:20:06.193301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>대법원 최종 판결 확정</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>김호광 싸이월드 전 대표가 2022년 제기한 반환 소송에서 약 4년 만에 대법원에서 최종 승소했습니다. 대법원은 원고 승소로 판결한 원심을 확정하며 137억 원 반환 판결을 내렸습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>해당 사건은 대법원에서 최종 승소 판결이 확정되어 이미 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 판결이 확정된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>137억 원</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>김호광 싸이월드 전 대표, 대법원서 최종 승소… 137억 반환 판결</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513357</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:46:52.183623+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>관리사무소 중재 시도 후 갈등 지속</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>한 아파트 주민이 윗집에서 베란다에 생선을 말려 악취에 시달리고 있으며, 층간소음 문제로도 갈등을 겪고 있다고 호소했다. 관리사무소에 요청했으나 윗집 주민은 욕설과 함께 불응했으며, 네티즌들은 다른 피해자들과 함께 항의할 것을 조언했다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>상대방이 일반 개인으로 자력 불분명(적합 조건 2 미충족), 피해 규모가 크지 않고 집단적 피해로 보기 어려움(적합 조건 3, 4 미충족). 주로 정신적 피해로 소송금융 투자 기준에 부합하는 금전적 손해배상액을 기대하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>‘아파트 베란다에 생선이 주렁주렁’…악취에 이웃 고통 호소[당신생각...</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11569519?ref=naver</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:27:44.026513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>민사</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
         <is>
           <t>1931년 소송을 통해 법적 독립과 재산 일부를 되찾음</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
+      <c r="F93" t="inlineStr">
         <is>
           <t>이 기사는 역사 속 결합쌍둥이들의 삶과 사회적 통찰을 다룬다. 특히 데이지 힐튼과 바이올렛 힐튼 자매는 후견인 가족으로부터 재산을 갈취당해 1931년 소송을 통해 일부 재산을 되찾았으며, 영화 출연 등을 통해 장애인에 대한 사회적 인식을 변화시키는 데 기여했다.</t>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G93" t="inlineStr">
         <is>
           <t>이 기사는 역사 속 결합쌍둥이들의 삶을 다루며, 유일하게 언급된 소송 사례인 데이지 힐튼과 바이올렛 힐튼 자매의 재산 관련 소송은 1931년에 이미 종결되었습니다. 따라서 소송금융 투자 대상으로서의 신규성이 없어 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I87" t="inlineStr">
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
         <is>
           <t>2명 (데이지 힐튼, 바이올렛 힐튼)</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
+      <c r="J93" t="inlineStr">
         <is>
           <t>둘로 태어나 하나로 살다 ...그들이 남긴 질문들</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>kormedi.com</t>
         </is>
       </c>
-      <c r="L87" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
+      <c r="M93" t="inlineStr">
         <is>
           <t>https://kormedi.com/?p=2791680</t>
         </is>
       </c>
-      <c r="N87" t="inlineStr">
+      <c r="N93" t="inlineStr">
         <is>
           <t>2026-02-21 17:45:49.735937+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N87"/>
+  <autoFilter ref="A1:N93"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>