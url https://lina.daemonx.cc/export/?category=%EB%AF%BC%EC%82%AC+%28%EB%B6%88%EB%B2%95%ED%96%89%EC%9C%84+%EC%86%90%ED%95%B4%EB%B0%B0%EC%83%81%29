--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="37" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>민사 (불법행위 손해배상)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>사위</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>장인에게 얹혀살던 사위가 채무 변제 및 퇴거 소송으로 법원으로부터 퇴거 명령을 받자, 장인을 설득하려다 우발적으로 살해했다고 진술했다. 현재 경찰 조사가 진행 중이며, 사위는 살인 혐의로 수사를 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(사위)의 책임은 명확하고 증거도 확보되었으나, 상대방이 장인에게 얹혀살던 상황으로 보아 자력이 매우 부족할 것으로 예상되어 손해배상금 회수 가능성이 극히 낮음. 이는 소송금융 투자에 있어 핵심적인 부적합 조건임.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>피해자 가족 (유족)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[단독] 옥상 침입해 장인 살해…'10년 얹혀살던' 사위의 패륜</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12307645?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-23 01:29:31.215429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>민사 (불법행위 손해배상)</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>50대 남성</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>검찰 구속 기소, 형사 재판 예정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>50대 남성이 2019년부터 7년 동안 70대 이웃을 스토킹하고 폭행하여 일상생활을 불가능하게 한 혐의로 검찰에 구속 기소되었습니다. 가해자는 과거에도 여러 차례 피해자에게 범행한 전력이 있으며, 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 검찰의 구속 기소로 증거가 확보되었으며 공적 절차(형사 재판)가 진행 중인 점(적합 조건 5, 6)은 적합 조건에 해당합니다. 그러나 피해자가 1인이고(부적합 조건) 가해자의 자력 정보가 없어 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>7년 동안 이웃 스토킹·폭행 혐의 50대 구속 기소</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8524480&amp;ref=A</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-01 12:38:53.398070+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>