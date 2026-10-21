--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="47" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -547,1574 +547,1646 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>장윤기</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 출동, 형사 및 민사 법적 책임 논의 중</t>
+          <t>1심 무기징역 선고, 검찰 항소 여부 검토 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>맘스터치 매장에서 한 여성 고객이 음료 리필을 거부당하자 종업원을 폭행하고 포스기를 파손하는 사건이 발생했습니다. 해당 영상이 온라인에 확산되며 공분을 사고 있으며, 경찰이 출동하여 현장을 정리했습니다. 폭행, 재물손괴, 업무방해 등 형사 및 민사상 법적 책임이 논의되고 있습니다.</t>
+          <t>장윤기가 여고생을 살해하고 다른 여성들을 성폭행한 혐의로 1심에서 무기징역을 선고받았습니다. 재판부는 가석방 불허를 강조했으나 유가족은 사형을 주장하며 강하게 반발하고 있습니다. 검찰은 판결문 검토 후 항소 여부를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(조건 1), 영상 증거가 확보되어 있으며(조건 5), 경찰 출동 등 공적 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피고가 개인으로 자력 여부가 불분명하여(조건 2 미충족) 소송금융 투자 대상으로서 손해배상금 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피고가 개인 범죄자로, 배상 능력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2 '상대방에게 자력이 충분함' 미충족) 또한, 집단적 피해로 보기 어렵고, 피해 금액 추정 및 회수도 불확실합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>포스기 수백만 원, 종업원 치료비 및 위자료 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (여성 종업원)</t>
+          <t>수 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'맘스터치 진상녀' 영상 급속 확산... 네티즌들 “여종업원 트라우마 생...</t>
+          <t>‘여고생 살해’ 장윤기 무기징역…재판부 “가석방 불허해야”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1132261</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8675185&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-01 07:02:19.492236+00:00</t>
+          <t>2026-10-10 18:03:40.235386+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 출동, 형사 및 민사 법적 책임 논의 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>맘스터치 매장에서 한 여성 고객이 음료 리필을 거부당하자 종업원을 폭행하고 포스기를 파손하는 사건이 발생했습니다. 해당 영상이 온라인에 확산되며 공분을 사고 있으며, 경찰이 출동하여 현장을 정리했습니다. 폭행, 재물손괴, 업무방해 등 형사 및 민사상 법적 책임이 논의되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(조건 1), 영상 증거가 확보되어 있으며(조건 5), 경찰 출동 등 공적 절차가 진행 중(조건 6)인 점은 긍정적입니다. 그러나 피고가 개인으로 자력 여부가 불분명하여(조건 2 미충족) 소송금융 투자 대상으로서 손해배상금 회수 가능성이 낮아 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>포스기 수백만 원, 종업원 치료비 및 위자료 미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명 (여성 종업원)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'맘스터치 진상녀' 영상 급속 확산... 네티즌들 “여종업원 트라우마 생...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1132261</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-01 07:02:19.492236+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>CCTV 영상 확보</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>수술한 어깨 상태로 저항하지 못한 피해자가 공격을 당했으며, 현장 상황이 CCTV에 모두 촬영되어 가해자의 책임이 명확히 입증될 것으로 보입니다. 가해자는 CCTV 존재를 알게 된 후 태도를 바꾼 것으로 전해졌습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방의 책임이 CCTV 영상으로 명확히 입증될 가능성이 높고(적합 조건 1, 5), 피해자가 수술한 어깨 상태로 저항하지 못했다는 점에서 피해의 심각성이 예상됩니다. 그러나 상대방의 자력이나 구체적인 피해 규모가 명시되지 않았고, 집단적 피해가 아닌 개별 사건으로 보여 적합 조건이 2개에 해당합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>넉살,  과몰입 잘해 긴장돼 …'히든아이'서 송민호파 소탕전 참여</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=16024368</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-03 00:30:52.557627+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-03 00:25:22.911157+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>서울교통공사</t>
+          <t>명재완</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울교통공사의 손해배상 청구 진행 중</t>
+          <t>대법원 무기징역 확정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전국장애인차별철폐연대(전장연)가 지하철 시위에 대한 서울교통공사의 손해배상 청구 등 강경 대응에 맞서 투쟁 장소를 버스로 옮겼다. 서울교통공사는 전장연에 대해 손해배상 청구를 진행하며 법적 대응을 이어가고 있다.</t>
+          <t>대전의 한 초등학교에서 1학년 학생을 살해한 전직 교사 명재완에게 무기징역이 확정되었습니다. 대법원은 명 씨의 심신미약 주장을 받아들이지 않고 원심을 확정했으며, 유족 측은 가석방 없는 사형을 주장하며 아쉬움을 표했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 서울교통공사가 전장연에 손해배상 청구를 진행 중인 상황을 다루고 있어, 전장연이 피고의 위치에 있다. 소송금융은 통상 원고(피해자)의 소송을 지원하므로, 본 사건은 투자 대상으로서의 적합성이 낮다.</t>
+          <t>이 사건은 가해자 명재완의 무기징역이 대법원에서 확정되어 형사 절차가 종결된 상태입니다. 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'에 해당하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>전장연, 버스로 옮긴 출근길 투쟁…지선 앞 정치권 압박 나섰나</t>
+          <t>대전 '초등생 살해' 명재완 무기징역 확정</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603270116</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185816</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 12:54:31.707823+00:00</t>
+          <t>2026-04-03 00:25:22.911157+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>서울교통공사</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
+          <t>서울교통공사의 손해배상 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>전국장애인차별철폐연대(전장연)가 지하철 시위에 대한 서울교통공사의 손해배상 청구 등 강경 대응에 맞서 투쟁 장소를 버스로 옮겼다. 서울교통공사는 전장연에 대해 손해배상 청구를 진행하며 법적 대응을 이어가고 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>기사는 서울교통공사가 전장연에 손해배상 청구를 진행 중인 상황을 다루고 있어, 전장연이 피고의 위치에 있다. 소송금융은 통상 원고(피해자)의 소송을 지원하므로, 본 사건은 투자 대상으로서의 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>전장연, 버스로 옮긴 출근길 투쟁…지선 앞 정치권 압박 나섰나</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603270116</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:54:31.707823+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>1차 변론준비기일 및 3차 변론 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>서울중앙지법에서 손해배상 소송의 1차 변론준비기일과 3차 변론이 진행 중이라는 법원 일정 정보입니다. '건진법사 공천청탁' 관련 손해배상 소송과 '박종준 전 대통령경호처장 증거인멸' 관련 소송이 언급되었으나, 구체적인 사건 내용이나 당사자 정보는 제공되지 않았습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>제공된 기사는 법원 재판 일정에 대한 매우 간략한 정보만을 담고 있어, 소송 상대방의 책임 명확성, 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합도 판단에 필요한 어떠한 적합 조건도 파악할 수 없습니다. 따라서 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>【오늘의 법조】 2026년 3월 26일</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218346</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-26 00:41:26.101414+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="3" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>배우 B씨</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>법률 전문가 자문 단계</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>30대 여성 A씨가 유부남 배우 B씨와 결혼을 전제로 교제하며 B씨에게 월세, 생활비 등 수천만 원의 금전적 지원을 했으나, B씨가 유부남임을 속인 사실이 드러나 충격을 받았다. 법률 전문가들은 B씨에게 사기죄 및 민사상 손해배상 책임이 있을 수 있다고 지적하며, A씨는 금전적 손해와 정신적 피해에 대한 배상을 청구할 수 있을 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방의 기망 행위(유부남임을 속임)가 명확하여 책임이 비교적 명확하며(1), 금전 거래 내역 등 증거 확보가 가능합니다(5). 그러나 피해 규모가 수천만 원으로 소송금융 투자 기준에 비해 크지 않고(4), 집단적 피해가 아닌 단일 피해자 사건입니다(3).</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>수천만 원</t>
         </is>
       </c>
-      <c r="I7" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>1명 (A씨 및 가족)</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>“월세, 커피차도 보냈는데...” 결혼 약속한 남자 배우, 알고 보니 유부...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>wikitree.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.wikitree.co.kr/articles/1126074</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-19 00:36:11.027559+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>민사상 손해배상 청구 가능성 언급</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>지하철이나 수영장에서 발생한 '똥 테러' 사건으로 인해 수영장 물 환수 비용 및 임시 폐쇄로 인한 영업손실 등 민사상 손해배상 청구가 가능합니다. 그러나 기사는 피해자가 범인을 잡기 위해 CCTV를 공개할 경우 오히려 더 무거운 형량을 받을 수 있다는 점을 경고하며, 피해자의 법적 리스크에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>이 사건은 개인이 저지른 '테러' 행위로 인한 손해배상 청구 가능성을 다루고 있습니다. CCTV 등 증거는 확보될 수 있으나, 상대방이 특정되지 않았고 개인일 경우 자력 확보가 어려워 소송금융 투자에 부적합합니다 (부적합 조건: 상대방에게 자력이 충분함 미흡). 또한, 집단적 피해보다는 시설 운영 주체의 영업 손실에 초점이 맞춰져 있어 집단소송 가능성도 낮습니다 (부적합 조건: 집단적 피해 미흡).</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>지하철·수영장에 똥 테러…범인 잡겠다고 CCTV 공개했다간 피해자가 더...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/88KXRQ0GWQBK</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-18 12:43:57.906001+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>김동현</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>중구청 소속 공무원 가족이 김동현 전 의장을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>대구 중구의회 김동현 의장이 사생활 논란과 품위유지 의무 위반으로 불신임안이 가결되어 의장직을 박탈당했다. 중구청 소속 공무원 가족이 김 의장을 상대로 손해배상 소송을 제기한 상태이며, 의회는 김 의장이 의회 명예를 실추시켰다고 판단했다. 김 의장은 국민의힘을 탈당했다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>김동현 전 의장의 책임이 중구의회 불신임안 가결 및 품위유지 의무 위반 판단으로 비교적 명확하며(적합 조건 1, 5, 6), 이미 손해배상 소송이 진행 중이다. 그러나 피해자가 '한 공무원 가족'으로 집단적 피해가 아니며(부적합 조건), 피해 규모나 상대방의 자력이 명확히 파악되지 않아 투자 매력도가 낮다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1가족</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>대구 중구의회 김동현 의장, 의장직 박탈··· 품위유지 의무 위반</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>dgmbc.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://dgmbc.com/NewsArticle/829773</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-16 12:56:27.382227+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-15 12:36:43.819397+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>50대 남성이 둔기로 이웃집 현관문과 유리창을 부순 혐의로 현행범 체포되었습니다. 가해자는 정신질환을 앓고 있는 것으로 알려졌으며, 경찰은 현재 정확한 사건 경위를 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(현행범 체포), 증거 확보가 가능하며, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 개인이며 정신질환을 앓고 있어 자력 확보가 불확실하고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다. 또한 집단적 피해가 아닌 개별 사건입니다. 이러한 이유로 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>둔기로 이웃집 현관문 부순 50대, 입건</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403187</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:36:43.819397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
           <t>구제역 (이준희)</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>형사 사건 대법원 징역 3년 확정, 민사 손해배상 청구 가능</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>유튜버 구제역이 쯔양을 협박해 5500만원을 갈취한 혐의로 대법원에서 징역 3년이 확정되었다. 구제역 측은 재판소원을 신청하며 사생활 침해 및 방어권 침해 등을 주장하고 있다. 쯔양은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 할 수 있는 상황이다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방 책임이 대법원 판결로 명확하고(적합 조건 1) 증거가 충분하지만(적합 조건 5), 피해 금액이 5500만원으로 소송금융 투자 기준인 수억 원에 미치지 못하며(적합 조건 4), 상대방의 자력이 충분한지 불확실하여(적합 조건 2) 투자 매력이 낮습니다. 또한 집단적 피해가 아닌 개인 피해 사건입니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>5500만원</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>'쯔양 협박' 구제역, 징역 3년 확정에 '재판소원' 신청⋯ 사생활, 방어권...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2565257</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-13 13:15:34.246503+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>구제역 (본명 이준희)</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>대법원 형사 판결 확정 (징역 3년)</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>유튜버 쯔양을 협박하여 5500만원을 갈취한 유튜버 구제역이 대법원에서 징역 3년의 실형을 확정받았습니다. 이 사건은 형사 판결이 확정되어 민사상 손해배상 청구의 강력한 근거가 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>유튜버 구제역의 공갈 혐의가 대법원에서 징역 3년으로 확정되어 상대방의 책임이 명확하며(적합 조건 1), 형사 재판의 확정 판결이 민사상 손해배상 청구의 강력한 증거가 됩니다(적합 조건 5). 다만, 단일 피해자이며 피해 금액이 소송금융 투자 대상으로는 상대적으로 크지 않을 수 있고, 상대방의 자력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H13" t="inlineStr">
         <is>
           <t>5500만원</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>쯔양에 5500만원 갈취한 구제역, 대법원 징역 3년 확정… 죄질이 좋지 않...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-03-12/202603120100086010006019</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-12 12:36:12.622691+00:00</t>
-        </is>
-[...58 lines deleted...]
-          <t>2026-03-11 00:53:07.436965+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이 기사는 파업이나 시위 진압 과정에서 장비 손상이나 경찰 피해 발생 시 국가가 참가자들에게 손해배상을 청구해 온 관행을 다룹니다. 쌍용차 파업 사건을 예시로 들며, 법원이 일부 장비에 대한 책임을 30%로 제한한 사례를 언급합니다.</t>
+          <t>최근 폭행 사건이 형사 처벌에 그치지 않고 민사 손해배상 소송으로 이어지는 사례가 증가하고 있다. 합의서에 손해배상 관련 조항이 명확히 포함되지 않은 경우, 피해자는 형사처벌과 별개로 민사 소송을 제기하여 손해배상을 청구할 수 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 국가가 파업 및 시위 참가자들에게 손해배상을 청구하는 상황을 다루고 있습니다. 로앤굿의 고객은 통상적으로 피해를 입은 원고(피해자)이므로, 국가의 청구에 직면한 개인들은 피고의 입장에 해당합니다. 소송금융 적합도 판단 기준은 원고 측 투자에 초점을 맞추고 있어, 본 사건은 일반적인 소송금융 투자 대상으로는 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 분석이 아닌, 폭행 사건의 민사 손해배상 청구 증가라는 일반적인 법률 동향을 다루고 있습니다. 소송금융 투자 검토를 위한 특정 피고, 피해 규모, 피해자 수 등 구체적인 정보가 없어 적합도 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>국가도 '금융치료'를 하는가</t>
+          <t>폭행손해배상 청구 증가… 형사처벌과 별도로 민사 책임 발생할 수 있어</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233126</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=863671</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-11 00:36:57.988234+00:00</t>
+          <t>2026-03-11 00:53:07.436965+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>국가가 파업 참가자들에게 손해배상 청구, 법원에서 책임 일부 제한 판결</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>본 기사는 배우자의 부정행위에 대한 민사상 손해배상 청구인 상간녀소송의 법적 요건과 절차를 다룬다. 승소를 위해 상간자의 고의성 입증, 적법한 증거 수집의 중요성, 그리고 사적 보복 행위의 위험성을 강조하며, 위자료는 통상 1,000만 원에서 3,000만 원 사이에서 형성된다고 설명한다.</t>
+          <t>이 기사는 파업이나 시위 진압 과정에서 장비 손상이나 경찰 피해 발생 시 국가가 참가자들에게 손해배상을 청구해 온 관행을 다룹니다. 쌍용차 파업 사건을 예시로 들며, 법원이 일부 장비에 대한 책임을 30%로 제한한 사례를 언급합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 보도가 아닌 상간녀소송에 대한 일반적인 법률 가이드이다. 상간녀소송은 주로 개인을 대상으로 하며, 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못하고(1,000만~3,000만 원), 집단적 피해가 아닌 개별 소송이므로 소송금융 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 국가가 파업 및 시위 참가자들에게 손해배상을 청구하는 상황을 다루고 있습니다. 로앤굿의 고객은 통상적으로 피해를 입은 원고(피해자)이므로, 국가의 청구에 직면한 개인들은 피고의 입장에 해당합니다. 소송금융 적합도 판단 기준은 원고 측 투자에 초점을 맞추고 있어, 본 사건은 일반적인 소송금융 투자 대상으로는 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1,000만 원 ~ 3,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>상간녀소송 승소의 열쇠, 불법 증거와 사적 보복 피해야 산다</t>
+          <t>국가도 '금융치료'를 하는가</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030915100818646cf2d78c68_12</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233126</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-10 12:42:48.067884+00:00</t>
+          <t>2026-03-11 00:36:57.988234+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 놀리고 이를 제지하는 A군의 어머니를 폭행한 사건입니다. 부산지법 동부지원은 가해 학생 B군의 부모에게 피해 학생 A군과 가족 3명에 대한 손해배상 책임을 인정하는 판결을 내렸습니다.</t>
+          <t>본 기사는 배우자의 부정행위에 대한 민사상 손해배상 청구인 상간녀소송의 법적 요건과 절차를 다룬다. 승소를 위해 상간자의 고의성 입증, 적법한 증거 수집의 중요성, 그리고 사적 보복 행위의 위험성을 강조하며, 위자료는 통상 1,000만 원에서 3,000만 원 사이에서 형성된다고 설명한다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)는 충족되나, 적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)가 충족되지 않아 소송금융 투자 매력이 낮습니다. 특히 개인 간의 폭행 사건으로 피해 규모가 크지 않고, 상대방의 자력도 불분명하여 투자 회수 가능성이 낮습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌 상간녀소송에 대한 일반적인 법률 가이드이다. 상간녀소송은 주로 개인을 대상으로 하며, 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못하고(1,000만~3,000만 원), 집단적 피해가 아닌 개별 소송이므로 소송금융 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000만 원 ~ 3,000만 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>동급생 엄마 발로 찬 중학생... 법원  자녀 교육 소홀한 부모가 배상</t>
+          <t>상간녀소송 승소의 열쇠, 불법 증거와 사적 보복 피해야 산다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030811530000466?did=NA</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030915100818646cf2d78c68_12</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-08 12:33:37.914027+00:00</t>
+          <t>2026-03-10 12:42:48.067884+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>20대 여성 A씨</t>
+          <t>가해 학생 부모</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>20대 여성 A씨 긴급체포, 경찰 수사 진행 중</t>
+          <t>부산지법 동부지원 민사단독 판결</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>동탄신도시 아파트에서 20대 여성 A씨가 텔레그램 지시를 받고 타인의 현관문에 붉은색 래커 낙서와 오물을 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었습니다. 경찰은 A씨가 피해자와 모르는 사이이며, 텔레그램을 통해 알게 된 인물의 지시를 받았다는 진술을 토대로 범행 배후와 추가 범행 여부를 조사 중입니다.</t>
+          <t>중학생 B군이 동급생 A군을 놀리고 이를 제지하는 A군의 어머니를 폭행한 사건입니다. 부산지법 동부지원은 가해 학생 B군의 부모에게 피해 학생 A군과 가족 3명에 대한 손해배상 책임을 인정하는 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>경찰 수사로 가해자가 특정되고 증거 확보가 용이하나(적합 조건 5, 6), 상대방의 자력이 불확실하고(20대 여성, 배후 불명), 피해 규모가 소송금융 투자 대상으로 크지 않으며, 집단적 피해가 아니라는 점에서 투자 매력이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보)는 충족되나, 적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모)가 충족되지 않아 소송금융 투자 매력이 낮습니다. 특히 개인 간의 폭행 사건으로 피해 규모가 크지 않고, 상대방의 자력도 불분명하여 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1세대</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>동탄 아파트 ‘보복 대행’ 테러 또 발생… 20대 여성 검거</t>
+          <t>동급생 엄마 발로 찬 중학생... 법원  자녀 교육 소홀한 부모가 배상</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1759867</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030811530000466?did=NA</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-06 12:24:30.655935+00:00</t>
+          <t>2026-03-08 12:33:37.914027+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>20대 여성 A씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 1심 징역형 선고 완료, 피해자의 민사 손해배상 소송 제기 가능</t>
+          <t>20대 여성 A씨 긴급체포, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>층간소음 문제로 아래층 이웃을 폭행하여 전치 5주의 상해를 입힌 30대 남성이 1심에서 징역 1년 6개월을 선고받았습니다. 가해자의 형사 유죄 판결로 피해자의 민사 손해배상 청구 가능성이 높으나, 가해자의 자력에 대한 정보가 없어 소송금융 투자 적합도는 낮습니다.</t>
+          <t>동탄신도시 아파트에서 20대 여성 A씨가 텔레그램 지시를 받고 타인의 현관문에 붉은색 래커 낙서와 오물을 투척하고 허위 유인물을 뿌린 혐의로 긴급체포되었습니다. 경찰은 A씨가 피해자와 모르는 사이이며, 텔레그램을 통해 알게 된 인물의 지시를 받았다는 진술을 토대로 범행 배후와 추가 범행 여부를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해자(A씨)의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 강력한 증거(형사 판결문)가 확보되어 있습니다(적합 조건 5). 그러나 피해가 집단적이지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자금 회수 가능성이 불확실합니다. 소송금융은 일반적으로 피고의 충분한 자력을 요구하므로 투자 매력이 낮습니다.</t>
+          <t>경찰 수사로 가해자가 특정되고 증거 확보가 용이하나(적합 조건 5, 6), 상대방의 자력이 불확실하고(20대 여성, 배후 불명), 피해 규모가 소송금융 투자 대상으로 크지 않으며, 집단적 피해가 아니라는 점에서 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1세대</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>근거 없이 층간소음 항의하다 이웃주민 마구 폭행한 30대 징역형</t>
+          <t>동탄 아파트 ‘보복 대행’ 테러 또 발생… 20대 여성 검거</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260227097300051?input=1195m</t>
+          <t>https://www.kyeongin.com/article/1759867</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:13.050435+00:00</t>
+          <t>2026-03-06 12:24:30.655935+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>최종 판결 완료</t>
+          <t>가해자 형사 재판 1심 징역형 선고 완료, 피해자의 민사 손해배상 소송 제기 가능</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>가수 겸 배우 김현중이 과거 '꽃보다 남자' 출연 당시 100억 원 이상을 벌었을 가능성을 언급했습니다. 또한 전 여자친구와의 폭행 시비 및 16억 원 규모의 손해배상 청구 소송에 대해 언급하며, 해당 소송은 6년간의 법적 다툼 끝에 최종 판결이 내려져 현재는 모두 정리된 상태라고 밝혔습니다.</t>
+          <t>층간소음 문제로 아래층 이웃을 폭행하여 전치 5주의 상해를 입힌 30대 남성이 1심에서 징역 1년 6개월을 선고받았습니다. 가해자의 형사 유죄 판결로 피해자의 민사 손해배상 청구 가능성이 높으나, 가해자의 자력에 대한 정보가 없어 소송금융 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사에서 언급된 김현중과 전 여자친구 간의 법적 분쟁은 이미 최종 판결이 내려져 '종결된 사건'에 해당합니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 명확히 부합하므로, 신규 투자 대상으로 부적합합니다.</t>
+          <t>가해자(A씨)의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 강력한 증거(형사 판결문)가 확보되어 있습니다(적합 조건 5). 그러나 피해가 집단적이지 않고, 가해자의 자력에 대한 정보가 없어 소송금융 투자금 회수 가능성이 불확실합니다. 소송금융은 일반적으로 피고의 충분한 자력을 요구하므로 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>16억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘꽃보다 남자’ 김현중, 100억 이상 벌었다…자고 일어나면 CF 찍던 시...</t>
+          <t>근거 없이 층간소음 항의하다 이웃주민 마구 폭행한 30대 징역형</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1589360?ref=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260227097300051?input=1195m</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-28 12:45:46.490800+00:00</t>
+          <t>2026-03-01 00:24:13.050435+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>최종 판결 완료</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 김현중이 과거 '꽃보다 남자' 출연 당시 100억 원 이상을 벌었을 가능성을 언급했습니다. 또한 전 여자친구와의 폭행 시비 및 16억 원 규모의 손해배상 청구 소송에 대해 언급하며, 해당 소송은 6년간의 법적 다툼 끝에 최종 판결이 내려져 현재는 모두 정리된 상태라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 김현중과 전 여자친구 간의 법적 분쟁은 이미 최종 판결이 내려져 '종결된 사건'에 해당합니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건'에 명확히 부합하므로, 신규 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>16억 원</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>‘꽃보다 남자’ 김현중, 100억 이상 벌었다…자고 일어나면 CF 찍던 시...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1589360?ref=naver</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:45:46.490800+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>김현중</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>대법원 판결 선고 (2020년)</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>연예인 김현중을 상대로 여자친구 A씨가 폭행 및 임신 유산 주장을 하며 16억 원의 손해배상 소송을 제기했습니다. 이 사건은 2020년 대법원 판결까지 진행되어 법적 절차가 종결된 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>기사에 따르면 해당 사건은 이미 2020년 대법원 판결까지 진행되어 종결된 것으로 판단됩니다. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당하므로 신규 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>16억 원</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>김현중  여친 폭행·임신시켰다  심경 고백… 연예인 무죄는 무죄 아냐...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>mydaily.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.mydaily.co.kr/page/view/2026022810055944327</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-28 12:37:03.483511+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="4" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>김현중</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>민사 손해배상 및 명예훼손 맞고소 진행 중, 친자 확인 완료</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>김현중과 전 여자친구 A씨 간의 폭행 논란 및 혼외자 스캔들 관련 법적 분쟁. A씨는 김현중의 친자를 임신했다며 16억 원의 민사 손해배상을 청구했고, 김현중은 A씨를 허위 사실 명예 훼손으로 맞고소했다. 이후 아이는 김현중의 친자로 확인되었다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>상대방(김현중)의 친자임이 확인되어 A씨의 주장이 허위가 아님이 밝혀졌으므로 책임이 명확하며(적합 조건 1), 연예인으로서 자력이 충분하고(적합 조건 2), 16억 원의 손해배상 청구로 피해 규모가 크며(적합 조건 4), 친자 확인 결과라는 명확한 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>16억 원</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>김현중, 女 폭행논란·혼외자 스캔들에 심경… 억울함 없어, 연예인 무...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>xportsnews.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.xportsnews.com/article/2117054</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-02-28 01:31:05.687000+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-28 00:32:04.752255+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>민사 손해배상</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
+          <t>김현중</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>과거 민사 손해배상 및 명예훼손 소송 종결 (추정)</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>가수 김현중과 전 여자친구 A씨 간의 친자 확인 및 16억 원 규모의 민사 손해배상 소송에 대한 과거 논란이 재조명되고 있습니다. A씨는 김현중의 친자를 임신했다며 손해배상을 청구했고, 김현중은 A씨를 명예훼손으로 맞고소했으나, 아이는 김현중의 친자로 확인되었습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>기사 내용상 '10년만 입 열었다'는 점과 과거형 서술로 미루어 볼 때, 이미 법적 다툼이 종결된 사건으로 판단됩니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 종결된 사건은 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>16억 원</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>'사생활 논란' 김현중, 10년만 입 열었다  과거 후회? 돌이킬 수 없어  ...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2117116</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:32:04.752255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>민사 손해배상</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
           <t>14세 B양, 15세 C양</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>법원 심리 예정 (2월 26일)</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>자전거를 타다 넘어진 노인이 자신을 도와준 10대 학생들을 상대로 약 4,700만원의 손해배상 소송을 제기하여 논란이 되고 있습니다. CCTV 상 직접적인 충돌은 없었으며, 경찰 조사 결과 노인에게 주된 책임이 있다고 판단되었습니다. 학생 중 1명에게만 미성년자 불법 운행 및 양보 의무 위반으로 일부 책임이 있다고 결론 났으며, 사건은 법원에서 심리될 예정입니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>상대방(10대 학생)의 책임이 경찰 조사 결과 주된 책임이 아니며, 자력 또한 충분하다고 보기 어렵습니다. 피해 규모(약 4,700만원)도 소송금융 투자 기준인 '수억 원 이상'에 미치지 못하며, 집단적 피해가 아닌 단일 사건입니다. 공적 절차(경찰 조사)는 진행되었으나, 그 결과가 원고에게 불리하게 나왔습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>약 4,700만원</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>자전거 타다 넘어진 노인, 도와준 소녀들 상대 손배소송 논란</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/life/2026-02-23/202602230100142170010007</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-02-23 00:44:02.540246+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N23"/>
+  <autoFilter ref="A1:N24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>