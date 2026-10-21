--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="25" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="22" customWidth="1" min="5" max="5"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>반독점/공정거래</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>앤트로픽, 오픈AI, 스페이스XAI, 구글</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 연방지법에 집단소송 소장 접수</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>앤트로픽, 오픈AI, 스페이스XAI, 구글 등 세계적인 AI 기업들이 AI 개발 속도 감속을 담합했다는 혐의로 미국 캘리포니아 연방지법에 집단소송을 당했다. 유료 AI 서비스 구독자들은 기업들의 반경쟁적 행위로 인해 손해를 입었다고 주장하며, AI 안전을 위한 개별적 노력은 가능하나 단체 행동은 불법이라고 강조했다. 현재 소송이 막 접수된 단계이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>세계적인 AI 대기업(앤트로픽, 오픈AI, 구글 등)이 피고로 특정되어 자력이 충분하고(적합 조건 2), 유료 구독자들을 대표하는 집단소송이 제기되어 집단적 피해가 명확하다(적합 조건 3). AI 개발 속도 감속 논의가 공개적으로 이루어졌다는 점에서 증거 확보 가능성도 높으며(적합 조건 5), 다수의 피해자를 고려할 때 총 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>유료 AI 서비스 구독자 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>AI 속도 조절 어렵네…유료 구독자들이 앤트로픽·구글 담합 혐의 소송</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026092010240004922?did=NA</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-25 01:15:41.075544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>반독점/공정거래</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>앱스토어 플랫폼 운영사</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>집단소송 및 징벌적 손해배상 검토 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>앱스토어 플랫폼의 인앱결제 수수료 불법성 문제가 제기되며, 법조계 인사들은 미국과 유럽의 반독점 판례를 참고하여 집단소송이나 징벌적 손해배상 도입 등 제도적 대응 방안을 검토할 필요가 있다고 주장했습니다. 이는 플랫폼 정책으로 인한 업계 전반의 피해에 대한 법적 대응 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>앱스토어 플랫폼의 수수료 불법성이 언급되며, 미국과 유럽의 반독점 판례를 참고하여 집단소송 및 징벌적 손해배상 도입이 논의되고 있습니다. 이는 상대방 책임이 명확하고(1), 대형 플랫폼 운영사로 자력이 충분하며(2), 업계 전반에 걸친 집단적 피해(3)로 피해 규모가 클 가능성이 높고(4), 해외 판례를 통해 증거 확보가 용이하다는(5) 점에서 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>앱스토어 플랫폼 수수료 불법성 드러나…제도적 대응 필요</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>srtimes.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.srtimes.kr/news/articleView.html?idxno=198619</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-13 12:55:16.690063+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>