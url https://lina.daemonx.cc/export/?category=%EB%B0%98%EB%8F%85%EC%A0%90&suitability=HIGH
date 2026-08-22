--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="11" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,248 +535,392 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>반독점</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>삼성전자, SK하이닉스, 마이크론</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 법무부의 구글 반독점 소송 진행 중, 각국 규제 당국 조사 병행</t>
+          <t>미국에서 반독점 집단소송 제기, 소송 초기 단계</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>구글, 애플, 아마존 등 빅테크 기업들이 각국 규제 당국의 반독점 조사와 소송에 직면해 있습니다. 특히 미국 법무부는 구글의 AI 관련 투자 파트너십과 자사 우대 가능성을 문제 삼으며 반독점 소송을 진행 중입니다. 이는 AI 시대의 공정 경쟁 환경 조성에 대한 우려를 반영합니다.</t>
+          <t>미국 소비자 및 소매업체들이 삼성전자, SK하이닉스, 마이크론을 상대로 D램 가격 담합 혐의로 집단소송을 제기했다. 원고 측은 이들 기업이 HBM 생산을 늘리고 범용 D램 생산을 줄여 가격이 700% 급등했다고 주장하며, 이는 반독점법 위반이라고 보고 있다. 피고 기업들은 정상적인 경영 판단이었다고 반박하고 있으며, SK하이닉스는 이번 소송을 투자 위험 요인으로 추가했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 구글 등 빅테크 기업은 자력이 충분하며(적합 조건 2), 각국 규제 당국과 미국 법무부의 조사 및 소송을 통해 책임이 명확히 문제 제기되고 있습니다(적합 조건 1, 5, 6). 반독점 소송의 특성상 집단적이고 대규모의 피해가 예상되므로(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다.</t>
+          <t>대기업 피고(삼성전자, SK하이닉스, 마이크론)로 자력이 충분하며(적합 조건 2), 미국 소비자 및 소매업체들이 제기한 집단소송으로 다수의 피해자가 존재하고(적합 조건 3), D램 가격이 700% 급등했다는 주장은 피해 규모가 매우 큼을 시사합니다(적합 조건 4). 소송 초기 단계임에도 피고 기업이 재무적 위험으로 인지하고 있어 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 소비자 및 소매업체 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>AI의 선택, 과연 당신만을 위한 선택인가? [현민석의 페어플레이]</t>
+          <t>메모리값 급등 누구 책임인가…20년만의 D램 소송, 달라진 쟁점</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603228206i</t>
+          <t>https://news.mtn.co.kr/news-detail/2026070216393783471</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-23 00:38:04.623255+00:00</t>
+          <t>2026-07-07 07:02:28.159450+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>반독점</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>구글</t>
+          <t>MRED</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>에픽게임즈의 반독점 소송 승소로 구글의 앱 수수료 정책에 대한 법적 책임이 인정되었으며, 이는 다른 앱 개발사들의 손해배상 청구에 유리한 선례를 제공합니다.</t>
+          <t>연방 반독점 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>에픽게임즈가 구글을 상대로 제기한 반독점 소송에서 승소함에 따라 구글이 앱 수수료를 인하하기로 결정했습니다. 이는 기존 30%의 일괄 수수료 정책으로 피해를 입었던 게임업계를 비롯한 수많은 앱 개발사들에게 긍정적인 영향을 미칠 것으로 예상됩니다. 에픽게임즈의 승소는 다른 개발사들의 손해배상 청구에 강력한 법적 근거를 제공할 수 있습니다.</t>
+          <t>Zillow가 MRED를 상대로 연방 반독점 소송을 제기하자, MRED는 4만3천 건에 달하는 전체 매물 정보를 포기하는 결정을 내렸다. 이는 Zillow의 소송에 대한 MRED의 대응 조치로, 두 대형 부동산 정보 제공 업체 간의 반독점 분쟁이 진행 중이다. 이로 인해 시카고 부동산 시장에 상당한 변화가 예상된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 에픽게임즈의 반독점 소송 승소로 구글의 독점적 지위 남용에 대한 책임이 법적으로 인정되었습니다. 적합 조건 2 (상대방 자력 충분): 구글은 글로벌 대기업으로 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): 구글 플레이에 입점한 수많은 앱 개발사들이 30% 수수료 정책으로 피해를 입었을 가능성이 높습니다. 적합 조건 5 (증거 확보 가능): 에픽게임즈 소송의 판결문 및 관련 자료가 강력한 증거가 될 수 있습니다. 이러한 선례는 다른 개발사들의 집단 소송 가능성을 높여 소송금융 투자에 매우 적합합니다.</t>
+          <t>Zillow가 MRED를 상대로 연방 반독점 소송을 제기하여 상대방(MRED)의 책임이 명확하고(적합 조건 1), MRED는 대규모 부동산 정보 제공 업체로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 4만3천 건의 매물 정보가 연루되어 피해 규모가 크고(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>수많은 앱 개발사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>구글 앱 수수료 인하에 게임업계 '화색'… K모바일게임 성장 기대감</t>
+          <t>시카고 부동산 매물 수만건, Zillow 삭제 배경</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=128386</t>
+          <t>https://www.koreadaily.com/article/20260527140916266</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-10 13:13:44.023430+00:00</t>
+          <t>2026-06-27 07:00:28.094067+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>반독점</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>구글</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미국 법무부의 구글 반독점 소송 진행 중, 각국 규제 당국 조사 병행</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>구글, 애플, 아마존 등 빅테크 기업들이 각국 규제 당국의 반독점 조사와 소송에 직면해 있습니다. 특히 미국 법무부는 구글의 AI 관련 투자 파트너십과 자사 우대 가능성을 문제 삼으며 반독점 소송을 진행 중입니다. 이는 AI 시대의 공정 경쟁 환경 조성에 대한 우려를 반영합니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방인 구글 등 빅테크 기업은 자력이 충분하며(적합 조건 2), 각국 규제 당국과 미국 법무부의 조사 및 소송을 통해 책임이 명확히 문제 제기되고 있습니다(적합 조건 1, 5, 6). 반독점 소송의 특성상 집단적이고 대규모의 피해가 예상되므로(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>AI의 선택, 과연 당신만을 위한 선택인가? [현민석의 페어플레이]</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603228206i</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:38:04.623255+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>반독점</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>구글</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>에픽게임즈의 반독점 소송 승소로 구글의 앱 수수료 정책에 대한 법적 책임이 인정되었으며, 이는 다른 앱 개발사들의 손해배상 청구에 유리한 선례를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>에픽게임즈가 구글을 상대로 제기한 반독점 소송에서 승소함에 따라 구글이 앱 수수료를 인하하기로 결정했습니다. 이는 기존 30%의 일괄 수수료 정책으로 피해를 입었던 게임업계를 비롯한 수많은 앱 개발사들에게 긍정적인 영향을 미칠 것으로 예상됩니다. 에픽게임즈의 승소는 다른 개발사들의 손해배상 청구에 강력한 법적 근거를 제공할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>적합 조건 1 (상대방 책임 명확): 에픽게임즈의 반독점 소송 승소로 구글의 독점적 지위 남용에 대한 책임이 법적으로 인정되었습니다. 적합 조건 2 (상대방 자력 충분): 구글은 글로벌 대기업으로 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): 구글 플레이에 입점한 수많은 앱 개발사들이 30% 수수료 정책으로 피해를 입었을 가능성이 높습니다. 적합 조건 5 (증거 확보 가능): 에픽게임즈 소송의 판결문 및 관련 자료가 강력한 증거가 될 수 있습니다. 이러한 선례는 다른 개발사들의 집단 소송 가능성을 높여 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>수많은 앱 개발사</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>구글 앱 수수료 인하에 게임업계 '화색'… K모바일게임 성장 기대감</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>bizwnews.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=128386</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:13:44.023430+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>반독점</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>아마존</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>캘리포니아 법무장관이 아마존에 대한 반독점 소송에서 위법 행위 중단을 요구하는 가처분 신청 제기. 본안 재판은 2027년 1월 예정.</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>미국 캘리포니아 법무장관이 아마존의 반독점 행위에 대해 법원에 가처분 명령을 신청했다. 아마존이 판매업자들에게 다른 플랫폼보다 낮은 가격에 판매하도록 압박하고, 가격 인상을 요구하는 등 가격 통제 행위를 통해 시장 전반의 소비자 가격을 상승시켰다는 주장이다. 법무부는 광범위한 증거를 확보했다고 밝히며 즉각적인 위법 행위 중단을 요구하고 있으며, 본안 재판은 2027년 1월에 열릴 예정이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>캘리포니아 법무장관이 아마존을 상대로 반독점 소송을 진행 중이며, 광범위한 증거 공개 절차를 통해 아마존의 가격 통제 행위가 확인됨 (상대방 책임 명확, 증거 확보 가능). 아마존은 자력이 충분한 대기업이며, 가격 고정으로 인해 시장 전반의 소비자 가격이 상승하여 집단적 피해 규모가 매우 클 것으로 예상됨 (상대방 자력 충분, 집단적 피해, 피해 규모 큼). 법무장관이 즉각적인 위법 행위 중단을 요구하는 가처분 신청을 제기하는 등 공적 절차가 활발히 진행 중임 (공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>소비자 다수</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>아마존 '가격 통제' 멈춰 ...美 캘리포니아, 가처분 신청</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>zdnet.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://zdnet.co.kr/view/?no=20260301090543</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-01 12:40:44.646223+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>