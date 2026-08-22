--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -525,186 +532,254 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>범죄피해 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>A씨 강도상해 혐의 재판 진행 중, 나나 모녀 증인 출석 예정; 나나 A씨 무고 혐의 맞고소</t>
+          <t>형사 재판 1심 선고 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 흉기를 들고 침입한 강도 A씨가 나나 모녀에게 제압된 후, 자신도 부상당했다며 나나를 역고소한 사건입니다. 경찰은 나나 모녀의 정당방위를 인정했으며, 나나 역시 A씨를 무고 혐의로 맞고소했습니다. 현재 A씨는 강도상해 혐의로 재판을 받고 있으며, 나나 모녀는 증인으로 출석할 예정입니다.</t>
+          <t>20대 남성이 텔레그램 보복 대행 조직의 지시를 받아 아파트 현관문에 페인트칠과 계란 투척 등 '현관문 테러'를 저지른 혐의로 징역 6개월을 선고받았습니다. 이 사건은 이재명 대통령이 SNS에 언급하며 사회적 문제로 부각되었으며, 피고인은 전국에서 같은 수법으로 3건의 추가 범행을 저지른 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 흉기 침입 및 금품 요구 행위에 대한 책임이 경찰의 정당방위 판단 등으로 비교적 명확하며, 경찰 수사를 통해 증거가 확보되었습니다. 또한 경찰 수사 및 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 상대방의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮습니다.</t>
+          <t>피고인의 책임이 명확하고 증거가 충분하며 형사 재판까지 진행되었으나, 피고인이 20대 개인으로 배상 능력이 충분하지 않을 가능성이 높습니다. 또한, '현관문 테러'로 인한 직접적인 재산 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 것으로 판단되어 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“당신 연기 어디 한번 보겠다”...나나, 강도와 법정 대면 앞두고 ‘분...</t>
+          <t>대통령도 질타한 '현관문 보복 테러' 20대 남성, 법정서 실형 선고</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597829?ref=naver</t>
+          <t>https://www.insight.co.kr/news/564687</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 00:16:23.022470+00:00</t>
+          <t>2026-08-09 21:18:57.374873+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>범죄피해 손해배상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>A씨 강도상해 혐의 재판 진행 중, 나나 모녀 증인 출석 예정; 나나 A씨 무고 혐의 맞고소</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>가수 겸 배우 나나의 자택에 흉기를 들고 침입한 강도 A씨가 나나 모녀에게 제압된 후, 자신도 부상당했다며 나나를 역고소한 사건입니다. 경찰은 나나 모녀의 정당방위를 인정했으며, 나나 역시 A씨를 무고 혐의로 맞고소했습니다. 현재 A씨는 강도상해 혐의로 재판을 받고 있으며, 나나 모녀는 증인으로 출석할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 흉기 침입 및 금품 요구 행위에 대한 책임이 경찰의 정당방위 판단 등으로 비교적 명확하며, 경찰 수사를 통해 증거가 확보되었습니다. 또한 경찰 수사 및 형사 재판이라는 공적 절차가 진행 중입니다. 그러나 상대방의 자력이 불분명하고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어려우며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>“당신 연기 어디 한번 보겠다”...나나, 강도와 법정 대면 앞두고 ‘분...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1597829?ref=naver</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:16:23.022470+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>범죄피해 손해배상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>강도상해 형사 재판 진행 중, 2차 가해 및 무고죄 고소 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>배우 나나의 자택에 침입해 강도상해 혐의로 재판을 받고 있는 A씨가 나나를 역고소했으나 경찰은 정당방위로 불송치 결정했습니다. 나나 측은 A씨의 주장을 2차 가해 및 허위 주장으로 판단하고 무고죄 고소 및 민형사상 모든 법적 조치를 예고했습니다. 현재 A씨의 강도상해 형사 재판이 진행 중이며, 나나 측은 증인 불출석 의사를 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방의 책임이 비교적 명확하고(경찰의 정당방위 불송치 결정, 강도상해 혐의로 재판 진행 중), 증거가 확보되어 있으며(수사기관의 판단), 이미 형사 재판 등 공적 절차가 진행 중이라는 점에서 적합 조건 3개를 충족합니다. 그러나 단일 피해자 사건이며, 피고인의 경제적 어려움과 다른 보험사기 재판 진행 상황을 고려할 때 자력 부족으로 인한 회수 가능성이 낮아 투자 매력이 제한적입니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명 (나나와 모친)</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>[단독] 2차가해 분노  나나, 자택강도男 재판 증인 불출석 요청</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/music/2026/02/24/2026022408294152228</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-24 00:28:43.203450+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>