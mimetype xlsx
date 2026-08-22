--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="46" customWidth="1" min="10" max="10"/>
+    <col width="47" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -537,2258 +537,3030 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사소송법 개정안 입법예고 예정</t>
+          <t>법률/정책 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 '김창민 사망사건'을 계기로 촉발된 보완수사권 존치 여부와 검찰개혁법안에 대한 입법 논의를 다루고 있습니다. 형사소송법 개정안은 현재 유보된 상태이며, 올해 6월 이후 입법예고될 예정입니다.</t>
+          <t>국민의힘 정점식 원내대표는 보완수사권 폐지와 공소기각 확대가 '희대의 악법'이라며, 경찰의 제때 수사 미흡으로 피해자들이 구제받기 어려워지고 법의 보호 밖으로 밀려날 수 있다고 우려를 표명했습니다. 이는 법률 및 정책 변화가 국민의 사법 접근성에 미칠 잠재적 부정적 영향에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 민사 소송 사건이 아닌 형사소송법 개정안 및 검찰개혁법안에 대한 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 손해, 책임 주체가 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 보완수사권 폐지 및 공소기각 확대와 같은 법률/정책 변화가 피해자 구제에 미칠 수 있는 부정적 영향에 대한 정치권의 우려를 다루고 있습니다. 특정 사건이나 명확한 가해자가 존재하지 않으며, 구체적인 피해 규모나 피해자 수도 파악할 수 없어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[양준서의 정조준] 보완수사권 여론 불지른 '김창민' 사망사건... 민주당...</t>
+          <t>보완수사권 폐지에 공소기각 확대까지…정치권·법조계  국민이 실험 대...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=118478</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=313326</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-22 07:02:20.329922+00:00</t>
+          <t>2026-08-16 21:29:42.086161+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 본회의 통과 예정</t>
+          <t>형사소송법 개정안 국무회의 통과</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>보건복지부 신현두 과장은 의료분쟁조정법 개정안이 통과되면 의사 형사처벌 위험이 50% 이상 줄어들 것이라고 진단했습니다. 이 개정안은 의료인에 대한 기소 제한, 의료사고 설명 의무, 책임보험 의무가입 조항 등을 포함하며, 1~2주 안에 본회의 통과가 예상됩니다. 법안은 의료인 사법 리스크를 줄이고 환자와의 갈등을 완화하는 데 목적이 있습니다.</t>
+          <t>형사소송법 개정안이 국무회의를 통과하여 오는 10월 2일부터 중대범죄수사청과 공소청이 출범할 예정입니다. 이재명 대통령은 개정안 의결을 앞두고 일부 검찰의 과거 행태를 지적했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 의료사고나 분쟁 사건을 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 설명하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건이나 소송이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 형사소송법 개정안 국무회의 통과에 대한 내용으로, 특정 피해 사건이나 당사자 간의 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'의사 형사처벌 위험 50% 감소 예상'…신현두 과장  의료분쟁조정법 개...</t>
+          <t>비정상적인 시스템 정상화 첫출발 …형소법 개정안 국무회의 통과</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>medigatenews.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.medigatenews.com/news/2405087136</t>
+          <t>https://news.jtbc.co.kr/article/NB12311750?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:36:03.583663+00:00</t>
+          <t>2026-08-11 04:03:02.594521+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사사법 체계 개편 토론회 진행 중</t>
+          <t>개정 형사소송법 시행 이후 범죄 피해자 보호 공백 우려에 대한 논의 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국무총리실 산하 검찰개혁추진단 주최 형사사법 체계 개편 토론회에서 검사의 보완수사권 존치 여부 및 행사 방식에 대한 전문가들의 공방이 벌어졌습니다. 일부 전문가는 검사의 보완수사권이 필요하되 경찰서 출장 등 제한적인 방식으로 행사되어야 한다고 주장한 반면, 다른 전문가는 보완수사권이 사실상 직접수사권과 다름없다고 반박했습니다.</t>
+          <t>개정 형사소송법 시행으로 달라진 수사체계에서 범죄 피해자 보호에 공백이 생길 수 있다는 우려가 제기되었습니다. 이에 피해자 보호 제도를 보완하고 책임 있는 지원 체계를 구축하기 위한 방안을 논의하는 자리가 마련되었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 검찰의 보완수사권에 대한 전문가들의 정책 토론을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 존재하지 않으므로 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 개정 형사소송법 시행 이후 발생할 수 있는 범죄 피해자 보호 공백에 대한 우려와 이를 보완하기 위한 방안을 논의하는 정책적 수준의 내용입니다. 특정 사건이나 피해 사실, 구체적인 상대방이 존재하지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>검사, 경찰서에서 보완수사  vs  보완수사도 결국 직접수사</t>
+          <t>개정 형소법 이후 피해자보호 컨트롤타워 있어야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260403148900001?input=1195m</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=224560</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 13:08:08.243032+00:00</t>
+          <t>2026-08-09 07:00:43.519425+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사소송법 개정 관련 공론화 및 세부 내용 가다듬는 작업 진행 중</t>
+          <t>형사소송법 개정안 발의</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>검찰의 보완수사권 존폐를 담을 형사소송법 개정 작업을 앞두고 논의가 진행 중이다. 3월 20일부터 관련 토론회 등 공론화 작업을 거쳐 5~6월 세부 내용을 가다듬은 후 6·3 지방선거 이후 최종 결정될 예정이다.</t>
+          <t>김남희 의원이 검찰의 보완수사권을 폐지하고 경찰의 사건종결권을 삭제하며 모든 수사 사건을 검찰에 송치하는 내용의 형사소송법 개정안을 발의했다. 이는 부실수사 및 사건 암장을 막고 사회적 약자와 범죄 피해자를 보호하기 위한 목적이다. 수사·기소 분리 원칙을 지키면서도 수사기관 간 견제를 강화하는 방안을 담고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰의 보완수사권 존폐를 다루는 형사소송법 개정 작업에 대한 입법 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 피해나 분쟁에 대한 것이 아니라, 형사사법체계 개선을 위한 형사소송법 개정안 발의에 대한 내용입니다. 소송금융은 실제 발생한 법적 분쟁에 대한 투자를 목적으로 하므로, 입법 과정에 대한 기사는 적합 조건에 해당하지 않아 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>李 '실용적 개혁' 마지막 시험대, 보완수사권…친명  양보 없을 것</t>
+          <t>김남희 의원, 검찰 보완수사권 폐지·전건송치 부활 형사소송법 발의</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=367950</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0030153136&amp;code=61111111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:45:29.229738+00:00</t>
+          <t>2026-08-01 05:08:24.241581+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>검찰개혁 관련 법안 논의 및 추진 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이 기고문은 촉법소년 제도의 문제점을 지적하며 연령 하향을 통해 피해자 보호를 강화하고 가해 소년에게 책임의 무게를 가르쳐야 한다고 주장합니다. 현재 제도로 인해 피해자들이 보호받지 못하고 법의 무기력함이 드러나고 있음을 강조하며 사법 시스템의 개선을 촉구합니다.</t>
+          <t>민주당이 검찰의 보완수사권 폐지를 당론으로 추진하며 검경 수사권 완전 분리를 시도하고 있습니다. 정필승 변호사는 이를 세계적인 추세이자 검찰 폐해를 막는 당연한 수순으로 보는 반면, 김규현 변호사는 피해자와 피의자의 피해 가능성을 우려하며 보완수사권의 필요성을 주장했습니다. 해당 법안은 국회 통과 가능성이 높은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 소송에 대한 보도가 아닌 촉법소년 제도 개선에 대한 기고문입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 법적 절차 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 집단적 손해배상 청구와 관련된 내용이 아닌, 검찰의 보완수사권 폐지를 둘러싼 법률 및 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 소송 기회가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[기고] 촉법소년 연령 하향…‘책임의 무게’ 가르칠 때</t>
+          <t>전건송치 부활? 정필승  檢 암장 가능해져 ...김규현  7대 범죄에 적용 ...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260403.22018009339</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202607242010411010</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:15.426979+00:00</t>
+          <t>2026-07-26 07:01:18.666072+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>국회에서 형사소송법 개정안 논의 중 (공청회, 정책의원총회)</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 형사소송법 개정을 통해 검사의 보완수사 범위와 경찰에 대한 통제 기능을 정교하게 다듬어야 한다는 주장을 담은 논평이다. 특정 사건이나 피해 사실을 다루는 것이 아니므로 소송금융 투자 대상이 될 수 없다.</t>
+          <t>박찬운 한양대 로스쿨 교수가 더불어민주당의 형사소송법 개정안(검찰 보완수사 폐지)에 대해 신중한 검토를 촉구하며 경고했다. 그는 보완수사권이 검사 제도를 유지하는 한 필수적이며, 경찰의 업무 부담 증가, 법체계 정합성 문제, 헌법소원 가능성 등을 지적했다. 이 개정안이 자칫 민주당 정권의 위기로 이어질 수 있다고 우려를 표했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 형사소송법 개정의 필요성에 대한 논평이다. 소송금융 투자의 대상이 될 만한 특정 피해자, 가해자, 피해 규모, 증거 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해자들의 손해배상 청구에 관한 것이 아니라, 형사소송법 개정안에 대한 국회 내 정책 논의를 다루고 있습니다. 소송금융의 투자 대상이 되는 명확한 피해자 집단이나 손해배상 청구 대상이 되는 상대방이 존재하지 않으며, 금전적 피해 규모를 추정할 수 있는 근거도 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[아침을 열며] 검찰이 대통령 고르는 나라는 이제 그만</t>
+          <t>박찬운 교수  보완수사 폐지, '민주당 정권 위기' 치달을 수도</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002324</t>
+          <t>http://www.inews24.com/view/1987412</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-29 12:57:11.552481+00:00</t>
+          <t>2026-07-23 07:02:22.043108+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사소송법 개정을 위한 의견수렴 및 토론회 진행 중</t>
+          <t>검찰 보완수사권 조정 논의 및 중수청/공소청 출범 준비</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>형사소송법 개정을 위한 집중 의견수렴이 4월까지 진행되며, 공소청 검사의 보완수사권 엄격 제한에 대한 토론회가 세 번째로 개최되었습니다. 한국형사법학회, 한국형사정책학회, 한국법령정책연구원, 서울지방변호사회 등이 참여하여 견제와 협력의 필요성을 논의하고 있습니다.</t>
+          <t>더불어민주당 내에서 검찰의 보완수사권 조정에 대한 논의가 진행 중이며, 수사-기소 분리 원칙을 유지하면서 국민 인권 보호 방안을 모색하고 있다. 오는 10월 2일 출범 예정인 중대범죄수사청과 공소청의 준비 상황 및 인력 충원 방식도 함께 다뤄졌다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 형사소송법 개정을 위한 의견수렴 및 토론회 진행 상황을 다루는 정책 관련 내용으로, 특정 피해자나 손해배상 청구 대상이 되는 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 검찰의 보완수사권 조정 및 중대범죄수사청/공소청 출범 준비에 대한 민주당 내의 입법 논의를 다루고 있습니다. 특정 사건으로 인한 피해자, 가해자, 또는 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>공소청 검사 보완수사권 엄격히 제한해야…견제·협력 모두 필요</t>
+          <t>민주당 내 보완수사권 신중론...김영진  수사-기소 분리 원칙서 벗어나...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218520</t>
+          <t>https://www.newspim.com/news/view/20260716000232</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:13.803788+00:00</t>
+          <t>2026-07-19 07:02:14.414317+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>국회 형사소송법 개정 논의 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>델라웨어주가 기업의 장부와 기록에 대한 열람권을 엄격하게 제한하는 정책을 시행함에 따라, 기업들은 광범위한 문서 제출 요구와 소송 비용 부담을 줄일 수 있을 것으로 기대됩니다. 이는 델라웨어주의 기업 환경 변화를 시사하는 내용입니다.</t>
+          <t>더불어민주당 내에서 검찰의 보완수사권 완전 폐지를 두고 신중론이 제기되고 있습니다. 일부 의원들은 성폭력, 아동학대, 보이스피싱 등 민생 범죄에 한해 보완수사권을 예외적으로 허용하는 형사소송법 개정안을 발의하며 사회적 약자 피해 우려를 표명했습니다. 당내 추가 논의가 예정되어 있으나, 법사위에서는 완전 폐지 입장을 고수하는 등 의견이 엇갈리고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 델라웨어주의 기업 장부 열람권 제한이라는 법률 및 정책 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해, 소송 사안이 존재하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 소송이 아닌, 검찰의 보완수사권 폐지를 둘러싼 국회 내 법률 개정 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>굿바이 델라웨어… 기업들 '절세 거점' 떠난다</t>
+          <t>檢개혁 소신파11인  민생범죄엔 보완수사를</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218070</t>
+          <t>https://www.mk.co.kr/article/12098573</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-21 00:38:21.997484+00:00</t>
+          <t>2026-07-17 07:55:18.246042+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 입법 논의 중</t>
+          <t>형사소송법 개정 논의 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>최기상 의원이 공소청 검사의 보완수사권이 불필요하며, 현행 형사소송법상 보완수사요구 등으로 충분히 수사를 통제할 수 있다고 주장했습니다. 이는 검사의 수사 권한 범위에 대한 국회 내 논의의 일환입니다.</t>
+          <t>기사는 검찰의 보완수사권 폐지 및 기소-수사 분리 원칙에 대한 논란과 향방을 다루고 있다. 중대범죄수사청과 공소청 출범 전 형사소송법 개정 논의가 진행 중이며, 관련 토론회가 개최되었다. 이는 특정 사건의 피해가 아닌 법률 및 정책 개정에 대한 논의이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 검사의 보완수사권 필요성 여부에 대한 국회 내 입법 및 정책 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 있는 구체적인 피해자, 상대방, 피해 규모, 소송 가능성 등이 전혀 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해자나 가해자가 존재하는 사건이 아니라, 검찰의 보완수사권 폐지 및 기소-수사 분리 원칙에 대한 법률 및 정책 논의를 다루고 있다. 소송금융의 적합 조건인 '상대방 책임 명확성', '피해 규모', '피해자 수' 등 어떤 조건에도 해당하지 않아 투자 대상이 될 수 없다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>與최기상 “공소청 검사의 보완수사권은 전혀 필요 없다”</t>
+          <t>검찰 보완수사권 폐지 논란… 기소ㆍ수사 분리 원칙의 향방은?</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/policy/politics/assembly/2026/03/20/FVB7MEBEVVA3TJZ3M6QCJNAAAM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=865557</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-20 13:10:29.011018+00:00</t>
+          <t>2026-07-07 16:01:44.950807+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>형사소송법 개정안의 핵심 쟁점인 '보완수사권 폐지' 문제를 두고 정부와 당 간의 충돌이 예상됩니다. 정부는 다음 달 개정안 초안을 마련해 지방선거 이후 당과 본격적인 협의에 나설 계획입니다.</t>
+          <t>이 기사는 형사소송법 개정 추진 방향에 대한 토론회 내용을 보도하고 있습니다. 한동수 변호사가 발제자로 참여하여 검찰청 폐지 등 형사소송법 조항 준비의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 형사소송법 개정안 마련 및 관련 정책 논의에 대한 것으로, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 소송의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>기사는 형사소송법 개정 방향에 대한 토론회 내용을 다루고 있으며, 특정 피해자나 손해배상 청구 대상이 되는 사건이 아닙니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음) 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'이심정심'이라더니…'보완수사권' 충돌 예고</t>
+          <t>한동수  검사 보완수사 필요 주장, 검사 시각서 경찰 무시 전제</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031805021</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=19101</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-18 12:58:04.678233+00:00</t>
+          <t>2026-07-02 01:05:02.608743+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>중대범죄수사청법 및 공소청법 국회 본회의 의결 예정, 향후 형사소송법 논의 필요</t>
+          <t>국회 입법 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>중대범죄수사청법과 공소청법이 국회 본회의에 상정될 예정이며, 검사의 직무 범위를 법률로 명확히 하고 특사경 수사지휘권을 폐지하여 수사·기소 분리 원칙을 강화하는 내용을 담고 있습니다. 이는 검찰의 수사권 확대를 차단하려는 목적이지만, 일각에서는 특사경의 수사 역량 부족으로 인한 수사 공백 우려도 제기됩니다.</t>
+          <t>국회에서 추진 중인 집단소송법 제정에 대해 졸속 입법 우려가 제기되고 있습니다. 기사는 법안의 대상 제한 없음, 소급입법 금지원칙 위배 가능성, 제외신고(Opt-out) 방식의 자기결정권 침해, 느슨한 소송허가 심사요건, 법원의 직권 증거조사 규정 등이 문제라고 지적하며, 이로 인해 사회적 혼란과 기업의 부담이 커질 수 있다고 비판합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 관련 법률(중대범죄수사청법, 공소청법)의 입법 진행 상황을 다루고 있습니다. 소송금융은 특정 피해자가 가해자로부터 손해배상을 청구하는 소송을 지원하는 것이 주 목적이므로, 본 건은 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 국회에서 논의 중인 '집단소송법' 제정에 대한 비판적 논평입니다. 따라서 소송금융 투자를 검토할 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>(서초동 파노라마)'검수원복' 빌미 차단, '수사·기소 분리' 원칙 지켰다</t>
+          <t>[열린송현] 집단소송법, 졸속 제정 우려스럽다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294674&amp;inflow=N</t>
+          <t>https://www.sedaily.com/article/20040333?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-18 12:56:42.083691+00:00</t>
+          <t>2026-06-25 15:34:24.007736+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>법률/제도 도입 논의</t>
+          <t>검찰 보완수사권 폐지 관련 법 개정안 마련 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>기사는 '변리사 비밀유지권' 도입의 중요성을 강조하며, 해당 권한의 부재가 국제 소송에서 한국 기업들에게 '사법적 공백'으로 작용해왔음을 지적합니다. 미국, 일본 등 선진국에서는 이미 전문가와 의뢰인 간의 상담 비밀을 강력히 보호하고 있는 상황과 대비됩니다.</t>
+          <t>정부가 중대범죄수사청·공소청 출범에 맞춰 검찰의 보완수사권을 폐지하고 보완수사요구권을 두는 방향으로 법 개정안을 마련할 계획입니다. 경찰의 부실수사 우려와 피해자 보호 문제가 쟁점으로 떠오르고 있으며, 이르면 5월 중 관련 법 개정안이 마련될 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '변리사 비밀유지권' 도입의 필요성과 그 의미를 다루는 법률/정책 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 규모, 소송 진행 단계 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 검찰의 보완수사권 폐지 및 보완수사요구권 도입에 대한 정부의 법 개정 논의 과정을 다루고 있습니다. 소송금융의 투자 대상이 되는 구체적인 피해자, 가해자, 손해액 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'변리사 비밀유지권' 도입의 의미</t>
+          <t>檢 보완수사권 폐지하는 대신 요구권 가닥…이달 중 법 개정안 마련</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217837</t>
+          <t>https://www.munhwa.com/article/11587138?ref=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 00:41:35.776955+00:00</t>
+          <t>2026-06-18 15:09:58.406058+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>검찰 수사 지휘권 삭제 법안 논의 및 추진 중</t>
+          <t>형사소송법 개정안 입법예고 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>이재명 대통령이 특별사법경찰관(특사경)에 대한 검사의 지휘·감독권 삭제를 지시하자, 법조계에서는 중대재해 및 금융범죄 등 전문 분야 수사에서 '수사 공백'이 커질 수 있다는 우려가 제기되고 있습니다. 특사경의 수사 역량과 법리 검토 부족으로 인해 초동 수사 단계의 법리 검토와 증거 확보가 부실해질 수 있다는 지적입니다. 민주당은 관련 법안을 국회 본회의에서 처리할 방침입니다.</t>
+          <t>기사는 '김창민 사망사건'을 계기로 촉발된 보완수사권 존치 여부와 검찰개혁법안에 대한 입법 논의를 다루고 있습니다. 형사소송법 개정안은 현재 유보된 상태이며, 올해 6월 이후 입법예고될 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 검사의 특사경 지휘·감독권 삭제라는 법률/정책 변경에 대한 논의를 다루고 있습니다. 이는 소송금융 투자 대상이 되는 구체적인 사건이 아니며, 오히려 향후 중대재해 및 금융범죄 사건에서 '상대방 책임 명확성'과 '증거 확보 가능성'을 저해할 수 있다는 우려를 제기하고 있습니다.</t>
+          <t>제시된 기사는 특정 민사 소송 사건이 아닌 형사소송법 개정안 및 검찰개혁법안에 대한 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 손해, 책임 주체가 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>檢 지휘 뺀 특사경 독자 수사…중대재해·금융범죄 '수사 공백' 우려</t>
+          <t>[양준서의 정조준] 보완수사권 여론 불지른 '김창민' 사망사건... 민주당...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260317001276</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=118478</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 13:22:03.537902+00:00</t>
+          <t>2026-04-22 07:02:20.329922+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 정책 토론회</t>
+          <t>의료분쟁조정법 개정안 본회의 통과 예정</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>검찰개혁 과정에서 검사의 보완수사권 존치를 두고 법률 전문가들 간의 격렬한 토론이 진행되었습니다. 사수론자들은 보완수사권이 소추권 행사의 필수 수단이자 피해자 권리 보호를 위해 중요하다고 주장하며, 폐지 시 사건 지연과 인권 침해를 경고했습니다. 반면 폐지론자들은 수사권과 기소권 분리 원칙을 강조하며 검사의 직접 보완수사 없이도 협력을 통해 효율성을 담보할 수 있다고 반박했습니다.</t>
+          <t>보건복지부 신현두 과장은 의료분쟁조정법 개정안이 통과되면 의사 형사처벌 위험이 50% 이상 줄어들 것이라고 진단했습니다. 이 개정안은 의료인에 대한 기소 제한, 의료사고 설명 의무, 책임보험 의무가입 조항 등을 포함하며, 1~2주 안에 본회의 통과가 예상됩니다. 법안은 의료인 사법 리스크를 줄이고 환자와의 갈등을 완화하는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 검찰의 보완수사권 존폐를 둘러싼 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 의료사고나 분쟁 사건을 다루는 것이 아니라, 의료분쟁조정법 개정안의 입법 과정을 설명하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해 사건이나 소송이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>檢보완수사권 폐지시 피해자 방치  VS  수사·기소 분리 원칙</t>
+          <t>'의사 형사처벌 위험 50% 감소 예상'…신현두 과장  의료분쟁조정법 개...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>medigatenews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04765846645383976</t>
+          <t>https://www.medigatenews.com/news/2405087136</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-16 13:05:27.468910+00:00</t>
+          <t>2026-04-05 12:36:03.583663+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>검찰개혁추진단 주최 보완수사권 관련 토론회 진행 중, 6월까지 형사소송법 개정안 마련 예정</t>
+          <t>형사사법 체계 개편 토론회 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>검찰개혁추진단이 보완수사권을 주제로 토론회를 개최, 검·경 출신 전문가들이 수사 효율성과 수사권 남용 가능성을 두고 팽팽하게 맞섰습니다. 검찰개혁추진단은 6월까지 보완수사권 여부를 담은 형사소송법 개정안을 내놓을 계획입니다.</t>
+          <t>국무총리실 산하 검찰개혁추진단 주최 형사사법 체계 개편 토론회에서 검사의 보완수사권 존치 여부 및 행사 방식에 대한 전문가들의 공방이 벌어졌습니다. 일부 전문가는 검사의 보완수사권이 필요하되 경찰서 출장 등 제한적인 방식으로 행사되어야 한다고 주장한 반면, 다른 전문가는 보완수사권이 사실상 직접수사권과 다름없다고 반박했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁이 아닌, 검찰의 보완수사권 폐지/유지에 대한 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 '피해'나 '상대방 책임'이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 검찰의 보완수사권에 대한 전문가들의 정책 토론을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 존재하지 않으므로 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“보완수사권 폐지냐 유지냐”…검찰개혁추진단 2차 토론회서 격돌</t>
+          <t>검사, 경찰서에서 보완수사  vs  보완수사도 결국 직접수사</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/16/20260316500320?wlog_tag3=naver</t>
+          <t>https://www.yna.co.kr/view/AKR20260403148900001?input=1195m</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-16 13:03:20.338592+00:00</t>
+          <t>2026-04-03 13:08:08.243032+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>형사소송법 개정 관련 공론화 및 세부 내용 가다듬는 작업 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>정청래 의원과 조국 대표가 검찰 개혁의 필요성에 대해 한목소리를 냈다는 기사입니다. 특히 조 대표는 정부가 미루고 있는 형사소송법 개정의 중요성을 강조하며, 검사의 보완수사권 부여 여부와 범위에 대해 엄격한 검토가 필요하다고 언급했습니다.</t>
+          <t>검찰의 보완수사권 존폐를 담을 형사소송법 개정 작업을 앞두고 논의가 진행 중이다. 3월 20일부터 관련 토론회 등 공론화 작업을 거쳐 5~6월 세부 내용을 가다듬은 후 6·3 지방선거 이후 최종 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 형사소송법 개정 및 검찰 개혁의 필요성에 대한 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 검찰의 보완수사권 존폐를 다루는 형사소송법 개정 작업에 대한 입법 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>정청래·조국, 검찰 개혁 필요성 한목소리</t>
+          <t>李 '실용적 개혁' 마지막 시험대, 보완수사권…친명  양보 없을 것</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102616</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=367950</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:32.390298+00:00</t>
+          <t>2026-04-03 00:45:29.229738+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
-      <c r="E18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>사법개혁 3법이 공포되었으며, 전국 법원장들이 재판소원 및 법왜곡죄에 대한 대응 방안을 논의했다. 소송 지원 예산 확충, 재판 독립 보장 위원회 설치, 신상정보 보호 강화 등 단계별 지원 방안이 논의되었다.</t>
+          <t>이 기고문은 촉법소년 제도의 문제점을 지적하며 연령 하향을 통해 피해자 보호를 강화하고 가해 소년에게 책임의 무게를 가르쳐야 한다고 주장합니다. 현재 제도로 인해 피해자들이 보호받지 못하고 법의 무기력함이 드러나고 있음을 강조하며 사법 시스템의 개선을 촉구합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사는 '사법개혁 3법' 공포와 전국 법원장들의 재판소원 및 법왜곡죄 대응 논의에 대한 내용입니다. 특정 피해자, 가해자, 또는 구체적인 피해 사실이 존재하지 않아 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 될 만한 분쟁 사건이 아닙니다.</t>
+          <t>이 기사는 특정 사건이나 소송에 대한 보도가 아닌 촉법소년 제도 개선에 대한 기고문입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 법적 절차 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'사법개혁 3법' 공포… 전국 법원장, 재판소원·법왜곡죄 대응 논의</t>
+          <t>[기고] 촉법소년 연령 하향…‘책임의 무게’ 가르칠 때</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031216100004087?did=NA</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=1700&amp;key=20260403.22018009339</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-12 13:26:01.367165+00:00</t>
+          <t>2026-04-02 12:24:15.426979+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>대한변호사협회가 중대범죄수사청과 공소청 설치 및 수사·기소 분리 등 형사사법 제도 개편 방안을 논의하기 위한 공청회를 개최했습니다. 이번 공청회에서는 중수청 조직 구성, 공소청의 보완수사권, 형사소송법 개정 쟁점 등이 심층적으로 다뤄졌습니다. 이는 특정 사건의 피해가 아닌 법률 및 정책 논의에 관한 내용입니다.</t>
+          <t>이 기사는 형사소송법 개정을 통해 검사의 보완수사 범위와 경찰에 대한 통제 기능을 정교하게 다듬어야 한다는 주장을 담은 논평이다. 특정 사건이나 피해 사실을 다루는 것이 아니므로 소송금융 투자 대상이 될 수 없다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 기사는 중대범죄수사청 및 공소청 설치 등 형사사법 제도 개편에 대한 공청회 개최 소식으로, 특정 피해 사실이나 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 아니며, 적합 조건 (상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 형사소송법 개정의 필요성에 대한 논평이다. 소송금융 투자의 대상이 될 만한 특정 피해자, 가해자, 피해 규모, 증거 등이 전혀 언급되지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>대한변협, 중수청·공소청법 논의 공청회…보완수사권 등 쟁점</t>
+          <t>[아침을 열며] 검찰이 대통령 고르는 나라는 이제 그만</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190070.html</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002324</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-11 12:42:01.303301+00:00</t>
+          <t>2026-03-29 12:57:11.552481+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>형사소송법 개정을 위한 의견수렴 및 토론회 진행 중</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국무회의에서 석유수입부과금 환급 기간 연장과 신고자로 인해 손해를 입은 피신고자가 신고자를 상대로 민사상 손해배상을 청구할 수 없도록 하는 민법 개정안 등이 의결되었습니다. 이 기사는 특정 분쟁이나 피해 사건이 아닌 법률 및 정책 변경에 대한 내용을 다루고 있습니다.</t>
+          <t>형사소송법 개정을 위한 집중 의견수렴이 4월까지 진행되며, 공소청 검사의 보완수사권 엄격 제한에 대한 토론회가 세 번째로 개최되었습니다. 한국형사법학회, 한국형사정책학회, 한국법령정책연구원, 서울지방변호사회 등이 참여하여 견제와 협력의 필요성을 논의하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁이 아닌 법률 개정 및 정부 정책 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해 발생 등의 요소가 전혀 없습니다.</t>
+          <t>본 기사는 형사소송법 개정을 위한 의견수렴 및 토론회 진행 상황을 다루는 정책 관련 내용으로, 특정 피해자나 손해배상 청구 대상이 되는 사건이 아닙니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>석유수입부과금 환급 기간 연장...민법 개정안 등 국무회의 의결</t>
+          <t>공소청 검사 보완수사권 엄격히 제한해야…견제·협력 모두 필요</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404002</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218520</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-10 13:03:30.709324+00:00</t>
+          <t>2026-03-28 00:33:13.803788+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
-      <c r="E21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>정치권과 시민사회에서 소비자 보호를 위한 집단소송법 제정 요구가 확산되고 있다. 서영교 더불어민주당 의원과 19개 소비자시민단체로 구성된 '소비자 보호를 위한 집단소송법 제정연대'가 국회에서 기자회견을 열고 법 제정을 촉구했다.</t>
+          <t>델라웨어주가 기업의 장부와 기록에 대한 열람권을 엄격하게 제한하는 정책을 시행함에 따라, 기업들은 광범위한 문서 제출 요구와 소송 비용 부담을 줄일 수 있을 것으로 기대됩니다. 이는 델라웨어주의 기업 환경 변화를 시사하는 내용입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 제정 요구라는 입법 활동에 대한 보도이다. 소송금융 투자를 검토할 특정 소송 대상, 피해자, 상대방이 존재하지 않아 적합 조건에 해당하지 않으며, 기타 투자 어려운 이유에 해당한다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송 가능성이 있는 분쟁을 다루는 것이 아니라, 델라웨어주의 기업 장부 열람권 제한이라는 법률 및 정책 변화에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해, 소송 사안이 존재하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>금융치료가 답이다 ..집단소송법 도입 요구 확산</t>
+          <t>굿바이 델라웨어… 기업들 '절세 거점' 떠난다</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108804</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218070</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-09 13:22:07.304525+00:00</t>
+          <t>2026-03-21 00:38:21.997484+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr"/>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>국회 입법 논의 중</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁 정부안에 대한 비판적 시각을 담은 만평으로, 공소청법과 형사소송법 개정안이 대통령령을 통해 검찰의 직접 수사 범위를 확대할 수 있는 여지를 남긴다는 내용을 다루고 있습니다. 이는 대통령 교체 시 검찰 수사권이 부활할 수 있다는 우려를 표명하는 정치적 논평입니다.</t>
+          <t>최기상 의원이 공소청 검사의 보완수사권이 불필요하며, 현행 형사소송법상 보완수사요구 등으로 충분히 수사를 통제할 수 있다고 주장했습니다. 이는 검사의 수사 권한 범위에 대한 국회 내 논의의 일환입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 검찰개혁 정부안에 대한 정치적 논평으로, 특정 피해 사실이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 검사의 보완수사권 필요성 여부에 대한 국회 내 입법 및 정책 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 수 있는 구체적인 피해자, 상대방, 피해 규모, 소송 가능성 등이 전혀 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[동그라미 만평] '검찰청 간판갈이'로 전락한 '검찰개혁' 정부안</t>
+          <t>與최기상 “공소청 검사의 보완수사권은 전혀 필요 없다”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442416</t>
+          <t>https://biz.chosun.com/policy/politics/assembly/2026/03/20/FVB7MEBEVVA3TJZ3M6QCJNAAAM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-09 00:44:39.933476+00:00</t>
+          <t>2026-03-20 13:10:29.011018+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>노란봉투법 시행 예정</t>
+          <t>형사소송법 개정안 초안 마련 및 당정 협의 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>기사는 곧 시행될 '노란봉투법'이 사용자 책임 범위 확대와 손해배상 제한 규정으로 기업 경영의 불확실성을 높일 수 있다는 우려를 다룹니다. 특히 원·하청 구조가 복잡한 자동차부품업 등 중소기업이 짊어져야 할 부담이 커질 것이라는 지적이 나옵니다.</t>
+          <t>형사소송법 개정안의 핵심 쟁점인 '보완수사권 폐지' 문제를 두고 정부와 당 간의 충돌이 예상됩니다. 정부는 다음 달 개정안 초안을 마련해 지방선거 이후 당과 본격적인 협의에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 기업 경영의 불확실성에 대한 논평입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 가해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 형사소송법 개정안 마련 및 관련 정책 논의에 대한 것으로, 특정 주체의 잘못으로 인한 피해 발생이나 손해배상 소송의 대상이 되는 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>“노란봉투법 경영 불확실성 높여…중동 사태 속 이중고 우려”(종합)</t>
+          <t>'이심정심'이라더니…'보완수사권' 충돌 예고</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260309.22003002292</t>
+          <t>https://www.hankyung.com/article/2026031805021</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-08 12:40:09.430578+00:00</t>
+          <t>2026-03-18 12:58:04.678233+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>상법 개정안 국회 본회의 통과</t>
+          <t>중대범죄수사청법 및 공소청법 국회 본회의 의결 예정, 향후 형사소송법 논의 필요</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>최근 자사주 소각 의무화를 담은 상법 개정안이 국회 본회의를 통과했습니다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하고, 위반 시 과태료를 부과하여 주주환원과 주식 가치 제고를 목표로 합니다.</t>
+          <t>중대범죄수사청법과 공소청법이 국회 본회의에 상정될 예정이며, 검사의 직무 범위를 법률로 명확히 하고 특사경 수사지휘권을 폐지하여 수사·기소 분리 원칙을 강화하는 내용을 담고 있습니다. 이는 검찰의 수사권 확대를 차단하려는 목적이지만, 일각에서는 특사경의 수사 역량 부족으로 인한 수사 공백 우려도 제기됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 자사주 소각 의무화를 골자로 한 상법 개정안 통과에 대한 내용으로, 특정 기업의 위법 행위나 피해 발생으로 인한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자의 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 관련 법률(중대범죄수사청법, 공소청법)의 입법 진행 상황을 다루고 있습니다. 소송금융은 특정 피해자가 가해자로부터 손해배상을 청구하는 소송을 지원하는 것이 주 목적이므로, 본 건은 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[서지용의 증시톡톡]자사주 소각 이후, 주주 친화 자본시장을 향해</t>
+          <t>(서초동 파노라마)'검수원복' 빌미 차단, '수사·기소 분리' 원칙 지켰다</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030511223529565</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294674&amp;inflow=N</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 00:47:51.075474+00:00</t>
+          <t>2026-03-18 12:56:42.083691+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>국회의원 법률안 발의</t>
+          <t>법률/제도 도입 논의</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>복 의원이 '자동차손해배상 보장법 일부개정법률안'을 대표 발의하여 자동차 의무보험 사업의 회계 감독 공백을 해소하고 구분경리 검증 틀을 마련하고자 합니다. 이는 보험사의 투명성을 높이기 위한 입법적 노력으로, 특정 피해 사건이나 소송과 관련된 내용은 아닙니다.</t>
+          <t>기사는 '변리사 비밀유지권' 도입의 중요성을 강조하며, 해당 권한의 부재가 국제 소송에서 한국 기업들에게 '사법적 공백'으로 작용해왔음을 지적합니다. 미국, 일본 등 선진국에서는 이미 전문가와 의뢰인 간의 상담 비밀을 강력히 보호하고 있는 상황과 대비됩니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 자동차 의무보험 사업에 대한 회계 감독 법제화 추진이라는 입법 활동에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '변리사 비밀유지권' 도입의 필요성과 그 의미를 다루는 법률/정책 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 규모, 소송 진행 단계 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>자동차 의무보험 회계감독 법제화 추진 …보험사 구분경리 검증 틀 세...</t>
+          <t>'변리사 비밀유지권' 도입의 의미</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1189547</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217837</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-06 00:37:24.079068+00:00</t>
+          <t>2026-03-18 00:41:35.776955+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>사법 개혁 논의 중</t>
+          <t>검찰 수사 지휘권 삭제 법안 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>본 기사는 사법 개혁 논란에 대한 칼럼으로, 현행 3심제를 넘어 헌법재판소까지 소송할 수 있도록 하는 '재판소원' 도입에 대한 우려를 표하고 있습니다. 대법원의 연간 사건을 헌재가 담당할 경우 소송 지연 및 비용 증가 등의 문제가 발생할 수 있다고 지적합니다.</t>
+          <t>이재명 대통령이 특별사법경찰관(특사경)에 대한 검사의 지휘·감독권 삭제를 지시하자, 법조계에서는 중대재해 및 금융범죄 등 전문 분야 수사에서 '수사 공백'이 커질 수 있다는 우려가 제기되고 있습니다. 특사경의 수사 역량과 법리 검토 부족으로 인해 초동 수사 단계의 법리 검토와 증거 확보가 부실해질 수 있다는 지적입니다. 민주당은 관련 법안을 국회 본회의에서 처리할 방침입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 기사는 사법 개혁 논란에 대한 칼럼으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자에 필요한 상대방 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 전혀 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 검사의 특사경 지휘·감독권 삭제라는 법률/정책 변경에 대한 논의를 다루고 있습니다. 이는 소송금융 투자 대상이 되는 구체적인 사건이 아니며, 오히려 향후 중대재해 및 금융범죄 사건에서 '상대방 책임 명확성'과 '증거 확보 가능성'을 저해할 수 있다는 우려를 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>동양칼럼/ 사법 개혁 논란</t>
+          <t>檢 지휘 뺀 특사경 독자 수사…중대재해·금융범죄 '수사 공백' 우려</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840991</t>
+          <t>https://www.newspim.com/news/view/20260317001276</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-05 01:49:24.826536+00:00</t>
+          <t>2026-03-17 13:22:03.537902+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>검사 보완수사권 재입법예고안 논의 및 공청회 진행</t>
+          <t>검찰개혁 관련 정책 토론회</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>정부가 검사의 보완수사권에 대한 재입법예고안을 중심으로 본격적인 논의를 시작합니다. 대한변협과 공동 주최하는 공청회에서 조직 구성, 인력 설계, 형사소송법 개정 등 심층적인 내용이 논의될 예정입니다. 이는 특정 피해 사건이 아닌 법률 및 정책 변경에 대한 논의입니다.</t>
+          <t>검찰개혁 과정에서 검사의 보완수사권 존치를 두고 법률 전문가들 간의 격렬한 토론이 진행되었습니다. 사수론자들은 보완수사권이 소추권 행사의 필수 수단이자 피해자 권리 보호를 위해 중요하다고 주장하며, 폐지 시 사건 지연과 인권 침해를 경고했습니다. 반면 폐지론자들은 수사권과 기소권 분리 원칙을 강조하며 검사의 직접 보완수사 없이도 협력을 통해 효율성을 담보할 수 있다고 반박했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 검사의 보완수사권 재입법예고안 논의 등 법률 및 정책 변경에 대한 내용을 다루고 있습니다. 특정 사건으로 인한 피해자, 상대방, 피해 규모가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 검찰의 보완수사권 존폐를 둘러싼 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 피해 규모, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>정부, 검사 보완수사권 본격 논의</t>
+          <t>檢보완수사권 폐지시 피해자 방치  VS  수사·기소 분리 원칙</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/579935?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04765846645383976</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-05 01:20:58.538588+00:00</t>
+          <t>2026-03-16 13:05:27.468910+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>사법 개혁 법안 논의 단계</t>
+          <t>검찰개혁추진단 주최 보완수사권 관련 토론회 진행 중, 6월까지 형사소송법 개정안 마련 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>해당 기사는 재판소원 및 법왜곡죄 도입 시 발생할 수 있는 문제점과 사회적 비용 증가에 대한 우려를 제기하는 기고문입니다. 특정 사건이나 피해 사실을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 적합성은 매우 낮습니다.</t>
+          <t>검찰개혁추진단이 보완수사권을 주제로 토론회를 개최, 검·경 출신 전문가들이 수사 효율성과 수사권 남용 가능성을 두고 팽팽하게 맞섰습니다. 검찰개혁추진단은 6월까지 보완수사권 여부를 담은 형사소송법 개정안을 내놓을 계획입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 사법 개혁 법안 도입에 대한 비판적 의견을 제시하는 기고문입니다. 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 중 어느 하나도 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁이 아닌, 검찰의 보완수사권 폐지/유지에 대한 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 '피해'나 '상대방 책임'이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[기고] 사법 3법, '국민'이란 말 뒤에 숨은 함정</t>
+          <t>“보완수사권 폐지냐 유지냐”…검찰개혁추진단 2차 토론회서 격돌</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060216</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/16/20260316500320?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-04 01:47:39.779551+00:00</t>
+          <t>2026-03-16 13:03:20.338592+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>형사소송법 쟁점 관련 공개 토론회 진행 중</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>국무총리실 산하 검찰개혁추진단이 보완수사권 등 형사소송법 쟁점에 대한 논의를 진행 중이며, 대한변호사협회와 공동 공개토론회 및 추진단 주관 종합토론회를 개최할 예정입니다. 이는 특정 사건의 피해 구제가 아닌 법률 및 정책 개혁에 관한 논의입니다.</t>
+          <t>정청래 의원과 조국 대표가 검찰 개혁의 필요성에 대해 한목소리를 냈다는 기사입니다. 특히 조 대표는 정부가 미루고 있는 형사소송법 개정의 중요성을 강조하며, 검사의 보완수사권 부여 여부와 범위에 대해 엄격한 검토가 필요하다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, 검찰개혁추진단의 형사소송법 쟁점 및 보완수사권 관련 정책 논의와 공개 토론회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 형사소송법 개정 및 검찰 개혁의 필요성에 대한 정치적 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>검찰→경찰 '사건 핑퐁' 역대 최다…보완수사권 향방 주목</t>
+          <t>정청래·조국, 검찰 개혁 필요성 한목소리</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616296/?sc=Naver</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102616</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-04 01:20:11.692530+00:00</t>
+          <t>2026-03-16 13:01:32.390298+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>형사소송법 개정 관련 의견수렴 및 토론회 진행 중</t>
+          <t>사법개혁 법안 공포 및 법원 내부 대응 논의 단계</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>기사는 중수청·공소청법 수정안 확정을 위한 의견 수렴 및 토론회 개최 소식을 전한다. 3~4월 중 공소청의 보완수사권을 포함한 형사소송법 쟁점에 대한 다양한 의견을 수렴할 예정이며, 4월에는 대한변호사협회와 공동 공개토론회 및 추진단 주관 종합토론회가 열릴 예정이다.</t>
+          <t>사법개혁 3법이 공포되었으며, 전국 법원장들이 재판소원 및 법왜곡죄에 대한 대응 방안을 논의했다. 소송 지원 예산 확충, 재판 독립 보장 위원회 설치, 신상정보 보호 강화 등 단계별 지원 방안이 논의되었다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 중수청·공소청법 수정안에 대한 입법 과정 및 의견 수렴 절차를 다루고 있습니다. 특정 피해 발생 사건이나 가해자가 존재하지 않으며, 소송금융의 투자 대상이 되는 손해배상 청구권 발생의 전제가 되는 사건이 아닙니다.</t>
+          <t>기사는 '사법개혁 3법' 공포와 전국 법원장들의 재판소원 및 법왜곡죄 대응 논의에 대한 내용입니다. 특정 피해자, 가해자, 또는 구체적인 피해 사실이 존재하지 않아 상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하지 않습니다. 소송금융 투자 대상이 될 만한 분쟁 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>중수청·공소청법 수정안 확정... '수사관' 일원화 체계</t>
+          <t>'사법개혁 3법' 공포… 전국 법원장, 재판소원·법왜곡죄 대응 논의</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ltn.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ltn.kr/news/articleView.html?idxno=50626</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031216100004087?did=NA</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-04 01:19:30.851920+00:00</t>
+          <t>2026-03-12 13:26:01.367165+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>중수청·공소청법 수정안 국무회의 통과 및 관련 법률 쟁점 검토, 공개토론회 예정</t>
+          <t>형사사법 제도 개편 논의를 위한 공청회 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>중수청·공소청법 수정안이 국무회의를 통과했으며, 형사소송법 관련 쟁점 검토가 본격 착수됩니다. 수사·기소 분리를 위한 추진단이 구성되어 대한변호사협회와 공동 공개토론회, 종합토론회 등이 예정되어 있습니다.</t>
+          <t>대한변호사협회가 중대범죄수사청과 공소청 설치 및 수사·기소 분리 등 형사사법 제도 개편 방안을 논의하기 위한 공청회를 개최했습니다. 이번 공청회에서는 중수청 조직 구성, 공소청의 보완수사권, 형사소송법 개정 쟁점 등이 심층적으로 다뤄졌습니다. 이는 특정 사건의 피해가 아닌 법률 및 정책 논의에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>해당 기사는 중수청·공소청법 수정안의 국무회의 통과 및 형사소송법 관련 쟁점 검토, 공개토론회 개최 등 법률 및 정책 변경에 대한 논의 과정을 다루고 있습니다. 특정 사건이나 피해자, 가해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 중대범죄수사청 및 공소청 설치 등 형사사법 제도 개편에 대한 공청회 개최 소식으로, 특정 피해 사실이나 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 아니며, 적합 조건 (상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중) 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>중수청·공소청법 수정안 국무회의 통과</t>
+          <t>대한변협, 중수청·공소청법 논의 공청회…보완수사권 등 쟁점</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015001</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/11/2026031190070.html</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-04 01:19:07.597807+00:00</t>
+          <t>2026-03-11 12:42:01.303301+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>정부는 수사와 기소 분리를 포함한 형사사법체계 개편을 위해 형사소송법 관련 쟁점 검토에 착수했다. 중수청·공소청법이 국무회의를 통과했으며, 관련 보완수사권에 대한 의견 수렴을 위한 공개 토론회가 예정되어 있다.</t>
+          <t>국무회의에서 석유수입부과금 환급 기간 연장과 신고자로 인해 손해를 입은 피신고자가 신고자를 상대로 민사상 손해배상을 청구할 수 없도록 하는 민법 개정안 등이 의결되었습니다. 이 기사는 특정 분쟁이나 피해 사건이 아닌 법률 및 정책 변경에 대한 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 형사사법체계 개편을 위한 법안 통과 및 관련 논의 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁이 아닌 법률 개정 및 정부 정책 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해 발생 등의 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>중수청·공소청법 국무회의 통과…보완수사권은 의견 수렴</t>
+          <t>석유수입부과금 환급 기간 연장...민법 개정안 등 국무회의 의결</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171060?division=NAVER</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404002</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-04 01:18:42.707233+00:00</t>
+          <t>2026-03-10 13:03:30.709324+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>집단소송법 제정 요구 확산</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>최창호 변호사의 법조단상 칼럼으로, '회계기본법안'의 통합 필요성과 그 범위에 대해 논하고 있습니다. 또한 최 변호사의 과거 국가소송 통할 및 SOFA 협상 참여 등 경력을 간략히 언급합니다. 본 기사는 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 검토 대상이 아닙니다.</t>
+          <t>정치권과 시민사회에서 소비자 보호를 위한 집단소송법 제정 요구가 확산되고 있다. 서영교 더불어민주당 의원과 19개 소비자시민단체로 구성된 '소비자 보호를 위한 집단소송법 제정연대'가 국회에서 기자회견을 열고 법 제정을 촉구했다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 최창호 변호사의 법조단상으로, '회계기본법안'에 대한 법률적 논평과 변호사의 경력을 소개하는 글입니다. 특정 피해 사실, 가해자, 피해 규모, 또는 소송 가능성이 있는 분쟁 상황에 대한 언급이 전혀 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 집단소송법 제정 요구라는 입법 활동에 대한 보도이다. 소송금융 투자를 검토할 특정 소송 대상, 피해자, 상대방이 존재하지 않아 적합 조건에 해당하지 않으며, 기타 투자 어려운 이유에 해당한다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[최창호 변호사의 법조단상] 회계기본법안, ‘투명성’이라는 명분에 가...</t>
+          <t>금융치료가 답이다 ..집단소송법 도입 요구 확산</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>gosiweek.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.gosiweek.com/article/1065592473110922</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108804</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-04 01:17:58.717346+00:00</t>
+          <t>2026-03-09 13:22:07.304525+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>기사는 '언론중재공개법'의 입법 논의와 민사조정법, 저작권법 등 현행 법률에서 분쟁해결 절차를 비공개 원칙으로 규정하는 이유를 다루고 있다. 문체부가 법원 소송 외 대체적 분쟁해결 방식을 언급하며 정책적 관점에서 법률 원칙을 설명하고 있다.</t>
+          <t>해당 기사는 검찰개혁 정부안에 대한 비판적 시각을 담은 만평으로, 공소청법과 형사소송법 개정안이 대통령령을 통해 검찰의 직접 수사 범위를 확대할 수 있는 여지를 남긴다는 내용을 다루고 있습니다. 이는 대통령 교체 시 검찰 수사권이 부활할 수 있다는 우려를 표명하는 정치적 논평입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, '언론중재공개법'이라는 입법 논의와 법률의 비공개 원칙에 대한 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해, 가해자, 손해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 검찰개혁 정부안에 대한 정치적 논평으로, 특정 피해 사실이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁이 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>최민희 '언론중재공개법' 최대 수혜자는 누구?</t>
+          <t>[동그라미 만평] '검찰청 간판갈이'로 전락한 '검찰개혁' 정부안</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316258</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442416</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-25 12:57:29.874982+00:00</t>
+          <t>2026-03-09 00:44:39.933476+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>소비자기본법 개정안 국회 통과</t>
+          <t>노란봉투법 시행 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>소비자기본법 개정안이 국회를 통과하여 소비자 피해 구제 절차를 신속화하고 권리구제 수단을 강화했습니다. 특히 일정 요건을 충족하는 소액 사건에 대해 단독조정 및 소송지원 제도가 도입됩니다.</t>
+          <t>기사는 곧 시행될 '노란봉투법'이 사용자 책임 범위 확대와 손해배상 제한 규정으로 기업 경영의 불확실성을 높일 수 있다는 우려를 다룹니다. 특히 원·하청 구조가 복잡한 자동차부품업 등 중소기업이 짊어져야 할 부담이 커질 것이라는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 것이 아니라, 소비자 피해 구제 절차를 개선하는 법률 개정안 통과에 대한 내용입니다. 소송금융은 실제 발생한 피해 사건의 소송 비용을 지원하는 것이므로, 법률 개정 자체는 투자 대상이 될 수 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '노란봉투법'이라는 법률의 시행과 그로 인한 기업 경영의 불확실성에 대한 논평입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 가해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>소비자기본법 개정안 국회 통과 … 단독조정·소송지원 '도입'</t>
+          <t>“노란봉투법 경영 불확실성 높여…중동 사태 속 이중고 우려”(종합)</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239784</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260309.22003002292</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-22 00:19:24.168896+00:00</t>
+          <t>2026-03-08 12:40:09.430578+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>법률/정책</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>상법 개정안 국회 본회의 통과</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
+          <t>최근 자사주 소각 의무화를 담은 상법 개정안이 국회 본회의를 통과했습니다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하고, 위반 시 과태료를 부과하여 주주환원과 주식 가치 제고를 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>해당 기사는 자사주 소각 의무화를 골자로 한 상법 개정안 통과에 대한 내용으로, 특정 기업의 위법 행위나 피해 발생으로 인한 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자의 대상이 되는 구체적인 소송 사건이나 피해자가 존재하지 않아 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>[서지용의 증시톡톡]자사주 소각 이후, 주주 친화 자본시장을 향해</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030511223529565</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:47:51.075474+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>국회의원 법률안 발의</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>복 의원이 '자동차손해배상 보장법 일부개정법률안'을 대표 발의하여 자동차 의무보험 사업의 회계 감독 공백을 해소하고 구분경리 검증 틀을 마련하고자 합니다. 이는 보험사의 투명성을 높이기 위한 입법적 노력으로, 특정 피해 사건이나 소송과 관련된 내용은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 자동차 의무보험 사업에 대한 회계 감독 법제화 추진이라는 입법 활동에 관한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 증거 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>자동차 의무보험 회계감독 법제화 추진 …보험사 구분경리 검증 틀 세...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1189547</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:37:24.079068+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>사법 개혁 논의 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>본 기사는 사법 개혁 논란에 대한 칼럼으로, 현행 3심제를 넘어 헌법재판소까지 소송할 수 있도록 하는 '재판소원' 도입에 대한 우려를 표하고 있습니다. 대법원의 연간 사건을 헌재가 담당할 경우 소송 지연 및 비용 증가 등의 문제가 발생할 수 있다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>본 기사는 사법 개혁 논란에 대한 칼럼으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자에 필요한 상대방 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 전혀 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>동양칼럼/ 사법 개혁 논란</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840991</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:49:24.826536+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>검사 보완수사권 재입법예고안 논의 및 공청회 진행</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>정부가 검사의 보완수사권에 대한 재입법예고안을 중심으로 본격적인 논의를 시작합니다. 대한변협과 공동 주최하는 공청회에서 조직 구성, 인력 설계, 형사소송법 개정 등 심층적인 내용이 논의될 예정입니다. 이는 특정 피해 사건이 아닌 법률 및 정책 변경에 대한 논의입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>해당 기사는 검사의 보완수사권 재입법예고안 논의 등 법률 및 정책 변경에 대한 내용을 다루고 있습니다. 특정 사건으로 인한 피해자, 상대방, 피해 규모가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>정부, 검사 보완수사권 본격 논의</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/579935?ref=naver</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:20:58.538588+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>사법 개혁 법안 논의 단계</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>해당 기사는 재판소원 및 법왜곡죄 도입 시 발생할 수 있는 문제점과 사회적 비용 증가에 대한 우려를 제기하는 기고문입니다. 특정 사건이나 피해 사실을 다루는 것이 아니므로, 소송금융 투자 대상으로서의 적합성은 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 사법 개혁 법안 도입에 대한 비판적 의견을 제시하는 기고문입니다. 소송금융 투자 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 중 어느 하나도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>[기고] 사법 3법, '국민'이란 말 뒤에 숨은 함정</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060216</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:47:39.779551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>형사소송법 쟁점 관련 공개 토론회 진행 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>국무총리실 산하 검찰개혁추진단이 보완수사권 등 형사소송법 쟁점에 대한 논의를 진행 중이며, 대한변호사협회와 공동 공개토론회 및 추진단 주관 종합토론회를 개최할 예정입니다. 이는 특정 사건의 피해 구제가 아닌 법률 및 정책 개혁에 관한 논의입니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건이나 분쟁이 아닌, 검찰개혁추진단의 형사소송법 쟁점 및 보완수사권 관련 정책 논의와 공개 토론회 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>검찰→경찰 '사건 핑퐁' 역대 최다…보완수사권 향방 주목</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1616296/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:20:11.692530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 관련 의견수렴 및 토론회 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>기사는 중수청·공소청법 수정안 확정을 위한 의견 수렴 및 토론회 개최 소식을 전한다. 3~4월 중 공소청의 보완수사권을 포함한 형사소송법 쟁점에 대한 다양한 의견을 수렴할 예정이며, 4월에는 대한변호사협회와 공동 공개토론회 및 추진단 주관 종합토론회가 열릴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>해당 기사는 중수청·공소청법 수정안에 대한 입법 과정 및 의견 수렴 절차를 다루고 있습니다. 특정 피해 발생 사건이나 가해자가 존재하지 않으며, 소송금융의 투자 대상이 되는 손해배상 청구권 발생의 전제가 되는 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>중수청·공소청법 수정안 확정... '수사관' 일원화 체계</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>ltn.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.ltn.kr/news/articleView.html?idxno=50626</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:19:30.851920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>중수청·공소청법 수정안 국무회의 통과 및 관련 법률 쟁점 검토, 공개토론회 예정</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>중수청·공소청법 수정안이 국무회의를 통과했으며, 형사소송법 관련 쟁점 검토가 본격 착수됩니다. 수사·기소 분리를 위한 추진단이 구성되어 대한변호사협회와 공동 공개토론회, 종합토론회 등이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>해당 기사는 중수청·공소청법 수정안의 국무회의 통과 및 형사소송법 관련 쟁점 검토, 공개토론회 개최 등 법률 및 정책 변경에 대한 논의 과정을 다루고 있습니다. 특정 사건이나 피해자, 가해자가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>중수청·공소청법 수정안 국무회의 통과</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015001</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:19:07.597807+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>형사사법체계 개편 관련 법안 논의 및 토론회 진행 중</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>정부는 수사와 기소 분리를 포함한 형사사법체계 개편을 위해 형사소송법 관련 쟁점 검토에 착수했다. 중수청·공소청법이 국무회의를 통과했으며, 관련 보완수사권에 대한 의견 수렴을 위한 공개 토론회가 예정되어 있다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 형사사법체계 개편을 위한 법안 통과 및 관련 논의 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>중수청·공소청법 국무회의 통과…보완수사권은 의견 수렴</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>news.cpbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://news.cpbc.co.kr/article/1171060?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:18:42.707233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>최창호 변호사의 법조단상 칼럼으로, '회계기본법안'의 통합 필요성과 그 범위에 대해 논하고 있습니다. 또한 최 변호사의 과거 국가소송 통할 및 SOFA 협상 참여 등 경력을 간략히 언급합니다. 본 기사는 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 검토 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 최창호 변호사의 법조단상으로, '회계기본법안'에 대한 법률적 논평과 변호사의 경력을 소개하는 글입니다. 특정 피해 사실, 가해자, 피해 규모, 또는 소송 가능성이 있는 분쟁 상황에 대한 언급이 전혀 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>[최창호 변호사의 법조단상] 회계기본법안, ‘투명성’이라는 명분에 가...</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>gosiweek.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.gosiweek.com/article/1065592473110922</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:17:58.717346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>기사는 '언론중재공개법'의 입법 논의와 민사조정법, 저작권법 등 현행 법률에서 분쟁해결 절차를 비공개 원칙으로 규정하는 이유를 다루고 있다. 문체부가 법원 소송 외 대체적 분쟁해결 방식을 언급하며 정책적 관점에서 법률 원칙을 설명하고 있다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>기사는 특정 피해 사건이나 당사자 간의 분쟁이 아닌, '언론중재공개법'이라는 입법 논의와 법률의 비공개 원칙에 대한 정책적 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해, 가해자, 손해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>최민희 '언론중재공개법' 최대 수혜자는 누구?</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316258</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:57:29.874982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>소비자기본법 개정안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>소비자기본법 개정안이 국회를 통과하여 소비자 피해 구제 절차를 신속화하고 권리구제 수단을 강화했습니다. 특히 일정 요건을 충족하는 소액 사건에 대해 단독조정 및 소송지원 제도가 도입됩니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 것이 아니라, 소비자 피해 구제 절차를 개선하는 법률 개정안 통과에 대한 내용입니다. 소송금융은 실제 발생한 피해 사건의 소송 비용을 지원하는 것이므로, 법률 개정 자체는 투자 대상이 될 수 없습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>소비자기본법 개정안 국회 통과 … 단독조정·소송지원 '도입'</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239784</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:19:24.168896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>법률/정책</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
+        <is>
           <t>조동근 교수는 배임죄 폐지 논의에 대해 민사 제재만으로는 해결하기 어렵다고 주장하며, 주주대표소송 요건 완화, 집단소송제, 징벌배상제 등 민사책임 강화 논의가 병행되지 않으면 규제 공백이 발생할 것이라고 지적했다. 이는 특정 사건이 아닌 법률 시스템 개선에 대한 의견을 피력한 칼럼이다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 배임죄 폐지와 민사책임 강화에 대한 법률/정책적 논의를 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>[조동근 칼럼] 배임죄 폐지, '특정정치인 사법리스크 제거 수단'으로 전...</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>pennmike.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>https://www.pennmike.com/news/articleView.html?idxno=115387</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-02-21 17:57:20.801927+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>