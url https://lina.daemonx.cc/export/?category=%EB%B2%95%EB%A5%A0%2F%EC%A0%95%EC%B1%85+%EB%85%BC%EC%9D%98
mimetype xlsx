--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,346 +537,410 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/정책 논의</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>게임산업진흥법 개정 논의 중</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 정부의 '2024~2028 게임산업 진흥 종합계획'에 포함된 게임산업진흥법상 소송 특례의 주요 내용을 다루고 있다. 이는 사업자 책임 강화를 골자로 하며, 2006년 제정된 현행 게임 규제가 과거에 머물러 있다는 지적과 함께 법 개정의 필요성을 언급하고 있다.</t>
+          <t>해당 기사는 수사 단계에서 조건부 구속·석방 제도 도입에 대한 논의와 보완수사권 관련 쟁점을 다루고 있습니다. 미국과 독일의 유사 제도를 언급하며, 양자택일 결정의 한계를 극복할 수 있다는 찬성론과 피의자 권리 침해 우려를 제기하는 반대론이 대립하고 있음을 설명합니다. 이는 특정 사건의 피해가 아닌 법률 및 정책 개정 논의에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 게임산업진흥법 개정을 통한 사업자 책임 강화 및 소송 특례 도입에 대한 정부의 정책 논의를 다루고 있습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 사실, 손해액 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>해당 기사는 특정 사건으로 인한 피해 발생이 아닌, 형사소송법 개정 및 '조건부 구속·석방' 제도 도입에 대한 법률 및 정책 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자 집단, 가해자, 그리고 손해배상 청구의 근거가 되는 피해 사실이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[온라인 게임 30년] '한류 선봉장' 게임산업이지만...이면엔 '낡은 규제...</t>
+          <t>더 큰 파장 있을 텐데 …보완수사권 논쟁에 묻힌 '조건부 구속·석방'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150784</t>
+          <t>https://www.news1.kr/society/court-prosecution/6231270</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 00:43:16.788696+00:00</t>
+          <t>2026-07-29 06:57:49.608852+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률/정책 논의</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의</t>
+          <t>게임산업진흥법 개정 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 곽상언 변호사의 'ABC론'과 관련하여 형사소송법 개정 문제 및 보완수사권 부여 여부에 대한 논의를 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아닌, 법률 및 정책에 대한 일반적인 의견 제시입니다.</t>
+          <t>기사는 정부의 '2024~2028 게임산업 진흥 종합계획'에 포함된 게임산업진흥법상 소송 특례의 주요 내용을 다루고 있다. 이는 사업자 책임 강화를 골자로 하며, 2006년 제정된 현행 게임 규제가 과거에 머물러 있다는 지적과 함께 법 개정의 필요성을 언급하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 피해 사건이나 소송 대상이 될 만한 주체를 다루지 않고, 형사소송법 개정 문제와 보완수사권에 대한 일반적인 법률/정책 논의를 담고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 게임산업진흥법 개정을 통한 사업자 책임 강화 및 소송 특례 도입에 대한 정부의 정책 논의를 다루고 있습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 피해 사실, 손해액 등이 존재하지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[뉴스공감] 곽상언  ABC론? 도덕적 우월로 권위 만들기</t>
+          <t>[온라인 게임 30년] '한류 선봉장' 게임산업이지만...이면엔 '낡은 규제...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.cpbc.co.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.cpbc.co.kr/article/1171773?division=NAVER</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150784</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:32:30.006131+00:00</t>
+          <t>2026-04-03 00:43:16.788696+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률/정책 논의</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사소송법상 검사의 보완수사권 유지 여부에 대한 사회적 공론화 및 당정협의 입법안 처리 논의 중</t>
+          <t>형사소송법 개정 논의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이창온 이화여대 로스쿨 교수가 검사의 보완수사권 유지 필요성을 강조하며, 검사에게 공소 제기 여부 결정 책임만 지우면 사건 결정 회피나 지연 가능성이 커진다고 주장했습니다. 이는 검찰개혁과 관련된 형사소송법 개정 논의의 일환으로, 사회적 공론화와 당정협의를 통한 입법안 처리가 필요하다는 내용입니다.</t>
+          <t>기사는 곽상언 변호사의 'ABC론'과 관련하여 형사소송법 개정 문제 및 보완수사권 부여 여부에 대한 논의를 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아닌, 법률 및 정책에 대한 일반적인 의견 제시입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 검사의 보완수사권 유지 필요성에 대한 법률 전문가의 의견을 다루는 법률/정책 논의입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>제공된 기사는 특정 피해 사건이나 소송 대상이 될 만한 주체를 다루지 않고, 형사소송법 개정 문제와 보완수사권에 대한 일반적인 법률/정책 논의를 담고 있습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>검찰개혁단장 “보완수사권, 사회적 공론화 필요…당정협의 입법안 처리...</t>
+          <t>[뉴스공감] 곽상언  ABC론? 도덕적 우월로 권위 만들기</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.cpbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/11/I5E4VNSQKNA4HHPDTMOK4GW4QM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.cpbc.co.kr/article/1171773?division=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-11 13:14:35.331053+00:00</t>
+          <t>2026-04-01 00:32:30.006131+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률/정책 논의</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>의료진 형사특례 법안 논의 중</t>
+          <t>형사소송법상 검사의 보완수사권 유지 여부에 대한 사회적 공론화 및 당정협의 입법안 처리 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>필수의료 행위 중 중대한 과실이 없는 의료사고에 대해 설명의무 이행 및 책임보험 가입 후 손해배상이 완료되면 공소 제기를 면제하는 방안이 논의되고 있다. 해당 방안은 상해·사망 여부와 관계없이 적용되며, 위헌 소지가 적다는 의견이 제시되었다.</t>
+          <t>이창온 이화여대 로스쿨 교수가 검사의 보완수사권 유지 필요성을 강조하며, 검사에게 공소 제기 여부 결정 책임만 지우면 사건 결정 회피나 지연 가능성이 커진다고 주장했습니다. 이는 검찰개혁과 관련된 형사소송법 개정 논의의 일환으로, 사회적 공론화와 당정협의를 통한 입법안 처리가 필요하다는 내용입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료진 형사특례에 대한 법률 제정 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 검사의 보완수사권 유지 필요성에 대한 법률 전문가의 의견을 다루는 법률/정책 논의입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>의료진 형사특례 공소 제기 면제 '위헌 소지' 적어</t>
+          <t>검찰개혁단장 “보완수사권, 사회적 공론화 필요…당정협의 입법안 처리...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934573</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/11/I5E4VNSQKNA4HHPDTMOK4GW4QM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-11 12:49:44.696127+00:00</t>
+          <t>2026-03-11 13:14:35.331053+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률/정책 논의</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>의료진 형사특례 법안 논의 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
+          <t>필수의료 행위 중 중대한 과실이 없는 의료사고에 대해 설명의무 이행 및 책임보험 가입 후 손해배상이 완료되면 공소 제기를 면제하는 방안이 논의되고 있다. 해당 방안은 상해·사망 여부와 관계없이 적용되며, 위헌 소지가 적다는 의견이 제시되었다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 의료진 형사특례에 대한 법률 제정 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>의료진 형사특례 공소 제기 면제 '위헌 소지' 적어</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934573</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:49:44.696127+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>법률/정책 논의</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
           <t>문형배 전 헌법재판관이 카이스트 초빙 석학교수로 부임하여 AI 시대의 법적 과제에 대해 인터뷰했다. 그는 한국의 AI 기본법이 규제 위주로 되어 있어 AI 기업의 경쟁력을 저해할 수 있다고 지적하며, 일본이나 EU처럼 데이터 마이닝 시 저작권 예외 규정 등 AI 발전을 위한 법적 뒷받침이 필요하다고 강조했다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>본 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, AI 법률 및 정책 방향에 대한 전문가 인터뷰입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>문형배  사법개혁, 국회 입법권 존중…문제 나타나면 보완 [한판승부]</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6481986?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310073022</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-10 00:55:16.611818+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>