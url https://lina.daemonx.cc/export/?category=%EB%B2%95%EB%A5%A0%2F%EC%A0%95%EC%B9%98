--- v1 (2026-08-22)
+++ v2 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="39" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="37" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,161 +534,229 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/정치</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국회 내 특검법 발의 및 공소취소 관련 정치적/법률적 논의 진행 중</t>
+          <t>노웅래 전 의원 불법 정치자금 수수 혐의 항소심 무죄 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국민의힘은 '조작기소 특검법'과 '공소취소'를 '완전한 독재적 발상'으로 규정하며 강력히 규탄했습니다. 당은 각 단체, 헌법학회, 형사소송법학회, 변호사단체 등에 공소취소 특검의 위헌성 및 위법성에 대한 입장을 요청하는 공문을 보내 긴밀한 연대를 모색하고 있습니다.</t>
+          <t>노웅래 전 의원이 불법 정치자금 수수 혐의로 기소된 사건의 항소심에서 위법수집증거를 이유로 무죄를 선고받자, 여야 정치권이 이를 두고 공방을 벌이고 있다. 더불어민주당은 한동훈 의원의 '조작기소'를 비판하며 사과를 요구했고, 한동훈 의원과 국민의힘은 무죄가 실체적 진실을 의미하지 않으며 증거능력 배제일 뿐이라고 반박했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주체의 불법 행위로 인한 피해 발생이 아닌, '조작기소 특검법' 및 '공소취소'에 대한 정치적, 법률적 논쟁을 다루고 있습니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 존재 등 어떠한 조건에도 해당하지 않으며, 민사상 손해배상 청구의 대상이 될 수 있는 사건이 아닙니다.</t>
+          <t>이 기사는 노웅래 전 의원의 형사 사건 항소심 무죄 판결과 그에 따른 정치권의 공방을 다루고 있습니다. 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아니며, 특정 피해자 집단이나 구체적인 피해 금액이 명시되어 있지 않습니다. 또한, 형사 사건 자체는 항소심 판결로 사실상 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>국힘, '조작기소 특검법' 규탄… 공소취소, 완전한 독재적 발상</t>
+          <t>조국  위법수집증거 역설했으나 난 유죄 …한동훈  뭐가 억울한가</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5018194</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008717874&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-17 15:22:58.221459+00:00</t>
+          <t>2026-08-28 02:57:36.607096+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률/정치</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
+          <t>국회 내 특검법 발의 및 공소취소 관련 정치적/법률적 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>국민의힘은 '조작기소 특검법'과 '공소취소'를 '완전한 독재적 발상'으로 규정하며 강력히 규탄했습니다. 당은 각 단체, 헌법학회, 형사소송법학회, 변호사단체 등에 공소취소 특검의 위헌성 및 위법성에 대한 입장을 요청하는 공문을 보내 긴밀한 연대를 모색하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 주체의 불법 행위로 인한 피해 발생이 아닌, '조작기소 특검법' 및 '공소취소'에 대한 정치적, 법률적 논쟁을 다루고 있습니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 존재 등 어떠한 조건에도 해당하지 않으며, 민사상 손해배상 청구의 대상이 될 수 있는 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>국힘, '조작기소 특검법' 규탄… 공소취소, 완전한 독재적 발상</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5018194</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-17 15:22:58.221459+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>법률/정치</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>입법 논의 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>민주당 내부에서 공소청·중수청법, 형사소송법, 공수처법 등 '검찰개혁 4법'을 함께 처리하자는 논의가 있었으나, 공수처 관련 법안은 뒷전으로 밀렸다는 내용입니다. 기사는 입법 추진 과정과 정치적 전략에 대한 언급을 담고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>기사는 검찰개혁 관련 입법 논의와 정치적 전략에 대한 내용으로, 특정 피해자, 명확한 가해자, 구체적인 피해 사실이 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>민주당, 공수처에 법왜곡죄 맡기고 검사 증원은 '나중에'</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218081</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-21 00:33:24.181752+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>