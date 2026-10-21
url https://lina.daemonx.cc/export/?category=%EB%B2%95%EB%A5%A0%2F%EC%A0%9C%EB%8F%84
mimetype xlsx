--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="29" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,346 +537,534 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/제도</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>징벌적 손해배상 제도 시행 예정</t>
+          <t>형사소송법 개정 및 수사기관 개편 논의</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2024년 12월 24일 통과된 '허위조작 정보 관련된 망법'에 따라 올해 7월부터 징벌적 손해배상 제도가 시행될 예정입니다. 기사는 이 제도 시행에 대한 주의를 환기하며, 관련 법률 전문가의 인터뷰 내용을 일부 담고 있습니다.</t>
+          <t>기사는 오는 10월 2일 검찰의 수사권을 완전히 분리하는 형사소송법 개정과 공소청·중대범죄수사청 출범을 앞두고 경찰 조직의 규모와 내부 통제 등 구조적인 문제점을 다루고 있습니다. 이는 수사체계 변화에 따른 경찰의 역할과 통제에 대한 논의로, 특정 피해 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, '허위조작 정보 관련된 망법'의 통과 및 징벌적 손해배상 제도 시행 예정에 대한 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 피해자를 다루는 것이 아니라, 형사소송법 개정 및 수사체계 변화와 같은 법률 및 제도적 변화를 논하고 있습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[인터뷰] 한준호  '명픽'은 함께 일할 사람…경기도 곳곳서 저 보게 될 ...</t>
+          <t>[경찰, 시험대에 서다上] 수사권 확대 앞두고…'권한'만큼 '통제'도 갖췄...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=50080</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=129032</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 00:24:57.303609+00:00</t>
+          <t>2026-09-30 01:08:38.208564+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률/제도</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 특별기고문은 45년간 개정되지 않은 '변호사보수의 소송비용 산입에 관한 규칙'의 문제점을 지적합니다. 승소 당사자의 소송비용을 패소자에게 부담시키는 제도의 중요성을 강조하며, 현행 규칙이 현실을 반영하지 못하고 있음을 비판합니다.</t>
+          <t>해당 시론은 수사와 기소 분리 등 새로운 제도 도입에 따른 수사 과정의 공백, 책임 소재 불분명, 피해자 구제 지연 등의 문제 발생을 막기 위한 촘촘한 보완책 마련의 중요성을 강조한다. 국민의 권리 보호를 위한 제도적 개선의 필요성을 역설하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소송비용 규칙이라는 법률 제도에 대한 특별기고문입니다. 따라서 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 손해 규모, 책임 소재 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아닌, 수사 및 기소 분리 등 새로운 제도 도입에 따른 잠재적 문제점과 보완책 마련의 중요성을 논하는 시론이다. 실제 피해자, 상대방, 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[특별기고] 45년째 제자리인 소송비용 규칙</t>
+          <t>[시론] 프로타고라스의 딜레마와 국민의 권리</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35321</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1331055</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 00:46:09.215233+00:00</t>
+          <t>2026-09-12 07:01:28.762444+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률/제도</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>수사권 조정 법률 국회 통과</t>
+          <t>형사소송법 개정안 시행 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>수사권과 기소권 분리를 골자로 하는 중수청 설치법이 국회를 통과하여 검찰의 직접 수사권이 차단되었습니다. 앞으로 검사의 보완수사권 존폐에 대한 논의가 6월 지방선거 이후 형사소송법 개정 과정에서 이어질 예정입니다.</t>
+          <t>형사소송법 개정안 시행을 앞두고 검찰의 직접·보완수사권 폐지에 대한 검찰, 경찰, 법조계의 우려가 커지고 있습니다. 수사 노하우 전수 체계 부재와 경찰의 수사 강도 증가, 법리적 소통의 어려움 등이 문제로 지적됩니다. 기사는 정치적 논의를 넘어 현장의 목소리를 반영한 대안 마련의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생이나 손해배상 청구와 관련된 사건이 아닌, 수사권 조정에 대한 법률 제정 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 적합 조건에 해당하지 않으며, 소송의 원인이 될 만한 구체적인 피해 사실이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생이 아닌, 형사소송법 개정으로 인한 법률/제도적 변화와 그에 따른 현장의 우려를 다루고 있습니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 특정 상대방이나 피해자가 존재하지 않아 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>중수청 설치법 국회 통과…검찰청 78년 만에 역사 속으로</t>
+          <t>[노트북] 숙제 검사는 사라져도</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hg-times.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hg-times.com/news/articleView.html?idxno=300380</t>
+          <t>https://www.kyeongin.com/article/1769228</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-21 12:42:00.232230+00:00</t>
+          <t>2026-08-29 07:02:38.300751+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률/제도</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>사법 개혁 3법 후속 조치 논의</t>
+          <t>징벌적 손해배상 제도 시행 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전국 법원장들이 '사법 개혁 3법'으로 불리는 법왜곡죄 신설, 재판소원제 도입, 대법관 증원 법안 공포에 따른 후속 조치를 논의했다. 법원장들은 법왜곡죄로 인한 형사법관 기피 현상과 재판소원 도입에 따른 실무 혼란을 우려하며, 법관 보호 방안과 법령 정비, 유관기관 협의 등을 통해 부작용을 최소화해야 한다고 강조했다.</t>
+          <t>2024년 12월 24일 통과된 '허위조작 정보 관련된 망법'에 따라 올해 7월부터 징벌적 손해배상 제도가 시행될 예정입니다. 기사는 이 제도 시행에 대한 주의를 환기하며, 관련 법률 전문가의 인터뷰 내용을 일부 담고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 '사법 개혁 3법'의 후속 조치에 대한 전국 법원장들의 내부 논의를 다루고 있다. 특정 피해자가 발생한 사건이 아니며, 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않는다. 따라서 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, '허위조작 정보 관련된 망법'의 통과 및 징벌적 손해배상 제도 시행 예정에 대한 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>전국 법원장들 “형사법관 보호해야...재판소원 법령정비·기관협의 필...</t>
+          <t>[인터뷰] 한준호  '명픽'은 함께 일할 사람…경기도 곳곳서 저 보게 될 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018766?ref=naver</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=50080</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:56.455468+00:00</t>
+          <t>2026-03-29 00:24:57.303609+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률/제도</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>이 특별기고문은 45년간 개정되지 않은 '변호사보수의 소송비용 산입에 관한 규칙'의 문제점을 지적합니다. 승소 당사자의 소송비용을 패소자에게 부담시키는 제도의 중요성을 강조하며, 현행 규칙이 현실을 반영하지 못하고 있음을 비판합니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 소송비용 규칙이라는 법률 제도에 대한 특별기고문입니다. 따라서 소송금융 투자의 대상이 되는 구체적인 피해자, 상대방, 손해 규모, 책임 소재 등이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>[특별기고] 45년째 제자리인 소송비용 규칙</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.koreanbar.or.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35321</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:46:09.215233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>법률/제도</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>수사권 조정 법률 국회 통과</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>수사권과 기소권 분리를 골자로 하는 중수청 설치법이 국회를 통과하여 검찰의 직접 수사권이 차단되었습니다. 앞으로 검사의 보완수사권 존폐에 대한 논의가 6월 지방선거 이후 형사소송법 개정 과정에서 이어질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 발생이나 손해배상 청구와 관련된 사건이 아닌, 수사권 조정에 대한 법률 제정 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 적합 조건에 해당하지 않으며, 소송의 원인이 될 만한 구체적인 피해 사실이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>중수청 설치법 국회 통과…검찰청 78년 만에 역사 속으로</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>hg-times.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.hg-times.com/news/articleView.html?idxno=300380</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:42:00.232230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>법률/제도</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>사법 개혁 3법 후속 조치 논의</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>전국 법원장들이 '사법 개혁 3법'으로 불리는 법왜곡죄 신설, 재판소원제 도입, 대법관 증원 법안 공포에 따른 후속 조치를 논의했다. 법원장들은 법왜곡죄로 인한 형사법관 기피 현상과 재판소원 도입에 따른 실무 혼란을 우려하며, 법관 보호 방안과 법령 정비, 유관기관 협의 등을 통해 부작용을 최소화해야 한다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이 기사는 '사법 개혁 3법'의 후속 조치에 대한 전국 법원장들의 내부 논의를 다루고 있다. 특정 피해자가 발생한 사건이 아니며, 소송금융의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 전혀 해당하지 않는다. 따라서 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>전국 법원장들 “형사법관 보호해야...재판소원 법령정비·기관협의 필...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20018766?ref=naver</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:17:56.455468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>법률/제도</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
         <is>
           <t>검찰 개혁 및 보완수사권 관련 법안 논의 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>김종우 광주지검 검사장은 인터뷰에서 검찰의 보완수사권이 억울한 피해자를 막고 숨은 범죄를 밝히는 형사사법의 안전장치임을 강조했습니다. 오는 10월 중대 범죄 수사청과 공소청 출범을 앞두고 검찰 개혁의 핵심 쟁점인 보완수사권 유지에 대한 필요성과 국민 및 법률 전문가들의 긍정적 인식을 설명했습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 검찰의 보완수사권 유지 필요성에 대한 정책적 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>김종우 광주지검 검사장  보완수사? 억울한 피해자 막고 숨은 범죄 밝히...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202603040078</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-05 00:15:49.000817+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>