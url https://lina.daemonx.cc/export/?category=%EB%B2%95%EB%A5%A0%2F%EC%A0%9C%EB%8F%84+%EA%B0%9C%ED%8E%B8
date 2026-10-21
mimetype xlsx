--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="35" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,101 +534,165 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/제도 개편</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사소송법 개정안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 형사소송법 개정안이 통과되어 검찰의 보완수사권이 전면 폐지됩니다. 이로써 수사(경찰/중대범죄수사청)와 기소(검찰)의 역할이 완전히 분리됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁이 아닌 형사사법 시스템의 법률 개편에 대한 내용을 다루고 있습니다. 소송금융 투자에 필요한 상대방의 책임, 피해 규모, 집단적 피해, 증거 등의 적합 조건이 전혀 해당되지 않아 투자 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>70년 만의 형사사법 개편, 우리가 몰랐던 것들 [세상에 이런 법이]</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sisain.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=58356</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-05 22:00:26.220896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>법률/제도 개편</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>사법체계 개편 진행 중 (재판소원제 도입, 검찰청 폐지 및 공소청/중수청 전환)</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>윤석열 전 대통령 탄핵 이후 약 1년 사이 대한민국 형사사법 체계가 크게 재편되었습니다. 헌법재판소는 재판소원제 도입으로 위상이 높아졌고, 검찰은 오는 10월 폐지되어 공소청과 중대범죄수사청으로 기능이 분리될 예정입니다. 이 기사는 이러한 사법기관의 역할 변화와 권한 재편 과정을 상세히 설명하고 있습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 분쟁이 아닌, 대한민국 형사사법 체계의 전반적인 개편 내용을 다루고 있습니다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 해당하지 않습니다. 투자 대상이 될 만한 구체적인 분쟁이나 사건이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>윤석열 전 대통령 파면 1년, 헌재는 커지고 검찰은 쪼개졌다</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/04/04/2026040209402351723</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-04 00:37:43.500859+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>