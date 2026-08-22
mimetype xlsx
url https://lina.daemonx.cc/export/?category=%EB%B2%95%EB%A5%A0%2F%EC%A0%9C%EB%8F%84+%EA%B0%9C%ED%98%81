--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$19</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,1137 +534,1205 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰개혁 및 사법개혁 논의 진행 중</t>
+          <t>국회 법제사법위원회에서 형사소송법 개정안 논의 및 최종안 마련 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김인회 인하대 로스쿨 교수는 검찰개혁의 목적이 '검찰권 축소'임을 강조하며, '쌍방울 대북 송금 의혹' 및 '대장동 개발 비리' 사건에서의 진술 회유 의혹에 대해 심각한 문제라고 지적했습니다. 또한 사법부의 폐쇄성을 깨기 위해 비법관 출신 대법관 임명과 국민참여재판 확대를 주장하며, 형사사법 체계 대전환에 대한 전반적인 견해를 밝혔습니다.</t>
+          <t>더불어민주당이 검찰의 보완수사권 폐지 및 직접수사 금지를 골자로 하는 형사소송법 개정안을 당론으로 추인했다. 사회적 약자 대상 범죄에 대한 피해자 보호 수단을 확대하고, 검찰 송치 의무화 및 중대범죄수사청 내 보완수사 전담 부서 설치 등을 추진한다. 현재 국회 법제사법위원회에서 법안 최종안을 마련 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 보도나 새로운 소송 제기 가능성을 다루는 것이 아니라, 검찰 및 사법 개혁에 대한 전문가 인터뷰입니다. 소송금융 투자의 대상이 되는 구체적인 피해 사건, 피해자 집단, 또는 명확한 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행 상황이 아닌, 국회에서 진행 중인 형사소송법 개정안 논의에 대한 내용입니다. 소송금융 투자 대상이 되는 특정 피고, 피해 규모, 소송 가능성이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>(인터뷰)김인회  수사권 '강화'보다 검찰권 '축소'…사법부 폐쇄성 깨야...</t>
+          <t>與, 檢보완수사권 폐지 '형소법 개정안' 당론 추인… 다음주 최종안 (종...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1298078&amp;inflow=N</t>
+          <t>https://www.newsis.com/view/NISX20260724_0003722750</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-17 00:21:01.221827+00:00</t>
+          <t>2026-07-29 08:52:33.646004+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국무총리실 산하 검찰개혁추진단 주관으로 형사사법체계 개편 관련 대토론회 등 공론화 작업 진행 중, 9월 정기국회 정부안 처리 전망</t>
+          <t>검찰개혁 및 사법개혁 논의 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>검사의 보완수사권 폐지 여부를 둘러싸고 중대범죄수사청(중수청) 신설과 관련하여 검사 개입 전면 차단 주장과 경찰 수사 통제 공백 우려가 첨예하게 대립하고 있습니다. 국무총리실 산하 검찰개혁추진단은 관련 토론회를 진행하며 공론화 작업을 거쳐 9월 정기국회에서 정부안 처리를 목표로 하고 있습니다.</t>
+          <t>김인회 인하대 로스쿨 교수는 검찰개혁의 목적이 '검찰권 축소'임을 강조하며, '쌍방울 대북 송금 의혹' 및 '대장동 개발 비리' 사건에서의 진술 회유 의혹에 대해 심각한 문제라고 지적했습니다. 또한 사법부의 폐쇄성을 깨기 위해 비법관 출신 대법관 임명과 국민참여재판 확대를 주장하며, 형사사법 체계 대전환에 대한 전반적인 견해를 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 추진단의 형사사법체계 개편에 대한 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되려면 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 되는 사건이 있어야 하나, 본 기사에서는 이러한 적합 조건이 전혀 충족되지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 보도나 새로운 소송 제기 가능성을 다루는 것이 아니라, 검찰 및 사법 개혁에 대한 전문가 인터뷰입니다. 소송금융 투자의 대상이 되는 구체적인 피해 사건, 피해자 집단, 또는 명확한 상대방이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>보완수사권 폐지 논란… 중수청 수사서 검사 빠져야  vs  경찰 독주 막을...</t>
+          <t>(인터뷰)김인회  수사권 '강화'보다 검찰권 '축소'…사법부 폐쇄성 깨야...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260403001097</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1298078&amp;inflow=N</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 13:08:40.152357+00:00</t>
+          <t>2026-04-17 00:21:01.221827+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 중</t>
+          <t>국무총리실 산하 검찰개혁추진단 주관으로 형사사법체계 개편 관련 대토론회 등 공론화 작업 진행 중, 9월 정기국회 정부안 처리 전망</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>더불어민주당이 6월 지방선거 이후 형사소송법 개정을 예고한 가운데, 공소청 검사의 보완수사권 부여 여부를 두고 정치권에서 찬반 논쟁이 치열합니다. 이 기사는 특정 사건의 피해나 법적 분쟁이 아닌, 법률 개정 논의에 초점을 맞추고 있습니다.</t>
+          <t>검사의 보완수사권 폐지 여부를 둘러싸고 중대범죄수사청(중수청) 신설과 관련하여 검사 개입 전면 차단 주장과 경찰 수사 통제 공백 우려가 첨예하게 대립하고 있습니다. 국무총리실 산하 검찰개혁추진단은 관련 토론회를 진행하며 공론화 작업을 거쳐 9월 정기국회에서 정부안 처리를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자나 손해배상 청구권이 발생한 사건이 아닌, 형사소송법 개정을 둘러싼 정치권의 입법 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 법적 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건으로 인한 피해 발생이 아닌, 검찰개혁 추진단의 형사사법체계 개편에 대한 정책 및 입법 논의를 다루고 있습니다. 소송금융 투자 대상이 되려면 명확한 피해자, 가해자, 그리고 손해배상 청구의 근거가 되는 사건이 있어야 하나, 본 기사에서는 이러한 적합 조건이 전혀 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>서류에 의존하는 사법통제, 명백한 한계 ...검찰개혁 토론회 보완수사...</t>
+          <t>보완수사권 폐지 논란… 중수청 수사서 검사 빠져야  vs  경찰 독주 막을...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032713560004740?did=NA</t>
+          <t>https://www.newspim.com/news/view/20260403001097</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-27 13:10:42.407382+00:00</t>
+          <t>2026-04-03 13:08:40.152357+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰개혁 관련 법안 통과 및 향후 형사소송법 개정 논의 진행 중</t>
+          <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>검찰개혁의 일환으로 공소청법과 중대범죄수사청법이 국회를 통과하며 78년간 유지됐던 검찰청이 사라지고 공소청과 중수청이 신설됩니다. 검사의 직접 수사 개시 및 수사 관여 가능성을 차단하는 것이 핵심이며, 향후 형사소송법 개정 과정에서 공소청의 보완수사권 부여 여부와 특사경 지휘 권한을 두고 논란이 지속될 것으로 예상됩니다.</t>
+          <t>더불어민주당이 6월 지방선거 이후 형사소송법 개정을 예고한 가운데, 공소청 검사의 보완수사권 부여 여부를 두고 정치권에서 찬반 논쟁이 치열합니다. 이 기사는 특정 사건의 피해나 법적 분쟁이 아닌, 법률 개정 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 검찰개혁의 일환으로 공소청 및 중대범죄수사청 신설에 대한 법안 통과와 향후 형사소송법 개정 논의를 다루고 있습니다. 특정 사건이나 피해 발생에 대한 내용이 아니므로, 소송금융 투자 대상으로서의 적합한 소송 주체, 상대방, 피해 규모 등이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 피해자나 손해배상 청구권이 발생한 사건이 아닌, 형사소송법 개정을 둘러싼 정치권의 입법 논의를 다루고 있습니다. 소송금융의 대상이 되는 구체적인 법적 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘78년’ 검찰청, 역사의 뒤안길로…공소청엔 보완수사권 부여 논란 남...</t>
+          <t>서류에 의존하는 사법통제, 명백한 한계 ...검찰개혁 토론회 보완수사...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1250482.html</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032713560004740?did=NA</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-22 12:45:36.305437+00:00</t>
+          <t>2026-03-27 13:10:42.407382+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>검찰개혁 관련 법안 통과 및 향후 형사소송법 개정 논의 진행 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>기사는 78년간 이어져 온 검찰 시대의 종식과 공소·중수청의 권력 재편에 대해 보도하고 있습니다. 검사의 직무 범위를 법률로 엄격히 규정하여 시행령을 통한 수사 범위 확대 가능성을 차단하고, 노동·환경·세무 등 특정 분야에 대한 언급이 있습니다.</t>
+          <t>검찰개혁의 일환으로 공소청법과 중대범죄수사청법이 국회를 통과하며 78년간 유지됐던 검찰청이 사라지고 공소청과 중수청이 신설됩니다. 검사의 직접 수사 개시 및 수사 관여 가능성을 차단하는 것이 핵심이며, 향후 형사소송법 개정 과정에서 공소청의 보완수사권 부여 여부와 특사경 지휘 권한을 두고 논란이 지속될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 권한 재편 및 직무 범위 제한에 대한 법률/제도 개혁을 다루고 있으며, 특정 피해자 집단이나 가해 기업이 존재하지 않아 소송금융 투자 대상이 되는 민사상 손해배상 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 검찰개혁의 일환으로 공소청 및 중대범죄수사청 신설에 대한 법안 통과와 향후 형사소송법 개정 논의를 다루고 있습니다. 특정 사건이나 피해 발생에 대한 내용이 아니므로, 소송금융 투자 대상으로서의 적합한 소송 주체, 상대방, 피해 규모 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>78년 검찰 시대 끝났다…공소·중수청 권력 재편</t>
+          <t>‘78년’ 검찰청, 역사의 뒤안길로…공소청엔 보완수사권 부여 논란 남...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260322500109</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1250482.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-22 12:43:48.558503+00:00</t>
+          <t>2026-03-22 12:45:36.305437+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 '검사의 수사개입 차단'을 위한 공소청법이 본회의를 통과했다는 소식을 전하며, 공소청 검사가 수행할 직무들을 설명하고 있습니다. 여기에는 공소 제기 및 유지, 영장 청구, 국가 관련 소송 수행 및 지휘 등이 포함됩니다. 이는 법률 및 제도 개혁에 관한 내용입니다.</t>
+          <t>기사는 78년간 이어져 온 검찰 시대의 종식과 공소·중수청의 권력 재편에 대해 보도하고 있습니다. 검사의 직무 범위를 법률로 엄격히 규정하여 시행령을 통한 수사 범위 확대 가능성을 차단하고, 노동·환경·세무 등 특정 분야에 대한 언급이 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '공소청법'의 본회의 통과와 공소청 검사의 직무에 대한 법률/제도 개혁 관련 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 검찰의 권한 재편 및 직무 범위 제한에 대한 법률/제도 개혁을 다루고 있으며, 특정 피해자 집단이나 가해 기업이 존재하지 않아 소송금융 투자 대상이 되는 민사상 손해배상 사건으로 볼 수 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[주간핫이슈] '검사의 수사개입 차단' 공소청법 본회의 통과</t>
+          <t>78년 검찰 시대 끝났다…공소·중수청 권력 재편</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155772</t>
+          <t>https://www.asiatime.co.kr/article/20260322500109</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 13:03:33.851814+00:00</t>
+          <t>2026-03-22 12:43:48.558503+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>공소청·중대범죄수사청 설치 법안 본회의 상정 예정</t>
+          <t>공소청법 본회의 통과</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>더불어민주당이 검찰개혁의 일환으로 추진하는 공소청·중대범죄수사청 설치 법안이 본회의 상정을 앞두고 있습니다. 이 법안은 검사의 수사 관여를 원천 차단하는 것을 핵심으로 하며, 특별사법경찰관의 독자 수사 능력과 보완수사권 부재로 인한 수사 지연 및 책임 논란에 대한 우려가 제기되고 있습니다.</t>
+          <t>기사는 '검사의 수사개입 차단'을 위한 공소청법이 본회의를 통과했다는 소식을 전하며, 공소청 검사가 수행할 직무들을 설명하고 있습니다. 여기에는 공소 제기 및 유지, 영장 청구, 국가 관련 소송 수행 및 지휘 등이 포함됩니다. 이는 법률 및 제도 개혁에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안의 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임', '피해 규모', '피해자 수' 등이 명확하지 않으며, 민사상 손해배상 청구의 대상이 되는 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, '공소청법'의 본회의 통과와 공소청 검사의 직무에 대한 법률/제도 개혁 관련 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘검사 수사 관여’ 원천 차단엔 ‘우려’…‘보완수사권’ 불씨는 여전</t>
+          <t>[주간핫이슈] '검사의 수사개입 차단' 공소청법 본회의 통과</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512343&amp;ref=A</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155772</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:58.885260+00:00</t>
+          <t>2026-03-20 13:03:33.851814+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 국회 통과 예정</t>
+          <t>공소청·중대범죄수사청 설치 법안 본회의 상정 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>더불어민주당이 검찰의 수사 관여를 원천 차단하고 수사와 기소를 완전히 분리하는 검찰개혁 법안을 추진 중입니다. 이 법안은 검찰총장의 지휘권을 없애고 검사 징계 조항을 강화하는 내용을 담고 있으며, 국회 본회의 통과를 앞두고 있습니다.</t>
+          <t>더불어민주당이 검찰개혁의 일환으로 추진하는 공소청·중대범죄수사청 설치 법안이 본회의 상정을 앞두고 있습니다. 이 법안은 검사의 수사 관여를 원천 차단하는 것을 핵심으로 하며, 특별사법경찰관의 독자 수사 능력과 보완수사권 부재로 인한 수사 지연 및 책임 논란에 대한 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구의 대상이 되는 분쟁을 다루는 것이 아니라, 검찰개혁을 위한 법률 제정 과정을 보도하고 있습니다. 따라서 소송금융의 적합 조건인 상대방 책임, 집단적 피해, 피해 규모, 증거 등이 존재하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이 아닌, 검찰개혁 관련 법안의 입법 과정을 다루고 있습니다. 소송금융의 적합 조건인 '상대방 책임', '피해 규모', '피해자 수' 등이 명확하지 않으며, 민사상 손해배상 청구의 대상이 되는 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>검사 수사 관여 조항 완전히 삭제했다‥ 수사개입 원천 차단</t>
+          <t>‘검사 수사 관여’ 원천 차단엔 ‘우려’…‘보완수사권’ 불씨는 여전</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808215_37004.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8512343&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-17 13:35:16.004578+00:00</t>
+          <t>2026-03-19 00:47:58.885260+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>중수청 및 공소청 설치법 수정안 입법 절차 진행 중 (법사위 소위, 전체회의, 본회의 예정)</t>
+          <t>검찰개혁 법안 국회 통과 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>더불어민주당이 중수청과 공소청 설치법 정부안에서 검찰과 수사기관의 상하관계를 규정한 조항들을 삭제하기로 당정청 합의를 마쳤습니다. 이는 수사-기소 분리 원칙을 강화하기 위한 조치로, 오는 19일 본회의에서 수정안이 최종 처리될 방침입니다.</t>
+          <t>더불어민주당이 검찰의 수사 관여를 원천 차단하고 수사와 기소를 완전히 분리하는 검찰개혁 법안을 추진 중입니다. 이 법안은 검찰총장의 지휘권을 없애고 검사 징계 조항을 강화하는 내용을 담고 있으며, 국회 본회의 통과를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 수사-기소 분리 원칙에 따른 법률 및 제도 개혁에 관한 입법 절차를 다루고 있습니다. 소송금융 투자 대상이 되는 '피해-가해' 구조의 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구의 대상이 되는 분쟁을 다루는 것이 아니라, 검찰개혁을 위한 법률 제정 과정을 보도하고 있습니다. 따라서 소송금융의 적합 조건인 상대방 책임, 집단적 피해, 피해 규모, 증거 등이 존재하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[단독] 與, '수사개시 통보'·'특사경 檢 지휘' 등 상하관계 독소조항 삭...</t>
+          <t>검사 수사 관여 조항 완전히 삭제했다‥ 수사개입 원천 차단</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/politics/article/6807860_36911.html</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6808215_37004.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-16 13:09:16.074715+00:00</t>
+          <t>2026-03-17 13:35:16.004578+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>입법 청원 및 법안 논의 중</t>
+          <t>중수청 및 공소청 설치법 수정안 입법 절차 진행 중 (법사위 소위, 전체회의, 본회의 예정)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>참여연대와 민변이 조국혁신당, 진보당, 사회민주당 의원들과 공동으로 공수청·중수청법 입법 청원 기자회견을 개최했습니다. 이는 검찰 개혁을 위한 정부안과 비교하며 국가 소송 업무 삭제, 특별사법경찰 관리 지휘 감독 수정 등 법안의 주요 내용을 논의하는 자리였습니다.</t>
+          <t>더불어민주당이 중수청과 공소청 설치법 정부안에서 검찰과 수사기관의 상하관계를 규정한 조항들을 삭제하기로 당정청 합의를 마쳤습니다. 이는 수사-기소 분리 원칙을 강화하기 위한 조치로, 오는 19일 본회의에서 수정안이 최종 처리될 방침입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사실이나 피해자가 발생하여 손해배상 청구가 가능한 사건이 아닌, 검찰 개혁을 위한 법률 제정 청원 및 입법 논의에 관한 내용입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 소송의 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아니라, 수사-기소 분리 원칙에 따른 법률 및 제도 개혁에 관한 입법 절차를 다루고 있습니다. 소송금융 투자 대상이 되는 '피해-가해' 구조의 사건이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>참여연대·민변, 공수청·중수청법 입법 청원… 정부안, 검찰 개혁 취지...</t>
+          <t>[단독] 與, '수사개시 통보'·'특사경 檢 지휘' 등 상하관계 독소조항 삭...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33897</t>
+          <t>https://imnews.imbc.com/news/2026/politics/article/6807860_36911.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 00:34:19.807020+00:00</t>
+          <t>2026-03-16 13:09:16.074715+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>총리실 산하 검찰개혁자문위원회에서 형사소송법 개정 논의 중</t>
+          <t>입법 청원 및 법안 논의 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 보완수사권 폐지 및 형사소송법 개정 논란과 공소취소 거래설을 다루며, 범죄자의 무죄 판결 가능성 및 피해자 권리 구제 미흡에 대한 우려를 제기합니다. 총리실 산하 검찰개혁자문위원회에서 급격한 형사소송법 개정을 논의 중인 상황입니다.</t>
+          <t>참여연대와 민변이 조국혁신당, 진보당, 사회민주당 의원들과 공동으로 공수청·중수청법 입법 청원 기자회견을 개최했습니다. 이는 검찰 개혁을 위한 정부안과 비교하며 국가 소송 업무 삭제, 특별사법경찰 관리 지휘 감독 수정 등 법안의 주요 내용을 논의하는 자리였습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 형사사법제도 개혁에 대한 정책적 논의와 잠재적 시스템적 문제를 다루고 있습니다. 특정 사건의 가해자, 피해자, 구체적인 손해액이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사실이나 피해자가 발생하여 손해배상 청구가 가능한 사건이 아닌, 검찰 개혁을 위한 법률 제정 청원 및 입법 논의에 관한 내용입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 소송의 대상이 될 만한 구체적인 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>보완수사권 논란에 ‘공소취소 거래설’까지</t>
+          <t>참여연대·민변, 공수청·중수청법 입법 청원… 정부안, 검찰 개혁 취지...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=594807</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33897</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:10.605480+00:00</t>
+          <t>2026-03-16 00:34:19.807020+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>법무부 장관 인터뷰 및 검찰 개혁 관련 입법 논의</t>
+          <t>총리실 산하 검찰개혁자문위원회에서 형사소송법 개정 논의 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정성호 법무부 장관이 검찰의 보완수사권 필요성을 강조하며 검찰 개혁 방향에 대한 견해를 밝혔습니다. 기사는 공소청·중대범죄수사청 설치법과 검사의 보완수사권 존치 여부를 둘러싼 정부와 여권 내 강경파의 대립, 그리고 이재명 대통령 관련 공소 취소 논의 등을 다룹니다. 또한, 소비자 권리 보호를 위한 집단소송법 등 민생 법안 처리의 중요성도 언급했습니다.</t>
+          <t>기사는 보완수사권 폐지 및 형사소송법 개정 논란과 공소취소 거래설을 다루며, 범죄자의 무죄 판결 가능성 및 피해자 권리 구제 미흡에 대한 우려를 제기합니다. 총리실 산하 검찰개혁자문위원회에서 급격한 형사소송법 개정을 논의 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 법무부 장관의 인터뷰로, 검찰 개혁 및 입법 논의에 대한 정책적, 정치적 견해를 다루고 있습니다. 특정 피해자 집단이나 명확한 상대방이 존재하는 구체적인 법적 분쟁 사건이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 형사사법제도 개혁에 대한 정책적 논의와 잠재적 시스템적 문제를 다루고 있습니다. 특정 사건의 가해자, 피해자, 구체적인 손해액이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>정성호  보완수사권 없으면, 돈 받고 사건 덮어도 모른다  [단독 인터뷰...</t>
+          <t>보완수사권 논란에 ‘공소취소 거래설’까지</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411122</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=594807</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-12 00:30:48.928274+00:00</t>
+          <t>2026-03-12 13:17:10.605480+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>검찰개혁 법안 입법 진행 중</t>
+          <t>법무부 장관 인터뷰 및 검찰 개혁 관련 입법 논의</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>정부가 추진 중인 검찰개혁 법안은 검찰청 폐지와 수사·기소 분리 원칙에 따라 공소청 검사의 직무에서 '범죄수사'와 '수사개시' 근거를 삭제했습니다. 이 법안은 당의 수정 의견을 반영하여 중대범죄수사청의 수사 대상을 축소하고 인력 체계를 재편하는 등의 내용을 담고 있으며, 현재 국회에 제출된 상태입니다.</t>
+          <t>정성호 법무부 장관이 검찰의 보완수사권 필요성을 강조하며 검찰 개혁 방향에 대한 견해를 밝혔습니다. 기사는 공소청·중대범죄수사청 설치법과 검사의 보완수사권 존치 여부를 둘러싼 정부와 여권 내 강경파의 대립, 그리고 이재명 대통령 관련 공소 취소 논의 등을 다룹니다. 또한, 소비자 권리 보호를 위한 집단소송법 등 민생 법안 처리의 중요성도 언급했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 발생 사건이 아닌, 정부의 검찰개혁 법안 추진 및 입법 과정을 다루고 있습니다. 소송금융 투자의 전제가 되는 명확한 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 법무부 장관의 인터뷰로, 검찰 개혁 및 입법 논의에 대한 정책적, 정치적 견해를 다루고 있습니다. 특정 피해자 집단이나 명확한 상대방이 존재하는 구체적인 법적 분쟁 사건이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>정부  공소청 검사, 수사 개시 불가…檢권한 유지·강화 아냐</t>
+          <t>정성호  보완수사권 없으면, 돈 받고 사건 덮어도 모른다  [단독 인터뷰...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05280806645382336</t>
+          <t>https://www.joongang.co.kr/article/25411122</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-11 13:12:42.809594+00:00</t>
+          <t>2026-03-12 00:30:48.928274+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사소송법 개정을 위한 공청회 진행 중</t>
+          <t>검찰개혁 법안 입법 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>정부가 중대범죄수사청 및 공소청법안 발의에 따라 형사소송법 개정을 위한 의견 수렴 공청회를 개최했습니다. 검사의 보완수사권 인정 범위와 통제 방안에 대한 다양한 전문가 의견이 제시되었으며, 정부는 다음 달까지 추가 공청회를 통해 개정안에 반영할 방침입니다.</t>
+          <t>정부가 추진 중인 검찰개혁 법안은 검찰청 폐지와 수사·기소 분리 원칙에 따라 공소청 검사의 직무에서 '범죄수사'와 '수사개시' 근거를 삭제했습니다. 이 법안은 당의 수정 의견을 반영하여 중대범죄수사청의 수사 대상을 축소하고 인력 체계를 재편하는 등의 내용을 담고 있으며, 현재 국회에 제출된 상태입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 형사소송법 개정을 위한 입법 논의를 다루고 있으며, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 전혀 해당하지 않아 투자 대상이 아닙니다.</t>
+          <t>해당 기사는 특정 피해 발생 사건이 아닌, 정부의 검찰개혁 법안 추진 및 입법 과정을 다루고 있습니다. 소송금융 투자의 전제가 되는 명확한 피해자, 가해자, 그리고 손해배상 청구권이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>형소법 개정 논의 본격화…공청회서 “검사 보완수사권 제한적 인정해야...</t>
+          <t>정부  공소청 검사, 수사 개시 불가…檢권한 유지·강화 아냐</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411000</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05280806645382336</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-11 13:06:32.522331+00:00</t>
+          <t>2026-03-11 13:12:42.809594+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>사법 시스템 개편 법안 의결 및 출범 예정</t>
+          <t>형사소송법 개정을 위한 공청회 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대한민국 사법 체계가 중대범죄수사청과 공소청 설치 법안 의결로 60년 만에 대전환기를 맞이합니다. 이에 따라 관세청 특별사법경찰의 수사 범위가 마약 밀수 가액 제한 없이 확대되고, 무역 사기·횡령 등 재산범죄에 대한 수사권도 강화될 전망입니다. 이 기사는 특정 사건의 피해가 아닌, 법률 및 제도 개편에 대한 내용을 다루고 있습니다.</t>
+          <t>정부가 중대범죄수사청 및 공소청법안 발의에 따라 형사소송법 개정을 위한 의견 수렴 공청회를 개최했습니다. 검사의 보완수사권 인정 범위와 통제 방안에 대한 다양한 전문가 의견이 제시되었으며, 정부는 다음 달까지 추가 공청회를 통해 개정안에 반영할 방침입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 대한민국 사법 시스템 개편과 관세청의 수사권 확대에 대한 내용을 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 형사소송법 개정을 위한 입법 논의를 다루고 있으며, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 전혀 해당하지 않아 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[이슈체크] 관세청 특사경, 중수청과 '수평적 공조'…'검찰 지휘' 굴레 ...</t>
+          <t>형소법 개정 논의 본격화…공청회서 “검사 보완수사권 제한적 인정해야...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202234</t>
+          <t>https://www.joongang.co.kr/article/25411000</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-05 01:39:43.110496+00:00</t>
+          <t>2026-03-11 13:06:32.522331+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>검찰개혁추진단 주관 토론회 예정, 형사소송법 관련 사항 검토 중</t>
+          <t>사법 시스템 개편 법안 의결 및 출범 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>검찰개혁추진단이 형사소송법 관련 사항을 검토하며 형사사법체계 개선 과정에서 나타날 수 있는 부작용을 논의 중이다. 대한변호사협회와 공동으로 공개토론회를 개최하고, 검찰개혁추진단 주관의 종합토론회도 예정되어 있다.</t>
+          <t>대한민국 사법 체계가 중대범죄수사청과 공소청 설치 법안 의결로 60년 만에 대전환기를 맞이합니다. 이에 따라 관세청 특별사법경찰의 수사 범위가 마약 밀수 가액 제한 없이 확대되고, 무역 사기·횡령 등 재산범죄에 대한 수사권도 강화될 전망입니다. 이 기사는 특정 사건의 피해가 아닌, 법률 및 제도 개편에 대한 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 검찰개혁과 보완수사권 논의 등 법률 및 제도 개혁에 대한 정책 토론을 다루고 있습니다. 특정 피해 사건, 가해자, 피해자 집단, 또는 구체적인 손해배상 청구 가능성이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 대한민국 사법 시스템 개편과 관세청의 수사권 확대에 대한 내용을 보도하고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>검찰개혁 핵심 쟁점 부각…보완수사권 논의 본격화</t>
+          <t>[이슈체크] 관세청 특사경, 중수청과 '수평적 공조'…'검찰 지휘' 굴레 ...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=859367</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202234</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-04 01:18:05.659897+00:00</t>
+          <t>2026-03-05 01:39:43.110496+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>법률/제도 개혁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
+          <t>검찰개혁추진단 주관 토론회 예정, 형사소송법 관련 사항 검토 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>검찰개혁추진단이 형사소송법 관련 사항을 검토하며 형사사법체계 개선 과정에서 나타날 수 있는 부작용을 논의 중이다. 대한변호사협회와 공동으로 공개토론회를 개최하고, 검찰개혁추진단 주관의 종합토론회도 예정되어 있다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>해당 기사는 검찰개혁과 보완수사권 논의 등 법률 및 제도 개혁에 대한 정책 토론을 다루고 있습니다. 특정 피해 사건, 가해자, 피해자 집단, 또는 구체적인 손해배상 청구 가능성이 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>검찰개혁 핵심 쟁점 부각…보완수사권 논의 본격화</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=859367</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:18:05.659897+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>법률/제도 개혁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
           <t>정부의 형사소송법 검토 및 중수청·공소청법 정부안 확정, 보완수사권 관련 의견수렴을 위한 공개토론회 진행 중</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>정부가 형사소송법 검토 및 중수청·공소청법 정부안을 확정하고, 보완수사권 문제를 포함한 논의를 위해 대한변호사협회와 공동 토론회 등을 개최하며 의견수렴을 추진하고 있다. 이는 법률 및 제도 개혁에 대한 정부 차원의 논의 과정이다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이 아닌, 형사소송법 개정 및 중수청·공소청법 제정 등 정부의 법률 및 제도 개혁 논의 과정을 다루고 있습니다. 소송금융의 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
         <is>
           <t>중수청·공소청법 정부안 확정… 보완수사권 의견수렴 추진</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>kado.net</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.kado.net/news/articleView.html?idxno=2036853</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-04 00:33:18.219139+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N18"/>
+  <autoFilter ref="A1:N19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>