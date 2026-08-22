--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,726 +537,790 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>판결문 공개 제도 관련 학술대회 진행 중</t>
+          <t>법률 제도 변화에 대한 논평</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대법원 사법정책연구원과 법률신문이 '판결문 공개제도의 실무상 쟁점'을 주제로 공동학술대회를 개최했다. 이 자리에서는 소송 당사자 특정 가능성을 높이기 위해 법인명과 상호를 공개해야 한다는 주장과 사생활 및 개인정보 유출을 우려하는 신중론이 맞섰다.</t>
+          <t>해당 기사는 보완수사권 폐지가 피해자 권리 구제와 경찰 수사 오류 시정 절차에 미치는 영향에 대한 논평입니다. 국민의 관점에서 억울한 사람이 생기지 않는 것이 중요함을 강조하며, 제도 변화에 대한 질문을 던지고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 판결문 공개 제도 확대에 대한 법률 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 보완수사권 폐지에 대한 논평으로 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법인명·상호 공개해야   당사자 특정 가능 ... 판결문 공개 확대 논쟁</t>
+          <t>[여의도24시] 보완수사권 폐지···정치보다 국민이 먼저다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026052714550005336?did=NA</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2448340</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:01:35.114441+00:00</t>
+          <t>2026-07-15 07:02:11.357413+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>집단소송법 도입 논의</t>
+          <t>판결문 공개 제도 관련 학술대회 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 참여연대 민생희망본부 공정경제분과장 서치원 변호사가 집단소송법 도입과 관련하여 옵트아웃 모델과 디스커버리제도 도입의 필요성을 강조한 내용을 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로, 소송금융 투자 대상으로서의 구체적인 사건 정보는 없습니다.</t>
+          <t>대법원 사법정책연구원과 법률신문이 '판결문 공개제도의 실무상 쟁점'을 주제로 공동학술대회를 개최했다. 이 자리에서는 소송 당사자 특정 가능성을 높이기 위해 법인명과 상호를 공개해야 한다는 주장과 사생활 및 개인정보 유출을 우려하는 신중론이 맞섰다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, 집단소송법 및 디스커버리 제도 도입의 필요성에 대한 법률 전문가의 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 판결문 공개 제도 확대에 대한 법률 정책 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁 당사자, 피해 규모, 책임 소재 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>서치원 변호사  집단소송제도에 디스커버리제도 필요…조정 가능성</t>
+          <t>법인명·상호 공개해야   당사자 특정 가능 ... 판결문 공개 확대 논쟁</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18821</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052714550005336?did=NA</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:44:49.545282+00:00</t>
+          <t>2026-05-31 07:01:35.114441+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>집단소송제도 도입 관련 정책 논의 중</t>
+          <t>집단소송법 도입 논의</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>개인정보보호위원회가 단체소송에 손해배상을 포함하는 제도 개선 논의를 중단하고, 법무부가 일반적 집단소송제 도입을 주도하기로 했다고 밝혔습니다. 이는 집단소송 관련 법률 제정 및 개정 방향에 대한 정부 부처 간의 조율 상황을 보여줍니다.</t>
+          <t>이 기사는 참여연대 민생희망본부 공정경제분과장 서치원 변호사가 집단소송법 도입과 관련하여 옵트아웃 모델과 디스커버리제도 도입의 필요성을 강조한 내용을 다루고 있습니다. 특정 사건이나 피해 사실에 대한 보도가 아니므로, 소송금융 투자 대상으로서의 구체적인 사건 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 것이 아니라, 집단소송제도 도입에 관한 정부 부처 간의 정책 논의 진행 상황을 다루고 있습니다. 따라서 상대방 책임, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 없습니다. 투자 대상으로서의 실제 사건이 존재하지 않아 부적합합니다.</t>
+          <t>이 기사는 특정 피해 사건이나 소송에 대한 내용이 아니라, 집단소송법 및 디스커버리 제도 도입의 필요성에 대한 법률 전문가의 의견을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>개보위  단체소송 손배도입 중단…법무부 중심 추진키로</t>
+          <t>서치원 변호사  집단소송제도에 디스커버리제도 필요…조정 가능성</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000299840?division=NAVER</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18821</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:54:12.888245+00:00</t>
+          <t>2026-03-27 12:44:49.545282+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>집단소송제도 도입 관련 정책 논의 중</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>해당 기사는 국민이 공정한 법의 보호를 받을 수 있도록 법률 시스템의 제도적 장치 보완이 필요하다는 내용의 사설입니다. 경찰의 보완 수사권 부재로 인해 범죄자가 법망을 빠져나가고 피해자가 구제받지 못하는 상황을 우려하며, 법의 정의 실현을 위한 개선을 촉구하고 있습니다.</t>
+          <t>개인정보보호위원회가 단체소송에 손해배상을 포함하는 제도 개선 논의를 중단하고, 법무부가 일반적 집단소송제 도입을 주도하기로 했다고 밝혔습니다. 이는 집단소송 관련 법률 제정 및 개정 방향에 대한 정부 부처 간의 조율 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법률 시스템 전반의 문제점을 지적하는 사설입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 법적 분쟁에 대한 것이 아니라, 집단소송제도 도입에 관한 정부 부처 간의 정책 논의 진행 상황을 다루고 있습니다. 따라서 상대방 책임, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 요소가 전혀 없습니다. 투자 대상으로서의 실제 사건이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[사설] 국민이 공정한 법의 보호 기대할 마지막 장치 하나는 있어야</t>
+          <t>개보위  단체소송 손배도입 중단…법무부 중심 추진키로</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/editorial/2026/03/24/7N26EGUJTFFZ5MVO4RZOV3QDVM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000299840?division=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 00:16:22.704524+00:00</t>
+          <t>2026-03-25 12:54:12.888245+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>법무법인 바른이 2026년 3월 12일 전면 시행된 '재판소원 제도'에 대한 세미나를 개최합니다. 이 제도는 법원의 재판에 대한 헌법적 통제를 가능하게 하여 민사, 형사, 행정 등 다양한 소송 영역에 변화를 가져올 것으로 예상됩니다. 세미나에서는 제도의 도입 취지, 적법요건, 청구사유, 실무상 쟁점 등이 논의될 예정입니다.</t>
+          <t>해당 기사는 국민이 공정한 법의 보호를 받을 수 있도록 법률 시스템의 제도적 장치 보완이 필요하다는 내용의 사설입니다. 경찰의 보완 수사권 부재로 인해 범죄자가 법망을 빠져나가고 피해자가 구제받지 못하는 상황을 우려하며, 법의 정의 실현을 위한 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해나 분쟁이 아닌, 새롭게 도입된 '재판소원 제도'라는 법률 시스템에 대한 세미나 개최 소식입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등의 적합 조건에 부합하는 구체적인 사건 정보가 없어 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 법률 시스템 전반의 문제점을 지적하는 사설입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법무법인 바른, ‘재판소원 제도’ 세미나 개최</t>
+          <t>[사설] 국민이 공정한 법의 보호 기대할 마지막 장치 하나는 있어야</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603201835104459f4ab64559d_12</t>
+          <t>https://www.chosun.com/opinion/editorial/2026/03/24/7N26EGUJTFFZ5MVO4RZOV3QDVM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 13:05:02.440189+00:00</t>
+          <t>2026-03-24 00:16:22.704524+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공소청법 국회 본회의 상정 및 표결 예정</t>
+          <t>재판소원 제도 전면 시행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>공소청법이 국회 본회의에 상정되어 표결을 앞둔 가운데, 검찰의 수사권이 폐지되고 공소 제기 및 유지 기능만 전담하게 될 예정입니다. 이에 따라 금융·성범죄 등 수사 난도가 높은 사건의 기소율이 하락하고 범죄 피해자 구제가 어려워질 것이라는 우려가 제기되고 있습니다. 법조계에서는 보완수사권 존치 등 대책 마련이 시급하다는 목소리가 나옵니다.</t>
+          <t>법무법인 바른이 2026년 3월 12일 전면 시행된 '재판소원 제도'에 대한 세미나를 개최합니다. 이 제도는 법원의 재판에 대한 헌법적 통제를 가능하게 하여 민사, 형사, 행정 등 다양한 소송 영역에 변화를 가져올 것으로 예상됩니다. 세미나에서는 제도의 도입 취지, 적법요건, 청구사유, 실무상 쟁점 등이 논의될 예정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 공소청법 제정으로 인한 검찰 수사권 폐지 및 그로 인한 형사사법 시스템의 잠재적 문제점을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 피해나 분쟁이 아닌, 새롭게 도입된 '재판소원 제도'라는 법률 시스템에 대한 세미나 개최 소식입니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '집단적 피해', '피해 규모' 등의 적합 조건에 부합하는 구체적인 사건 정보가 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>금융·성범죄 못 잡고 ‘쉬운 사건’만 기소 우려… “보완수사권 필요...</t>
+          <t>법무법인 바른, ‘재판소원 제도’ 세미나 개최</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/20/20260320005003?wlog_tag3=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603201835104459f4ab64559d_12</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 00:16:58.251494+00:00</t>
+          <t>2026-03-20 13:05:02.440189+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 남소 방지 대책 연구 용역 진행 중</t>
+          <t>공소청법 국회 본회의 상정 및 표결 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원제 남발을 막기 위한 대책 마련을 위해 외부 연구 용역을 발주했다. 공탁금이나 수수료 부과 방안 등이 거론되며, 제도 시행 첫 주에 84건의 심판 청구가 접수되었다.</t>
+          <t>공소청법이 국회 본회의에 상정되어 표결을 앞둔 가운데, 검찰의 수사권이 폐지되고 공소 제기 및 유지 기능만 전담하게 될 예정입니다. 이에 따라 금융·성범죄 등 수사 난도가 높은 사건의 기소율이 하락하고 범죄 피해자 구제가 어려워질 것이라는 우려가 제기되고 있습니다. 법조계에서는 보완수사권 존치 등 대책 마련이 시급하다는 목소리가 나옵니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 헌법재판소가 새로 도입된 재판소원제의 남용을 방지하기 위한 정책 연구를 진행 중이라는 내용이다. 특정 피해자가 발생한 사건이나 명확한 상대방, 구체적인 피해 규모가 없어 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>이 기사는 특정 사건이나 피해에 대한 것이 아니라, 공소청법 제정으로 인한 검찰 수사권 폐지 및 그로 인한 형사사법 시스템의 잠재적 문제점을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 남발 대책 연구…공탁금 등 거론</t>
+          <t>금융·성범죄 못 잡고 ‘쉬운 사건’만 기소 우려… “보완수사권 필요...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603190609350kH</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/20/20260320005003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 00:47:15.352367+00:00</t>
+          <t>2026-03-20 00:16:58.251494+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 관련 연구반 구성</t>
+          <t>헌법재판소의 재판소원 남소 방지 대책 연구 용역 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대법원 법원행정처가 헌법재판소에 의해 법원의 재판이 취소된 이후의 후속 재판절차 등 '재판소원' 시행에 따른 실무상 쟁점과 제도 운영 방안을 연구하기 위해 '재판소원 후속조치 연구반'을 꾸립니다. 재판소원이 사법제도 전반에 미치는 영향이 매우 크지만, 아직 법리적으로 불분명한 부분이 많아 제도 안정화에 상당한 시일이 걸릴 것으로 예상됩니다.</t>
+          <t>헌법재판소가 재판소원제 남발을 막기 위한 대책 마련을 위해 외부 연구 용역을 발주했다. 공탁금이나 수수료 부과 방안 등이 거론되며, 제도 시행 첫 주에 84건의 심판 청구가 접수되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 대법원이 '재판소원'이라는 새로운 법률 제도의 시행에 따른 실무적 쟁점과 운영 방안을 연구하기 위해 연구반을 구성한다는 내용입니다. 특정 사건의 피해자, 가해자, 손해배상 청구 등 소송금융 투자 대상이 되는 구체적인 분쟁이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 헌법재판소가 새로 도입된 재판소원제의 남용을 방지하기 위한 정책 연구를 진행 중이라는 내용이다. 특정 피해자가 발생한 사건이나 명확한 상대방, 구체적인 피해 규모가 없어 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[단독] 대법원, ‘재판소원 후속조치 연구반’ 꾸린다</t>
+          <t>헌재, 재판소원 남발 대책 연구…공탁금 등 거론</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316513432?OutUrl=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603190609350kH</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 12:42:12.722293+00:00</t>
+          <t>2026-03-19 00:47:15.352367+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>법왜곡죄 및 재판소원 제도 시행 논의</t>
+          <t>재판소원 제도 시행 관련 연구반 구성</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>전국 법원장들이 간담회를 열고 새로 시행된 법왜곡죄와 재판소원 제도에 대한 우려를 표명했습니다. 법원장들은 법왜곡죄 도입으로 인한 형사법관의 부담 증가와 신속·공정한 재판권 침해 가능성을 지적하며, 법관 보호 및 지원 방안 마련을 논의했습니다. 또한 재판소원 제도와 대법관 증원법에 대한 실무적 쟁점들도 함께 논의되었습니다.</t>
+          <t>대법원 법원행정처가 헌법재판소에 의해 법원의 재판이 취소된 이후의 후속 재판절차 등 '재판소원' 시행에 따른 실무상 쟁점과 제도 운영 방안을 연구하기 위해 '재판소원 후속조치 연구반'을 꾸립니다. 재판소원이 사법제도 전반에 미치는 영향이 매우 크지만, 아직 법리적으로 불분명한 부분이 많아 제도 안정화에 상당한 시일이 걸릴 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해자와 가해자 간의 분쟁이 아닌, 사법제도 개편에 따른 법원 내부의 논의와 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 대법원이 '재판소원'이라는 새로운 법률 제도의 시행에 따른 실무적 쟁점과 운영 방안을 연구하기 위해 연구반을 구성한다는 내용입니다. 특정 사건의 피해자, 가해자, 손해배상 청구 등 소송금융 투자 대상이 되는 구체적인 분쟁이 존재하지 않으므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>간담회 연 전국 법원장들 “법왜곡죄, 신속·공정한 재판 제약하지 않아...</t>
+          <t>[단독] 대법원, ‘재판소원 후속조치 연구반’ 꾸린다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693211?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260316513432?OutUrl=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-12 13:14:02.292728+00:00</t>
+          <t>2026-03-16 12:42:12.722293+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>법왜곡죄 및 재판소원 제도 시행 논의</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>이 기사는 민사소송의 공정성과 실효성을 높이기 위해 '한국형 디스커버리(증거개시) 제도' 도입이 시급하다는 주장을 제기합니다. 특히 의료 및 특허 소송에서 당사자의 증거 접근성을 높여 소송 부담을 완화할 수 있을 것으로 보고 있습니다.</t>
+          <t>전국 법원장들이 간담회를 열고 새로 시행된 법왜곡죄와 재판소원 제도에 대한 우려를 표명했습니다. 법원장들은 법왜곡죄 도입으로 인한 형사법관의 부담 증가와 신속·공정한 재판권 침해 가능성을 지적하며, 법관 보호 및 지원 방안 마련을 논의했습니다. 또한 재판소원 제도와 대법관 증원법에 대한 실무적 쟁점들도 함께 논의되었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 것이 아니라, 민사소송의 증거개시 제도 도입 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 피해자와 가해자 간의 분쟁이 아닌, 사법제도 개편에 따른 법원 내부의 논의와 우려를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>의료·특허 소송 부담 완화하려면…‘디스커버리’ 제도 도입 시급</t>
+          <t>간담회 연 전국 법원장들 “법왜곡죄, 신속·공정한 재판 제약하지 않아...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603090254</t>
+          <t>https://biz.heraldcorp.com/article/10693211?ref=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-09 13:20:30.666720+00:00</t>
+          <t>2026-03-12 13:14:02.292728+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>법률제도</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>이 기사는 민사소송의 공정성과 실효성을 높이기 위해 '한국형 디스커버리(증거개시) 제도' 도입이 시급하다는 주장을 제기합니다. 특히 의료 및 특허 소송에서 당사자의 증거 접근성을 높여 소송 부담을 완화할 수 있을 것으로 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 것이 아니라, 민사소송의 증거개시 제도 도입 필요성에 대한 논의를 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>의료·특허 소송 부담 완화하려면…‘디스커버리’ 제도 도입 시급</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603090254</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:20:30.666720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>법률제도</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
         <is>
           <t>디스커버리 제도 도입 관련 토론회 개최</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>대한변호사협회와 한국법학교수회가 공동으로 디스커버리 제도 도입에 관한 토론회를 개최합니다. 이 토론회는 피해구제를 위한 소송절차에서 실체적 진실 파악에 필요한 증거 확보의 중요성을 논의하고, 사실에 입각한 공정한 재판을 위한 제도 개선 방안을 모색할 예정입니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아니라, 대한변호사협회와 한국법학교수회가 주최하는 '디스커버리 제도 도입'에 관한 토론회 개최 소식입니다. 소송금융 투자의 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>대한변호사협회, 디스커버리 제도 도입 토론회… 민사책임 합리화</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>lawleader.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18647</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-06 12:35:02.623652+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N12"/>
+  <autoFilter ref="A1:N13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>