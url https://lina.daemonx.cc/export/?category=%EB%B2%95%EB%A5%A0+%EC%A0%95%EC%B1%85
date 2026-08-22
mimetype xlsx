--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,540 +535,604 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>법률 개정 논의</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 20세기 영국의 형사 사법 개혁가 사라 마저리 프라이의 생애와 업적을 조명합니다. 그녀는 범죄 피해자 보상 제도 도입, 사형제 폐지 운동, 범죄학 정립 등에 기여했으며, 기사는 그녀의 유산을 통해 2020년대 한국 형사 사법 시스템의 현주소를 묻습니다.</t>
+          <t>민변이 회원 403명을 대상으로 '형사소송법 개정 방안에 관한 의견조사'를 실시한 결과, 검사의 보완수사권을 전면 폐지해야 한다는 응답은 31.3%에 그쳤습니다. 10명 중 7명은 보완수사권의 부분 존치가 필요하다고 응답하여, 친여 성향으로 알려진 민변 내에서도 검찰 수사권 폐지에 대한 이견이 있음을 보여주었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 역사적 인물(마저리 프라이)의 형사 사법 개혁 활동과 그 의미를 다루는 논평입니다. 소송금융 투자를 위한 구체적인 원고, 피고, 또는 소송 대상이 되는 피해 사실이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 내용이 아닌, 형사소송법 개정 방안에 대한 민변 회원들의 의견 조사 결과입니다. 소송금융 투자 대상이 될 만한 피해자, 가해자, 손해배상 청구권 등의 요소가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>약자의 편에 선 84년, 마저리 프라이가 한국에 묻는다[인물로 본 세계사...</t>
+          <t>친여 성향 '민변'도 10명 중 7명이  檢 보완수사권 남겨야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026042310175496157?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=123317</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-09 07:01:23.963720+00:00</t>
+          <t>2026-07-19 07:00:26.055480+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 한국외대 로스쿨 교수가 공익활동에 대한 기금 지원, 세액공제, 소송비용 특례 등 인센티브 제도화의 필요성을 강조하는 내용입니다. 변호사단체가 사회 전반의 신뢰성 제고와 직결되는 법조인의 역할을 해야 한다고 언급합니다.</t>
+          <t>이 기사는 20세기 영국의 형사 사법 개혁가 사라 마저리 프라이의 생애와 업적을 조명합니다. 그녀는 범죄 피해자 보상 제도 도입, 사형제 폐지 운동, 범죄학 정립 등에 기여했으며, 기사는 그녀의 유산을 통해 2020년대 한국 형사 사법 시스템의 현주소를 묻습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 공익활동에 대한 기금 지원 및 소송비용 특례 등 법률 정책의 필요성을 제언하는 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 법적 분쟁에 대한 보도가 아닌, 역사적 인물(마저리 프라이)의 형사 사법 개혁 활동과 그 의미를 다루는 논평입니다. 소송금융 투자를 위한 구체적인 원고, 피고, 또는 소송 대상이 되는 피해 사실이 존재하지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>시험용 넘어 산업용 법학 필요한 때다</t>
+          <t>약자의 편에 선 84년, 마저리 프라이가 한국에 묻는다[인물로 본 세계사...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218841</t>
+          <t>https://www.pressian.com/pages/articles/2026042310175496157?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:36:35.072698+00:00</t>
+          <t>2026-05-09 07:01:23.963720+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법률 정책 토론회</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>정지웅 변협 부협회장이 형사 성공보수 금지 판결과 전관예우 문제를 지적하며 '국민의 방어권 강화를 위한 형사 성공보수 정상화 방안에 관한 토론회'가 개최되었다는 내용의 기사입니다. 서울중앙지법의 형사소송법 관련 입장 등이 논의되었습니다.</t>
+          <t>이 기사는 한국외대 로스쿨 교수가 공익활동에 대한 기금 지원, 세액공제, 소송비용 특례 등 인센티브 제도화의 필요성을 강조하는 내용입니다. 변호사단체가 사회 전반의 신뢰성 제고와 직결되는 법조인의 역할을 해야 한다고 언급합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해에 대한 내용이 아닌, 형사 성공보수 금지 및 전관예우 문제에 대한 법률 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁을 다루는 것이 아니라, 공익활동에 대한 기금 지원 및 소송비용 특례 등 법률 정책의 필요성을 제언하는 내용입니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정지웅 변협 부협회장, 형사 성공보수 금지 판결과 전관예우 문제 꼬집...</t>
+          <t>시험용 넘어 산업용 법학 필요한 때다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18794</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218841</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-24 12:55:51.299641+00:00</t>
+          <t>2026-04-04 00:36:35.072698+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 성공보수 정상화 방안에 관한 토론회 진행</t>
+          <t>법률 정책 토론회</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 형사 성공보수 무효화가 청년 및 신입 변호사들의 시장 진입을 차단한다는 문제의식을 제기하며, '국민의 방어권 강화를 위한 형사 성공보수 정상화 방안에 관한 토론회' 개최 소식을 전하고 있습니다. 과거 소송 비용을 대고 승소 시 땅의 일부를 가지는 행위가 반사회적 행위로 규범화된 사례를 언급하며 관련 논의를 이어갑니다.</t>
+          <t>정지웅 변협 부협회장이 형사 성공보수 금지 판결과 전관예우 문제를 지적하며 '국민의 방어권 강화를 위한 형사 성공보수 정상화 방안에 관한 토론회'가 개최되었다는 내용의 기사입니다. 서울중앙지법의 형사소송법 관련 입장 등이 논의되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 형사 성공보수 무효화라는 법률 정책에 대한 토론회 내용을 다루고 있습니다. 따라서 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 중 어느 하나에도 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>기사는 특정 사건이나 피해에 대한 내용이 아닌, 형사 성공보수 금지 및 전관예우 문제에 대한 법률 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해배상 청구 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>안태준  형사성공보수 무효, 청년ㆍ신입 변호사들 시장 진입 차단</t>
+          <t>정지웅 변협 부협회장, 형사 성공보수 금지 판결과 전관예우 문제 꼬집...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18791</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18794</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 12:53:43.423722+00:00</t>
+          <t>2026-03-24 12:55:51.299641+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>형사 성공보수 정상화 방안에 관한 토론회 진행</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>형사 성공보수 전면 금지 조치로 인해 형사소송 착수금이 상승하고 사건이 특정 변호사에게 쏠리는 현상이 심화되어 청년 변호사들이 어려움을 겪고 있다는 내용의 기사입니다. 형사사법절차에서 변호인의 역할과 가치를 제대로 인정하지 않은 정책의 문제점을 지적하고 있습니다.</t>
+          <t>이 기사는 형사 성공보수 무효화가 청년 및 신입 변호사들의 시장 진입을 차단한다는 문제의식을 제기하며, '국민의 방어권 강화를 위한 형사 성공보수 정상화 방안에 관한 토론회' 개최 소식을 전하고 있습니다. 과거 소송 비용을 대고 승소 시 땅의 일부를 가지는 행위가 반사회적 행위로 규범화된 사례를 언급하며 관련 논의를 이어갑니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 형사 성공보수 금지 정책이 법률 시장과 청년 변호사에게 미치는 영향을 분석하는 내용입니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 소송 대상이 되는 손해배상 청구권이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 형사 성공보수 무효화라는 법률 정책에 대한 토론회 내용을 다루고 있습니다. 따라서 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행' 중 어느 하나에도 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>형사 성공보수 전면 금지로 착수금 상승·사건 쏠림 심화… 청년변호사...</t>
+          <t>안태준  형사성공보수 무효, 청년ㆍ신입 변호사들 시장 진입 차단</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35323</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18791</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-23 13:18:36.026590+00:00</t>
+          <t>2026-03-24 12:53:43.423722+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대한변호사협회와 서울지방변호사회, 국회의원들이 공동으로 형사 성공보수 제도에 대한 토론회를 개최했다. 토론회에서는 형사 성공보수가 변호사의 정당한 대가인지, 아니면 사법 신뢰도를 저해하는지에 대한 찬반 의견이 오갔다. 2007년 형사소송법 개정 이후 위법 수집 증거 배제 법칙 강화 등 변화된 법률 환경 속에서 성공보수의 역할과 의미가 논의되었다.</t>
+          <t>형사 성공보수 전면 금지 조치로 인해 형사소송 착수금이 상승하고 사건이 특정 변호사에게 쏠리는 현상이 심화되어 청년 변호사들이 어려움을 겪고 있다는 내용의 기사입니다. 형사사법절차에서 변호인의 역할과 가치를 제대로 인정하지 않은 정책의 문제점을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 형사 성공보수 제도에 대한 법률 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 형사 성공보수 금지 정책이 법률 시장과 청년 변호사에게 미치는 영향을 분석하는 내용입니다. 소송금융 투자 대상이 될 만한 명확한 피해자, 가해자, 소송 대상이 되는 손해배상 청구권이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>형사 성공보수 토론회서 “정당한 대가” “사법 신뢰도 중요”</t>
+          <t>형사 성공보수 전면 금지로 착수금 상승·사건 쏠림 심화… 청년변호사...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/23/2YBYU5U63BHENKUFL5QFY3TDNA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35323</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-23 12:51:15.184574+00:00</t>
+          <t>2026-03-23 13:18:36.026590+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>공정거래법상 전속고발권 폐지 논의와 관련하여 형벌 조항 정비가 선행되어야 한다는 법률 전문가의 의견을 다루는 기사입니다. 형사절차 남용 및 규제 과잉을 방지하기 위한 제도 개선의 필요성을 강조하고 있습니다.</t>
+          <t>대한변호사협회와 서울지방변호사회, 국회의원들이 공동으로 형사 성공보수 제도에 대한 토론회를 개최했다. 토론회에서는 형사 성공보수가 변호사의 정당한 대가인지, 아니면 사법 신뢰도를 저해하는지에 대한 찬반 의견이 오갔다. 2007년 형사소송법 개정 이후 위법 수집 증거 배제 법칙 강화 등 변화된 법률 환경 속에서 성공보수의 역할과 의미가 논의되었다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 공정거래법의 전속고발권 폐지 및 형벌 조항 정비 필요성에 대한 법률 논평입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 가해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 형사 성공보수 제도에 대한 법률 정책 토론회 내용을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>공정위 전속고발권 폐지…'형벌조항 정비' 선행돼야 [광장의 공정거래]</t>
+          <t>형사 성공보수 토론회서 “정당한 대가” “사법 신뢰도 중요”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603177962i</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/23/2YBYU5U63BHENKUFL5QFY3TDNA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 00:36:32.813737+00:00</t>
+          <t>2026-03-23 12:51:15.184574+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>법률 정책</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>공정거래법 관련 법률 정책 논의</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>공정거래법상 전속고발권 폐지 논의와 관련하여 형벌 조항 정비가 선행되어야 한다는 법률 전문가의 의견을 다루는 기사입니다. 형사절차 남용 및 규제 과잉을 방지하기 위한 제도 개선의 필요성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 피해 사건에 대한 보도가 아닌, 공정거래법의 전속고발권 폐지 및 형벌 조항 정비 필요성에 대한 법률 논평입니다. 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 가해자가 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>공정위 전속고발권 폐지…'형벌조항 정비' 선행돼야 [광장의 공정거래]</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603177962i</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:36:32.813737+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>법률 정책</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>대법원</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>항소심 판결 후 대법원 재상고 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>서울지방변호사회는 형사사건 성공보수 약정의 부활을 추진 중이며, 최근 항소심에서 해당 약정을 인정한 판결이 나오면서 변호사 업계가 들썩이고 있습니다. 대법원이 2015년 성공보수 약정을 금지했으나, 이번 논의를 통해 11년 만에 다시 대법원의 판단을 받게 될 전망입니다. 변호사들은 성공보수가 변호인의 성실한 변론을 유도하고 착수금 인하를 통해 법률 소비자의 선택지를 넓힐 수 있다고 주장합니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건의 피해자가 가해자에게 손해배상을 청구하는 내용이 아닌, 형사사건 성공보수 약정의 유효성 여부에 대한 법률 정책적 논의와 대법원 판례 변경 가능성을 다루고 있습니다. 소송금융의 핵심인 '상대방 책임 명확', '피해 규모' 등의 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>김기원 서울변회 부회장  형사성공보수 부활해야 소비자·변호사 윈윈</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/02/2026022715383127369</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-02 00:35:36.945254+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>