--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$33</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2262 +539,2326 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>백신 접종 후 이상반응 안내 및 보상 절차의 복잡성</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>내과의사들이 백신 접종 후 이상반응 발생 시 국가필수예방접종(NIP) 여부에 따라 달라지는 신고 의무와 피해보상 경로를 환자에게 정확하게 안내하는 데 어려움을 겪고 있습니다. 이는 진료 현장의 중요한 과제로 지적되며, 대한내과의사회와 대한내과학회가 관련 논의를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 백신 접종 후 이상반응 발생 시 환자 안내 및 피해보상 경로의 복잡성에 대한 진료 현장의 과제를 다루는 일반적인 내용입니다. 특정 사건이나 명확한 책임 주체가 언급되지 않아 상대방 책임이 불분명하고(적합 조건 1), 집단적 피해나 피해 규모가 특정되지 않았으며(적합 조건 3, 4), 구체적인 증거나 공적 절차 진행 여부도 파악하기 어렵습니다(적합 조건 5, 6). 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>감염병 경계 넓어진 진료실…내과의사 '백신·해외유입병' 점검</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>medipana.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.medipana.com/news/articleView.html?idxno=416419</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-26 07:02:17.769829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>백신 부작용 관련 진상규명 요구 및 공론화 진행 중, 감사 결과 보도</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>백신 부작용으로 인해 일상을 잃거나 사망한 피해자들이 수년째 진상규명을 요구하고 있으나 진전이 없는 상황이다. 감사 결과 및 이물질 보도로 뒤늦게 공론화되고 있으며, 피해자들은 자신들을 정책의 피해자로 인식하고 있다. 이들은 백신 접종으로 인한 피해를 호소하며 국가의 책임을 묻고 있다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>이 기사는 백신 부작용으로 인한 다수의 피해자와 유족이 국가 정책의 피해자임을 주장하며 진상규명을 요구하는 사건입니다. 감사 결과 및 이물질 보도 등 객관적 증거가 존재하고, 상대방(국가)의 자력이 충분하며, 피해 규모가 매우 크다는 점에서 소송금융 적합도가 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>일상 회복 위해 맞았지만…부작용에 망가진 '일상'</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>cctoday.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227975</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-02 00:20:17.722208+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>국가</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>정부의 백신 부작용 심사 및 인정 절차 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>백신 부작용으로 인한 사망 피해가 다수 발생했으나, 정부의 사망 인정률이 1%에 불과하여 유족들이 어려움을 겪고 있다. 유족들은 재정적 지원과 회복을 위한 정책적 접근을 요구하며, 이는 국가에 대한 신뢰와 직결되는 문제로 인식되고 있다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>국가가 상대방으로 자력이 충분하며(적합 조건 2), 백신 부작용으로 인한 사망이라는 중대한 피해가 다수 발생했을 가능성이 높고(적합 조건 3, 4), 현재 정부의 인정 절차가 진행 중이나 인정률이 매우 낮아 추가적인 법적 다툼의 여지가 많음(적합 조건 6). 다만, 백신과의 인과관계 입증이 핵심 쟁점이 될 수 있음.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>백신 부작용 사망 인정률 1%뿐…정책적 접근 필요</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>cctoday.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227974</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-02 00:20:09.255566+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-01 12:34:24.971607+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>대한민국 (질병관리청)</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>감사원 감사 결과 발표, 국회의원 법안 발의 및 국정조사 요구 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>질병관리청이 코로나19 백신 이물질 신고 1,285건을 식약처에 통보하지 않고 1,420만회분 이상의 백신 접종을 강행한 사실이 감사원 감사 결과 드러났다. 이에 국회의원이 피해보상 특별법 개정안을 발의하고 국정조사 및 책임자 처벌을 요구하며, 기존 피해보상에서 제외된 7만 5천여 명의 피해자 권리 회복을 추진하고 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>정부 기관(질병관리청)의 직무유기가 감사원 감사 결과로 명확히 드러났으며(적합 조건 1, 5), 수만 명의 피해자(7만 5천여 명)가 발생했고(적합 조건 3, 4), 국회의원 발의 법안 및 국정조사 요구 등 공적 절차가 진행 중이다(적합 조건 6). 상대방인 정부의 자력도 충분하여(적합 조건 2) 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>7만 5천여 명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[경인어젠다] “코로나백신 피해자들 권리 회복 시급”</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>kyeongin.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.kyeongin.com/article/1761218</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:34:24.971607+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>식품의약품안전처</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>식약처의 셀프 검사 정책 추진 중, 오진으로 인한 잠재적 피해 우려 제기</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>식품의약품안전처가 성병·마약 셀프 검사 정책을 추진하고 있으나, 오진 피해자를 구제할 제도적 장치나 가이드라인이 미비하다는 지적이 제기되었습니다. 이는 거대한 리스크를 방치하는 것이라는 비판과 함께, 정책 추진 배경에 대한 의문이 제기되고 있습니다. 해당 정책으로 인한 잠재적인 오진 피해 발생 가능성이 우려되는 상황입니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>식품의약품안전처라는 정부 기관이 상대방이므로 자력이 충분하며 (적합 조건 2), 성병·마약 셀프 검사 정책 추진 자체가 공적 절차에 해당합니다 (적합 조건 6). 오진 피해자 발생 시 집단적 피해로 이어질 수 있는 잠재적 위험이 크지만 (적합 조건 3, 4), 현재까지 실제 피해 발생 여부나 규모가 명확히 확인되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>[단독] 성병·마약 ‘셀프 검사’ 하라는 식약처… 사고 나면 “주의사...</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>wemakenews.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://wemakenews.co.kr/news/view.php?no=24976</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-04-01 12:21:53.220828+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청)</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>서울시가 코로나19 백신 부작용 피해 보상 신청 지원 중, 질병청 보상 절차 진행.</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>서울시가 코로나19 백신 부작용 피해자와 가족들을 위해 의사·역학조사관을 투입하여 피해 보상 신청을 지원한다. 피해자들이 의학 지식 부족으로 겪는 어려움을 해소하고, 신청서 검토 및 질병청에 의견 제시를 도울 예정이다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방(국가/질병청)의 자력이 충분하고(적합 조건 2), 다수의 코로나19 백신 부작용 피해자가 존재하여 집단적 성격을 띨 수 있습니다(적합 조건 3). 서울시가 의사·역학조사관을 투입하여 피해 보상 신청을 지원하고 질병청에 의견을 제시하는 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>서울시, “코로나 백신 피해자 보상 잘 받게 돕겠다”</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>chosun.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.chosun.com/national/regional/seoul/2026/03/29/2JNOI5RPVRA27D5MISOPKJ5SLE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-29 12:29:35.738836+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C7" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청, 서울시)</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>코로나19 백신 피해보상 특별법에 따른 질병관리청 심의 및 서울시 지원 절차 진행 중</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>서울시가 코로나19 백신 접종 후 이상 반응 피해자들에 대한 피해보상 절차 지연 문제를 해결하기 위해 밀착 지원을 시작한다. 시 전문지원단을 통해 신청 서류 검토 및 인과성 정밀 검토를 지원하고, 의료·심리·법률 상담도 강화할 예정이다. 이는 작년 10월 시행된 특별법에 따른 보상 범위 확대에도 불구하고 지연되고 있는 보상 절차를 신속히 진행하기 위함이다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>정부(질병관리청, 서울시)가 피해보상 주체로 자력이 충분하며(적합 조건 2), 코로나19 백신 접종 후 이상 반응 피해자가 다수 발생하여 집단적 피해 양상을 보입니다(적합 조건 3). 이미 특별법에 따른 공적 보상 절차가 진행 중이며(적합 조건 6), 서울시 전문지원단이 인과성 검토 등 증거 확보를 지원하고 있습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>서울시, 코로나 백신 피해자  신속히 보상</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/29/2026032990128.html</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-29 12:25:41.268324+00:00</t>
         </is>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>코로나19 예방접종 피해보상 특별법에 따른 보상 절차 진행 중, 절차 지연 문제 발생</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>코로나19 예방접종 이상 반응 피해자들에 대한 보상 범위가 확대되었으나, 피해보상 절차 지연으로 피해자들이 어려움을 겪고 있습니다. 서울시는 이에 대한 밀착 지원을 강화할 예정입니다. 이는 국가를 상대로 한 보상 절차 개선 또는 손해배상 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방(대한민국)의 자력이 충분하고, '코로나19 예방접종 피해보상 등에 관한 특별법' 시행으로 피해 사실 및 보상 필요성이 공적으로 인정된 집단적 피해 사건임. 보상 절차 지연 문제가 있어 소송금융의 필요성이 높음. (적합 조건 2, 3, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>신청에서 보상까지 …서울시, 백신 피해보상 밀착 지원 강화</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/moi/6116882</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-29 12:18:30.834156+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>국정조사 요구 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>국민의힘이 '곰팡이 백신'으로 인한 피해에 대해 정부 책임을 주장하며 진상규명과 정은경 전 질병관리청장의 사퇴를 요구했다. 국정조사를 통해 백신 피해자 진상규명 및 피해보상이 이루어져야 한다고 촉구했다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>적합 조건: 상대방 책임이 정부로 명확히 지목되고(1), 대한민국 정부는 자력이 충분하며(2), '백신 피해자' 언급으로 집단적 피해 가능성이 높음(3). 국정조사 요구를 통해 증거 확보 가능성도 높음(5).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>국힘 '곰팡이 백신은 정부 책임'…진상규명·정은경 사퇴 요구</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>weekly.chosun.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://weekly.chosun.com/news/articleView.html?idxno=50037</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-26 12:30:01.225466+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표, 국정조사 요구서 제출, 진상규명위원회 출범 촉구</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>국민의힘이 감사원 감사 결과를 근거로 '이물질 코로나 백신' 사태에 대한 정부 책임을 주장하며 정은경 보건복지부 장관의 사퇴와 국정조사 실시를 요구했습니다. 코로나19 피해자 가족협의회 등 시민단체도 함께 진상규명위원회 출범을 촉구하고 있으며, 국정조사 요구서가 국회에 제출된 상태입니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>정부 책임이 감사원 감사 결과로 명확히 제시되었고, 상대방(대한민국 정부)의 자력이 충분합니다. 코로나19 백신 접종자 다수가 잠재적 피해자이며, 국정조사 요구 등 공적 절차가 진행 중이므로 집단소송 가능성이 매우 높습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>수십만 명 이상 추정</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>국힘, '이물질 코로나 백신' 총공세…정은경 사퇴·국정조사 요구</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>etnews.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.etnews.com/20260326000427</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-26 12:29:20.849746+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>국정조사 요구, 진상규명위원회 출범 촉구, 특별법 개정 요구</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>국민의힘은 코로나19 곰팡이 백신 사태에 대해 정부의 전적인 책임을 주장하며 진상 규명과 책임자 처벌을 요구했다. 국회에 국정조사 요구서를 제출하고 진상규명위원회 출범 촉구대회를 열었으며, 특별법 개정과 정은경 복지부 장관의 사퇴를 촉구했다. 이물질 백신 접종 중단 매뉴얼 위반 및 식약처 통지 미이행 의혹이 제기되었다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 정부의 백신 관리 부실로 인한 다수 국민의 피해가 예상되며, 국정조사 요구 등 공적 절차를 통해 진상 규명 및 증거 확보 가능성이 높다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>사망자 발생, 다수 국민</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>국힘  코로나 곰팡이 백신, 정부 책임…정은경 사퇴가 국가 책임 인정의...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260326_0003565582</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-26 12:29:07.919402+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="2" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>시민단체 경찰 고발 진행 중, 감사원 조사 언급</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>코로나19 백신 이물질 논란과 부작용으로 인한 사망 피해자가 발생하자, 시민단체가 이대통령 등을 경찰에 고발했습니다. 이들은 백신 부작용으로 인한 사망 피해자와 유가족, 국민의 신뢰가 흔들릴 수 있다고 주장하며, 감사원 조사도 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(코로나 백신 이물질 논란 및 부작용), 상대방(국가/정부)의 자력이 충분하며, 사망 피해자가 발생하여 피해 규모가 크고 집단적 피해 가능성이 높습니다. 또한 시민단체가 경찰 고발을 진행 중이며 감사원 조사도 언급되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>다수 (사망 피해자 및 유가족)</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>코로나 백신 이물질 논란… 시민단체, 李대통령 등 경찰 고발</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3388358</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-25 12:26:17.756800+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>백신 피해 보상 관련 법·제도 개선 논의 및 정치적 주장 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>송영길 전 더불어민주당 대표가 정부가 권고한 코로나19 백신 접종으로 인한 피해에 대해 국가가 책임져야 한다고 주장했다. 그는 인과관계 추정 확대, 입증 책임 전환, 실질적 피해 구제를 강조하며, 백신 접종 후 사망한 20대 청년의 사례를 언급했다. 이는 국가의 백신 피해 책임 시스템 구축을 촉구하는 내용이다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>국가(대한민국)가 상대방으로 자력이 충분하며(적합 조건 2), 코로나19 백신 접종은 국가가 권고하고 독려한 사안으로 책임 소재가 비교적 명확하게 주장될 수 있음(적합 조건 1). 전국민 대상 접종으로 다수의 피해자 발생 가능성이 높고(적합 조건 3), 사망 사례까지 언급되어 피해 규모가 큼(적합 조건 4). 현재 백신 피해 구제를 위한 법·제도 개선 논의가 활발히 진행 중이며, 인과관계 추정 확대 및 입증 책임 전환이 이루어질 경우 소송 가능성이 높아짐.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>송영길,  코로나19 백신 피해, 국가가 권고했다면 책임지는 것이 정의</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026032018451393442</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-20 12:25:15.633676+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="2" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>국정조사 추진, 장관 고발 예정, 피해보상 특별법 논의 중</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>국민의힘이 이물질 코로나19 백신 문제와 백신 접종 후 기저질환 악화 간 인과성 인정 범위 확대를 주장하며 국정조사 및 장관 고발을 추진 중입니다. 이는 코로나19 백신 관련 피해자들의 집단적 손해배상 가능성을 시사하며, 관련 특별법 논의도 진행되고 있습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>코로나19 백신 접종 관련 사안으로 다수의 피해자 발생 가능성이 높고(집단적 피해), 정부를 상대로 한 소송이 될 가능성이 있어 상대방 자력이 충분합니다. 국정조사 추진 및 장관 고발 예정으로 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 책임 규명 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>수만 명 이상 추정</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>국민의힘, 이물질 코로나 백신 공세…국조에 장관 고발까지</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>docdocdoc.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3037425</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-19 12:21:34.511168+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-19 12:21:25.985530+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>백신 사태 국정조사 요구 및 피해보상 확대 논의 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>국민의힘은 백신 사태 국정조사를 요구하고 있으며, 만주당은 코코나19 관련 피해보상 확대 및 지원 범위 확대에 초점을 맞춰야 한다는 입장입니다. 3월 말까지 추경안이 제출될 예정이며, 4월 초 시정연설 등 추경 관련 논의가 이어질 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사는 백신 사태 관련 피해보상 확대에 대한 정치권의 논의를 다루고 있을 뿐, 특정 피해자 집단, 명확한 소송 상대방, 구체적인 피해 사실 및 증거가 전혀 언급되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 실체가 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>한병도  검찰개혁 법안 차질 없이 처리</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533628</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:21:25.985530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청)</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>소청과의사회에서 백신 관리 부실에 대한 장관의 책임 및 사과 촉구</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>소청과의사회가 백신 관리 부실에 대한 정은경 장관의 책임을 요구하며, 백신 피해자와 유가족에게 진정으로 사과해야 한다고 강조했습니다. 불량 우려 백신으로 인해 병상에서 고통받는 피해자와 유가족이 다수 발생했음을 지적하며 문제 해결을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(백신 관리 부실), 상대방에게 자력이 충분하며(국가/공공기관), 집단적 피해(백신 피해자와 유가족 다수)가 발생했고, 피해 규모가 큼(사망 및 중대한 신체적 피해). 의사회가 공식적으로 책임을 요구하며 공론화하고 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>소청과의사회  정은경 장관, 백신 관리 부실 책임져야</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>medipana.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.medipana.com/news/articleView.html?idxno=408446</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-19 00:26:51.254746+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="2" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>백신 국정조사 촉구, 코로나19 이물질백신 피해자 권리회복법 발의</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>국민의힘 김은혜 의원이 1,420만 회분의 이물질 백신 접종 의혹과 관련하여 정부의 정보 비공개 및 책임 회피를 비판하며 국정조사를 촉구했다. 김 의원은 백신 부작용 인과성을 인정한 법원 판결에도 정부가 항소하는 상황을 지적하며, 피해자 권리 구제를 위한 특별법 개정안을 대표 발의했다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>정부의 책임이 명확히 제기되고 있으며(상대방 책임 명확), 상대방(국가)의 자력이 충분합니다. 1,420만 회분의 백신 접종으로 다수의 피해자 발생 가능성이 높고(집단적 피해, 피해 규모 큼), 국정조사 및 특별법 발의 등 공적 절차가 진행 중입니다(증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
         <is>
           <t>1,420만 회분 접종, 피해자 수 미상</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>김은혜 “내 백신 찾아 삼만리 떠나야 하나”…백신 국정조사 촉구</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260318580531</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-18 12:31:39.430788+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>조선일보 기사에 따르면 코로나19 백신 부작용 및 이물질 확인에도 불구하고 정부가 피해자들을 악성 민원인으로 취급하고 있다는 주장이 제기되었습니다. '코로나19 백신 피해자 가족 협의회' 회장이 인터뷰를 통해 목소리를 냈으며, 최근 감사원 감사 결과가 이들의 주장을 뒷받침하고 있습니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>정부가 상대방으로 특정되어 자력이 충분하며, '코로나19 백신 피해자 가족 협의회'가 존재하여 집단적 피해가 예상됩니다. 백신 부작용 및 이물질 확인에 대한 감사원 감사 결과가 언급되어 객관적 증거가 있고 공적 절차가 진행 중인 점도 소송금융 투자에 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
         <is>
           <t>다수 (코로나19 백신 피해자 가족 협의회 존재)</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>동아일보  '뉴이재명'은 '탈김어준'에서부터 시작돼야</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333091</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-17 00:25:43.111188+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>코로나 백신 피해자 구제 법안 통과</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>송영길 전 대표가 코로나 백신 피해자 구제 법안 통과를 주도했다고 발언하며, 문재인 정부의 K-방역과 국가 책임론을 언급했습니다. 이 발언에 대해 사의재 측이 반발하고 있으나, 기사 내용은 코로나 백신 부작용 피해자들에 대한 국가 책임 및 보상 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 6(공적 절차 진행 중)에 해당합니다. 송영길 전 대표의 발언은 국가가 백신 접종을 독려하며 책임질 것을 약속했고, 피해자 구제 법안이 통과된 점을 언급하여 국가의 책임이 비교적 명확하며, 다수의 코로나 백신 피해자가 존재합니다. 또한, 상대방인 국가의 자력이 충분하고, 이미 피해자 구제를 위한 법안 통과라는 공적 절차가 진행된 바 있습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>송영길 '코로나 백신' 사기 발언에 사의재 반발</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>goodmorningcc.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442958</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-16 12:19:37.354867+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-15 12:21:16.519495+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 질의 및 정부 대응 비판</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>김미애 국회의원이 국회 보건복지위원회에서 코로나19 백신 피해 보상 문제와 오염 백신 의혹에 대한 정부의 미흡한 대응을 강하게 비판했다. 이는 다수의 백신 피해자들이 존재하며, 정부의 책임과 보상 문제가 쟁점이 될 수 있음을 시사한다. 현재 국회 차원에서 문제가 제기되어 공론화된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방(정부)의 자력이 충분하며, 코로나19 백신 피해는 다수의 피해자를 발생시키는 집단적 피해에 해당한다. 국회 보건복지위원회에서 공식적으로 문제가 제기되어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높인다. 피해 규모 또한 중증 부작용이나 사망 등으로 인해 클 수 있다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>김미애 국회의원, 복지위서 '코로나19 백신' 피해·오염 의혹 질타</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>nbntv.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339546</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:21:16.519495+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>국회 청문회 진행 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>국회 보건복지위원회에서 '이물질 백신' 관련 청문회 공방이 진행 중입니다. 야당은 '문재인 민주당 정부의 부당한 백신 관리'를 주장하며 코로나19 백신 피해자에 대한 국가 책임을 촉구하고 있으며, 여당은 이를 정쟁으로 규정하며 맞서고 있습니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>국회 청문회가 진행 중으로 공적 절차가 진행 중이며(적합 조건 6), '코로나19 백신 피해자' 언급으로 집단적 피해 가능성이 높고(적합 조건 3), '국가 책임 촉구'로 상대방의 자력(국가)이 충분할 수 있습니다(적합 조건 2). 그러나 기사 내용만으로는 백신 이물질로 인한 피해와 국가의 책임이 명확히 입증되었는지 불분명하며, 구체적인 피해 규모나 증거 확보 여부가 확인되지 않아 추가적인 사실관계 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
         <is>
           <t>복지위 여야 '이물질 백신' 청문회 공방…野  검증  與  정쟁</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.news1.kr/politics/assembly/6100915</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-13 12:29:37.324226+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-11 12:27:24.636375+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>국회 보건복지위원회 공청회 및 논의 진행 중, 피해자 단체 보상 제도 개선 요구</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>코로나19 백신 접종 이후 이상 반응이나 후유증을 호소하는 피해자와 유가족들이 정부의 인과성 인정 기준이 엄격하다고 주장하며 보상 제도 개선을 요구하고 있다. 국회 보건복지위원회에서 관련 공청회가 열리는 등 백신 정책을 둘러싼 논쟁이 재점화되었으며, 야당은 감사 결과를 근거로 정책 실패 가능성을 제기하고 있다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>상대방(정부)의 백신 정책 실패 가능성이 제기되고 자력이 충분하며(적합 조건 1, 2), 백신 이상 반응으로 인한 집단적 피해가 발생했고(적합 조건 3), 국회 공청회 등 공적 절차가 진행 중이다(적합 조건 6). 감사 결과 등 증거 확보 가능성도 높다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>[기획]코로나 백신 논쟁, 팬데믹의 미해결 과제… 피해자 목소리는 어디...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>fntoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379561</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:27:24.636375+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>국회의원들의 문제 제기 및 정부 대책 촉구</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>국민의힘 보건복지위원회 위원들이 코로나19 '오염 백신' 문제에 대해 정은경 장관의 거취 표명과 정부의 백신 피해자 구제책 마련을 촉구했다. 오염 백신으로 인한 피해 가능성이 제기되었으나, 구체적인 피해 규모나 책임 소재는 명확히 밝혀지지 않았다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>정부가 상대방이 될 가능성이 높아 자력이 충분하며(적합 조건 2), '오염 백신'으로 인한 집단적 피해 가능성이 높다(적합 조건 3). 그러나 기사만으로는 오염 백신의 구체적인 증거나 책임 소재가 명확히 드러나지 않아 추가적인 사실 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>백신 피해자 다수</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>국힘  '오염 백신' 정은경 거취 밝혀야…피해 대책도</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>obsnews.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1516752</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-11 12:22:02.560222+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="2" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표 후 정치권에서 책임 규명 및 구제책 촉구, 국정조사 및 특검 예고</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>감사원 감사 결과, 코로나19 대유행 당시 이물질 백신 접종 강행 및 관리 미흡 사실이 드러났다. 이에 국민의힘은 당시 질병관리청장이던 정은경 장관의 거취 표명과 백신 피해자 구제책 마련을 촉구하며 국정조사 및 특검을 예고했다. 정부의 책임 있는 조치와 방역 신뢰 회복이 요구되는 상황이다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>감사원 감사 결과로 정부(질병관리청)의 이물질 백신 관리 미흡 책임이 명확히 드러났고(상대방 책임 명확, 증거 확보), 상대방은 대한민국 정부로 자력이 충분합니다(상대방 자력 충분). 전국민 대상 백신 접종으로 잠재적 피해자 수가 매우 많을 것으로 예상되며(집단적 피해, 피해 규모 큼), 감사원 감사라는 공적 절차가 이미 진행되었습니다(공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
         <is>
           <t>이물질 백신 접종자 다수</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>국힘 복지위  정은경, 거취 밝혀라…'이물질 백신' 사과로 끝날 일 아냐...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/politics/2026/03/11/2026031114170033414</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-11 12:21:14.092952+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>대한민국 (보건복지부)</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>국회 보건복지위원회 기자회견을 통한 문제 제기 및 구제책 촉구</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>국회 보건복지위원회 위원들이 코로나19 백신 관련 매뉴얼 미준수 및 이물 발견 문제에 대해 정은경 보건복지부 장관의 거취 표명과 백신 피해자 구제책 마련을 촉구하는 기자회견을 개최했습니다. 이는 백신 접종자들의 잠재적 피해에 대한 우려를 표명하며 정부 차원의 책임 규명과 보상 방안 마련을 요구하는 움직임입니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>정부 기관(보건복지부)이 상대방으로 지목될 가능성이 높아 자력이 충분하며(적합 조건 2), 코로나19 백신 접종자 다수가 잠재적 피해자이므로 집단적 피해 가능성이 높고(적합 조건 3), 백신 관련 피해는 건강과 직결되어 잠재적 피해 규모가 큽니다(적합 조건 4). 또한 국회 보건복지위원회에서 기자회견을 통해 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>다수 (구체적 수치 미상)</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>정은경 장관 거취 표명 촉구</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.news1.kr/photos/7791172</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-11 12:19:31.903343+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>코로나19 백신 이물질 감사 결과 발표, 특검 및 국정조사 논의 중</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>코로나19 백신 이물질 감사 결과가 발표되면서 피해 보상 및 방역 정책 책임에 대한 공방이 확산되고 있습니다. 국민의힘은 감사 결과를 바탕으로 문재인 정부 당시 방역 정책 책임자들에 대한 진상 규명과 특검·국정조사를 촉구하고 있으며, 피해자 선보상 체계 구축도 요청되고 있습니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>코로나19 백신 이물질 감사 결과가 발표되어 정부/국가 책임이 제기되고 있으며, 특검 및 국정조사 등 공적 절차가 진행 중이거나 논의되고 있습니다. 백신 접종은 전국민 대상이므로 다수의 피해자가 발생했을 가능성이 높고, 상대방(국가)의 자력도 충분하여 소송금융 적합 조건(1, 2, 3, 5, 6)을 다수 충족합니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>코로나19 백신 이물질 감사 결과 파장…피해 보상·정책 책임 공방 확산</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>akomnews.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66508</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-10 12:25:20.541824+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>감사원의 코로나 백신 피해 관련 감사 결과 청취를 위한 국회 법사위 논의 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>코로나 백신 접종 후 사망 사고가 2800여 건 발생했다는 주장이 제기되었으며, 이에 대한 감사원의 감사 결과가 국회 법사위에서 논의될 예정입니다. 백신 피해자 모임은 감사 결과를 통해 진상 규명을 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>코로나 백신으로 인한 사망 사고가 2800여 건에 달하는 집단적 피해가 발생했으며 (적합 조건 3, 4), 감사원의 감사 결과가 예정되어 있어 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다 (적합 조건 5, 6). 상대방은 국가 또는 대형 제약사로 자력이 충분할 것으로 예상됩니다 (적합 조건 2).</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>2800여 명 (사망)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>[영상] 신동욱·곽규택, 추미애 보좌관과 충돌  상도의가 아니지   법사...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>mediatoday.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=332878</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-06 12:24:08.060441+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>대한민국 (질병관리청)</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>감사원 감사 결과 발표, 국정조사 및 긴급 현안질의 요구</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>감사원 감사 결과, 코로나19 백신에 곰팡이, 머리카락 등 이물질이 발견되었음에도 약 1420만 회분의 백신이 국민에게 접종된 사실이 드러났다. 국민의힘 법사위원들은 당시 질병관리청장이던 정은경 장관의 사퇴를 촉구하고, 국정조사 및 긴급 현안질의를 요구하며 피해자 구제를 강조하고 있다. 이는 제2의 가습기 살균제 사건으로 비유되며 사회적 파장이 예상된다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>감사원 감사 결과로 질병관리청의 백신 이물질 관리 부실 책임이 명확히 드러났습니다 (상대방 책임 명확, 증거 확보 가능). 약 1420만 회분이라는 막대한 접종량은 집단적 피해와 대규모 피해 가능성을 시사하며 (집단적 피해, 피해 규모 큼), 상대방은 대한민국 정부로 자력이 충분합니다 (상대방 자력 충분). 현재 국정조사 요구 등 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1420만 명 이상 (잠재적 피해자)</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>국힘 법사위원, '이물질 백신' 정은경 사퇴 촉구... 책임 물어야</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>mediapen.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.mediapen.com/news/view/1085439</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-06 12:15:03.902645+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>질병청</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>서울행정법원 1심 판결 선고 (인과성 인정)</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>서울행정법원이 코로나19 백신 접종 후 급성 심근경색으로 사망한 A 씨의 유족이 질병청을 상대로 제기한 소송에서 원고 승소 판결을 내렸다. 이는 백신 접종과 급성 심근경색 사망 간의 인과성을 법원이 처음으로 인정한 사례로, 향후 유사 피해자들의 소송에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해 가능성), 4(피해 규모 큼), 5(증거 확보 가능)에 해당. 법원이 코로나 백신과 심근경색 사망 간의 인과성을 처음으로 인정하여 유사 피해자들의 소송에 중요한 선례가 될 수 있으며, 상대방인 질병청은 자력이 충분하다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
         <is>
           <t>현재 1명, 유사 피해자 다수 예상</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>[단독]  코로나 백신, 심근경색 사망과 밀접  첫 인정</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461238&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-03 00:46:45.193667+00:00</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="2" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>질병관리청</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>서울행정법원 1심 판결, 급성 심근경색 인과성 첫 인정</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>백신 접종 후 급성 심근경색으로 사망한 A씨 유족이 질병관리청을 상대로 제기한 소송에서 서울행정법원이 A씨의 손을 들어줬습니다. 이는 심근염, 심낭염 등 기존 이상반응 외에 급성 심근경색의 인과성이 법원에서 처음으로 인정된 사례입니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>국가기관(질병청)을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 법원에서 급성 심근경색과 백신 접종 간의 인과성을 처음으로 인정하여 상대방 책임이 명확하고 증거가 확보된 상태입니다(적합 조건 1, 5). 사망 사건이므로 피해 규모가 크며(적합 조건 4), 백신 부작용 소송의 특성상 유사 피해자가 다수 발생할 가능성이 높아 집단적 피해로 확대될 여지가 있습니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>[단독]  나라가 시킨 대로 했더니 …돌연 구토 후 숨졌다</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461010&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-02 13:00:08.459490+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-02-24 00:16:50.576540+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>긴급사용 의약품 부작용 발생 시 국가 보상 정책 설명</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>기사는 공중보건 위기 상황에서 사용되는 긴급사용 의약품의 부작용 피해 발생 시, 국가가 직접 예산을 투입하여 보상하는 시스템을 설명합니다. 이는 일반의약품의 제약사 분담금 방식과 차이가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>이 기사는 긴급사용 의약품 부작용 발생 시 국가가 직접 보상한다는 정책을 설명하는 것으로, 특정 피해 사건이나 진행 중인 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>위기 속에서 허용된 약 …긴급사용승인 시대 '약사의 역할은'</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>kpanews.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529773</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:16:50.576540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>대한민국 정부</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>백신 부작용 피해보상 특별법 시행 및 피해보상위원회, 재심위원회 구성</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>정부가 백신 부작용 보상을 위한 특별법을 시행하고 피해보상위원회와 재심위원회를 구성하여 법적 근거를 마련했다. 이는 코로나19 대응 과정에서 드러난 감염병 대응체계 개편의 일환으로, 백신 부작용 피해자들에 대한 보상 절차가 진행될 예정이다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>정부가 백신 부작용에 대한 특별법을 제정하고 피해보상위원회 및 재심위원회를 구성하여 공적 절차를 진행 중임(적합 조건 6). 이는 정부의 자력(적합 조건 2)과 책임 인정, 그리고 백신 부작용의 특성상 집단적 피해 발생 가능성(적합 조건 3)을 시사하며, 관련 증거 확보에도 유리할 수 있음(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>정부, 감염병 대응체계 전면 개편…정보 연계·거리두기 기준 정비</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>kukinews.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.kukinews.com/article/view/kuk202602230146</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-02-23 12:22:23.534449+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N32"/>
+  <autoFilter ref="A1:N33"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>