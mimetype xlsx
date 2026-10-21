--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,162 +537,226 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>보건/의료</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>백신 사태 국정조사 요구 및 피해보상 확대 논의 중</t>
+          <t>백신 접종 후 이상반응 안내 및 보상 절차의 복잡성</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국민의힘은 백신 사태 국정조사를 요구하고 있으며, 만주당은 코코나19 관련 피해보상 확대 및 지원 범위 확대에 초점을 맞춰야 한다는 입장입니다. 3월 말까지 추경안이 제출될 예정이며, 4월 초 시정연설 등 추경 관련 논의가 이어질 것으로 보입니다.</t>
+          <t>내과의사들이 백신 접종 후 이상반응 발생 시 국가필수예방접종(NIP) 여부에 따라 달라지는 신고 의무와 피해보상 경로를 환자에게 정확하게 안내하는 데 어려움을 겪고 있습니다. 이는 진료 현장의 중요한 과제로 지적되며, 대한내과의사회와 대한내과학회가 관련 논의를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 백신 사태 관련 피해보상 확대에 대한 정치권의 논의를 다루고 있을 뿐, 특정 피해자 집단, 명확한 소송 상대방, 구체적인 피해 사실 및 증거가 전혀 언급되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 실체가 파악되지 않습니다.</t>
+          <t>이 기사는 백신 접종 후 이상반응 발생 시 환자 안내 및 피해보상 경로의 복잡성에 대한 진료 현장의 과제를 다루는 일반적인 내용입니다. 특정 사건이나 명확한 책임 주체가 언급되지 않아 상대방 책임이 불분명하고(적합 조건 1), 집단적 피해나 피해 규모가 특정되지 않았으며(적합 조건 3, 4), 구체적인 증거나 공적 절차 진행 여부도 파악하기 어렵습니다(적합 조건 5, 6). 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>한병도  검찰개혁 법안 차질 없이 처리</t>
+          <t>감염병 경계 넓어진 진료실…내과의사 '백신·해외유입병' 점검</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533628</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=416419</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-19 12:21:25.985530+00:00</t>
+          <t>2026-08-26 07:02:17.769829+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>보건/의료</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
+          <t>백신 사태 국정조사 요구 및 피해보상 확대 논의 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>국민의힘은 백신 사태 국정조사를 요구하고 있으며, 만주당은 코코나19 관련 피해보상 확대 및 지원 범위 확대에 초점을 맞춰야 한다는 입장입니다. 3월 말까지 추경안이 제출될 예정이며, 4월 초 시정연설 등 추경 관련 논의가 이어질 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>기사는 백신 사태 관련 피해보상 확대에 대한 정치권의 논의를 다루고 있을 뿐, 특정 피해자 집단, 명확한 소송 상대방, 구체적인 피해 사실 및 증거가 전혀 언급되지 않았습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 실체가 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>한병도  검찰개혁 법안 차질 없이 처리</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533628</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:21:25.985530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>보건/의료</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>긴급사용 의약품 부작용 발생 시 국가 보상 정책 설명</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>기사는 공중보건 위기 상황에서 사용되는 긴급사용 의약품의 부작용 피해 발생 시, 국가가 직접 예산을 투입하여 보상하는 시스템을 설명합니다. 이는 일반의약품의 제약사 분담금 방식과 차이가 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>이 기사는 긴급사용 의약품 부작용 발생 시 국가가 직접 보상한다는 정책을 설명하는 것으로, 특정 피해 사건이나 진행 중인 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>위기 속에서 허용된 약 …긴급사용승인 시대 '약사의 역할은'</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>kpanews.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.kpanews.co.kr/news/articleView.html?idxno=529773</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-24 00:16:50.576540+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>