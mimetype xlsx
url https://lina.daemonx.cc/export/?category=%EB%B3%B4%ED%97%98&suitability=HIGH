--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="46" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1756 +535,1900 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성화재, DB손해보험, 메리츠화재, 현대해상, KB손해보험</t>
+          <t>보험회사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>보험사의 의료자문 악용 지적 지속, 다수 보험금 부지급 발생</t>
+          <t>금융감독원 정책 시행 예정 (9월 10일)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>5대 대형 손해보험사가 의료자문을 보험금 지급 거절이나 삭감에 악용한다는 지적이 반복되고 있습니다. 지난해에만 5개사 합산 3580건의 보험금 부지급이 발생했으며, 일부 보험사는 부지급률이 10%를 넘었습니다. 이는 다수의 보험 가입자들이 부당하게 보험금 지급을 거절당했을 가능성을 시사합니다.</t>
+          <t>금융감독원이 9월 10일부터 자동차보험 경상환자 치료비 보상 절차를 개정, '8주룰' 도입 및 향후치료비 지급 기준을 강화한다. 이로 인해 다수의 교통사고 경상환자들이 치료비 및 합의금 보상에 제한을 받을 수 있어, 집단적 권리 침해 논란이 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>5대 대형 손해보험사라는 자력 있는 상대방(적합 조건 2)이 의료자문을 악용하여 다수의 보험금 부지급 사례(적합 조건 3, 4)를 발생시키고 있다는 지적이 지속되고 있으며, 관련 통계 자료(적합 조건 5)가 존재하여 책임 입증 가능성이 높습니다. 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1).</t>
+          <t>새로운 자동차보험 치료비 보상 절차는 다수의 교통사고 경상환자에게 영향을 미치며, 보상액 감소로 인한 집단적 피해 발생 가능성이 높습니다. (집단적 피해, 피해 규모 큼) 정책을 시행하는 금융감독원 및 보험사는 자력이 충분하며, 정책 변경 사실이 명확히 공표되어 증거 확보가 용이합니다. (상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>최소 3580건 이상 (연간)</t>
+          <t>연간 수십만 명 이상 (경상환자)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[2025 의료자문] 5대 손보사, 부지급 5% 감소…부지급률 최고 12%</t>
+          <t>교통사고 경상환자, 치료비 보상 절차 바뀐다…10일부터 ‘8주룰’ 시행</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=216005</t>
+          <t>https://www.viva100.com/article/20260902501111</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 00:16:48.386582+00:00</t>
+          <t>2026-09-13 07:01:41.168038+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>보험회사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>암 환자의 요양병원 입원치료에 대한 실손의료보험금 지급 관련 법원 판결 선고 및 대법원 판례 확립</t>
+          <t>자동차보험 표준약관 개정 및 시행 예정 (10월 10일)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>최근 법원이 암 환자의 요양병원 입원치료를 실손의료보험금 지급 대상으로 인정하는 판결을 내리며, 보험업계의 부당한 지급 거절 관행에 경종을 울렸습니다. 이는 암 치료의 연속성을 위한 보조적 치료의 중요성을 인정한 대법원 판례의 연장선에 있으며, 환자들은 주치의 소견서와 진료기록을 통해 입원치료의 필요성을 입증하여 보험금 청구 소송에 적극적으로 임할 수 있습니다.</t>
+          <t>금융감독원이 오는 10월 10일부터 자동차보험 표준약관을 개정하여 경상환자의 8주 초과 치료에 대한 전문의료인 검토 절차를 도입하고, 향후치료비 지급 기준을 중상환자 중심으로 합리화합니다. 이는 자동차보험 손실 확대를 막기 위한 조치이나, 경상환자들의 치료비 보상에 대한 분쟁을 야기할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>보험사의 요양병원 입원비 지급 거절 관행은 대법원 판례 및 하급심 판결을 통해 책임이 명확히 인정되고 있습니다 (적합 조건 1, 5). 상대방인 보험사는 자력이 충분하며 (적합 조건 2), 다수의 암 환자가 동일한 문제로 피해를 입고 있어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 또한, 금융감독원 분쟁조정 등 공적 절차가 가능하며 (적합 조건 6), 주치의 소견서 및 진료기록 등 증거 확보가 용이합니다 (적합 조건 5).</t>
+          <t>금융감독원의 자동차보험 표준약관 개정은 경상환자의 장기 치료비 및 향후치료비 지급 기준을 강화하여, 다수의 자동차보험 경상환자들에게 잠재적인 피해를 야기할 수 있습니다 (적합 조건 3). 보험회사는 자력이 충분한 상대방이며 (적합 조건 2), 개정된 약관과 심사 절차 자체가 명확한 증거가 됩니다 (적합 조건 5). 또한, 금융감독원의 정책 개정 및 진흥원 심사, 분쟁조정위원회 이의제기 등 공적 절차가 진행 중이거나 예정되어 있습니다 (적합 조건 6). 이는 대규모 집단 소송으로 이어질 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>암 환자 다수</t>
+          <t>자동차보험 경상환자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[건강과 법률] 암 환자의 요양병원 입원, '생존을 위한 치료'다</t>
+          <t>'경상환자' 8주 초과 치료비 검증받는다…車보험 표준약관 개정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>k-health.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.k-health.com/news/articleView.html?idxno=91191</t>
+          <t>https://www.newsis.com/view/NISX20260902_0003773037</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:50:26.559985+00:00</t>
+          <t>2026-09-05 19:00:25.430838+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>삼성생명, 한화생명, 교보생명</t>
+          <t>삼성화재, DB손해보험, 메리츠화재, 현대해상, KB손해보험</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>보험금 부지급 문제 지속 제기</t>
+          <t>보험사의 의료자문 악용 지적 지속, 다수 보험금 부지급 발생</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>3대 대형 생명보험사가 의료자문 결과를 이유로 2111건 이상의 보험금 지급을 거절했으며, 이는 의료자문 실시 건수의 평균 22.7%에 달합니다. 보험사들이 환자를 직접 진찰하지 않은 특정 자문의 소견을 근거로 보험금 지급을 거절하거나 삭감하는 행태가 매년 반복적으로 지적되고 있습니다.</t>
+          <t>5대 대형 손해보험사가 의료자문을 보험금 지급 거절이나 삭감에 악용한다는 지적이 반복되고 있습니다. 지난해에만 5개사 합산 3580건의 보험금 부지급이 발생했으며, 일부 보험사는 부지급률이 10%를 넘었습니다. 이는 다수의 보험 가입자들이 부당하게 보험금 지급을 거절당했을 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대형 생명보험사(적합 조건 2)들이 의료자문을 악용하여 다수의 보험금 지급을 거절(적합 조건 1)한 사건으로, 2천 건 이상의 집단적 피해(적합 조건 3, 4)가 발생했으며, 언론 보도를 통해 책임이 명확히 지적되고 관련 통계 자료(적합 조건 5)가 존재하여 증거 확보 가능성이 높습니다.</t>
+          <t>5대 대형 손해보험사라는 자력 있는 상대방(적합 조건 2)이 의료자문을 악용하여 다수의 보험금 부지급 사례(적합 조건 3, 4)를 발생시키고 있다는 지적이 지속되고 있으며, 관련 통계 자료(적합 조건 5)가 존재하여 책임 입증 가능성이 높습니다. 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2111건 이상</t>
+          <t>최소 3580건 이상 (연간)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[2025 의료자문] 3대 생보사, 부지급 2111건…5건 중 1건 안 줘</t>
+          <t>[2025 의료자문] 5대 손보사, 부지급 5% 감소…부지급률 최고 12%</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=216004</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=216005</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:19:14.609160+00:00</t>
+          <t>2026-04-03 00:16:48.386582+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>보험사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2심 판결 진행</t>
+          <t>암 환자의 요양병원 입원치료에 대한 실손의료보험금 지급 관련 법원 판결 선고 및 대법원 판례 확립</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>132명의 사망 사건과 관련하여 뱃사람들이 보험사를 상대로 위기 보상 계약상 보험금(노예 한 명당 30파운드)을 지급하지 않았다는 이유로 소송을 제기했다. 이 사건은 2심까지 진행되었으며, 보험금 미지급이 쟁점이다.</t>
+          <t>최근 법원이 암 환자의 요양병원 입원치료를 실손의료보험금 지급 대상으로 인정하는 판결을 내리며, 보험업계의 부당한 지급 거절 관행에 경종을 울렸습니다. 이는 암 치료의 연속성을 위한 보조적 치료의 중요성을 인정한 대법원 판례의 연장선에 있으며, 환자들은 주치의 소견서와 진료기록을 통해 입원치료의 필요성을 입증하여 보험금 청구 소송에 적극적으로 임할 수 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>보험사를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 132명에 대한 보험금 미지급 주장으로 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 위기 보상 계약상 의무 불이행을 다투는 것으로 상대방 책임이 비교적 명확하다(적합 조건 1). 이미 2심까지 진행되어 증거가 확보되었을 가능성이 높다(적합 조건 5).</t>
+          <t>보험사의 요양병원 입원비 지급 거절 관행은 대법원 판례 및 하급심 판결을 통해 책임이 명확히 인정되고 있습니다 (적합 조건 1, 5). 상대방인 보험사는 자력이 충분하며 (적합 조건 2), 다수의 암 환자가 동일한 문제로 피해를 입고 있어 집단적 피해 가능성이 높습니다 (적합 조건 3, 4). 또한, 금융감독원 분쟁조정 등 공적 절차가 가능하며 (적합 조건 6), 주치의 소견서 및 진료기록 등 증거 확보가 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3960 파운드</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>132명</t>
+          <t>암 환자 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[Review] 반드시 기억해야하는 순간들 - 위험한 그림들</t>
+          <t>[건강과 법률] 암 환자의 요양병원 입원, '생존을 위한 치료'다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>artinsight.co.kr</t>
+          <t>k-health.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.artinsight.co.kr/news/view.php?no=80324</t>
+          <t>http://www.k-health.com/news/articleView.html?idxno=91191</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 13:23:06.031053+00:00</t>
+          <t>2026-04-02 00:50:26.559985+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>삼성생명, 한화생명, 교보생명</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>국회 제도 개선 논의 및 토론회 진행 중</t>
+          <t>보험금 부지급 문제 지속 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>중증질환 환자들의 실손보험금 지급 거절 사례가 확산되면서 국회에서 제도 개선 논의를 위한 토론회가 개최되었습니다. 일부 환자들은 이미 보험금 청구 소송을 제기한 상태이며, 이는 단순한 개인 사례를 넘어 실손보험의 구조적 문제로 인식되고 있습니다.</t>
+          <t>3대 대형 생명보험사가 의료자문 결과를 이유로 2111건 이상의 보험금 지급을 거절했으며, 이는 의료자문 실시 건수의 평균 22.7%에 달합니다. 보험사들이 환자를 직접 진찰하지 않은 특정 자문의 소견을 근거로 보험금 지급을 거절하거나 삭감하는 행태가 매년 반복적으로 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방인 보험사의 자력이 충분하고, 중증질환 환자들의 집단적 피해가 확산되고 있습니다. 국회에서 제도 개선 논의를 위한 토론회가 진행 중이며, 이미 보험금 청구 소송이 제기된 사례도 있어 소송금융 투자 적합도가 높습니다. (적합 조건: 2, 3, 4, 5, 6)</t>
+          <t>대형 생명보험사(적합 조건 2)들이 의료자문을 악용하여 다수의 보험금 지급을 거절(적합 조건 1)한 사건으로, 2천 건 이상의 집단적 피해(적합 조건 3, 4)가 발생했으며, 언론 보도를 통해 책임이 명확히 지적되고 관련 통계 자료(적합 조건 5)가 존재하여 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2111건 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'중증질환' 실손보험 분쟁 확산, 국회서 제도 개선 논의</t>
+          <t>[2025 의료자문] 3대 생보사, 부지급 2111건…5건 중 1건 안 줘</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89846</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=216004</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:48.369787+00:00</t>
+          <t>2026-04-02 00:19:14.609160+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>손해보험사 및 정부 기관</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국토부의 '8주 룰' 도입 추진 및 잠정 연기, 의료계 및 시민단체의 반발과 시위 진행 중</t>
+          <t>2심 판결 진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>국토교통부가 자동차보험 경상환자의 과잉 진료를 막기 위해 8주 이상 치료 시 심사를 거치도록 하는 '8주 룰' 도입을 추진 중입니다. 이 제도는 자동차보험 적자 해소에 기여할 것으로 예상되지만, 의료계와 시민단체는 환자의 의료 선택권과 보상권을 침해한다며 강하게 반발하고 있습니다. 시행은 잠정 연기된 상태입니다.</t>
+          <t>132명의 사망 사건과 관련하여 뱃사람들이 보험사를 상대로 위기 보상 계약상 보험금(노예 한 명당 30파운드)을 지급하지 않았다는 이유로 소송을 제기했다. 이 사건은 2심까지 진행되었으며, 보험금 미지급이 쟁점이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>정부의 '8주 룰' 도입은 경상환자의 치료비 및 향후 치료비 보상을 제한할 가능성이 있어, 연간 수백만 명의 잠재적 피해자(적합 조건 3)에게 수조 원 규모의 잠재적 보상 감소(적합 조건 4)를 야기할 수 있습니다. 상대방인 보험사 및 정부는 충분한 자력을 보유하고 있으며(적합 조건 2), 정책 추진 및 이에 대한 의료계와 시민단체의 반발 시위 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 정책 발표, 반발 시위 등 객관적 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>보험사를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 132명에 대한 보험금 미지급 주장으로 집단적 피해 및 피해 규모가 큼(적합 조건 3, 4). 위기 보상 계약상 의무 불이행을 다투는 것으로 상대방 책임이 비교적 명확하다(적합 조건 1). 이미 2심까지 진행되어 증거가 확보되었을 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>연간 수조 원 (잠재적 보상 감소액)</t>
+          <t>3960 파운드</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>연간 수백만 명의 잠재적 피해자</t>
+          <t>132명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>교통사고 치료 8주 넘으면 입증하라 …車보험 적자 끊을까</t>
+          <t>[Review] 반드시 기억해야하는 순간들 - 위험한 그림들</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>artinsight.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603230047</t>
+          <t>https://www.artinsight.co.kr/news/view.php?no=80324</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:12.070761+00:00</t>
+          <t>2026-04-01 13:23:06.031053+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>보험사</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 보험금 지급 관련 민사 분쟁 예상</t>
+          <t>국회 제도 개선 논의 및 토론회 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이은해의 '계곡 살인' 사건은 남편을 살해하고 8억 원의 보험금을 청구한 사건으로, 이은해와 공범은 무기징역 및 징역 30년을 선고받았습니다. 형사 재판은 종결되었으나, 이은해가 선고 후에도 보험금을 청구했던 것으로 드러나 보험금 지급을 둘러싼 민사 분쟁이 예상됩니다. 피해자의 유족이 보험사를 상대로 보험금 지급을 청구할 가능성이 높습니다.</t>
+          <t>중증질환 환자들의 실손보험금 지급 거절 사례가 확산되면서 국회에서 제도 개선 논의를 위한 토론회가 개최되었습니다. 일부 환자들은 이미 보험금 청구 소송을 제기한 상태이며, 이는 단순한 개인 사례를 넘어 실손보험의 구조적 문제로 인식되고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 이은해의 살인 유죄 판결로 보험금 지급 거부 사유가 명확하며, 유족이 보험사를 상대로 8억 원의 보험금 지급을 청구할 경우 승소 가능성이 높고, 보험사는 자력이 충분합니다. 형사 사건은 종결되었으나, 보험금 지급을 둘러싼 민사 분쟁의 가능성이 매우 높습니다.</t>
+          <t>상대방인 보험사의 자력이 충분하고, 중증질환 환자들의 집단적 피해가 확산되고 있습니다. 국회에서 제도 개선 논의를 위한 토론회가 진행 중이며, 이미 보험금 청구 소송이 제기된 사례도 있어 소송금융 투자 적합도가 높습니다. (적합 조건: 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'계곡 살인' 이은해 수사 일지 공개…선고 후에도 보험금 청구</t>
+          <t>'중증질환' 실손보험 분쟁 확산, 국회서 제도 개선 논의</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260328_0003567949</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89846</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 12:28:24.553843+00:00</t>
+          <t>2026-03-30 00:30:48.369787+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>국토교통부, 금융감독원, 보험사</t>
+          <t>손해보험사 및 정부 기관</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>정부의 개정안 추진 및 사전예고, 한의사협회 및 환자 권익단체 반발로 무기한 연기</t>
+          <t>국토부의 '8주 룰' 도입 추진 및 잠정 연기, 의료계 및 시민단체의 반발과 시위 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>정부가 교통사고 경상환자의 보험 치료 기간을 8주로 제한하고 향후 치료비를 지급 대상에서 제외하는 개정안을 추진 중입니다. 이에 한의사 집단과 교통사고 피해자들이 강하게 반발하며, 연간 150만 명의 피해자에게 1조 4천억 원 규모의 피해가 발생할 수 있다고 주장하고 있습니다. 개정안은 한의계의 반발로 무기한 연기된 상태입니다.</t>
+          <t>국토교통부가 자동차보험 경상환자의 과잉 진료를 막기 위해 8주 이상 치료 시 심사를 거치도록 하는 '8주 룰' 도입을 추진 중입니다. 이 제도는 자동차보험 적자 해소에 기여할 것으로 예상되지만, 의료계와 시민단체는 환자의 의료 선택권과 보상권을 침해한다며 강하게 반발하고 있습니다. 시행은 잠정 연기된 상태입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>정부(국토부, 금융감독원)와 보험사를 상대로 하는 사건으로 상대방의 자력이 충분하며(적합 조건 2), 연간 150만 명의 교통사고 경상환자에게 영향을 미쳐 집단적 피해가 예상됩니다(적합 조건 3). 또한, 향후 치료비 1조 4천억 원 규모의 피해가 발생할 수 있어 피해 규모가 매우 큽니다(적합 조건 4). 현재 국토부와 금감원의 개정안 사전예고 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>정부의 '8주 룰' 도입은 경상환자의 치료비 및 향후 치료비 보상을 제한할 가능성이 있어, 연간 수백만 명의 잠재적 피해자(적합 조건 3)에게 수조 원 규모의 잠재적 보상 감소(적합 조건 4)를 야기할 수 있습니다. 상대방인 보험사 및 정부는 충분한 자력을 보유하고 있으며(적합 조건 2), 정책 추진 및 이에 대한 의료계와 시민단체의 반발 시위 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 정책 발표, 반발 시위 등 객관적 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1조4000억원</t>
+          <t>연간 수조 원 (잠재적 보상 감소액)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>연간 150만명</t>
+          <t>연간 수백만 명의 잠재적 피해자</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>교통사고 경상 치료 제한 …'8주' 놓고 의사 vs 한의사·환자 줄다리기</t>
+          <t>교통사고 치료 8주 넘으면 입증하라 …車보험 적자 끊을까</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/thebio/2026/03/26/2026032614175639907</t>
+          <t>https://economist.co.kr/article/view/ecn202603230047</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-26 13:02:06.887676+00:00</t>
+          <t>2026-03-29 00:35:12.070761+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>보험사</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>보험사가 부정취득을 주장하며 재소송 제기</t>
+          <t>형사 재판 종결, 보험금 지급 관련 민사 분쟁 예상</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한 가입자가 티눈 수술로 7억 원의 보험금을 수령하자, 보험사가 이를 부정취득으로 보고 재소송을 제기했다. 첫 소송에서는 대법원이 계약 유효 판결을 내린 바 있다.</t>
+          <t>이은해의 '계곡 살인' 사건은 남편을 살해하고 8억 원의 보험금을 청구한 사건으로, 이은해와 공범은 무기징역 및 징역 30년을 선고받았습니다. 형사 재판은 종결되었으나, 이은해가 선고 후에도 보험금을 청구했던 것으로 드러나 보험금 지급을 둘러싼 민사 분쟁이 예상됩니다. 피해자의 유족이 보험사를 상대로 보험금 지급을 청구할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>보험사는 자력이 충분한 금융기관이며(적합 조건 2), 7억 원이라는 상당한 금액이 걸려 있어 피해 규모가 크다(적합 조건 4). 또한, 이미 대법원에서 계약 유효 판결을 받은 전례가 있어 피고(보험 가입자)에게 유리한 법적 근거가 존재하며(적합 조건 5), 보험사가 재소송을 제기하여 현재 소송이 진행 중이다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 이은해의 살인 유죄 판결로 보험금 지급 거부 사유가 명확하며, 유족이 보험사를 상대로 8억 원의 보험금 지급을 청구할 경우 승소 가능성이 높고, 보험사는 자력이 충분합니다. 형사 사건은 종결되었으나, 보험금 지급을 둘러싼 민사 분쟁의 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>8억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[아침에 이슈] 李, 'SBS 그것이 알고 싶다' 또 비판</t>
+          <t>'계곡 살인' 이은해 수사 일지 공개…선고 후에도 보험금 청구</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/26/2026032690030.html</t>
+          <t>https://www.newsis.com/view/NISX20260328_0003567949</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-26 00:48:55.018406+00:00</t>
+          <t>2026-03-28 12:28:24.553843+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>A보험사</t>
+          <t>국토교통부, 금융감독원, 보험사</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고등법원 재심리 예정</t>
+          <t>정부의 개정안 추진 및 사전예고, 한의사협회 및 환자 권익단체 반발로 무기한 연기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>B씨는 7년간 2천575차례 티눈 시술을 받고 A보험사로부터 약 7억 7천만원의 보험금을 수령했습니다. A보험사는 계약 무효를 주장하며 보험금 반환 소송을 제기했으나, 대법원은 기존 확정판결의 효력을 인정하며 보험사 패소 취지로 파기환송했습니다. 이로써 B씨는 보험금 수령의 정당성을 다시 한번 인정받게 되었습니다.</t>
+          <t>정부가 교통사고 경상환자의 보험 치료 기간을 8주로 제한하고 향후 치료비를 지급 대상에서 제외하는 개정안을 추진 중입니다. 이에 한의사 집단과 교통사고 피해자들이 강하게 반발하며, 연간 150만 명의 피해자에게 1조 4천억 원 규모의 피해가 발생할 수 있다고 주장하고 있습니다. 개정안은 한의계의 반발로 무기한 연기된 상태입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>대법원이 보험계약의 유효성을 인정하고 보험사의 주장을 파기환송하여 상대방(A보험사)의 책임이 명확하며, A보험사는 대형 보험사로 자력이 충분합니다. 약 7억 7천만원의 피해 규모가 크고, 대법원 판결이라는 강력한 증거가 존재합니다.</t>
+          <t>정부(국토부, 금융감독원)와 보험사를 상대로 하는 사건으로 상대방의 자력이 충분하며(적합 조건 2), 연간 150만 명의 교통사고 경상환자에게 영향을 미쳐 집단적 피해가 예상됩니다(적합 조건 3). 또한, 향후 치료비 1조 4천억 원 규모의 피해가 발생할 수 있어 피해 규모가 매우 큽니다(적합 조건 4). 현재 국토부와 금감원의 개정안 사전예고 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>약 7억 7천만원</t>
+          <t>1조4000억원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>연간 150만명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>2500번 티눈수술 받고 보험금 7억 탔지만…대법  문제 없다</t>
+          <t>교통사고 경상 치료 제한 …'8주' 놓고 의사 vs 한의사·환자 줄다리기</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026032517422889443</t>
+          <t>https://www.mt.co.kr/thebio/2026/03/26/2026032614175639907</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-25 12:59:45.847828+00:00</t>
+          <t>2026-03-26 13:02:06.887676+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A 보험사</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고법 진행 예정</t>
+          <t>보험사가 부정취득을 주장하며 재소송 제기</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>피보험자 B 씨가 티눈 수술로 7억 7천만 원의 보험금을 수령하자, 보험사 A 사는 계약 무효 및 보험금 반환을 주장하며 두 차례 소송을 제기했다. 대법원은 두 소송 모두에서 보험사의 주장을 배척하고 피보험자 B 씨의 손을 들어주며 사건을 서울고법으로 돌려보냈다. 이는 보험사의 보험금 지급 거부 주장이 법적으로 타당하지 않음을 시사한다.</t>
+          <t>한 가입자가 티눈 수술로 7억 원의 보험금을 수령하자, 보험사가 이를 부정취득으로 보고 재소송을 제기했다. 첫 소송에서는 대법원이 계약 유효 판결을 내린 바 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(보험사)은 대기업으로 자력이 충분하며(적합 조건 2), 대법원에서 두 차례나 보험사의 주장을 배척하여 피보험자(B 씨)의 권리가 명확해지고 있음(적합 조건 1). 7억 원이 넘는 금액이 걸려있어 피해 규모가 크고(적합 조건 4), 이미 대법원 판결까지 나온 상태로 증거가 충분히 확보되어 있음(적합 조건 5).</t>
+          <t>보험사는 자력이 충분한 금융기관이며(적합 조건 2), 7억 원이라는 상당한 금액이 걸려 있어 피해 규모가 크다(적합 조건 4). 또한, 이미 대법원에서 계약 유효 판결을 받은 전례가 있어 피고(보험 가입자)에게 유리한 법적 근거가 존재하며(적합 조건 5), 보험사가 재소송을 제기하여 현재 소송이 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>7억 7천만 원</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>티눈 수술 2천5백 회에 보험금 7억...보험사 패소</t>
+          <t>[아침에 이슈] 李, 'SBS 그것이 알고 싶다' 또 비판</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603250842398294</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/26/2026032690030.html</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 00:50:31.271639+00:00</t>
+          <t>2026-03-26 00:48:55.018406+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>A보험사</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (두 번째 소송)</t>
+          <t>대법원 파기환송, 서울고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>피보험자 B씨가 티눈 수술로 A보험사로부터 총 7억 7천만원의 보험금을 수령하자, A보험사는 계약 무효를 주장하며 두 차례 채무부존재확인 소송을 제기했다. 대법원은 두 소송 모두에서 A보험사의 주장을 기각하고 피보험자 승소 취지로 파기환송했다. 이는 기존 확정판결의 기판력이 미치며, 수술 횟수 증가는 계약 체결 당시의 부정 취득 목적을 뒤집을 새로운 사실관계로 볼 수 없다고 판단했다.</t>
+          <t>B씨는 7년간 2천575차례 티눈 시술을 받고 A보험사로부터 약 7억 7천만원의 보험금을 수령했습니다. A보험사는 계약 무효를 주장하며 보험금 반환 소송을 제기했으나, 대법원은 기존 확정판결의 효력을 인정하며 보험사 패소 취지로 파기환송했습니다. 이로써 B씨는 보험금 수령의 정당성을 다시 한번 인정받게 되었습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>보험사가 피보험자를 상대로 낸 채무부존재확인 소송에서 대법원이 두 차례 모두 피보험자 승소 취지로 파기환송하여 피보험자의 권리가 명확하게 인정됨 (상대방 책임이 비교적 명확함). 상대방은 대형 보험사로 자력이 충분하며 (상대방에게 자력이 충분함), 피보험자가 수령한 보험금 총액이 7억 7천만원으로 피해 규모가 큼 (피해 규모가 큼). 이미 대법원 판결을 통해 법리가 확정되어 증거가 명확함 (증거가 있거나 확보 가능함).</t>
+          <t>대법원이 보험계약의 유효성을 인정하고 보험사의 주장을 파기환송하여 상대방(A보험사)의 책임이 명확하며, A보험사는 대형 보험사로 자력이 충분합니다. 약 7억 7천만원의 피해 규모가 크고, 대법원 판결이라는 강력한 증거가 존재합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>7억 7천만원</t>
+          <t>약 7억 7천만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>티눈 수술만 2500번, 보험금 7억 탔다 ...보험사가 낸 무효소송, 대법 ...</t>
+          <t>2500번 티눈수술 받고 보험금 7억 탔지만…대법  문제 없다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603250705008647</t>
+          <t>https://www.imaeil.com/page/view/2026032517422889443</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-25 00:48:56.998132+00:00</t>
+          <t>2026-03-25 12:59:45.847828+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>다수의 보험사</t>
+          <t>A 보험사</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>보험사의 자의적 약관 해석 및 불투명한 의료자문으로 인한 보험금 지급 거절 및 소송이 집중적으로 진행 중</t>
+          <t>대법원 파기환송, 서울고법 진행 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>실손보험사의 중증질환 보험금 지급 거절이 집중되고 있으며, 이는 약관 해석의 자의성, 불투명한 의료자문, 소송 남발 등 구조적 문제로 인해 환자 생존권을 위협하고 있습니다. 이로 인해 환자·의료계와 보험업계 간 갈등이 심화되고 있습니다.</t>
+          <t>피보험자 B 씨가 티눈 수술로 7억 7천만 원의 보험금을 수령하자, 보험사 A 사는 계약 무효 및 보험금 반환을 주장하며 두 차례 소송을 제기했다. 대법원은 두 소송 모두에서 보험사의 주장을 배척하고 피보험자 B 씨의 손을 들어주며 사건을 서울고법으로 돌려보냈다. 이는 보험사의 보험금 지급 거부 주장이 법적으로 타당하지 않음을 시사한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>실손보험을 제공하는 대형 보험사들이 상대방이므로 자력이 충분하며(적합 조건 2), 중증질환 환자들을 대상으로 한 보험금 지급 거절 및 소송이 집중되어 다수의 피해자가 발생하고 있습니다(적합 조건 3). 중증질환의 특성상 개별 피해 금액이 고액일 가능성이 높고, 환자 생존권 위협이라는 점에서 피해의 심각성이 큽니다(적합 조건 4). 보험사의 자의적인 약관 해석, 불투명한 의료자문, 소송 남발 등 구조적 문제가 지적되어 책임 소재가 명확하며(적합 조건 1), 기존 소송 사례 및 보험사의 내부 자료를 통해 증거 확보 가능성이 있습니다(적합 조건 5).</t>
+          <t>상대방(보험사)은 대기업으로 자력이 충분하며(적합 조건 2), 대법원에서 두 차례나 보험사의 주장을 배척하여 피보험자(B 씨)의 권리가 명확해지고 있음(적합 조건 1). 7억 원이 넘는 금액이 걸려있어 피해 규모가 크고(적합 조건 4), 이미 대법원 판결까지 나온 상태로 증거가 충분히 확보되어 있음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 7천만 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수의 중증질환 환자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>실손보험, 중증질환서 '지급 거절·소송' 집중...환자 생존권 위협</t>
+          <t>티눈 수술 2천5백 회에 보험금 7억...보험사 패소</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3001431</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603250842398294</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:09.573720+00:00</t>
+          <t>2026-03-25 00:50:31.271639+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>보험회사</t>
+          <t>A보험사</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 원심법원(서울고법)에서 재심리 예정</t>
+          <t>대법원 파기환송 (두 번째 소송)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>보험회사가 보험계약 무효를 주장하며 소송을 제기했으나, 대법원은 이미 확정된 전소판결의 기판력에 저촉되어 허용될 수 없다고 판단하며 원심을 파기환송했다. 이 사건은 피고(보험계약자)가 질병수술비로 14억 원 이상을 수령한 후, 보험회사가 계약 무효를 주장하며 재차 소송을 제기한 건이다. 대법원 판결로 보험계약의 유효성이 다시 한번 확인되어 보험계약자에게 유리한 상황이다.</t>
+          <t>피보험자 B씨가 티눈 수술로 A보험사로부터 총 7억 7천만원의 보험금을 수령하자, A보험사는 계약 무효를 주장하며 두 차례 채무부존재확인 소송을 제기했다. 대법원은 두 소송 모두에서 A보험사의 주장을 기각하고 피보험자 승소 취지로 파기환송했다. 이는 기존 확정판결의 기판력이 미치며, 수술 횟수 증가는 계약 체결 당시의 부정 취득 목적을 뒤집을 새로운 사실관계로 볼 수 없다고 판단했다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대법원이 전소판결의 기판력에 저촉된다고 판단하여 상대방(보험회사)의 주장이 받아들여지지 않았으므로 상대방 책임이 비교적 명확함. 상대방은 자력이 충분한 보험회사이며, 이미 14억 원 이상의 보험금이 지급된 계약의 유효성이 쟁점이므로 잠재적 피해 규모가 큼. 또한, 대법원 판결이라는 명확한 증거가 존재함.</t>
+          <t>보험사가 피보험자를 상대로 낸 채무부존재확인 소송에서 대법원이 두 차례 모두 피보험자 승소 취지로 파기환송하여 피보험자의 권리가 명확하게 인정됨 (상대방 책임이 비교적 명확함). 상대방은 대형 보험사로 자력이 충분하며 (상대방에게 자력이 충분함), 피보험자가 수령한 보험금 총액이 7억 7천만원으로 피해 규모가 큼 (피해 규모가 큼). 이미 대법원 판결을 통해 법리가 확정되어 증거가 명확함 (증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>180만 원 (현재 청구액), 계약 유효성 관련 잠재적 피해 규모 큼</t>
+          <t>7억 7천만원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대법원, 전소판결서 패소한 보험사의 보험계약 무효 주장 받아 들인 원...</t>
+          <t>티눈 수술만 2500번, 보험금 7억 탔다 ...보험사가 낸 무효소송, 대법 ...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032420084043099a8c8bf58f_12</t>
+          <t>http://www.fnnews.com/news/202603250705008647</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:01.129398+00:00</t>
+          <t>2026-03-25 00:48:56.998132+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>보험회사 A사</t>
+          <t>다수의 보험사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>보험사의 자의적 약관 해석 및 불투명한 의료자문으로 인한 보험금 지급 거절 및 소송이 집중적으로 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>가입자 B씨가 티눈 제거 시술로 약 7억원의 보험금을 수령하자, 보험사 A사는 계약 무효를 주장하며 소송을 제기했습니다. 첫 소송에서 가입자가 승소하여 판결이 확정되었음에도, 보험사는 추가 보험금 수령을 이유로 재차 계약 무효 소송을 제기했습니다. 대법원은 선행 소송의 기판력에 따라 보험사가 계약 무효를 다시 다툴 수 없다고 판단하며 원심을 파기환송했습니다.</t>
+          <t>실손보험사의 중증질환 보험금 지급 거절이 집중되고 있으며, 이는 약관 해석의 자의성, 불투명한 의료자문, 소송 남발 등 구조적 문제로 인해 환자 생존권을 위협하고 있습니다. 이로 인해 환자·의료계와 보험업계 간 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>대법원이 보험사의 재소송 주장을 기판력에 위배된다고 판단하여, 보험사의 지급 거부 주장이 법적으로 어렵다는 점이 명확해졌습니다 (적합 조건 1). 상대방이 대형 보험사로 자력이 충분하며 (적합 조건 2), 이미 7억원의 보험금을 수령했고 추가 보험금 지급 여부가 쟁점이므로 피해 규모가 큽니다 (적합 조건 4). 기존 판결문, 보험 계약서 등 객관적 증거가 이미 존재합니다 (적합 조건 5).</t>
+          <t>실손보험을 제공하는 대형 보험사들이 상대방이므로 자력이 충분하며(적합 조건 2), 중증질환 환자들을 대상으로 한 보험금 지급 거절 및 소송이 집중되어 다수의 피해자가 발생하고 있습니다(적합 조건 3). 중증질환의 특성상 개별 피해 금액이 고액일 가능성이 높고, 환자 생존권 위협이라는 점에서 피해의 심각성이 큽니다(적합 조건 4). 보험사의 자의적인 약관 해석, 불투명한 의료자문, 소송 남발 등 구조적 문제가 지적되어 책임 소재가 명확하며(적합 조건 1), 기존 소송 사례 및 보험사의 내부 자료를 통해 증거 확보 가능성이 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>7억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수의 중증질환 환자</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>티눈 제거로 보험금 7억 챙겼다…보험사 계약 무효 재소송에 대법  이미...</t>
+          <t>실손보험, 중증질환서 '지급 거절·소송' 집중...환자 생존권 위협</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260324001363</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3001431</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-25 00:39:57.076654+00:00</t>
+          <t>2026-03-25 00:41:09.573720+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>보험회사</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>보험사가 환자들을 상대로 부당이득 반환 소송 제기</t>
+          <t>대법원 파기환송, 원심법원(서울고법)에서 재심리 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>보험사들이 실손보험 가입자들이 본인부담상한제를 통해 국가로부터 환급받은 금액을 '부당이득'이라며 소송을 제기하고 있어 환자들이 경제적 어려움을 겪고 있다. 이는 실손보험의 사적 안전망 역할을 훼손하고 다수의 환자에게 피해를 줄 수 있는 문제로 지적된다.</t>
+          <t>보험회사가 보험계약 무효를 주장하며 소송을 제기했으나, 대법원은 이미 확정된 전소판결의 기판력에 저촉되어 허용될 수 없다고 판단하며 원심을 파기환송했다. 이 사건은 피고(보험계약자)가 질병수술비로 14억 원 이상을 수령한 후, 보험회사가 계약 무효를 주장하며 재차 소송을 제기한 건이다. 대법원 판결로 보험계약의 유효성이 다시 한번 확인되어 보험계약자에게 유리한 상황이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>보험사가 본인부담상한제를 통해 국가에서 환급받은 금액을 '부당이득'이라며 환자들에게 소송을 제기하는 행위는 상대방 책임이 명확하며 (적합 조건 1), 상대방인 보험사는 자력이 충분합니다 (적합 조건 2). 다수의 환자가 유사한 피해를 입을 수 있어 집단적 피해 가능성이 높고 (적합 조건 3), 관련 보험금 청구 및 소송 기록 등 증거 확보도 용이합니다 (적합 조건 5).</t>
+          <t>대법원이 전소판결의 기판력에 저촉된다고 판단하여 상대방(보험회사)의 주장이 받아들여지지 않았으므로 상대방 책임이 비교적 명확함. 상대방은 자력이 충분한 보험회사이며, 이미 14억 원 이상의 보험금이 지급된 계약의 유효성이 쟁점이므로 잠재적 피해 규모가 큼. 또한, 대법원 판결이라는 명확한 증거가 존재함.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>180만 원 (현재 청구액), 계약 유효성 관련 잠재적 피해 규모 큼</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“병마보다 무서운 건 보험사 소송”…실손보험, 사적 안전망 역할 ‘흔...</t>
+          <t>대법원, 전소판결서 패소한 보험사의 보험계약 무효 주장 받아 들인 원...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032417324215207</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032420084043099a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 00:39:17.923333+00:00</t>
+          <t>2026-03-25 00:41:01.129398+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>삼성생명</t>
+          <t>보험회사 A사</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>집단소송 및 금융당국 제소 가능성 제기</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>삼성생명이 삼성전자 지분 매각으로 수천억 원대 차익을 얻었으나, 1980~90년대 유배당 보험 계약자들에게 배당하지 않을 것으로 예상됩니다. 계약자들은 삼성생명이 유배당 보험료로 지분을 매입하고 '계약자 지분 조정' 계정까지 유지해왔으므로 매각 차익을 돌려줘야 한다고 주장하며, 금융당국 제소 및 집단소송 가능성이 제기되고 있습니다.</t>
+          <t>가입자 B씨가 티눈 제거 시술로 약 7억원의 보험금을 수령하자, 보험사 A사는 계약 무효를 주장하며 소송을 제기했습니다. 첫 소송에서 가입자가 승소하여 판결이 확정되었음에도, 보험사는 추가 보험금 수령을 이유로 재차 계약 무효 소송을 제기했습니다. 대법원은 선행 소송의 기판력에 따라 보험사가 계약 무효를 다시 다툴 수 없다고 판단하며 원심을 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>삼성생명이 유배당 보험 계약자에게 받은 돈으로 삼성전자 지분을 매입하고 '계약자 지분 조정' 계정까지 유지해왔으므로 상대방 책임이 비교적 명확합니다. 상대방인 삼성생명은 대기업 금융기관으로 자력이 충분하며, 1980~90년대 유배당 보험 가입자 다수가 피해자로 예상되어 집단적 피해에 해당합니다. 매각 차익이 수천억 원대로 피해 규모가 크고, 공시 및 사업보고서 등으로 증거 확보가 가능합니다. 집단소송 및 금융당국 제소 가능성이 제기되고 있습니다.</t>
+          <t>대법원이 보험사의 재소송 주장을 기판력에 위배된다고 판단하여, 보험사의 지급 거부 주장이 법적으로 어렵다는 점이 명확해졌습니다 (적합 조건 1). 상대방이 대형 보험사로 자력이 충분하며 (적합 조건 2), 이미 7억원의 보험금을 수령했고 추가 보험금 지급 여부가 쟁점이므로 피해 규모가 큽니다 (적합 조건 4). 기존 판결문, 보험 계약서 등 객관적 증거가 이미 존재합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>수천억 원 (총 매각 차익)</t>
+          <t>7억원 이상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1980~90년대 유배당 보험 가입자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>삼성생명, 전자 지분 매각으로 수천억대 매각 차익….유배당 계약자에게...</t>
+          <t>티눈 제거로 보험금 7억 챙겼다…보험사 계약 무효 재소송에 대법  이미...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>dailyt.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.dailyt.co.kr/newsView/dlt202603230007</t>
+          <t>https://www.newspim.com/news/view/20260324001363</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 00:41:14.221790+00:00</t>
+          <t>2026-03-25 00:39:57.076654+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>최용태씨는 수협에 보험금 지급 소송 준비 중이며, 다른 피해자들은 비상대책위원회를 통해 공동 대응 및 제도 개선을 요구하고 있습니다.</t>
+          <t>보험사가 환자들을 상대로 부당이득 반환 소송 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>영남 산불 발생 1년 후, 피해 농민과 어민, 이재민들이 터무니없는 보상과 제도적 문제로 어려움을 겪고 있다. 특히 영덕 양어장 최용태씨는 약 30억원의 피해를 입었으나 수협이 보험금 지급을 거부하여 소송을 준비 중이며, 다른 피해자들도 비상대책위원회를 통해 공동 대응에 나서고 있다.</t>
+          <t>보험사들이 실손보험 가입자들이 본인부담상한제를 통해 국가로부터 환급받은 금액을 '부당이득'이라며 소송을 제기하고 있어 환자들이 경제적 어려움을 겪고 있다. 이는 실손보험의 사적 안전망 역할을 훼손하고 다수의 환자에게 피해를 줄 수 있는 문제로 지적된다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>수협(금융기관)이라는 자력 있는 상대방이 특정되어 있고, 약 30억원 규모의 피해를 입은 최용태씨가 보험금 지급 거부에 대해 소송을 준비 중입니다. 또한 영남 산불로 인한 다수의 피해자가 존재하며, 비상대책위원회를 통한 공동 대응 등 공적 절차가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건 2, 3, 4, 6)</t>
+          <t>보험사가 본인부담상한제를 통해 국가에서 환급받은 금액을 '부당이득'이라며 환자들에게 소송을 제기하는 행위는 상대방 책임이 명확하며 (적합 조건 1), 상대방인 보험사는 자력이 충분합니다 (적합 조건 2). 다수의 환자가 유사한 피해를 입을 수 있어 집단적 피해 가능성이 높고 (적합 조건 3), 관련 보험금 청구 및 소송 기록 등 증거 확보도 용이합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>최용태씨 약 30억원, 신두기씨 복구 7억~10억원, 장수엽씨 수억 원 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>영남 산불 피해 농민, 어민, 이재민 다수 (수십 명 이상 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>터무니없는 보상에 땅을 친 백발 농부 “그래도 농사는 지어야지”</t>
+          <t>“병마보다 무서운 건 보험사 소송”…실손보험, 사적 안전망 역할 ‘흔...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603232123005</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032417324215207</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-24 00:29:34.827976+00:00</t>
+          <t>2026-03-25 00:39:17.923333+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>메리츠화재</t>
+          <t>삼성생명</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>보험사와의 배상 책임 및 금액 협상 중</t>
+          <t>집단소송 및 금융당국 제소 가능성 제기</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>메리츠화재가 8주 중상 피해자에 대해 초기 100% 책임을 인정했음에도 불구하고 배상을 어렵다고 통보한 사건입니다. 피해자는 상당한 치료비와 일실수입 등 손해를 입었을 것으로 예상되며, 현재 보험사와의 배상 분쟁이 진행 중입니다.</t>
+          <t>삼성생명이 삼성전자 지분 매각으로 수천억 원대 차익을 얻었으나, 1980~90년대 유배당 보험 계약자들에게 배당하지 않을 것으로 예상됩니다. 계약자들은 삼성생명이 유배당 보험료로 지분을 매입하고 '계약자 지분 조정' 계정까지 유지해왔으므로 매각 차익을 돌려줘야 한다고 주장하며, 금융당국 제소 및 집단소송 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>메리츠화재가 초기 100% 책임을 인정했으나 배상을 거부하는 상황으로, 상대방 책임이 비교적 명확하고 자력이 충분합니다. 8주 중상 피해로 인한 손해 규모가 크고, 초기 책임 인정 관련 증거 확보 가능성이 있어 소송금융 투자에 적합합니다.</t>
+          <t>삼성생명이 유배당 보험 계약자에게 받은 돈으로 삼성전자 지분을 매입하고 '계약자 지분 조정' 계정까지 유지해왔으므로 상대방 책임이 비교적 명확합니다. 상대방인 삼성생명은 대기업 금융기관으로 자력이 충분하며, 1980~90년대 유배당 보험 가입자 다수가 피해자로 예상되어 집단적 피해에 해당합니다. 매각 차익이 수천억 원대로 피해 규모가 크고, 공시 및 사업보고서 등으로 증거 확보가 가능합니다. 집단소송 및 금융당국 제소 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상 (8주 중상으로 상당한 금액 예상)</t>
+          <t>수천억 원 (총 매각 차익)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1980~90년대 유배당 보험 가입자 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>행안부, 대전 대덕구 공장화재 대책지원본부 가동…실종자 수색 총력</t>
+          <t>삼성생명, 전자 지분 매각으로 수천억대 매각 차익….유배당 계약자에게...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>dailyt.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=562304</t>
+          <t>https://www.dailyt.co.kr/newsView/dlt202603230007</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-21 00:21:18.004460+00:00</t>
+          <t>2026-03-24 00:41:14.221790+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>삼성화재</t>
+          <t>수협</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>대한한방병원협회 규탄 집회 진행 중, 삼성화재의 소송 및 고소에 대한 경찰 수사 및 검찰 이의신청 진행 중.</t>
+          <t>최용태씨는 수협에 보험금 지급 소송 준비 중이며, 다른 피해자들은 비상대책위원회를 통해 공동 대응 및 제도 개선을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대한한방병원협회와 전국 한방의료기관들이 삼성화재의 '무차별 소송 남발'과 '보험금 지급 지연'을 규탄하며 대응 수위를 높이고 있습니다. 삼성화재는 10개 이상의 한방병원을 상대로 민사소송과 형사 고소를 제기했으며, 일부 사건은 경찰 수사에서 혐의 없음으로 불송치되었음에도 검찰에 이의신청을 제기하여 수사가 이어지고 있습니다. 협회는 삼성화재의 행태가 환자의 치료권과 의료기관의 진료권을 침해하고 있다고 주장합니다.</t>
+          <t>영남 산불 발생 1년 후, 피해 농민과 어민, 이재민들이 터무니없는 보상과 제도적 문제로 어려움을 겪고 있다. 특히 영덕 양어장 최용태씨는 약 30억원의 피해를 입었으나 수협이 보험금 지급을 거부하여 소송을 준비 중이며, 다른 피해자들도 비상대책위원회를 통해 공동 대응에 나서고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>삼성화재는 연 매출 25조 원 규모의 대기업으로 자력이 충분하며(적합 조건 2), '무차별 소송 남발'과 '보험금 지급 지연' 등으로 다수의 한방병원과 환자에게 집단적 피해를 주고 있습니다(적합 조건 3, 4). 협회 조사 자료 및 경찰 수사 결과 등 객관적 증거가 존재하며(적합 조건 5), 경찰 수사 및 검찰 이의신청 등 공적 절차가 진행 중입니다(적합 조건 6). 삼성화재의 책임이 비교적 명확하게 지적되고 있습니다(적합 조건 1).</t>
+          <t>수협(금융기관)이라는 자력 있는 상대방이 특정되어 있고, 약 30억원 규모의 피해를 입은 최용태씨가 보험금 지급 거부에 대해 소송을 준비 중입니다. 또한 영남 산불로 인한 다수의 피해자가 존재하며, 비상대책위원회를 통한 공동 대응 등 공적 절차가 진행 중인 점이 소송금융 투자에 적합합니다. (적합 조건 2, 3, 4, 6)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최용태씨 약 30억원, 신두기씨 복구 7억~10억원, 장수엽씨 수억 원 추정</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>한방병원 다수 (최소 10개 이상), 환자 다수 (839건의 진료비 지급 지연)</t>
+          <t>영남 산불 피해 농민, 어민, 이재민 다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>대한한방병원협회, 삼성화재 ‘무차별 소송’ 규탄…“한방·환자 괴롭...</t>
+          <t>터무니없는 보상에 땅을 친 백발 농부 “그래도 농사는 지어야지”</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202521</t>
+          <t>https://www.khan.co.kr/article/202603232123005</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 00:47:48.448917+00:00</t>
+          <t>2026-03-24 00:29:34.827976+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>메리츠화재</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>광주지방법원 1심 판결</t>
+          <t>보험사와의 배상 책임 및 금액 협상 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>광주지방법원이 유방암 환자 A씨가 보험사를 상대로 제기한 보험금 청구 소송에서, 요양병원 보조치료도 실손보험금 지급 대상이라고 판결했습니다. 재판부는 보험사가 A씨에게 미지급 진료비 전액과 지연손해금을 지급해야 한다고 판단했습니다. 이 판결은 암 환자들의 실손보험금 청구에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>메리츠화재가 8주 중상 피해자에 대해 초기 100% 책임을 인정했음에도 불구하고 배상을 어렵다고 통보한 사건입니다. 피해자는 상당한 치료비와 일실수입 등 손해를 입었을 것으로 예상되며, 현재 보험사와의 배상 분쟁이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해 가능성), 5(증거 확보 가능)에 해당합니다. 법원이 암 환자의 요양병원 보조치료에 대한 실손보험금 지급 의무를 인정한 판결로, 유사 사례의 다수 피해자 발생 가능성이 높고, 피고인 보험사는 자력이 충분합니다. 이미 법원 판결로 책임이 명확해졌습니다.</t>
+          <t>메리츠화재가 초기 100% 책임을 인정했으나 배상을 거부하는 상황으로, 상대방 책임이 비교적 명확하고 자력이 충분합니다. 8주 중상 피해로 인한 손해 규모가 크고, 초기 책임 인정 관련 증거 확보 가능성이 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (8주 중상으로 상당한 금액 예상)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>법원  암 환자 요양병원 보조치료도 실손보험금 지급 대상</t>
+          <t>행안부, 대전 대덕구 공장화재 대책지원본부 가동…실종자 수색 총력</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=301998</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=562304</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-12 00:36:41.745252+00:00</t>
+          <t>2026-03-21 00:21:18.004460+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>삼성화재</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>삼성화재와 한방업계 간 진료비 지급 지연을 둘러싼 분쟁 심화</t>
+          <t>대한한방병원협회 규탄 집회 진행 중, 삼성화재의 소송 및 고소에 대한 경찰 수사 및 검찰 이의신청 진행 중.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>삼성화재가 자동차손해배상 보장법상 진료비 지급 의무를 지키지 않고 A 병원에만 839건의 진료비 지급을 지연, 이 중 160건은 1년 이상 방치된 것으로 나타났습니다. 이는 한방업계 전반과의 분쟁으로 확대되고 있으며, 보험사의 명확한 의무 불이행으로 인한 피해가 집단적으로 발생하고 있습니다.</t>
+          <t>대한한방병원협회와 전국 한방의료기관들이 삼성화재의 '무차별 소송 남발'과 '보험금 지급 지연'을 규탄하며 대응 수위를 높이고 있습니다. 삼성화재는 10개 이상의 한방병원을 상대로 민사소송과 형사 고소를 제기했으며, 일부 사건은 경찰 수사에서 혐의 없음으로 불송치되었음에도 검찰에 이의신청을 제기하여 수사가 이어지고 있습니다. 협회는 삼성화재의 행태가 환자의 치료권과 의료기관의 진료권을 침해하고 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>삼성화재는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 자동차손해배상 보장법상 진료비 지급 의무를 지연한 책임이 명확합니다(적합 조건 1). A 병원 한 곳에서만 839건의 지연이 발생했고 '한방업계' 전체의 분쟁으로 보아 집단적 피해 가능성이 높으며(적합 조건 3), 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>삼성화재는 연 매출 25조 원 규모의 대기업으로 자력이 충분하며(적합 조건 2), '무차별 소송 남발'과 '보험금 지급 지연' 등으로 다수의 한방병원과 환자에게 집단적 피해를 주고 있습니다(적합 조건 3, 4). 협회 조사 자료 및 경찰 수사 결과 등 객관적 증거가 존재하며(적합 조건 5), 경찰 수사 및 검찰 이의신청 등 공적 절차가 진행 중입니다(적합 조건 6). 삼성화재의 책임이 비교적 명확하게 지적되고 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>최소 839건 이상 (A 병원 기준)</t>
+          <t>한방병원 다수 (최소 10개 이상), 환자 다수 (839건의 진료비 지급 지연)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>공룡 기업의 횡포인가, 정당한 권리 행사인가 …삼성화재-한방업계 '전...</t>
+          <t>대한한방병원협회, 삼성화재 ‘무차별 소송’ 규탄…“한방·환자 괴롭...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mkhealth.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.mkhealth.co.kr/news/articleView.html?idxno=77892</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202521</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-11 12:56:11.070854+00:00</t>
+          <t>2026-03-12 00:47:48.448917+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>보험사 다수</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>자동차보험 8주 룰 시행 예정 (4월 1일), 의료계 반대 성명 발표</t>
+          <t>광주지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>오는 4월 1일부터 교통사고 경상 환자가 8주를 초과해 치료받을 경우 보험금 지급을 위해 별도 심의를 거쳐야 하는 '자동차보험 8주 룰'이 시행됩니다. 금융당국은 손해율 관리와 과잉 진료 방지를 이유로 들지만, 의료계는 의학적 근거 없이 환자의 치료권을 침해하고 행정 편의적 발상이라며 반대 입장을 표명했습니다. 이에 따라 8주 이상 치료가 필요한 다수의 환자들이 치료 중단 및 보험금 지급 거부 등의 피해를 입을 가능성이 있습니다.</t>
+          <t>광주지방법원이 유방암 환자 A씨가 보험사를 상대로 제기한 보험금 청구 소송에서, 요양병원 보조치료도 실손보험금 지급 대상이라고 판결했습니다. 재판부는 보험사가 A씨에게 미지급 진료비 전액과 지연손해금을 지급해야 한다고 판단했습니다. 이 판결은 암 환자들의 실손보험금 청구에 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>금융당국의 '자동차보험 8주 룰' 시행은 경상 환자 다수에게 치료권 제한이라는 집단적 피해를 야기할 수 있으며(적합 조건 3, 4), 소송 상대방이 될 보험사들은 충분한 자력을 갖춘 대기업/금융기관입니다(적합 조건 2). 의료계가 의학적 근거를 들어 명확히 반대하고 있어(적합 조건 5) 책임 소재가 명확해질 가능성이 높습니다(적합 조건 1).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해 가능성), 5(증거 확보 가능)에 해당합니다. 법원이 암 환자의 요양병원 보조치료에 대한 실손보험금 지급 의무를 인정한 판결로, 유사 사례의 다수 피해자 발생 가능성이 높고, 피고인 보험사는 자력이 충분합니다. 이미 법원 판결로 책임이 명확해졌습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>경상 환자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[어떻게 생각하십니까] “치료 8주 넘기면 심의”…자동차보험 ‘8주 룰...</t>
+          <t>법원  암 환자 요양병원 보조치료도 실손보험금 지급 대상</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260310027400509</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=301998</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-11 00:29:02.924007+00:00</t>
+          <t>2026-03-12 00:36:41.745252+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>삼성화재</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>삼성화재와 한방업계 간 진료비 지급 지연을 둘러싼 분쟁 심화</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>삼성화재가 자동차손해배상 보장법상 진료비 지급 의무를 지키지 않고 A 병원에만 839건의 진료비 지급을 지연, 이 중 160건은 1년 이상 방치된 것으로 나타났습니다. 이는 한방업계 전반과의 분쟁으로 확대되고 있으며, 보험사의 명확한 의무 불이행으로 인한 피해가 집단적으로 발생하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>삼성화재는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 자동차손해배상 보장법상 진료비 지급 의무를 지연한 책임이 명확합니다(적합 조건 1). A 병원 한 곳에서만 839건의 지연이 발생했고 '한방업계' 전체의 분쟁으로 보아 집단적 피해 가능성이 높으며(적합 조건 3), 증거 확보도 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>최소 839건 이상 (A 병원 기준)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>공룡 기업의 횡포인가, 정당한 권리 행사인가 …삼성화재-한방업계 '전...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>mkhealth.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://www.mkhealth.co.kr/news/articleView.html?idxno=77892</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:56:11.070854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>보험사 다수</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>자동차보험 8주 룰 시행 예정 (4월 1일), 의료계 반대 성명 발표</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>오는 4월 1일부터 교통사고 경상 환자가 8주를 초과해 치료받을 경우 보험금 지급을 위해 별도 심의를 거쳐야 하는 '자동차보험 8주 룰'이 시행됩니다. 금융당국은 손해율 관리와 과잉 진료 방지를 이유로 들지만, 의료계는 의학적 근거 없이 환자의 치료권을 침해하고 행정 편의적 발상이라며 반대 입장을 표명했습니다. 이에 따라 8주 이상 치료가 필요한 다수의 환자들이 치료 중단 및 보험금 지급 거부 등의 피해를 입을 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>금융당국의 '자동차보험 8주 룰' 시행은 경상 환자 다수에게 치료권 제한이라는 집단적 피해를 야기할 수 있으며(적합 조건 3, 4), 소송 상대방이 될 보험사들은 충분한 자력을 갖춘 대기업/금융기관입니다(적합 조건 2). 의료계가 의학적 근거를 들어 명확히 반대하고 있어(적합 조건 5) 책임 소재가 명확해질 가능성이 높습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>경상 환자 다수</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>[어떻게 생각하십니까] “치료 8주 넘기면 심의”…자동차보험 ‘8주 룰...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>yeongnam.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.yeongnam.com/web/view.php?key=20260310027400509</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:29:02.924007+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>보험사</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>보험사가 채무부존재 확인 소송 제기</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>한 보험사가 17억 원의 보험금 지급을 거부하며 유족들을 상대로 채무부존재 확인 소송을 제기했다. 유족들은 보험사의 주장에 울분을 토하며 명예를 지키고자 하고 있다. 보험사는 과거 수사 과정에서 무혐의 처분이 내려진 점을 근거로 보험금 지급 의무가 없다고 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>보험사가 17억 원의 보험금 지급을 거부하며 채무부존재 확인 소송을 제기한 사건으로, 상대방(보험사)의 자력이 충분하고(적합 조건 2), 피해 규모가 17억 원으로 매우 크다(적합 조건 4). 또한, 이미 수사 과정이 진행되어 관련 증거 확보 가능성이 높으며(적합 조건 5), 이는 공적 절차가 진행되었음을 의미한다(적합 조건 6). 유족들이 보험금 지급을 강력히 요구하고 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>17억 원</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>17억 못 줘  소송 건 보험사…울분 토한 유족들</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450753&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-22 13:00:47.103133+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>