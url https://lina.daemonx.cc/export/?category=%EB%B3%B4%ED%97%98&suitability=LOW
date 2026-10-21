--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -537,2418 +537,2738 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>과실비율 제도에 대한 인식 괴리로 인한 분쟁 증가</t>
+          <t>자동차보험 '8주룰' 시행 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>자동차 사고 건수는 줄었지만, 과실비율에 대한 '인식 괴리'로 인해 관련 분쟁이 5배 증가하고 있습니다. 현행 '순수비교과실제도'가 경미한 과실에도 비용 부담을 발생시켜 체감 공정성과의 괴리가 커지고 있으며, 이는 사회적 갈등으로 이어지고 있습니다.</t>
+          <t>자동차보험 경상환자 '8주룰' 시행을 앞두고 보험업계는 보험료 인상 억제를 기대하면서도, 경상환자들이 8주 진료를 부추길 수 있다는 우려를 동시에 표하고 있습니다. 이 정책은 다음 달 시행될 예정이며, 보험사들의 하반기 실적 개선에도 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 '순수비교과실제도'와 과실비율에 대한 '인식 괴리'로 인한 분쟁 증가라는 시스템적 문제를 다루고 있습니다. 특정 가해자나 명확한 책임 주체가 불분명하며(적합 조건 1, 2 미충족), 개별 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 미충족). 소송금융 투자 대상으로서의 명확한 피고와 손해배상 청구의 근거가 약합니다.</t>
+          <t>해당 기사는 자동차보험의 '8주룰' 시행을 앞두고 보험업계의 기대와 우려를 다루는 정책 관련 내용입니다. 특정 사건으로 인한 피해 발생이나 명확한 가해자가 존재하지 않으며, 소송의 대상이 될 만한 구체적인 분쟁 상황이 묘사되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>자동차 사고 줄었는데 분쟁은 5배…과실비율 '인식 괴리' 갈등 키워</t>
+          <t>혹 떼려다 혹 붙일라 …'8주룰' 시행 앞둔 보험업계 속내 '복잡'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704473</t>
+          <t>https://www.news1.kr/finance/insurance-card/6276644</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:38:19.111799+00:00</t>
+          <t>2026-10-15 23:07:07.255616+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>자동차손해배상보장법 시행령 개정안 입법예고 후 한의업계 반발로 시행 지연</t>
+          <t>자동차보험 경상환자 치료비 지급 기준 변경 안내</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국토부가 자동차보험 과잉 진료로 인한 재정 누수를 막기 위해 자동차손해배상보장법 시행령 개정안을 입법예고했으나, 한의업계의 거센 반발에 부딪혀 개정안 시행이 가로막혔다. 이 개정안은 일부 가입자와 의료기관의 과잉 진료 문제를 해결하려 했으며, 현재 시행이 지연되고 있다.</t>
+          <t>자동차보험 '8주룰' 시행을 앞두고 사고 피해자에게 치료비 보상 절차와 지급 기준을 안내하는 체계가 정비됩니다. 사고 접수 시점부터 안내가 시작되며, 장기 치료 검토 신청을 놓치지 않도록 3~4주차와 6~7주차에도 추가 안내가 제공될 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 특정 가해자를 상대로 손해배상을 청구하는 소송 사건이 아닌, 자동차보험 재정 누수 문제 해결을 위한 정부의 정책 개혁 시도가 한의업계의 반발로 지연되고 있는 상황을 다룬다. 소송금융 투자 대상으로서의 구체적인 소송 기회가 명확하지 않다.</t>
+          <t>해당 기사는 자동차보험의 '8주룰' 시행 및 안내체계 정비에 대한 내용으로, 특정 피해 사건이나 법적 분쟁을 다루고 있지 않아 소송금융 투자 대상으로서의 적합성이 없습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[취재수첩] 한의사 반발에 가로막힌 車보험 개혁</t>
+          <t>車보험 '8주룰' 시행 앞두고 안내체계 정비...사고 접수 때부터 고지</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026033064421</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=317269</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:35:03.738974+00:00</t>
+          <t>2026-09-05 07:02:54.335898+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>보험금 지급 완료</t>
+          <t>새로운 자동차보험금 심사 제도 시행</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>해당 기사는 화재보험의 중요성을 강조하며, 50대 자영업자 박모 씨의 주택 화재 사례를 소개합니다. 박씨는 화재로 집과 가재도구가 전소되고 옆집까지 피해를 입었으나, 가입해 둔 화재보험 덕분에 건물 수리비, 가재도구 손실, 이웃집 보상 및 임시 거주비까지 지원받아 위기를 극복했습니다. 이는 보험이 예기치 못한 위험에 대비하는 사회적 안전장치임을 보여주는 사례입니다.</t>
+          <t>금융감독원이 10월 10일부터 경상 교통사고 환자가 8주 이상 치료받을 경우 치료 필요성에 대한 별도 심사를 받도록 하는 새 제도를 시행한다고 발표했습니다. 이는 과잉진료로 인한 자동차보험금 누수를 막기 위한 조치로, 영유아와 임산부는 심사 대상에서 제외됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 화재보험의 중요성을 강조하는 칼럼으로, 특정 소송 사건을 다루지 않습니다. 기사에 언급된 화재 피해 사례는 보험금 지급이 완료되어 이미 종결된 사건이므로(부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 자동차보험금 과잉진료를 막기 위한 새로운 정책 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 명확한 상대방의 책임, 집단적 피해, 공적 절차 진행 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[반석규의 보험만사] “보험에 대한 편견을 깨자”</t>
+          <t>가벼운 교통사고인데 8주 넘게 치료?⋯10일부터 심사 받는다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889436</t>
+          <t>http://www.inews24.com/view/2001039</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:41.863641+00:00</t>
+          <t>2026-09-05 07:01:04.647809+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>자동차손해배상법 시행령 개정 지연 및 제도 보완 논의 중</t>
+          <t>자동차보험 치료비 심사 기준 변경 시행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국토교통부가 예고했던 자동차손해배상법 시행령 개정안인 '8주룰'의 도입이 의료계 반발과 제도 보완 필요성으로 수차례 연기되고 있다. 이로 인해 자동차보험 진료비와 관련된 보험료 논쟁이 확산되고 있으며, 정부는 세부적인 제도 시행 지연 관련 보완책을 마련 중이다.</t>
+          <t>오는 10일부터 자동차보험 '8주룰'이 시행되어, 자동차사고 피해자가 8주를 초과하는 추가 치료를 받을 경우 자동차보험진료수가심사위원회(자배원)의 심사를 거쳐야 한다. 보험사는 피해자에게 치료비 보상 절차와 향후 치료비 지급 기준을 안내할 예정이다. 이 제도는 장기 치료의 필요성을 검토하고 보험금 지급 기준을 명확히 하기 위해 도입되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용은 '8주룰' 도입 지연으로 인한 정책적 논쟁을 다루고 있어, 특정 가해자와 피해자가 명확히 특정되지 않는다. (적합 조건 1, 3 미충족) 또한, 구체적인 피해 규모나 손해 발생의 인과관계 또한 기사 내용만으로는 파악하기 어렵다. (적합 조건 4 미충족) 소송금융 투자 대상으로서의 명확한 요건을 충족하지 못한다.</t>
+          <t>이 기사는 특정 사건이나 가해자를 다루는 것이 아니라, 자동차보험 치료비 지급에 대한 새로운 규정('8주룰')의 시행을 알리는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생, 책임 주체, 집단적 피해 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>8주 이상 치료 87.8% 한방 …'8주룰' 지연에 보험료 논쟁 확산</t>
+          <t>車보험 ‘8주룰’ 오는 10일부터 시행… 추가 치료 시 자배원 검토받아...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fins.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fins.co.kr/news/articleView.html?idxno=108031</t>
+          <t>https://biz.chosun.com/stock/finance/2026/09/02/K5K3APSZ45ADFK7JWOQTAWXXHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:50.244237+00:00</t>
+          <t>2026-09-05 07:00:46.310724+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>보험 개혁 정책 논의 중</t>
+          <t>자동차보험 표준 약관 개정 및 시행 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>본 기사는 교통사고 경상환자의 8주 이상 장기치료 심의를 골자로 하는 '8주룰' 도입과 5세대 실손보험 등 보험 개혁이 지연되는 배경을 다룹니다. 일부 한방병원 및 한의원의 경미한 부상 장기치료 요구에 대한 문제 제기와 함께, 관련 정책 논의가 안갯속에 있음을 지적합니다.</t>
+          <t>오는 9월 10일부터 교통사고 경상 환자가 8주 이상 치료를 받으려면 자동차손해배상진흥원의 심사를 받아야 한다. 이는 자동차보험 표준 약관 개정안에 따른 것으로, 금융감독원은 보험금 누수 방지 및 보험료 부담 완화를 위해 추진했다고 밝혔다. 보험사는 피해자에게 변경된 절차를 안내해야 한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 교통사고 경상환자 장기치료 심의 제도인 '8주룰' 도입을 포함한 보험 개혁 정책 논의에 대한 내용입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 사실, 집단적 피해, 증거 등의 적합 조건이 전혀 확인되지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 자동차보험 표준 약관 개정으로 인한 정책 변경을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 책임 주체가 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[보험 돋보기] '5세대 실손'·'8주룰' 또 안갯속…보험개혁 지연된 배경...</t>
+          <t>10일부터 교통사고 경상 환자, 8주 이상 치료 받으려면 전문 기관 심사...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298493</t>
+          <t>https://imnews.imbc.com/news/2026/econo/article/6849069_36932.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 12:57:46.739386+00:00</t>
+          <t>2026-09-05 07:00:34.512427+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>과실비율 제도에 대한 인식 괴리로 인한 분쟁 증가</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>흥국화재해상보험이 보험계약자 A를 상대로 제기한 두 번째 보험계약 무효확인 소송에서 대법원이 흥국화재의 패소를 확정했습니다. 대법원은 이미 앞선 소송에서 패소 확정판결을 받은 만큼, 전소 판결의 기판력에 저촉되어 허용될 수 없다고 판시하며 사건을 서울고법으로 돌려보냈습니다. 이는 보험사가 보험금 부정취득을 이유로 계약 무효를 주장하는 것이 어렵다는 판례를 재확인한 것입니다.</t>
+          <t>자동차 사고 건수는 줄었지만, 과실비율에 대한 '인식 괴리'로 인해 관련 분쟁이 5배 증가하고 있습니다. 현행 '순수비교과실제도'가 경미한 과실에도 비용 부담을 발생시켜 체감 공정성과의 괴리가 커지고 있으며, 이는 사회적 갈등으로 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건은 보험계약의 유효성 및 보험금 부정취득 여부에 대한 핵심 쟁점이 대법원 판결로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 일반적인 고객인 원고(피해자)가 새롭게 제기할 수 있는 손해배상 청구권이 명확하지 않아 신규 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>기사는 '순수비교과실제도'와 과실비율에 대한 '인식 괴리'로 인한 분쟁 증가라는 시스템적 문제를 다루고 있습니다. 특정 가해자나 명확한 책임 주체가 불분명하며(적합 조건 1, 2 미충족), 개별 피해 규모가 크다고 보기 어렵습니다(적합 조건 4 미충족). 소송금융 투자 대상으로서의 명확한 피고와 손해배상 청구의 근거가 약합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>7억 7,000여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[보험]  이미 패소했으면 보험금 추가 수령했다고 또 무효소송 불가</t>
+          <t>자동차 사고 줄었는데 분쟁은 5배…과실비율 '인식 괴리' 갈등 키워</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92888</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704473</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-27 00:45:04.111877+00:00</t>
+          <t>2026-04-05 12:38:19.111799+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>자동차손해배상보장법 시행령 개정안 입법예고 후 한의업계 반발로 시행 지연</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대법원이 근로복지공단이 현대해상화재보험을 상대로 제기한 구상금 소송에서 원심을 파기환송했다. 보험사가 사고 피해자에게 지급한 치료비가 공단의 보험급여와 다른 종류라면 공단에 낼 책임보험금에서 공제되어야 한다는 취지다. 이 판결은 보험사의 책임보험금 산정 방식에 중요한 법적 기준을 제시한다.</t>
+          <t>국토부가 자동차보험 과잉 진료로 인한 재정 누수를 막기 위해 자동차손해배상보장법 시행령 개정안을 입법예고했으나, 한의업계의 거센 반발에 부딪혀 개정안 시행이 가로막혔다. 이 개정안은 일부 가입자와 의료기관의 과잉 진료 문제를 해결하려 했으며, 현재 시행이 지연되고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 근로복지공단과 보험사 간의 구상금 청구에 대한 대법원 판례로, 법리 해석에 중점을 둔 사건입니다. 소송금융의 주요 대상인 다수의 피해자나 개별 원고의 신규 소송 발굴과는 거리가 멀며, 이미 공단이 피해자에게 보상금을 지급한 상태입니다. (적합 조건 1, 3, 4, 5, 6 불충족)</t>
+          <t>이 기사는 특정 피해자가 특정 가해자를 상대로 손해배상을 청구하는 소송 사건이 아닌, 자동차보험 재정 누수 문제 해결을 위한 정부의 정책 개혁 시도가 한의업계의 반발로 지연되고 있는 상황을 다룬다. 소송금융 투자 대상으로서의 구체적인 소송 기회가 명확하지 않다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2천576만원 (공단 지급액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명 (A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  보험사 치료비, 공단 급여와 다르면 책임보험금서 ...</t>
+          <t>[취재수첩] 한의사 반발에 가로막힌 車보험 개혁</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202875</t>
+          <t>https://www.hankyung.com/article/2026033064421</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-26 00:46:26.396410+00:00</t>
+          <t>2026-03-31 00:35:03.738974+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>대법원 확정판결로 보험사의 재소송 시도 제동</t>
+          <t>보험금 지급 완료</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대법원이 보험사가 이미 패소한 보험계약 무효 여부를 다시 다투려 한 소송에 제동을 걸었습니다. 가입자가 티눈 제거로 7억 원의 보험금을 수령한 사건으로, 대법원은 기존 확정판결을 뒤집을 수 없다고 판시했습니다.</t>
+          <t>해당 기사는 화재보험의 중요성을 강조하며, 50대 자영업자 박모 씨의 주택 화재 사례를 소개합니다. 박씨는 화재로 집과 가재도구가 전소되고 옆집까지 피해를 입었으나, 가입해 둔 화재보험 덕분에 건물 수리비, 가재도구 손실, 이웃집 보상 및 임시 거주비까지 지원받아 위기를 극복했습니다. 이는 보험이 예기치 못한 위험에 대비하는 사회적 안전장치임을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>보험사가 이미 패소한 보험계약 무효 소송에 대해 대법원이 재소송 시도를 제동하며 사실상 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 화재보험의 중요성을 강조하는 칼럼으로, 특정 소송 사건을 다루지 않습니다. 기사에 언급된 화재 피해 사례는 보험금 지급이 완료되어 이미 종결된 사건이므로(부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>티눈 제거로 '7억' 보험금 수령했는데…대법  확정판결 뒤집을 수 없어...</t>
+          <t>[반석규의 보험만사] “보험에 대한 편견을 깨자”</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603254557i</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889436</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-25 00:49:40.553169+00:00</t>
+          <t>2026-03-31 00:16:41.863641+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>자동차손해배상법 시행령 개정 지연 및 제도 보완 논의 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대법원은 종전 보험계약 소송의 사실심 변론종결 후 보험금 청구를 대폭 늘렸더라도, 기판력에 의해 후소에서 이를 주장할 수 없다고 판결했습니다. 원심의 원고 승소 판결을 파기하고 사건을 서울고법으로 돌려보냈습니다. 이는 이미 종결된 소송의 법적 효력에 대한 중요한 판례입니다.</t>
+          <t>국토교통부가 예고했던 자동차손해배상법 시행령 개정안인 '8주룰'의 도입이 의료계 반발과 제도 보완 필요성으로 수차례 연기되고 있다. 이로 인해 자동차보험 진료비와 관련된 보험료 논쟁이 확산되고 있으며, 정부는 세부적인 제도 시행 지연 관련 보완책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 이미 종결된 보험 소송에서 추가 보험금 청구의 가능성을 제한하는 대법원 판결에 대한 내용입니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>기사 내용은 '8주룰' 도입 지연으로 인한 정책적 논쟁을 다루고 있어, 특정 가해자와 피해자가 명확히 특정되지 않는다. (적합 조건 1, 3 미충족) 또한, 구체적인 피해 규모나 손해 발생의 인과관계 또한 기사 내용만으로는 파악하기 어렵다. (적합 조건 4 미충족) 소송금융 투자 대상으로서의 명확한 요건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[판결]  끝난 보험 소송, 더 타가도 못 바꿔</t>
+          <t>8주 이상 치료 87.8% 한방 …'8주룰' 지연에 보험료 논쟁 확산</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>fins.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218211</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=108031</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:17.101156+00:00</t>
+          <t>2026-03-30 00:35:50.244237+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>보험 개혁 정책 논의 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대법원은 티눈 제거 보험금 수억 원을 수령한 피보험자를 상대로 보험사가 '부정 취득 목적 보험 체결'을 주장하며 제기한 소송에서, 기판력 원칙을 적용해 보험사의 주장을 받아들이지 않았습니다. 이미 1차 소송에서 보험사가 패소한 바 있어, 새로운 증거만으로는 동일한 주장을 다시 할 수 없다는 취지입니다. 이로써 2차 소송에서 보험사 승소 판결을 내린 1, 2심을 파기하고 사건을 환송했습니다.</t>
+          <t>본 기사는 교통사고 경상환자의 8주 이상 장기치료 심의를 골자로 하는 '8주룰' 도입과 5세대 실손보험 등 보험 개혁이 지연되는 배경을 다룹니다. 일부 한방병원 및 한의원의 경미한 부상 장기치료 요구에 대한 문제 제기와 함께, 관련 정책 논의가 안갯속에 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>대법원이 기판력(res judicata)을 인정하여 보험사가 새로운 증거만으로 이미 패소한 보험 계약 무효 주장을 다시 할 수 없다고 판결했습니다. 이는 핵심 쟁점이 대법원에서 이미 확정된 사건으로, 소송금융이 지원할 새로운 원고의 손해배상 청구 기회가 아니며, 피보험자는 이미 수억 원의 보험금을 수령한 상태입니다. (부적합 조건: 이미 종결된 사건 - 핵심 쟁점 종결)</t>
+          <t>본 기사는 특정 사건이나 피해자를 다루는 것이 아닌, 교통사고 경상환자 장기치료 심의 제도인 '8주룰' 도입을 포함한 보험 개혁 정책 논의에 대한 내용입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 사실, 집단적 피해, 증거 등의 적합 조건이 전혀 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>수억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>티눈 보험금 수억원 수령에도…대법  새 증거만으론 무효 재주장 못해</t>
+          <t>[보험 돋보기] '5세대 실손'·'8주룰' 또 안갯속…보험개혁 지연된 배경...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6112483</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298493</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-25 00:38:54.468174+00:00</t>
+          <t>2026-03-27 12:57:46.739386+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A보험사</t>
+          <t>흥국화재해상보험</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한 개인이 티눈 수술로 7억7천만원의 보험금을 수령하자, A보험사는 계약이 무효라며 두 차례 소송을 제기했습니다. 대법원은 두 소송 모두에서 보험사의 주장을 기각하고 개인의 손을 들어주며, 기존 확정판결의 기판력이 유지된다고 판단하여 사건을 서울고법으로 돌려보냈습니다.</t>
+          <t>흥국화재해상보험이 보험계약자 A를 상대로 제기한 두 번째 보험계약 무효확인 소송에서 대법원이 흥국화재의 패소를 확정했습니다. 대법원은 이미 앞선 소송에서 패소 확정판결을 받은 만큼, 전소 판결의 기판력에 저촉되어 허용될 수 없다고 판시하며 사건을 서울고법으로 돌려보냈습니다. 이는 보험사가 보험금 부정취득을 이유로 계약 무효를 주장하는 것이 어렵다는 판례를 재확인한 것입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 사건은 개인이 이미 보험금을 수령한 후 보험사의 계약 무효 주장에 대해 성공적으로 방어한 사례입니다. 대법원에서 두 차례나 개인의 손을 들어주어 법적 쟁점이 사실상 종결되었으며, 로앤굿의 고객은 원고(피해자)이므로, 이미 승소하여 자금을 확보한 피고에게 새로운 소송금융 투자를 제공하기는 어렵습니다.</t>
+          <t>이 사건은 보험계약의 유효성 및 보험금 부정취득 여부에 대한 핵심 쟁점이 대법원 판결로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융의 일반적인 고객인 원고(피해자)가 새롭게 제기할 수 있는 손해배상 청구권이 명확하지 않아 신규 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>7억7천만원</t>
+          <t>7억 7,000여만원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>티눈수술 2천500회 보험 분쟁 중 또 보험금…7억 준 회사 패소</t>
+          <t>[보험]  이미 패소했으면 보험금 추가 수령했다고 또 무효소송 불가</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324114000004?input=1195m</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92888</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 00:38:42.438423+00:00</t>
+          <t>2026-03-27 00:45:04.111877+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>현대해상화재보험</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>대법원이 구상금 소송에서 책임보험의 부상 및 장애 한도를 명확히 분리하여 보상액을 산정해야 한다고 판결했습니다. 이는 보험사에 유리한 해석으로, 퀵서비스 기사 A씨 관련 사건을 대전지법으로 파기환송했습니다.</t>
+          <t>대법원이 근로복지공단이 현대해상화재보험을 상대로 제기한 구상금 소송에서 원심을 파기환송했다. 보험사가 사고 피해자에게 지급한 치료비가 공단의 보험급여와 다른 종류라면 공단에 낼 책임보험금에서 공제되어야 한다는 취지다. 이 판결은 보험사의 책임보험금 산정 방식에 중요한 법적 기준을 제시한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대법원 판결로 법리가 확정된 사건으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 특히 판결 내용이 보험사에 유리하게 해석되어 원고 측 소송에 대한 투자 매력이 낮습니다.</t>
+          <t>이 사건은 근로복지공단과 보험사 간의 구상금 청구에 대한 대법원 판례로, 법리 해석에 중점을 둔 사건입니다. 소송금융의 주요 대상인 다수의 피해자나 개별 원고의 신규 소송 발굴과는 거리가 멀며, 이미 공단이 피해자에게 보상금을 지급한 상태입니다. (적합 조건 1, 3, 4, 5, 6 불충족)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천576만원 (공단 지급액)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>대법, 책임보험 부상·장애 한도 분리해야…보험사 '안도'</t>
+          <t>[예규·판례] 대법  보험사 치료비, 공단 급여와 다르면 책임보험금서 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549390</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202875</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-23 13:05:15.344805+00:00</t>
+          <t>2026-03-26 00:46:26.396410+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>개인·취미용 드론 보험 상품 미흡으로 인한 보장 공백 우려</t>
+          <t>대법원 확정판결로 보험사의 재소송 시도 제동</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>국내 드론 시장이 확대되고 있음에도 불구하고 개인·취미용 드론에 대한 보험 상품이 미흡하여 사고 발생 시 피해자 보상에 대한 보장 공백이 우려된다는 연구 결과가 나왔습니다. 이는 잠재적인 법적 분쟁 가능성을 시사하지만, 현재로서는 구체적인 피해 사례나 소송 대상이 특정되지 않았습니다.</t>
+          <t>대법원이 보험사가 이미 패소한 보험계약 무효 여부를 다시 다투려 한 소송에 제동을 걸었습니다. 가입자가 티눈 제거로 7억 원의 보험금을 수령한 사건으로, 대법원은 기존 확정판결을 뒤집을 수 없다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 개인·취미용 드론 보험 시장의 사각지대를 지적하며 잠재적 피해 발생 가능성을 언급할 뿐, 특정 사건이나 명확한 가해자, 구체적인 피해 규모가 확인되지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>보험사가 이미 패소한 보험계약 무효 소송에 대해 대법원이 재소송 시도를 제동하며 사실상 종결된 사건입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>성장하는 드론 시장··· 개인·취미용 보험은 '사각지대'</t>
+          <t>티눈 제거로 '7억' 보험금 수령했는데…대법  확정판결 뒤집을 수 없어...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681137</t>
+          <t>https://www.hankyung.com/article/202603254557i</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-23 12:26:30.427580+00:00</t>
+          <t>2026-03-25 00:49:40.553169+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대법원은 근로복지공단이 현대해상화재보험을 상대로 제기한 구상금 소송에서, 보험사가 지급한 치료비가 산재보험 급여와 다를 경우 공제할 수 있다는 취지로 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 일반 보험 간 치료비 공제에 대한 법적 기준을 제시한 판결입니다.</t>
+          <t>대법원은 종전 보험계약 소송의 사실심 변론종결 후 보험금 청구를 대폭 늘렸더라도, 기판력에 의해 후소에서 이를 주장할 수 없다고 판결했습니다. 원심의 원고 승소 판결을 파기하고 사건을 서울고법으로 돌려보냈습니다. 이는 이미 종결된 소송의 법적 효력에 대한 중요한 판례입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대법원 판결로 법률적 쟁점에 대한 판단이 내려진 사건으로, 소송금융의 주요 대상인 피해자들의 새로운 소송 기회를 발굴하는 데는 적합하지 않습니다. 이는 이미 종결된 사건 또는 법리 확정 사건에 해당합니다.</t>
+          <t>이 기사는 이미 종결된 보험 소송에서 추가 보험금 청구의 가능성을 제한하는 대법원 판결에 대한 내용입니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>대법  보험사 치료비, 산재보험과 다르면 공제 가능</t>
+          <t>[판결]  끝난 보험 소송, 더 타가도 못 바꿔</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603230014</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218211</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-23 00:47:35.076857+00:00</t>
+          <t>2026-03-25 00:41:17.101156+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>A사</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대법원은 보험사가 지급한 치료비가 산재급여와 중복되지 않는 경우 책임보험금에서 공제해야 한다는 판결을 내렸습니다. 이는 공단이 C씨에게 산재보험 급여를 지급한 후 A사에 구상금을 청구한 소송에서 원심을 파기하고 대전지법으로 돌려보낸 것입니다. 이번 판결은 산재급여와 책임보험금 간의 구상금 산정 기준을 명확히 한 사례입니다.</t>
+          <t>대법원은 티눈 제거 보험금 수억 원을 수령한 피보험자를 상대로 보험사가 '부정 취득 목적 보험 체결'을 주장하며 제기한 소송에서, 기판력 원칙을 적용해 보험사의 주장을 받아들이지 않았습니다. 이미 1차 소송에서 보험사가 패소한 바 있어, 새로운 증거만으로는 동일한 주장을 다시 할 수 없다는 취지입니다. 이로써 2차 소송에서 보험사 승소 판결을 내린 1, 2심을 파기하고 사건을 환송했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 공단(공공기관)이 보험사(A사)를 상대로 제기한 구상금 소송에 대한 대법원의 법리 해석 판결로, 소송금융의 주요 대상인 다수의 피해자나 명확한 가해자의 직접적인 불법행위로 인한 대규모 손해배상 사건과는 거리가 있습니다. 공단은 소송금융의 일반적인 고객 유형이 아니며, 기사에서 대규모 피해자나 피해 금액이 특정되지 않아 투자 매력도가 낮습니다.</t>
+          <t>대법원이 기판력(res judicata)을 인정하여 보험사가 새로운 증거만으로 이미 패소한 보험 계약 무효 주장을 다시 할 수 없다고 판결했습니다. 이는 핵심 쟁점이 대법원에서 이미 확정된 사건으로, 소송금융이 지원할 새로운 원고의 손해배상 청구 기회가 아니며, 피보험자는 이미 수억 원의 보험금을 수령한 상태입니다. (부적합 조건: 이미 종결된 사건 - 핵심 쟁점 종결)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대법  보험사 치료비, 산재급여와 겹치지 않으면 책임보험금서 공제</t>
+          <t>티눈 보험금 수억원 수령에도…대법  새 증거만으론 무효 재주장 못해</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6109460</t>
+          <t>https://www.news1.kr/society/court-prosecution/6112483</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-23 00:35:51.413612+00:00</t>
+          <t>2026-03-25 00:38:54.468174+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>현대해상화재보험</t>
+          <t>A보험사</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>대법원이 퀵서비스 기사의 교통사고 관련 구상금 청구 소송에서, 가해자 측 보험사가 지급한 치료비가 산재보험 급여와 치료기간·항목이 다를 경우 책임보험금에서 공제해야 한다는 판례 법리를 재확인했다. 이는 기존 1, 2심 판결을 파기하고 사건을 환송한 것으로, 보험사의 공제 주장을 받아들인 것이다.</t>
+          <t>한 개인이 티눈 수술로 7억7천만원의 보험금을 수령하자, A보험사는 계약이 무효라며 두 차례 소송을 제기했습니다. 대법원은 두 소송 모두에서 보험사의 주장을 기각하고 개인의 손을 들어주며, 기존 확정판결의 기판력이 유지된다고 판단하여 사건을 서울고법으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>대법원이 이미 확립된 판례 법리를 재확인한 사건으로, 새로운 법적 쟁점을 발굴하거나 대규모 피해자 집단을 대상으로 하는 소송금융 투자 기회와는 거리가 멉니다. 상대방(보험사)의 자력은 충분하나, 핵심은 기존 법리 적용 문제이며, 이 판결로 인해 법적 불확실성이 감소하여 신규 투자 매력이 낮습니다.</t>
+          <t>이 사건은 개인이 이미 보험금을 수령한 후 보험사의 계약 무효 주장에 대해 성공적으로 방어한 사례입니다. 대법원에서 두 차례나 개인의 손을 들어주어 법적 쟁점이 사실상 종결되었으며, 로앤굿의 고객은 원고(피해자)이므로, 이미 승소하여 자금을 확보한 피고에게 새로운 소송금융 투자를 제공하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>약 2576만원 (산재보험 요양급여) + 약 712만원 (보험사 지급 치료비)</t>
+          <t>7억7천만원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (퀵서비스 기사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>보험사 손 들어준 대법…“별도 치료비는 책임보험금서 공제”</t>
+          <t>티눈수술 2천500회 보험 분쟁 중 또 보험금…7억 준 회사 패소</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032222385981123</t>
+          <t>https://www.yna.co.kr/view/AKR20260324114000004?input=1195m</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-23 00:35:29.147053+00:00</t>
+          <t>2026-03-25 00:38:42.438423+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>근로복지공단</t>
+          <t>보험사</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>대법원 판결 및 하급심 환송</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>대법원이 보험사가 사고 피해자에게 지급한 치료비가 근로복지공단의 보험급여와 성격이 다를 경우 책임보험금에서 공제되어야 한다고 판결하며 기존 판례를 뒤집었다. 이 판결은 보험사와 공단 간 구상금 분쟁에 중요한 기준이 될 전망이다. 2018년 교통사고 사례를 통해 현대해상화재보험이 공단에 부담할 보험금을 줄일 수 있도록 허용하는 결정으로, 사건은 대전지법으로 환송되었다.</t>
+          <t>대법원이 구상금 소송에서 책임보험의 부상 및 장애 한도를 명확히 분리하여 보상액을 산정해야 한다고 판결했습니다. 이는 보험사에 유리한 해석으로, 퀵서비스 기사 A씨 관련 사건을 대전지법으로 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 대법원이 보험사와 근로복지공단 간 구상금 분쟁에 대한 법적 원칙을 확정한 판결을 다룹니다. 이는 새로운 피해 발생이나 집단적 피해자 발굴이 아닌, 이미 발생한 사고에 대한 기관 간 책임 조정을 위한 법리적 쟁점을 최고 법원에서 종결시킨 사례입니다. 따라서 소송금융 투자 대상으로서의 신규성이나 피해자 중심의 소송 기회는 낮습니다.</t>
+          <t>대법원 판결로 법리가 확정된 사건으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 특히 판결 내용이 보험사에 유리하게 해석되어 원고 측 소송에 대한 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>대법원, 보험금 공제 원칙 확정...공단과 보험사 간 책임 조정</t>
+          <t>대법, 책임보험 부상·장애 한도 분리해야…보험사 '안도'</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/342145</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549390</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-23 00:20:52.322417+00:00</t>
+          <t>2026-03-23 13:05:15.344805+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대법원 판결 확정 및 보험금 지급 완료</t>
+          <t>개인·취미용 드론 보험 상품 미흡으로 인한 보장 공백 우려</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2014년 발생한 교통사고로 만삭 아내가 사망한 사건에서 남편은 살인 혐의는 무죄, 교통사고처리법상 치사 혐의만 유죄를 확정받았다. 이후 남편은 12개 보험사를 상대로 100억원 규모의 보험금 청구 소송을 제기했고, 2023년 11월 대법원 판결로 승소하여 보험금과 지연이자를 포함해 100억원 이상을 지급받으며 사건이 최종 종결되었다.</t>
+          <t>국내 드론 시장이 확대되고 있음에도 불구하고 개인·취미용 드론에 대한 보험 상품이 미흡하여 사고 발생 시 피해자 보상에 대한 보장 공백이 우려된다는 연구 결과가 나왔습니다. 이는 잠재적인 법적 분쟁 가능성을 시사하지만, 현재로서는 구체적인 피해 사례나 소송 대상이 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 형사 및 민사(보험금 청구) 소송 모두 대법원 판결로 최종 종결되었으며, 보험금 100억원이 이미 지급 완료되었습니다. 소송금융은 진행 중이거나 예상되는 소송에 투자하는 것이므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 개인·취미용 드론 보험 시장의 사각지대를 지적하며 잠재적 피해 발생 가능성을 언급할 뿐, 특정 사건이나 명확한 가해자, 구체적인 피해 규모가 확인되지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>100억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>보험금 100억, 숨진 만삭 아내...남편의 수상한 졸음운전? 법원 판단은[...</t>
+          <t>성장하는 드론 시장··· 개인·취미용 보험은 '사각지대'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/18/2026031715411758289</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=681137</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-18 00:43:10.065673+00:00</t>
+          <t>2026-03-23 12:26:30.427580+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>자동차손해배상보장법 시행규칙 개정안 시행 예정</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국토교통부가 다음 달부터 자동차손해배상보장법 시행규칙 개정안인 '8주룰'을 시행한다. 이 규칙에 따라 8주를 초과하는 자동차 사고 치료에 대한 심사는 자동차손해배상진흥원이 담당하게 된다. 보험업계는 새로운 시스템 정비와 기준 마련에 분주한 상황이다.</t>
+          <t>대법원은 근로복지공단이 현대해상화재보험을 상대로 제기한 구상금 소송에서, 보험사가 지급한 치료비가 산재보험 급여와 다를 경우 공제할 수 있다는 취지로 원심을 파기하고 사건을 대전지법으로 돌려보냈습니다. 이는 산재보험과 일반 보험 간 치료비 공제에 대한 법적 기준을 제시한 판결입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 잘못을 저지른 주체를 다루는 것이 아니라, 새로운 규제('8주룰')의 시행을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건, 명확한 상대방, 또는 발생한 피해가 확인되지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>대법원 판결로 법률적 쟁점에 대한 판단이 내려진 사건으로, 소송금융의 주요 대상인 피해자들의 새로운 소송 기회를 발굴하는 데는 적합하지 않습니다. 이는 이미 종결된 사건 또는 법리 확정 사건에 해당합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>'8주룰' 내달 시행…보험업계 시스템 정비·기준 마련 '분주'</t>
+          <t>대법  보험사 치료비, 산재보험과 다르면 공제 가능</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260317500316</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603230014</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-17 13:05:18.964379+00:00</t>
+          <t>2026-03-23 00:47:35.076857+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>한국지방재정공재회</t>
-[...2 lines deleted...]
-      <c r="D21" t="inlineStr"/>
+          <t>A사</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>시민안전보험 가입 완료 및 시행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>영천시가 시민들을 위해 시민안전보험에 가입하여 예상치 못한 재난·사고 발생 시 최고 2천만원까지 보장한다. 영천시민은 별도 절차 없이 자동 가입되며, 사고 발생일로부터 3년간 한국지방재정공재회에 보험금을 청구할 수 있다. 이 보험은 사회재난, 자연재해, 농기계사고 등 21개 항목을 보장한다.</t>
+          <t>대법원은 보험사가 지급한 치료비가 산재급여와 중복되지 않는 경우 책임보험금에서 공제해야 한다는 판결을 내렸습니다. 이는 공단이 C씨에게 산재보험 급여를 지급한 후 A사에 구상금을 청구한 소송에서 원심을 파기하고 대전지법으로 돌려보낸 것입니다. 이번 판결은 산재급여와 책임보험금 간의 구상금 산정 기준을 명확히 한 사례입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 영천시가 시민안전보험에 가입했다는 사실을 알리는 정보성 기사로, 특정 사건이나 분쟁이 발생하여 소송이 진행 중이거나 예상되는 상황이 아니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방의 책임, 소송 가능성 등이 전혀 언급되지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
+          <t>이 사건은 공단(공공기관)이 보험사(A사)를 상대로 제기한 구상금 소송에 대한 대법원의 법리 해석 판결로, 소송금융의 주요 대상인 다수의 피해자나 명확한 가해자의 직접적인 불법행위로 인한 대규모 손해배상 사건과는 거리가 있습니다. 공단은 소송금융의 일반적인 고객 유형이 아니며, 기사에서 대규모 피해자나 피해 금액이 특정되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>최고 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[영천소식] 전 시민 대상 시민안전보험 가입…최고 2천만원 보장</t>
+          <t>대법  보험사 치료비, 산재급여와 겹치지 않으면 책임보험금서 공제</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260309106200053?input=1195m</t>
+          <t>https://www.news1.kr/society/court-prosecution/6109460</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-09 12:26:18.587935+00:00</t>
+          <t>2026-03-23 00:35:51.413612+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>현대해상화재보험</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>자동차손해배상 보장법 개정안 발의, 심평원 현지조사 참여 근거 마련 추진</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>국민의힘 한지아 의원이 자동차보험 진료비 심사 과정에서 불법·과잉 진료에 대한 관리·감독 강화를 위한 법안을 발의했다. 이 개정안은 건강보험심사평가원이 국토교통부 장관의 현지조사 업무를 지원할 수 있도록 법적 근거를 마련하고, 행정조사 불응 시 과태료 체계를 정비하는 내용을 담고 있다. 특히 한의과 진료비의 급증이 사회적 문제로 지적되고 있다.</t>
+          <t>대법원이 퀵서비스 기사의 교통사고 관련 구상금 청구 소송에서, 가해자 측 보험사가 지급한 치료비가 산재보험 급여와 치료기간·항목이 다를 경우 책임보험금에서 공제해야 한다는 판례 법리를 재확인했다. 이는 기존 1, 2심 판결을 파기하고 사건을 환송한 것으로, 보험사의 공제 주장을 받아들인 것이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 자동차보험 진료비의 불법·과잉 진료를 관리하기 위한 법안 발의에 대한 것으로, 특정 피해자가 특정 상대방에게 손해배상을 청구하는 소송 사건이 아니다. 따라서 소송금융 투자 대상으로서의 명확한 원고와 피고, 그리고 직접적인 피해 규모가 불분명하다. (적합 조건 1, 2, 3, 4 불충족)</t>
+          <t>대법원이 이미 확립된 판례 법리를 재확인한 사건으로, 새로운 법적 쟁점을 발굴하거나 대규모 피해자 집단을 대상으로 하는 소송금융 투자 기회와는 거리가 멉니다. 상대방(보험사)의 자력은 충분하나, 핵심은 기존 법리 적용 문제이며, 이 판결로 인해 법적 불확실성이 감소하여 신규 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2576만원 (산재보험 요양급여) + 약 712만원 (보험사 지급 치료비)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (퀵서비스 기사)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>심평원 자보 현지조사 참여 근거 마련되나 '법안 발의'</t>
+          <t>보험사 손 들어준 대법…“별도 치료비는 책임보험금서 공제”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163606</t>
+          <t>https://view.asiae.co.kr/article/2026032222385981123</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-08 00:24:51.512995+00:00</t>
+          <t>2026-03-23 00:35:29.147053+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>보험사</t>
+          <t>근로복지공단</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>국토부의 '8주 룰' 시행 예정</t>
+          <t>대법원 판결 및 하급심 환송</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>국토교통부가 경상 환자의 장기 치료에 대한 자동차손해배상진흥원 심사를 의무화하는 '8주 룰'을 오는 4월부터 시행합니다. 이는 보험사의 수익성 개선을 위한 조치로, 상해등급 12~14급 경상 환자들의 보험금 지급 및 치료 기간에 영향을 미칠 것으로 예상됩니다.</t>
+          <t>대법원이 보험사가 사고 피해자에게 지급한 치료비가 근로복지공단의 보험급여와 성격이 다를 경우 책임보험금에서 공제되어야 한다고 판결하며 기존 판례를 뒤집었다. 이 판결은 보험사와 공단 간 구상금 분쟁에 중요한 기준이 될 전망이다. 2018년 교통사고 사례를 통해 현대해상화재보험이 공단에 부담할 보험금을 줄일 수 있도록 허용하는 결정으로, 사건은 대전지법으로 환송되었다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 국토교통부의 자동차보험 '8주 룰' 시행이라는 정책 변경을 다루고 있어, 특정 주체의 명확한 잘못으로 인한 피해 발생 사건으로 보기 어렵습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않으며, 소송금융 투자 대상으로서의 명확한 사건성이 부족합니다. 이는 미래의 정책 변화에 따른 잠재적 분쟁 가능성을 시사할 뿐, 현재 발생한 구체적인 피해 사건이 아닙니다.</t>
+          <t>이 기사는 대법원이 보험사와 근로복지공단 간 구상금 분쟁에 대한 법적 원칙을 확정한 판결을 다룹니다. 이는 새로운 피해 발생이나 집단적 피해자 발굴이 아닌, 이미 발생한 사고에 대한 기관 간 책임 조정을 위한 법리적 쟁점을 최고 법원에서 종결시킨 사례입니다. 따라서 소송금융 투자 대상으로서의 신규성이나 피해자 중심의 소송 기회는 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[車보험료 인상] [현대해상] 2위 경쟁보다 수익성 정조준..'8주'룰 기대</t>
+          <t>대법원, 보험금 공제 원칙 확정...공단과 보험사 간 책임 조정</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/166352</t>
+          <t>https://www.tokenpost.kr/news/society/342145</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-06 00:37:15.161297+00:00</t>
+          <t>2026-03-23 00:20:52.322417+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 관리체계 개편을 위한 토론회 및 입법 논의 진행 중</t>
+          <t>대법원 판결 확정 및 보험금 지급 완료</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>자동차보험의 교통사고 피해자 보호라는 공적 목적을 달성하기 위해 진료비 관리 및 심사 체계의 객관성을 높이는 제도 개선과 입법 논의가 본격화되고 있습니다. 김선민 의원은 관련 논의를 지속적으로 이어갈 것이라고 밝혔습니다.</t>
+          <t>2014년 발생한 교통사고로 만삭 아내가 사망한 사건에서 남편은 살인 혐의는 무죄, 교통사고처리법상 치사 혐의만 유죄를 확정받았다. 이후 남편은 12개 보험사를 상대로 100억원 규모의 보험금 청구 소송을 제기했고, 2023년 11월 대법원 판결로 승소하여 보험금과 지연이자를 포함해 100억원 이상을 지급받으며 사건이 최종 종결되었다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 기사는 자동차보험 진료비 관리체계 개편을 위한 정책 및 입법 논의에 관한 것으로, 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁 사안이 아니므로 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 형사 및 민사(보험금 청구) 소송 모두 대법원 판결로 최종 종결되었으며, 보험금 100억원이 이미 지급 완료되었습니다. 소송금융은 진행 중이거나 예상되는 소송에 투자하는 것이므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 관리체계 개편 논의 본격화</t>
+          <t>보험금 100억, 숨진 만삭 아내...남편의 수상한 졸음운전? 법원 판단은[...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>fins.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.fins.co.kr/news/articleView.html?idxno=107755</t>
+          <t>https://www.mt.co.kr/society/2026/03/18/2026031715411758289</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 00:28:37.503712+00:00</t>
+          <t>2026-03-18 00:43:10.065673+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 제도 개선 논의 중</t>
+          <t>자동차손해배상보장법 시행규칙 개정안 시행 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>기사는 자동차보험의 핵심 목적인 교통사고 피해자 손해배상 및 원상회복 보장을 강조하며, 진료비 관리 제도 개선 과정에서 비용 관리와 피해자 보호 간의 균형 있는 접근이 필요하다고 주장합니다. 대한한의사협회 등 관련 단체들이 제도 개선에 대한 의견을 제시하고 있습니다.</t>
+          <t>국토교통부가 다음 달부터 자동차손해배상보장법 시행규칙 개정안인 '8주룰'을 시행한다. 이 규칙에 따라 8주를 초과하는 자동차 사고 치료에 대한 심사는 자동차손해배상진흥원이 담당하게 된다. 보험업계는 새로운 시스템 정비와 기준 마련에 분주한 상황이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 자동차보험 진료비 관리 방안에 대한 정책적 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해자 집단, 또는 진행 중인 법적 절차가 확인되지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 잘못을 저지른 주체를 다루는 것이 아니라, 새로운 규제('8주룰')의 시행을 보도하고 있습니다. 따라서 소송금융 투자 대상으로 적합한 구체적인 사건, 명확한 상대방, 또는 발생한 피해가 확인되지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>“자보 진료비 관리, ‘행위 규제’ 아닌 의료이용 구조 기반 접근 필수...</t>
+          <t>'8주룰' 내달 시행…보험업계 시스템 정비·기준 마련 '분주'</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66440</t>
+          <t>https://www.asiatime.co.kr/article/20260317500316</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-05 01:32:37.335153+00:00</t>
+          <t>2026-03-17 13:05:18.964379+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>자동차보험사</t>
+          <t>한국지방재정공재회</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>자동차보험 한방 진료비 관련 정책 논의 중</t>
+          <t>시민안전보험 가입 완료 및 시행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>기사는 자동차보험에서 한방 진료비가 급증하는 현상과 관련하여, 피해자 원상회복을 목적으로 하는 자동차보험의 특성을 강조하며 비용 효율성만을 따지는 건강보험과 동일시할 수 없다는 주장을 다룹니다. 이는 한방 진료에 대한 환자 선택권과 보험사의 비용 관리 사이의 갈등을 보여줍니다.</t>
+          <t>영천시가 시민들을 위해 시민안전보험에 가입하여 예상치 못한 재난·사고 발생 시 최고 2천만원까지 보장한다. 영천시민은 별도 절차 없이 자동 가입되며, 사고 발생일로부터 3년간 한국지방재정공재회에 보험금을 청구할 수 있다. 이 보험은 사회재난, 자연재해, 농기계사고 등 21개 항목을 보장한다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>기사는 자동차보험의 한방 진료비 관련 정책 논의를 다루고 있으며, 특정 사건이나 명확한 상대방의 책임이 불분명합니다. 피해자가 누구인지, 어떤 법적 근거로 소송을 제기할 수 있는지 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>이 기사는 영천시가 시민안전보험에 가입했다는 사실을 알리는 정보성 기사로, 특정 사건이나 분쟁이 발생하여 소송이 진행 중이거나 예상되는 상황이 아니다. 소송금융 투자를 검토할 만한 구체적인 피해자, 상대방의 책임, 소송 가능성 등이 전혀 언급되지 않아 투자 대상으로서의 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최고 2천만원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>醫  한방 진료비 급증  vs 韓  환자 선택권</t>
+          <t>[영천소식] 전 시민 대상 시민안전보험 가입…최고 2천만원 보장</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934364</t>
+          <t>https://www.yna.co.kr/view/AKR20260309106200053?input=1195m</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:43.037554+00:00</t>
+          <t>2026-03-09 12:26:18.587935+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 판결로 보험사 승소, 가입자 보험금 수령 어려워짐</t>
+          <t>자동차손해배상 보장법 개정안 발의, 심평원 현지조사 참여 근거 마련 추진</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>자궁근종 치료를 위해 하이푸 시술을 받은 보험 가입자들이 보험금 지급을 보류당하고 있습니다. 대법원이 관련 소송에서 하이푸 시술이 보험약관상 '필수적 입원치료'에 해당하지 않는다고 보험사의 손을 들어주면서, 가입자들의 보험금 수령이 더욱 어려워진 상황입니다.</t>
+          <t>국민의힘 한지아 의원이 자동차보험 진료비 심사 과정에서 불법·과잉 진료에 대한 관리·감독 강화를 위한 법안을 발의했다. 이 개정안은 건강보험심사평가원이 국토교통부 장관의 현지조사 업무를 지원할 수 있도록 법적 근거를 마련하고, 행정조사 불응 시 과태료 체계를 정비하는 내용을 담고 있다. 특히 한의과 진료비의 급증이 사회적 문제로 지적되고 있다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>대법원이 관련 소송에서 보험사의 손을 들어주며 하이푸 시술이 보험약관상 '필수적 입원치료'에 해당하지 않는다고 판결했습니다. 이는 이미 법적 쟁점이 종결되어 원고 승소 가능성이 매우 낮으므로 소송금융 투자에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 자동차보험 진료비의 불법·과잉 진료를 관리하기 위한 법안 발의에 대한 것으로, 특정 피해자가 특정 상대방에게 손해배상을 청구하는 소송 사건이 아니다. 따라서 소송금융 투자 대상으로서의 명확한 원고와 피고, 그리고 직접적인 피해 규모가 불분명하다. (적합 조건 1, 2, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수의 보험 가입자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>5㎝ 자궁근종에 수술 대신 ‘하이푸’ 택했는데…보험금 지급 보류, 왜...</t>
+          <t>심평원 자보 현지조사 참여 근거 마련되나 '법안 발의'</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603040253</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=163606</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-05 00:36:55.155751+00:00</t>
+          <t>2026-03-08 00:24:51.512995+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>보험사</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>자동차보험 진료비 심사 제도 개편 논의</t>
+          <t>국토부의 '8주 룰' 시행 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>국토부와 관련 기관들이 자동차보험 진료비 심사 시스템의 개편 필요성에 대해 서로 다른 입장을 보이고 있습니다. 현행 법령의 충분성을 주장하는 측과 심사 한계를 지적하며 개선을 요구하는 측의 의견 차이가 존재합니다.</t>
+          <t>국토교통부가 경상 환자의 장기 치료에 대한 자동차손해배상진흥원 심사를 의무화하는 '8주 룰'을 오는 4월부터 시행합니다. 이는 보험사의 수익성 개선을 위한 조치로, 상해등급 12~14급 경상 환자들의 보험금 지급 및 치료 기간에 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 자동차보험 진료비 심사 시스템 개편에 대한 정책적 논의를 다루고 있습니다. 소송의 주체(피해자, 가해자)나 구체적인 피해 사실이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 국토교통부의 자동차보험 '8주 룰' 시행이라는 정책 변경을 다루고 있어, 특정 주체의 명확한 잘못으로 인한 피해 발생 사건으로 보기 어렵습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않으며, 소송금융 투자 대상으로서의 명확한 사건성이 부족합니다. 이는 미래의 정책 변화에 따른 잠재적 분쟁 가능성을 시사할 뿐, 현재 발생한 구체적인 피해 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>심사만으론 한계  vs  현행 법령 충분 …자보 개편 온도차</t>
+          <t>[車보험료 인상] [현대해상] 2위 경쟁보다 수익성 정조준..'8주'룰 기대</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036941</t>
+          <t>https://news.dealsitetv.com/articles/166352</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-05 00:33:50.255870+00:00</t>
+          <t>2026-03-06 00:37:15.161297+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>정책 논의 중</t>
+          <t>자동차보험 진료비 관리체계 개편을 위한 토론회 및 입법 논의 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>기사는 자동차보험 진료비 문제를 비용 통제 관점에서만 접근할 경우 피해자 보호라는 제도 본래 취지가 훼손될 수 있음을 지적합니다. 환자의 권익과 치료 접근성을 우선에 두어야 한다고 강조하며, 자동차보험 시스템의 개선 방향에 대한 논의를 담고 있습니다.</t>
+          <t>자동차보험의 교통사고 피해자 보호라는 공적 목적을 달성하기 위해 진료비 관리 및 심사 체계의 객관성을 높이는 제도 개선과 입법 논의가 본격화되고 있습니다. 김선민 의원은 관련 논의를 지속적으로 이어갈 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 자동차보험 진료비 문제에 대한 정책적 논의를 다루고 있으며, 특정 사건이나 구체적인 피해 사실, 명확한 책임 주체가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 부재합니다.</t>
+          <t>본 기사는 자동차보험 진료비 관리체계 개편을 위한 정책 및 입법 논의에 관한 것으로, 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않습니다. 소송금융 투자 대상이 되는 구체적인 법적 분쟁 사안이 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>자동차보험 한방으로 쏠린 이유? 韓  환자 선택 결과</t>
+          <t>자동차보험 진료비 관리체계 개편 논의 본격화</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>fins.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036939</t>
+          <t>http://www.fins.co.kr/news/articleView.html?idxno=107755</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-05 00:21:06.663688+00:00</t>
+          <t>2026-03-06 00:28:37.503712+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
-      <c r="D30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>제도 개선 논의 중</t>
+          <t>자동차보험 진료비 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>자동차보험 위탁심사 제도의 개선 필요성이 제기되고 있으며, 특히 건강보험심사평가원(심평원)의 권한과 재원 구조가 쟁점으로 부각되고 있습니다. 자동차사고 피해자 합의금 중 향후 치료비 비중이 크다는 점을 언급하며, 제도 전반에 대한 논의가 필요한 상황입니다.</t>
+          <t>기사는 자동차보험의 핵심 목적인 교통사고 피해자 손해배상 및 원상회복 보장을 강조하며, 진료비 관리 제도 개선 과정에서 비용 관리와 피해자 보호 간의 균형 있는 접근이 필요하다고 주장합니다. 대한한의사협회 등 관련 단체들이 제도 개선에 대한 의견을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 자동차보험 위탁심사 제도의 개선 필요성과 심평원의 권한 및 재원 구조에 대한 정책적 쟁점을 제기하고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 사실, 그리고 소송 가능성이 있는 사건이 부재합니다.</t>
+          <t>기사는 자동차보험 진료비 관리 방안에 대한 정책적 논의를 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 피해자 집단, 또는 진행 중인 법적 절차가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>자보 위탁심사, 제도 손질 필요‥심평원 권한·재원 구조 쟁점</t>
+          <t>“자보 진료비 관리, ‘행위 규제’ 아닌 의료이용 구조 기반 접근 필수...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407685</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66440</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-05 00:19:46.884471+00:00</t>
+          <t>2026-03-05 01:32:37.335153+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>자동차보험사</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>시민안전보험 보장항목 추가</t>
+          <t>자동차보험 한방 진료비 관련 정책 논의 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>서산시가 시민안전보험 보장 항목에 뺑소니 및 무보험차 사고로 인한 상해사망과 후유장해를 추가했다. 서산 시민은 사고 발생 지역과 관계없이 최대 2천만원을 지급받을 수 있으며, 보험료는 시가 전액 부담한다. 피해자나 대리인은 NH농협손해보험에 사고일로부터 3년 이내에 보험금을 청구할 수 있다.</t>
+          <t>기사는 자동차보험에서 한방 진료비가 급증하는 현상과 관련하여, 피해자 원상회복을 목적으로 하는 자동차보험의 특성을 강조하며 비용 효율성만을 따지는 건강보험과 동일시할 수 없다는 주장을 다룹니다. 이는 한방 진료에 대한 환자 선택권과 보험사의 비용 관리 사이의 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 소송 사건을 다루고 있지 않습니다. 서산시의 시민안전보험 보장 항목 확대에 대한 내용으로, 특정 가해자가 없거나 자력이 불분명한 뺑소니·무보험차 사고 피해자에게 보험금을 지급하는 제도입니다. 소송금융이 고려할 만한 명확한 피고, 집단적 피해, 또는 대규모 피해 금액이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사는 자동차보험의 한방 진료비 관련 정책 논의를 다루고 있으며, 특정 사건이나 명확한 상대방의 책임이 불분명합니다. 피해자가 누구인지, 어떤 법적 근거로 소송을 제기할 수 있는지 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>최대 2천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>서산 시민안전보험 보장항목에 뺑소니·무보험차 사고 추가</t>
+          <t>醫  한방 진료비 급증  vs 韓  환자 선택권</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260304033500063?input=1195m</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934364</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-04 00:29:38.662532+00:00</t>
+          <t>2026-03-05 01:07:43.037554+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>NH농협손해보험</t>
-[...2 lines deleted...]
-      <c r="D32" t="inlineStr"/>
+          <t>다수의 보험사</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>시민안전보험 운영 중</t>
+          <t>대법원 판결로 보험사 승소, 가입자 보험금 수령 어려워짐</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>서산시가 시민안전보험을 운영하며 주민등록을 둔 모든 시민에게 각종 재난 및 안전사고 피해 발생 시 최대 2천만 원의 보험금을 지급합니다. 뺑소니 및 무보험차 상해 항목이 추가되었으며, 보험료는 서산시가 전액 부담하고 NH농협손해보험을 통해 청구할 수 있습니다. 이 제도는 시민들에게 최소한의 안전망을 제공하는 것을 목표로 합니다.</t>
+          <t>자궁근종 치료를 위해 하이푸 시술을 받은 보험 가입자들이 보험금 지급을 보류당하고 있습니다. 대법원이 관련 소송에서 하이푸 시술이 보험약관상 '필수적 입원치료'에 해당하지 않는다고 보험사의 손을 들어주면서, 가입자들의 보험금 수령이 더욱 어려워진 상황입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁이 아닌 서산시의 시민안전보험 제도 운영에 대한 내용입니다. 소송금융 투자 대상으로서의 구체적인 분쟁이 존재하지 않으며, 개별 보험금 청구액(최대 2천만원)이 소송금융이 일반적으로 투자하는 사건에 비해 규모가 작습니다. 다만, NH농협손해보험 또는 서산시가 피고가 될 경우 자력은 충분합니다.</t>
+          <t>대법원이 관련 소송에서 보험사의 손을 들어주며 하이푸 시술이 보험약관상 '필수적 입원치료'에 해당하지 않는다고 판결했습니다. 이는 이미 법적 쟁점이 종결되어 원고 승소 가능성이 매우 낮으므로 소송금융 투자에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>최대 2천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 보험 가입자</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>서산시, 시민안전보험 시행…  시민이라면 누구나 보장</t>
+          <t>5㎝ 자궁근종에 수술 대신 ‘하이푸’ 택했는데…보험금 지급 보류, 왜...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000857</t>
+          <t>https://www.kukinews.com/article/view/kuk202603040253</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-04 00:26:45.993263+00:00</t>
+          <t>2026-03-05 00:36:55.155751+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>자동차보험 진료비 심사 제도 개편 논의</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>서산시가 시민안전보험 보장 항목을 24개로 확대하며 뺑소니 및 무보험차 상해사망 및 후유장해까지 포함했다. 이는 가해자 확인이 어렵거나 보험이 없는 경우에도 피해자와 유족의 경제적 부담을 덜어주기 위함이다. 사고 발생 지역과 관계없이 보장 요건을 충족하면 최대 보상금을 받을 수 있다.</t>
+          <t>국토부와 관련 기관들이 자동차보험 진료비 심사 시스템의 개편 필요성에 대해 서로 다른 입장을 보이고 있습니다. 현행 법령의 충분성을 주장하는 측과 심사 한계를 지적하며 개선을 요구하는 측의 의견 차이가 존재합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 서산시의 시민안전보험 보장 항목 확대에 관한 내용이다. 소송금융 투자를 위한 명확한 상대방, 책임 소재, 집단적 피해 또는 대규모 피해가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 특정 피해 사건이나 법적 분쟁을 다루는 것이 아니라, 자동차보험 진료비 심사 시스템 개편에 대한 정책적 논의를 다루고 있습니다. 소송의 주체(피해자, 가해자)나 구체적인 피해 사실이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'시민안전보험 24개 보장' 서산시, '뺑소니·무보험차'까지 확대</t>
+          <t>심사만으론 한계  vs  현행 법령 충분 …자보 개편 온도차</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812767</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036941</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-04 00:24:09.498417+00:00</t>
+          <t>2026-03-05 00:33:50.255870+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>정책 논의 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>NH농협손해보험은 2026년 농작물재해보험의 보장성을 강화하고 제도를 개선한다고 밝혔다. 노지오이·시설깻잎 등 가입 품목을 확대하고, 보험료 할인·할증 구간을 세분화하며, 단감 서리피해 보장기간을 늘리는 등 농민의 요구를 반영했다. 이상기후에 대비하여 농업 현장의 의견을 적극 반영해 농민의 든든한 동반자가 되겠다는 방침이다.</t>
+          <t>기사는 자동차보험 진료비 문제를 비용 통제 관점에서만 접근할 경우 피해자 보호라는 제도 본래 취지가 훼손될 수 있음을 지적합니다. 환자의 권익과 치료 접근성을 우선에 두어야 한다고 강조하며, 자동차보험 시스템의 개선 방향에 대한 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협손해보험의 농작물재해보험 상품 개선 및 판매에 대한 내용으로, 특정 피해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 사건이 존재하지 않습니다.</t>
+          <t>기사는 자동차보험 진료비 문제에 대한 정책적 논의를 다루고 있으며, 특정 사건이나 구체적인 피해 사실, 명확한 책임 주체가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 부재합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>농작물재해보험 보장성 강화…할인·할증구간 35개로 세분화</t>
+          <t>자동차보험 한방으로 쏠린 이유? 韓  환자 선택 결과</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260227500607</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036939</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-04 00:18:34.382467+00:00</t>
+          <t>2026-03-05 00:21:06.663688+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>교통사고 급증 및 자동차보험 손해율 악화</t>
+          <t>제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>설 연휴 기간 교통사고가 급증하고 정비수가 및 신기술 차량 수리비, 한방 치료비 등이 상승하면서 손해보험사들의 자동차보험 손해율이 악화되고 있습니다. 이는 보험료 인상에도 불구하고 수익성 개선이 어려운 구조적 문제로 지적되며, 보험업계는 손해율 관리에 어려움을 겪고 있습니다.</t>
+          <t>자동차보험 위탁심사 제도의 개선 필요성이 제기되고 있으며, 특히 건강보험심사평가원(심평원)의 권한과 재원 구조가 쟁점으로 부각되고 있습니다. 자동차사고 피해자 합의금 중 향후 치료비 비중이 크다는 점을 언급하며, 제도 전반에 대한 논의가 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 기사는 설 연휴 교통사고 급증과 자동차보험 손해율 악화라는 보험 산업의 일반적인 동향을 다루고 있습니다. 특정 사건의 가해자가 명확하게 특정되지 않아 '상대방 책임 명확' 조건에 부합하지 않으며, 개별 사고의 집합일 뿐 동일한 원인으로 인한 '집단적 피해'로 보기 어렵습니다. 또한, 소송금융의 대상이 될 만한 특정 원고 집단의 '피해 규모'나 '피해자 수'가 명확히 파악되지 않아 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 자동차보험 위탁심사 제도의 개선 필요성과 심평원의 권한 및 재원 구조에 대한 정책적 쟁점을 제기하고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 사실, 그리고 소송 가능성이 있는 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>설연휴 날씨도 좋았는데, 사고가 확 늘었네…자동차 보험료 또 오를라</t>
+          <t>자보 위탁심사, 제도 손질 필요‥심평원 권한·재원 구조 쟁점</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04306646645353472</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407685</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-23 13:00:08.748433+00:00</t>
+          <t>2026-03-05 00:19:46.884471+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>보험</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>시민안전보험 보장항목 추가</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>서산시가 시민안전보험 보장 항목에 뺑소니 및 무보험차 사고로 인한 상해사망과 후유장해를 추가했다. 서산 시민은 사고 발생 지역과 관계없이 최대 2천만원을 지급받을 수 있으며, 보험료는 시가 전액 부담한다. 피해자나 대리인은 NH농협손해보험에 사고일로부터 3년 이내에 보험금을 청구할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 소송 사건을 다루고 있지 않습니다. 서산시의 시민안전보험 보장 항목 확대에 대한 내용으로, 특정 가해자가 없거나 자력이 불분명한 뺑소니·무보험차 사고 피해자에게 보험금을 지급하는 제도입니다. 소송금융이 고려할 만한 명확한 피고, 집단적 피해, 또는 대규모 피해 금액이 존재하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>최대 2천만원</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>서산 시민안전보험 보장항목에 뺑소니·무보험차 사고 추가</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260304033500063?input=1195m</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:29:38.662532+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>NH농협손해보험</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>시민안전보험 운영 중</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>서산시가 시민안전보험을 운영하며 주민등록을 둔 모든 시민에게 각종 재난 및 안전사고 피해 발생 시 최대 2천만 원의 보험금을 지급합니다. 뺑소니 및 무보험차 상해 항목이 추가되었으며, 보험료는 서산시가 전액 부담하고 NH농협손해보험을 통해 청구할 수 있습니다. 이 제도는 시민들에게 최소한의 안전망을 제공하는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁이 아닌 서산시의 시민안전보험 제도 운영에 대한 내용입니다. 소송금융 투자 대상으로서의 구체적인 분쟁이 존재하지 않으며, 개별 보험금 청구액(최대 2천만원)이 소송금융이 일반적으로 투자하는 사건에 비해 규모가 작습니다. 다만, NH농협손해보험 또는 서산시가 피고가 될 경우 자력은 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>최대 2천만 원</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>서산시, 시민안전보험 시행…  시민이라면 누구나 보장</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000857</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:26:45.993263+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>서산시가 시민안전보험 보장 항목을 24개로 확대하며 뺑소니 및 무보험차 상해사망 및 후유장해까지 포함했다. 이는 가해자 확인이 어렵거나 보험이 없는 경우에도 피해자와 유족의 경제적 부담을 덜어주기 위함이다. 사고 발생 지역과 관계없이 보장 요건을 충족하면 최대 보상금을 받을 수 있다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 서산시의 시민안전보험 보장 항목 확대에 관한 내용이다. 소송금융 투자를 위한 명확한 상대방, 책임 소재, 집단적 피해 또는 대규모 피해가 특정되지 않아 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>'시민안전보험 24개 보장' 서산시, '뺑소니·무보험차'까지 확대</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812767</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:24:09.498417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>NH농협손해보험은 2026년 농작물재해보험의 보장성을 강화하고 제도를 개선한다고 밝혔다. 노지오이·시설깻잎 등 가입 품목을 확대하고, 보험료 할인·할증 구간을 세분화하며, 단감 서리피해 보장기간을 늘리는 등 농민의 요구를 반영했다. 이상기후에 대비하여 농업 현장의 의견을 적극 반영해 농민의 든든한 동반자가 되겠다는 방침이다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>해당 기사는 NH농협손해보험의 농작물재해보험 상품 개선 및 판매에 대한 내용으로, 특정 피해 발생이나 법적 분쟁 상황을 다루고 있지 않습니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 투자 대상이 될 만한 사건이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>농작물재해보험 보장성 강화…할인·할증구간 35개로 세분화</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>nongmin.com</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.nongmin.com/article/20260227500607</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:18:34.382467+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>교통사고 급증 및 자동차보험 손해율 악화</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>설 연휴 기간 교통사고가 급증하고 정비수가 및 신기술 차량 수리비, 한방 치료비 등이 상승하면서 손해보험사들의 자동차보험 손해율이 악화되고 있습니다. 이는 보험료 인상에도 불구하고 수익성 개선이 어려운 구조적 문제로 지적되며, 보험업계는 손해율 관리에 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>해당 기사는 설 연휴 교통사고 급증과 자동차보험 손해율 악화라는 보험 산업의 일반적인 동향을 다루고 있습니다. 특정 사건의 가해자가 명확하게 특정되지 않아 '상대방 책임 명확' 조건에 부합하지 않으며, 개별 사고의 집합일 뿐 동일한 원인으로 인한 '집단적 피해'로 보기 어렵습니다. 또한, 소송금융의 대상이 될 만한 특정 원고 집단의 '피해 규모'나 '피해자 수'가 명확히 파악되지 않아 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>설연휴 날씨도 좋았는데, 사고가 확 늘었네…자동차 보험료 또 오를라</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04306646645353472</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:00:08.748433+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>보험</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
         <is>
           <t>손해보험사</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D41" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>대법원은 무면허 운전 사고 시 피보험자가 최대 1억원의 사고부담금을 내도록 한 자동차보험 약관이 유효하다고 판결했습니다. 이는 하급심의 판단을 뒤집은 것으로, 무면허·음주운전 등 중대 법규 위반 사고에 대한 운전자의 책임을 강화하는 사회적 요구를 반영한 것으로 보입니다. 이번 판결로 보험사의 구상권 행사에 대한 법적 근거가 더욱 명확해졌습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>대법원이 무면허 운전 사고부담금 약관의 유효성을 최종적으로 인정한 판결이므로, 해당 약관의 부당성을 다투는 새로운 소송을 발굴하여 투자하기에는 적합하지 않습니다. 이미 최고 법원에서 법리가 확정된 사건에 해당합니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
         <is>
           <t>[예규·판례] 대법  무면허운전 '사고부담금 최대 1억' 보험약관 유효</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>tfmedia.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.tfmedia.co.kr/news/article.html?no=201627</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-02-23 00:44:42.150366+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N41"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>