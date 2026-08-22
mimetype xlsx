--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$88</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$93</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N88"/>
+  <dimension ref="A1:N93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="49" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="43" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,5890 +539,6226 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>김용남</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정부 농지 전수조사 대상</t>
+          <t>과거 정부 정책으로 인한 피해 발생, 현재 소송 진행 중인 사례는 없음</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>뉴스타파 보도에 따르면 더불어민주당 김용남 후보가 농지를 취득해 대지로 변경 후 수십억 원의 시세차익을 얻었다는 의혹이 제기되었습니다. 농업회사법인 등을 통한 부동산 투자 의혹도 함께 제기되었으며, 이는 농지법 위반 및 공직자의 윤리 문제와 관련됩니다. 김 후보는 이재명 정부의 농지 전수조사 대상에 포함될 것으로 보입니다.</t>
+          <t>문재인 정부의 재건축 실거주 의무화 및 임대차 3법 등 부동산 정책으로 인해 서울 아파트 전셋값이 1년 만에 17.86% 폭등하며 세입자들이 큰 피해를 입었습니다. 기사는 이재명 정부의 세제 개편안이 유사한 전세대란을 초래할 수 있다고 경고하며, 과거 정책 실패의 부작용을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>공직 후보자의 농지법 위반 의혹으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 원의 재산을 보유한 공직자로 자력이 충분합니다(적합 조건 2). 뉴스타파의 상세한 보도와 정부의 농지 전수조사 언급으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 직접적인 피해자가 명확하지 않으나, 공공의 이익을 침해한 중대한 사안으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>정부 정책으로 인한 피해는 상대방 책임(적합 조건 1)을 법적으로 입증하기 매우 어렵습니다. 비록 상대방(대한민국)의 자력은 충분하고(적합 조건 2), 다수의 세입자가 피해를 입었으며(적합 조건 3), 전세가 폭등으로 피해 규모가 컸지만(적합 조건 4), 정책 결정에 대한 손해배상 책임 인정은 법리적으로 난이도가 매우 높습니다. 현재 소송 등 공적 절차가 진행 중인 것도 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수십억 원 (부당 이득)</t>
+          <t>미상 (서울 아파트 전셋값 17.86% 폭등)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>세입자 다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>김용남·강기윤 후보, 농지 거래로 수십억 원 차익</t>
+          <t>실거주發 전세대란 또 오나…17% 폭등 '文정부 주거재앙' 재현 우려</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newstapa.org</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://newstapa.org/article/Fyp-E</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/08/05/2026080502154.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:02:55.960728+00:00</t>
+          <t>2026-08-11 03:09:13.559944+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>HUG의 미성년 임대인 부모 연대보증 도입 검토 및 제도 개선 논의 중</t>
+          <t>경찰 수사 진행 중, 낙찰자 명의 이전 지연 요청</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>주택도시보증공사(HUG)가 미성년 임대인 명의의 전세보증 사고 증가에 대응하여 부모 등 법정대리인의 연대보증 도입을 검토 중이다. 2024년에만 17건, 34억 원 규모의 보증사고가 발생했으며, 특정 사례에서는 9억 원의 전세보증금이 반환되지 않아 피해가 확산되고 있다. 이는 미성년자 명의를 활용한 임대사업의 구조적 문제를 드러내며 제도 개선의 필요성이 제기되고 있다.</t>
+          <t>미국 코네티컷주에서 압류 경매로 주택을 낙찰받은 구매자가 집 안에서 시신 3구를 발견했습니다. 구매자는 상당한 정신적 충격과 재산상 손해를 입었으며, 경찰은 사망 경위를 조사 중입니다. 낙찰자는 법원에 명의 이전을 미뤄달라고 요청한 상태입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>미성년 임대인의 법정대리인에게 책임이 비교적 명확하며(적합 조건 1), 미성년 임대인 관련 보증사고가 다수 발생하고 피해 규모가 큼(적합 조건 3, 4). HUG의 통계 자료 및 특정 사례를 통해 증거 확보 가능성이 높고(적합 조건 5), HUG가 제도 개선을 논의 중인 공적 절차가 진행되고 있음(적합 조건 6).</t>
+          <t>경매로 주택을 낙찰받은 구매자가 집 안에서 시신 3구를 발견한 사건으로, 구매자는 상당한 정신적 충격과 재산상 손해를 입었을 가능성이 높습니다. (피해 규모 큼) 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보는 용이합니다. 그러나 압류 경매의 '있는 그대로' 판매 특성상 상대방(은행 또는 경매 주체)의 책임 입증이 어려울 수 있어 소송의 난이도가 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>총 34억 원 (2024년 기준)</t>
+          <t>52만5000달러 (약 7억7000만원)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>최소 17명 이상 (2024년 기준)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>HUG, 미성년 임대인 '부모 연대보증' 검토 ... 전세보증 사고 증가 대응</t>
+          <t>美 방치된 압류 주택 낙찰받은 구매자, 집 안 들어갔다가 시신 3구 보고...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=454421</t>
+          <t>https://www.newsis.com/view/NISX20260721_0003717073</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:52.814630+00:00</t>
+          <t>2026-08-02 07:01:56.388280+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>부동산 분양대행사 직원 A씨가 허위 전매 약속으로 21명에게 62억 원의 사기 피해를 입혔습니다. 경찰 불기소 처분 후 항고를 통해 재기수사가 이루어졌고, A씨는 징역 2년형이 대법원에서 확정되었습니다. 형사 사건은 종결되었으나, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
+          <t>오마이뉴스가 언론의 전월세 시장 보도를 팩트체크하며, '전세대란'은 과도한 공포 마케팅이며 전월세 급등의 원인이 정부 규제 때문이라는 주장은 단정하기 어렵다고 분석했습니다. 국토교통부 실거래가 자료를 인용하여 전세 거래량과 가격 변화를 제시하며, 다양한 복합적 요인이 시장에 작용하고 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>A씨의 사기 혐의가 형사 재판에서 유죄로 확정되어 책임이 명확하며(적합 조건 1), 21명의 피해자와 62억 원의 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 형사 판결이 강력한 증거로 활용될 수 있어 민사 소송의 승소 가능성이 높지만(적합 조건 5, 6), 상대방이 개인으로 자력 확보가 불확실하여 실제 배상 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>본 기사는 전월세 시장의 동향과 언론 보도에 대한 팩트체크 및 분석 기사로, 특정 주체의 명확한 책임이나 피해를 입은 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송의 원인이 되는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>62억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>21명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] 60억 전매사기 수사결과 뒤집었던 재기수사…보완수사 없인 ‘무...</t>
+          <t>[팩트체크] 언론이 말하지 않는 전월세 시장의 왜곡과 진실</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029634980&amp;code=61121311&amp;cp=nv</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003252038&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-05 12:28:58.432325+00:00</t>
+          <t>2026-07-29 07:00:11.796705+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>자택 매각 완료, 판매 가격에 대한 후회</t>
+          <t>피해자 연대 활동 및 정책 개선 촉구 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>방송인 주영훈이 청담동 자택을 시세보다 5천만 원 낮은 가격인 1억 5천만 원에 매각한 후 후회하고 있다는 사연. 아버지가 이민을 가야 하는 개인적인 사정으로 인해 급하게 매각을 진행했으며, 이로 인한 금전적 손실에 대한 아쉬움을 표현했다.</t>
+          <t>전세사기 피해가 사회적 재난으로 확산되는 가운데, 강서구 화곡동을 중심으로 한 전세사기 피해 사례와 그로 인한 고통이 조명됩니다. 집주인 잠적, 부동산 폐업, 명의 도용 등 전형적인 수법으로 보증금을 잃고 고통받는 피해자들이 다수 발생하고 있습니다. 민달팽이유니온과 서울시전세피해세입자연대가 '세입자의 목소리를 찾아서' 팀을 꾸려 피해 사례를 기록하고 정책 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사는 주영훈 씨가 급한 사정으로 자택을 시세보다 낮은 가격에 매각한 후 후회하는 개인적인 사연을 다루고 있으며, 상대방의 명확한 불법행위나 배상 책임이 특정되지 않는다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며(5천만 원), 집단적 피해 가능성도 없다.</t>
+          <t>전세사기 수법(집주인 잠적, 부동산 폐업, 명의 도용)이 명확히 묘사되어 상대방 책임이 비교적 명확합니다. '사회적 재난'으로 불릴 만큼 다수의 피해자가 발생하고 있으며, 피해자 카페 및 연대 활동을 통해 집단적 피해가 확인됩니다. 보증금 상실, 장기간 고통 등 피해 규모가 크고, 계약서, 등기부등본, 피해자 증언 등 증거 확보가 가능합니다. 또한, 피해자 연대 활동과 정책 개선 촉구 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>지금까지 올라  주영훈, 청담동 집 매각했다가 후회한 사연?</t>
+          <t>피해자가 스스로를 탓하지 않고, 다시 일어설 수 있도록 도와야</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025377</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003233134&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 12:41:02.261855+00:00</t>
+          <t>2026-07-13 11:14:36.542751+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>법률 원칙 설명</t>
+          <t>전세사기 피해자들이 소송을 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>상가임대차법에 따르면 임대인이 권리금 회수를 방해할 경우 손해배상 책임이 발생하지만, 임차인이 무단전대나 불법 용도변경을 한 사실이 있다면 임대인에게 정당한 거절 사유가 인정됩니다. 이 경우 임대인은 권리금 회수 방해에 대한 손해배상 의무를 지지 않습니다.</t>
+          <t>전세사기 사태 이후 이웃 간 신뢰가 무너지고 내용증명 발송 및 소송 논의가 활발해지는 등 적대적 관계로 변화하고 있습니다. 이는 공인중개사들의 역할에 대한 불신과도 연결되며, 전세사기 피해자들이 법적 대응을 모색하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 상가임대차법상 권리금 회수 기회 보호에 대한 법률 원칙을 설명하고 있습니다. 특히 임차인의 무단전대나 불법 용도변경이 있을 경우 임대인의 손해배상 의무가 없다는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며 오히려 잠재적 원고(임차인)의 승소 가능성이 낮음을 시사합니다.</t>
+          <t>기사는 '전세사기 사태'로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 언급하며, 피해자들이 소송을 거론하고 있어 잠재적 소송 수요가 높습니다. 공인중개사들의 책임이 명확한 개별 사건들을 발굴할 경우 소송금융 투자 기회가 있을 수 있습니다. 다만, 기사 자체는 특정 사건을 지칭하지 않아 구체적인 피고 특정 및 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>무단전대·불법 용도변경 임차인, 권리금 회수기회 보호 못 받는다</t>
+          <t>[인터뷰] 박상만 공인중개사협 부산시회장 “동네 파수꾼 공인중개사, ...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=796625</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026052618152866723</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:14.319536+00:00</t>
+          <t>2026-06-07 07:50:00.802611+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김용남</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>법적 조치 검토 중</t>
+          <t>정부 농지 전수조사 대상</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이웃이 주차장을 막는 행위에 대해 법적 조치를 고려하는 상황으로, 변호사는 방해금지 가처분 신청이 가장 효과적인 방법이라고 조언합니다. 이는 본안 소송보다 신속하게 주차 방해 행위를 중단시킬 수 있는 제도입니다.</t>
+          <t>뉴스타파 보도에 따르면 더불어민주당 김용남 후보가 농지를 취득해 대지로 변경 후 수십억 원의 시세차익을 얻었다는 의혹이 제기되었습니다. 농업회사법인 등을 통한 부동산 투자 의혹도 함께 제기되었으며, 이는 농지법 위반 및 공직자의 윤리 문제와 관련됩니다. 김 후보는 이재명 정부의 농지 전수조사 대상에 포함될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거 확보가 용이하나(적합 조건 1, 5), 개인 간의 주차 분쟁으로 피해 규모가 작고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로는 적합하지 않습니다. 기사 내용 또한 특정 사건에 대한 보도라기보다는 일반적인 법률 자문입니다.</t>
+          <t>공직 후보자의 농지법 위반 의혹으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 원의 재산을 보유한 공직자로 자력이 충분합니다(적합 조건 2). 뉴스타파의 상세한 보도와 정부의 농지 전수조사 언급으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 직접적인 피해자가 명확하지 않으나, 공공의 이익을 침해한 중대한 사안으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 (부당 이득)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>내 집 주차장 막은 이웃, 법적 조치 가능할까?</t>
+          <t>김용남·강기윤 후보, 농지 거래로 수십억 원 차익</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newstapa.org</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/Q7PY3TC2DIAG</t>
+          <t>https://newstapa.org/article/Fyp-E</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:53.997185+00:00</t>
+          <t>2026-05-31 07:02:55.960728+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 단계</t>
+          <t>HUG의 미성년 임대인 부모 연대보증 도입 검토 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>부동산 중개사 A가 매도자의 선택권을 제한하고 다른 중개사를 방해하는 '갑질' 행위가 부당한 거래 방해에 해당하며, 이로 인한 손해에 대해 손해배상을 청구할 수 있다는 변호사의 의견이 제시되었다. 하지만 기사 내용만으로는 구체적인 피해 규모나 피해자 수, 상대방의 자력 등이 불분명하다.</t>
+          <t>주택도시보증공사(HUG)가 미성년 임대인 명의의 전세보증 사고 증가에 대응하여 부모 등 법정대리인의 연대보증 도입을 검토 중이다. 2024년에만 17건, 34억 원 규모의 보증사고가 발생했으며, 특정 사례에서는 9억 원의 전세보증금이 반환되지 않아 피해가 확산되고 있다. 이는 미성년자 명의를 활용한 임대사업의 구조적 문제를 드러내며 제도 개선의 필요성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>A 중개사의 부당한 거래 방해 행위로 인한 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해 여부(적합 조건 3), 구체적인 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6)가 기사에서 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
+          <t>미성년 임대인의 법정대리인에게 책임이 비교적 명확하며(적합 조건 1), 미성년 임대인 관련 보증사고가 다수 발생하고 피해 규모가 큼(적합 조건 3, 4). HUG의 통계 자료 및 특정 사례를 통해 증거 확보 가능성이 높고(적합 조건 5), HUG가 제도 개선을 논의 중인 공적 절차가 진행되고 있음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 34억 원 (2024년 기준)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 17명 이상 (2024년 기준)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>먼저 말했으니 내 손님  중개사 갑질, 법적 효력은 '전무'</t>
+          <t>HUG, 미성년 임대인 '부모 연대보증' 검토 ... 전세보증 사고 증가 대응</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/CV0O9SAPNWNO</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=454421</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:23.547197+00:00</t>
+          <t>2026-04-06 00:23:52.814630+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1987년 부동산 매매 종결</t>
+          <t>형사 재판 종결, 민사 손해배상 청구 가능성 높음</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>작곡가 주영훈의 아버지가 1987년 청담동 180평 주택을 시세보다 낮은 1억 5천만원에 급매했다. 당시 옆집 공사 중 발생한 문제로 소송을 걸어 매각을 종용받았으나, 이민을 위해 급히 처분한 것으로 보인다. 현재 해당 부동산은 수백억 원대 건물로 가치가 상승하여 가족들이 아쉬움을 토로하고 있다.</t>
+          <t>부동산 분양대행사 직원 A씨가 허위 전매 약속으로 21명에게 62억 원의 사기 피해를 입혔습니다. 경찰 불기소 처분 후 항고를 통해 재기수사가 이루어졌고, A씨는 징역 2년형이 대법원에서 확정되었습니다. 형사 사건은 종결되었으나, 피해자들은 확정된 형사 판결을 근거로 민사상 손해배상 청구를 진행할 수 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 사건은 1987년에 발생하여 이미 매매가 종결된 사건으로, 소멸시효가 한참 지나 현재 시점에서 법적 분쟁을 제기하기 어렵습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력이나 증거 확보 가능성도 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>A씨의 사기 혐의가 형사 재판에서 유죄로 확정되어 책임이 명확하며(적합 조건 1), 21명의 피해자와 62억 원의 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 형사 판결이 강력한 증거로 활용될 수 있어 민사 소송의 승소 가능성이 높지만(적합 조건 5, 6), 상대방이 개인으로 자력 확보가 불확실하여 실제 배상 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>62억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (주영훈 목사 父)</t>
+          <t>21명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>주영훈 목사 父, 청담 180평家 1억5천에 급매  지금은 수백억 건물됐다...</t>
+          <t>[단독] 60억 전매사기 수사결과 뒤집었던 재기수사…보완수사 없인 ‘무...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015550000792</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029634980&amp;code=61121311&amp;cp=nv</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:56.636208+00:00</t>
+          <t>2026-04-05 12:28:58.432325+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 보증금 지원 논의 및 실행</t>
+          <t>자택 매각 완료, 판매 가격에 대한 후회</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부가 중동발 '3고 위기' 대응을 위해 26.2조원 규모의 경제 대책을 발표했다. 이 대책에는 전세사기 피해자 보증금 일부 지원과 청년 지원 프로그램 등이 포함되어 있다. 전세사기 피해 지원은 다수의 피해자가 겪는 심각한 부동산 문제에 대한 정부의 대응책 중 하나이다.</t>
+          <t>방송인 주영훈이 청담동 자택을 시세보다 5천만 원 낮은 가격인 1억 5천만 원에 매각한 후 후회하고 있다는 사연. 아버지가 이민을 가야 하는 개인적인 사정으로 인해 급하게 매각을 진행했으며, 이로 인한 금전적 손실에 대한 아쉬움을 표현했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 정부의 보증금 지원 등 공적 절차가 진행 중이다(적합 조건 6). 따라서 소송금융 투자에 적합도가 높다. 다만, 특정 가해자 및 그 자력에 대한 추가 확인이 필요하다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사는 주영훈 씨가 급한 사정으로 자택을 시세보다 낮은 가격에 매각한 후 후회하는 개인적인 사연을 다루고 있으며, 상대방의 명확한 불법행위나 배상 책임이 특정되지 않는다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며(5천만 원), 집단적 피해 가능성도 없다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>정부, 중동發 '3高 위기'에 26.2조 투입...경기방어 vs 물가자극</t>
+          <t>지금까지 올라  주영훈, 청담동 집 매각했다가 후회한 사연?</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57967</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025377</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:24:45.936479+00:00</t>
+          <t>2026-04-04 12:41:02.261855+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>검찰 불기소, 법원 재정신청 기각 후 헌법재판소 재판소원 심사 중</t>
+          <t>법률 원칙 설명</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>법원의 '결정'도 헌법재판소의 재판소원 심사 대상이 될 수 있다는 법적 절차의 확대를 다루는 기사입니다. A씨가 주택 매매 후 겪은 사건이 검찰 불기소, 법원 재정신청 기각을 거쳐 헌재에 재판소원을 제기한 사례로 언급되었습니다.</t>
+          <t>상가임대차법에 따르면 임대인이 권리금 회수를 방해할 경우 손해배상 책임이 발생하지만, 임차인이 무단전대나 불법 용도변경을 한 사실이 있다면 임대인에게 정당한 거절 사유가 인정됩니다. 이 경우 임대인은 권리금 회수 방해에 대한 손해배상 의무를 지지 않습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 재정신청 기각 결정에 대한 재판소원이라는 법적 절차의 확대를 다루고 있어, 특정 사건의 피해 사실이나 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다. A씨의 주택 매매 관련 사건은 예시로 언급되었을 뿐, 상대방 책임, 자력, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 상가임대차법상 권리금 회수 기회 보호에 대한 법률 원칙을 설명하고 있습니다. 특히 임차인의 무단전대나 불법 용도변경이 있을 경우 임대인의 손해배상 의무가 없다는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며 오히려 잠재적 원고(임차인)의 승소 가능성이 낮음을 시사합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>검찰 불기소→법원 기각→헌재로…‘재정신청’ 결과 불복 재판소원</t>
+          <t>무단전대·불법 용도변경 임차인, 권리금 회수기회 보호 못 받는다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/01/GWUXNLEUNNFJXDR7PXG6SPS25I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=796625</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 13:26:58.836491+00:00</t>
+          <t>2026-04-03 12:55:14.319536+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 국회 심사 중</t>
+          <t>법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>국회에서 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 심사가 진행되었으나, 여야 공방 끝에 산회되었습니다. 이 기사는 전세사기 문제 해결을 위한 입법 논의 과정을 보도하고 있습니다.</t>
+          <t>이웃이 주차장을 막는 행위에 대해 법적 조치를 고려하는 상황으로, 변호사는 방해금지 가처분 신청이 가장 효과적인 방법이라고 조언합니다. 이는 본안 소송보다 신속하게 주차 방해 행위를 중단시킬 수 있는 제도입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 피해자 지원을 위한 특별법의 국회 심사 과정을 다루고 있으며, 특정 소송 사건이나 피고를 명시하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(특정 상대방, 명확한 책임, 구체적인 피해 규모 및 증거)가 부족합니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+          <t>상대방 책임이 명확하고 증거 확보가 용이하나(적합 조건 1, 5), 개인 간의 주차 분쟁으로 피해 규모가 작고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로는 적합하지 않습니다. 기사 내용 또한 특정 사건에 대한 보도라기보다는 일반적인 법률 자문입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>국회서 매번 밀리는 행정수도법…지역 정치권은 '존재감 제로'</t>
+          <t>내 집 주차장 막은 이웃, 법적 조치 가능할까?</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227916</t>
+          <t>https://lawtalknews.co.kr/article/Q7PY3TC2DIAG</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:40.291288+00:00</t>
+          <t>2026-04-02 12:55:53.997185+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="4" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>A 중개사</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>변호사 법률 자문 단계</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>국내 5대 시중은행의 주택담보대출 금리가 7%를 돌파하며 '영끌족'의 이자 부담이 커지고 있다. 일부 유튜버와 전문가들은 여전히 부동산 불패론을 주장하지만, 기사는 과거 '하우스푸어' 사태를 언급하며 고금리가 자산 가치 하락을 가져올 수 있음을 경고한다. 전문가들은 현재 상황이 과거보다 위태롭다고 지적하며, 냉정한 상환 능력 점검을 조언한다.</t>
+          <t>부동산 중개사 A가 매도자의 선택권을 제한하고 다른 중개사를 방해하는 '갑질' 행위가 부당한 거래 방해에 해당하며, 이로 인한 손해에 대해 손해배상을 청구할 수 있다는 변호사의 의견이 제시되었다. 하지만 기사 내용만으로는 구체적인 피해 규모나 피해자 수, 상대방의 자력 등이 불분명하다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 가해자를 지목하여 법적 책임을 묻기보다는, 부동산 시장의 위험성을 경고하는 논조가 강합니다. '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. 과거 '사기 분양' 소송 사례가 언급되었으나, 이는 현재의 문제가 아닌 과거의 사례입니다.</t>
+          <t>A 중개사의 부당한 거래 방해 행위로 인한 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해 여부(적합 조건 3), 구체적인 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6)가 기사에서 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>영끌은 도박이었다 ... 주담대 7% 돌파에도 '무조건 상승'?</t>
+          <t>먼저 말했으니 내 손님  중개사 갑질, 법적 효력은 '전무'</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>betanews.net</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.betanews.net/article/view/beta202603300039</t>
+          <t>https://lawtalknews.co.kr/article/CV0O9SAPNWNO</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:17.529072+00:00</t>
+          <t>2026-04-02 12:47:23.547197+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>전세 사기 피해 확산 및 하반기 '역전세', '깡통전세' 사태 우려. 입법 및 제도 개선 논의 중.</t>
+          <t>1987년 부동산 매매 종결</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>전세 시장 붕괴 우려 속 '역전세', '깡통전세' 사태가 예상되며, 특히 2030 청년세대가 전세 사기의 주요 피해자로 지목되고 있습니다. 계약 당일 대출 등 악질적인 사기 수법이 만연하며, 이를 막기 위한 표준계약서 4대 핵심 특약 도입과 법 개정의 필요성이 강조되고 있습니다. 정부의 부동산 감독원 설치 및 입법 속도에 대한 비판도 제기되었습니다.</t>
+          <t>작곡가 주영훈의 아버지가 1987년 청담동 180평 주택을 시세보다 낮은 1억 5천만원에 급매했다. 당시 옆집 공사 중 발생한 문제로 소송을 걸어 매각을 종용받았으나, 이민을 위해 급히 처분한 것으로 보인다. 현재 해당 부동산은 수백억 원대 건물로 가치가 상승하여 가족들이 아쉬움을 토로하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>집단적 피해(전세 사기 피해자의 75%가 2030 청년세대, 수백 채의 집 관련 사기), 피해 규모가 큼(전세 보증금 규모가 크고, '역전세', '깡통전세' 우려로 인한 막대한 피해 예상), 상대방 책임이 비교적 명확함(계약 당일 대출 등 사기 수법 명시), 증거 확보 가능(사기 수법이 잘 알려져 있음) 등의 적합 조건이 있습니다. 그러나 상대방(개별 임대인/사기꾼)의 자력 부족 가능성이 높고, 특정 공적 절차가 진행 중인 것은 아니라는 점에서 투자에 어려움이 있어 Medium으로 판단합니다.</t>
+          <t>해당 사건은 1987년에 발생하여 이미 매매가 종결된 사건으로, 소멸시효가 한참 지나 현재 시점에서 법적 분쟁을 제기하기 어렵습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력이나 증거 확보 가능성도 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수 (2030 청년세대 75%, 수백 채의 집 관련)</t>
+          <t>1명 (주영훈 목사 父)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>이광재-표영호 “4대 핵심 특약, 표준계약서에 포함하자”</t>
+          <t>주영훈 목사 父, 청담 180평家 1억5천에 급매  지금은 수백억 건물됐다...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296114&amp;inflow=N</t>
+          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015550000792</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 00:18:51.422498+00:00</t>
+          <t>2026-04-02 00:53:56.636208+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>정부의 전세사기 피해자 보증금 지원 논의 및 실행</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>정부가 중동발 '3고 위기' 대응을 위해 26.2조원 규모의 경제 대책을 발표했다. 이 대책에는 전세사기 피해자 보증금 일부 지원과 청년 지원 프로그램 등이 포함되어 있다. 전세사기 피해 지원은 다수의 피해자가 겪는 심각한 부동산 문제에 대한 정부의 대응책 중 하나이다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 정부의 보증금 지원 등 공적 절차가 진행 중이다(적합 조건 6). 따라서 소송금융 투자에 적합도가 높다. 다만, 특정 가해자 및 그 자력에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>정부, 중동發 '3高 위기'에 26.2조 투입...경기방어 vs 물가자극</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57967</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:24:45.936479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>전세사기 문제에 대한 일반적인 법률 기고문</t>
+          <t>검찰 불기소, 법원 재정신청 기각 후 헌법재판소 재판소원 심사 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>해당 기고문은 전세사기 피해자들의 공통적인 경험을 바탕으로 전세 계약 시 사전 예방의 중요성을 강조합니다. 전세사기는 계약 당시 위험 신호가 있었음에도 간과되어 발생하는 경우가 많으며, 사후 기록을 통해 이를 확인할 수 있다고 지적합니다.</t>
+          <t>법원의 '결정'도 헌법재판소의 재판소원 심사 대상이 될 수 있다는 법적 절차의 확대를 다루는 기사입니다. A씨가 주택 매매 후 겪은 사건이 검찰 불기소, 법원 재정신청 기각을 거쳐 헌재에 재판소원을 제기한 사례로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 계약 기록 등 증거 확보가 가능한 경우가 많아(적합 조건 5) 소송금융 투자에 잠재적 적합성이 있습니다. 그러나 기고문은 특정 사건에 대한 것이 아니므로 상대방의 자력(적합 조건 2)이나 공적 절차 진행 여부(적합 조건 6)를 파악하기 어렵습니다.</t>
+          <t>기사는 재정신청 기각 결정에 대한 재판소원이라는 법적 절차의 확대를 다루고 있어, 특정 사건의 피해 사실이나 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다. A씨의 주택 매매 관련 사건은 예시로 언급되었을 뿐, 상대방 책임, 자력, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[투데이기고] 전세계약, 사전 예방이 곧 최선의 대응이다</t>
+          <t>검찰 불기소→법원 기각→헌재로…‘재정신청’ 결과 불복 재판소원</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227678</t>
+          <t>https://www.chosun.com/national/court_law/2026/04/01/GWUXNLEUNNFJXDR7PXG6SPS25I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-27 00:21:14.667972+00:00</t>
+          <t>2026-04-01 13:26:58.836491+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
+          <t>전세사기 피해자 지원 특별법 국회 심사 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>전북특별자치도에서 매년 100억원 규모의 전세사기 피해가 발생하고 있으며, '빌라왕' 사태 이후 시행된 전세사기피해자법에 따라 피해자 인정 절차가 진행 중입니다. 현행법상 대항력, 보증금 5억원 이하, 다수 피해 발생, 미반환 의도 등 까다로운 요건을 충족해야 피해자로 인정받을 수 있습니다.</t>
+          <t>국회에서 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 심사가 진행되었으나, 여야 공방 끝에 산회되었습니다. 이 기사는 전세사기 문제 해결을 위한 입법 논의 과정을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>전북지역에서 매년 100억원 규모의 전세사기 피해가 발생하며 '다수 피해 발생'이라는 집단적 피해 조건에 부합합니다. '전세사기피해자법' 시행으로 공적 절차가 진행 중이며, 사기라는 점에서 '상대방 책임이 비교적 명확함'으로 판단됩니다. 다만, 개별 사기범의 자력 부족 가능성은 존재하나, 피해 규모와 집단성, 법적 지원의 필요성을 고려할 때 소송금융 투자 기회 발굴 가능성이 높습니다.</t>
+          <t>본 기사는 전세사기 피해자 지원을 위한 특별법의 국회 심사 과정을 다루고 있으며, 특정 소송 사건이나 피고를 명시하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(특정 상대방, 명확한 책임, 구체적인 피해 규모 및 증거)가 부족합니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>매년 100억원 (전북지역 총 피해액), 개별 피해액은 보증금 5억원 이하</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수 (기사에서 특정 수치 미제시)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>도민 울리는 전세사기 매년 100억원</t>
+          <t>국회서 매번 밀리는 행정수도법…지역 정치권은 '존재감 제로'</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036318</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227916</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:56.705151+00:00</t>
+          <t>2026-03-31 12:31:40.291288+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>부산 연제경찰서가 부동산 투자사기 혐의로 피의자 3명을 검거했습니다. 이들은 피해자 60여 명으로부터 투자 명목으로 총 36억 원을 편취한 혐의를 받고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>국내 5대 시중은행의 주택담보대출 금리가 7%를 돌파하며 '영끌족'의 이자 부담이 커지고 있다. 일부 유튜버와 전문가들은 여전히 부동산 불패론을 주장하지만, 기사는 과거 '하우스푸어' 사태를 언급하며 고금리가 자산 가치 하락을 가져올 수 있음을 경고한다. 전문가들은 현재 상황이 과거보다 위태롭다고 지적하며, 냉정한 상환 능력 점검을 조언한다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>경찰이 부동산 투자사기 피의자 3명을 검거하여 상대방 책임이 비교적 명확하고(적합 조건 1), 피해자 60여 명의 집단적 피해(적합 조건 3)와 총 36억 원의 큰 피해 규모(적합 조건 4)가 확인됩니다. 또한, 경찰 수사 및 검거가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>이 기사는 특정 가해자를 지목하여 법적 책임을 묻기보다는, 부동산 시장의 위험성을 경고하는 논조가 강합니다. '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. 과거 '사기 분양' 소송 사례가 언급되었으나, 이는 현재의 문제가 아닌 과거의 사례입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>36억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>60여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>부동산 투자사기범 등 부산서 54명 무더기 검거</t>
+          <t>영끌은 도박이었다 ... 주담대 7% 돌파에도 '무조건 상승'?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>betanews.net</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22008007995</t>
+          <t>https://www.betanews.net/article/view/beta202603300039</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-25 12:27:58.031925+00:00</t>
+          <t>2026-03-31 00:48:17.529072+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>전세 사기 피해 확산 및 하반기 '역전세', '깡통전세' 사태 우려. 입법 및 제도 개선 논의 중.</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>전세 시장 붕괴 우려 속 '역전세', '깡통전세' 사태가 예상되며, 특히 2030 청년세대가 전세 사기의 주요 피해자로 지목되고 있습니다. 계약 당일 대출 등 악질적인 사기 수법이 만연하며, 이를 막기 위한 표준계약서 4대 핵심 특약 도입과 법 개정의 필요성이 강조되고 있습니다. 정부의 부동산 감독원 설치 및 입법 속도에 대한 비판도 제기되었습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>집단적 피해(전세 사기 피해자의 75%가 2030 청년세대, 수백 채의 집 관련 사기), 피해 규모가 큼(전세 보증금 규모가 크고, '역전세', '깡통전세' 우려로 인한 막대한 피해 예상), 상대방 책임이 비교적 명확함(계약 당일 대출 등 사기 수법 명시), 증거 확보 가능(사기 수법이 잘 알려져 있음) 등의 적합 조건이 있습니다. 그러나 상대방(개별 임대인/사기꾼)의 자력 부족 가능성이 높고, 특정 공적 절차가 진행 중인 것은 아니라는 점에서 투자에 어려움이 있어 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>다수 (2030 청년세대 75%, 수백 채의 집 관련)</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>이광재-표영호 “4대 핵심 특약, 표준계약서에 포함하자”</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296114&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:18:51.422498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A20" s="3" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>서울 강서구의회 고찬양 의원이 서울시의원 출마를 공식 선언하며 정치 행보를 확대했다. 그는 이재명 후보 보좌 경험과 강서구의원으로서의 70건 입법 성과를 강조했으며, 특히 전국 최초로 '전세사기 피해 지원 조례'를 제정하여 피해 구제에 기여했다고 밝혔다. 고 의원은 원도심 맞춤형 주거 혁신 등을 주요 공약으로 내세웠다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 법적 분쟁이나 소송금융 투자 기회를 다루는 것이 아니라, 정치인의 출마 선언과 의정 활동 성과를 보도하는 내용입니다. 기사에서 언급된 '전세사기 피해 지원 조례'는 과거 또는 현재 진행 중인 전세사기 피해에 대한 입법적 지원을 다루는 것으로, 소송금융 투자 대상이 될 만한 새로운 사건이나 소송 기회를 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>강서구의회 고찬양, 서울시의원 출마 선언…  강서 변화 이끌 해결사</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>jeonmae.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243081</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:45:36.626034+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>서울시의 전세사기 예방 서비스 확대</t>
+          <t>전세사기 문제에 대한 일반적인 법률 기고문</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>서울시가 청년층을 대상으로 집 주소만 입력하면 AI가 전세사기 위험도를 분석해주는 'AI분석 보고서' 서비스를 기존 1000건에서 3000건으로 확대합니다. 이 서비스는 임대인 및 주택 권리관계 정보를 분석하여 전세사기 잠재 위험을 진단하며, 특히 다가구 주택의 선순위 보증금 규모 예측과 임대인의 다주택 보유 정보를 제공합니다. 전세사기 피해자의 81%가 청년층인 점을 고려하여 청년주거 안전망 강화를 목표로 합니다.</t>
+          <t>해당 기고문은 전세사기 피해자들의 공통적인 경험을 바탕으로 전세 계약 시 사전 예방의 중요성을 강조합니다. 전세사기는 계약 당시 위험 신호가 있었음에도 간과되어 발생하는 경우가 많으며, 사후 기록을 통해 이를 확인할 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 서울시의 전세사기 예방 서비스 확대에 대한 것으로, 특정 전세사기 사건이나 피고가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 계약 기록 등 증거 확보가 가능한 경우가 많아(적합 조건 5) 소송금융 투자에 잠재적 적합성이 있습니다. 그러나 기고문은 특정 사건에 대한 것이 아니므로 상대방의 자력(적합 조건 2)이나 공적 절차 진행 여부(적합 조건 6)를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>주소만 입력하면 AI가 전세사기 판별</t>
+          <t>[투데이기고] 전세계약, 사전 예방이 곧 최선의 대응이다</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603241823246557</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227678</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:14.115517+00:00</t>
+          <t>2026-03-27 00:21:14.667972+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="2" t="inlineStr">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>명의신탁 해지를 원인으로 한 소유권 이전등기 소송 준비 중</t>
+          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>종중이 일제강점기 명의신탁했던 조상 대대로 내려온 임야와 농지를 명의수탁자의 상속인들이 개인 재산이라 주장하며 반환을 거부하고 있습니다. 명의수탁자가 생전 종중 재산임을 인정하고 유언까지 남겼음에도 상속인들이 이를 어기고 있어, 종중은 대화로 해결이 어렵다고 판단하여 소송을 준비 중입니다.</t>
+          <t>전북특별자치도에서 매년 100억원 규모의 전세사기 피해가 발생하고 있으며, '빌라왕' 사태 이후 시행된 전세사기피해자법에 따라 피해자 인정 절차가 진행 중입니다. 현행법상 대항력, 보증금 5억원 이하, 다수 피해 발생, 미반환 의도 등 까다로운 요건을 충족해야 피해자로 인정받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (명의수탁자의 유언 및 종중 활동 보고), 집단적 피해 (종중원 다수), 피해 규모가 큼 (조상 대대로 내려온 임야와 농지), 증거가 있거나 확보 가능함 (유언, 총회 기록, 제세공과금 납부 관계 등) 등 여러 적합 조건에 해당하여 소송금융 투자에 적합합니다. 상대방의 자력은 불분명하나, 소송 대상이 부동산이므로 회수 가능성이 높습니다.</t>
+          <t>전북지역에서 매년 100억원 규모의 전세사기 피해가 발생하며 '다수 피해 발생'이라는 집단적 피해 조건에 부합합니다. '전세사기피해자법' 시행으로 공적 절차가 진행 중이며, 사기라는 점에서 '상대방 책임이 비교적 명확함'으로 판단됩니다. 다만, 개별 사기범의 자력 부족 가능성은 존재하나, 피해 규모와 집단성, 법적 지원의 필요성을 고려할 때 소송금융 투자 기회 발굴 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>매년 100억원 (전북지역 총 피해액), 개별 피해액은 보증금 5억원 이하</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>다수 (기사에서 특정 수치 미제시)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>조상 땅이 우리 땅?” 유언까지 어기고 ‘100년 신뢰’ 저버린 상속인...</t>
+          <t>도민 울리는 전세사기 매년 100억원</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107970&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036318</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-24 00:42:00.677598+00:00</t>
+          <t>2026-03-26 12:37:56.705151+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>사기 피의자 3명</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>정치인의 선거 공약</t>
+          <t>경찰 수사 및 피의자 검거</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>조국혁신당 대전 출마자가 구청장 당선 시 부적격 부동산 전수조사 및 피해자 지원체계 구축을 첫 행정명령으로 추진하겠다고 공약했습니다. 이는 시민이 주도하는 정치 실현을 위한 혁신 물결의 일환으로 제시되었습니다.</t>
+          <t>부산 연제경찰서가 부동산 투자사기 혐의로 피의자 3명을 검거했습니다. 이들은 피해자 60여 명으로부터 투자 명목으로 총 36억 원을 편취한 혐의를 받고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 선거 공약에 해당합니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>경찰이 부동산 투자사기 피의자 3명을 검거하여 상대방 책임이 비교적 명확하고(적합 조건 1), 피해자 60여 명의 집단적 피해(적합 조건 3)와 총 36억 원의 큰 피해 규모(적합 조건 4)가 확인됩니다. 또한, 경찰 수사 및 검거가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>60여 명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>조국혁신당 대전 출마자들 “시민이 주도하는 정치 실현으로 혁신 물결...</t>
+          <t>부동산 투자사기범 등 부산서 54명 무더기 검거</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1193808</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22008007995</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-21 00:26:50.698867+00:00</t>
+          <t>2026-03-25 12:27:58.031925+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>공인중개사협회</t>
+          <t>갑과 을</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>피해자들이 공인중개사협회를 상대로 공제금 민사 소송 진행 중</t>
+          <t>종중이 소송을 제기하여 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>경북 경산의 한 공인중개사가 대학생 12명에게 4억 8천여만 원의 전세 보증금을 가로챈 이중계약 전세사기로 징역형을 받았습니다. 피해자들은 공제 증서를 믿었으나, 공인중개사협회는 해당 중개사의 행위가 중개가 아니거나 금지행위에 해당한다며 공제금 지급을 거부하고 있습니다. 현재 피해자들은 협회를 상대로 민사 소송을 진행 중이며, 전문가들은 공제 제도의 현실성 있는 개선을 촉구하고 있습니다.</t>
+          <t>종중이 100년 된 임야와 농지를 종중원이었던 '갑'과 '을'로부터 되찾기 위해 소송을 결심한 사건입니다. 종중 재산은 상속 대상이 아니라는 법리에 따라 소송이 진행될 예정이며, 간접 자료 확보가 승소의 관건이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>공인중개사의 전세사기 행위로 인한 책임이 형사 판결로 명확하며(적합 조건 1, 5, 6), 12명의 다수 피해자가 발생했고(적합 조건 3), 총 피해 규모가 4억 8천여만 원으로 큽니다(적합 조건 4). 피해자들이 공제금 지급을 거부하는 공인중개사협회를 상대로 민사 소송을 진행 중이며, 협회는 배상 능력이 충분한 상대방입니다(적합 조건 2).</t>
+          <t>100년 된 종중 땅으로 피해 규모가 클 수 있으나(적합 조건: 피해 규모가 큼), 상대방이 개인이며 자력 확인이 어렵고(적합 조건: 상대방에게 자력이 충분함 - 미상), 승소 관건이 간접 자료 확보라고 명시되어 증거 확보에 어려움이 예상됩니다(적합 조건: 증거가 있거나 확보 가능함 - 어려움 시사).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>4억 8,000여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>② 사기 친 공인중개사, 중개사 아니다?···'유명무실' 공제금</t>
+          <t>절대 손대지 말라  유언에도 돌변한 자식들?100년 된 '종중 땅' 되찾으...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/830690</t>
+          <t>https://lawtalknews.co.kr/article/8ULCO1WKO12G</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-20 13:12:34.028464+00:00</t>
+          <t>2026-03-24 12:50:29.516214+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>안산시의 전세피해 원스톱 회복 지원 및 공인중개사에 대한 행정처분 예고, 피해자 공동 대응 지원 예정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>안산시가 전세 피해자들을 위한 '원스톱 회복 지원'을 전면 가동합니다. '1:1 전담 매니저'를 통해 피해 회복 전 과정을 지원하고, 불법 중개 공인중개사에 대한 엄정한 행정처분을 예고했습니다. 또한 피해자들이 공동 대응을 원할 경우 적극 협조하고 지원할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>안산시가 전세 피해자들의 공동 대응을 지원하고, '1:1 전담 매니저'를 통해 서류 작성 및 피해 결정 절차를 돕는 등 공적 절차가 진행 중이며 집단적 피해 규모가 클 것으로 예상됩니다. 그러나 소송의 주된 상대방인 전세사기 가해자가 구체적으로 특정되지 않고, 상대방의 자력에 대한 정보가 없어 소송금융 투자에 있어 위험 요소가 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>안산시, 전세 피해 '끝까지 책임'…밀착형 회복 지원 전면 가동</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032419571150971</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:40:35.164426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 패소 취지)</t>
+          <t>서울시의 전세사기 예방 서비스 확대</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>대법원은 생활숙박시설을 주거용으로 착각하여 분양계약을 체결한 원고들의 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 대법원은 분양홍보물, 계약서, 확인서에 숙박시설임을 명시하고 있어 원고들이 주거용 사용 불가 사실을 인지했다고 판단했습니다. 이 판결로 생활숙박시설의 주거용 사용 가능성에 대한 법적 판단이 명확해졌습니다.</t>
+          <t>서울시가 청년층을 대상으로 집 주소만 입력하면 AI가 전세사기 위험도를 분석해주는 'AI분석 보고서' 서비스를 기존 1000건에서 3000건으로 확대합니다. 이 서비스는 임대인 및 주택 권리관계 정보를 분석하여 전세사기 잠재 위험을 진단하며, 특히 다가구 주택의 선순위 보증금 규모 예측과 임대인의 다주택 보유 정보를 제공합니다. 전세사기 피해자의 81%가 청년층인 점을 고려하여 청년주거 안전망 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>대법원이 원고들의 핵심 주장(분양홍보물에 의한 착오)에 대해 원고 패소 취지로 파기환송하여, 상대방의 책임이 명확하지 않고 소송 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결로 법리 확정)</t>
+          <t>본 기사는 서울시의 전세사기 예방 서비스 확대에 대한 것으로, 특정 전세사기 사건이나 피고가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2,500만원~8,100만원 (원고 1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>4명 (기사 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[부동산]  분양홍보물에 '주거' 문구 있어도 레지던스 '실거주 가능' 착...</t>
+          <t>주소만 입력하면 AI가 전세사기 판별</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92701</t>
+          <t>http://www.fnnews.com/news/202603241823246557</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-20 00:53:27.490463+00:00</t>
+          <t>2026-03-24 12:29:14.115517+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>명의수탁자의 상속인들</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>명의신탁 해지를 원인으로 한 소유권 이전등기 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>종중이 일제강점기 명의신탁했던 조상 대대로 내려온 임야와 농지를 명의수탁자의 상속인들이 개인 재산이라 주장하며 반환을 거부하고 있습니다. 명의수탁자가 생전 종중 재산임을 인정하고 유언까지 남겼음에도 상속인들이 이를 어기고 있어, 종중은 대화로 해결이 어렵다고 판단하여 소송을 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (명의수탁자의 유언 및 종중 활동 보고), 집단적 피해 (종중원 다수), 피해 규모가 큼 (조상 대대로 내려온 임야와 농지), 증거가 있거나 확보 가능함 (유언, 총회 기록, 제세공과금 납부 관계 등) 등 여러 적합 조건에 해당하여 소송금융 투자에 적합합니다. 상대방의 자력은 불분명하나, 소송 대상이 부동산이므로 회수 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>수십 명 이상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>조상 땅이 우리 땅?” 유언까지 어기고 ‘100년 신뢰’ 저버린 상속인...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>radio.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107970&amp;s_mcd=0463&amp;s_hcd=01</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:42:00.677598+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>정치인의 선거 공약</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>조국혁신당 대전 출마자가 구청장 당선 시 부적격 부동산 전수조사 및 피해자 지원체계 구축을 첫 행정명령으로 추진하겠다고 공약했습니다. 이는 시민이 주도하는 정치 실현을 위한 혁신 물결의 일환으로 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 선거 공약에 해당합니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>조국혁신당 대전 출마자들 “시민이 주도하는 정치 실현으로 혁신 물결...</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1193808</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:26:50.698867+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>공인중개사협회</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>피해자들이 공인중개사협회를 상대로 공제금 민사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>경북 경산의 한 공인중개사가 대학생 12명에게 4억 8천여만 원의 전세 보증금을 가로챈 이중계약 전세사기로 징역형을 받았습니다. 피해자들은 공제 증서를 믿었으나, 공인중개사협회는 해당 중개사의 행위가 중개가 아니거나 금지행위에 해당한다며 공제금 지급을 거부하고 있습니다. 현재 피해자들은 협회를 상대로 민사 소송을 진행 중이며, 전문가들은 공제 제도의 현실성 있는 개선을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>공인중개사의 전세사기 행위로 인한 책임이 형사 판결로 명확하며(적합 조건 1, 5, 6), 12명의 다수 피해자가 발생했고(적합 조건 3), 총 피해 규모가 4억 8천여만 원으로 큽니다(적합 조건 4). 피해자들이 공제금 지급을 거부하는 공인중개사협회를 상대로 민사 소송을 진행 중이며, 협회는 배상 능력이 충분한 상대방입니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>4억 8,000여만 원</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>12명</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>② 사기 친 공인중개사, 중개사 아니다?···'유명무실' 공제금</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>dgmbc.com</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://dgmbc.com/NewsArticle/830690</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:12:34.028464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>한국공인중개사협회</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>대법원 판례 확정</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>해당 기사는 대법원이 공인중개사의 중개대상물 권리관계 조사·확인 및 설명 의무를 강조한 판례를 분석합니다. 임차인이 공인중개사의 공제사업자인 한국공인중개사협회를 상대로 손해배상을 청구한 사건에서 대법원이 공인중개사의 선량한 관리자 주의 의무를 인정한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>해당 기사는 대법원 판례를 분석하는 내용으로, 언급된 특정 사건은 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 비록 공인중개사의 책임이 명확해졌다는 점(적합 조건: 상대방 책임 명확)은 긍정적이나, 새로운 집단적 피해 발생이나 대규모 손해를 다루는 신규 사건이 아니므로 소송금융 투자 대상으로서는 신규성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>[박상홍 변호사의 判例를 판다] 다가구·다세대주택 중개에서 강조되는...</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514523</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:58:34.844215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>주식회사 더지젤</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>대법원은 생활숙박시설을 주거용으로 착각하여 분양계약을 체결한 원고들의 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 대법원은 분양홍보물, 계약서, 확인서에 숙박시설임을 명시하고 있어 원고들이 주거용 사용 불가 사실을 인지했다고 판단했습니다. 이 판결로 생활숙박시설의 주거용 사용 가능성에 대한 법적 판단이 명확해졌습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>대법원이 원고들의 핵심 주장(분양홍보물에 의한 착오)에 대해 원고 패소 취지로 파기환송하여, 상대방의 책임이 명확하지 않고 소송 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결로 법리 확정)</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>2,500만원~8,100만원 (원고 1인당)</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>4명 (기사 언급)</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>[부동산]  분양홍보물에 '주거' 문구 있어도 레지던스 '실거주 가능' 착...</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>legaltimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92701</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:53:27.490463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr"/>
+      <c r="D32" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>대전시의 전세사기 예방 교육 강화 단계</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>대전 지역 20~30대 청년층의 전세사기 피해가 심각한 것으로 나타나자, 대전시가 전세사기 예방 교육과 홍보를 강화하고 있습니다. 부동산 계약 절차, 사기 유형, 등기부 확인 방법 등을 교육하고 체크리스트를 배포할 계획입니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>이 기사는 대전 지역의 전세사기 피해 현황과 대전시의 예방 교육 강화 노력을 다루고 있어, 소송금융 투자를 위한 특정 사건이나 가해자가 명시되지 않았습니다. 상대방 책임의 명확성, 상대방의 자력, 구체적인 증거 확보 가능성 등 적합 조건이 충족되지 않아 투자 대상으로서의 구체성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
         <is>
           <t>대전시, 20·30대 대상 전세사기 예방 교육 강화</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513658&amp;ref=A</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-03-20 00:27:32.509599+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="4" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D28" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>전세사기피해자 지원 특별법 시행 중</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>기사는 한국 임대차 시장의 구조적 한계와 전세 사기 사태를 조명합니다. 주택도시보증공사에 따르면 지난해 전세보증금 반환보증 사고액은 약 4조3000억원에 달하며, 전세사기피해자 지원 특별법 시행 이후 누적 피해자는 3만6950명에 이릅니다. 이는 개인 임대인의 보증금 상환 구조가 시장 변동성을 감당하기 어려워졌음을 보여주며, 기업형 임대주택 등 새로운 주거 모델의 필요성을 제기합니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>기사는 전세 사기라는 광범위한 사회적 문제를 다루고 있으며, 수만 명의 피해자와 수조 원의 피해 규모를 언급합니다. 그러나 특정 소송의 상대방이 명확히 특정되지 않고, 전세 사기 사건의 특성상 개별 임대인들의 자력 부족 문제가 있어 소송금융 투자 대상으로 적합한 특정 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H33" t="inlineStr">
         <is>
           <t>약 4조3000억원</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I33" t="inlineStr">
         <is>
           <t>3만6950명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>[소멸하는 전세] (1)  더이상 사금융 방식에 기대선 안돼</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>inews24.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>http://www.inews24.com/view/1948475</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-20 00:21:52.989520+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>한국공인중개사협회</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>공인중개사 형사 처벌(징역 3년 6개월) 확정, 한국공인중개사협회 대상 공제금 청구 소송 예정</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>경북 경산 대학가에서 공인중개사가 월세 매물을 전세로 속여 이중계약 전세사기를 벌여 12명의 세입자에게 4억 8천만원 상당의 피해를 입혔다. 해당 공인중개사는 징역 3년 6개월을 선고받았으나, 피해 보상은 이루어지지 않고 있다. 피해자들은 한국공인중개사협회를 상대로 공제금 청구 소송을 통해 피해 회복을 기대하고 있다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>공인중개사의 이중계약 전세사기로 인한 책임이 형사 판결로 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 피해 금액이 4억 8천만원 이상으로 크며(피해 규모 큼), 한국공인중개사협회를 상대로 한 공제금 청구 소송을 통해 피해 회복이 가능하여 자력 있는 상대방이 존재한다(상대방에게 자력 충분). 또한, 형사 재판이 진행되어 유죄 판결이 확정된 공적 절차가 있었다(공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>4억 8,350만 원</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>12명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>① '이중계약' 공인중개사 징역···피해 보상은 '0원'</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>dgmbc.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://dgmbc.com/NewsArticle/830191</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-19 13:16:22.573537+00:00</t>
-        </is>
-[...318 lines deleted...]
-          <t>2026-03-17 00:26:15.665908+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 등 5명 구속, 피해자 신고 접수 및 수사 확대</t>
+          <t>전세사기 피해자 특별 구제 방안 시행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>청년 전세대출 보증 제도를 악용하여 부동산 업자, 공인중개사, 현직 변호사 등이 공모해 허위 전세 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 전북 전주시 빌라 50여 세대를 동원해 69건의 가짜 계약을 맺었으며, 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+          <t>이 기사는 전세사기 피해자들이 개인회생 신청 시 특별 구제 방안을 활용할 수 있음을 강조하며, 일부 법원에서 관련 조치를 시행 중이라고 전합니다. 또한, 개인회생 신청 전 재산을 미리 소진하는 행위가 불리하게 작용할 수 있음을 변호사들의 의견을 통해 경고합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(허위 전세 계약 일당), 공공기관인 LH가 보증한 전세금이라는 점에서 자력 있는 상대방(LH)을 상대로 소송 가능성이 높습니다. 50여 세대에 걸쳐 85억 원 규모의 집단적 피해가 발생했으며, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>이 기사는 전세사기 피해자를 위한 개인회생 절차 내 특별 구제 방안에 대한 정보를 제공하며, 특정 사기 사건의 피고나 구체적인 소송 기회를 제시하지 않습니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>85억 원 (총액), 개별 피해액 8천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>50여 세대, 69건의 가짜 계약 (다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
+          <t>개인 회생 신청 전 재산 5천만 원 미리 써버려? 변호사들  최악의 자충수...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509683&amp;ref=A</t>
+          <t>https://lawtalknews.co.kr/article/8604E9ML4HZC</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-16 12:27:07.680527+00:00</t>
+          <t>2026-03-19 12:15:58.480508+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="4" t="inlineStr">
+      <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>경기중앙지방법무사회장이 다가구주택 전세의 제도적 문제점을 지적하며, 세입자가 보증금을 회수하기 어려운 구조임을 설명합니다. 특히 소액임차인 최우선변제 등으로 인해 후순위 세입자의 피해 가능성을 언급하고, 임차권등기 의무화 등 제도 개선을 제안합니다.</t>
+          <t>김동률 변호사의 칼럼으로, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송에서 채권자가 패소 확정될 경우 손해배상책임을 질 수 있다는 점을 설명합니다. 특별한 반증이 없는 한 집행채권자에게 고의 또는 과실이 있다고 추정될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>본 기사는 다가구주택 전세의 제도적 문제점을 지적하는 오피니언 칼럼으로, 특정 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 증거 파악 불가로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송 패소 시 발생할 수 있는 손해배상책임에 대한 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[천자춘추] 다가구주택 전세의 문제점</t>
+          <t>[칼럼] 김동률 변호사, 부동산 재개발·재건축 사업의 마지막 리스크 '명...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260315580287</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533181</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-15 13:04:39.275920+00:00</t>
+          <t>2026-03-19 00:36:35.665013+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>MBC '구해줘 홈즈' PD가 전세 사기 피해를 당했으며, 주변에도 많은 피해자가 있다고 언급했습니다. PD는 전세 사기가 치밀하고 교묘하여 많은 사람이 당하고 있으며, 피해자들이 싸워야 한다고 강조했습니다.</t>
+          <t>이재명 정부가 이전 정부의 부동산 정책 실패를 언급하며, 공공임대주택 공급 확대와 함께 전세 사기 피해자를 확실히 구제하겠다고 약속했다. 이는 전세 사기 문제가 심각하며 정부 차원의 해결 노력이 진행될 것임을 시사한다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>전세 사기라는 점에서 상대방 책임이 명확하고, '당하는 사람이 너무 많다'는 언급으로 집단적 피해 가능성이 높으며, 전세 사기 특성상 피해 규모가 클 것으로 예상됩니다. 다만, 구체적인 사기 주체나 상대방의 자력, 현재 진행 중인 공적 절차에 대한 정보가 부족합니다.</t>
+          <t>해당 기사는 특정 사건이나 소송의 상대방을 명시하지 않고, 정부의 전세 사기 피해자 구제 정책에 대한 일반적인 약속을 다루고 있음. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 특정되지 않아 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>“‘구해줘 홈즈’ PD가 전세 사기 피해자?” 전현무 경악(나혼산)</t>
+          <t>정청래  남아있는 내란 흔적 철저히 제거… 국가 정상화 실현 목표</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603132012366110</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=860679</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-14 00:18:17.334066+00:00</t>
+          <t>2026-03-18 00:15:47.677236+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>정청래 의원이 이재명 정부와 민주당이 공공임대주택 확대 및 전세 사기 피해자 구제를 통해 부동산 시장을 안정시키겠다고 약속한 내용을 보도합니다. 이는 정부의 정책 방향을 제시하는 정치적 발언입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>본 기사는 전세 사기 피해자 구제에 대한 정부와 민주당의 일반적인 정치적 약속을 다루고 있어, 특정 소송 사건에 대한 구체적인 정보가 부재합니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없어 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>정청래  내란 잔재 완전 청산…국가 정상화 이룰 것</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263339</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:32:29.684184+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>허위 전세 사기 일당 (총책 및 공모자 88명)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A39" s="2" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중, 피해자 신고 접수 및 수사 확대</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>청년 전세대출 제도를 악용해 4년간 50여 세대, 69건의 허위 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 이들 중 총책 5명은 구속되었으며, 현직 변호사도 포함되어 있습니다. 경찰은 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고를 접수하고 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>경찰에 일당 88명이 붙잡히고 총책 5명(현직 변호사 포함)이 구속되는 등 상대방의 책임이 명확합니다. 50여 세대, 69건의 허위 계약으로 다수의 피해자가 발생했으며, 총 85억 원 규모의 피해 금액과 개별 8천만 원 이상의 피해액으로 피해 규모가 큽니다. 경찰 수사를 통해 객관적 증거가 확보되었고, 현재 경찰 수사가 활발히 진행 중입니다. 사기 일당의 자력은 불분명하나, 범죄 규모와 변호사 연루를 고려할 때 자산 회수 가능성이 있으며, 수사를 통해 은닉 재산이 드러날 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>총 85억 원 (개별 피해 8천만 원 이상)</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>최소 69명 (50여 세대)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510093&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:26:15.665908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>허위 전세 계약 일당 및 한국토지주택공사(LH)</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>전세사기 특별법에 따른 피해자 지원 정책 확대</t>
+          <t>경찰 수사 진행 중, 총책 등 5명 구속, 피해자 신고 접수 및 수사 확대</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자 구제 정책을 확대합니다. 저리 대출 이자 지원 기간 연장, 임대료 및 이사비 지원 등이 포함되며, 이는 전세사기 피해자들이 겪는 경제적 어려움을 완화하기 위한 조치입니다.</t>
+          <t>청년 전세대출 보증 제도를 악용하여 부동산 업자, 공인중개사, 현직 변호사 등이 공모해 허위 전세 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 전북 전주시 빌라 50여 세대를 동원해 69건의 가짜 계약을 맺었으며, 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 피해 규모가 크고, '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따른 정부 차원의 지원이 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합합니다. 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 다만, 개별 사기범의 자력 확인이 필요할 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(허위 전세 계약 일당), 공공기관인 LH가 보증한 전세금이라는 점에서 자력 있는 상대방(LH)을 상대로 소송 가능성이 높습니다. 50여 세대에 걸쳐 85억 원 규모의 집단적 피해가 발생했으며, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>85억 원 (총액), 개별 피해액 8천만 원 이상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
+          <t>50여 세대, 69건의 가짜 계약 (다수)</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509683&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:27:07.680527+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>제도적 문제점 지적 및 개선 방안 제안</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>경기중앙지방법무사회장이 다가구주택 전세의 제도적 문제점을 지적하며, 세입자가 보증금을 회수하기 어려운 구조임을 설명합니다. 특히 소액임차인 최우선변제 등으로 인해 후순위 세입자의 피해 가능성을 언급하고, 임차권등기 의무화 등 제도 개선을 제안합니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>본 기사는 다가구주택 전세의 제도적 문제점을 지적하는 오피니언 칼럼으로, 특정 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 증거 파악 불가로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>[천자춘추] 다가구주택 전세의 문제점</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260315580287</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-15 13:04:39.275920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>피해자들의 법적 대응 준비 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>MBC '구해줘 홈즈' PD가 전세 사기 피해를 당했으며, 주변에도 많은 피해자가 있다고 언급했습니다. PD는 전세 사기가 치밀하고 교묘하여 많은 사람이 당하고 있으며, 피해자들이 싸워야 한다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>전세 사기라는 점에서 상대방 책임이 명확하고, '당하는 사람이 너무 많다'는 언급으로 집단적 피해 가능성이 높으며, 전세 사기 특성상 피해 규모가 클 것으로 예상됩니다. 다만, 구체적인 사기 주체나 상대방의 자력, 현재 진행 중인 공적 절차에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>약국 권리금 7억 날릴 수도…법원  새 임차인 찾는 노력 없었다</t>
+          <t>“‘구해줘 홈즈’ PD가 전세 사기 피해자?” 전현무 경악(나혼산)</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530694</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603132012366110</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:55.507333+00:00</t>
+          <t>2026-03-14 00:18:17.334066+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>전세사기 임대인</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>양천구 실태조사 및 국토부·서울시 정책 제안</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>서울 양천구가 전세사기 피해주택 실태조사를 실시한 결과, 임대인 연락 두절로 인한 건물 관리 부재와 누수, 단전 등 2차 피해가 심각한 수준으로 나타났다. 응답자의 80%가 보증금을 돌려받지 못해 거주 중이며, 구는 국토부와 서울시에 공공관리 도입 및 유지보수 비용 지원 등 6대 정책 대안을 제안했다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>전세사기 임대인의 책임이 명확하고(적합 조건 1), 양천구에서만 346명 이상의 집단적 피해가 확인되었으며(적합 조건 3), 전세 보증금 규모와 2차 피해를 고려할 때 피해 규모가 매우 크다(적합 조건 4). 또한 양천구의 실태조사 및 정책 제안 등 공적 절차가 진행 중이며(적합 조건 6), 계약서 등 증거 확보도 용이하다(적합 조건 5). 비록 임대인의 자력 부족이 우려되나, 대규모 사회적 이슈로 정부의 특별법 및 지원책 마련 가능성이 높아 소송금융 투자 기회가 높다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>346명 이상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>양천구, 국토부·서울시에 전세사기 피해주택 '현장 맞춤형 6대 정책대...</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031307242022951</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:19:32.038545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>김만배, 정영학, 남욱 등 대장동 사업자 및 화천대유자산관리, 성남의뜰, 하나자산신탁</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>대장동 형사사건 2심 진행 중, 배당결의 무효확인 민사소송 병행, 범죄수익 추가 가압류 진행 중</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>성남시가 대장동 민간 사업자들의 범죄수익 환수를 위해 부동산 및 채권 등 10건에 대한 추가 가압류·가처분 신청을 통해 법원 인용 결정을 받았습니다. 특히 화천대유자산관리의 하나자산신탁 미정산 수익금 828억원을 가압류 대상으로 포착했습니다. 성남시는 4000억원대 배당결의 무효확인 소송을 병행 중이며, 대장동 형사사건 2심 재판 결과가 민사 소송에 중요한 분수령이 될 것으로 보고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>대장동 사업자들의 범죄수익 환수 목적이 명확하고(적합 조건 1), 화천대유, 하나자산신탁 등 자력 있는 상대방이 특정됩니다(적합 조건 2). 4000억원대 배당 무효 소송 및 828억원 미정산 수익금 가압류 등 피해 규모가 매우 크며(적합 조건 4), 검찰 수사보고서, 법원 가압류 인용 결정 등 증거가 확보되어 있습니다(적합 조건 5). 현재 대장동 형사사건 2심 재판과 배당결의 무효확인 민사소송이 병행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>4000억원대 (배당결의 무효 소송), 828억원 (미정산 수익금 가압류)</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>성남, 대장동 범죄수익 10건 추가 가압류</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260311519221?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:40:06.662410+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>전세사기 특별법에 따른 피해자 지원 정책 확대</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자 구제 정책을 확대합니다. 저리 대출 이자 지원 기간 연장, 임대료 및 이사비 지원 등이 포함되며, 이는 전세사기 피해자들이 겪는 경제적 어려움을 완화하기 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 피해 규모가 크고, '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따른 정부 차원의 지원이 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합합니다. 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 다만, 개별 사기범의 자력 확인이 필요할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'이자부터 임대료·이사비까지'…경남도, 전세사기 피해자 지원 강화</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260311.99099003280</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:17:59.650181+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
-        </is>
-[...198 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>정부의 전세사기 예방 및 피해 지원 정책 발표, 피해자들이 경매 중지 촉구 중</t>
+          <t>피해 구제 신청 빈번</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>국토부가 전세사기 예방을 위해 안심전세 앱을 고도화하고 중개사 확인·설명 의무를 강화하는 정책을 발표했습니다. 이는 전세사기 피해가 속출하는 상황에 대한 대응책으로, 피해자들이 경매 중지를 촉구하는 등 실제 피해 사례가 존재함을 시사합니다.</t>
+          <t>인천, 대구 등 신규 택지 개발 지역에서 분양권 전매 및 기획부동산 사기 피해 구제 신청이 빈번하게 발생하고 있습니다. 이 기사는 이러한 지역적 특수성과 각급 법원의 판결 경향을 이해하는 부동산소송변호사의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해 예방을 위한 정부 정책을 다루고 있으나, '전세 사기 피해자들이 속출한'이라는 언급을 통해 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재함을 시사합니다. 국토부의 안심전세 앱 고도화 및 중개사 의무 강화는 전세사기 문제에 대한 공적 절차(적합 조건 6)의 일환으로 볼 수 있어, 잠재적인 소송금융 투자 기회가 높은 분야입니다. 다만, 특정 사기 사건의 상대방이나 구체적인 진행 상황이 명시되어 있지 않습니다.</t>
+          <t>기획부동산 사기 피해는 상대방 책임이 명확할 수 있으나, 기사에서 특정 주체가 명시되지 않았고 상대방의 자력 또한 불분명합니다. '피해 구제 신청이 빈번하다'는 점에서 집단적 피해 가능성은 있으나, 피해 규모나 증거 확보 여부가 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>전세 계약 전 '권리정보' 한 번에 확인…전입신고 즉시 대항력</t>
+          <t>부동산소송변호사가 짚어주는 임대차 분쟁의 해결법 [문유진 변호사 칼...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/realestate/general/6095667</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75805</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-10 12:18:03.688657+00:00</t>
+          <t>2026-03-11 12:17:32.784157+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>전세사기 가해자 (개인 또는 조직)</t>
+          <t>임대인</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>전세사기 특별법 제정 및 수사 진행 중, 추가 피해자 구제 소송 가능성 높음</t>
+          <t>인천지방법원 1심에서 원고 청구 기각</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>정부의 부동산 정책이 주거권 보장보다 투자가치 하락에 초점을 맞추면서, 주거 불안정이 심화되고 전세사기·깡통전세 문제가 확산되고 있음. 임대차보호법의 한계와 집주인의 임대사업 수익 추구 구조가 세입자의 주거 불안정을 야기하며, 이는 전세사기 등 집단적 피해로 이어지고 있음.</t>
+          <t>약국 임차인이 임대인을 상대로 권리금 7억 원 상당의 손해배상 청구 소송을 제기했으나, 인천지방법원은 임차인이 새로운 임차인을 찾으려는 노력이 없었다는 이유로 원고의 청구를 기각했습니다. 이는 1심 판결로, 임차인에게 불리한 결과가 나왔습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>전세사기·깡통전세는 다수의 피해자(적합 조건 3)가 발생하고 개별 피해 금액이 수억 원에 달하는(적합 조건 4) 집단적 피해 사건임. 가해자의 책임이 명확하고(적합 조건 1) 정부 조사 및 특별법 제정 등 공적 절차가 진행 중(적합 조건 6)이며 증거 확보가 용이(적합 조건 5)하여 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 여부(적합 조건 2)는 추가 확인이 필요함.</t>
+          <t>피해 규모는 7억 원으로 크지만 (적합 조건: 피해 규모가 큼), 이미 인천지방법원 1심에서 원고의 청구가 기각된 사건입니다 (부적합 조건: 이미 종결된 사건 - 1심 판결 선고). 재판부가 원고의 '새 임차인 찾는 노력 없었다'고 판단하여 항소심 승소 가능성이 낮아 보이며, 집단적 피해가 아닌 개별 소송입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>수억 원 이상 (개별 피해 기준)</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'집 대신 주식 사라'는 정부, 주거권은 어디 있나?[인권으로 읽는 세상...</t>
+          <t>약국 권리금 7억 날릴 수도…법원  새 임차인 찾는 노력 없었다</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030618342991683?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530694</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:18.275931+00:00</t>
+          <t>2026-03-11 00:39:55.507333+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>전북지역에서 최근 4년간 300억 원이 넘는 전세사기 피해가 발생했으며, 100명 이상의 피해자가 확인되었다. 경찰은 부동산 업자 등 80여 명을 검거하고 특별단속을 무기한 추진하며 범죄수익 추적을 통해 피해 회복에 나서고 있다. 피해금 회수가 어렵고 법적 절차가 복잡하다는 문제가 제기되고 있다.</t>
+          <t>한국토지주택공사(LH)는 올해 건설·매입임대주택 3만 7천 호의 입주자를 모집하며, 이 중 700호는 무주택 요건만 충족하면 입주 가능한 든든전세주택으로 제공됩니다. 또한, 전세사기 피해자 주택 6,000여 호에 대한 지원도 함께 진행될 예정입니다. 이 기사는 LH의 공공 주택 사업 및 피해자 지원 정책을 다루는 일반적인 보도입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>부동산 업자 등 사기범들이 경찰에 검거되어 책임 주체가 특정되고(적합 조건 1), 100명 이상의 피해자와 300억 원이 넘는 피해 규모로 집단적 피해가 매우 크다(적합 조건 3, 4). 경찰 수사를 통해 범죄 사실이 드러나고 증거 확보 가능성이 높으며(적합 조건 5), 경찰의 특별단속 및 수사가 활발히 진행 중이다(적합 조건 6). 다만, 기사에서 피해금 회수가 어렵다고 언급되어 사기범들의 자력 부족 가능성은 리스크 요인이다.</t>
+          <t>이 기사는 한국토지주택공사(LH)의 주택 공급 및 전세사기 피해자 지원 계획에 대한 보도이며, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>301억5천350만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>최소 107명 이상</t>
+          <t>6000여 호의 전세사기 피해자 (지원 대상)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>끊이지 않는 전북 전세사기 피해 수백억...시민 불안감 커져</t>
+          <t>LH, 올해 건설· 매입임대주택 3만 7천 호 입주자 모집</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547619</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=109103</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:14.995359+00:00</t>
+          <t>2026-03-11 00:24:20.729530+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="2" t="inlineStr">
+      <c r="A49" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 논의 중, 선지급 후정산 방식 검토</t>
+          <t>정부의 전세 사기 방지 대책 발표 및 시행</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자 보증금의 최대 50%를 보장하는 '최소보장제' 도입을 추진하고 있으며, '선지급 후정산' 방식도 포함된 특별법 개정안 발의를 논의 중이다. 이는 1인당 평균 1억 3천만 원의 보증금 피해를 입은 다수의 2030세대 피해자 구제를 위한 것으로, 야당은 재정 부담과 도덕적 해이를 이유로 반대하고 있어 국회 논의 과정에서 조정될 가능성도 있다.</t>
+          <t>수많은 세입자를 벼랑 끝으로 몰았던 '빌라왕 사태' 등 전세 사기 문제가 불거진 지 4년 만에 정부가 전세 사기 방지 대책을 발표했습니다. 이번 대책은 안심 전세 앱을 통한 정보 공개 강화와 공인중개사의 설명 의무 부과 등을 포함하며, 그동안 3만 명이 넘는 피해자가 발생하여 4조 7천억 원의 보증금을 떼인 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높음. 전국적인 피해자 대책위 활동, 1인당 평균 1억 3천만 원 이상의 피해액, 정부의 특별법 개정 논의 및 선지급 후정산 방식 검토 등은 소송금융 투자 기회를 시사한다. 다만, 개별 악성 임대인의 자력은 불분명하여 회수 가능성에 대한 추가 분석이 필요하다.</t>
+          <t>전세 사기로 인한 집단적 피해(3만 명 이상)와 막대한 피해 규모(4조 7천억 원)가 명확하며, 정부의 전세 사기 방지 대책 발표로 공적 절차가 진행 중입니다. 피해 사실에 대한 증거 확보도 용이할 것으로 판단됩니다. 다만, 개별 사기 임대인의 자력 부족 가능성은 존재하나, 다수의 피해자를 대상으로 한 집단적 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>1인당 평균 약 1억 3300만 원</t>
+          <t>4조 7천억 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수 (전국대책위원회 활동, 2030세대 76% 등)</t>
+          <t>3만 명 이상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[단독]전세사기 최소보장 50% 가닥…나머지는 20년간 무이자 상환</t>
+          <t>‘빌라왕 사태’ 이렇게 막는다…정부, ‘전세 사기 방지 대책’ 발표</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504954&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:20:55.274411+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>전세사기 가해자 (특정 불가)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>총리 소속 사회대개혁위원회에서 전세사기 피해 구제 방안을 긴급 실행 과제로 발표하고 논의 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>국무총리 소속 사회대개혁위원회가 전세사기 피해자에 대한 신속한 구제 방안 마련을 긴급 실행 과제로 발표했습니다. 이는 전세사기 피해가 심각하며 다수의 피해자가 발생했음을 시사합니다. 위원회는 온라인 플랫폼 시장의 불공정 행위 방지를 위한 '쿠팡 방지 제도' 도입 등 다양한 개혁 과제도 제안했습니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>총리 소속 위원회에서 전세사기 피해자에 대한 신속한 구제 방안을 논의 중으로, 이는 공적 절차 진행 중(6)에 해당합니다. 전세사기는 집단적 피해(3)이며 피해 규모가 큼(4)이 명확하고, 관련 증거 확보도 가능(5)합니다. 다만, 기사에서 특정 가해자가 명시되지 않았고, 전세사기 가해자의 자력은 개별 사건마다 상이하여 충분하지 않은 경우가 많다는 점이 투자 적합도를 낮추는 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>총리 소속 사회대개혁위, 개헌·전세사기 구제 등 긴급실행과제 발표</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504367&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:23:02.253059+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>정부의 전세사기 예방 및 피해 지원 정책 발표, 피해자들이 경매 중지 촉구 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>국토부가 전세사기 예방을 위해 안심전세 앱을 고도화하고 중개사 확인·설명 의무를 강화하는 정책을 발표했습니다. 이는 전세사기 피해가 속출하는 상황에 대한 대응책으로, 피해자들이 경매 중지를 촉구하는 등 실제 피해 사례가 존재함을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>이 기사는 전세사기 피해 예방을 위한 정부 정책을 다루고 있으나, '전세 사기 피해자들이 속출한'이라는 언급을 통해 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 존재함을 시사합니다. 국토부의 안심전세 앱 고도화 및 중개사 의무 강화는 전세사기 문제에 대한 공적 절차(적합 조건 6)의 일환으로 볼 수 있어, 잠재적인 소송금융 투자 기회가 높은 분야입니다. 다만, 특정 사기 사건의 상대방이나 구체적인 진행 상황이 명시되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>전세 계약 전 '권리정보' 한 번에 확인…전입신고 즉시 대항력</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/realestate/general/6095667</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:18:03.688657+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>전세사기 가해자 (개인 또는 조직)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>전세사기 특별법 제정 및 수사 진행 중, 추가 피해자 구제 소송 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>정부의 부동산 정책이 주거권 보장보다 투자가치 하락에 초점을 맞추면서, 주거 불안정이 심화되고 전세사기·깡통전세 문제가 확산되고 있음. 임대차보호법의 한계와 집주인의 임대사업 수익 추구 구조가 세입자의 주거 불안정을 야기하며, 이는 전세사기 등 집단적 피해로 이어지고 있음.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>전세사기·깡통전세는 다수의 피해자(적합 조건 3)가 발생하고 개별 피해 금액이 수억 원에 달하는(적합 조건 4) 집단적 피해 사건임. 가해자의 책임이 명확하고(적합 조건 1) 정부 조사 및 특별법 제정 등 공적 절차가 진행 중(적합 조건 6)이며 증거 확보가 용이(적합 조건 5)하여 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 여부(적합 조건 2)는 추가 확인이 필요함.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>수억 원 이상 (개별 피해 기준)</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>다수 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>'집 대신 주식 사라'는 정부, 주거권은 어디 있나?[인권으로 읽는 세상...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
-[...198 lines deleted...]
-      </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260304182701689</t>
+          <t>https://www.pressian.com/pages/articles/2026030618342991683?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-06 01:30:52.869523+00:00</t>
+          <t>2026-03-09 00:18:18.275931+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
+      <c r="A53" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>정부 피해 인정 신청 진행 중 (어려움), 지역 전담 지원센터 구축 필요성 제기</t>
+          <t>경찰 특별단속 및 수사 진행 중, 범죄수익 추적 전담팀 활동</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>전세사기 피해가 증가하고 있으나, 복잡한 신청 절차와 증빙 문제로 많은 피해자가 정부 피해 인정 신청조차 하지 못하고 있습니다. 피해자 단체와 전문가들은 초기 대응을 돕기 위한 지역 전담 지원센터 등 거점 지원체계 구축을 촉구하고 있습니다.</t>
+          <t>전북지역에서 최근 4년간 300억 원이 넘는 전세사기 피해가 발생했으며, 100명 이상의 피해자가 확인되었다. 경찰은 부동산 업자 등 80여 명을 검거하고 특별단속을 무기한 추진하며 범죄수익 추적을 통해 피해 회복에 나서고 있다. 피해금 회수가 어렵고 법적 절차가 복잡하다는 문제가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>전세사기는 상대방 책임이 명확하며, 피해자 수가 많고(집단적 피해), 피해 금액이 고액(피해 규모 큼)인 경우가 많아 소송금융 투자에 적합합니다. 정부 피해 인정 신청 등 공적 절차가 진행 중이며, 피해자 단체가 활동하고 있어 조직적인 대응이 가능합니다. 다만, 개별 사기범의 자력 부족이 쟁점이 될 수 있습니다.</t>
+          <t>부동산 업자 등 사기범들이 경찰에 검거되어 책임 주체가 특정되고(적합 조건 1), 100명 이상의 피해자와 300억 원이 넘는 피해 규모로 집단적 피해가 매우 크다(적합 조건 3, 4). 경찰 수사를 통해 범죄 사실이 드러나고 증거 확보 가능성이 높으며(적합 조건 5), 경찰의 특별단속 및 수사가 활발히 진행 중이다(적합 조건 6). 다만, 기사에서 피해금 회수가 어렵다고 언급되어 사기범들의 자력 부족 가능성은 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>301억5천350만원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 107명 이상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>전세사기 피해는 늘어나는데···구미 지원센터 필요성 제기</t>
+          <t>끊이지 않는 전북 전세사기 피해 수백억...시민 불안감 커져</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129786/</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547619</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:07.047803+00:00</t>
+          <t>2026-03-08 12:50:14.995359+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>전남도 생활안정자금 지원 및 피해자 센터 개설</t>
+          <t>전세사기특별법 개정안 발의 논의 중, 선지급 후정산 방식 검토</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>전라남도가 전세사기 피해 도민의 일상 회복을 돕기 위해 생활안정자금 지원사업을 올해도 이어가며, 전남 동부권 피해자를 위한 센터도 개설한다. 이는 전세사기 피해가 광범위하게 발생하고 있음을 시사한다.</t>
+          <t>정부와 여당이 전세사기 피해자 보증금의 최대 50%를 보장하는 '최소보장제' 도입을 추진하고 있으며, '선지급 후정산' 방식도 포함된 특별법 개정안 발의를 논의 중이다. 이는 1인당 평균 1억 3천만 원의 보증금 피해를 입은 다수의 2030세대 피해자 구제를 위한 것으로, 야당은 재정 부담과 도덕적 해이를 이유로 반대하고 있어 국회 논의 과정에서 조정될 가능성도 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수이며(집단적 피해), 전남도에서 생활안정자금 지원 및 센터 개설 등 공적 절차가 진행 중이다(공적 절차 진행 중). 전세사기 특성상 피해 규모가 클 것으로 예상된다. 다만, 기사 내용만으로는 특정 사기 주체(상대방)의 책임 명확성이나 자력 여부를 파악하기 어렵다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높음. 전국적인 피해자 대책위 활동, 1인당 평균 1억 3천만 원 이상의 피해액, 정부의 특별법 개정 논의 및 선지급 후정산 방식 검토 등은 소송금융 투자 기회를 시사한다. 다만, 개별 악성 임대인의 자력은 불분명하여 회수 가능성에 대한 추가 분석이 필요하다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 평균 약 1억 3300만 원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (전국대책위원회 활동, 2030세대 76% 등)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>전남도, 전세사기 피해자에 생활안정자금 올해도 지원</t>
+          <t>[단독]전세사기 최소보장 50% 가닥…나머지는 20년간 무이자 상환</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903142</t>
+          <t>https://www.sedaily.com/article/20016550?ref=naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-06 01:14:36.114806+00:00</t>
+          <t>2026-03-08 12:20:57.023473+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>정부 및 LH의 피해주택 매입 진행, 정치권에서 추가 피해자 구제 대책 논의 중</t>
+          <t>서울시 청년월세지원 사업 추진 예정</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>정부와 LH가 전세사기 피해 주택 6475가구를 매입하며 피해자 구제에 나섰다. 진보당은 사각지대 해소를 위한 추가 대책을 촉구했으며, 더불어민주당도 전세사기 피해자 구제 강화 방안을 발표하는 등 정치권의 논의가 활발하다.</t>
+          <t>서울시가 무주택 청년 1인가구, 전세사기 피해자, 신혼부부 등 1만2천명을 대상으로 월 20만원의 월세 지원 사업을 확대 추진한다. 내달 모집 공고를 내고 8월부터 실제 지원이 시작될 예정이며, 총 318억원의 시 예산이 투입된다. 이 사업은 청년층의 주거비 부담 완화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>대규모 전세사기 사건으로 6475가구라는 집단적 피해가 발생했으며, 정부와 LH가 피해주택 매입에 나서는 등 공적 절차가 진행 중입니다. 피해 규모가 크고 상대방(사기범)의 책임이 명확하여 소송금융 투자 적합도가 높습니다. (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차가 진행 중)</t>
+          <t>이 기사는 서울시의 청년 월세 지원 사업 확대를 다루고 있으며, 전세사기 피해자에게 월세 지원을 한다는 내용이다. 소송금융 투자 대상이 될 만한 특정 소송 사건이나 분쟁 당사자가 명확히 제시되어 있지 않다. 정부의 복지 정책에 대한 보도이므로 소송금융의 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>6475가구</t>
+          <t>500명 (전세사기 피해자)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>정부와 LH, 전세사기 피해주택 6475가구 매입…진보당  사각지대 없는 구...</t>
+          <t>'월 20만원' 서울시 청년월세지원 확대…전세사기 피해자 포함</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309537</t>
+          <t>https://www.yna.co.kr/view/AKR20260306086900004?input=1195m</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-06 01:07:00.595547+00:00</t>
+          <t>2026-03-08 00:22:31.873627+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>홍승권 변호사의 칼럼으로, 상가 임대차에서 보증금 1,000만 원이 소액임차인에 해당하는지 여부와 환산보증금의 기준에 대해 설명하는 법률 정보성 기사입니다. 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁을 다루는 뉴스 기사가 아닌, 홍승권 변호사의 법률 칼럼으로 소액임차인 및 환산보증금에 대한 법률 정보를 제공합니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Part 8 | 홍승권 변호사 칼럼: 보증금 1,000만 원이면 소액임차인일까…...</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>koreaittimes.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151560</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:34:54.907821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
-[...45 lines deleted...]
-      <c r="L56" t="inlineStr">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Zillow</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Zillow를 상대로 제기된 집단소송에서 리퍼럴 지급 구조가 높고 경직된 커미션을 유지하게 했으며, 바이어와 셀러에게 제대로 고지되지 않았다는 주장이 나왔습니다. 이는 부동산 매물 소개료에 대한 규제 논의의 예시로 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>대기업 피고(Zillow)의 자력이 충분하고, '집단소송'으로 다수의 바이어와 셀러가 피해를 입었으며, 리퍼럴 구조로 인한 높은 커미션 및 미고지라는 상대방 책임이 비교적 명확하게 주장되고 있습니다. 이미 소송이 진행 중인 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>바이어와 셀러 다수</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>다음 규제 대상은 부동산 매물 소개료</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=499853</t>
+          <t>https://www.koreadaily.com/article/20260304182701689</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:02.772233+00:00</t>
+          <t>2026-03-06 01:30:52.869523+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr"/>
-      <c r="E58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>정부 피해 인정 신청 진행 중 (어려움), 지역 전담 지원센터 구축 필요성 제기</t>
+        </is>
+      </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>해당 칼럼은 지분 쪼개기 식 부동산 투자의 문제점을 지적하며, 공동 지분자 중 한 명에게 상속, 압류, 채무불이행, 사망 등의 문제가 발생할 경우 소송 없이는 해결하기 어렵다고 설명합니다. 또한 세금 미납 시 공유 지분자 모두에게 영향을 미치고, 지분 공유 상태에서는 건축허가나 토지분할이 어렵다는 점을 언급하며 법적 분쟁 가능성을 시사합니다.</t>
+          <t>전세사기 피해가 증가하고 있으나, 복잡한 신청 절차와 증빙 문제로 많은 피해자가 정부 피해 인정 신청조차 하지 못하고 있습니다. 피해자 단체와 전문가들은 초기 대응을 돕기 위한 지역 전담 지원센터 등 거점 지원체계 구축을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '지분 쪼개기 식 부동산 투자'의 일반적인 법적 문제점과 위험성을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>전세사기는 상대방 책임이 명확하며, 피해자 수가 많고(집단적 피해), 피해 금액이 고액(피해 규모 큼)인 경우가 많아 소송금융 투자에 적합합니다. 정부 피해 인정 신청 등 공적 절차가 진행 중이며, 피해자 단체가 활동하고 있어 조직적인 대응이 가능합니다. 다만, 개별 사기범의 자력 부족이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>[서충원칼럼] 지분 쪼개기 식 부동산 투자의 명암</t>
+          <t>전세사기 피해는 늘어나는데···구미 지원센터 필요성 제기</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718690</t>
+          <t>https://www.newsmin.co.kr/news/129786/</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-05 01:45:07.891782+00:00</t>
+          <t>2026-03-06 01:19:07.047803+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr"/>
-      <c r="E59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>전남도 생활안정자금 지원 및 피해자 센터 개설</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>LH가 2024년 전세임대주택 3만 7580호를 공급할 계획을 발표했습니다. 이 중 2500호는 전세사기 피해자에게 배정될 예정이며, 이는 주거 지원 정책의 일환입니다. 본 기사는 특정 법적 분쟁이나 소송 가능성을 다루지 않습니다.</t>
+          <t>전라남도가 전세사기 피해 도민의 일상 회복을 돕기 위해 생활안정자금 지원사업을 올해도 이어가며, 전남 동부권 피해자를 위한 센터도 개설한다. 이는 전세사기 피해가 광범위하게 발생하고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루는 정책 발표 기사로, 특정 사건의 피해 발생이나 소송 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>전세사기 피해자가 다수이며(집단적 피해), 전남도에서 생활안정자금 지원 및 센터 개설 등 공적 절차가 진행 중이다(공적 절차 진행 중). 전세사기 특성상 피해 규모가 클 것으로 예상된다. 다만, 기사 내용만으로는 특정 사기 주체(상대방)의 책임 명확성이나 자력 여부를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>LH, 올해 전세임대주택 3만 7580호 공급</t>
+          <t>전남도, 전세사기 피해자에 생활안정자금 올해도 지원</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381113</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903142</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:32.903586+00:00</t>
+          <t>2026-03-06 01:14:36.114806+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
+      <c r="A60" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>국토부 전세사기피해지원위원회 심의 및 피해자 인정 진행 중, LH 피해주택 매입 등 정부 지원</t>
+          <t>정부 및 LH의 피해주택 매입 진행, 정치권에서 추가 피해자 구제 대책 논의 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>국토교통부가 2월 한 달간 전세사기 피해 501건을 추가 인정하며 누적 피해 인정 건수가 3만6950건으로 늘었다. 피해자의 97.6%가 보증금 3억원 이하이며, 수도권과 청년층 피해 비중이 높게 나타났다. 정부는 LH를 통해 피해주택을 매입하고 주거·금융·법률 지원을 제공하며 피해자 지원에 나서고 있다.</t>
+          <t>정부와 LH가 전세사기 피해 주택 6475가구를 매입하며 피해자 구제에 나섰다. 진보당은 사각지대 해소를 위한 추가 대책을 촉구했으며, 더불어민주당도 전세사기 피해자 구제 강화 방안을 발표하는 등 정치권의 논의가 활발하다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>전세사기 피해가 누적 3만6950건에 달하는 집단적 피해이며(적합 조건 3), 개별 피해액이 최대 3억원으로 규모가 크고(적합 조건 4), 국토교통부의 피해자 인정 절차가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 개별 사기범의 자력은 불확실할 수 있으나, 대규모 피해자 집단과 정부의 공식 인정은 소송금융 투자 기회를 높게 평가할 수 있는 요인입니다.</t>
+          <t>대규모 전세사기 사건으로 6475가구라는 집단적 피해가 발생했으며, 정부와 LH가 피해주택 매입에 나서는 등 공적 절차가 진행 중입니다. 피해 규모가 크고 상대방(사기범)의 책임이 명확하여 소송금융 투자 적합도가 높습니다. (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차가 진행 중)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>개별 피해액 최대 3억원, 총 피해액 막대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>3만6950건 (누적)</t>
+          <t>6475가구</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>계속 불어나는 ‘전세사기 피해’…‘보증금 3억 이하’ 97.6%</t>
+          <t>정부와 LH, 전세사기 피해주택 6475가구 매입…진보당  사각지대 없는 구...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260304500345</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309537</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-05 01:08:59.050360+00:00</t>
+          <t>2026-03-06 01:07:00.595547+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>전남도 생활안정자금 지원 및 전세사기피해지원센터 개소</t>
+        </is>
+      </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>LH가 올해 전세임대주택 3.7만 가구를 공급하며, 상반기 일정을 예년보다 앞당겼습니다. 공급 유형에는 일반, 청년, 신혼부부 외에 전세사기 피해자 2500가구도 포함되어 있습니다. 수도권에 2만 가구가 배정될 예정입니다.</t>
+          <t>전남지역에서 150명의 전세사기 피해자가 발생하여 전남도가 1인당 100만원씩 총 1억 5천만원의 생활안정자금을 지원했습니다. 전남도는 올해도 지원 사업을 계속하고 전세사기피해지원센터를 개소할 계획입니다. 이는 다수의 피해자가 발생한 전세사기 사건으로, 정부 차원의 지원이 이루어지고 있어 소송금융 투자 검토 가치가 높습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루고 있으며, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. '전세사기 피해자'가 언급되지만, 이는 LH의 지원 대상으로서 명시된 것이며, 이들을 위한 소송금융 투자 기회나 특정 피고를 상대로 한 소송 가능성을 제시하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>전남지역에서 150명의 전세사기 피해자가 확인되어 집단적 피해(조건3)가 명확하며, 전세사기 특성상 피해 규모(조건4)가 클 것으로 추정됩니다. 전남도에서 생활안정자금 지원 및 전세사기피해지원센터 개소 등 공적 절차(조건6)가 진행 중이며, 이는 피해 사실 및 증거 확보(조건5) 가능성을 높여 소송금융 적합도가 높습니다. 다만, 기사에서 특정된 가해자가 없어 상대방의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>2500가구 (전세사기 피해자)</t>
+          <t>150명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>LH 올해 전세임대주택 3.7만 가구 공급…  상반기 일정 예년보다 앞당겨...</t>
+          <t>전남지역 2025년 전세사기 피해자 150명 생활안정자금 지원받았다</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144781</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603060006</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-05 01:08:46.328799+00:00</t>
+          <t>2026-03-06 00:26:50.985939+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
-      <c r="D62" t="inlineStr"/>
-      <c r="E62" t="inlineStr"/>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>전남도 생활안정자금 지원</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>상가건물 임대차보호법 제10조의4에 따라 임차인이 주선한 신규 임차인과의 계약 체결을 임대인이 정당한 사유 없이 거부할 경우, 임대인은 임차인에게 권리금 상당의 손해배상 책임을 진다는 법률 원칙을 설명하는 기사입니다.</t>
+          <t>전라남도가 전세사기 피해 도민의 생활 안정을 위해 지속적으로 지원하고 있다. 지난해 150명의 피해자에게 총 1억 5천만 원 규모의 생활안정자금을 지원했으며, 이는 지역 내 전세사기 피해가 상당함을 보여준다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 상가건물 임대차보호법 상의 권리금 관련 법률 원칙을 설명하는 법률 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건을 판단하기 어렵습니다.</t>
+          <t>집단적 피해(150명)가 발생했으며, 전남도에서 생활안정자금을 지원하는 등 공적 절차가 진행 중이다. 전세사기 특성상 피해 규모가 클 것으로 예상되나, 기사에서 특정된 소송 상대방이 없어 자력 확인이 어렵다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>상가 권리금, 임대인이 거절할 수 있다? [더 머니이스트-아하! 부동산 법...</t>
+          <t>전남도, 전세사기 피해자 지원 지속 추진</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602270195Q</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=499853</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 00:33:42.589966+00:00</t>
+          <t>2026-03-06 00:22:02.772233+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>서울 관악구는 서울시 내 전세사기 피해가 가장 심각한 지역으로, 특히 20~30대 청년층의 피해가 집중되고 있다. 지역 정치권에서 이를 시급한 문제로 인식하고 피해 복구 및 지원 방안을 모색 중이다. 다수의 피해자와 큰 피해 규모로 인해 집단적 법적 대응 가능성이 높다.</t>
+          <t>해당 칼럼은 지분 쪼개기 식 부동산 투자의 문제점을 지적하며, 공동 지분자 중 한 명에게 상속, 압류, 채무불이행, 사망 등의 문제가 발생할 경우 소송 없이는 해결하기 어렵다고 설명합니다. 또한 세금 미납 시 공유 지분자 모두에게 영향을 미치고, 지분 공유 상태에서는 건축허가나 토지분할이 어렵다는 점을 언급하며 법적 분쟁 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>서울 관악구에서 전세사기 피해가 가장 심각하며, 특히 20~30대 다수의 피해자가 발생하고 있음. 전세사기는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해의 성격이 강하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 계약서 등 증거 확보 가능성이 높음(적합 조건 5). 또한, 정치권에서 시급한 문제로 인식하고 있어 공적 절차 진행 가능성이 높음(적합 조건 6).</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '지분 쪼개기 식 부동산 투자'의 일반적인 법적 문제점과 위험성을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수 (20~30대 집중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>[6·3 지선 주자] 주무열  관악의 시급한 문제는 전세사기...2030 세심한 ...</t>
+          <t>[서충원칼럼] 지분 쪼개기 식 부동산 투자의 명암</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260303000790</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718690</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-04 00:25:02.435437+00:00</t>
+          <t>2026-03-05 01:45:07.891782+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="4" t="inlineStr">
+      <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>이 기사는 전세금을 돌려받지 못한 세입자가 소송을 준비할 때 이사 시점과 소송 제기 순서에 대해 고민하는 문제에 대한 법률 전문가의 조언을 담고 있다. 지연이자 및 소송비용 청구 가능성 등 일반적인 법률 정보를 제공한다.</t>
+          <t>LH가 2024년 전세임대주택 3만 7580호를 공급할 계획을 발표했습니다. 이 중 2500호는 전세사기 피해자에게 배정될 예정이며, 이는 주거 지원 정책의 일환입니다. 본 기사는 특정 법적 분쟁이나 소송 가능성을 다루지 않습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 전세금반환소송 절차에 대한 일반적인 법률 자문 기사이다. 따라서 상대방 특정, 피해 규모, 피해자 수, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합하다.</t>
+          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루는 정책 발표 기사로, 특정 사건의 피해 발생이나 소송 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[부동산] 전세금반환소송, 이사 후 제기가 유리</t>
+          <t>LH, 올해 전세임대주택 3만 7580호 공급</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517324</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381113</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:10.147747+00:00</t>
+          <t>2026-03-05 01:11:32.903586+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>이완용 증손자의 국가 상대 소송 승소</t>
+          <t>국토부 전세사기피해지원위원회 심의 및 피해자 인정 진행 중, LH 피해주택 매입 등 정부 지원</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>친일파 이완용의 증손자가 국가를 상대로 한 소송에서 승소하여 일제강점기에 받은 땅을 되찾았다는 소식이 전해졌다. 이 증손자의 발언과 소송 결과에 대해 광복회를 비롯한 여러 단체에서 비판의 목소리가 나오고 있다. 이 사건은 친일 재산 환수 및 역사적 정의에 대한 논란을 다시 불러일으키고 있다.</t>
+          <t>국토교통부가 2월 한 달간 전세사기 피해 501건을 추가 인정하며 누적 피해 인정 건수가 3만6950건으로 늘었다. 피해자의 97.6%가 보증금 3억원 이하이며, 수도권과 청년층 피해 비중이 높게 나타났다. 정부는 LH를 통해 피해주택을 매입하고 주거·금융·법률 지원을 제공하며 피해자 지원에 나서고 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사에 따르면 친일파 후손이 국가를 상대로 한 소송에서 이미 '승소'를 거두었으므로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 친일파 후손이 국가를 상대로 재산을 되찾는다는 사건의 성격상 사회적 논란이 크고, 소송금융이 통상적으로 지원하는 '피해자'의 입장에 부합하지 않습니다.</t>
+          <t>전세사기 피해가 누적 3만6950건에 달하는 집단적 피해이며(적합 조건 3), 개별 피해액이 최대 3억원으로 규모가 크고(적합 조건 4), 국토교통부의 피해자 인정 절차가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 개별 사기범의 자력은 불확실할 수 있으나, 대규모 피해자 집단과 정부의 공식 인정은 소송금융 투자 기회를 높게 평가할 수 있는 요인입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 피해액 최대 3억원, 총 피해액 막대</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3만6950건 (누적)</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[3.1특집]친일 후손의 공습 : 일제에게 받은 땅을 되찾겠다</t>
+          <t>계속 불어나는 ‘전세사기 피해’…‘보증금 3억 이하’ 97.6%</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/874026730</t>
+          <t>https://www.nongmin.com/article/20260304500345</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:32.898692+00:00</t>
+          <t>2026-03-05 01:08:59.050360+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>파키스탄의 기독교인 국회의원이 교회와 소수민족 자산의 불법 점유, 소유권 분쟁, 무허가 매매 등에 대응하기 위한 '펀자브 소수자 공동재산 보호법'을 발의했습니다. 이 법안은 주정부 차원의 감독 체계를 도입하고 공동 재산 목록을 작성하여 소수민족 공동체의 재산을 보호하는 것을 목표로 합니다. 수십 년간 이어져 온 종교시설 및 공동체 자산 분쟁에 대한 해결책으로 기대되고 있습니다.</t>
+          <t>LH가 올해 전세임대주택 3.7만 가구를 공급하며, 상반기 일정을 예년보다 앞당겼습니다. 공급 유형에는 일반, 청년, 신혼부부 외에 전세사기 피해자 2500가구도 포함되어 있습니다. 수도권에 2만 가구가 배정될 예정입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>민간 개발업자, 토지 마피아, 부패한 교회 행정 담당자들의 불법 점유, 무허가 매매, 위조 서류 사용 등 상대방 책임이 비교적 명확합니다. 파키스탄 내 다수의 기독교 및 소수민족 공동체가 수십 년간 피해를 입은 집단적 피해이며, 도심의 값비싼 부동산과 공동 신탁 자산이 불법적으로 거래되어 피해 규모가 큽니다. 위조 서류 등 증거가 언급되며, 새로운 법안을 통해 재산 목록 작성이 예정되어 증거 확보에 유리할 수 있습니다. 또한, 소수민족 공동재산 보호법이 발의되어 입법 절차가 진행 중인 공적 절차가 있습니다.</t>
+          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루고 있으며, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. '전세사기 피해자'가 언급되지만, 이는 LH의 지원 대상으로서 명시된 것이며, 이들을 위한 소송금융 투자 기회나 특정 피고를 상대로 한 소송 가능성을 제시하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>다수의 소수민족 공동체</t>
+          <t>2500가구 (전세사기 피해자)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>파키스탄 기독의원, 종교시설과 소수민족 자산 보호법안 발의</t>
+          <t>LH 올해 전세임대주택 3.7만 가구 공급…  상반기 일정 예년보다 앞당겨...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373740</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144781</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-28 01:45:57.565740+00:00</t>
+          <t>2026-03-05 01:08:46.328799+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="4" t="inlineStr">
+      <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
-      <c r="E67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>해당 기사는 서울 아파트 전세 매물 부족, 서울시의 주택 공급 계획, 더불어민주당의 전세사기 피해자 구제 방안 추진, 강남 아파트값 하락, 한국은행 기준금리 동결 등 다양한 경제 및 정책 뉴스를 요약하고 있습니다. 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 상세 내용은 포함되어 있지 않습니다.</t>
+          <t>상가건물 임대차보호법 제10조의4에 따라 임차인이 주선한 신규 임차인과의 계약 체결을 임대인이 정당한 사유 없이 거부할 경우, 임대인은 임차인에게 권리금 상당의 손해배상 책임을 진다는 법률 원칙을 설명하는 기사입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 법적 분쟁을 다루는 것이 아닌, 전반적인 경제 및 정책 동향을 요약한 것입니다. 전세사기 피해자 구제 노력에 대한 언급은 있으나, 이는 이미 발생한 사기에 대한 정책적 대응이며, 소송금융 투자를 위한 새로운 특정 사건이나 명확한 피고가 존재하지 않습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 상가건물 임대차보호법 상의 권리금 관련 법률 원칙을 설명하는 법률 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[오늘의 브릿지경제 1면] 전세매물 ‘제로’… 서울 외곽 씨가 말랐다</t>
+          <t>상가 권리금, 임대인이 거절할 수 있다? [더 머니이스트-아하! 부동산 법...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260226501349</t>
+          <t>https://www.hankyung.com/article/202602270195Q</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:48.350713+00:00</t>
+          <t>2026-03-05 00:33:42.589966+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>개별 임대인 피해 발생 및 법적 조치 검토 중</t>
+          <t>관악구의 시급한 문제로 정치권에서 논의 중이며, 피해 복구 및 지원 필요성 강조</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>외국인 유학생 및 근로자가 월세를 내지 않고 출국하는 '먹튀' 사례가 증가하여 임대인들이 피해를 겪고 있다. 임대인들은 밀린 월세뿐 아니라 남겨진 짐 처리 및 재임대 어려움으로 이중고를 겪고 있으며, 현행법상 계약 해지 및 강제집행에 어려움이 많아 법적 해결 방안을 모색 중이다.</t>
+          <t>서울 관악구는 서울시 내 전세사기 피해가 가장 심각한 지역으로, 특히 20~30대 청년층의 피해가 집중되고 있다. 지역 정치권에서 이를 시급한 문제로 인식하고 피해 복구 및 지원 방안을 모색 중이다. 다수의 피해자와 큰 피해 규모로 인해 집단적 법적 대응 가능성이 높다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해'에 해당하나, 상대방이 개별 외국인 유학생/근로자로 자력이 부족하고 이미 출국하여 소재 파악 및 강제집행이 매우 어려움. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심적인 부적합 요인임.</t>
+          <t>서울 관악구에서 전세사기 피해가 가장 심각하며, 특히 20~30대 다수의 피해자가 발생하고 있음. 전세사기는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해의 성격이 강하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 계약서 등 증거 확보 가능성이 높음(적합 조건 5). 또한, 정치권에서 시급한 문제로 인식하고 있어 공적 절차 진행 가능성이 높음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (20~30대 집중)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>연락끊긴 외국인 유학생…월세 먹튀에 집주인 '발동동'</t>
+          <t>[6·3 지선 주자] 주무열  관악의 시급한 문제는 전세사기...2030 세심한 ...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973323</t>
+          <t>https://www.newspim.com/news/view/20260303000790</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-26 13:11:32.686221+00:00</t>
+          <t>2026-03-04 00:25:02.435437+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>더불어민주당이 전세사기 피해자 구제를 위한 '최소보장제' 도입을 추진하고 있다. 이는 국가가 일정 수준의 보증금 회복을 책임지고, 신탁 및 공동담보 피해자에게도 우선 보증금을 지급하는 방안을 포함한다. 다수의 전세사기 피해자들이 발생했으며, 관련 법안 발의 등 공적 절차가 진행 중이다.</t>
+          <t>이 기사는 전세금을 돌려받지 못한 세입자가 소송을 준비할 때 이사 시점과 소송 제기 순서에 대해 고민하는 문제에 대한 법률 전문가의 조언을 담고 있다. 지연이자 및 소송비용 청구 가능성 등 일반적인 법률 정보를 제공한다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수에게 발생했으며(집단적 피해), 피해 규모가 크다. 국가가 보증금 회복을 책임지는 '최소보장제' 도입을 추진하고 있어 상대방(국가)의 자력이 충분하며(상대방 자력 충분), 관련 법안 발의 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 전세금반환소송 절차에 대한 일반적인 법률 자문 기사이다. 따라서 상대방 특정, 피해 규모, 피해자 수, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>민주, '주가 누르기 방지법' 추진…자본시장 개혁 가속</t>
+          <t>[부동산] 전세금반환소송, 이사 후 제기가 유리</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260226192801vKB</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517324</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:02.804961+00:00</t>
+          <t>2026-03-02 00:29:10.147747+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>이완용 증손자의 국가 상대 소송 승소</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>친일파 이완용의 증손자가 국가를 상대로 한 소송에서 승소하여 일제강점기에 받은 땅을 되찾았다는 소식이 전해졌다. 이 증손자의 발언과 소송 결과에 대해 광복회를 비롯한 여러 단체에서 비판의 목소리가 나오고 있다. 이 사건은 친일 재산 환수 및 역사적 정의에 대한 논란을 다시 불러일으키고 있다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>기사에 따르면 친일파 후손이 국가를 상대로 한 소송에서 이미 '승소'를 거두었으므로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 친일파 후손이 국가를 상대로 재산을 되찾는다는 사건의 성격상 사회적 논란이 크고, 소송금융이 통상적으로 지원하는 '피해자'의 입장에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>[3.1특집]친일 후손의 공습 : 일제에게 받은 땅을 되찾겠다</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>ddanzi.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>http://www.ddanzi.com/874026730</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:50:32.898692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D70" t="inlineStr">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I70" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>소수민족 공동재산 보호법 발의 및 상정 예정</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>파키스탄의 기독교인 국회의원이 교회와 소수민족 자산의 불법 점유, 소유권 분쟁, 무허가 매매 등에 대응하기 위한 '펀자브 소수자 공동재산 보호법'을 발의했습니다. 이 법안은 주정부 차원의 감독 체계를 도입하고 공동 재산 목록을 작성하여 소수민족 공동체의 재산을 보호하는 것을 목표로 합니다. 수십 년간 이어져 온 종교시설 및 공동체 자산 분쟁에 대한 해결책으로 기대되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>민간 개발업자, 토지 마피아, 부패한 교회 행정 담당자들의 불법 점유, 무허가 매매, 위조 서류 사용 등 상대방 책임이 비교적 명확합니다. 파키스탄 내 다수의 기독교 및 소수민족 공동체가 수십 년간 피해를 입은 집단적 피해이며, 도심의 값비싼 부동산과 공동 신탁 자산이 불법적으로 거래되어 피해 규모가 큽니다. 위조 서류 등 증거가 언급되며, 새로운 법안을 통해 재산 목록 작성이 예정되어 증거 확보에 유리할 수 있습니다. 또한, 소수민족 공동재산 보호법이 발의되어 입법 절차가 진행 중인 공적 절차가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>다수의 소수민족 공동체</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>파키스탄 기독의원, 종교시설과 소수민족 자산 보호법안 발의</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>christiantoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.christiantoday.co.kr/news/373740</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:45:57.565740+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 구제를 위한 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>해당 기사는 서울 아파트 전세 매물 부족, 서울시의 주택 공급 계획, 더불어민주당의 전세사기 피해자 구제 방안 추진, 강남 아파트값 하락, 한국은행 기준금리 동결 등 다양한 경제 및 정책 뉴스를 요약하고 있습니다. 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 상세 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 법적 분쟁을 다루는 것이 아닌, 전반적인 경제 및 정책 동향을 요약한 것입니다. 전세사기 피해자 구제 노력에 대한 언급은 있으나, 이는 이미 발생한 사기에 대한 정책적 대응이며, 소송금융 투자를 위한 새로운 특정 사건이나 명확한 피고가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>[오늘의 브릿지경제 1면] 전세매물 ‘제로’… 서울 외곽 씨가 말랐다</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260226501349</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:32:48.350713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>개별 임대인 피해 발생 및 법적 조치 검토 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>외국인 유학생 및 근로자가 월세를 내지 않고 출국하는 '먹튀' 사례가 증가하여 임대인들이 피해를 겪고 있다. 임대인들은 밀린 월세뿐 아니라 남겨진 짐 처리 및 재임대 어려움으로 이중고를 겪고 있으며, 현행법상 계약 해지 및 강제집행에 어려움이 많아 법적 해결 방안을 모색 중이다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '집단적 피해'에 해당하나, 상대방이 개별 외국인 유학생/근로자로 자력이 부족하고 이미 출국하여 소재 파악 및 강제집행이 매우 어려움. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심적인 부적합 요인임.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L70" t="inlineStr">
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>연락끊긴 외국인 유학생…월세 먹튀에 집주인 '발동동'</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=590292</t>
+          <t>https://www.mk.co.kr/article/11973323</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:00.287027+00:00</t>
+          <t>2026-02-26 13:11:32.686221+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>전세사기 예방 캠페인 진행 중</t>
+          <t>전세사기 피해자 구제 법안 발의 및 최소보장제 도입 추진</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>이민근 안산시장은 청년층 전세사기 예방을 위해 한양대 에리카캠퍼스에서 민·관 합동 캠페인을 진행했습니다. 사회 초년생인 신입생과 재학생을 대상으로 계약 단계별 필수 점검사항과 피해 지원 제도를 안내하며 선제적 예방 중심의 주거안전 정책을 강화하고 있습니다.</t>
+          <t>더불어민주당이 전세사기 피해자 구제를 위한 '최소보장제' 도입을 추진하고 있다. 이는 국가가 일정 수준의 보증금 회복을 책임지고, 신탁 및 공동담보 피해자에게도 우선 보증금을 지급하는 방안을 포함한다. 다수의 전세사기 피해자들이 발생했으며, 관련 법안 발의 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 안산시의 청년 전세사기 예방 캠페인에 대한 내용으로, 특정 전세사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>전세사기 피해는 다수에게 발생했으며(집단적 피해), 피해 규모가 크다. 국가가 보증금 회복을 책임지는 '최소보장제' 도입을 추진하고 있어 상대방(국가)의 자력이 충분하며(상대방 자력 충분), 관련 법안 발의 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>이민근 안산시장  청년 전세사기 예방, 현장 중심 정책으로 선제 대응</t>
+          <t>민주, '주가 누르기 방지법' 추진…자본시장 개혁 가속</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260226153328781</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260226192801vKB</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:49.277650+00:00</t>
+          <t>2026-02-26 12:41:02.804961+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>전세사기 피해 예방 캠페인 및 지원 제도 안내</t>
+          <t>전세 사기 피해자 지원 및 주거 안정에 관한 특별법 개정 추진, 선지급·후 정산 방식 도입 논의</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>안산시가 대학생을 대상으로 전세 피해 예방 캠페인을 전개했습니다. 임대차 신고, 전입신고, 전세보증금 반환보증 가입 등 계약 후 점검 사항과 전세사기 피해자 지원 제도 및 구제 절차를 담은 홍보물을 배포했습니다.</t>
+          <t>더불어민주당과 정부가 전세 사기 피해자 구제를 위해 임차 보증금 일정 비율 회복을 보장하는 '최소보장제' 도입을 발표했습니다. 신탁사기 등 무권 계약 피해자에게는 한국토지주택공사 등이 최소 보장금을 선지급하고, 경매차익 일부를 선지급하는 '선지급·후 정산 방식'을 적용할 예정입니다. 이를 위해 '전세 사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 특정 전세사기 사건이나 피고를 명확히 제시하지 않고, 전세 피해 예방 캠페인 및 피해자 지원 제도를 안내하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건성(상대방 특정, 피해 규모, 진행 단계 등)이 부족하여 적합 조건에 해당하지 않습니다.</t>
+          <t>전세 사기로 인해 다수의 피해자가 발생했으며(집단적 피해), 임차 보증금이라는 큰 피해 금액이 발생했습니다(피해 규모가 큼). 정부와 여당이 특별법 개정을 추진하는 등 공적 절차가 진행 중이며, 이는 사기 행위의 명확성과 증거 확보 가능성을 시사합니다. 비록 개별 사기범의 자력은 미지수이나, 대규모 피해 발생과 정부의 개입은 소송금융 투자 기회를 높입니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[안산 24시] 안산시, 대학생 대상 '전세 피해 예방 캠페인' 전개</t>
+          <t>민주, 전세 사기 피해 구제책 발표... 선지급·후 정산</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363990</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202602261910196106</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:46.953651+00:00</t>
+          <t>2026-02-26 12:39:23.402604+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+      <c r="A76" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>전세사기 임대인 및 관련 사기 가담자</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>전세사기특별법 제정 추진 및 피해자 구제 대책 발표</t>
+          <t>전세사기특별법 개정 추진, 최소보장제 및 선지급·후정산 방식 도입 논의</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>복기왕 민주당 전세사기특위위원장이 전세사기 피해자 구제 대책을 발표하며 특별법 제정을 추진한다고 밝혔다. 기존 특별법의 한계를 보완하고 경매 등으로 인한 피해자별 손실을 지원하는 방안이 논의되고 있다. 이는 전세사기 피해자들의 광범위한 피해에 대한 정부 차원의 대응을 강화하려는 움직임이다.</t>
+          <t>정부와 여당이 전세사기 피해자 구제를 위해 '최소보장제' 도입 및 '선지급·후정산' 방식 추진을 발표했다. 임차보증금의 30~50%를 최소 보장하고, 신탁사기 등 일부 피해자에게는 경·공매 완료 전 선지급하는 방안이 포함된다. 이를 위해 '전세사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 조속히 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(다수의 피해자)이며 피해 규모가 큼(전세금 고액). 또한, 전세사기특위 활동 및 특별법 제정 추진 등 공적 절차가 활발히 진행 중으로, 정부 차원의 대책 마련이 소송금융의 집단소송 기회를 확대할 수 있다. 개별 사기범의 자력은 불확실할 수 있으나, 특별법이 새로운 구제 방안을 제시하거나 관련 기관의 책임을 물을 가능성을 열어줄 수 있어 투자 가치가 높다.</t>
+          <t>상대방 책임이 명확하고(전세사기), 집단적 피해(다수 전세사기 피해자)이며, 피해 규모가 크다(임차보증금). 또한, 정부와 여당이 특별법 개정을 추진하며 공적 절차가 활발히 진행 중이다. 특히 '선지급·후정산' 방식은 피해자들의 초기 자금 확보를 용이하게 하여 소송금융 회수 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>복기왕, 전세사기 피해자 지원 대폭 강화...특별법 제정 추진</t>
+          <t>당정, 전세사기 구제 속도 … 보증금 30~50% 최소보장</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875358</t>
+          <t>https://www.mk.co.kr/article/11973292</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:34.744769+00:00</t>
+          <t>2026-02-26 12:32:02.948650+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A77" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>전세사기특별법 시행 및 구제 방안 발표, 최소보장제 도입 논의</t>
+          <t>전세사기특별법 개정 추진, 당정 피해구제책 발표, 전국대책위원회 활동</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>더불어민주당이 전세사기 피해자 구제를 위한 3대 핵심 방안을 발표했다. 기존 전세사기특별법의 한계를 보완하고, 최소보장제 도입 등을 통해 피해자들의 손실을 보전하려는 움직임이다. 이는 전세사기 문제의 심각성과 다수 피해자 발생에 대한 정부와 정치권의 대응을 보여준다.</t>
+          <t>당정이 전세사기 피해자들을 위한 '최소보장제'와 '선지급·후정산' 도입 등 구제책을 발표하고, 전세사기특별법 개정을 추진한다. 기존 특별법의 한계점을 보완하고 무권 계약 및 공동담보주택 피해자까지 구제 범위를 확대하는 것이 목표다. 전세사기 피해자 전국대책위원회는 2월 임시국회에서 특별법 개정안 처리를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>전세사기는 상대방의 책임이 명확하고, 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 피해 규모가 크고, 전세사기특별법 시행 및 정부의 구제 방안 발표 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 자력 부족이 쟁점이 될 수 있으나, 최소보장제 도입 등 정부 차원의 구제 방안이 논의되고 있어 투자 기회가 있을 수 있습니다.</t>
+          <t>전세사기 피해는 다수의 피해자(집단적 피해)와 큰 피해 규모를 동반하며, 사기 행위 자체의 책임이 명확합니다. 또한, 정부의 특별법 개정 및 구제책 발표 등 공적 절차가 활발히 진행 중입니다. 그러나 직접적인 사기 가해자들의 자력 부족이 소송금융 투자에 있어 주요 위험 요소가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>민주당,  전세사기 최소보장제 도입 …3대 구제 방안 발표</t>
+          <t>‘임차보증금 일정 비율로 보장’…당정 전세사기 피해구제책 발표</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340199</t>
+          <t>https://www.dt.co.kr/article/12048686?ref=naver</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-26 12:24:15.132869+00:00</t>
+          <t>2026-02-26 12:27:53.738441+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>국회 차원의 전세사기 피해자 구제 대책 발표 (최소보장제, 선지급 후정산, 공동담보 방안 제시)</t>
+          <t>전세사기 피해 구제 입법 및 정책 논의 중</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>복기왕 위원장이 전세사기를 사회적 재난으로 규정하고 피해자 구제 대책을 발표했습니다. 피해자의 75%가 청년층이며, 최소보장제, 선지급 후정산, 공동담보 등 세 가지 핵심 방안이 제시되었습니다. 이는 전세사기 피해에 대한 정부 및 국회의 적극적인 대응 의지를 보여줍니다.</t>
+          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제 강화를 위한 입법 과제와 정책 대안을 논의하는 제7차 회의를 개최했다. 이는 전세사기 문제 해결을 위한 정치권의 노력을 보여주는 것으로, 특정 사건에 대한 법적 진행 상황을 다루지는 않는다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>전세사기는 명백한 사회적 재난으로 언급되며, 피해자의 75%가 청년층이라는 점에서 집단적 피해가 명확합니다. 국회 차원에서 피해자 구제 대책이 발표되는 등 공적 절차가 진행 중이며, 이는 대규모 소송의 가능성을 시사합니다. 다만, 기사에서 특정 소송 상대방(사기범)이 명시되지는 않았습니다.</t>
+          <t>본 기사는 전세사기 문제 해결을 위한 더불어민주당의 정책 논의를 다루고 있어, 특정 사건의 구체적인 피고, 책임 소재, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 정보가 부재하다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>수만 명 이상 (청년층 75%)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>복기왕  전세사기 최소보장·선지급·공동담보 구제</t>
+          <t>더불어민주당 전세사기대책특별위원회, 제7차 회의 개최</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514802</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=590292</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:53.051678+00:00</t>
+          <t>2026-02-26 12:27:00.287027+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>당정 협의를 통한 구제 방안 추진, 특별법 개정 논의 중</t>
+          <t>전세사기 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 최소보장제와 신탁사기 등 무권계약 피해자를 위한 선지급 후정산 방식을 추진한다. 피해자의 75%가 2030 청년세대인 전세사기를 사회적 재난으로 규정하고, 재정 지원 및 형법 개정을 통한 처벌 강화 등 다각적인 지원책을 마련 중이다.</t>
+          <t>이민근 안산시장은 청년층 전세사기 예방을 위해 한양대 에리카캠퍼스에서 민·관 합동 캠페인을 진행했습니다. 사회 초년생인 신입생과 재학생을 대상으로 계약 단계별 필수 점검사항과 피해 지원 제도를 안내하며 선제적 예방 중심의 주거안전 정책을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수(75%가 2030 청년세대)로 집단적 피해(적합 조건 3)이며, 임차보증금 회복이 쟁점인 만큼 피해 규모가 크다고 판단됩니다(적합 조건 4). 또한, 당정 협의를 통한 최소보장제, 선지급제 등 구체적인 구제 방안이 추진 중이고 형법 개정으로 사기죄 처벌이 강화되는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 개별 소송 상대방의 자력 부족이 문제될 수 있으나, 정부의 재정 지원 방안이 논의되고 있어 피해 회복 가능성이 높습니다.</t>
+          <t>해당 기사는 안산시의 청년 전세사기 예방 캠페인에 대한 내용으로, 특정 전세사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>전세사기 구제 길 열린다…당정, 최소보장제·선지급제 추진</t>
+          <t>이민근 안산시장  청년 전세사기 예방, 현장 중심 정책으로 선제 대응</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013008?ref=naver</t>
+          <t>https://www.ajunews.com/view/20260226153328781</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:45.998788+00:00</t>
+          <t>2026-02-26 12:26:49.277650+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>강원도 법률자문단 가동, 민·형사 소송 상담 진행 중</t>
+          <t>전세사기 피해 예방 캠페인 및 지원 제도 안내</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>강원도에서 전세사기 피해자들을 위한 법률자문단을 본격 가동하여 보증금 반환 및 손해배상 청구 등 민·형사 소송 상담을 제공하고 있다. 전세사기는 다수의 피해자와 큰 피해 금액을 수반하며, 가해자의 책임이 명확한 경우가 많아 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+          <t>안산시가 대학생을 대상으로 전세 피해 예방 캠페인을 전개했습니다. 임대차 신고, 전입신고, 전세보증금 반환보증 가입 등 계약 후 점검 사항과 전세사기 피해자 지원 제도 및 구제 절차를 담은 홍보물을 배포했습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>전세사기 가해자의 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 금액이 예상되는 집단적 피해 사건이며(적합 조건 3, 4), 강원도에서 법률자문단을 가동하여 공적 지원 절차가 진행 중이다(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자에 적합하다.</t>
+          <t>이 기사는 특정 전세사기 사건이나 피고를 명확히 제시하지 않고, 전세 피해 예방 캠페인 및 피해자 지원 제도를 안내하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건성(상대방 특정, 피해 규모, 진행 단계 등)이 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[위클리오늘] 강원도, 전세사기 법률자문단 본격 가동</t>
+          <t>[안산 24시] 안산시, 대학생 대상 '전세 피해 예방 캠페인' 전개</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>weeklytoday.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.weeklytoday.com/news/articleView.html?idxno=761445</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363990</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-25 13:12:44.879982+00:00</t>
+          <t>2026-02-26 12:25:46.953651+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+      <c r="A81" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 논의 및 정부 책임 촉구</t>
+          <t>전세사기특별법 제정 추진 및 피해자 구제 대책 발표</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 '전세사기 특별법 개정안'의 신속한 공표를 촉구하며 국회 앞에서 기자회견을 열었습니다. 피해주택 매입만으로는 역부족이며 피해자 선정 요건을 넓혀야 한다고 주장하고 있습니다. 정부의 책임과 LH의 공공매입 즉각 집행을 요구하는 목소리도 높습니다.</t>
+          <t>복기왕 민주당 전세사기특위위원장이 전세사기 피해자 구제 대책을 발표하며 특별법 제정을 추진한다고 밝혔다. 기존 특별법의 한계를 보완하고 경매 등으로 인한 피해자별 손실을 지원하는 방안이 논의되고 있다. 이는 전세사기 피해자들의 광범위한 피해에 대한 정부 차원의 대응을 강화하려는 움직임이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 다수의 피해자가 발생했으며, 전세보증금이라는 큰 금액의 피해가 집단적으로 발생하고 있습니다. '전세사기·깡통전세 피해자 전국대책위원회'가 활동 중이며, '전세사기 특별법 개정안' 논의 및 정부 책임 촉구 등 공적 절차가 활발히 진행되고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>전세사기 피해는 집단적 피해(다수의 피해자)이며 피해 규모가 큼(전세금 고액). 또한, 전세사기특위 활동 및 특별법 제정 추진 등 공적 절차가 활발히 진행 중으로, 정부 차원의 대책 마련이 소송금융의 집단소송 기회를 확대할 수 있다. 개별 사기범의 자력은 불확실할 수 있으나, 특별법이 새로운 구제 방안을 제시하거나 관련 기관의 책임을 물을 가능성을 열어줄 수 있어 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>전세사기 희생자 나온지 3년째… 특별법으로 구제 서둘러야</t>
+          <t>복기왕, 전세사기 피해자 지원 대폭 강화...특별법 제정 추진</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6082931</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875358</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:04.984321+00:00</t>
+          <t>2026-02-26 12:25:34.744769+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="2" t="inlineStr">
+      <c r="A82" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>전세사기특별법 시행 및 구제 방안 발표, 최소보장제 도입 논의</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>인천시가 '집값 담합' 및 '전세사기' 등 부동산 시장 교란 행위에 대해 서울·경기와 달리 미온적으로 대처하고 있다는 비판이 제기되었다. 인천시는 전세사기에 대해 피해자 구제 및 지원에 집중하며 경찰청과 협조해 수사가 진행 중이라고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 심각한 부동산 문제에 대한 적극적인 단속 및 예방 조치가 부족함을 보여준다.</t>
+          <t>더불어민주당이 전세사기 피해자 구제를 위한 3대 핵심 방안을 발표했다. 기존 전세사기특별법의 한계를 보완하고, 최소보장제 도입 등을 통해 피해자들의 손실을 보전하려는 움직임이다. 이는 전세사기 문제의 심각성과 다수 피해자 발생에 대한 정부와 정치권의 대응을 보여준다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전세사기 및 집값 담합은 다수의 피해자를 발생시키는 명백한 불법 행위이며, 경찰 수사를 통해 증거 확보 및 책임 규명이 가능할 것으로 보인다. 다만, 실제 가해자의 자력 여부는 추가 확인이 필요하다.</t>
+          <t>전세사기는 상대방의 책임이 명확하고, 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 피해 규모가 크고, 전세사기특별법 시행 및 정부의 구제 방안 발표 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 자력 부족이 쟁점이 될 수 있으나, 최소보장제 도입 등 정부 차원의 구제 방안이 논의되고 있어 투자 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>'집값 담합' 부동산 교란 서울·경기 집중 단속에도 인천시 '멀뚱'</t>
+          <t>민주당,  전세사기 최소보장제 도입 …3대 구제 방안 발표</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>incheontoday.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.incheontoday.com/news/articleView.html?idxno=315598</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340199</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-25 12:22:32.455866+00:00</t>
+          <t>2026-02-26 12:24:15.132869+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr"/>
-      <c r="E83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>국회 차원의 전세사기 피해자 구제 대책 발표 (최소보장제, 선지급 후정산, 공동담보 방안 제시)</t>
+        </is>
+      </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>임대현 변호사가 전월세 사기 예방을 위한 지침을 기고했다. 깡통주택, 신탁 사기, 이중계약, 대항력 시차 악용, 세금 체납 등 다양한 사기 유형을 설명하고, 특약 사항 구체화, 미납 국세 열람, 보증보험 가입 확인 등의 방어 전략을 제시했다. 공인중개사법 개정안 시행 등 제도적 장치도 언급하며 임차인의 신중한 계약을 당부했다.</t>
+          <t>복기왕 위원장이 전세사기를 사회적 재난으로 규정하고 피해자 구제 대책을 발표했습니다. 피해자의 75%가 청년층이며, 최소보장제, 선지급 후정산, 공동담보 등 세 가지 핵심 방안이 제시되었습니다. 이는 전세사기 피해에 대한 정부 및 국회의 적극적인 대응 의지를 보여줍니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>본 기사는 전월세 사기 예방을 위한 일반적인 지침을 제공하는 기고문으로, 특정 사기 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 투자 대상으로 적합하지 않습니다.</t>
+          <t>전세사기는 명백한 사회적 재난으로 언급되며, 피해자의 75%가 청년층이라는 점에서 집단적 피해가 명확합니다. 국회 차원에서 피해자 구제 대책이 발표되는 등 공적 절차가 진행 중이며, 이는 대규모 소송의 가능성을 시사합니다. 다만, 기사에서 특정 소송 상대방(사기범)이 명시되지는 않았습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 (청년층 75%)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>[기고] 전월세 사기 예방을 위한 지침</t>
+          <t>복기왕  전세사기 최소보장·선지급·공동담보 구제</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195575</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514802</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-25 00:42:45.164334+00:00</t>
+          <t>2026-02-26 12:23:53.051678+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>중개업계 내 갈등으로 소송 및 고소 진행 중</t>
+          <t>당정 협의를 통한 구제 방안 추진, 특별법 개정 논의 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>부동산 중개업계의 폐쇄주의와 특정 매물 중개 방해, 공동중개 제한 등으로 인해 중개사들 간 갈등이 심화되고 있습니다. 이는 시장 진입 장벽을 높여 AI 기반 서비스 등 혁신을 저해하고 있으며, 일부 중개사들은 생존 위기를 겪고 있습니다. 현재 관련 소송 및 고소가 진행 중입니다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 최소보장제와 신탁사기 등 무권계약 피해자를 위한 선지급 후정산 방식을 추진한다. 피해자의 75%가 2030 청년세대인 전세사기를 사회적 재난으로 규정하고, 재정 지원 및 형법 개정을 통한 처벌 강화 등 다각적인 지원책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>중개업계의 폐쇄주의로 인해 다수의 중개사들이 피해를 입고 있으며, 이미 소송 및 고소가 진행되어 증거 확보가 용이합니다 (적합 조건 3, 5). 다만, 특정 대기업이나 기관이 아닌 중개업계 전반의 문제로 상대방의 자력이나 책임 주체가 명확하지 않을 수 있습니다 (적합 조건 1, 2 약함).</t>
+          <t>전세사기 피해자가 다수(75%가 2030 청년세대)로 집단적 피해(적합 조건 3)이며, 임차보증금 회복이 쟁점인 만큼 피해 규모가 크다고 판단됩니다(적합 조건 4). 또한, 당정 협의를 통한 최소보장제, 선지급제 등 구체적인 구제 방안이 추진 중이고 형법 개정으로 사기죄 처벌이 강화되는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 개별 소송 상대방의 자력 부족이 문제될 수 있으나, 정부의 재정 지원 방안이 논의되고 있어 피해 회복 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>다수의 중개사</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[취재수첩] 생존 위기 자초한 중개업계의 '폐쇄주의'</t>
+          <t>전세사기 구제 길 열린다…당정, 최소보장제·선지급제 추진</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022420241</t>
+          <t>https://www.sedaily.com/article/20013008?ref=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-25 00:36:06.059586+00:00</t>
+          <t>2026-02-26 12:22:45.998788+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>임차인 피해 관련 정책 논의 중</t>
+          <t>강원도 법률자문단 가동, 민·형사 소송 상담 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>주택가격 상승 기대감 하락과 관련하여 '선의의 피해자 임차인'에 대한 이슈가 언급되었으며, 정부가 임차인 피해 대비를 고려하고 있다는 내용입니다. 구체적인 사건이나 피해 내용, 책임 주체는 명시되지 않았습니다.</t>
+          <t>강원도에서 전세사기 피해자들을 위한 법률자문단을 본격 가동하여 보증금 반환 및 손해배상 청구 등 민·형사 소송 상담을 제공하고 있다. 전세사기는 다수의 피해자와 큰 피해 금액을 수반하며, 가해자의 책임이 명확한 경우가 많아 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 특정 사건이나 책임 주체가 명확히 드러나지 않아 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다. 피해 규모나 증거, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>전세사기 가해자의 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 금액이 예상되는 집단적 피해 사건이며(적합 조건 3, 4), 강원도에서 법률자문단을 가동하여 공적 지원 절차가 진행 중이다(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>주택가격 상승 기대감 '뚝'…'급매'만 나온다</t>
+          <t>[위클리오늘] 강원도, 전세사기 법률자문단 본격 가동</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>weeklytoday.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515077</t>
+          <t>http://www.weeklytoday.com/news/articleView.html?idxno=761445</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-24 12:36:42.468715+00:00</t>
+          <t>2026-02-25 13:12:44.879982+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>탄탄주택협동조합의 피해 구제 및 회복 완료</t>
+          <t>전세사기 특별법 개정안 논의 및 정부 책임 촉구</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>동탄 전세사기 피해를 겪었던 '탄탄주택협동조합'이 2년 만에 피해를 회복하고 구제에 성공했다는 소식입니다. 경기연구원은 이 협동조합의 성과를 분석한 연구 결과를 발표했습니다.</t>
+          <t>전세사기 피해자들이 '전세사기 특별법 개정안'의 신속한 공표를 촉구하며 국회 앞에서 기자회견을 열었습니다. 피해주택 매입만으로는 역부족이며 피해자 선정 요건을 넓혀야 한다고 주장하고 있습니다. 정부의 책임과 LH의 공공매입 즉각 집행을 요구하는 목소리도 높습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>기사는 '탄탄주택협동조합'이 전세사기 피해로부터 '2년 만에 회복'하고 '피해구제에 성공'했음을 보도하고 있습니다. 이는 해당 협동조합의 사건이 이미 종결되어 소송금융 투자 기회가 없는 '부적합 조건'에 해당합니다.</t>
+          <t>전세사기라는 명확한 불법 행위로 다수의 피해자가 발생했으며, 전세보증금이라는 큰 금액의 피해가 집단적으로 발생하고 있습니다. '전세사기·깡통전세 피해자 전국대책위원회'가 활동 중이며, '전세사기 특별법 개정안' 논의 및 정부 책임 촉구 등 공적 절차가 활발히 진행되고 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>동탄 전세사기 피해...'탄탄주택협동조합' 2년 만에 회복</t>
+          <t>전세사기 희생자 나온지 3년째… 특별법으로 구제 서둘러야</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=218733</t>
+          <t>https://www.news1.kr/society/general-society/6082931</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-23 12:21:07.677952+00:00</t>
+          <t>2026-02-25 12:27:04.984321+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>법률 상식 설명</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>이 기사는 명도소송에서 승소한 후 임차인이 자발적으로 퇴거하지 않을 경우 강제집행을 진행하는 전반적인 법률 절차를 설명하고 있습니다. 판결 확정부터 집행문 부여, 실제 퇴거까지의 과정을 다루는 법률 상식 정보입니다.</t>
+          <t>인천시가 '집값 담합' 및 '전세사기' 등 부동산 시장 교란 행위에 대해 서울·경기와 달리 미온적으로 대처하고 있다는 비판이 제기되었다. 인천시는 전세사기에 대해 피해자 구제 및 지원에 집중하며 경찰청과 협조해 수사가 진행 중이라고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 심각한 부동산 문제에 대한 적극적인 단속 및 예방 조치가 부족함을 보여준다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 명도소송 승소 후 강제집행 절차를 설명하는 법률 상식 글입니다. 소송금융 투자 대상이 되는 특정 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 없습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전세사기 및 집값 담합은 다수의 피해자를 발생시키는 명백한 불법 행위이며, 경찰 수사를 통해 증거 확보 및 책임 규명이 가능할 것으로 보인다. 다만, 실제 가해자의 자력 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[법률상식]'명도소송 승소 후 강제집행 전 과정' 실무 핵심 정리</t>
+          <t>'집값 담합' 부동산 교란 서울·경기 집중 단속에도 인천시 '멀뚱'</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>incheontoday.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=811862</t>
+          <t>https://www.incheontoday.com/news/articleView.html?idxno=315598</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-21 18:24:50.751326+00:00</t>
+          <t>2026-02-25 12:22:32.455866+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="inlineStr">
+      <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
+          <t>임대현 변호사가 전월세 사기 예방을 위한 지침을 기고했다. 깡통주택, 신탁 사기, 이중계약, 대항력 시차 악용, 세금 체납 등 다양한 사기 유형을 설명하고, 특약 사항 구체화, 미납 국세 열람, 보증보험 가입 확인 등의 방어 전략을 제시했다. 공인중개사법 개정안 시행 등 제도적 장치도 언급하며 임차인의 신중한 계약을 당부했다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>본 기사는 전월세 사기 예방을 위한 일반적인 지침을 제공하는 기고문으로, 특정 사기 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>[기고] 전월세 사기 예방을 위한 지침</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195575</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:42:45.164334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>중개업계 내 갈등으로 소송 및 고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>부동산 중개업계의 폐쇄주의와 특정 매물 중개 방해, 공동중개 제한 등으로 인해 중개사들 간 갈등이 심화되고 있습니다. 이는 시장 진입 장벽을 높여 AI 기반 서비스 등 혁신을 저해하고 있으며, 일부 중개사들은 생존 위기를 겪고 있습니다. 현재 관련 소송 및 고소가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>중개업계의 폐쇄주의로 인해 다수의 중개사들이 피해를 입고 있으며, 이미 소송 및 고소가 진행되어 증거 확보가 용이합니다 (적합 조건 3, 5). 다만, 특정 대기업이나 기관이 아닌 중개업계 전반의 문제로 상대방의 자력이나 책임 주체가 명확하지 않을 수 있습니다 (적합 조건 1, 2 약함).</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>다수의 중개사</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>[취재수첩] 생존 위기 자초한 중개업계의 '폐쇄주의'</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026022420241</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:36:06.059586+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>임차인 피해 관련 정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>주택가격 상승 기대감 하락과 관련하여 '선의의 피해자 임차인'에 대한 이슈가 언급되었으며, 정부가 임차인 피해 대비를 고려하고 있다는 내용입니다. 구체적인 사건이나 피해 내용, 책임 주체는 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 특정 사건이나 책임 주체가 명확히 드러나지 않아 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다. 피해 규모나 증거, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>주택가격 상승 기대감 '뚝'…'급매'만 나온다</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>obsnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515077</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:36:42.468715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>탄탄주택협동조합의 피해 구제 및 회복 완료</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>동탄 전세사기 피해를 겪었던 '탄탄주택협동조합'이 2년 만에 피해를 회복하고 구제에 성공했다는 소식입니다. 경기연구원은 이 협동조합의 성과를 분석한 연구 결과를 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>기사는 '탄탄주택협동조합'이 전세사기 피해로부터 '2년 만에 회복'하고 '피해구제에 성공'했음을 보도하고 있습니다. 이는 해당 협동조합의 사건이 이미 종결되어 소송금융 투자 기회가 없는 '부적합 조건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>동탄 전세사기 피해...'탄탄주택협동조합' 2년 만에 회복</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=218733</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:21:07.677952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>법률 상식 설명</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>이 기사는 명도소송에서 승소한 후 임차인이 자발적으로 퇴거하지 않을 경우 강제집행을 진행하는 전반적인 법률 절차를 설명하고 있습니다. 판결 확정부터 집행문 부여, 실제 퇴거까지의 과정을 다루는 법률 상식 정보입니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 명도소송 승소 후 강제집행 절차를 설명하는 법률 상식 글입니다. 소송금융 투자 대상이 되는 특정 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>[법률상식]'명도소송 승소 후 강제집행 전 과정' 실무 핵심 정리</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=811862</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:24:50.751326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
+      <c r="F93" t="inlineStr">
+        <is>
           <t>해당 기사는 '승낙형 분묘기지권'에서 사후적 지료청구가 허용되는지에 대한 법리적 쟁점과 소멸시효 주장에 관한 대법원 판례를 설명하고 있다. 이는 특정 사건의 진행 상황을 다루기보다는 법률 원칙과 해석에 초점을 맞춘 법률 논평이다.</t>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G93" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '승낙형 분묘기지권'과 '사후적 지료청구'에 대한 법리적 해석 및 대법원 판례를 다루는 법률 논평이다. 소송금융 투자 대상이 될 만한 신규 분쟁, 명확한 상대방, 피해 규모 등이 특정되지 않아 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J88" t="inlineStr">
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
         <is>
           <t>이른바 승낙형 분묘기지권에서 사후적 지료청구의 허용</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L88" t="inlineStr">
+      <c r="L93" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
+      <c r="M93" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216471</t>
         </is>
       </c>
-      <c r="N88" t="inlineStr">
+      <c r="N93" t="inlineStr">
         <is>
           <t>2026-02-21 17:45:32.373636+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N88"/>
+  <autoFilter ref="A1:N93"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>