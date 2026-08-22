--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="49" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="43" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,2398 +533,2466 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>정부 농지 전수조사 대상</t>
+          <t>피해자 연대 활동 및 정책 개선 촉구 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>뉴스타파 보도에 따르면 더불어민주당 김용남 후보가 농지를 취득해 대지로 변경 후 수십억 원의 시세차익을 얻었다는 의혹이 제기되었습니다. 농업회사법인 등을 통한 부동산 투자 의혹도 함께 제기되었으며, 이는 농지법 위반 및 공직자의 윤리 문제와 관련됩니다. 김 후보는 이재명 정부의 농지 전수조사 대상에 포함될 것으로 보입니다.</t>
+          <t>전세사기 피해가 사회적 재난으로 확산되는 가운데, 강서구 화곡동을 중심으로 한 전세사기 피해 사례와 그로 인한 고통이 조명됩니다. 집주인 잠적, 부동산 폐업, 명의 도용 등 전형적인 수법으로 보증금을 잃고 고통받는 피해자들이 다수 발생하고 있습니다. 민달팽이유니온과 서울시전세피해세입자연대가 '세입자의 목소리를 찾아서' 팀을 꾸려 피해 사례를 기록하고 정책 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>공직 후보자의 농지법 위반 의혹으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 원의 재산을 보유한 공직자로 자력이 충분합니다(적합 조건 2). 뉴스타파의 상세한 보도와 정부의 농지 전수조사 언급으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 직접적인 피해자가 명확하지 않으나, 공공의 이익을 침해한 중대한 사안으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>전세사기 수법(집주인 잠적, 부동산 폐업, 명의 도용)이 명확히 묘사되어 상대방 책임이 비교적 명확합니다. '사회적 재난'으로 불릴 만큼 다수의 피해자가 발생하고 있으며, 피해자 카페 및 연대 활동을 통해 집단적 피해가 확인됩니다. 보증금 상실, 장기간 고통 등 피해 규모가 크고, 계약서, 등기부등본, 피해자 증언 등 증거 확보가 가능합니다. 또한, 피해자 연대 활동과 정책 개선 촉구 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수십억 원 (부당 이득)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>김용남·강기윤 후보, 농지 거래로 수십억 원 차익</t>
+          <t>피해자가 스스로를 탓하지 않고, 다시 일어설 수 있도록 도와야</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newstapa.org</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://newstapa.org/article/Fyp-E</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003233134&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:02:55.960728+00:00</t>
+          <t>2026-07-13 11:14:36.542751+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>김용남</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>HUG의 미성년 임대인 부모 연대보증 도입 검토 및 제도 개선 논의 중</t>
+          <t>정부 농지 전수조사 대상</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>주택도시보증공사(HUG)가 미성년 임대인 명의의 전세보증 사고 증가에 대응하여 부모 등 법정대리인의 연대보증 도입을 검토 중이다. 2024년에만 17건, 34억 원 규모의 보증사고가 발생했으며, 특정 사례에서는 9억 원의 전세보증금이 반환되지 않아 피해가 확산되고 있다. 이는 미성년자 명의를 활용한 임대사업의 구조적 문제를 드러내며 제도 개선의 필요성이 제기되고 있다.</t>
+          <t>뉴스타파 보도에 따르면 더불어민주당 김용남 후보가 농지를 취득해 대지로 변경 후 수십억 원의 시세차익을 얻었다는 의혹이 제기되었습니다. 농업회사법인 등을 통한 부동산 투자 의혹도 함께 제기되었으며, 이는 농지법 위반 및 공직자의 윤리 문제와 관련됩니다. 김 후보는 이재명 정부의 농지 전수조사 대상에 포함될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>미성년 임대인의 법정대리인에게 책임이 비교적 명확하며(적합 조건 1), 미성년 임대인 관련 보증사고가 다수 발생하고 피해 규모가 큼(적합 조건 3, 4). HUG의 통계 자료 및 특정 사례를 통해 증거 확보 가능성이 높고(적합 조건 5), HUG가 제도 개선을 논의 중인 공적 절차가 진행되고 있음(적합 조건 6).</t>
+          <t>공직 후보자의 농지법 위반 의혹으로 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 원의 재산을 보유한 공직자로 자력이 충분합니다(적합 조건 2). 뉴스타파의 상세한 보도와 정부의 농지 전수조사 언급으로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 직접적인 피해자가 명확하지 않으나, 공공의 이익을 침해한 중대한 사안으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>총 34억 원 (2024년 기준)</t>
+          <t>수십억 원 (부당 이득)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>최소 17명 이상 (2024년 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>HUG, 미성년 임대인 '부모 연대보증' 검토 ... 전세보증 사고 증가 대응</t>
+          <t>김용남·강기윤 후보, 농지 거래로 수십억 원 차익</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>newstapa.org</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=454421</t>
+          <t>https://newstapa.org/article/Fyp-E</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:52.814630+00:00</t>
+          <t>2026-05-31 07:02:55.960728+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>정부의 전세사기 피해자 보증금 지원 논의 및 실행</t>
+          <t>HUG의 미성년 임대인 부모 연대보증 도입 검토 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>정부가 중동발 '3고 위기' 대응을 위해 26.2조원 규모의 경제 대책을 발표했다. 이 대책에는 전세사기 피해자 보증금 일부 지원과 청년 지원 프로그램 등이 포함되어 있다. 전세사기 피해 지원은 다수의 피해자가 겪는 심각한 부동산 문제에 대한 정부의 대응책 중 하나이다.</t>
+          <t>주택도시보증공사(HUG)가 미성년 임대인 명의의 전세보증 사고 증가에 대응하여 부모 등 법정대리인의 연대보증 도입을 검토 중이다. 2024년에만 17건, 34억 원 규모의 보증사고가 발생했으며, 특정 사례에서는 9억 원의 전세보증금이 반환되지 않아 피해가 확산되고 있다. 이는 미성년자 명의를 활용한 임대사업의 구조적 문제를 드러내며 제도 개선의 필요성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 정부의 보증금 지원 등 공적 절차가 진행 중이다(적합 조건 6). 따라서 소송금융 투자에 적합도가 높다. 다만, 특정 가해자 및 그 자력에 대한 추가 확인이 필요하다.</t>
+          <t>미성년 임대인의 법정대리인에게 책임이 비교적 명확하며(적합 조건 1), 미성년 임대인 관련 보증사고가 다수 발생하고 피해 규모가 큼(적합 조건 3, 4). HUG의 통계 자료 및 특정 사례를 통해 증거 확보 가능성이 높고(적합 조건 5), HUG가 제도 개선을 논의 중인 공적 절차가 진행되고 있음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 34억 원 (2024년 기준)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 17명 이상 (2024년 기준)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정부, 중동發 '3高 위기'에 26.2조 투입...경기방어 vs 물가자극</t>
+          <t>HUG, 미성년 임대인 '부모 연대보증' 검토 ... 전세보증 사고 증가 대응</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57967</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=454421</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 00:24:45.936479+00:00</t>
+          <t>2026-04-06 00:23:52.814630+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
+          <t>정부의 전세사기 피해자 보증금 지원 논의 및 실행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전북특별자치도에서 매년 100억원 규모의 전세사기 피해가 발생하고 있으며, '빌라왕' 사태 이후 시행된 전세사기피해자법에 따라 피해자 인정 절차가 진행 중입니다. 현행법상 대항력, 보증금 5억원 이하, 다수 피해 발생, 미반환 의도 등 까다로운 요건을 충족해야 피해자로 인정받을 수 있습니다.</t>
+          <t>정부가 중동발 '3고 위기' 대응을 위해 26.2조원 규모의 경제 대책을 발표했다. 이 대책에는 전세사기 피해자 보증금 일부 지원과 청년 지원 프로그램 등이 포함되어 있다. 전세사기 피해 지원은 다수의 피해자가 겪는 심각한 부동산 문제에 대한 정부의 대응책 중 하나이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>전북지역에서 매년 100억원 규모의 전세사기 피해가 발생하며 '다수 피해 발생'이라는 집단적 피해 조건에 부합합니다. '전세사기피해자법' 시행으로 공적 절차가 진행 중이며, 사기라는 점에서 '상대방 책임이 비교적 명확함'으로 판단됩니다. 다만, 개별 사기범의 자력 부족 가능성은 존재하나, 피해 규모와 집단성, 법적 지원의 필요성을 고려할 때 소송금융 투자 기회 발굴 가능성이 높습니다.</t>
+          <t>전세사기는 다수의 피해자가 발생하고(적합 조건 3), 피해 규모가 크며(적합 조건 4), 정부의 보증금 지원 등 공적 절차가 진행 중이다(적합 조건 6). 따라서 소송금융 투자에 적합도가 높다. 다만, 특정 가해자 및 그 자력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>매년 100억원 (전북지역 총 피해액), 개별 피해액은 보증금 5억원 이하</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 (기사에서 특정 수치 미제시)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>도민 울리는 전세사기 매년 100억원</t>
+          <t>정부, 중동發 '3高 위기'에 26.2조 투입...경기방어 vs 물가자극</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036318</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=57967</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 12:37:56.705151+00:00</t>
+          <t>2026-04-02 00:24:45.936479+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 검거</t>
+          <t>전세사기피해자법에 따른 피해자 인정 절차 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>부산 연제경찰서가 부동산 투자사기 혐의로 피의자 3명을 검거했습니다. 이들은 피해자 60여 명으로부터 투자 명목으로 총 36억 원을 편취한 혐의를 받고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>전북특별자치도에서 매년 100억원 규모의 전세사기 피해가 발생하고 있으며, '빌라왕' 사태 이후 시행된 전세사기피해자법에 따라 피해자 인정 절차가 진행 중입니다. 현행법상 대항력, 보증금 5억원 이하, 다수 피해 발생, 미반환 의도 등 까다로운 요건을 충족해야 피해자로 인정받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>경찰이 부동산 투자사기 피의자 3명을 검거하여 상대방 책임이 비교적 명확하고(적합 조건 1), 피해자 60여 명의 집단적 피해(적합 조건 3)와 총 36억 원의 큰 피해 규모(적합 조건 4)가 확인됩니다. 또한, 경찰 수사 및 검거가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>전북지역에서 매년 100억원 규모의 전세사기 피해가 발생하며 '다수 피해 발생'이라는 집단적 피해 조건에 부합합니다. '전세사기피해자법' 시행으로 공적 절차가 진행 중이며, 사기라는 점에서 '상대방 책임이 비교적 명확함'으로 판단됩니다. 다만, 개별 사기범의 자력 부족 가능성은 존재하나, 피해 규모와 집단성, 법적 지원의 필요성을 고려할 때 소송금융 투자 기회 발굴 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>36억 원</t>
+          <t>매년 100억원 (전북지역 총 피해액), 개별 피해액은 보증금 5억원 이하</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>60여 명</t>
+          <t>다수 (기사에서 특정 수치 미제시)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>부동산 투자사기범 등 부산서 54명 무더기 검거</t>
+          <t>도민 울리는 전세사기 매년 100억원</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22008007995</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1036318</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 12:27:58.031925+00:00</t>
+          <t>2026-03-26 12:37:56.705151+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>명의수탁자의 상속인들</t>
+          <t>사기 피의자 3명</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>명의신탁 해지를 원인으로 한 소유권 이전등기 소송 준비 중</t>
+          <t>경찰 수사 및 피의자 검거</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>종중이 일제강점기 명의신탁했던 조상 대대로 내려온 임야와 농지를 명의수탁자의 상속인들이 개인 재산이라 주장하며 반환을 거부하고 있습니다. 명의수탁자가 생전 종중 재산임을 인정하고 유언까지 남겼음에도 상속인들이 이를 어기고 있어, 종중은 대화로 해결이 어렵다고 판단하여 소송을 준비 중입니다.</t>
+          <t>부산 연제경찰서가 부동산 투자사기 혐의로 피의자 3명을 검거했습니다. 이들은 피해자 60여 명으로부터 투자 명목으로 총 36억 원을 편취한 혐의를 받고 있으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (명의수탁자의 유언 및 종중 활동 보고), 집단적 피해 (종중원 다수), 피해 규모가 큼 (조상 대대로 내려온 임야와 농지), 증거가 있거나 확보 가능함 (유언, 총회 기록, 제세공과금 납부 관계 등) 등 여러 적합 조건에 해당하여 소송금융 투자에 적합합니다. 상대방의 자력은 불분명하나, 소송 대상이 부동산이므로 회수 가능성이 높습니다.</t>
+          <t>경찰이 부동산 투자사기 피의자 3명을 검거하여 상대방 책임이 비교적 명확하고(적합 조건 1), 피해자 60여 명의 집단적 피해(적합 조건 3)와 총 36억 원의 큰 피해 규모(적합 조건 4)가 확인됩니다. 또한, 경찰 수사 및 검거가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피의자들의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36억 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>수십 명 이상</t>
+          <t>60여 명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>조상 땅이 우리 땅?” 유언까지 어기고 ‘100년 신뢰’ 저버린 상속인...</t>
+          <t>부동산 투자사기범 등 부산서 54명 무더기 검거</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107970&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22008007995</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 00:42:00.677598+00:00</t>
+          <t>2026-03-25 12:27:58.031925+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>공인중개사협회</t>
+          <t>명의수탁자의 상속인들</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>피해자들이 공인중개사협회를 상대로 공제금 민사 소송 진행 중</t>
+          <t>명의신탁 해지를 원인으로 한 소유권 이전등기 소송 준비 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경북 경산의 한 공인중개사가 대학생 12명에게 4억 8천여만 원의 전세 보증금을 가로챈 이중계약 전세사기로 징역형을 받았습니다. 피해자들은 공제 증서를 믿었으나, 공인중개사협회는 해당 중개사의 행위가 중개가 아니거나 금지행위에 해당한다며 공제금 지급을 거부하고 있습니다. 현재 피해자들은 협회를 상대로 민사 소송을 진행 중이며, 전문가들은 공제 제도의 현실성 있는 개선을 촉구하고 있습니다.</t>
+          <t>종중이 일제강점기 명의신탁했던 조상 대대로 내려온 임야와 농지를 명의수탁자의 상속인들이 개인 재산이라 주장하며 반환을 거부하고 있습니다. 명의수탁자가 생전 종중 재산임을 인정하고 유언까지 남겼음에도 상속인들이 이를 어기고 있어, 종중은 대화로 해결이 어렵다고 판단하여 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>공인중개사의 전세사기 행위로 인한 책임이 형사 판결로 명확하며(적합 조건 1, 5, 6), 12명의 다수 피해자가 발생했고(적합 조건 3), 총 피해 규모가 4억 8천여만 원으로 큽니다(적합 조건 4). 피해자들이 공제금 지급을 거부하는 공인중개사협회를 상대로 민사 소송을 진행 중이며, 협회는 배상 능력이 충분한 상대방입니다(적합 조건 2).</t>
+          <t>상대방 책임이 비교적 명확함 (명의수탁자의 유언 및 종중 활동 보고), 집단적 피해 (종중원 다수), 피해 규모가 큼 (조상 대대로 내려온 임야와 농지), 증거가 있거나 확보 가능함 (유언, 총회 기록, 제세공과금 납부 관계 등) 등 여러 적합 조건에 해당하여 소송금융 투자에 적합합니다. 상대방의 자력은 불분명하나, 소송 대상이 부동산이므로 회수 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>4억 8,000여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>12명</t>
+          <t>수십 명 이상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>② 사기 친 공인중개사, 중개사 아니다?···'유명무실' 공제금</t>
+          <t>조상 땅이 우리 땅?” 유언까지 어기고 ‘100년 신뢰’ 저버린 상속인...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>dgmbc.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/830690</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107970&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-20 13:12:34.028464+00:00</t>
+          <t>2026-03-24 00:42:00.677598+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>한국공인중개사협회</t>
+          <t>공인중개사협회</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>공인중개사 형사 처벌(징역 3년 6개월) 확정, 한국공인중개사협회 대상 공제금 청구 소송 예정</t>
+          <t>피해자들이 공인중개사협회를 상대로 공제금 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경북 경산 대학가에서 공인중개사가 월세 매물을 전세로 속여 이중계약 전세사기를 벌여 12명의 세입자에게 4억 8천만원 상당의 피해를 입혔다. 해당 공인중개사는 징역 3년 6개월을 선고받았으나, 피해 보상은 이루어지지 않고 있다. 피해자들은 한국공인중개사협회를 상대로 공제금 청구 소송을 통해 피해 회복을 기대하고 있다.</t>
+          <t>경북 경산의 한 공인중개사가 대학생 12명에게 4억 8천여만 원의 전세 보증금을 가로챈 이중계약 전세사기로 징역형을 받았습니다. 피해자들은 공제 증서를 믿었으나, 공인중개사협회는 해당 중개사의 행위가 중개가 아니거나 금지행위에 해당한다며 공제금 지급을 거부하고 있습니다. 현재 피해자들은 협회를 상대로 민사 소송을 진행 중이며, 전문가들은 공제 제도의 현실성 있는 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>공인중개사의 이중계약 전세사기로 인한 책임이 형사 판결로 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 피해 금액이 4억 8천만원 이상으로 크며(피해 규모 큼), 한국공인중개사협회를 상대로 한 공제금 청구 소송을 통해 피해 회복이 가능하여 자력 있는 상대방이 존재한다(상대방에게 자력 충분). 또한, 형사 재판이 진행되어 유죄 판결이 확정된 공적 절차가 있었다(공적 절차 진행 중).</t>
+          <t>공인중개사의 전세사기 행위로 인한 책임이 형사 판결로 명확하며(적합 조건 1, 5, 6), 12명의 다수 피해자가 발생했고(적합 조건 3), 총 피해 규모가 4억 8천여만 원으로 큽니다(적합 조건 4). 피해자들이 공제금 지급을 거부하는 공인중개사협회를 상대로 민사 소송을 진행 중이며, 협회는 배상 능력이 충분한 상대방입니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>4억 8,350만 원</t>
+          <t>4억 8,000여만 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>12명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>① '이중계약' 공인중개사 징역···피해 보상은 '0원'</t>
+          <t>② 사기 친 공인중개사, 중개사 아니다?···'유명무실' 공제금</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://dgmbc.com/NewsArticle/830191</t>
+          <t>https://dgmbc.com/NewsArticle/830690</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 13:16:22.573537+00:00</t>
+          <t>2026-03-20 13:12:34.028464+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>허위 전세 사기 일당 (총책 및 공모자 88명)</t>
+          <t>한국공인중개사협회</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중, 피해자 신고 접수 및 수사 확대</t>
+          <t>공인중개사 형사 처벌(징역 3년 6개월) 확정, 한국공인중개사협회 대상 공제금 청구 소송 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>청년 전세대출 제도를 악용해 4년간 50여 세대, 69건의 허위 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 이들 중 총책 5명은 구속되었으며, 현직 변호사도 포함되어 있습니다. 경찰은 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고를 접수하고 수사를 확대하고 있습니다.</t>
+          <t>경북 경산 대학가에서 공인중개사가 월세 매물을 전세로 속여 이중계약 전세사기를 벌여 12명의 세입자에게 4억 8천만원 상당의 피해를 입혔다. 해당 공인중개사는 징역 3년 6개월을 선고받았으나, 피해 보상은 이루어지지 않고 있다. 피해자들은 한국공인중개사협회를 상대로 공제금 청구 소송을 통해 피해 회복을 기대하고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>경찰에 일당 88명이 붙잡히고 총책 5명(현직 변호사 포함)이 구속되는 등 상대방의 책임이 명확합니다. 50여 세대, 69건의 허위 계약으로 다수의 피해자가 발생했으며, 총 85억 원 규모의 피해 금액과 개별 8천만 원 이상의 피해액으로 피해 규모가 큽니다. 경찰 수사를 통해 객관적 증거가 확보되었고, 현재 경찰 수사가 활발히 진행 중입니다. 사기 일당의 자력은 불분명하나, 범죄 규모와 변호사 연루를 고려할 때 자산 회수 가능성이 있으며, 수사를 통해 은닉 재산이 드러날 수 있습니다.</t>
+          <t>공인중개사의 이중계약 전세사기로 인한 책임이 형사 판결로 명확히 입증되었고(상대방 책임 명확, 증거 확보 가능), 피해 금액이 4억 8천만원 이상으로 크며(피해 규모 큼), 한국공인중개사협회를 상대로 한 공제금 청구 소송을 통해 피해 회복이 가능하여 자력 있는 상대방이 존재한다(상대방에게 자력 충분). 또한, 형사 재판이 진행되어 유죄 판결이 확정된 공적 절차가 있었다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>총 85억 원 (개별 피해 8천만 원 이상)</t>
+          <t>4억 8,350만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 69명 (50여 세대)</t>
+          <t>12명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
+          <t>① '이중계약' 공인중개사 징역···피해 보상은 '0원'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dgmbc.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510093&amp;ref=A</t>
+          <t>https://dgmbc.com/NewsArticle/830191</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 00:26:15.665908+00:00</t>
+          <t>2026-03-19 13:16:22.573537+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>허위 전세 계약 일당 및 한국토지주택공사(LH)</t>
+          <t>허위 전세 사기 일당 (총책 및 공모자 88명)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 등 5명 구속, 피해자 신고 접수 및 수사 확대</t>
+          <t>경찰 수사 및 구속 진행 중, 피해자 신고 접수 및 수사 확대</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>청년 전세대출 보증 제도를 악용하여 부동산 업자, 공인중개사, 현직 변호사 등이 공모해 허위 전세 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 전북 전주시 빌라 50여 세대를 동원해 69건의 가짜 계약을 맺었으며, 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+          <t>청년 전세대출 제도를 악용해 4년간 50여 세대, 69건의 허위 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 이들 중 총책 5명은 구속되었으며, 현직 변호사도 포함되어 있습니다. 경찰은 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고를 접수하고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(허위 전세 계약 일당), 공공기관인 LH가 보증한 전세금이라는 점에서 자력 있는 상대방(LH)을 상대로 소송 가능성이 높습니다. 50여 세대에 걸쳐 85억 원 규모의 집단적 피해가 발생했으며, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
+          <t>경찰에 일당 88명이 붙잡히고 총책 5명(현직 변호사 포함)이 구속되는 등 상대방의 책임이 명확합니다. 50여 세대, 69건의 허위 계약으로 다수의 피해자가 발생했으며, 총 85억 원 규모의 피해 금액과 개별 8천만 원 이상의 피해액으로 피해 규모가 큽니다. 경찰 수사를 통해 객관적 증거가 확보되었고, 현재 경찰 수사가 활발히 진행 중입니다. 사기 일당의 자력은 불분명하나, 범죄 규모와 변호사 연루를 고려할 때 자산 회수 가능성이 있으며, 수사를 통해 은닉 재산이 드러날 수 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>85억 원 (총액), 개별 피해액 8천만 원 이상</t>
+          <t>총 85억 원 (개별 피해 8천만 원 이상)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>50여 세대, 69건의 가짜 계약 (다수)</t>
+          <t>최소 69명 (50여 세대)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509683&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510093&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 12:27:07.680527+00:00</t>
+          <t>2026-03-17 00:26:15.665908+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>전세사기 임대인</t>
+          <t>허위 전세 계약 일당 및 한국토지주택공사(LH)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>양천구 실태조사 및 국토부·서울시 정책 제안</t>
+          <t>경찰 수사 진행 중, 총책 등 5명 구속, 피해자 신고 접수 및 수사 확대</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서울 양천구가 전세사기 피해주택 실태조사를 실시한 결과, 임대인 연락 두절로 인한 건물 관리 부재와 누수, 단전 등 2차 피해가 심각한 수준으로 나타났다. 응답자의 80%가 보증금을 돌려받지 못해 거주 중이며, 구는 국토부와 서울시에 공공관리 도입 및 유지보수 비용 지원 등 6대 정책 대안을 제안했다.</t>
+          <t>청년 전세대출 보증 제도를 악용하여 부동산 업자, 공인중개사, 현직 변호사 등이 공모해 허위 전세 계약으로 85억 원을 가로챈 일당 88명이 경찰에 붙잡혔습니다. 전북 전주시 빌라 50여 세대를 동원해 69건의 가짜 계약을 맺었으며, 실제 입주했다가 전세금을 돌려받지 못한 피해자들의 신고가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>전세사기 임대인의 책임이 명확하고(적합 조건 1), 양천구에서만 346명 이상의 집단적 피해가 확인되었으며(적합 조건 3), 전세 보증금 규모와 2차 피해를 고려할 때 피해 규모가 매우 크다(적합 조건 4). 또한 양천구의 실태조사 및 정책 제안 등 공적 절차가 진행 중이며(적합 조건 6), 계약서 등 증거 확보도 용이하다(적합 조건 5). 비록 임대인의 자력 부족이 우려되나, 대규모 사회적 이슈로 정부의 특별법 및 지원책 마련 가능성이 높아 소송금융 투자 기회가 높다.</t>
+          <t>상대방 책임이 명확하고(허위 전세 계약 일당), 공공기관인 LH가 보증한 전세금이라는 점에서 자력 있는 상대방(LH)을 상대로 소송 가능성이 높습니다. 50여 세대에 걸쳐 85억 원 규모의 집단적 피해가 발생했으며, 경찰 수사가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>85억 원 (총액), 개별 피해액 8천만 원 이상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>346명 이상</t>
+          <t>50여 세대, 69건의 가짜 계약 (다수)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>양천구, 국토부·서울시에 전세사기 피해주택 '현장 맞춤형 6대 정책대...</t>
+          <t>‘허위 전세’로 수십억 꿀꺽…“주거 취약층 대출 노려”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031307242022951</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8509683&amp;ref=A</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-13 00:19:32.038545+00:00</t>
+          <t>2026-03-16 12:27:07.680527+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>김만배, 정영학, 남욱 등 대장동 사업자 및 화천대유자산관리, 성남의뜰, 하나자산신탁</t>
+          <t>전세사기 임대인</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대장동 형사사건 2심 진행 중, 배당결의 무효확인 민사소송 병행, 범죄수익 추가 가압류 진행 중</t>
+          <t>양천구 실태조사 및 국토부·서울시 정책 제안</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>성남시가 대장동 민간 사업자들의 범죄수익 환수를 위해 부동산 및 채권 등 10건에 대한 추가 가압류·가처분 신청을 통해 법원 인용 결정을 받았습니다. 특히 화천대유자산관리의 하나자산신탁 미정산 수익금 828억원을 가압류 대상으로 포착했습니다. 성남시는 4000억원대 배당결의 무효확인 소송을 병행 중이며, 대장동 형사사건 2심 재판 결과가 민사 소송에 중요한 분수령이 될 것으로 보고 있습니다.</t>
+          <t>서울 양천구가 전세사기 피해주택 실태조사를 실시한 결과, 임대인 연락 두절로 인한 건물 관리 부재와 누수, 단전 등 2차 피해가 심각한 수준으로 나타났다. 응답자의 80%가 보증금을 돌려받지 못해 거주 중이며, 구는 국토부와 서울시에 공공관리 도입 및 유지보수 비용 지원 등 6대 정책 대안을 제안했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대장동 사업자들의 범죄수익 환수 목적이 명확하고(적합 조건 1), 화천대유, 하나자산신탁 등 자력 있는 상대방이 특정됩니다(적합 조건 2). 4000억원대 배당 무효 소송 및 828억원 미정산 수익금 가압류 등 피해 규모가 매우 크며(적합 조건 4), 검찰 수사보고서, 법원 가압류 인용 결정 등 증거가 확보되어 있습니다(적합 조건 5). 현재 대장동 형사사건 2심 재판과 배당결의 무효확인 민사소송이 병행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>전세사기 임대인의 책임이 명확하고(적합 조건 1), 양천구에서만 346명 이상의 집단적 피해가 확인되었으며(적합 조건 3), 전세 보증금 규모와 2차 피해를 고려할 때 피해 규모가 매우 크다(적합 조건 4). 또한 양천구의 실태조사 및 정책 제안 등 공적 절차가 진행 중이며(적합 조건 6), 계약서 등 증거 확보도 용이하다(적합 조건 5). 비록 임대인의 자력 부족이 우려되나, 대규모 사회적 이슈로 정부의 특별법 및 지원책 마련 가능성이 높아 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>4000억원대 (배당결의 무효 소송), 828억원 (미정산 수익금 가압류)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>346명 이상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>성남, 대장동 범죄수익 10건 추가 가압류</t>
+          <t>양천구, 국토부·서울시에 전세사기 피해주택 '현장 맞춤형 6대 정책대...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260311519221?OutUrl=naver</t>
+          <t>https://view.asiae.co.kr/article/2026031307242022951</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-12 00:40:06.662410+00:00</t>
+          <t>2026-03-13 00:19:32.038545+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>김만배, 정영학, 남욱 등 대장동 사업자 및 화천대유자산관리, 성남의뜰, 하나자산신탁</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>전세사기 특별법에 따른 피해자 지원 정책 확대</t>
+          <t>대장동 형사사건 2심 진행 중, 배당결의 무효확인 민사소송 병행, 범죄수익 추가 가압류 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자 구제 정책을 확대합니다. 저리 대출 이자 지원 기간 연장, 임대료 및 이사비 지원 등이 포함되며, 이는 전세사기 피해자들이 겪는 경제적 어려움을 완화하기 위한 조치입니다.</t>
+          <t>성남시가 대장동 민간 사업자들의 범죄수익 환수를 위해 부동산 및 채권 등 10건에 대한 추가 가압류·가처분 신청을 통해 법원 인용 결정을 받았습니다. 특히 화천대유자산관리의 하나자산신탁 미정산 수익금 828억원을 가압류 대상으로 포착했습니다. 성남시는 4000억원대 배당결의 무효확인 소송을 병행 중이며, 대장동 형사사건 2심 재판 결과가 민사 소송에 중요한 분수령이 될 것으로 보고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 피해 규모가 크고, '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따른 정부 차원의 지원이 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합합니다. 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 다만, 개별 사기범의 자력 확인이 필요할 수 있습니다.</t>
+          <t>대장동 사업자들의 범죄수익 환수 목적이 명확하고(적합 조건 1), 화천대유, 하나자산신탁 등 자력 있는 상대방이 특정됩니다(적합 조건 2). 4000억원대 배당 무효 소송 및 828억원 미정산 수익금 가압류 등 피해 규모가 매우 크며(적합 조건 4), 검찰 수사보고서, 법원 가압류 인용 결정 등 증거가 확보되어 있습니다(적합 조건 5). 현재 대장동 형사사건 2심 재판과 배당결의 무효확인 민사소송이 병행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
+          <t>4000억원대 (배당결의 무효 소송), 828억원 (미정산 수익금 가압류)</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'이자부터 임대료·이사비까지'…경남도, 전세사기 피해자 지원 강화</t>
+          <t>성남, 대장동 범죄수익 10건 추가 가압류</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260311.99099003280</t>
+          <t>https://www.segye.com/newsView/20260311519221?OutUrl=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-11 12:17:59.650181+00:00</t>
+          <t>2026-03-12 00:40:06.662410+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>정부의 전세 사기 방지 대책 발표 및 시행</t>
+          <t>전세사기 특별법에 따른 피해자 지원 정책 확대</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>수많은 세입자를 벼랑 끝으로 몰았던 '빌라왕 사태' 등 전세 사기 문제가 불거진 지 4년 만에 정부가 전세 사기 방지 대책을 발표했습니다. 이번 대책은 안심 전세 앱을 통한 정보 공개 강화와 공인중개사의 설명 의무 부과 등을 포함하며, 그동안 3만 명이 넘는 피해자가 발생하여 4조 7천억 원의 보증금을 떼인 것으로 파악됩니다.</t>
+          <t>경남도가 '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따라 전세사기 피해자 구제 정책을 확대합니다. 저리 대출 이자 지원 기간 연장, 임대료 및 이사비 지원 등이 포함되며, 이는 전세사기 피해자들이 겪는 경제적 어려움을 완화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>전세 사기로 인한 집단적 피해(3만 명 이상)와 막대한 피해 규모(4조 7천억 원)가 명확하며, 정부의 전세 사기 방지 대책 발표로 공적 절차가 진행 중입니다. 피해 사실에 대한 증거 확보도 용이할 것으로 판단됩니다. 다만, 개별 사기 임대인의 자력 부족 가능성은 존재하나, 다수의 피해자를 대상으로 한 집단적 법적 대응 가능성이 높습니다.</t>
+          <t>전세사기 피해는 다수의 피해자에게 발생하며(집단적 피해), 피해 규모가 크고, '전세사기 피해자 지원 및 주거 안정에 관한 특별법'에 따른 정부 차원의 지원이 진행 중이므로(공적 절차 진행 중) 소송금융 투자에 적합합니다. 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 다만, 개별 사기범의 자력 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>4조 7천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>3만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>‘빌라왕 사태’ 이렇게 막는다…정부, ‘전세 사기 방지 대책’ 발표</t>
+          <t>'이자부터 임대료·이사비까지'…경남도, 전세사기 피해자 지원 강화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504954&amp;ref=A</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260311.99099003280</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:55.274411+00:00</t>
+          <t>2026-03-11 12:17:59.650181+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>전세사기 특별법 제정 및 수사 진행 중, 추가 피해자 구제 소송 가능성 높음</t>
+          <t>정부의 전세 사기 방지 대책 발표 및 시행</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>정부의 부동산 정책이 주거권 보장보다 투자가치 하락에 초점을 맞추면서, 주거 불안정이 심화되고 전세사기·깡통전세 문제가 확산되고 있음. 임대차보호법의 한계와 집주인의 임대사업 수익 추구 구조가 세입자의 주거 불안정을 야기하며, 이는 전세사기 등 집단적 피해로 이어지고 있음.</t>
+          <t>수많은 세입자를 벼랑 끝으로 몰았던 '빌라왕 사태' 등 전세 사기 문제가 불거진 지 4년 만에 정부가 전세 사기 방지 대책을 발표했습니다. 이번 대책은 안심 전세 앱을 통한 정보 공개 강화와 공인중개사의 설명 의무 부과 등을 포함하며, 그동안 3만 명이 넘는 피해자가 발생하여 4조 7천억 원의 보증금을 떼인 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>전세사기·깡통전세는 다수의 피해자(적합 조건 3)가 발생하고 개별 피해 금액이 수억 원에 달하는(적합 조건 4) 집단적 피해 사건임. 가해자의 책임이 명확하고(적합 조건 1) 정부 조사 및 특별법 제정 등 공적 절차가 진행 중(적합 조건 6)이며 증거 확보가 용이(적합 조건 5)하여 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 여부(적합 조건 2)는 추가 확인이 필요함.</t>
+          <t>전세 사기로 인한 집단적 피해(3만 명 이상)와 막대한 피해 규모(4조 7천억 원)가 명확하며, 정부의 전세 사기 방지 대책 발표로 공적 절차가 진행 중입니다. 피해 사실에 대한 증거 확보도 용이할 것으로 판단됩니다. 다만, 개별 사기 임대인의 자력 부족 가능성은 존재하나, 다수의 피해자를 대상으로 한 집단적 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>수억 원 이상 (개별 피해 기준)</t>
+          <t>4조 7천억 원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>3만 명 이상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'집 대신 주식 사라'는 정부, 주거권은 어디 있나?[인권으로 읽는 세상...</t>
+          <t>‘빌라왕 사태’ 이렇게 막는다…정부, ‘전세 사기 방지 대책’ 발표</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030618342991683?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504954&amp;ref=A</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-09 00:18:18.275931+00:00</t>
+          <t>2026-03-11 00:20:55.274411+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>전세사기 가해자 (개인 또는 조직)</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 특별단속 및 수사 진행 중, 범죄수익 추적 전담팀 활동</t>
+          <t>전세사기 특별법 제정 및 수사 진행 중, 추가 피해자 구제 소송 가능성 높음</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>전북지역에서 최근 4년간 300억 원이 넘는 전세사기 피해가 발생했으며, 100명 이상의 피해자가 확인되었다. 경찰은 부동산 업자 등 80여 명을 검거하고 특별단속을 무기한 추진하며 범죄수익 추적을 통해 피해 회복에 나서고 있다. 피해금 회수가 어렵고 법적 절차가 복잡하다는 문제가 제기되고 있다.</t>
+          <t>정부의 부동산 정책이 주거권 보장보다 투자가치 하락에 초점을 맞추면서, 주거 불안정이 심화되고 전세사기·깡통전세 문제가 확산되고 있음. 임대차보호법의 한계와 집주인의 임대사업 수익 추구 구조가 세입자의 주거 불안정을 야기하며, 이는 전세사기 등 집단적 피해로 이어지고 있음.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>부동산 업자 등 사기범들이 경찰에 검거되어 책임 주체가 특정되고(적합 조건 1), 100명 이상의 피해자와 300억 원이 넘는 피해 규모로 집단적 피해가 매우 크다(적합 조건 3, 4). 경찰 수사를 통해 범죄 사실이 드러나고 증거 확보 가능성이 높으며(적합 조건 5), 경찰의 특별단속 및 수사가 활발히 진행 중이다(적합 조건 6). 다만, 기사에서 피해금 회수가 어렵다고 언급되어 사기범들의 자력 부족 가능성은 리스크 요인이다.</t>
+          <t>전세사기·깡통전세는 다수의 피해자(적합 조건 3)가 발생하고 개별 피해 금액이 수억 원에 달하는(적합 조건 4) 집단적 피해 사건임. 가해자의 책임이 명확하고(적합 조건 1) 정부 조사 및 특별법 제정 등 공적 절차가 진행 중(적합 조건 6)이며 증거 확보가 용이(적합 조건 5)하여 소송금융 투자에 적합함. 다만, 개별 가해자의 자력 여부(적합 조건 2)는 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>301억5천350만원</t>
+          <t>수억 원 이상 (개별 피해 기준)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>최소 107명 이상</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>끊이지 않는 전북 전세사기 피해 수백억...시민 불안감 커져</t>
+          <t>'집 대신 주식 사라'는 정부, 주거권은 어디 있나?[인권으로 읽는 세상...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>domin.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547619</t>
+          <t>https://www.pressian.com/pages/articles/2026030618342991683?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-08 12:50:14.995359+00:00</t>
+          <t>2026-03-09 00:18:18.275931+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정안 발의 논의 중, 선지급 후정산 방식 검토</t>
+          <t>경찰 특별단속 및 수사 진행 중, 범죄수익 추적 전담팀 활동</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자 보증금의 최대 50%를 보장하는 '최소보장제' 도입을 추진하고 있으며, '선지급 후정산' 방식도 포함된 특별법 개정안 발의를 논의 중이다. 이는 1인당 평균 1억 3천만 원의 보증금 피해를 입은 다수의 2030세대 피해자 구제를 위한 것으로, 야당은 재정 부담과 도덕적 해이를 이유로 반대하고 있어 국회 논의 과정에서 조정될 가능성도 있다.</t>
+          <t>전북지역에서 최근 4년간 300억 원이 넘는 전세사기 피해가 발생했으며, 100명 이상의 피해자가 확인되었다. 경찰은 부동산 업자 등 80여 명을 검거하고 특별단속을 무기한 추진하며 범죄수익 추적을 통해 피해 회복에 나서고 있다. 피해금 회수가 어렵고 법적 절차가 복잡하다는 문제가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높음. 전국적인 피해자 대책위 활동, 1인당 평균 1억 3천만 원 이상의 피해액, 정부의 특별법 개정 논의 및 선지급 후정산 방식 검토 등은 소송금융 투자 기회를 시사한다. 다만, 개별 악성 임대인의 자력은 불분명하여 회수 가능성에 대한 추가 분석이 필요하다.</t>
+          <t>부동산 업자 등 사기범들이 경찰에 검거되어 책임 주체가 특정되고(적합 조건 1), 100명 이상의 피해자와 300억 원이 넘는 피해 규모로 집단적 피해가 매우 크다(적합 조건 3, 4). 경찰 수사를 통해 범죄 사실이 드러나고 증거 확보 가능성이 높으며(적합 조건 5), 경찰의 특별단속 및 수사가 활발히 진행 중이다(적합 조건 6). 다만, 기사에서 피해금 회수가 어렵다고 언급되어 사기범들의 자력 부족 가능성은 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>1인당 평균 약 1억 3300만 원</t>
+          <t>301억5천350만원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 (전국대책위원회 활동, 2030세대 76% 등)</t>
+          <t>최소 107명 이상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[단독]전세사기 최소보장 50% 가닥…나머지는 20년간 무이자 상환</t>
+          <t>끊이지 않는 전북 전세사기 피해 수백억...시민 불안감 커져</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>domin.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016550?ref=naver</t>
+          <t>http://www.domin.co.kr/news/articleView.html?idxno=1547619</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-08 12:20:57.023473+00:00</t>
+          <t>2026-03-08 12:50:14.995359+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>전세사기특별법 개정안 발의 논의 중, 선지급 후정산 방식 검토</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Zillow를 상대로 제기된 집단소송에서 리퍼럴 지급 구조가 높고 경직된 커미션을 유지하게 했으며, 바이어와 셀러에게 제대로 고지되지 않았다는 주장이 나왔습니다. 이는 부동산 매물 소개료에 대한 규제 논의의 예시로 언급되었습니다.</t>
+          <t>정부와 여당이 전세사기 피해자 보증금의 최대 50%를 보장하는 '최소보장제' 도입을 추진하고 있으며, '선지급 후정산' 방식도 포함된 특별법 개정안 발의를 논의 중이다. 이는 1인당 평균 1억 3천만 원의 보증금 피해를 입은 다수의 2030세대 피해자 구제를 위한 것으로, 야당은 재정 부담과 도덕적 해이를 이유로 반대하고 있어 국회 논의 과정에서 조정될 가능성도 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>대기업 피고(Zillow)의 자력이 충분하고, '집단소송'으로 다수의 바이어와 셀러가 피해를 입었으며, 리퍼럴 구조로 인한 높은 커미션 및 미고지라는 상대방 책임이 비교적 명확하게 주장되고 있습니다. 이미 소송이 진행 중인 상태입니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높음. 전국적인 피해자 대책위 활동, 1인당 평균 1억 3천만 원 이상의 피해액, 정부의 특별법 개정 논의 및 선지급 후정산 방식 검토 등은 소송금융 투자 기회를 시사한다. 다만, 개별 악성 임대인의 자력은 불분명하여 회수 가능성에 대한 추가 분석이 필요하다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1인당 평균 약 1억 3300만 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>바이어와 셀러 다수</t>
+          <t>다수 (전국대책위원회 활동, 2030세대 76% 등)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>다음 규제 대상은 부동산 매물 소개료</t>
+          <t>[단독]전세사기 최소보장 50% 가닥…나머지는 20년간 무이자 상환</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260304182701689</t>
+          <t>https://www.sedaily.com/article/20016550?ref=naver</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-06 01:30:52.869523+00:00</t>
+          <t>2026-03-08 12:20:57.023473+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Zillow</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>정부 피해 인정 신청 진행 중 (어려움), 지역 전담 지원센터 구축 필요성 제기</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>전세사기 피해가 증가하고 있으나, 복잡한 신청 절차와 증빙 문제로 많은 피해자가 정부 피해 인정 신청조차 하지 못하고 있습니다. 피해자 단체와 전문가들은 초기 대응을 돕기 위한 지역 전담 지원센터 등 거점 지원체계 구축을 촉구하고 있습니다.</t>
+          <t>Zillow를 상대로 제기된 집단소송에서 리퍼럴 지급 구조가 높고 경직된 커미션을 유지하게 했으며, 바이어와 셀러에게 제대로 고지되지 않았다는 주장이 나왔습니다. 이는 부동산 매물 소개료에 대한 규제 논의의 예시로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>전세사기는 상대방 책임이 명확하며, 피해자 수가 많고(집단적 피해), 피해 금액이 고액(피해 규모 큼)인 경우가 많아 소송금융 투자에 적합합니다. 정부 피해 인정 신청 등 공적 절차가 진행 중이며, 피해자 단체가 활동하고 있어 조직적인 대응이 가능합니다. 다만, 개별 사기범의 자력 부족이 쟁점이 될 수 있습니다.</t>
+          <t>대기업 피고(Zillow)의 자력이 충분하고, '집단소송'으로 다수의 바이어와 셀러가 피해를 입었으며, 리퍼럴 구조로 인한 높은 커미션 및 미고지라는 상대방 책임이 비교적 명확하게 주장되고 있습니다. 이미 소송이 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>바이어와 셀러 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>전세사기 피해는 늘어나는데···구미 지원센터 필요성 제기</t>
+          <t>다음 규제 대상은 부동산 매물 소개료</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129786/</t>
+          <t>https://www.koreadaily.com/article/20260304182701689</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-06 01:19:07.047803+00:00</t>
+          <t>2026-03-06 01:30:52.869523+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>정부 및 LH의 피해주택 매입 진행, 정치권에서 추가 피해자 구제 대책 논의 중</t>
+          <t>정부 피해 인정 신청 진행 중 (어려움), 지역 전담 지원센터 구축 필요성 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>정부와 LH가 전세사기 피해 주택 6475가구를 매입하며 피해자 구제에 나섰다. 진보당은 사각지대 해소를 위한 추가 대책을 촉구했으며, 더불어민주당도 전세사기 피해자 구제 강화 방안을 발표하는 등 정치권의 논의가 활발하다.</t>
+          <t>전세사기 피해가 증가하고 있으나, 복잡한 신청 절차와 증빙 문제로 많은 피해자가 정부 피해 인정 신청조차 하지 못하고 있습니다. 피해자 단체와 전문가들은 초기 대응을 돕기 위한 지역 전담 지원센터 등 거점 지원체계 구축을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>대규모 전세사기 사건으로 6475가구라는 집단적 피해가 발생했으며, 정부와 LH가 피해주택 매입에 나서는 등 공적 절차가 진행 중입니다. 피해 규모가 크고 상대방(사기범)의 책임이 명확하여 소송금융 투자 적합도가 높습니다. (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차가 진행 중)</t>
+          <t>전세사기는 상대방 책임이 명확하며, 피해자 수가 많고(집단적 피해), 피해 금액이 고액(피해 규모 큼)인 경우가 많아 소송금융 투자에 적합합니다. 정부 피해 인정 신청 등 공적 절차가 진행 중이며, 피해자 단체가 활동하고 있어 조직적인 대응이 가능합니다. 다만, 개별 사기범의 자력 부족이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>6475가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>정부와 LH, 전세사기 피해주택 6475가구 매입…진보당  사각지대 없는 구...</t>
+          <t>전세사기 피해는 늘어나는데···구미 지원센터 필요성 제기</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>wolyo.co.kr</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309537</t>
+          <t>https://www.newsmin.co.kr/news/129786/</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-06 01:07:00.595547+00:00</t>
+          <t>2026-03-06 01:19:07.047803+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>전남도 생활안정자금 지원 및 전세사기피해지원센터 개소</t>
+          <t>정부 및 LH의 피해주택 매입 진행, 정치권에서 추가 피해자 구제 대책 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>전남지역에서 150명의 전세사기 피해자가 발생하여 전남도가 1인당 100만원씩 총 1억 5천만원의 생활안정자금을 지원했습니다. 전남도는 올해도 지원 사업을 계속하고 전세사기피해지원센터를 개소할 계획입니다. 이는 다수의 피해자가 발생한 전세사기 사건으로, 정부 차원의 지원이 이루어지고 있어 소송금융 투자 검토 가치가 높습니다.</t>
+          <t>정부와 LH가 전세사기 피해 주택 6475가구를 매입하며 피해자 구제에 나섰다. 진보당은 사각지대 해소를 위한 추가 대책을 촉구했으며, 더불어민주당도 전세사기 피해자 구제 강화 방안을 발표하는 등 정치권의 논의가 활발하다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>전남지역에서 150명의 전세사기 피해자가 확인되어 집단적 피해(조건3)가 명확하며, 전세사기 특성상 피해 규모(조건4)가 클 것으로 추정됩니다. 전남도에서 생활안정자금 지원 및 전세사기피해지원센터 개소 등 공적 절차(조건6)가 진행 중이며, 이는 피해 사실 및 증거 확보(조건5) 가능성을 높여 소송금융 적합도가 높습니다. 다만, 기사에서 특정된 가해자가 없어 상대방의 자력 확인이 필요합니다.</t>
+          <t>대규모 전세사기 사건으로 6475가구라는 집단적 피해가 발생했으며, 정부와 LH가 피해주택 매입에 나서는 등 공적 절차가 진행 중입니다. 피해 규모가 크고 상대방(사기범)의 책임이 명확하여 소송금융 투자 적합도가 높습니다. (적합 조건: 상대방 책임이 비교적 명확함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차가 진행 중)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>150명</t>
+          <t>6475가구</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>전남지역 2025년 전세사기 피해자 150명 생활안정자금 지원받았다</t>
+          <t>정부와 LH, 전세사기 피해주택 6475가구 매입…진보당  사각지대 없는 구...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>wolyo.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603060006</t>
+          <t>https://www.wolyo.co.kr/news/articleView.html?idxno=309537</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 00:26:50.985939+00:00</t>
+          <t>2026-03-06 01:07:00.595547+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>국토부 전세사기피해지원위원회 심의 및 피해자 인정 진행 중, LH 피해주택 매입 등 정부 지원</t>
+          <t>전남도 생활안정자금 지원 및 전세사기피해지원센터 개소</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>국토교통부가 2월 한 달간 전세사기 피해 501건을 추가 인정하며 누적 피해 인정 건수가 3만6950건으로 늘었다. 피해자의 97.6%가 보증금 3억원 이하이며, 수도권과 청년층 피해 비중이 높게 나타났다. 정부는 LH를 통해 피해주택을 매입하고 주거·금융·법률 지원을 제공하며 피해자 지원에 나서고 있다.</t>
+          <t>전남지역에서 150명의 전세사기 피해자가 발생하여 전남도가 1인당 100만원씩 총 1억 5천만원의 생활안정자금을 지원했습니다. 전남도는 올해도 지원 사업을 계속하고 전세사기피해지원센터를 개소할 계획입니다. 이는 다수의 피해자가 발생한 전세사기 사건으로, 정부 차원의 지원이 이루어지고 있어 소송금융 투자 검토 가치가 높습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>전세사기 피해가 누적 3만6950건에 달하는 집단적 피해이며(적합 조건 3), 개별 피해액이 최대 3억원으로 규모가 크고(적합 조건 4), 국토교통부의 피해자 인정 절차가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 개별 사기범의 자력은 불확실할 수 있으나, 대규모 피해자 집단과 정부의 공식 인정은 소송금융 투자 기회를 높게 평가할 수 있는 요인입니다.</t>
+          <t>전남지역에서 150명의 전세사기 피해자가 확인되어 집단적 피해(조건3)가 명확하며, 전세사기 특성상 피해 규모(조건4)가 클 것으로 추정됩니다. 전남도에서 생활안정자금 지원 및 전세사기피해지원센터 개소 등 공적 절차(조건6)가 진행 중이며, 이는 피해 사실 및 증거 확보(조건5) 가능성을 높여 소송금융 적합도가 높습니다. 다만, 기사에서 특정된 가해자가 없어 상대방의 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>개별 피해액 최대 3억원, 총 피해액 막대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>3만6950건 (누적)</t>
+          <t>150명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>계속 불어나는 ‘전세사기 피해’…‘보증금 3억 이하’ 97.6%</t>
+          <t>전남지역 2025년 전세사기 피해자 150명 생활안정자금 지원받았다</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260304500345</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603060006</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-05 01:08:59.050360+00:00</t>
+          <t>2026-03-06 00:26:50.985939+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>관악구의 시급한 문제로 정치권에서 논의 중이며, 피해 복구 및 지원 필요성 강조</t>
+          <t>국토부 전세사기피해지원위원회 심의 및 피해자 인정 진행 중, LH 피해주택 매입 등 정부 지원</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>서울 관악구는 서울시 내 전세사기 피해가 가장 심각한 지역으로, 특히 20~30대 청년층의 피해가 집중되고 있다. 지역 정치권에서 이를 시급한 문제로 인식하고 피해 복구 및 지원 방안을 모색 중이다. 다수의 피해자와 큰 피해 규모로 인해 집단적 법적 대응 가능성이 높다.</t>
+          <t>국토교통부가 2월 한 달간 전세사기 피해 501건을 추가 인정하며 누적 피해 인정 건수가 3만6950건으로 늘었다. 피해자의 97.6%가 보증금 3억원 이하이며, 수도권과 청년층 피해 비중이 높게 나타났다. 정부는 LH를 통해 피해주택을 매입하고 주거·금융·법률 지원을 제공하며 피해자 지원에 나서고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>서울 관악구에서 전세사기 피해가 가장 심각하며, 특히 20~30대 다수의 피해자가 발생하고 있음. 전세사기는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해의 성격이 강하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 계약서 등 증거 확보 가능성이 높음(적합 조건 5). 또한, 정치권에서 시급한 문제로 인식하고 있어 공적 절차 진행 가능성이 높음(적합 조건 6).</t>
+          <t>전세사기 피해가 누적 3만6950건에 달하는 집단적 피해이며(적합 조건 3), 개별 피해액이 최대 3억원으로 규모가 크고(적합 조건 4), 국토교통부의 피해자 인정 절차가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 비록 개별 사기범의 자력은 불확실할 수 있으나, 대규모 피해자 집단과 정부의 공식 인정은 소송금융 투자 기회를 높게 평가할 수 있는 요인입니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 피해액 최대 3억원, 총 피해액 막대</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>다수 (20~30대 집중)</t>
+          <t>3만6950건 (누적)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[6·3 지선 주자] 주무열  관악의 시급한 문제는 전세사기...2030 세심한 ...</t>
+          <t>계속 불어나는 ‘전세사기 피해’…‘보증금 3억 이하’ 97.6%</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260303000790</t>
+          <t>https://www.nongmin.com/article/20260304500345</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-04 00:25:02.435437+00:00</t>
+          <t>2026-03-05 01:08:59.050360+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>소수민족 공동재산 보호법 발의 및 상정 예정</t>
+          <t>관악구의 시급한 문제로 정치권에서 논의 중이며, 피해 복구 및 지원 필요성 강조</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>파키스탄의 기독교인 국회의원이 교회와 소수민족 자산의 불법 점유, 소유권 분쟁, 무허가 매매 등에 대응하기 위한 '펀자브 소수자 공동재산 보호법'을 발의했습니다. 이 법안은 주정부 차원의 감독 체계를 도입하고 공동 재산 목록을 작성하여 소수민족 공동체의 재산을 보호하는 것을 목표로 합니다. 수십 년간 이어져 온 종교시설 및 공동체 자산 분쟁에 대한 해결책으로 기대되고 있습니다.</t>
+          <t>서울 관악구는 서울시 내 전세사기 피해가 가장 심각한 지역으로, 특히 20~30대 청년층의 피해가 집중되고 있다. 지역 정치권에서 이를 시급한 문제로 인식하고 피해 복구 및 지원 방안을 모색 중이다. 다수의 피해자와 큰 피해 규모로 인해 집단적 법적 대응 가능성이 높다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>민간 개발업자, 토지 마피아, 부패한 교회 행정 담당자들의 불법 점유, 무허가 매매, 위조 서류 사용 등 상대방 책임이 비교적 명확합니다. 파키스탄 내 다수의 기독교 및 소수민족 공동체가 수십 년간 피해를 입은 집단적 피해이며, 도심의 값비싼 부동산과 공동 신탁 자산이 불법적으로 거래되어 피해 규모가 큽니다. 위조 서류 등 증거가 언급되며, 새로운 법안을 통해 재산 목록 작성이 예정되어 증거 확보에 유리할 수 있습니다. 또한, 소수민족 공동재산 보호법이 발의되어 입법 절차가 진행 중인 공적 절차가 있습니다.</t>
+          <t>서울 관악구에서 전세사기 피해가 가장 심각하며, 특히 20~30대 다수의 피해자가 발생하고 있음. 전세사기는 상대방 책임이 명확하고(적합 조건 1), 집단적 피해의 성격이 강하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 계약서 등 증거 확보 가능성이 높음(적합 조건 5). 또한, 정치권에서 시급한 문제로 인식하고 있어 공적 절차 진행 가능성이 높음(적합 조건 6).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수의 소수민족 공동체</t>
+          <t>다수 (20~30대 집중)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>파키스탄 기독의원, 종교시설과 소수민족 자산 보호법안 발의</t>
+          <t>[6·3 지선 주자] 주무열  관악의 시급한 문제는 전세사기...2030 세심한 ...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373740</t>
+          <t>https://www.newspim.com/news/view/20260303000790</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-28 01:45:57.565740+00:00</t>
+          <t>2026-03-04 00:25:02.435437+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>전세사기 피해자 구제 법안 발의 및 최소보장제 도입 추진</t>
+          <t>소수민족 공동재산 보호법 발의 및 상정 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>더불어민주당이 전세사기 피해자 구제를 위한 '최소보장제' 도입을 추진하고 있다. 이는 국가가 일정 수준의 보증금 회복을 책임지고, 신탁 및 공동담보 피해자에게도 우선 보증금을 지급하는 방안을 포함한다. 다수의 전세사기 피해자들이 발생했으며, 관련 법안 발의 등 공적 절차가 진행 중이다.</t>
+          <t>파키스탄의 기독교인 국회의원이 교회와 소수민족 자산의 불법 점유, 소유권 분쟁, 무허가 매매 등에 대응하기 위한 '펀자브 소수자 공동재산 보호법'을 발의했습니다. 이 법안은 주정부 차원의 감독 체계를 도입하고 공동 재산 목록을 작성하여 소수민족 공동체의 재산을 보호하는 것을 목표로 합니다. 수십 년간 이어져 온 종교시설 및 공동체 자산 분쟁에 대한 해결책으로 기대되고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>전세사기 피해는 다수에게 발생했으며(집단적 피해), 피해 규모가 크다. 국가가 보증금 회복을 책임지는 '최소보장제' 도입을 추진하고 있어 상대방(국가)의 자력이 충분하며(상대방 자력 충분), 관련 법안 발의 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
+          <t>민간 개발업자, 토지 마피아, 부패한 교회 행정 담당자들의 불법 점유, 무허가 매매, 위조 서류 사용 등 상대방 책임이 비교적 명확합니다. 파키스탄 내 다수의 기독교 및 소수민족 공동체가 수십 년간 피해를 입은 집단적 피해이며, 도심의 값비싼 부동산과 공동 신탁 자산이 불법적으로 거래되어 피해 규모가 큽니다. 위조 서류 등 증거가 언급되며, 새로운 법안을 통해 재산 목록 작성이 예정되어 증거 확보에 유리할 수 있습니다. 또한, 소수민족 공동재산 보호법이 발의되어 입법 절차가 진행 중인 공적 절차가 있습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 소수민족 공동체</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>민주, '주가 누르기 방지법' 추진…자본시장 개혁 가속</t>
+          <t>파키스탄 기독의원, 종교시설과 소수민족 자산 보호법안 발의</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260226192801vKB</t>
+          <t>https://www.christiantoday.co.kr/news/373740</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:02.804961+00:00</t>
+          <t>2026-02-28 01:45:57.565740+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>전세 사기 피해자 지원 및 주거 안정에 관한 특별법 개정 추진, 선지급·후 정산 방식 도입 논의</t>
+          <t>전세사기 피해자 구제 법안 발의 및 최소보장제 도입 추진</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>더불어민주당과 정부가 전세 사기 피해자 구제를 위해 임차 보증금 일정 비율 회복을 보장하는 '최소보장제' 도입을 발표했습니다. 신탁사기 등 무권 계약 피해자에게는 한국토지주택공사 등이 최소 보장금을 선지급하고, 경매차익 일부를 선지급하는 '선지급·후 정산 방식'을 적용할 예정입니다. 이를 위해 '전세 사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 추진할 계획입니다.</t>
+          <t>더불어민주당이 전세사기 피해자 구제를 위한 '최소보장제' 도입을 추진하고 있다. 이는 국가가 일정 수준의 보증금 회복을 책임지고, 신탁 및 공동담보 피해자에게도 우선 보증금을 지급하는 방안을 포함한다. 다수의 전세사기 피해자들이 발생했으며, 관련 법안 발의 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>전세 사기로 인해 다수의 피해자가 발생했으며(집단적 피해), 임차 보증금이라는 큰 피해 금액이 발생했습니다(피해 규모가 큼). 정부와 여당이 특별법 개정을 추진하는 등 공적 절차가 진행 중이며, 이는 사기 행위의 명확성과 증거 확보 가능성을 시사합니다. 비록 개별 사기범의 자력은 미지수이나, 대규모 피해 발생과 정부의 개입은 소송금융 투자 기회를 높입니다.</t>
+          <t>전세사기 피해는 다수에게 발생했으며(집단적 피해), 피해 규모가 크다. 국가가 보증금 회복을 책임지는 '최소보장제' 도입을 추진하고 있어 상대방(국가)의 자력이 충분하며(상대방 자력 충분), 관련 법안 발의 등 공적 절차가 진행 중이다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>민주, 전세 사기 피해 구제책 발표... 선지급·후 정산</t>
+          <t>민주, '주가 누르기 방지법' 추진…자본시장 개혁 가속</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202602261910196106</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260226192801vKB</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-26 12:39:23.402604+00:00</t>
+          <t>2026-02-26 12:41:02.804961+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>전세사기특별법 개정 추진, 최소보장제 및 선지급·후정산 방식 도입 논의</t>
+          <t>전세 사기 피해자 지원 및 주거 안정에 관한 특별법 개정 추진, 선지급·후 정산 방식 도입 논의</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>정부와 여당이 전세사기 피해자 구제를 위해 '최소보장제' 도입 및 '선지급·후정산' 방식 추진을 발표했다. 임차보증금의 30~50%를 최소 보장하고, 신탁사기 등 일부 피해자에게는 경·공매 완료 전 선지급하는 방안이 포함된다. 이를 위해 '전세사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 조속히 추진할 예정이다.</t>
+          <t>더불어민주당과 정부가 전세 사기 피해자 구제를 위해 임차 보증금 일정 비율 회복을 보장하는 '최소보장제' 도입을 발표했습니다. 신탁사기 등 무권 계약 피해자에게는 한국토지주택공사 등이 최소 보장금을 선지급하고, 경매차익 일부를 선지급하는 '선지급·후 정산 방식'을 적용할 예정입니다. 이를 위해 '전세 사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(전세사기), 집단적 피해(다수 전세사기 피해자)이며, 피해 규모가 크다(임차보증금). 또한, 정부와 여당이 특별법 개정을 추진하며 공적 절차가 활발히 진행 중이다. 특히 '선지급·후정산' 방식은 피해자들의 초기 자금 확보를 용이하게 하여 소송금융 회수 가능성을 높인다.</t>
+          <t>전세 사기로 인해 다수의 피해자가 발생했으며(집단적 피해), 임차 보증금이라는 큰 피해 금액이 발생했습니다(피해 규모가 큼). 정부와 여당이 특별법 개정을 추진하는 등 공적 절차가 진행 중이며, 이는 사기 행위의 명확성과 증거 확보 가능성을 시사합니다. 비록 개별 사기범의 자력은 미지수이나, 대규모 피해 발생과 정부의 개입은 소송금융 투자 기회를 높입니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>당정, 전세사기 구제 속도 … 보증금 30~50% 최소보장</t>
+          <t>민주, 전세 사기 피해 구제책 발표... 선지급·후 정산</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973292</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202602261910196106</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-26 12:32:02.948650+00:00</t>
+          <t>2026-02-26 12:39:23.402604+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>전세사기 임대인 및 관련 사기 가담자</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>전세사기특별법 제정 추진 및 피해자 구제 대책 발표</t>
+          <t>전세사기특별법 개정 추진, 최소보장제 및 선지급·후정산 방식 도입 논의</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>복기왕 민주당 전세사기특위위원장이 전세사기 피해자 구제 대책을 발표하며 특별법 제정을 추진한다고 밝혔다. 기존 특별법의 한계를 보완하고 경매 등으로 인한 피해자별 손실을 지원하는 방안이 논의되고 있다. 이는 전세사기 피해자들의 광범위한 피해에 대한 정부 차원의 대응을 강화하려는 움직임이다.</t>
+          <t>정부와 여당이 전세사기 피해자 구제를 위해 '최소보장제' 도입 및 '선지급·후정산' 방식 추진을 발표했다. 임차보증금의 30~50%를 최소 보장하고, 신탁사기 등 일부 피해자에게는 경·공매 완료 전 선지급하는 방안이 포함된다. 이를 위해 '전세사기 피해자 지원 및 주거 안정에 관한 특별법' 개정을 조속히 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>전세사기 피해는 집단적 피해(다수의 피해자)이며 피해 규모가 큼(전세금 고액). 또한, 전세사기특위 활동 및 특별법 제정 추진 등 공적 절차가 활발히 진행 중으로, 정부 차원의 대책 마련이 소송금융의 집단소송 기회를 확대할 수 있다. 개별 사기범의 자력은 불확실할 수 있으나, 특별법이 새로운 구제 방안을 제시하거나 관련 기관의 책임을 물을 가능성을 열어줄 수 있어 투자 가치가 높다.</t>
+          <t>상대방 책임이 명확하고(전세사기), 집단적 피해(다수 전세사기 피해자)이며, 피해 규모가 크다(임차보증금). 또한, 정부와 여당이 특별법 개정을 추진하며 공적 절차가 활발히 진행 중이다. 특히 '선지급·후정산' 방식은 피해자들의 초기 자금 확보를 용이하게 하여 소송금융 회수 가능성을 높인다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>복기왕, 전세사기 피해자 지원 대폭 강화...특별법 제정 추진</t>
+          <t>당정, 전세사기 구제 속도 … 보증금 30~50% 최소보장</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875358</t>
+          <t>https://www.mk.co.kr/article/11973292</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:34.744769+00:00</t>
+          <t>2026-02-26 12:32:02.948650+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>전세사기특별법 시행 및 구제 방안 발표, 최소보장제 도입 논의</t>
+          <t>전세사기특별법 제정 추진 및 피해자 구제 대책 발표</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>더불어민주당이 전세사기 피해자 구제를 위한 3대 핵심 방안을 발표했다. 기존 전세사기특별법의 한계를 보완하고, 최소보장제 도입 등을 통해 피해자들의 손실을 보전하려는 움직임이다. 이는 전세사기 문제의 심각성과 다수 피해자 발생에 대한 정부와 정치권의 대응을 보여준다.</t>
+          <t>복기왕 민주당 전세사기특위위원장이 전세사기 피해자 구제 대책을 발표하며 특별법 제정을 추진한다고 밝혔다. 기존 특별법의 한계를 보완하고 경매 등으로 인한 피해자별 손실을 지원하는 방안이 논의되고 있다. 이는 전세사기 피해자들의 광범위한 피해에 대한 정부 차원의 대응을 강화하려는 움직임이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>전세사기는 상대방의 책임이 명확하고, 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 피해 규모가 크고, 전세사기특별법 시행 및 정부의 구제 방안 발표 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 자력 부족이 쟁점이 될 수 있으나, 최소보장제 도입 등 정부 차원의 구제 방안이 논의되고 있어 투자 기회가 있을 수 있습니다.</t>
+          <t>전세사기 피해는 집단적 피해(다수의 피해자)이며 피해 규모가 큼(전세금 고액). 또한, 전세사기특위 활동 및 특별법 제정 추진 등 공적 절차가 활발히 진행 중으로, 정부 차원의 대책 마련이 소송금융의 집단소송 기회를 확대할 수 있다. 개별 사기범의 자력은 불확실할 수 있으나, 특별법이 새로운 구제 방안을 제시하거나 관련 기관의 책임을 물을 가능성을 열어줄 수 있어 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>민주당,  전세사기 최소보장제 도입 …3대 구제 방안 발표</t>
+          <t>복기왕, 전세사기 피해자 지원 대폭 강화...특별법 제정 추진</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340199</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875358</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-02-26 12:24:15.132869+00:00</t>
+          <t>2026-02-26 12:25:34.744769+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>국회 차원의 전세사기 피해자 구제 대책 발표 (최소보장제, 선지급 후정산, 공동담보 방안 제시)</t>
+          <t>전세사기특별법 시행 및 구제 방안 발표, 최소보장제 도입 논의</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>복기왕 위원장이 전세사기를 사회적 재난으로 규정하고 피해자 구제 대책을 발표했습니다. 피해자의 75%가 청년층이며, 최소보장제, 선지급 후정산, 공동담보 등 세 가지 핵심 방안이 제시되었습니다. 이는 전세사기 피해에 대한 정부 및 국회의 적극적인 대응 의지를 보여줍니다.</t>
+          <t>더불어민주당이 전세사기 피해자 구제를 위한 3대 핵심 방안을 발표했다. 기존 전세사기특별법의 한계를 보완하고, 최소보장제 도입 등을 통해 피해자들의 손실을 보전하려는 움직임이다. 이는 전세사기 문제의 심각성과 다수 피해자 발생에 대한 정부와 정치권의 대응을 보여준다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>전세사기는 명백한 사회적 재난으로 언급되며, 피해자의 75%가 청년층이라는 점에서 집단적 피해가 명확합니다. 국회 차원에서 피해자 구제 대책이 발표되는 등 공적 절차가 진행 중이며, 이는 대규모 소송의 가능성을 시사합니다. 다만, 기사에서 특정 소송 상대방(사기범)이 명시되지는 않았습니다.</t>
+          <t>전세사기는 상대방의 책임이 명확하고, 다수의 피해자가 발생하여 집단소송 가능성이 높습니다. 피해 규모가 크고, 전세사기특별법 시행 및 정부의 구제 방안 발표 등 공적 절차가 활발히 진행 중입니다. 개별 사기범의 자력 부족이 쟁점이 될 수 있으나, 최소보장제 도입 등 정부 차원의 구제 방안이 논의되고 있어 투자 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>수만 명 이상 (청년층 75%)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>복기왕  전세사기 최소보장·선지급·공동담보 구제</t>
+          <t>민주당,  전세사기 최소보장제 도입 …3대 구제 방안 발표</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514802</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1340199</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-26 12:23:53.051678+00:00</t>
+          <t>2026-02-26 12:24:15.132869+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>당정 협의를 통한 구제 방안 추진, 특별법 개정 논의 중</t>
+          <t>국회 차원의 전세사기 피해자 구제 대책 발표 (최소보장제, 선지급 후정산, 공동담보 방안 제시)</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 최소보장제와 신탁사기 등 무권계약 피해자를 위한 선지급 후정산 방식을 추진한다. 피해자의 75%가 2030 청년세대인 전세사기를 사회적 재난으로 규정하고, 재정 지원 및 형법 개정을 통한 처벌 강화 등 다각적인 지원책을 마련 중이다.</t>
+          <t>복기왕 위원장이 전세사기를 사회적 재난으로 규정하고 피해자 구제 대책을 발표했습니다. 피해자의 75%가 청년층이며, 최소보장제, 선지급 후정산, 공동담보 등 세 가지 핵심 방안이 제시되었습니다. 이는 전세사기 피해에 대한 정부 및 국회의 적극적인 대응 의지를 보여줍니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>전세사기 피해자가 다수(75%가 2030 청년세대)로 집단적 피해(적합 조건 3)이며, 임차보증금 회복이 쟁점인 만큼 피해 규모가 크다고 판단됩니다(적합 조건 4). 또한, 당정 협의를 통한 최소보장제, 선지급제 등 구체적인 구제 방안이 추진 중이고 형법 개정으로 사기죄 처벌이 강화되는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 개별 소송 상대방의 자력 부족이 문제될 수 있으나, 정부의 재정 지원 방안이 논의되고 있어 피해 회복 가능성이 높습니다.</t>
+          <t>전세사기는 명백한 사회적 재난으로 언급되며, 피해자의 75%가 청년층이라는 점에서 집단적 피해가 명확합니다. 국회 차원에서 피해자 구제 대책이 발표되는 등 공적 절차가 진행 중이며, 이는 대규모 소송의 가능성을 시사합니다. 다만, 기사에서 특정 소송 상대방(사기범)이 명시되지는 않았습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>수만 명 이상 (청년층 75%)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>전세사기 구제 길 열린다…당정, 최소보장제·선지급제 추진</t>
+          <t>복기왕  전세사기 최소보장·선지급·공동담보 구제</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013008?ref=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514802</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:45.998788+00:00</t>
+          <t>2026-02-26 12:23:53.051678+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>강원도 법률자문단 가동, 민·형사 소송 상담 진행 중</t>
+          <t>당정 협의를 통한 구제 방안 추진, 특별법 개정 논의 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>강원도에서 전세사기 피해자들을 위한 법률자문단을 본격 가동하여 보증금 반환 및 손해배상 청구 등 민·형사 소송 상담을 제공하고 있다. 전세사기는 다수의 피해자와 큰 피해 금액을 수반하며, 가해자의 책임이 명확한 경우가 많아 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
+          <t>당정이 전세사기 피해자 구제를 위해 임차보증금 회복을 보장하는 최소보장제와 신탁사기 등 무권계약 피해자를 위한 선지급 후정산 방식을 추진한다. 피해자의 75%가 2030 청년세대인 전세사기를 사회적 재난으로 규정하고, 재정 지원 및 형법 개정을 통한 처벌 강화 등 다각적인 지원책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>전세사기 가해자의 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 금액이 예상되는 집단적 피해 사건이며(적합 조건 3, 4), 강원도에서 법률자문단을 가동하여 공적 지원 절차가 진행 중이다(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자에 적합하다.</t>
+          <t>전세사기 피해자가 다수(75%가 2030 청년세대)로 집단적 피해(적합 조건 3)이며, 임차보증금 회복이 쟁점인 만큼 피해 규모가 크다고 판단됩니다(적합 조건 4). 또한, 당정 협의를 통한 최소보장제, 선지급제 등 구체적인 구제 방안이 추진 중이고 형법 개정으로 사기죄 처벌이 강화되는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 개별 소송 상대방의 자력 부족이 문제될 수 있으나, 정부의 재정 지원 방안이 논의되고 있어 피해 회복 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>다수 (수십 명 이상 추정)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[위클리오늘] 강원도, 전세사기 법률자문단 본격 가동</t>
+          <t>전세사기 구제 길 열린다…당정, 최소보장제·선지급제 추진</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>weeklytoday.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.weeklytoday.com/news/articleView.html?idxno=761445</t>
+          <t>https://www.sedaily.com/article/20013008?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-25 13:12:44.879982+00:00</t>
+          <t>2026-02-26 12:22:45.998788+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>전세사기 특별법 개정안 논의 및 정부 책임 촉구</t>
+          <t>강원도 법률자문단 가동, 민·형사 소송 상담 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>전세사기 피해자들이 '전세사기 특별법 개정안'의 신속한 공표를 촉구하며 국회 앞에서 기자회견을 열었습니다. 피해주택 매입만으로는 역부족이며 피해자 선정 요건을 넓혀야 한다고 주장하고 있습니다. 정부의 책임과 LH의 공공매입 즉각 집행을 요구하는 목소리도 높습니다.</t>
+          <t>강원도에서 전세사기 피해자들을 위한 법률자문단을 본격 가동하여 보증금 반환 및 손해배상 청구 등 민·형사 소송 상담을 제공하고 있다. 전세사기는 다수의 피해자와 큰 피해 금액을 수반하며, 가해자의 책임이 명확한 경우가 많아 소송금융 투자에 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>전세사기라는 명확한 불법 행위로 다수의 피해자가 발생했으며, 전세보증금이라는 큰 금액의 피해가 집단적으로 발생하고 있습니다. '전세사기·깡통전세 피해자 전국대책위원회'가 활동 중이며, '전세사기 특별법 개정안' 논의 및 정부 책임 촉구 등 공적 절차가 활발히 진행되고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>전세사기 가해자의 책임이 명확하고(적합 조건 1), 다수의 피해자와 큰 피해 금액이 예상되는 집단적 피해 사건이며(적합 조건 3, 4), 강원도에서 법률자문단을 가동하여 공적 지원 절차가 진행 중이다(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 (수십 명 이상 추정)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>전세사기 희생자 나온지 3년째… 특별법으로 구제 서둘러야</t>
+          <t>[위클리오늘] 강원도, 전세사기 법률자문단 본격 가동</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>weeklytoday.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6082931</t>
+          <t>http://www.weeklytoday.com/news/articleView.html?idxno=761445</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:04.984321+00:00</t>
+          <t>2026-02-25 13:12:44.879982+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
+          <t>전세사기 특별법 개정안 논의 및 정부 책임 촉구</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>전세사기 피해자들이 '전세사기 특별법 개정안'의 신속한 공표를 촉구하며 국회 앞에서 기자회견을 열었습니다. 피해주택 매입만으로는 역부족이며 피해자 선정 요건을 넓혀야 한다고 주장하고 있습니다. 정부의 책임과 LH의 공공매입 즉각 집행을 요구하는 목소리도 높습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>전세사기라는 명확한 불법 행위로 다수의 피해자가 발생했으며, 전세보증금이라는 큰 금액의 피해가 집단적으로 발생하고 있습니다. '전세사기·깡통전세 피해자 전국대책위원회'가 활동 중이며, '전세사기 특별법 개정안' 논의 및 정부 책임 촉구 등 공적 절차가 활발히 진행되고 있어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>전세사기 희생자 나온지 3년째… 특별법으로 구제 서둘러야</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6082931</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:27:04.984321+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t>인천시가 '집값 담합' 및 '전세사기' 등 부동산 시장 교란 행위에 대해 서울·경기와 달리 미온적으로 대처하고 있다는 비판이 제기되었다. 인천시는 전세사기에 대해 피해자 구제 및 지원에 집중하며 경찰청과 협조해 수사가 진행 중이라고 밝혔다. 이는 다수의 피해자가 발생할 수 있는 심각한 부동산 문제에 대한 적극적인 단속 및 예방 조치가 부족함을 보여준다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 전세사기 및 집값 담합은 다수의 피해자를 발생시키는 명백한 불법 행위이며, 경찰 수사를 통해 증거 확보 및 책임 규명이 가능할 것으로 보인다. 다만, 실제 가해자의 자력 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
+      <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I35" t="inlineStr">
+      <c r="I36" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>'집값 담합' 부동산 교란 서울·경기 집중 단속에도 인천시 '멀뚱'</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>incheontoday.com</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.incheontoday.com/news/articleView.html?idxno=315598</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-02-25 12:22:32.455866+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N35"/>
+  <autoFilter ref="A1:N36"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>