--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$45</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="38" customWidth="1" min="5" max="5"/>
+    <col width="41" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="26" customWidth="1" min="8" max="8"/>
+    <col width="27" customWidth="1" min="8" max="8"/>
     <col width="27" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -533,2762 +533,2894 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>자택 매각 완료, 판매 가격에 대한 후회</t>
+          <t>과거 정부 정책으로 인한 피해 발생, 현재 소송 진행 중인 사례는 없음</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>방송인 주영훈이 청담동 자택을 시세보다 5천만 원 낮은 가격인 1억 5천만 원에 매각한 후 후회하고 있다는 사연. 아버지가 이민을 가야 하는 개인적인 사정으로 인해 급하게 매각을 진행했으며, 이로 인한 금전적 손실에 대한 아쉬움을 표현했다.</t>
+          <t>문재인 정부의 재건축 실거주 의무화 및 임대차 3법 등 부동산 정책으로 인해 서울 아파트 전셋값이 1년 만에 17.86% 폭등하며 세입자들이 큰 피해를 입었습니다. 기사는 이재명 정부의 세제 개편안이 유사한 전세대란을 초래할 수 있다고 경고하며, 과거 정책 실패의 부작용을 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사는 주영훈 씨가 급한 사정으로 자택을 시세보다 낮은 가격에 매각한 후 후회하는 개인적인 사연을 다루고 있으며, 상대방의 명확한 불법행위나 배상 책임이 특정되지 않는다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며(5천만 원), 집단적 피해 가능성도 없다.</t>
+          <t>정부 정책으로 인한 피해는 상대방 책임(적합 조건 1)을 법적으로 입증하기 매우 어렵습니다. 비록 상대방(대한민국)의 자력은 충분하고(적합 조건 2), 다수의 세입자가 피해를 입었으며(적합 조건 3), 전세가 폭등으로 피해 규모가 컸지만(적합 조건 4), 정책 결정에 대한 손해배상 책임 인정은 법리적으로 난이도가 매우 높습니다. 현재 소송 등 공적 절차가 진행 중인 것도 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>5천만 원</t>
+          <t>미상 (서울 아파트 전셋값 17.86% 폭등)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>세입자 다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>지금까지 올라  주영훈, 청담동 집 매각했다가 후회한 사연?</t>
+          <t>실거주發 전세대란 또 오나…17% 폭등 '文정부 주거재앙' 재현 우려</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025377</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/08/05/2026080502154.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:41:02.261855+00:00</t>
+          <t>2026-08-11 03:09:13.559944+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>상가임대차법에 따르면 임대인이 권리금 회수를 방해할 경우 손해배상 책임이 발생하지만, 임차인이 무단전대나 불법 용도변경을 한 사실이 있다면 임대인에게 정당한 거절 사유가 인정됩니다. 이 경우 임대인은 권리금 회수 방해에 대한 손해배상 의무를 지지 않습니다.</t>
+          <t>오마이뉴스가 언론의 전월세 시장 보도를 팩트체크하며, '전세대란'은 과도한 공포 마케팅이며 전월세 급등의 원인이 정부 규제 때문이라는 주장은 단정하기 어렵다고 분석했습니다. 국토교통부 실거래가 자료를 인용하여 전세 거래량과 가격 변화를 제시하며, 다양한 복합적 요인이 시장에 작용하고 있다고 설명합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 상가임대차법상 권리금 회수 기회 보호에 대한 법률 원칙을 설명하고 있습니다. 특히 임차인의 무단전대나 불법 용도변경이 있을 경우 임대인의 손해배상 의무가 없다는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며 오히려 잠재적 원고(임차인)의 승소 가능성이 낮음을 시사합니다.</t>
+          <t>본 기사는 전월세 시장의 동향과 언론 보도에 대한 팩트체크 및 분석 기사로, 특정 주체의 명확한 책임이나 피해를 입은 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송의 원인이 되는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>무단전대·불법 용도변경 임차인, 권리금 회수기회 보호 못 받는다</t>
+          <t>[팩트체크] 언론이 말하지 않는 전월세 시장의 왜곡과 진실</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>jeollailbo.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.jeollailbo.com/news/articleView.html?idxno=796625</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003252038&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:55:14.319536+00:00</t>
+          <t>2026-07-29 07:00:11.796705+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법적 조치 검토 중</t>
+          <t>자택 매각 완료, 판매 가격에 대한 후회</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이웃이 주차장을 막는 행위에 대해 법적 조치를 고려하는 상황으로, 변호사는 방해금지 가처분 신청이 가장 효과적인 방법이라고 조언합니다. 이는 본안 소송보다 신속하게 주차 방해 행위를 중단시킬 수 있는 제도입니다.</t>
+          <t>방송인 주영훈이 청담동 자택을 시세보다 5천만 원 낮은 가격인 1억 5천만 원에 매각한 후 후회하고 있다는 사연. 아버지가 이민을 가야 하는 개인적인 사정으로 인해 급하게 매각을 진행했으며, 이로 인한 금전적 손실에 대한 아쉬움을 표현했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거 확보가 용이하나(적합 조건 1, 5), 개인 간의 주차 분쟁으로 피해 규모가 작고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로는 적합하지 않습니다. 기사 내용 또한 특정 사건에 대한 보도라기보다는 일반적인 법률 자문입니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사는 주영훈 씨가 급한 사정으로 자택을 시세보다 낮은 가격에 매각한 후 후회하는 개인적인 사연을 다루고 있으며, 상대방의 명확한 불법행위나 배상 책임이 특정되지 않는다. 또한, 피해 규모가 소송금융 투자 대상으로 보기에 크지 않으며(5천만 원), 집단적 피해 가능성도 없다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천만 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>내 집 주차장 막은 이웃, 법적 조치 가능할까?</t>
+          <t>지금까지 올라  주영훈, 청담동 집 매각했다가 후회한 사연?</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/Q7PY3TC2DIAG</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16025377</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:53.997185+00:00</t>
+          <t>2026-04-04 12:41:02.261855+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>변호사 법률 자문 단계</t>
+          <t>법률 원칙 설명</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부동산 중개사 A가 매도자의 선택권을 제한하고 다른 중개사를 방해하는 '갑질' 행위가 부당한 거래 방해에 해당하며, 이로 인한 손해에 대해 손해배상을 청구할 수 있다는 변호사의 의견이 제시되었다. 하지만 기사 내용만으로는 구체적인 피해 규모나 피해자 수, 상대방의 자력 등이 불분명하다.</t>
+          <t>상가임대차법에 따르면 임대인이 권리금 회수를 방해할 경우 손해배상 책임이 발생하지만, 임차인이 무단전대나 불법 용도변경을 한 사실이 있다면 임대인에게 정당한 거절 사유가 인정됩니다. 이 경우 임대인은 권리금 회수 방해에 대한 손해배상 의무를 지지 않습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>A 중개사의 부당한 거래 방해 행위로 인한 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해 여부(적합 조건 3), 구체적인 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6)가 기사에서 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 상가임대차법상 권리금 회수 기회 보호에 대한 법률 원칙을 설명하고 있습니다. 특히 임차인의 무단전대나 불법 용도변경이 있을 경우 임대인의 손해배상 의무가 없다는 내용으로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며 오히려 잠재적 원고(임차인)의 승소 가능성이 낮음을 시사합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>먼저 말했으니 내 손님  중개사 갑질, 법적 효력은 '전무'</t>
+          <t>무단전대·불법 용도변경 임차인, 권리금 회수기회 보호 못 받는다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>jeollailbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/CV0O9SAPNWNO</t>
+          <t>http://www.jeollailbo.com/news/articleView.html?idxno=796625</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:23.547197+00:00</t>
+          <t>2026-04-03 12:55:14.319536+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1987년 부동산 매매 종결</t>
+          <t>법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>작곡가 주영훈의 아버지가 1987년 청담동 180평 주택을 시세보다 낮은 1억 5천만원에 급매했다. 당시 옆집 공사 중 발생한 문제로 소송을 걸어 매각을 종용받았으나, 이민을 위해 급히 처분한 것으로 보인다. 현재 해당 부동산은 수백억 원대 건물로 가치가 상승하여 가족들이 아쉬움을 토로하고 있다.</t>
+          <t>이웃이 주차장을 막는 행위에 대해 법적 조치를 고려하는 상황으로, 변호사는 방해금지 가처분 신청이 가장 효과적인 방법이라고 조언합니다. 이는 본안 소송보다 신속하게 주차 방해 행위를 중단시킬 수 있는 제도입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 사건은 1987년에 발생하여 이미 매매가 종결된 사건으로, 소멸시효가 한참 지나 현재 시점에서 법적 분쟁을 제기하기 어렵습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력이나 증거 확보 가능성도 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고 증거 확보가 용이하나(적합 조건 1, 5), 개인 간의 주차 분쟁으로 피해 규모가 작고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로는 적합하지 않습니다. 기사 내용 또한 특정 사건에 대한 보도라기보다는 일반적인 법률 자문입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (주영훈 목사 父)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>주영훈 목사 父, 청담 180평家 1억5천에 급매  지금은 수백억 건물됐다...</t>
+          <t>내 집 주차장 막은 이웃, 법적 조치 가능할까?</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015550000792</t>
+          <t>https://lawtalknews.co.kr/article/Q7PY3TC2DIAG</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 00:53:56.636208+00:00</t>
+          <t>2026-04-02 12:55:53.997185+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A 중개사</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>검찰 불기소, 법원 재정신청 기각 후 헌법재판소 재판소원 심사 중</t>
+          <t>변호사 법률 자문 단계</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>법원의 '결정'도 헌법재판소의 재판소원 심사 대상이 될 수 있다는 법적 절차의 확대를 다루는 기사입니다. A씨가 주택 매매 후 겪은 사건이 검찰 불기소, 법원 재정신청 기각을 거쳐 헌재에 재판소원을 제기한 사례로 언급되었습니다.</t>
+          <t>부동산 중개사 A가 매도자의 선택권을 제한하고 다른 중개사를 방해하는 '갑질' 행위가 부당한 거래 방해에 해당하며, 이로 인한 손해에 대해 손해배상을 청구할 수 있다는 변호사의 의견이 제시되었다. 하지만 기사 내용만으로는 구체적인 피해 규모나 피해자 수, 상대방의 자력 등이 불분명하다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 재정신청 기각 결정에 대한 재판소원이라는 법적 절차의 확대를 다루고 있어, 특정 사건의 피해 사실이나 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다. A씨의 주택 매매 관련 사건은 예시로 언급되었을 뿐, 상대방 책임, 자력, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
+          <t>A 중개사의 부당한 거래 방해 행위로 인한 책임은 비교적 명확해 보이나(적합 조건 1), 상대방의 자력(적합 조건 2), 집단적 피해 여부(적합 조건 3), 구체적인 피해 규모(적합 조건 4), 증거 확보 가능성(적합 조건 5), 공적 절차 진행 여부(적합 조건 6)가 기사에서 확인되지 않아 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>검찰 불기소→법원 기각→헌재로…‘재정신청’ 결과 불복 재판소원</t>
+          <t>먼저 말했으니 내 손님  중개사 갑질, 법적 효력은 '전무'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/01/GWUXNLEUNNFJXDR7PXG6SPS25I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://lawtalknews.co.kr/article/CV0O9SAPNWNO</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 13:26:58.836491+00:00</t>
+          <t>2026-04-02 12:47:23.547197+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>전세사기 피해자 지원 특별법 국회 심사 중</t>
+          <t>1987년 부동산 매매 종결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>국회에서 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 심사가 진행되었으나, 여야 공방 끝에 산회되었습니다. 이 기사는 전세사기 문제 해결을 위한 입법 논의 과정을 보도하고 있습니다.</t>
+          <t>작곡가 주영훈의 아버지가 1987년 청담동 180평 주택을 시세보다 낮은 1억 5천만원에 급매했다. 당시 옆집 공사 중 발생한 문제로 소송을 걸어 매각을 종용받았으나, 이민을 위해 급히 처분한 것으로 보인다. 현재 해당 부동산은 수백억 원대 건물로 가치가 상승하여 가족들이 아쉬움을 토로하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 피해자 지원을 위한 특별법의 국회 심사 과정을 다루고 있으며, 특정 소송 사건이나 피고를 명시하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(특정 상대방, 명확한 책임, 구체적인 피해 규모 및 증거)가 부족합니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+          <t>해당 사건은 1987년에 발생하여 이미 매매가 종결된 사건으로, 소멸시효가 한참 지나 현재 시점에서 법적 분쟁을 제기하기 어렵습니다. 또한, 상대방의 책임이 명확하지 않고, 상대방의 자력이나 증거 확보 가능성도 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (주영훈 목사 父)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>국회서 매번 밀리는 행정수도법…지역 정치권은 '존재감 제로'</t>
+          <t>주영훈 목사 父, 청담 180평家 1억5천에 급매  지금은 수백억 건물됐다...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227916</t>
+          <t>https://www.sportschosun.com/entertainment/2026-04-02/202604020100015550000792</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:31:40.291288+00:00</t>
+          <t>2026-04-02 00:53:56.636208+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>검찰 불기소, 법원 재정신청 기각 후 헌법재판소 재판소원 심사 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국내 5대 시중은행의 주택담보대출 금리가 7%를 돌파하며 '영끌족'의 이자 부담이 커지고 있다. 일부 유튜버와 전문가들은 여전히 부동산 불패론을 주장하지만, 기사는 과거 '하우스푸어' 사태를 언급하며 고금리가 자산 가치 하락을 가져올 수 있음을 경고한다. 전문가들은 현재 상황이 과거보다 위태롭다고 지적하며, 냉정한 상환 능력 점검을 조언한다.</t>
+          <t>법원의 '결정'도 헌법재판소의 재판소원 심사 대상이 될 수 있다는 법적 절차의 확대를 다루는 기사입니다. A씨가 주택 매매 후 겪은 사건이 검찰 불기소, 법원 재정신청 기각을 거쳐 헌재에 재판소원을 제기한 사례로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 특정 가해자를 지목하여 법적 책임을 묻기보다는, 부동산 시장의 위험성을 경고하는 논조가 강합니다. '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. 과거 '사기 분양' 소송 사례가 언급되었으나, 이는 현재의 문제가 아닌 과거의 사례입니다.</t>
+          <t>기사는 재정신청 기각 결정에 대한 재판소원이라는 법적 절차의 확대를 다루고 있어, 특정 사건의 피해 사실이나 소송금융 적합 조건을 판단할 구체적인 정보가 부족합니다. A씨의 주택 매매 관련 사건은 예시로 언급되었을 뿐, 상대방 책임, 자력, 피해 규모 등 소송금융 투자에 필요한 핵심 정보가 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>영끌은 도박이었다 ... 주담대 7% 돌파에도 '무조건 상승'?</t>
+          <t>검찰 불기소→법원 기각→헌재로…‘재정신청’ 결과 불복 재판소원</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>betanews.net</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.betanews.net/article/view/beta202603300039</t>
+          <t>https://www.chosun.com/national/court_law/2026/04/01/GWUXNLEUNNFJXDR7PXG6SPS25I/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 00:48:17.529072+00:00</t>
+          <t>2026-04-01 13:26:58.836491+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
-      <c r="E10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 지원 특별법 국회 심사 중</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울 강서구의회 고찬양 의원이 서울시의원 출마를 공식 선언하며 정치 행보를 확대했다. 그는 이재명 후보 보좌 경험과 강서구의원으로서의 70건 입법 성과를 강조했으며, 특히 전국 최초로 '전세사기 피해 지원 조례'를 제정하여 피해 구제에 기여했다고 밝혔다. 고 의원은 원도심 맞춤형 주거 혁신 등을 주요 공약으로 내세웠다.</t>
+          <t>국회에서 '전세사기 피해자 지원 및 주거안정에 관한 특별법' 심사가 진행되었으나, 여야 공방 끝에 산회되었습니다. 이 기사는 전세사기 문제 해결을 위한 입법 논의 과정을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 소송금융 투자 기회를 다루는 것이 아니라, 정치인의 출마 선언과 의정 활동 성과를 보도하는 내용입니다. 기사에서 언급된 '전세사기 피해 지원 조례'는 과거 또는 현재 진행 중인 전세사기 피해에 대한 입법적 지원을 다루는 것으로, 소송금융 투자 대상이 될 만한 새로운 사건이나 소송 기회를 제시하지 않습니다.</t>
+          <t>본 기사는 전세사기 피해자 지원을 위한 특별법의 국회 심사 과정을 다루고 있으며, 특정 소송 사건이나 피고를 명시하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 정보(특정 상대방, 명확한 책임, 구체적인 피해 규모 및 증거)가 부족합니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>강서구의회 고찬양, 서울시의원 출마 선언…  강서 변화 이끌 해결사</t>
+          <t>국회서 매번 밀리는 행정수도법…지역 정치권은 '존재감 제로'</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243081</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227916</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 00:45:36.626034+00:00</t>
+          <t>2026-03-31 12:31:40.291288+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>종중이 100년 된 임야와 농지를 종중원이었던 '갑'과 '을'로부터 되찾기 위해 소송을 결심한 사건입니다. 종중 재산은 상속 대상이 아니라는 법리에 따라 소송이 진행될 예정이며, 간접 자료 확보가 승소의 관건이 될 것으로 보입니다.</t>
+          <t>국내 5대 시중은행의 주택담보대출 금리가 7%를 돌파하며 '영끌족'의 이자 부담이 커지고 있다. 일부 유튜버와 전문가들은 여전히 부동산 불패론을 주장하지만, 기사는 과거 '하우스푸어' 사태를 언급하며 고금리가 자산 가치 하락을 가져올 수 있음을 경고한다. 전문가들은 현재 상황이 과거보다 위태롭다고 지적하며, 냉정한 상환 능력 점검을 조언한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>100년 된 종중 땅으로 피해 규모가 클 수 있으나(적합 조건: 피해 규모가 큼), 상대방이 개인이며 자력 확인이 어렵고(적합 조건: 상대방에게 자력이 충분함 - 미상), 승소 관건이 간접 자료 확보라고 명시되어 증거 확보에 어려움이 예상됩니다(적합 조건: 증거가 있거나 확보 가능함 - 어려움 시사).</t>
+          <t>이 기사는 특정 가해자를 지목하여 법적 책임을 묻기보다는, 부동산 시장의 위험성을 경고하는 논조가 강합니다. '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다. 과거 '사기 분양' 소송 사례가 언급되었으나, 이는 현재의 문제가 아닌 과거의 사례입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>절대 손대지 말라  유언에도 돌변한 자식들?100년 된 '종중 땅' 되찾으...</t>
+          <t>영끌은 도박이었다 ... 주담대 7% 돌파에도 '무조건 상승'?</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>betanews.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/8ULCO1WKO12G</t>
+          <t>https://www.betanews.net/article/view/beta202603300039</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 12:50:29.516214+00:00</t>
+          <t>2026-03-31 00:48:17.529072+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서울시가 청년층을 대상으로 집 주소만 입력하면 AI가 전세사기 위험도를 분석해주는 'AI분석 보고서' 서비스를 기존 1000건에서 3000건으로 확대합니다. 이 서비스는 임대인 및 주택 권리관계 정보를 분석하여 전세사기 잠재 위험을 진단하며, 특히 다가구 주택의 선순위 보증금 규모 예측과 임대인의 다주택 보유 정보를 제공합니다. 전세사기 피해자의 81%가 청년층인 점을 고려하여 청년주거 안전망 강화를 목표로 합니다.</t>
+          <t>서울 강서구의회 고찬양 의원이 서울시의원 출마를 공식 선언하며 정치 행보를 확대했다. 그는 이재명 후보 보좌 경험과 강서구의원으로서의 70건 입법 성과를 강조했으며, 특히 전국 최초로 '전세사기 피해 지원 조례'를 제정하여 피해 구제에 기여했다고 밝혔다. 고 의원은 원도심 맞춤형 주거 혁신 등을 주요 공약으로 내세웠다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>본 기사는 서울시의 전세사기 예방 서비스 확대에 대한 것으로, 특정 전세사기 사건이나 피고가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 소송금융 투자 기회를 다루는 것이 아니라, 정치인의 출마 선언과 의정 활동 성과를 보도하는 내용입니다. 기사에서 언급된 '전세사기 피해 지원 조례'는 과거 또는 현재 진행 중인 전세사기 피해에 대한 입법적 지원을 다루는 것으로, 소송금융 투자 대상이 될 만한 새로운 사건이나 소송 기회를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>주소만 입력하면 AI가 전세사기 판별</t>
+          <t>강서구의회 고찬양, 서울시의원 출마 선언…  강서 변화 이끌 해결사</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603241823246557</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243081</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:14.115517+00:00</t>
+          <t>2026-03-30 00:45:36.626034+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>갑과 을</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>정치인의 선거 공약</t>
+          <t>종중이 소송을 제기하여 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>조국혁신당 대전 출마자가 구청장 당선 시 부적격 부동산 전수조사 및 피해자 지원체계 구축을 첫 행정명령으로 추진하겠다고 공약했습니다. 이는 시민이 주도하는 정치 실현을 위한 혁신 물결의 일환으로 제시되었습니다.</t>
+          <t>종중이 100년 된 임야와 농지를 종중원이었던 '갑'과 '을'로부터 되찾기 위해 소송을 결심한 사건입니다. 종중 재산은 상속 대상이 아니라는 법리에 따라 소송이 진행될 예정이며, 간접 자료 확보가 승소의 관건이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 선거 공약에 해당합니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>100년 된 종중 땅으로 피해 규모가 클 수 있으나(적합 조건: 피해 규모가 큼), 상대방이 개인이며 자력 확인이 어렵고(적합 조건: 상대방에게 자력이 충분함 - 미상), 승소 관건이 간접 자료 확보라고 명시되어 증거 확보에 어려움이 예상됩니다(적합 조건: 증거가 있거나 확보 가능함 - 어려움 시사).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>조국혁신당 대전 출마자들 “시민이 주도하는 정치 실현으로 혁신 물결...</t>
+          <t>절대 손대지 말라  유언에도 돌변한 자식들?100년 된 '종중 땅' 되찾으...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1193808</t>
+          <t>https://lawtalknews.co.kr/article/8ULCO1WKO12G</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-21 00:26:50.698867+00:00</t>
+          <t>2026-03-24 12:50:29.516214+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원 판례 확정</t>
+          <t>서울시의 전세사기 예방 서비스 확대</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원이 공인중개사의 중개대상물 권리관계 조사·확인 및 설명 의무를 강조한 판례를 분석합니다. 임차인이 공인중개사의 공제사업자인 한국공인중개사협회를 상대로 손해배상을 청구한 사건에서 대법원이 공인중개사의 선량한 관리자 주의 의무를 인정한 내용입니다.</t>
+          <t>서울시가 청년층을 대상으로 집 주소만 입력하면 AI가 전세사기 위험도를 분석해주는 'AI분석 보고서' 서비스를 기존 1000건에서 3000건으로 확대합니다. 이 서비스는 임대인 및 주택 권리관계 정보를 분석하여 전세사기 잠재 위험을 진단하며, 특히 다가구 주택의 선순위 보증금 규모 예측과 임대인의 다주택 보유 정보를 제공합니다. 전세사기 피해자의 81%가 청년층인 점을 고려하여 청년주거 안전망 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원 판례를 분석하는 내용으로, 언급된 특정 사건은 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 비록 공인중개사의 책임이 명확해졌다는 점(적합 조건: 상대방 책임 명확)은 긍정적이나, 새로운 집단적 피해 발생이나 대규모 손해를 다루는 신규 사건이 아니므로 소송금융 투자 대상으로서는 신규성이 낮습니다.</t>
+          <t>본 기사는 서울시의 전세사기 예방 서비스 확대에 대한 것으로, 특정 전세사기 사건이나 피고가 존재하지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[박상홍 변호사의 判例를 판다] 다가구·다세대주택 중개에서 강조되는...</t>
+          <t>주소만 입력하면 AI가 전세사기 판별</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514523</t>
+          <t>http://www.fnnews.com/news/202603241823246557</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-20 12:58:34.844215+00:00</t>
+          <t>2026-03-24 12:29:14.115517+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 패소 취지)</t>
+          <t>정치인의 선거 공약</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>대법원은 생활숙박시설을 주거용으로 착각하여 분양계약을 체결한 원고들의 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 대법원은 분양홍보물, 계약서, 확인서에 숙박시설임을 명시하고 있어 원고들이 주거용 사용 불가 사실을 인지했다고 판단했습니다. 이 판결로 생활숙박시설의 주거용 사용 가능성에 대한 법적 판단이 명확해졌습니다.</t>
+          <t>조국혁신당 대전 출마자가 구청장 당선 시 부적격 부동산 전수조사 및 피해자 지원체계 구축을 첫 행정명령으로 추진하겠다고 공약했습니다. 이는 시민이 주도하는 정치 실현을 위한 혁신 물결의 일환으로 제시되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>대법원이 원고들의 핵심 주장(분양홍보물에 의한 착오)에 대해 원고 패소 취지로 파기환송하여, 상대방의 책임이 명확하지 않고 소송 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결로 법리 확정)</t>
+          <t>기사는 특정 사건이나 법적 분쟁에 대한 내용이 아닌, 정치인의 선거 공약에 해당합니다. 소송금융 투자를 위한 구체적인 피고, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2,500만원~8,100만원 (원고 1인당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>4명 (기사 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[부동산]  분양홍보물에 '주거' 문구 있어도 레지던스 '실거주 가능' 착...</t>
+          <t>조국혁신당 대전 출마자들 “시민이 주도하는 정치 실현으로 혁신 물결...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92701</t>
+          <t>http://www.breaknews.com/1193808</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-20 00:53:27.490463+00:00</t>
+          <t>2026-03-21 00:26:50.698867+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>한국공인중개사협회</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대전시의 전세사기 예방 교육 강화 단계</t>
+          <t>대법원 판례 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>대전 지역 20~30대 청년층의 전세사기 피해가 심각한 것으로 나타나자, 대전시가 전세사기 예방 교육과 홍보를 강화하고 있습니다. 부동산 계약 절차, 사기 유형, 등기부 확인 방법 등을 교육하고 체크리스트를 배포할 계획입니다.</t>
+          <t>해당 기사는 대법원이 공인중개사의 중개대상물 권리관계 조사·확인 및 설명 의무를 강조한 판례를 분석합니다. 임차인이 공인중개사의 공제사업자인 한국공인중개사협회를 상대로 손해배상을 청구한 사건에서 대법원이 공인중개사의 선량한 관리자 주의 의무를 인정한 내용입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 대전 지역의 전세사기 피해 현황과 대전시의 예방 교육 강화 노력을 다루고 있어, 소송금융 투자를 위한 특정 사건이나 가해자가 명시되지 않았습니다. 상대방 책임의 명확성, 상대방의 자력, 구체적인 증거 확보 가능성 등 적합 조건이 충족되지 않아 투자 대상으로서의 구체성이 낮습니다.</t>
+          <t>해당 기사는 대법원 판례를 분석하는 내용으로, 언급된 특정 사건은 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 비록 공인중개사의 책임이 명확해졌다는 점(적합 조건: 상대방 책임 명확)은 긍정적이나, 새로운 집단적 피해 발생이나 대규모 손해를 다루는 신규 사건이 아니므로 소송금융 투자 대상으로서는 신규성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대전시, 20·30대 대상 전세사기 예방 교육 강화</t>
+          <t>[박상홍 변호사의 判例를 판다] 다가구·다세대주택 중개에서 강조되는...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513658&amp;ref=A</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514523</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-20 00:27:32.509599+00:00</t>
+          <t>2026-03-20 12:58:34.844215+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>주식회사 더지젤</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>전세사기피해자 지원 특별법 시행 중</t>
+          <t>대법원 파기환송 (원고 패소 취지)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>기사는 한국 임대차 시장의 구조적 한계와 전세 사기 사태를 조명합니다. 주택도시보증공사에 따르면 지난해 전세보증금 반환보증 사고액은 약 4조3000억원에 달하며, 전세사기피해자 지원 특별법 시행 이후 누적 피해자는 3만6950명에 이릅니다. 이는 개인 임대인의 보증금 상환 구조가 시장 변동성을 감당하기 어려워졌음을 보여주며, 기업형 임대주택 등 새로운 주거 모델의 필요성을 제기합니다.</t>
+          <t>대법원은 생활숙박시설을 주거용으로 착각하여 분양계약을 체결한 원고들의 계약금 반환 청구 소송에서 원고 패소 취지로 파기환송했습니다. 대법원은 분양홍보물, 계약서, 확인서에 숙박시설임을 명시하고 있어 원고들이 주거용 사용 불가 사실을 인지했다고 판단했습니다. 이 판결로 생활숙박시설의 주거용 사용 가능성에 대한 법적 판단이 명확해졌습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 전세 사기라는 광범위한 사회적 문제를 다루고 있으며, 수만 명의 피해자와 수조 원의 피해 규모를 언급합니다. 그러나 특정 소송의 상대방이 명확히 특정되지 않고, 전세 사기 사건의 특성상 개별 임대인들의 자력 부족 문제가 있어 소송금융 투자 대상으로 적합한 특정 사건을 발굴하기 어렵습니다.</t>
+          <t>대법원이 원고들의 핵심 주장(분양홍보물에 의한 착오)에 대해 원고 패소 취지로 파기환송하여, 상대방의 책임이 명확하지 않고 소송 승소 가능성이 매우 낮습니다. (부적합 조건: 이미 종결된 사건 - 대법원 판결로 법리 확정)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>약 4조3000억원</t>
+          <t>2,500만원~8,100만원 (원고 1인당)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>3만6950명</t>
+          <t>4명 (기사 언급)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[소멸하는 전세] (1)  더이상 사금융 방식에 기대선 안돼</t>
+          <t>[부동산]  분양홍보물에 '주거' 문구 있어도 레지던스 '실거주 가능' 착...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1948475</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92701</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:52.989520+00:00</t>
+          <t>2026-03-20 00:53:27.490463+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>전세사기 피해자 특별 구제 방안 시행 중</t>
+          <t>대전시의 전세사기 예방 교육 강화 단계</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해자들이 개인회생 신청 시 특별 구제 방안을 활용할 수 있음을 강조하며, 일부 법원에서 관련 조치를 시행 중이라고 전합니다. 또한, 개인회생 신청 전 재산을 미리 소진하는 행위가 불리하게 작용할 수 있음을 변호사들의 의견을 통해 경고합니다.</t>
+          <t>대전 지역 20~30대 청년층의 전세사기 피해가 심각한 것으로 나타나자, 대전시가 전세사기 예방 교육과 홍보를 강화하고 있습니다. 부동산 계약 절차, 사기 유형, 등기부 확인 방법 등을 교육하고 체크리스트를 배포할 계획입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 전세사기 피해자를 위한 개인회생 절차 내 특별 구제 방안에 대한 정보를 제공하며, 특정 사기 사건의 피고나 구체적인 소송 기회를 제시하지 않습니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮습니다.</t>
+          <t>이 기사는 대전 지역의 전세사기 피해 현황과 대전시의 예방 교육 강화 노력을 다루고 있어, 소송금융 투자를 위한 특정 사건이나 가해자가 명시되지 않았습니다. 상대방 책임의 명확성, 상대방의 자력, 구체적인 증거 확보 가능성 등 적합 조건이 충족되지 않아 투자 대상으로서의 구체성이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>개인 회생 신청 전 재산 5천만 원 미리 써버려? 변호사들  최악의 자충수...</t>
+          <t>대전시, 20·30대 대상 전세사기 예방 교육 강화</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/8604E9ML4HZC</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513658&amp;ref=A</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:58.480508+00:00</t>
+          <t>2026-03-20 00:27:32.509599+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
-      <c r="E19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>전세사기피해자 지원 특별법 시행 중</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>김동률 변호사의 칼럼으로, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송에서 채권자가 패소 확정될 경우 손해배상책임을 질 수 있다는 점을 설명합니다. 특별한 반증이 없는 한 집행채권자에게 고의 또는 과실이 있다고 추정될 수 있음을 강조합니다.</t>
+          <t>기사는 한국 임대차 시장의 구조적 한계와 전세 사기 사태를 조명합니다. 주택도시보증공사에 따르면 지난해 전세보증금 반환보증 사고액은 약 4조3000억원에 달하며, 전세사기피해자 지원 특별법 시행 이후 누적 피해자는 3만6950명에 이릅니다. 이는 개인 임대인의 보증금 상환 구조가 시장 변동성을 감당하기 어려워졌음을 보여주며, 기업형 임대주택 등 새로운 주거 모델의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송 패소 시 발생할 수 있는 손해배상책임에 대한 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 전세 사기라는 광범위한 사회적 문제를 다루고 있으며, 수만 명의 피해자와 수조 원의 피해 규모를 언급합니다. 그러나 특정 소송의 상대방이 명확히 특정되지 않고, 전세 사기 사건의 특성상 개별 임대인들의 자력 부족 문제가 있어 소송금융 투자 대상으로 적합한 특정 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 4조3000억원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3만6950명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[칼럼] 김동률 변호사, 부동산 재개발·재건축 사업의 마지막 리스크 '명...</t>
+          <t>[소멸하는 전세] (1)  더이상 사금융 방식에 기대선 안돼</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533181</t>
+          <t>http://www.inews24.com/view/1948475</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-19 00:36:35.665013+00:00</t>
+          <t>2026-03-20 00:21:52.989520+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>전세사기 피해자 특별 구제 방안 시행 중</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>이재명 정부가 이전 정부의 부동산 정책 실패를 언급하며, 공공임대주택 공급 확대와 함께 전세 사기 피해자를 확실히 구제하겠다고 약속했다. 이는 전세 사기 문제가 심각하며 정부 차원의 해결 노력이 진행될 것임을 시사한다.</t>
+          <t>이 기사는 전세사기 피해자들이 개인회생 신청 시 특별 구제 방안을 활용할 수 있음을 강조하며, 일부 법원에서 관련 조치를 시행 중이라고 전합니다. 또한, 개인회생 신청 전 재산을 미리 소진하는 행위가 불리하게 작용할 수 있음을 변호사들의 의견을 통해 경고합니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 소송의 상대방을 명시하지 않고, 정부의 전세 사기 피해자 구제 정책에 대한 일반적인 약속을 다루고 있음. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 특정되지 않아 적합도가 낮음.</t>
+          <t>이 기사는 전세사기 피해자를 위한 개인회생 절차 내 특별 구제 방안에 대한 정보를 제공하며, 특정 사기 사건의 피고나 구체적인 소송 기회를 제시하지 않습니다. 소송금융 투자 대상으로서의 신규 소송 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>정청래  남아있는 내란 흔적 철저히 제거… 국가 정상화 실현 목표</t>
+          <t>개인 회생 신청 전 재산 5천만 원 미리 써버려? 변호사들  최악의 자충수...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=860679</t>
+          <t>https://lawtalknews.co.kr/article/8604E9ML4HZC</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-18 00:15:47.677236+00:00</t>
+          <t>2026-03-19 12:15:58.480508+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>정청래 의원이 이재명 정부와 민주당이 공공임대주택 확대 및 전세 사기 피해자 구제를 통해 부동산 시장을 안정시키겠다고 약속한 내용을 보도합니다. 이는 정부의 정책 방향을 제시하는 정치적 발언입니다.</t>
+          <t>김동률 변호사의 칼럼으로, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송에서 채권자가 패소 확정될 경우 손해배상책임을 질 수 있다는 점을 설명합니다. 특별한 반증이 없는 한 집행채권자에게 고의 또는 과실이 있다고 추정될 수 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 전세 사기 피해자 구제에 대한 정부와 민주당의 일반적인 정치적 약속을 다루고 있어, 특정 소송 사건에 대한 구체적인 정보가 부재합니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없어 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 부동산 재개발·재건축 사업에서 가처분 집행 후 본안소송 패소 시 발생할 수 있는 손해배상책임에 대한 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>정청래  내란 잔재 완전 청산…국가 정상화 이룰 것</t>
+          <t>[칼럼] 김동률 변호사, 부동산 재개발·재건축 사업의 마지막 리스크 '명...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263339</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3533181</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:29.684184+00:00</t>
+          <t>2026-03-19 00:36:35.665013+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>경기중앙지방법무사회장이 다가구주택 전세의 제도적 문제점을 지적하며, 세입자가 보증금을 회수하기 어려운 구조임을 설명합니다. 특히 소액임차인 최우선변제 등으로 인해 후순위 세입자의 피해 가능성을 언급하고, 임차권등기 의무화 등 제도 개선을 제안합니다.</t>
+          <t>이재명 정부가 이전 정부의 부동산 정책 실패를 언급하며, 공공임대주택 공급 확대와 함께 전세 사기 피해자를 확실히 구제하겠다고 약속했다. 이는 전세 사기 문제가 심각하며 정부 차원의 해결 노력이 진행될 것임을 시사한다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>본 기사는 다가구주택 전세의 제도적 문제점을 지적하는 오피니언 칼럼으로, 특정 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 증거 파악 불가로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 소송의 상대방을 명시하지 않고, 정부의 전세 사기 피해자 구제 정책에 대한 일반적인 약속을 다루고 있음. 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 특정되지 않아 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[천자춘추] 다가구주택 전세의 문제점</t>
+          <t>정청래  남아있는 내란 흔적 철저히 제거… 국가 정상화 실현 목표</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260315580287</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=860679</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-15 13:04:39.275920+00:00</t>
+          <t>2026-03-18 00:15:47.677236+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>인천, 대구 등 신규 택지 개발 지역에서 분양권 전매 및 기획부동산 사기 피해 구제 신청이 빈번하게 발생하고 있습니다. 이 기사는 이러한 지역적 특수성과 각급 법원의 판결 경향을 이해하는 부동산소송변호사의 중요성을 강조합니다.</t>
+          <t>정청래 의원이 이재명 정부와 민주당이 공공임대주택 확대 및 전세 사기 피해자 구제를 통해 부동산 시장을 안정시키겠다고 약속한 내용을 보도합니다. 이는 정부의 정책 방향을 제시하는 정치적 발언입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기획부동산 사기 피해는 상대방 책임이 명확할 수 있으나, 기사에서 특정 주체가 명시되지 않았고 상대방의 자력 또한 불분명합니다. '피해 구제 신청이 빈번하다'는 점에서 집단적 피해 가능성은 있으나, 피해 규모나 증거 확보 여부가 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 전세 사기 피해자 구제에 대한 정부와 민주당의 일반적인 정치적 약속을 다루고 있어, 특정 소송 사건에 대한 구체적인 정보가 부재합니다. 따라서 소송 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 적합 조건(1, 2, 3, 4, 5, 6)을 파악할 수 없어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>부동산소송변호사가 짚어주는 임대차 분쟁의 해결법 [문유진 변호사 칼...</t>
+          <t>정청래  내란 잔재 완전 청산…국가 정상화 이룰 것</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75805</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2263339</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-11 12:17:32.784157+00:00</t>
+          <t>2026-03-17 12:32:29.684184+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>인천지방법원 1심에서 원고 청구 기각</t>
+          <t>제도적 문제점 지적 및 개선 방안 제안</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>약국 임차인이 임대인을 상대로 권리금 7억 원 상당의 손해배상 청구 소송을 제기했으나, 인천지방법원은 임차인이 새로운 임차인을 찾으려는 노력이 없었다는 이유로 원고의 청구를 기각했습니다. 이는 1심 판결로, 임차인에게 불리한 결과가 나왔습니다.</t>
+          <t>경기중앙지방법무사회장이 다가구주택 전세의 제도적 문제점을 지적하며, 세입자가 보증금을 회수하기 어려운 구조임을 설명합니다. 특히 소액임차인 최우선변제 등으로 인해 후순위 세입자의 피해 가능성을 언급하고, 임차권등기 의무화 등 제도 개선을 제안합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>피해 규모는 7억 원으로 크지만 (적합 조건: 피해 규모가 큼), 이미 인천지방법원 1심에서 원고의 청구가 기각된 사건입니다 (부적합 조건: 이미 종결된 사건 - 1심 판결 선고). 재판부가 원고의 '새 임차인 찾는 노력 없었다'고 판단하여 항소심 승소 가능성이 낮아 보이며, 집단적 피해가 아닌 개별 소송입니다.</t>
+          <t>본 기사는 다가구주택 전세의 제도적 문제점을 지적하는 오피니언 칼럼으로, 특정 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 증거 파악 불가로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>7억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>약국 권리금 7억 날릴 수도…법원  새 임차인 찾는 노력 없었다</t>
+          <t>[천자춘추] 다가구주택 전세의 문제점</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530694</t>
+          <t>https://www.kyeonggi.com/article/20260315580287</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:55.507333+00:00</t>
+          <t>2026-03-15 13:04:39.275920+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>피해 구제 신청 빈번</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH)는 올해 건설·매입임대주택 3만 7천 호의 입주자를 모집하며, 이 중 700호는 무주택 요건만 충족하면 입주 가능한 든든전세주택으로 제공됩니다. 또한, 전세사기 피해자 주택 6,000여 호에 대한 지원도 함께 진행될 예정입니다. 이 기사는 LH의 공공 주택 사업 및 피해자 지원 정책을 다루는 일반적인 보도입니다.</t>
+          <t>인천, 대구 등 신규 택지 개발 지역에서 분양권 전매 및 기획부동산 사기 피해 구제 신청이 빈번하게 발생하고 있습니다. 이 기사는 이러한 지역적 특수성과 각급 법원의 판결 경향을 이해하는 부동산소송변호사의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 한국토지주택공사(LH)의 주택 공급 및 전세사기 피해자 지원 계획에 대한 보도이며, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
+          <t>기획부동산 사기 피해는 상대방 책임이 명확할 수 있으나, 기사에서 특정 주체가 명시되지 않았고 상대방의 자력 또한 불분명합니다. '피해 구제 신청이 빈번하다'는 점에서 집단적 피해 가능성은 있으나, 피해 규모나 증거 확보 여부가 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>6000여 호의 전세사기 피해자 (지원 대상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>LH, 올해 건설· 매입임대주택 3만 7천 호 입주자 모집</t>
+          <t>부동산소송변호사가 짚어주는 임대차 분쟁의 해결법 [문유진 변호사 칼...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=109103</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75805</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-11 00:24:20.729530+00:00</t>
+          <t>2026-03-11 12:17:32.784157+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>임대인</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>서울시 청년월세지원 사업 추진 예정</t>
+          <t>인천지방법원 1심에서 원고 청구 기각</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>서울시가 무주택 청년 1인가구, 전세사기 피해자, 신혼부부 등 1만2천명을 대상으로 월 20만원의 월세 지원 사업을 확대 추진한다. 내달 모집 공고를 내고 8월부터 실제 지원이 시작될 예정이며, 총 318억원의 시 예산이 투입된다. 이 사업은 청년층의 주거비 부담 완화를 목표로 한다.</t>
+          <t>약국 임차인이 임대인을 상대로 권리금 7억 원 상당의 손해배상 청구 소송을 제기했으나, 인천지방법원은 임차인이 새로운 임차인을 찾으려는 노력이 없었다는 이유로 원고의 청구를 기각했습니다. 이는 1심 판결로, 임차인에게 불리한 결과가 나왔습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 서울시의 청년 월세 지원 사업 확대를 다루고 있으며, 전세사기 피해자에게 월세 지원을 한다는 내용이다. 소송금융 투자 대상이 될 만한 특정 소송 사건이나 분쟁 당사자가 명확히 제시되어 있지 않다. 정부의 복지 정책에 대한 보도이므로 소송금융의 적합 조건에 해당하지 않는다.</t>
+          <t>피해 규모는 7억 원으로 크지만 (적합 조건: 피해 규모가 큼), 이미 인천지방법원 1심에서 원고의 청구가 기각된 사건입니다 (부적합 조건: 이미 종결된 사건 - 1심 판결 선고). 재판부가 원고의 '새 임차인 찾는 노력 없었다'고 판단하여 항소심 승소 가능성이 낮아 보이며, 집단적 피해가 아닌 개별 소송입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>500명 (전세사기 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'월 20만원' 서울시 청년월세지원 확대…전세사기 피해자 포함</t>
+          <t>약국 권리금 7억 날릴 수도…법원  새 임차인 찾는 노력 없었다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260306086900004?input=1195m</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=530694</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-08 00:22:31.873627+00:00</t>
+          <t>2026-03-11 00:39:55.507333+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>홍승권 변호사의 칼럼으로, 상가 임대차에서 보증금 1,000만 원이 소액임차인에 해당하는지 여부와 환산보증금의 기준에 대해 설명하는 법률 정보성 기사입니다. 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>한국토지주택공사(LH)는 올해 건설·매입임대주택 3만 7천 호의 입주자를 모집하며, 이 중 700호는 무주택 요건만 충족하면 입주 가능한 든든전세주택으로 제공됩니다. 또한, 전세사기 피해자 주택 6,000여 호에 대한 지원도 함께 진행될 예정입니다. 이 기사는 LH의 공공 주택 사업 및 피해자 지원 정책을 다루는 일반적인 보도입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁을 다루는 뉴스 기사가 아닌, 홍승권 변호사의 법률 칼럼으로 소액임차인 및 환산보증금에 대한 법률 정보를 제공합니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국토지주택공사(LH)의 주택 공급 및 전세사기 피해자 지원 계획에 대한 보도이며, 특정 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 적합 조건에 해당하는 내용이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6000여 호의 전세사기 피해자 (지원 대상)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Part 8 | 홍승권 변호사 칼럼: 보증금 1,000만 원이면 소액임차인일까…...</t>
+          <t>LH, 올해 건설· 매입임대주택 3만 7천 호 입주자 모집</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>koreaittimes.com</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151560</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=109103</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-07 12:34:54.907821+00:00</t>
+          <t>2026-03-11 00:24:20.729530+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>서울시 청년월세지원 사업 추진 예정</t>
+        </is>
+      </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>해당 칼럼은 지분 쪼개기 식 부동산 투자의 문제점을 지적하며, 공동 지분자 중 한 명에게 상속, 압류, 채무불이행, 사망 등의 문제가 발생할 경우 소송 없이는 해결하기 어렵다고 설명합니다. 또한 세금 미납 시 공유 지분자 모두에게 영향을 미치고, 지분 공유 상태에서는 건축허가나 토지분할이 어렵다는 점을 언급하며 법적 분쟁 가능성을 시사합니다.</t>
+          <t>서울시가 무주택 청년 1인가구, 전세사기 피해자, 신혼부부 등 1만2천명을 대상으로 월 20만원의 월세 지원 사업을 확대 추진한다. 내달 모집 공고를 내고 8월부터 실제 지원이 시작될 예정이며, 총 318억원의 시 예산이 투입된다. 이 사업은 청년층의 주거비 부담 완화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '지분 쪼개기 식 부동산 투자'의 일반적인 법적 문제점과 위험성을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 서울시의 청년 월세 지원 사업 확대를 다루고 있으며, 전세사기 피해자에게 월세 지원을 한다는 내용이다. 소송금융 투자 대상이 될 만한 특정 소송 사건이나 분쟁 당사자가 명확히 제시되어 있지 않다. 정부의 복지 정책에 대한 보도이므로 소송금융의 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500명 (전세사기 피해자)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[서충원칼럼] 지분 쪼개기 식 부동산 투자의 명암</t>
+          <t>'월 20만원' 서울시 청년월세지원 확대…전세사기 피해자 포함</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718690</t>
+          <t>https://www.yna.co.kr/view/AKR20260306086900004?input=1195m</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-05 01:45:07.891782+00:00</t>
+          <t>2026-03-08 00:22:31.873627+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>LH가 2024년 전세임대주택 3만 7580호를 공급할 계획을 발표했습니다. 이 중 2500호는 전세사기 피해자에게 배정될 예정이며, 이는 주거 지원 정책의 일환입니다. 본 기사는 특정 법적 분쟁이나 소송 가능성을 다루지 않습니다.</t>
+          <t>홍승권 변호사의 칼럼으로, 상가 임대차에서 보증금 1,000만 원이 소액임차인에 해당하는지 여부와 환산보증금의 기준에 대해 설명하는 법률 정보성 기사입니다. 특정 사건이나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루는 정책 발표 기사로, 특정 사건의 피해 발생이나 소송 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁을 다루는 뉴스 기사가 아닌, 홍승권 변호사의 법률 칼럼으로 소액임차인 및 환산보증금에 대한 법률 정보를 제공합니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>LH, 올해 전세임대주택 3만 7580호 공급</t>
+          <t>Part 8 | 홍승권 변호사 칼럼: 보증금 1,000만 원이면 소액임차인일까…...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>koreaittimes.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381113</t>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151560</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-05 01:11:32.903586+00:00</t>
+          <t>2026-03-07 12:34:54.907821+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>LH가 올해 전세임대주택 3.7만 가구를 공급하며, 상반기 일정을 예년보다 앞당겼습니다. 공급 유형에는 일반, 청년, 신혼부부 외에 전세사기 피해자 2500가구도 포함되어 있습니다. 수도권에 2만 가구가 배정될 예정입니다.</t>
+          <t>해당 칼럼은 지분 쪼개기 식 부동산 투자의 문제점을 지적하며, 공동 지분자 중 한 명에게 상속, 압류, 채무불이행, 사망 등의 문제가 발생할 경우 소송 없이는 해결하기 어렵다고 설명합니다. 또한 세금 미납 시 공유 지분자 모두에게 영향을 미치고, 지분 공유 상태에서는 건축허가나 토지분할이 어렵다는 점을 언급하며 법적 분쟁 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루고 있으며, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. '전세사기 피해자'가 언급되지만, 이는 LH의 지원 대상으로서 명시된 것이며, 이들을 위한 소송금융 투자 기회나 특정 피고를 상대로 한 소송 가능성을 제시하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '지분 쪼개기 식 부동산 투자'의 일반적인 법적 문제점과 위험성을 다루는 칼럼입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 단계 등이 명확히 파악되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2500가구 (전세사기 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>LH 올해 전세임대주택 3.7만 가구 공급…  상반기 일정 예년보다 앞당겨...</t>
+          <t>[서충원칼럼] 지분 쪼개기 식 부동산 투자의 명암</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144781</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718690</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-05 01:08:46.328799+00:00</t>
+          <t>2026-03-05 01:45:07.891782+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>상가건물 임대차보호법 제10조의4에 따라 임차인이 주선한 신규 임차인과의 계약 체결을 임대인이 정당한 사유 없이 거부할 경우, 임대인은 임차인에게 권리금 상당의 손해배상 책임을 진다는 법률 원칙을 설명하는 기사입니다.</t>
+          <t>LH가 2024년 전세임대주택 3만 7580호를 공급할 계획을 발표했습니다. 이 중 2500호는 전세사기 피해자에게 배정될 예정이며, 이는 주거 지원 정책의 일환입니다. 본 기사는 특정 법적 분쟁이나 소송 가능성을 다루지 않습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 상가건물 임대차보호법 상의 권리금 관련 법률 원칙을 설명하는 법률 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건을 판단하기 어렵습니다.</t>
+          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루는 정책 발표 기사로, 특정 사건의 피해 발생이나 소송 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>상가 권리금, 임대인이 거절할 수 있다? [더 머니이스트-아하! 부동산 법...</t>
+          <t>LH, 올해 전세임대주택 3만 7580호 공급</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602270195Q</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381113</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-05 00:33:42.589966+00:00</t>
+          <t>2026-03-05 01:11:32.903586+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>이 기사는 전세금을 돌려받지 못한 세입자가 소송을 준비할 때 이사 시점과 소송 제기 순서에 대해 고민하는 문제에 대한 법률 전문가의 조언을 담고 있다. 지연이자 및 소송비용 청구 가능성 등 일반적인 법률 정보를 제공한다.</t>
+          <t>LH가 올해 전세임대주택 3.7만 가구를 공급하며, 상반기 일정을 예년보다 앞당겼습니다. 공급 유형에는 일반, 청년, 신혼부부 외에 전세사기 피해자 2500가구도 포함되어 있습니다. 수도권에 2만 가구가 배정될 예정입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌 전세금반환소송 절차에 대한 일반적인 법률 자문 기사이다. 따라서 상대방 특정, 피해 규모, 피해자 수, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합하다.</t>
+          <t>해당 기사는 LH의 전세임대주택 공급 계획을 다루고 있으며, 특정 사건이나 법적 분쟁을 묘사하고 있지 않습니다. '전세사기 피해자'가 언급되지만, 이는 LH의 지원 대상으로서 명시된 것이며, 이들을 위한 소송금융 투자 기회나 특정 피고를 상대로 한 소송 가능성을 제시하지 않습니다. 따라서 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2500가구 (전세사기 피해자)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[부동산] 전세금반환소송, 이사 후 제기가 유리</t>
+          <t>LH 올해 전세임대주택 3.7만 가구 공급…  상반기 일정 예년보다 앞당겨...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517324</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144781</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:10.147747+00:00</t>
+          <t>2026-03-05 01:08:46.328799+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>친일파 이완용의 증손자가 국가를 상대로 한 소송에서 승소하여 일제강점기에 받은 땅을 되찾았다는 소식이 전해졌다. 이 증손자의 발언과 소송 결과에 대해 광복회를 비롯한 여러 단체에서 비판의 목소리가 나오고 있다. 이 사건은 친일 재산 환수 및 역사적 정의에 대한 논란을 다시 불러일으키고 있다.</t>
+          <t>상가건물 임대차보호법 제10조의4에 따라 임차인이 주선한 신규 임차인과의 계약 체결을 임대인이 정당한 사유 없이 거부할 경우, 임대인은 임차인에게 권리금 상당의 손해배상 책임을 진다는 법률 원칙을 설명하는 기사입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>기사에 따르면 친일파 후손이 국가를 상대로 한 소송에서 이미 '승소'를 거두었으므로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 친일파 후손이 국가를 상대로 재산을 되찾는다는 사건의 성격상 사회적 논란이 크고, 소송금융이 통상적으로 지원하는 '피해자'의 입장에 부합하지 않습니다.</t>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌 상가건물 임대차보호법 상의 권리금 관련 법률 원칙을 설명하는 법률 칼럼입니다. 특정 피고, 피해 규모, 진행 단계 등이 명확하지 않아 소송금융 투자 대상으로서의 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[3.1특집]친일 후손의 공습 : 일제에게 받은 땅을 되찾겠다</t>
+          <t>상가 권리금, 임대인이 거절할 수 있다? [더 머니이스트-아하! 부동산 법...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/874026730</t>
+          <t>https://www.hankyung.com/article/202602270195Q</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:32.898692+00:00</t>
+          <t>2026-03-05 00:33:42.589966+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>해당 기사는 서울 아파트 전세 매물 부족, 서울시의 주택 공급 계획, 더불어민주당의 전세사기 피해자 구제 방안 추진, 강남 아파트값 하락, 한국은행 기준금리 동결 등 다양한 경제 및 정책 뉴스를 요약하고 있습니다. 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 상세 내용은 포함되어 있지 않습니다.</t>
+          <t>이 기사는 전세금을 돌려받지 못한 세입자가 소송을 준비할 때 이사 시점과 소송 제기 순서에 대해 고민하는 문제에 대한 법률 전문가의 조언을 담고 있다. 지연이자 및 소송비용 청구 가능성 등 일반적인 법률 정보를 제공한다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 법적 분쟁을 다루는 것이 아닌, 전반적인 경제 및 정책 동향을 요약한 것입니다. 전세사기 피해자 구제 노력에 대한 언급은 있으나, 이는 이미 발생한 사기에 대한 정책적 대응이며, 소송금융 투자를 위한 새로운 특정 사건이나 명확한 피고가 존재하지 않습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌 전세금반환소송 절차에 대한 일반적인 법률 자문 기사이다. 따라서 상대방 특정, 피해 규모, 피해자 수, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 적합 조건들을 파악할 수 없어 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[오늘의 브릿지경제 1면] 전세매물 ‘제로’… 서울 외곽 씨가 말랐다</t>
+          <t>[부동산] 전세금반환소송, 이사 후 제기가 유리</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260226501349</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517324</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:48.350713+00:00</t>
+          <t>2026-03-02 00:29:10.147747+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>국가</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>개별 임대인 피해 발생 및 법적 조치 검토 중</t>
+          <t>이완용 증손자의 국가 상대 소송 승소</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>외국인 유학생 및 근로자가 월세를 내지 않고 출국하는 '먹튀' 사례가 증가하여 임대인들이 피해를 겪고 있다. 임대인들은 밀린 월세뿐 아니라 남겨진 짐 처리 및 재임대 어려움으로 이중고를 겪고 있으며, 현행법상 계약 해지 및 강제집행에 어려움이 많아 법적 해결 방안을 모색 중이다.</t>
+          <t>친일파 이완용의 증손자가 국가를 상대로 한 소송에서 승소하여 일제강점기에 받은 땅을 되찾았다는 소식이 전해졌다. 이 증손자의 발언과 소송 결과에 대해 광복회를 비롯한 여러 단체에서 비판의 목소리가 나오고 있다. 이 사건은 친일 재산 환수 및 역사적 정의에 대한 논란을 다시 불러일으키고 있다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해'에 해당하나, 상대방이 개별 외국인 유학생/근로자로 자력이 부족하고 이미 출국하여 소재 파악 및 강제집행이 매우 어려움. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심적인 부적합 요인임.</t>
+          <t>기사에 따르면 친일파 후손이 국가를 상대로 한 소송에서 이미 '승소'를 거두었으므로, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당할 가능성이 높습니다 (부적합 조건: 이미 종결된 사건). 또한, 친일파 후손이 국가를 상대로 재산을 되찾는다는 사건의 성격상 사회적 논란이 크고, 소송금융이 통상적으로 지원하는 '피해자'의 입장에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>연락끊긴 외국인 유학생…월세 먹튀에 집주인 '발동동'</t>
+          <t>[3.1특집]친일 후손의 공습 : 일제에게 받은 땅을 되찾겠다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973323</t>
+          <t>http://www.ddanzi.com/874026730</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-26 13:11:32.686221+00:00</t>
+          <t>2026-02-28 12:50:32.898692+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>전세사기 피해 구제 입법 및 정책 논의 중</t>
+          <t>전세사기 피해자 구제를 위한 정책 논의 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제 강화를 위한 입법 과제와 정책 대안을 논의하는 제7차 회의를 개최했다. 이는 전세사기 문제 해결을 위한 정치권의 노력을 보여주는 것으로, 특정 사건에 대한 법적 진행 상황을 다루지는 않는다.</t>
+          <t>해당 기사는 서울 아파트 전세 매물 부족, 서울시의 주택 공급 계획, 더불어민주당의 전세사기 피해자 구제 방안 추진, 강남 아파트값 하락, 한국은행 기준금리 동결 등 다양한 경제 및 정책 뉴스를 요약하고 있습니다. 특정 법적 분쟁이나 소송금융 투자 대상이 될 만한 사건에 대한 상세 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>본 기사는 전세사기 문제 해결을 위한 더불어민주당의 정책 논의를 다루고 있어, 특정 사건의 구체적인 피고, 책임 소재, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 정보가 부재하다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>기사는 특정 사건이나 법적 분쟁을 다루는 것이 아닌, 전반적인 경제 및 정책 동향을 요약한 것입니다. 전세사기 피해자 구제 노력에 대한 언급은 있으나, 이는 이미 발생한 사기에 대한 정책적 대응이며, 소송금융 투자를 위한 새로운 특정 사건이나 명확한 피고가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>더불어민주당 전세사기대책특별위원회, 제7차 회의 개최</t>
+          <t>[오늘의 브릿지경제 1면] 전세매물 ‘제로’… 서울 외곽 씨가 말랐다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=590292</t>
+          <t>https://www.viva100.com/article/20260226501349</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-02-26 12:27:00.287027+00:00</t>
+          <t>2026-02-27 00:32:48.350713+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>전세사기 예방 캠페인 진행 중</t>
+          <t>개별 임대인 피해 발생 및 법적 조치 검토 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>이민근 안산시장은 청년층 전세사기 예방을 위해 한양대 에리카캠퍼스에서 민·관 합동 캠페인을 진행했습니다. 사회 초년생인 신입생과 재학생을 대상으로 계약 단계별 필수 점검사항과 피해 지원 제도를 안내하며 선제적 예방 중심의 주거안전 정책을 강화하고 있습니다.</t>
+          <t>외국인 유학생 및 근로자가 월세를 내지 않고 출국하는 '먹튀' 사례가 증가하여 임대인들이 피해를 겪고 있다. 임대인들은 밀린 월세뿐 아니라 남겨진 짐 처리 및 재임대 어려움으로 이중고를 겪고 있으며, 현행법상 계약 해지 및 강제집행에 어려움이 많아 법적 해결 방안을 모색 중이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>해당 기사는 안산시의 청년 전세사기 예방 캠페인에 대한 내용으로, 특정 전세사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 중 '집단적 피해'에 해당하나, 상대방이 개별 외국인 유학생/근로자로 자력이 부족하고 이미 출국하여 소재 파악 및 강제집행이 매우 어려움. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 핵심적인 부적합 요인임.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>이민근 안산시장  청년 전세사기 예방, 현장 중심 정책으로 선제 대응</t>
+          <t>연락끊긴 외국인 유학생…월세 먹튀에 집주인 '발동동'</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260226153328781</t>
+          <t>https://www.mk.co.kr/article/11973323</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-02-26 12:26:49.277650+00:00</t>
+          <t>2026-02-26 13:11:32.686221+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>전세사기 피해 예방 캠페인 및 지원 제도 안내</t>
+          <t>전세사기 피해 구제 입법 및 정책 논의 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>안산시가 대학생을 대상으로 전세 피해 예방 캠페인을 전개했습니다. 임대차 신고, 전입신고, 전세보증금 반환보증 가입 등 계약 후 점검 사항과 전세사기 피해자 지원 제도 및 구제 절차를 담은 홍보물을 배포했습니다.</t>
+          <t>더불어민주당 전세사기대책특별위원회가 전세사기 피해자 구제 강화를 위한 입법 과제와 정책 대안을 논의하는 제7차 회의를 개최했다. 이는 전세사기 문제 해결을 위한 정치권의 노력을 보여주는 것으로, 특정 사건에 대한 법적 진행 상황을 다루지는 않는다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 특정 전세사기 사건이나 피고를 명확히 제시하지 않고, 전세 피해 예방 캠페인 및 피해자 지원 제도를 안내하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건성(상대방 특정, 피해 규모, 진행 단계 등)이 부족하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 전세사기 문제 해결을 위한 더불어민주당의 정책 논의를 다루고 있어, 특정 사건의 구체적인 피고, 책임 소재, 피해 규모, 증거 유무 등 소송금융 투자에 필요한 정보가 부재하다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[안산 24시] 안산시, 대학생 대상 '전세 피해 예방 캠페인' 전개</t>
+          <t>더불어민주당 전세사기대책특별위원회, 제7차 회의 개최</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363990</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=590292</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-26 12:25:46.953651+00:00</t>
+          <t>2026-02-26 12:27:00.287027+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>전세사기 예방 캠페인 진행 중</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>임대현 변호사가 전월세 사기 예방을 위한 지침을 기고했다. 깡통주택, 신탁 사기, 이중계약, 대항력 시차 악용, 세금 체납 등 다양한 사기 유형을 설명하고, 특약 사항 구체화, 미납 국세 열람, 보증보험 가입 확인 등의 방어 전략을 제시했다. 공인중개사법 개정안 시행 등 제도적 장치도 언급하며 임차인의 신중한 계약을 당부했다.</t>
+          <t>이민근 안산시장은 청년층 전세사기 예방을 위해 한양대 에리카캠퍼스에서 민·관 합동 캠페인을 진행했습니다. 사회 초년생인 신입생과 재학생을 대상으로 계약 단계별 필수 점검사항과 피해 지원 제도를 안내하며 선제적 예방 중심의 주거안전 정책을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 전월세 사기 예방을 위한 일반적인 지침을 제공하는 기고문으로, 특정 사기 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 안산시의 청년 전세사기 예방 캠페인에 대한 내용으로, 특정 전세사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[기고] 전월세 사기 예방을 위한 지침</t>
+          <t>이민근 안산시장  청년 전세사기 예방, 현장 중심 정책으로 선제 대응</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195575</t>
+          <t>https://www.ajunews.com/view/20260226153328781</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-25 00:42:45.164334+00:00</t>
+          <t>2026-02-26 12:26:49.277650+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>임차인 피해 관련 정책 논의 중</t>
+          <t>전세사기 피해 예방 캠페인 및 지원 제도 안내</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>주택가격 상승 기대감 하락과 관련하여 '선의의 피해자 임차인'에 대한 이슈가 언급되었으며, 정부가 임차인 피해 대비를 고려하고 있다는 내용입니다. 구체적인 사건이나 피해 내용, 책임 주체는 명시되지 않았습니다.</t>
+          <t>안산시가 대학생을 대상으로 전세 피해 예방 캠페인을 전개했습니다. 임대차 신고, 전입신고, 전세보증금 반환보증 가입 등 계약 후 점검 사항과 전세사기 피해자 지원 제도 및 구제 절차를 담은 홍보물을 배포했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 특정 사건이나 책임 주체가 명확히 드러나지 않아 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다. 피해 규모나 증거, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
+          <t>이 기사는 특정 전세사기 사건이나 피고를 명확히 제시하지 않고, 전세 피해 예방 캠페인 및 피해자 지원 제도를 안내하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건성(상대방 특정, 피해 규모, 진행 단계 등)이 부족하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>주택가격 상승 기대감 '뚝'…'급매'만 나온다</t>
+          <t>[안산 24시] 안산시, 대학생 대상 '전세 피해 예방 캠페인' 전개</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515077</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363990</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-24 12:36:42.468715+00:00</t>
+          <t>2026-02-26 12:25:46.953651+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
-      <c r="D41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>동탄 전세사기 피해를 겪었던 '탄탄주택협동조합'이 2년 만에 피해를 회복하고 구제에 성공했다는 소식입니다. 경기연구원은 이 협동조합의 성과를 분석한 연구 결과를 발표했습니다.</t>
+          <t>임대현 변호사가 전월세 사기 예방을 위한 지침을 기고했다. 깡통주택, 신탁 사기, 이중계약, 대항력 시차 악용, 세금 체납 등 다양한 사기 유형을 설명하고, 특약 사항 구체화, 미납 국세 열람, 보증보험 가입 확인 등의 방어 전략을 제시했다. 공인중개사법 개정안 시행 등 제도적 장치도 언급하며 임차인의 신중한 계약을 당부했다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>기사는 '탄탄주택협동조합'이 전세사기 피해로부터 '2년 만에 회복'하고 '피해구제에 성공'했음을 보도하고 있습니다. 이는 해당 협동조합의 사건이 이미 종결되어 소송금융 투자 기회가 없는 '부적합 조건'에 해당합니다.</t>
+          <t>본 기사는 전월세 사기 예방을 위한 일반적인 지침을 제공하는 기고문으로, 특정 사기 사건이나 소송 대상을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 구체적인 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>동탄 전세사기 피해...'탄탄주택협동조합' 2년 만에 회복</t>
+          <t>[기고] 전월세 사기 예방을 위한 지침</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=218733</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2195575</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-23 12:21:07.677952+00:00</t>
+          <t>2026-02-25 00:42:45.164334+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>법률 상식 설명</t>
+          <t>임차인 피해 관련 정책 논의 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이 기사는 명도소송에서 승소한 후 임차인이 자발적으로 퇴거하지 않을 경우 강제집행을 진행하는 전반적인 법률 절차를 설명하고 있습니다. 판결 확정부터 집행문 부여, 실제 퇴거까지의 과정을 다루는 법률 상식 정보입니다.</t>
+          <t>주택가격 상승 기대감 하락과 관련하여 '선의의 피해자 임차인'에 대한 이슈가 언급되었으며, 정부가 임차인 피해 대비를 고려하고 있다는 내용입니다. 구체적인 사건이나 피해 내용, 책임 주체는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 명도소송 승소 후 강제집행 절차를 설명하는 법률 상식 글입니다. 소송금융 투자 대상이 되는 특정 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 없습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 특정 사건이나 책임 주체가 명확히 드러나지 않아 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다. 피해 규모나 증거, 진행 단계 등 핵심 정보가 부재하여 적합 조건에 해당하는 사항을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[법률상식]'명도소송 승소 후 강제집행 전 과정' 실무 핵심 정리</t>
+          <t>주택가격 상승 기대감 '뚝'…'급매'만 나온다</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=811862</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1515077</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-21 18:24:50.751326+00:00</t>
+          <t>2026-02-24 12:36:42.468715+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>부동산</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr"/>
-      <c r="E43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>탄탄주택협동조합의 피해 구제 및 회복 완료</t>
+        </is>
+      </c>
       <c r="F43" t="inlineStr">
         <is>
+          <t>동탄 전세사기 피해를 겪었던 '탄탄주택협동조합'이 2년 만에 피해를 회복하고 구제에 성공했다는 소식입니다. 경기연구원은 이 협동조합의 성과를 분석한 연구 결과를 발표했습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>기사는 '탄탄주택협동조합'이 전세사기 피해로부터 '2년 만에 회복'하고 '피해구제에 성공'했음을 보도하고 있습니다. 이는 해당 협동조합의 사건이 이미 종결되어 소송금융 투자 기회가 없는 '부적합 조건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>동탄 전세사기 피해...'탄탄주택협동조합' 2년 만에 회복</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=218733</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:21:07.677952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>법률 상식 설명</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>이 기사는 명도소송에서 승소한 후 임차인이 자발적으로 퇴거하지 않을 경우 강제집행을 진행하는 전반적인 법률 절차를 설명하고 있습니다. 판결 확정부터 집행문 부여, 실제 퇴거까지의 과정을 다루는 법률 상식 정보입니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 명도소송 승소 후 강제집행 절차를 설명하는 법률 상식 글입니다. 소송금융 투자 대상이 되는 특정 분쟁이나 피해 사실이 존재하지 않아 투자 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>[법률상식]'명도소송 승소 후 강제집행 전 과정' 실무 핵심 정리</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=811862</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:24:50.751326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>부동산</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr"/>
+      <c r="F45" t="inlineStr">
+        <is>
           <t>해당 기사는 '승낙형 분묘기지권'에서 사후적 지료청구가 허용되는지에 대한 법리적 쟁점과 소멸시효 주장에 관한 대법원 판례를 설명하고 있다. 이는 특정 사건의 진행 상황을 다루기보다는 법률 원칙과 해석에 초점을 맞춘 법률 논평이다.</t>
         </is>
       </c>
-      <c r="G43" t="inlineStr">
+      <c r="G45" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '승낙형 분묘기지권'과 '사후적 지료청구'에 대한 법리적 해석 및 대법원 판례를 다루는 법률 논평이다. 소송금융 투자 대상이 될 만한 신규 분쟁, 명확한 상대방, 피해 규모 등이 특정되지 않아 부적합하다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J43" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
         <is>
           <t>이른바 승낙형 분묘기지권에서 사후적 지료청구의 허용</t>
         </is>
       </c>
-      <c r="K43" t="inlineStr">
+      <c r="K45" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
+      <c r="L45" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
+      <c r="M45" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216471</t>
         </is>
       </c>
-      <c r="N43" t="inlineStr">
+      <c r="N45" t="inlineStr">
         <is>
           <t>2026-02-21 17:45:32.373636+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N43"/>
+  <autoFilter ref="A1:N45"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>